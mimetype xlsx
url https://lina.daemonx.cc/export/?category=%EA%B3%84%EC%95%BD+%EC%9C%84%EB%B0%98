--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$15</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="42" customWidth="1" min="8" max="8"/>
     <col width="26" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,974 +539,1046 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>뉴진스 전 멤버 다니엘, 민희진 전 어도어 대표</t>
+          <t>김수현</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중</t>
+          <t>디즈니+ 오리지널 시리즈 '넉오프' 공개 보류, 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 어도어 대표를 상대로 430억원대 손해배상 청구 소송을 제기했다. 이는 전속계약 해지 통보와 관련된 것으로 보이며, 현재 소송이 진행 중이다.</t>
+          <t>유명 배우 김수현이 김새론과의 교제 사실을 인정한 기자회견 이후, 디즈니+ 오리지널 시리즈 '넉오프' 공개가 보류되고 일부 광고주들로부터 손해배상 청구 소송에 휘말렸습니다. 이는 연예인의 사생활 문제로 인한 계약 위반 및 이미지 손상에 따른 광고주들의 피해를 다루는 사건입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 4(피해 규모가 큼)에 해당하나, 상대방(뉴진스 전 멤버 다니엘, 민희진 전 어도어 대표)이 개인으로 430억원이라는 막대한 손해배상액을 감당할 자력이 충분한지 불확실하여 회수 가능성이 낮다. 또한 집단적 피해가 아니며, 소송 외 공적 절차 진행 여부도 확인되지 않아 투자 적합도가 낮다.</t>
+          <t>유명 배우 김수현이 김새론과의 교제 사실을 인정한 기자회견이 '여파'의 원인으로 지목되며, 광고주들의 손해배상 청구 소송으로 이어진 점은 책임의 개연성을 높입니다. 상대방(김수현)은 충분한 자력을 가질 것으로 추정되며, '일부 광고주들'이 소송에 휘말렸다는 점에서 다수의 기업 피해자가 존재하고, 김수현의 기자회견 내용 및 광고 계약서 등이 증거로 활용될 수 있어 적합 조건 4개 이상에 해당합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>430억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>뉴진스 ‘Ditto’, 스포티파이 9억 스트리밍 돌파..통산 두 번째 기록</t>
+          <t>정해인 '좋아요'로 김수현 복귀 응원…여전한 '88즈' 우정[셀럽이슈]</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1197518</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1784101799524078006</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:45:01.302660+00:00</t>
+          <t>2026-07-19 08:04:04.287353+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>뉴진스 전 멤버 다니엘, 민희진 전 어도어 대표</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소 예정</t>
+          <t>손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>스마일게이트가 투자사 라이노스자산운용과의 IPO 계약을 위반했다는 이유로 제기된 손해배상 소송 1심에서 패소했다. 스마일게이트는 전환사채 회계 처리를 변경하여 상장 의무를 회피하려 했으나, 법원은 이를 인정하지 않고 1000억원과 지연손해금을 지급하라고 판결했다. 스마일게이트는 판결문 검토 후 항소할 예정이다.</t>
+          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 어도어 대표를 상대로 430억원대 손해배상 청구 소송을 제기했다. 이는 전속계약 해지 통보와 관련된 것으로 보이며, 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>스마일게이트의 계약상 IPO 의무 위반 책임이 1심 판결로 명확하게 인정되었고(적합 조건 1), '로스트아크' 흥행으로 높은 순이익을 기록한 대기업으로 배상 자력이 충분하며(적합 조건 2), 피해 금액이 1000억원대로 매우 크다(적합 조건 4). 1심 판결이 나온 만큼 증거도 충분하다(적합 조건 5). 현재 항소 예정으로 사건이 종결되지 않았다.</t>
+          <t>적합 조건 4(피해 규모가 큼)에 해당하나, 상대방(뉴진스 전 멤버 다니엘, 민희진 전 어도어 대표)이 개인으로 430억원이라는 막대한 손해배상액을 감당할 자력이 충분한지 불확실하여 회수 가능성이 낮다. 또한 집단적 피해가 아니며, 소송 외 공적 절차 진행 여부도 확인되지 않아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>1000억원 + 지연손해금</t>
+          <t>430억원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>1000억원대 IPO소송 패소한 스마일게이트  항소할 것</t>
+          <t>뉴진스 ‘Ditto’, 스포티파이 9억 스트리밍 돌파..통산 두 번째 기록</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260402_0003575755</t>
+          <t>http://www.breaknews.com/1197518</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 12:48:40.083888+00:00</t>
+          <t>2026-04-03 12:45:01.302660+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>스마일게이트</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>상장 불이행 관련 손해배상 소송 1심 또는 2심 판결 선고</t>
+          <t>1심 패소 후 항소 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>법원은 스마일게이트가 상장추진 계약을 이행하지 않아 신의성실 원칙에 위배된다며 1000억원의 손해배상과 이자를 지급하라고 판결했다. 이 사건은 스마일게이트 창업자인 권혁빈 의장의 이혼 소송과는 별개의 사안이다.</t>
+          <t>스마일게이트가 투자사 라이노스자산운용과의 IPO 계약을 위반했다는 이유로 제기된 손해배상 소송 1심에서 패소했다. 스마일게이트는 전환사채 회계 처리를 변경하여 상장 의무를 회피하려 했으나, 법원은 이를 인정하지 않고 1000억원과 지연손해금을 지급하라고 판결했다. 스마일게이트는 판결문 검토 후 항소할 예정이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>법원 판결로 스마일게이트의 상장추진 계약 불이행 책임이 명확히 인정되었고(적합 조건 1), 상대방인 스마일게이트는 대기업으로 자력이 충분하다(적합 조건 2). 또한, 손해배상액이 1000억원으로 피해 규모가 매우 크다(적합 조건 4). 이미 법원 판결이 선고되어 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
+          <t>스마일게이트의 계약상 IPO 의무 위반 책임이 1심 판결로 명확하게 인정되었고(적합 조건 1), '로스트아크' 흥행으로 높은 순이익을 기록한 대기업으로 배상 자력이 충분하며(적합 조건 2), 피해 금액이 1000억원대로 매우 크다(적합 조건 4). 1심 판결이 나온 만큼 증거도 충분하다(적합 조건 5). 현재 항소 예정으로 사건이 종결되지 않았다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1000억원 + 이자</t>
+          <t>1000억원 + 지연손해금</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>스마일게이트, 상장 불이행 소송 ‘패소’…권혁빈 의장, 수조원대 이혼...</t>
+          <t>1000억원대 IPO소송 패소한 스마일게이트  항소할 것</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026040216113080007</t>
+          <t>https://www.newsis.com/view/NISX20260402_0003575755</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 12:48:09.778720+00:00</t>
+          <t>2026-04-02 12:48:40.083888+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>스마일게이트홀딩스</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 1심 판결</t>
+          <t>상장 불이행 관련 손해배상 소송 1심 또는 2심 판결 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>서울중앙지방법원은 스마일게이트RPG(현 스마일게이트홀딩스)가 상장 약속을 어겼다는 이유로 제기된 손해배상 청구 소송에서 원고 측의 청구를 받아들여 스마일게이트에 1000억 원과 지연이자를 지급하라고 판결했다. 이는 상장 약속 불이행에 대한 기업의 책임을 인정한 1심 판결이다.</t>
+          <t>법원은 스마일게이트가 상장추진 계약을 이행하지 않아 신의성실 원칙에 위배된다며 1000억원의 손해배상과 이자를 지급하라고 판결했다. 이 사건은 스마일게이트 창업자인 권혁빈 의장의 이혼 소송과는 별개의 사안이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 스마일게이트홀딩스는 1000억 원 규모의 배상금을 감당할 충분한 자력을 가진 대기업이다(적합 조건 2). 또한, 피해 금액이 1000억 원으로 매우 크다(적합 조건 4). 이미 법원 판결이 나왔으므로 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
+          <t>법원 판결로 스마일게이트의 상장추진 계약 불이행 책임이 명확히 인정되었고(적합 조건 1), 상대방인 스마일게이트는 대기업으로 자력이 충분하다(적합 조건 2). 또한, 손해배상액이 1000억원으로 피해 규모가 매우 크다(적합 조건 4). 이미 법원 판결이 선고되어 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1000억원</t>
+          <t>1000억원 + 이자</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>법원  상장 약속 어겼다 ···스마일게이트에 1000억 배상 명령</t>
+          <t>스마일게이트, 상장 불이행 소송 ‘패소’…권혁빈 의장, 수조원대 이혼...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>finomy.com</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=252563</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026040216113080007</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-02 12:46:19.847911+00:00</t>
+          <t>2026-04-02 12:48:09.778720+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>스마일게이트홀딩스</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론준비기일 진행 중</t>
+          <t>서울중앙지방법원 1심 판결</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>뉴진스 소속사 어도어가 전속계약을 해지한 멤버 다니엘과 민희진 전 어도어 대표를 상대로 431억 원대 손해배상 청구 소송을 제기했습니다. 첫 변론준비기일에서 양측은 심리 속도를 두고 대립했으며, 재판부는 핵심 쟁점인 '탬퍼링' 관련 해외 사례 제출과 조정 가능성을 언급했습니다. 동일 재판부는 앞서 민희진 전 대표의 손을 들어준 바 있습니다.</t>
+          <t>서울중앙지방법원은 스마일게이트RPG(현 스마일게이트홀딩스)가 상장 약속을 어겼다는 이유로 제기된 손해배상 청구 소송에서 원고 측의 청구를 받아들여 스마일게이트에 1000억 원과 지연이자를 지급하라고 판결했다. 이는 상장 약속 불이행에 대한 기업의 책임을 인정한 1심 판결이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(다니엘, 민희진)이 431억 원이라는 막대한 배상금을 지급할 충분한 자력이 있는지 불확실하여 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, '상대방 책임이 비교적 명확함' 조건도 동일 재판부의 민희진 전 대표 승소 판결 이력 등으로 인해 불확실성이 높습니다. 피해 규모는 매우 크지만, 배상금 회수 가능성 및 승소 불확실성으로 인해 소송금융 투자에 부적합합니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 스마일게이트홀딩스는 1000억 원 규모의 배상금을 감당할 충분한 자력을 가진 대기업이다(적합 조건 2). 또한, 피해 금액이 1000억 원으로 매우 크다(적합 조건 4). 이미 법원 판결이 나왔으므로 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>1000억원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>어도어vs다니엘, 431억 소송 시작…'신속 심리' 두고 대립</t>
+          <t>법원  상장 약속 어겼다 ···스마일게이트에 1000억 배상 명령</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>enter.etoday.co.kr</t>
+          <t>finomy.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://enter.etoday.co.kr/news/view/295255</t>
+          <t>http://www.finomy.com/news/articleView.html?idxno=252563</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-27 00:35:54.201468+00:00</t>
+          <t>2026-04-02 12:46:19.847911+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>벤처글로벌</t>
+          <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>BP는 37억 달러 규모의 중재 배상 판정을 받아냈고, 셸에 대해서는 벤처글로벌이 승소했습니다. 유사 분쟁 추가 제기 가능성이 있습니다.</t>
+          <t>손해배상 소송 첫 변론준비기일 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>LNG 수출기업 벤처글로벌이 시운전 기간 중 장기계약 구매자에 대한 화물 인도를 미루고 현물 시장에 고가 판매한 관행으로 법적 분쟁에 휘말렸습니다. BP, 셸, 렙솔 등 다수의 장기계약 구매자들이 계약 위반을 주장하며 중재 소송을 제기했으며, BP는 최소 37억 달러 규모의 배상 판정을 받아냈습니다. 유사 분쟁이 추가로 제기될 가능성이 상존합니다.</t>
+          <t>뉴진스 소속사 어도어가 전속계약을 해지한 멤버 다니엘과 민희진 전 어도어 대표를 상대로 431억 원대 손해배상 청구 소송을 제기했습니다. 첫 변론준비기일에서 양측은 심리 속도를 두고 대립했으며, 재판부는 핵심 쟁점인 '탬퍼링' 관련 해외 사례 제출과 조정 가능성을 언급했습니다. 동일 재판부는 앞서 민희진 전 대표의 손을 들어준 바 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 중재 판정으로 명확히 인정되었고(BP에 37억 달러 배상 판정), 피해 규모가 매우 큽니다. 피고인 벤처글로벌은 미국 1위 LNG 수출기업으로 자력이 충분하며, BP, 셸, 렙솔 등 다수의 대기업이 계약 위반을 주장하며 중재 소송을 제기했고 유사 분쟁 추가 가능성이 있어 집단적 피해 가능성도 높습니다.</t>
+          <t>상대방(다니엘, 민희진)이 431억 원이라는 막대한 배상금을 지급할 충분한 자력이 있는지 불확실하여 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, '상대방 책임이 비교적 명확함' 조건도 동일 재판부의 민희진 전 대표 승소 판결 이력 등으로 인해 불확실성이 높습니다. 피해 규모는 매우 크지만, 배상금 회수 가능성 및 승소 불확실성으로 인해 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>최소 37억 달러 (BP에 대한 배상액)</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>BP, 셸, 렙솔 등 다수의 장기계약 구매자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[GAM] 중동 LNG 빈 자리 누가 채우나 ②벤처글로벌, 가격도 물량도 유리</t>
+          <t>어도어vs다니엘, 431억 소송 시작…'신속 심리' 두고 대립</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>enter.etoday.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260324001109</t>
+          <t>https://enter.etoday.co.kr/news/view/295255</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-25 00:43:28.687288+00:00</t>
+          <t>2026-03-27 00:35:54.201468+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+      <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>오픈AI, 아마존</t>
+          <t>벤처글로벌</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>MS가 오픈AI 및 아마존에 대한 법적 대응 여부 검토 중</t>
+          <t>BP는 37억 달러 규모의 중재 배상 판정을 받아냈고, 셸에 대해서는 벤처글로벌이 승소했습니다. 유사 분쟁 추가 제기 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>마이크로소프트(MS)가 오픈AI와 아마존의 클라우드 파트너십이 기존 MS-오픈AI 협약을 위반할 소지가 크다고 보고 법적 대응을 검토 중입니다. 이 협약은 오픈AI의 AI 모델 접근을 MS 클라우드를 통해서만 하도록 규정하고 있으며, MS는 이번 조치가 협약의 취지를 훼손한다고 주장합니다. MS의 실제 소송 제기 시 오픈AI의 기업공개(IPO)에도 차질이 빚어질 수 있습니다.</t>
+          <t>LNG 수출기업 벤처글로벌이 시운전 기간 중 장기계약 구매자에 대한 화물 인도를 미루고 현물 시장에 고가 판매한 관행으로 법적 분쟁에 휘말렸습니다. BP, 셸, 렙솔 등 다수의 장기계약 구매자들이 계약 위반을 주장하며 중재 소송을 제기했으며, BP는 최소 37억 달러 규모의 배상 판정을 받아냈습니다. 유사 분쟁이 추가로 제기될 가능성이 상존합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>대기업 간의 계약 위반 분쟁으로, 피고(오픈AI, 아마존)의 자력이 충분하고 계약서라는 명확한 증거가 존재합니다. MS의 클라우드 사업에 미치는 영향이 커 피해 규모가 상당할 것으로 예상되며, 상대방 책임이 비교적 명확하다고 판단됩니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>상대방 책임이 중재 판정으로 명확히 인정되었고(BP에 37억 달러 배상 판정), 피해 규모가 매우 큽니다. 피고인 벤처글로벌은 미국 1위 LNG 수출기업으로 자력이 충분하며, BP, 셸, 렙솔 등 다수의 대기업이 계약 위반을 주장하며 중재 소송을 제기했고 유사 분쟁 추가 가능성이 있어 집단적 피해 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 37억 달러 (BP에 대한 배상액)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>BP, 셸, 렙솔 등 다수의 장기계약 구매자</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>아마존과 손잡은 오픈AI에 뿔난 MS… 소송 저울질</t>
+          <t>[GAM] 중동 LNG 빈 자리 누가 채우나 ②벤처글로벌, 가격도 물량도 유리</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260319114900009?input=1195m</t>
+          <t>https://www.newspim.com/news/view/20260324001109</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-19 12:40:57.855387+00:00</t>
+          <t>2026-03-25 00:43:28.687288+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>오픈AI, 아마존</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>계약 해제 합의서 작성 및 합의금 수령</t>
+          <t>MS가 오픈AI 및 아마존에 대한 법적 대응 여부 검토 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>셀바이오휴먼텍이 추진하던 신규 공장 매입이 매도자 측의 법률상 처분 제한 사유로 무산되었습니다. 회사는 선지급된 계약금 및 중도금을 돌려받고 합의금을 수령하여 직접적인 재무 손실은 피했으나, 신규 공장 확보 계획이 원점으로 돌아가면서 가동률 100%를 초과하는 현 상황에서 생산능력 확충에 제동이 걸려 성장세 둔화가 우려됩니다.</t>
+          <t>마이크로소프트(MS)가 오픈AI와 아마존의 클라우드 파트너십이 기존 MS-오픈AI 협약을 위반할 소지가 크다고 보고 법적 대응을 검토 중입니다. 이 협약은 오픈AI의 AI 모델 접근을 MS 클라우드를 통해서만 하도록 규정하고 있으며, MS는 이번 조치가 협약의 취지를 훼손한다고 주장합니다. MS의 실제 소송 제기 시 오픈AI의 기업공개(IPO)에도 차질이 빚어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>부적합 조건 '이미 종결된 사건'에 해당합니다. 매도자 측의 계약 불이행으로 인한 분쟁이 발생했으나, 양측이 합의 하에 계약 해제 합의서를 작성하고 계약금 및 합의금을 수령하여 직접적인 재무 손실을 막았습니다. 이는 해당 계약 관련 분쟁이 합의로 종결되었음을 의미하며, 추가적인 소송금융 투자 기회는 낮습니다.</t>
+          <t>대기업 간의 계약 위반 분쟁으로, 피고(오픈AI, 아마존)의 자력이 충분하고 계약서라는 명확한 증거가 존재합니다. MS의 클라우드 사업에 미치는 영향이 커 피해 규모가 상당할 것으로 예상되며, 상대방 책임이 비교적 명확하다고 판단됩니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상 (신공장 확보 지연으로 인한 잠재적 매출 손실 및 성장 기회 상실)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1 (셀바이오휴먼텍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[IB토마토]셀바이오휴먼텍, 신공장 무산에 성장 브레이크 걸리나</t>
+          <t>아마존과 손잡은 오픈AI에 뿔난 MS… 소송 저울질</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294036&amp;inflow=N</t>
+          <t>https://www.yna.co.kr/view/AKR20260319114900009?input=1195m</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-16 00:37:51.922777+00:00</t>
+          <t>2026-03-19 12:40:57.855387+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 제22민사부에서 손해배상 청구 소송 변론기일 진행 중</t>
+          <t>계약 해제 합의서 작성 및 합의금 수령</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>화장품 브랜드 A사가 배우 김수현과 그의 소속사를 상대로 28억 원 상당의 손해배상 청구 소송을 제기하여 서울중앙지방법원에서 두 번째 변론기일이 열렸습니다. 기사는 김수현 측이 반격에 나섰다고 보도하며, 소송이 진행 중임을 알리고 있습니다.</t>
+          <t>셀바이오휴먼텍이 추진하던 신규 공장 매입이 매도자 측의 법률상 처분 제한 사유로 무산되었습니다. 회사는 선지급된 계약금 및 중도금을 돌려받고 합의금을 수령하여 직접적인 재무 손실은 피했으나, 신규 공장 확보 계획이 원점으로 돌아가면서 가동률 100%를 초과하는 현 상황에서 생산능력 확충에 제동이 걸려 성장세 둔화가 우려됩니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>피고(김수현 및 소속사)의 자력이 충분하고(적합 조건 2), 청구 금액이 28억 원으로 피해 규모가 크며(적합 조건 4), 이미 소송이 진행 중이므로 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 상대방 책임의 명확성은 소송을 통해 다투어질 부분이며, 집단적 피해는 아닙니다.</t>
+          <t>부적합 조건 '이미 종결된 사건'에 해당합니다. 매도자 측의 계약 불이행으로 인한 분쟁이 발생했으나, 양측이 합의 하에 계약 해제 합의서를 작성하고 계약금 및 합의금을 수령하여 직접적인 재무 손실을 막았습니다. 이는 해당 계약 관련 분쟁이 합의로 종결되었음을 의미하며, 추가적인 소송금융 투자 기회는 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>28억 원</t>
+          <t>미상 (신공장 확보 지연으로 인한 잠재적 매출 손실 및 성장 기회 상실)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (셀바이오휴먼텍)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>故 김새론과 미성년 교제 안했다 …김수현 측, 반격 시작</t>
+          <t>[IB토마토]셀바이오휴먼텍, 신공장 무산에 성장 브레이크 걸리나</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=516672</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294036&amp;inflow=N</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-13 12:52:09.933155+00:00</t>
+          <t>2026-03-16 00:37:51.922777+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>B사</t>
+          <t>김수현, 골드메달리스트</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (원고 일부 승소)</t>
+          <t>서울중앙지방법원 제22민사부에서 손해배상 청구 소송 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>제약사 A사가 의약품 허가권을 양수한 B사를 상대로 일방적인 제조소 변경으로 인한 손해배상 소송을 제기했다. 서울중앙지방법원은 B사의 책임을 인정하여 A사에 20억 원을 배상하라는 1심 판결을 선고했다. 다만, 남는 인력과 설비를 다른 생산에 활용할 수 있는 점 등을 반영해 손해배상액은 절반 수준으로 제한되었다.</t>
+          <t>화장품 브랜드 A사가 배우 김수현과 그의 소속사를 상대로 28억 원 상당의 손해배상 청구 소송을 제기하여 서울중앙지방법원에서 두 번째 변론기일이 열렸습니다. 기사는 김수현 측이 반격에 나섰다고 보도하며, 소송이 진행 중임을 알리고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(일방적 제조소 변경), 상대방에게 자력이 충분하며(제약사), 피해 규모가 큼(20억 원 손해배상 판결). 다만 이미 1심 판결이 선고된 상태로, 원고가 항소할 경우에 소송금융 투자 기회가 있을 수 있음.</t>
+          <t>피고(김수현 및 소속사)의 자력이 충분하고(적합 조건 2), 청구 금액이 28억 원으로 피해 규모가 크며(적합 조건 4), 이미 소송이 진행 중이므로 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 상대방 책임의 명확성은 소송을 통해 다투어질 부분이며, 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>20억 원</t>
+          <t>28억 원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>일방적 제조소 변경에 20억 손해배상 날벼락...이유는?</t>
+          <t>故 김새론과 미성년 교제 안했다 …김수현 측, 반격 시작</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>pharmnews.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.pharmnews.com/news/articleView.html?idxno=302035</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=516672</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-13 00:38:31.704602+00:00</t>
+          <t>2026-03-13 12:52:09.933155+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>비즐리</t>
+          <t>B사</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>연방법원에 계약 위반 소송 제기, 피고 무대응</t>
+          <t>1심 판결 선고 (원고 일부 승소)</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>NBA 선수 비즐리가 마케팅 선지급금 관련 계약 위반 소송에서 무대응으로 일관하여 HSM이 연방법원에 소송을 제기했습니다. 비즐리의 도박으로 인한 개인적인 손실은 크지만, 본 소송의 구체적인 피해 금액은 명시되지 않았습니다. 현재 소송이 진행 중이며, 피고의 무대응이 쟁점입니다.</t>
+          <t>제약사 A사가 의약품 허가권을 양수한 B사를 상대로 일방적인 제조소 변경으로 인한 손해배상 소송을 제기했다. 서울중앙지방법원은 B사의 책임을 인정하여 A사에 20억 원을 배상하라는 1심 판결을 선고했다. 다만, 남는 인력과 설비를 다른 생산에 활용할 수 있는 점 등을 반영해 손해배상액은 절반 수준으로 제한되었다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1: 계약 위반 및 무대응), 상대방(NBA 선수)의 자력이 충분하며(적합 조건 2), 계약서 등 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 구체적인 피해 금액이 명시되지 않아(적합 조건 4 불충족) Medium 등급으로 평가합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(일방적 제조소 변경), 상대방에게 자력이 충분하며(제약사), 피해 규모가 큼(20억 원 손해배상 판결). 다만 이미 1심 판결이 선고된 상태로, 원고가 항소할 경우에 소송금융 투자 기회가 있을 수 있음.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
+          <t>20억 원</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>'손해 또 손해' 도박으로 623억 날린...'NBA 최고 슈터' 또 악재 →소송...</t>
+          <t>일방적 제조소 변경에 20억 손해배상 날벼락...이유는?</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>sportalkorea.com</t>
+          <t>pharmnews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553029409</t>
+          <t>https://www.pharmnews.com/news/articleView.html?idxno=302035</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-08 00:28:48.469477+00:00</t>
+          <t>2026-03-13 00:38:31.704602+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>태진아, 김동연 경기도지사</t>
+          <t>비즐리</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>주최 측이 태진아 및 김동연 경기도지사에 대한 민사상 손해배상 청구 등 법적 절차를 검토 중.</t>
+          <t>연방법원에 계약 위반 소송 제기, 피고 무대응</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>3·1절 자유음악회 주최 측이 가수 태진아의 사실과 다른 입장 표명으로 공연이 취소되었다며 손해배상 청구 등 법적 절차를 검토하겠다고 밝혔다. 주최 측은 태진아와 구두 계약 및 사진 전송 내역 등 증거를 보유하고 있다고 주장하며, 김동연 경기도지사의 대관 취소 결정에 대해서도 법적 판단을 구할 예정이다. 태진아 측은 기망당했다고 반박하며 법적 대응을 예고한 바 있다.</t>
+          <t>NBA 선수 비즐리가 마케팅 선지급금 관련 계약 위반 소송에서 무대응으로 일관하여 HSM이 연방법원에 소송을 제기했습니다. 비즐리의 도박으로 인한 개인적인 손실은 크지만, 본 소송의 구체적인 피해 금액은 명시되지 않았습니다. 현재 소송이 진행 중이며, 피고의 무대응이 쟁점입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 자력(가수 태진아, 경기도/킨텍스)이 충분하고, 주최 측이 구두 계약 및 사진 전송 문자 내역 등 증거를 확보하고 있다고 주장하며, 대형 공연 취소로 인한 손해 규모가 상당할 것으로 예상됩니다. 다만, 책임 소재에 대한 양측의 주장이 엇갈리고 있어 법적 다툼의 여지가 있으며, 집단적 피해는 명확히 드러나지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1: 계약 위반 및 무대응), 상대방(NBA 선수)의 자력이 충분하며(적합 조건 2), 계약서 등 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 구체적인 피해 금액이 명시되지 않아(적합 조건 4 불충족) Medium 등급으로 평가합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>‘3·1절 자유음악회’ 주최 측 “태진아 때문에 공연 취소... 손해배상...</t>
+          <t>'손해 또 손해' 도박으로 623억 날린...'NBA 최고 슈터' 또 악재 →소송...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>sportalkorea.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603030232</t>
+          <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553029409</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-04 01:32:56.814498+00:00</t>
+          <t>2026-03-08 00:28:48.469477+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="3" t="inlineStr">
+      <c r="A14" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>계약 위반</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>태진아, 김동연 경기도지사</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>주최 측이 태진아 및 김동연 경기도지사에 대한 민사상 손해배상 청구 등 법적 절차를 검토 중.</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>3·1절 자유음악회 주최 측이 가수 태진아의 사실과 다른 입장 표명으로 공연이 취소되었다며 손해배상 청구 등 법적 절차를 검토하겠다고 밝혔다. 주최 측은 태진아와 구두 계약 및 사진 전송 내역 등 증거를 보유하고 있다고 주장하며, 김동연 경기도지사의 대관 취소 결정에 대해서도 법적 판단을 구할 예정이다. 태진아 측은 기망당했다고 반박하며 법적 대응을 예고한 바 있다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 자력(가수 태진아, 경기도/킨텍스)이 충분하고, 주최 측이 구두 계약 및 사진 전송 문자 내역 등 증거를 확보하고 있다고 주장하며, 대형 공연 취소로 인한 손해 규모가 상당할 것으로 예상됩니다. 다만, 책임 소재에 대한 양측의 주장이 엇갈리고 있어 법적 다툼의 여지가 있으며, 집단적 피해는 명확히 드러나지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>‘3·1절 자유음악회’ 주최 측 “태진아 때문에 공연 취소... 손해배상...</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603030232</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:32:56.814498+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
+      <c r="B15" t="inlineStr">
         <is>
           <t>계약 위반</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C15" t="inlineStr">
         <is>
           <t>다원시스</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>코레일이 다원시스에 손해배상 청구 및 자산 159억 원 가압류 진행</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>코레일이 다원시스의 ITX-마음 열차 납품 지연 및 설계서 대비 중량 초과로 인해 손해배상을 청구했습니다. 코레일은 다원시스의 자산 159억 원을 가압류했으며, 이는 노후객차 정밀안전진단 및 유지보수 비용 등 손해액을 포함합니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>상대방(다원시스)의 책임이 납품 지연 및 중량 초과로 명확하며 (적합조건 1), 코레일이 이미 159억 원 규모의 자산 가압류를 신청하여 피해 규모가 크고 (적합조건 4) 증거 확보 가능성이 높습니다 (적합조건 5). 또한, 상대방은 코레일에 열차를 납품하는 기업으로 자력도 충분할 것으로 판단됩니다 (적합조건 2).</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H15" t="inlineStr">
         <is>
           <t>159억 원 이상</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I15" t="inlineStr">
         <is>
           <t>1명 (코레일)</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>열차 납품 지연·중량 초과 다원시스, 코레일 청구에 자산 159억 가압류</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/daejeon-chungnam/6084618</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-02-26 13:09:52.320662+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N14"/>
+  <autoFilter ref="A1:N15"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>