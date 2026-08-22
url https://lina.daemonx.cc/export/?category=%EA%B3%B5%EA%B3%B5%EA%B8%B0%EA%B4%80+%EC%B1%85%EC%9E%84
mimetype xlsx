--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,61 +433,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="43" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -525,114 +532,254 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>공공기관 책임</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>중앙선거관리위원회</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>중앙선거관리위원회 투표용지 부족 사태 특검 추진 합의</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>국회에서 2차 종합특검 연장법안이 통과되었으며, 여야는 중앙선거관리위원회의 투표용지 부족 사태에 대한 특검 추진에 합의했다. 또한 대통령 부부의 아파트 매각 과정에서 근저당 설정 논란이 보수 야권의 공세 대상이 되고 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>기사는 주로 국회 특검법 통과 및 선관위 특검 합의 등 입법 및 정치적 사안을 다루고 있다. 선관위 특검은 공적 절차(특검 수사)가 진행될 예정이나(적합 조건 6), 기사 내용만으로는 특정 피해자가 발생하여 손해배상 청구를 할 수 있는 민사 사건으로 보기 어렵다. 소송금융 투자 대상으로서의 핵심 요소인 명확한 피해자, 피해 규모, 상대방의 책임이 구체적으로 특정되지 않아 투자 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>'종합특검 연장법' 본회의 통과...'선관위 특검'은 합의</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0101_202607211559385349</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-01 07:00:24.091881+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>공공기관 책임</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>교육부 간담회 진행, 교사 면책권 및 국가소송책임제 도입 요구</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>교사들이 체험학습 및 수학여행 중 사고 발생 시 소송 부담을 우려하며 해당 활동을 기피하는 현상이 심화되고 있습니다. 이에 교사 면책권 강화와 국가소송책임제 도입을 요구하고 있으며, 교육부는 안전한 현장체험학습을 위한 간담회를 개최했습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>해당 기사는 체험학습 중 사고 발생 시 교사의 책임에 대한 우려와 면책권 강화, 국가소송책임제 도입 요구 등 정책적 논의를 다루고 있습니다. 특정 사건으로 인한 피해자 집단, 명확한 상대방, 구체적인 피해 규모가 확인되지 않아 소송금융 투자 대상으로 적합한 사건이 아닙니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>소송이 두렵다 …체험학습·수학여행 기피하는 교사들의 성토</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/education/6160004</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-07-03 14:21:49.270812+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <t>공공기관 책임</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <t>국가 (경찰)</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>대통령 지시로 스토킹 신고 사건 전수조사 및 피해자 보호조치 마련 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>경기 남양주에서 발생한 스토킹 살해사건과 관련하여 이 대통령이 스토킹 신고 사건 전수조사와 피해자 보호조치 마련을 지시했다. 이는 스토킹 범죄에 대한 국가적 대응의 미흡함을 시사하며, 잠재적으로 국가 또는 경찰의 책임이 제기될 수 있는 상황이다. 전수조사 결과에 따라 추가적인 피해 사례 및 시스템 개선 요구가 이어질 것으로 예상된다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>대통령 지시로 스토킹 신고 사건 전수조사가 진행 중이며, 이는 공적 절차 진행 및 증거 확보 가능성을 높임. 살해사건으로 피해 규모가 매우 크고, 전수조사 결과에 따라 국가/경찰의 부실 대응 책임이 명확해질 경우 다수의 피해자가 발생할 수 있어 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>李대통령  경제 전시상황, '전쟁추경' 빠르게   스토킹 비극 재발막아야...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>polinews.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.polinews.co.kr/news/articleView.html?idxno=725986</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-19 12:34:26.921024+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>