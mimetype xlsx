--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="44" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="41" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="34" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -533,102 +533,170 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공공사업 관련 분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>형사 수사 또는 재판 관련 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>기사는 이재명 관련 배임 혐의에 대한 역설을 제기하며, 환수액 0원과 5500억 원의 배임 여부 판단 기준에 대한 의문을 던집니다. 형사소송법의 기본 원리를 언급하며 범죄 혐의 포착과 수사 진행 방식에 대한 논의를 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>기사는 특정 인물에 대한 배임 혐의와 관련된 형사소송법적 논의 및 역설을 다루고 있어, 소송금융 투자 대상이 되는 명확한 민사상 손해배상 청구권자나 집단적 피해가 특정되지 않습니다. 5500억 원이라는 큰 금액이 언급되지만, 이것이 민사상 피해자들에게 직접적으로 귀속될 수 있는 손해액인지 불분명하여 소송금융 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>5500억원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>'이재명 배임'의 역설...환수 0원은 괜찮고 5500억원은 배임인가</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>newsverse.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=11195</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-20 17:08:33.222423+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>공공사업 관련 분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>대한민국 정부 또는 공공기관</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
         <is>
           <t>정부 차원의 피해 회복 방안 마련 요구, 특별법 및 피해구제 제도 보완 논의</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>포항시의회에서 재판 결과와는 별개로 정부 차원의 책임 있는 피해 회복 방안 마련과 국회 및 관계기관의 특별법 및 피해구제 제도 보완을 촉구하는 논의가 진행되었습니다. 이는 국책사업 등과 관련된 피해에 대한 제도적 개선 요구로 보입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>제공된 기사 본문이 매우 짧아 사건의 구체적인 내용, 피해 규모, 상대방의 특정, 책임의 명확성 등 소송금융 적합도를 판단할 핵심 정보가 전무합니다. '재판 결과와 별개로'라는 표현이 있어 기존 재판이 종결되었을 가능성도 배제할 수 없어 부적합 조건에 해당할 여지도 있습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>포항시의회, 제332회 임시회 마무리…환경·가뭄·지역혁신 등 현안 논의</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>breaknews.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>http://www.breaknews.com/1225176</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-07-31 07:02:15.660296+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>