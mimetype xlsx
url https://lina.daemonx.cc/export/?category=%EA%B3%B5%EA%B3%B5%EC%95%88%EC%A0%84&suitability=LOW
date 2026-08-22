--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$20</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="42" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,1149 +534,1281 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰의 범죄 예방 활동</t>
+          <t>법률 공포 및 하위법령 마련, 위원회 출범 등 후속 조치 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>대전대덕경찰서가 어린이날을 맞아 스마트폰 사용 연령이 낮아지는 어린이와 청소년들이 잠재적 범죄 피해자가 되지 않도록 조기에 경각심을 심어주기 위한 활동을 펼쳤다. 이상근 대덕경찰서장은 이러한 조치의 중요성을 강조했다.</t>
+          <t>'생명안전기본법'이 제정되어 국민의 '안전하게 살 권리'를 보장하고 국가의 생명·안전 보호 책무를 명시했습니다. 이 법은 독립조사기구 설치, 국민생명안전위원회 신설 등을 포함하며, 세월호 참사 이후 12년 만에 결실을 맺었습니다. 법률은 공포 후 6개월 뒤 시행될 예정이며, 하위법령 마련 등 후속 조치가 이어집니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 경찰의 범죄 예방 활동에 대한 보도입니다. 따라서 소송금융 투자를 검토할 만한 상대방 책임, 집단적 피해, 피해 규모, 증거 등 어떠한 적합 조건도 해당하지 않습니다.</t>
+          <t>본 기사는 '생명안전기본법'의 제정 및 향후 시행에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁이 존재하지 않습니다. 소송금융 투자를 검토할 구체적인 사건이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>대전대덕경찰서, 어린이날 ‘안전 수호신’ 자처</t>
+          <t>[알아둡시다] '생명안전기본법' 제정… 국민 안전하게 살권리 보장한다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>ikld.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1205100</t>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=335127</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-10 08:00:21.314001+00:00</t>
+          <t>2026-07-05 07:01:32.068448+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>용의자 체포 및 형사 수사 진행 중</t>
+          <t>개정 전자장치부착법 시행 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>백악관 출입기자단 만찬 행사장에서 총격 사건이 발생했으며, 용의자 콜 토머스 앨런(31)이 체포되었습니다. 앨런은 범행 직전 가족에게 성명서를 보내 트럼프 대통령과 행정부 고위 인사들을 암살 표적으로 삼았음을 시사했으며, 행사장의 허술한 보안을 지적했습니다. 현재 용의자에 대한 형사 수사가 진행 중입니다.</t>
+          <t>법무부는 6월 24일부터 개정 전자장치부착법 시행에 맞춰 스토킹 가해자의 실시간 위치를 피해자가 스마트폰 앱으로 확인할 수 있는 시스템을 도입합니다. 이 앱은 가해자의 동선과 이동 속도 등 상세 정보를 제공하여 범죄 예방 및 피해자 대처 능력 향상을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 주로 형사 사건이며, 소송금융이 투자하는 민사상 손해배상 청구의 대상이 명확하지 않습니다. 용의자가 체포되고 형사 수사가 진행 중이지만 (적합 조건 6), 기사에서 특정 피해자나 민사 소송 제기 의사가 확인되지 않으며, 민사상 배상 능력이 충분한 명확한 상대방(피고)도 특정하기 어렵습니다 (적합 조건 1, 2). 또한, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 매력이 낮습니다 (적합 조건 3, 4).</t>
+          <t>본 기사는 스토킹 범죄 예방을 위한 개정 전자장치부착법 시행 및 앱 개발에 대한 정보 전달 목적이며, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“트럼프는 범죄자”…美만찬 총격범, 범행직전 ‘살해 암시’ 성명 작...</t>
+          <t>이게 가능하다고? 스토킹 가해자 움직임 스마트폰으로 실시간 확인한다...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10725854?ref=naver</t>
+          <t>https://biz.heraldcorp.com/article/10757368?ref=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-06 22:45:44.151040+00:00</t>
+          <t>2026-06-25 06:54:45.586259+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>앱 개발 및 시행 예정</t>
+          <t>경찰의 범죄 예방 활동</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>법무부가 전자장치 부착 스토킹 가해자의 위치와 동선을 피해자에게 실시간으로 제공하는 모바일 앱을 개발했습니다. 이 앱은 6월부터 시행될 예정이며, 법무부는 경찰청과 협력하여 12월까지 위치추적 시스템과 112 시스템 연계를 완료할 계획입니다. 이는 스토킹 피해자 보호를 강화하기 위한 조치입니다.</t>
+          <t>대전대덕경찰서가 어린이날을 맞아 스마트폰 사용 연령이 낮아지는 어린이와 청소년들이 잠재적 범죄 피해자가 되지 않도록 조기에 경각심을 심어주기 위한 활동을 펼쳤다. 이상근 대덕경찰서장은 이러한 조치의 중요성을 강조했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 법무부의 스토킹 피해자 보호 앱 개발 및 시행 예정에 대한 내용으로, 특정 사건의 피해 발생이나 상대방의 책임이 명확하지 않아 소송금융 투자 대상으로 부적합합니다. 소송의 대상이 될 만한 구체적인 분쟁이나 손해가 언급되지 않았습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 경찰의 범죄 예방 활동에 대한 보도입니다. 따라서 소송금융 투자를 검토할 만한 상대방 책임, 집단적 피해, 피해 규모, 증거 등 어떠한 적합 조건도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>스토킹 가해자 동선 휴대전화로 확인… 법무부 앱 개발</t>
+          <t>대전대덕경찰서, 어린이날 ‘안전 수호신’ 자처</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1761407</t>
+          <t>http://www.breaknews.com/1205100</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-06 00:17:35.649590+00:00</t>
+          <t>2026-05-10 08:00:21.314001+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>모바일 앱 개발 완료 및 6월 시행 예정</t>
+          <t>용의자 체포 및 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>법무부가 스토킹 등 전자장치 부착 가해자의 실시간 위치와 동선을 피해자 스마트폰 지도에 표시해주는 모바일 앱 개발을 완료했다. 이 앱은 2026년 6월부터 본격 시행될 예정이며, 법무부는 경찰청과 협력하여 112 시스템 연계 및 스마트워치 연동을 통해 스토킹 피해자 보호를 강화할 계획이다.</t>
+          <t>백악관 출입기자단 만찬 행사장에서 총격 사건이 발생했으며, 용의자 콜 토머스 앨런(31)이 체포되었습니다. 앨런은 범행 직전 가족에게 성명서를 보내 트럼프 대통령과 행정부 고위 인사들을 암살 표적으로 삼았음을 시사했으며, 행사장의 허술한 보안을 지적했습니다. 현재 용의자에 대한 형사 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 스토킹 피해자 보호를 위한 정부의 모바일 앱 개발 및 시행 계획을 다루고 있으며, 특정 피해 발생이나 손해배상 청구의 대상이 되는 사건이 아닙니다. 따라서 소송금융 투자의 적합 조건(상대방 책임 명확, 피해 규모, 증거 등)에 해당하지 않으며, 소송 대상이 되는 상대방이나 피해액이 존재하지 않습니다.</t>
+          <t>이 사건은 주로 형사 사건이며, 소송금융이 투자하는 민사상 손해배상 청구의 대상이 명확하지 않습니다. 용의자가 체포되고 형사 수사가 진행 중이지만 (적합 조건 6), 기사에서 특정 피해자나 민사 소송 제기 의사가 확인되지 않으며, 민사상 배상 능력이 충분한 명확한 상대방(피고)도 특정하기 어렵습니다 (적합 조건 1, 2). 또한, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 매력이 낮습니다 (적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>법무부, 앱 개발 완료 6월부터 스토킹 가해자 ‘실시간 동선’확인 가능</t>
+          <t>“트럼프는 범죄자”…美만찬 총격범, 범행직전 ‘살해 암시’ 성명 작...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026040517205452729a8c8bf58f_12</t>
+          <t>https://biz.heraldcorp.com/article/10725854?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 12:20:25.129894+00:00</t>
+          <t>2026-05-06 22:45:44.151040+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>정책 개선 논의 중</t>
+          <t>앱 개발 및 시행 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>공동주택 밀집지역에서 소방차 진입을 방해하는 불법 주·정차 문제가 반복되고 있으나, 소송 및 민원 부담으로 인해 강제처분 집행이 제한적입니다. 기사는 강제처분의 실효성을 높여야 한다고 지적하며, 이는 특정 사건이 아닌 공공안전 및 행정 집행의 시스템적 개선 필요성을 강조하고 있습니다.</t>
+          <t>법무부가 전자장치 부착 스토킹 가해자의 위치와 동선을 피해자에게 실시간으로 제공하는 모바일 앱을 개발했습니다. 이 앱은 6월부터 시행될 예정이며, 법무부는 경찰청과 협력하여 12월까지 위치추적 시스템과 112 시스템 연계를 완료할 계획입니다. 이는 스토킹 피해자 보호를 강화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사는 소방차 진입 방해 주차 문제의 '시스템적'인 측면과 '강제처분'의 실효성 개선 필요성을 다루고 있습니다. 특정 피해 사건이나 명확한 피고가 존재하지 않으며, 피해 규모나 피해자 수도 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 법무부의 스토킹 피해자 보호 앱 개발 및 시행 예정에 대한 내용으로, 특정 사건의 피해 발생이나 상대방의 책임이 명확하지 않아 소송금융 투자 대상으로 부적합합니다. 소송의 대상이 될 만한 구체적인 분쟁이나 손해가 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>소방차 막는 주차…강제처분 실효성 높여야</t>
+          <t>스토킹 가해자 동선 휴대전화로 확인… 법무부 앱 개발</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1053052</t>
+          <t>https://www.kyeongin.com/article/1761407</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 00:31:27.362071+00:00</t>
+          <t>2026-04-06 00:17:35.649590+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>모바일 앱 개발 완료 및 6월 시행 예정</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>최은석 대구시장 예비후보가 칠성동 잠수교 사건을 언급하며 안전한 대구를 만들겠다는 공약을 발표했다. 주요 공약으로는 취약지역 스마트 CCTV망 확대, 24시간 긴급 신고 체계 구축, 범죄 예방 환경설계 및 피해자 지원 시스템 정비 등이 포함된다.</t>
+          <t>법무부가 스토킹 등 전자장치 부착 가해자의 실시간 위치와 동선을 피해자 스마트폰 지도에 표시해주는 모바일 앱 개발을 완료했다. 이 앱은 2026년 6월부터 본격 시행될 예정이며, 법무부는 경찰청과 협력하여 112 시스템 연계 및 스마트워치 연동을 통해 스토킹 피해자 보호를 강화할 계획이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사는 대구시장 예비후보의 공약에 대한 내용으로, 특정 법적 분쟁이나 소송 대상 사건을 다루고 있지 않습니다. 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자에 필요한 구체적인 정보가 전혀 없어 적합 조건을 충족하지 못합니다.</t>
+          <t>본 기사는 스토킹 피해자 보호를 위한 정부의 모바일 앱 개발 및 시행 계획을 다루고 있으며, 특정 피해 발생이나 손해배상 청구의 대상이 되는 사건이 아닙니다. 따라서 소송금융 투자의 적합 조건(상대방 책임 명확, 피해 규모, 증거 등)에 해당하지 않으며, 소송 대상이 되는 상대방이나 피해액이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>최은석 대구시장 예비후보,칠성동 잠수교 사건 “안전한 대구 만들겠다...</t>
+          <t>법무부, 앱 개발 완료 6월부터 스토킹 가해자 ‘실시간 동선’확인 가능</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1196684</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026040517205452729a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 12:43:05.912560+00:00</t>
+          <t>2026-04-05 12:20:25.129894+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>스토킹 범죄의 심각성 및 법적 보호망의 한계에 대한 기고문</t>
+          <t>정책 개선 논의 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이 기고문은 스토킹 범죄의 심각성과 접근금지 명령, 전자발찌 등 현행 법적 보호망의 한계를 지적한다. 20대 피해자가 법적 보호에도 불구하고 사망에 이른 사례를 언급하며, 스토킹 피해자들이 겪는 공포와 일상 파괴를 강조한다. 이는 스토킹 범죄에 대한 사회적 경각심을 높이고 제도 개선의 필요성을 역설한다.</t>
+          <t>공동주택 밀집지역에서 소방차 진입을 방해하는 불법 주·정차 문제가 반복되고 있으나, 소송 및 민원 부담으로 인해 강제처분 집행이 제한적입니다. 기사는 강제처분의 실효성을 높여야 한다고 지적하며, 이는 특정 사건이 아닌 공공안전 및 행정 집행의 시스템적 개선 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기고문은 스토킹 피해자 보호 시스템의 구조적 문제점을 지적하는 논평으로, 특정 사건의 명확한 민사상 상대방이나 그 상대방의 충분한 자력을 파악하기 어렵습니다. 소송금융 투자에 적합한 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건이 충족되지 않습니다. 비록 인명 피해 등 심각한 피해가 발생했으나, 특정 가능한 민사상 손해배상 청구의 경로가 불분명합니다.</t>
+          <t>기사는 소방차 진입 방해 주차 문제의 '시스템적'인 측면과 '강제처분'의 실효성 개선 필요성을 다루고 있습니다. 특정 피해 사건이나 명확한 피고가 존재하지 않으며, 피해 규모나 피해자 수도 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[기고] 열번 찍어 안 넘어가는 나무 없다? - 이제는 범죄의 신호일 뿐</t>
+          <t>소방차 막는 주차…강제처분 실효성 높여야</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=542736</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1053052</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-24 12:45:49.334067+00:00</t>
+          <t>2026-04-03 00:31:27.362071+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>광주 서부경찰서가 최근 강력범죄화되는 관계성 범죄에 대응하기 위해 여성청소년과 주관으로 연석회의를 개최했습니다. 회의에서는 관계 범죄 피해자 보호·지원 강화, 현장 조치 유의사항 재강조, 112신고 대응 철저 등이 논의되었으며, 재발 방지와 피해자 보호를 위한 노력을 다짐했습니다.</t>
+          <t>최은석 대구시장 예비후보가 칠성동 잠수교 사건을 언급하며 안전한 대구를 만들겠다는 공약을 발표했다. 주요 공약으로는 취약지역 스마트 CCTV망 확대, 24시간 긴급 신고 체계 구축, 범죄 예방 환경설계 및 피해자 지원 시스템 정비 등이 포함된다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 경찰서의 관계성 범죄 대응 체계 점검을 위한 내부 회의에 대한 보도입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 명확한 책임, 집단적 피해, 피해 규모, 증거, 또는 진행 중인 공적 절차(소송 제외) 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>기사는 대구시장 예비후보의 공약에 대한 내용으로, 특정 법적 분쟁이나 소송 대상 사건을 다루고 있지 않습니다. 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자에 필요한 구체적인 정보가 전혀 없어 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>서부경찰, 범죄대응체계 점검 연석회의</t>
+          <t>최은석 대구시장 예비후보,칠성동 잠수교 사건 “안전한 대구 만들겠다...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1774344448429455011</t>
+          <t>http://www.breaknews.com/1196684</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-24 12:31:05.850537+00:00</t>
+          <t>2026-03-31 12:43:05.912560+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>위험시설 점검 신청 접수</t>
+          <t>스토킹 범죄의 심각성 및 법적 보호망의 한계에 대한 기고문</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>남구는 주민들로부터 위험시설 점검 신청을 접수하고 있습니다. 이 프로그램은 공사 중인 시설, 단순 민원, 관리주체가 분명한 시설, 그리고 분쟁으로 소송이 진행 중인 시설은 대상에서 제외합니다. 이는 잠재적 위험을 사전에 파악하기 위한 지자체의 예방적 조치입니다.</t>
+          <t>이 기고문은 스토킹 범죄의 심각성과 접근금지 명령, 전자발찌 등 현행 법적 보호망의 한계를 지적한다. 20대 피해자가 법적 보호에도 불구하고 사망에 이른 사례를 언급하며, 스토킹 피해자들이 겪는 공포와 일상 파괴를 강조한다. 이는 스토킹 범죄에 대한 사회적 경각심을 높이고 제도 개선의 필요성을 역설한다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>본 기사는 남구의 위험시설 점검 신청 접수에 대한 것으로, 특정 피해 사건이나 상대방이 명확히 존재하지 않습니다. 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모 큼' 등에 해당하지 않으며, 오히려 소송 진행 중인 시설은 대상에서 제외된다고 명시되어 있어 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>이 기고문은 스토킹 피해자 보호 시스템의 구조적 문제점을 지적하는 논평으로, 특정 사건의 명확한 민사상 상대방이나 그 상대방의 충분한 자력을 파악하기 어렵습니다. 소송금융 투자에 적합한 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건이 충족되지 않습니다. 비록 인명 피해 등 심각한 피해가 발생했으나, 특정 가능한 민사상 손해배상 청구의 경로가 불분명합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>남구, 위험시설 주민점검 신청 접수</t>
+          <t>[기고] 열번 찍어 안 넘어가는 나무 없다? - 이제는 범죄의 신호일 뿐</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=904812</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=542736</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-22 12:53:27.301668+00:00</t>
+          <t>2026-03-24 12:45:49.334067+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>주민점검 신청제 운영 시작</t>
+          <t>경찰 내부 회의</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>광주 남구가 4월부터 6월까지 '주민점검 신청제'를 운영합니다. 이 제도는 주민들이 노후 건축물, 공사장 주변 등 생활 속 안전사고 우려 시설에 대해 직접 점검을 요청할 수 있도록 하여, 현장 중심의 선제적 안전관리를 강화하는 것을 목표로 합니다. 경미한 사항은 즉시 시정하고, 보수·보강이 필요한 경우 관리주체에 통보하여 후속 조치를 진행할 예정입니다.</t>
+          <t>광주 서부경찰서가 최근 강력범죄화되는 관계성 범죄에 대응하기 위해 여성청소년과 주관으로 연석회의를 개최했습니다. 회의에서는 관계 범죄 피해자 보호·지원 강화, 현장 조치 유의사항 재강조, 112신고 대응 철저 등이 논의되었으며, 재발 방지와 피해자 보호를 위한 노력을 다짐했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 광주 남구의 예방적 안전관리 제도 운영에 대한 것으로, 특정 피해 발생 사건이나 소송 대상이 될 만한 분쟁을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 책임 소재 등이 전혀 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 경찰서의 관계성 범죄 대응 체계 점검을 위한 내부 회의에 대한 보도입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 명확한 책임, 집단적 피해, 피해 규모, 증거, 또는 진행 중인 공적 절차(소송 제외) 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>광주 남구, 생활 속 위험요소 주민이 직접 점검 요청</t>
+          <t>서부경찰, 범죄대응체계 점검 연석회의</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>geconomy.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.geconomy.co.kr/news/article.html?no=317808</t>
+          <t>http://www.jndn.com/article.php?aid=1774344448429455011</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-21 00:32:12.128664+00:00</t>
+          <t>2026-03-24 12:31:05.850537+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰의 안전 관리 및 폭파 협박 선제 대응</t>
+          <t>위험시설 점검 신청 접수</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>방탄소년단(BTS)의 광화문 컴백 공연을 앞두고 서울경찰청이 경찰특공대 등 가용 인력을 동원해 행사장 전 구역에 대한 사전 안전 점검을 실시하고 폭파 협박 등 공중협박에 대한 선제 대응 체계를 마련합니다. 경찰은 허위 신고로 행사에 차질이 생길 경우 구속 수사를 원칙으로 민사상 손해배상 책임을 묻는 등 강경 대응할 방침입니다.</t>
+          <t>남구는 주민들로부터 위험시설 점검 신청을 접수하고 있습니다. 이 프로그램은 공사 중인 시설, 단순 민원, 관리주체가 분명한 시설, 그리고 분쟁으로 소송이 진행 중인 시설은 대상에서 제외합니다. 이는 잠재적 위험을 사전에 파악하기 위한 지자체의 예방적 조치입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 다가오는 콘서트에 대한 경찰의 예방적 안전 조치를 다루고 있으며, 실제 피해 발생이나 법적 분쟁이 발생한 사건이 아닙니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 남구의 위험시설 점검 신청 접수에 대한 것으로, 특정 피해 사건이나 상대방이 명확히 존재하지 않습니다. 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모 큼' 등에 해당하지 않으며, 오히려 소송 진행 중인 시설은 대상에서 제외된다고 명시되어 있어 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>BTS, 광화문 공연 임박⋯경찰도 초긴장  폭파 협박 선제 대응</t>
+          <t>남구, 위험시설 주민점검 신청 접수</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2565243</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=904812</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-13 13:00:48.646309+00:00</t>
+          <t>2026-03-22 12:53:27.301668+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>FBI가 테러 사건으로 수사 중</t>
+          <t>주민점검 신청제 운영 시작</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>미국 버지니아주 올드도미니언대학교에서 총격 사건이 발생하여 총격범을 포함한 2명이 사망하고 2명이 부상당했다. 총격범은 과거 IS 관련 혐의로 복역했던 인물로 파악되었으며, 미 연방수사국(FBI)은 이번 사건을 테러로 보고 수사에 착수했다.</t>
+          <t>광주 남구가 4월부터 6월까지 '주민점검 신청제'를 운영합니다. 이 제도는 주민들이 노후 건축물, 공사장 주변 등 생활 속 안전사고 우려 시설에 대해 직접 점검을 요청할 수 있도록 하여, 현장 중심의 선제적 안전관리를 강화하는 것을 목표로 합니다. 경미한 사항은 즉시 시정하고, 보수·보강이 필요한 경우 관리주체에 통보하여 후속 조치를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>주요 가해자가 사망하여 직접적인 손해배상 청구가 어렵습니다. 대학이나 정부를 상대로 테러 사건에 대한 명확한 과실을 입증하는 것은 복잡하여 '상대방 책임이 비교적 명확함' 조건에 부합하기 어렵습니다. 또한, 직접적인 피해자 수가 4명으로 '집단적 피해' 조건에도 해당하지 않습니다.</t>
+          <t>이 기사는 광주 남구의 예방적 안전관리 제도 운영에 대한 것으로, 특정 피해 발생 사건이나 소송 대상이 될 만한 분쟁을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 책임 소재 등이 전혀 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>4명 (사망 2명, 부상 2명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>美 버지니아주 대학서 총격 사건, 2명 사망…“숨진 총격범 과거 IS 관련...</t>
+          <t>광주 남구, 생활 속 위험요소 주민이 직접 점검 요청</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>geconomy.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20018859?ref=naver</t>
+          <t>https://www.geconomy.co.kr/news/article.html?no=317808</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-13 00:28:12.942060+00:00</t>
+          <t>2026-03-21 00:32:12.128664+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>대규모 행사 전 안전 관리 당부 단계</t>
+          <t>경찰의 안전 관리 및 폭파 협박 선제 대응</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>대통령 비서실장이 광화문광장에서 열릴 방탄소년단(BTS) 공연의 안전 관리를 철저히 할 것을 당부했습니다. 최대 26만 명이 운집할 것으로 예상되는 만큼, 화장실, 휴지통, 식수 등 기본적인 편의시설까지 세심하게 점검하여 단 한 건의 사고도 발생하지 않도록 대비를 주문했습니다.</t>
+          <t>방탄소년단(BTS)의 광화문 컴백 공연을 앞두고 서울경찰청이 경찰특공대 등 가용 인력을 동원해 행사장 전 구역에 대한 사전 안전 점검을 실시하고 폭파 협박 등 공중협박에 대한 선제 대응 체계를 마련합니다. 경찰은 허위 신고로 행사에 차질이 생길 경우 구속 수사를 원칙으로 민사상 손해배상 책임을 묻는 등 강경 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 아직 발생하지 않은 대규모 행사에 대한 안전 관리 당부 내용을 담고 있습니다. 실제 피해가 발생하지 않았으므로, 소송금융 투자 대상이 되는 구체적인 분쟁이나 손해가 존재하지 않습니다. (적합 조건 중 어느 하나도 해당하지 않음)</t>
+          <t>이 기사는 다가오는 콘서트에 대한 경찰의 예방적 안전 조치를 다루고 있으며, 실제 피해 발생이나 법적 분쟁이 발생한 사건이 아닙니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>강훈식, BTS 광화문 공연 안전관리 당부… 26만명 운집, 단 한 건 사고도...</t>
+          <t>BTS, 광화문 공연 임박⋯경찰도 초긴장  폭파 협박 선제 대응</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091703434861</t>
+          <t>https://www.etoday.co.kr/news/view/2565243</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-09 13:03:45.217798+00:00</t>
+          <t>2026-03-13 13:00:48.646309+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Old Dominion University</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>소방 당국이 강제 처분에 따른 소송 및 행정 처리 시스템을 확대할 방침.</t>
+          <t>FBI가 테러 사건으로 수사 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>기사는 소방 당국이 소방차 길막 등 강제 처분 상황에 대비해 전담 변호사를 채용하고 소송 및 행정 처리 시스템을 확대할 계획임을 보도한다. 이는 소방 활동의 효율성을 높이기 위한 내부 방침으로, 법적 문제에 대한 사전 대비를 강화하는 내용이다.</t>
+          <t>미국 버지니아주 올드도미니언대학교에서 총격 사건이 발생하여 총격범을 포함한 2명이 사망하고 2명이 부상당했다. 총격범은 과거 IS 관련 혐의로 복역했던 인물로 파악되었으며, 미 연방수사국(FBI)은 이번 사건을 테러로 보고 수사에 착수했다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사는 소방 당국이 강제 처분에 따른 소송 및 행정 처리를 전담하는 시스템을 확대하겠다는 방침을 설명하고 있을 뿐, 특정 피해자가 소송금융의 지원을 받아 손해배상을 청구할 만한 구체적인 사건이나 상대방을 제시하고 있지 않다. 소송금융의 일반적인 투자 대상과는 거리가 멀다.</t>
+          <t>주요 가해자가 사망하여 직접적인 손해배상 청구가 어렵습니다. 대학이나 정부를 상대로 테러 사건에 대한 명확한 과실을 입증하는 것은 복잡하여 '상대방 책임이 비교적 명확함' 조건에 부합하기 어렵습니다. 또한, 직접적인 피해자 수가 4명으로 '집단적 피해' 조건에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명 (사망 2명, 부상 2명)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[르포] 소방차 길막?  밀어 …법 있고 훈련도 했지만 현실은</t>
+          <t>美 버지니아주 대학서 총격 사건, 2명 사망…“숨진 총격범 과거 IS 관련...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12288299?influxDiv=NAVER</t>
+          <t>https://www.sedaily.com/article/20018859?ref=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-06 01:55:50.396214+00:00</t>
+          <t>2026-03-13 00:28:12.942060+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>서울시의원의 예방 행정 촉구</t>
+          <t>대규모 행사 전 안전 관리 당부 단계</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>이새날 서울시의원이 통학로 및 학교 복합시설의 안전을 위한 선제적 예방 행정의 시급성을 강조했다. 대변인실에 아파트 승강기 광고 등을 활용한 주의 안내 영상 송출을 지속하여 선의의 피해자가 발생하지 않도록 적극적인 홍보를 주문했다.</t>
+          <t>대통령 비서실장이 광화문광장에서 열릴 방탄소년단(BTS) 공연의 안전 관리를 철저히 할 것을 당부했습니다. 최대 26만 명이 운집할 것으로 예상되는 만큼, 화장실, 휴지통, 식수 등 기본적인 편의시설까지 세심하게 점검하여 단 한 건의 사고도 발생하지 않도록 대비를 주문했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 서울시의원이 통학로 및 학교 복합시설 관련 선제적 예방 행정을 촉구하는 내용으로, 실제 피해 발생이나 특정 상대방의 책임이 명확히 언급되지 않았습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해 규모, 피해자 수, 증거 등이 부재합니다.</t>
+          <t>기사는 아직 발생하지 않은 대규모 행사에 대한 안전 관리 당부 내용을 담고 있습니다. 실제 피해가 발생하지 않았으므로, 소송금융 투자 대상이 되는 구체적인 분쟁이나 손해가 존재하지 않습니다. (적합 조건 중 어느 하나도 해당하지 않음)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>이새날 서울시의회의원,   통학로 예방 행정 시급 - 학교 복합시설 시스...</t>
+          <t>강훈식, BTS 광화문 공연 안전관리 당부… 26만명 운집, 단 한 건 사고도...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513794</t>
+          <t>http://www.fnnews.com/news/202603091703434861</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-05 00:29:25.763605+00:00</t>
+          <t>2026-03-09 13:03:45.217798+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사처분/과태료 부과 예정</t>
+          <t>소방 당국이 강제 처분에 따른 소송 및 행정 처리 시스템을 확대할 방침.</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>삼일절을 맞아 천안·아산 지역에서 오토바이 폭주 및 난폭운전 특별 합동단속이 실시되어 162건이 적발되었습니다. 경찰은 신호위반, 음주운전, 무면허, 불법개조 등 다양한 위반 사항에 대해 형사처분 및 과태료를 부과할 예정이며, 채증 자료를 활용해 사후 수사를 진행하여 강력히 처벌할 방침입니다.</t>
+          <t>기사는 소방 당국이 소방차 길막 등 강제 처분 상황에 대비해 전담 변호사를 채용하고 소송 및 행정 처리 시스템을 확대할 계획임을 보도한다. 이는 소방 활동의 효율성을 높이기 위한 내부 방침으로, 법적 문제에 대한 사전 대비를 강화하는 내용이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 사건은 오토바이 폭주 및 난폭운전에 대한 경찰의 단속 및 처벌에 관한 것으로, 특정 피해자가 발생하여 손해배상을 청구하는 민사 사건이 아닙니다. 따라서 집단적 피해(조건 3)나 큰 피해 규모(조건 4)가 확인되지 않으며, 소송 상대방(개별 운전자들)의 자력(조건 2)도 불분명하여 소송금융 투자 대상으로 부적합합니다. 공적 절차(경찰 수사 및 처벌)는 진행 중이나, 이는 민사 소송의 전제가 되기 어렵습니다.</t>
+          <t>기사는 소방 당국이 강제 처분에 따른 소송 및 행정 처리를 전담하는 시스템을 확대하겠다는 방침을 설명하고 있을 뿐, 특정 피해자가 소송금융의 지원을 받아 손해배상을 청구할 만한 구체적인 사건이나 상대방을 제시하고 있지 않다. 소송금융의 일반적인 투자 대상과는 거리가 멀다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>삼일절만 되면 ‘폭주 본능’…경찰, 천안·아산서 160건 적발</t>
+          <t>[르포] 소방차 길막?  밀어 …법 있고 훈련도 했지만 현실은</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260301508874?OutUrl=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12288299?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-01 12:36:15.024818+00:00</t>
+          <t>2026-03-06 01:55:50.396214+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>공공안전</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr">
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>서울시의원의 예방 행정 촉구</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>이새날 서울시의원이 통학로 및 학교 복합시설의 안전을 위한 선제적 예방 행정의 시급성을 강조했다. 대변인실에 아파트 승강기 광고 등을 활용한 주의 안내 영상 송출을 지속하여 선의의 피해자가 발생하지 않도록 적극적인 홍보를 주문했다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>해당 기사는 서울시의원이 통학로 및 학교 복합시설 관련 선제적 예방 행정을 촉구하는 내용으로, 실제 피해 발생이나 특정 상대방의 책임이 명확히 언급되지 않았습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해 규모, 피해자 수, 증거 등이 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>이새날 서울시의회의원,   통학로 예방 행정 시급 - 학교 복합시설 시스...</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513794</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:29:25.763605+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>공공안전</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 형사처분/과태료 부과 예정</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>삼일절을 맞아 천안·아산 지역에서 오토바이 폭주 및 난폭운전 특별 합동단속이 실시되어 162건이 적발되었습니다. 경찰은 신호위반, 음주운전, 무면허, 불법개조 등 다양한 위반 사항에 대해 형사처분 및 과태료를 부과할 예정이며, 채증 자료를 활용해 사후 수사를 진행하여 강력히 처벌할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>이 사건은 오토바이 폭주 및 난폭운전에 대한 경찰의 단속 및 처벌에 관한 것으로, 특정 피해자가 발생하여 손해배상을 청구하는 민사 사건이 아닙니다. 따라서 집단적 피해(조건 3)나 큰 피해 규모(조건 4)가 확인되지 않으며, 소송 상대방(개별 운전자들)의 자력(조건 2)도 불분명하여 소송금융 투자 대상으로 부적합합니다. 공적 절차(경찰 수사 및 처벌)는 진행 중이나, 이는 민사 소송의 전제가 되기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>삼일절만 되면 ‘폭주 본능’…경찰, 천안·아산서 160건 적발</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260301508874?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:36:15.024818+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>공공안전</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
         <is>
           <t>경찰 단속 및 수사 진행 중</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>대구경찰청이 3·1절 폭주족 집중 단속을 통해 도로교통법 위반, 무면허 운전 등 총 37명을 검거했습니다. 경찰은 주요 집결지에 인력과 장비를 집중 배치하여 폭주 행위를 제지하고 해산 조치했으며, 채증된 영상을 토대로 추가 가담자를 엄정 처벌할 방침입니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>이 사건은 경찰의 폭주족 단속 및 처벌에 관한 내용으로, 소송금융의 주요 대상인 집단적 피해를 입은 다수의 원고와 자력 있는 피고가 특정되지 않습니다. 피해 규모나 피해자 수도 명시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J18" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
         <is>
           <t>대구청, 3·1절 폭주족 37명 검거…채증 후 특정 엄정처벌</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260301_0003530710</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-01 12:34:50.835053+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N18"/>
+  <autoFilter ref="A1:N20"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>