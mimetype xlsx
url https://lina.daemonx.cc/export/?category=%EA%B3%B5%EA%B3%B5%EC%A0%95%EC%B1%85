--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$39</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$43</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N39"/>
+  <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="39" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,2421 +534,2673 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>한국교원단체총연합회 설문조사 결과 교사 96.4%가 촉법소년 연령 하향에 찬성하는 것으로 나타났다. 교총은 정부의 현행 연령 유지 방침을 비판하며, 촉법소년에 의한 교사 폭행 등 학교 현장의 어려움을 지적하고 제도 개선을 촉구했다. 이는 청소년 범죄의 저연령화 및 흉포화에 대응하고 법적 한계를 악용하는 행위를 근절하기 위함이다.</t>
+          <t>이재명 대통령의 국정 지지율이 취임 1년 2개월여 만에 한국갤럽 조사에서 처음으로 부정 평가가 긍정 평가를 앞지르는 '데드크로스'를 기록했습니다. 지지율 하락의 주요 원인으로는 부동산 정책에 대한 불만이 가장 크게 작용했으며, 증시 불안과 형사소송법 개정 등도 영향을 미쳤습니다. 청와대와 여당은 민생과 경제 성과에 집중하며 국정 운영에 대한 점검과 반전 카드 마련에 부심하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 촉법소년 연령 하향에 대한 사회적 논의와 교사들의 피해 호소를 다루는 정책 제안 성격이 강합니다. 특정 가해 주체나 배상 능력이 있는 상대방이 명확하지 않아 소송금융 투자 대상으로서의 직접적인 금전적 회수 가능성이 낮습니다. (상대방 책임 불명확, 상대방 자력 불충분)</t>
+          <t>해당 기사는 대통령의 국정 지지율 하락과 그 원인(부동산 정책 등)에 대한 여론조사 결과 및 정치권의 반응을 다루고 있습니다. 특정 기업이나 기관의 불법 행위로 인한 집단적 피해를 다루는 것이 아니므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>피해 교사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>교총 설문서 교사 96% “촉법소년 연령 낮춰야”</t>
+          <t>“허니문 끝났다”李 취임 1년 2개월 만에 ‘데드크로스’…부동산이 발...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260508/133882479/2</t>
+          <t>https://www.munhwa.com/article/11609699?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-22 11:39:26.972125+00:00</t>
+          <t>2026-08-16 07:01:14.847468+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>형사소송법 개정안 논의 중</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>박은정 국회의원이 검찰개혁 논의 과정에서 경찰의 수사 역량과 피해자 보호 역할을 강조하는 발언을 했습니다. 그녀는 현장 경찰관들이 피해자의 목소리를 기록하며 국민을 위한 범죄 수사와 피해자 보호가 중요하다고 언급했습니다.</t>
+          <t>더불어민주당 전국여성위원회가 형사소송법 개정안 추진에 대한 여성계의 우려에 공감하며, 검찰의 보완수사권 폐지가 여성 안전을 위협하지 않도록 사법 체계 개편에 신중을 기할 것을 촉구했다. 이는 법률 개정 과정에서 발생할 수 있는 잠재적 사회적 영향에 대한 논의이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 박은정 국회의원의 검찰개혁 관련 발언을 다룬 정치/정책 논평으로, 특정 사건이나 피해 사실을 보도하는 것이 아닙니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 형사소송법 개정안 추진과 관련한 여성계의 우려를 다루는 정책 및 입법 논의에 관한 내용입니다. 특정 사건으로 인한 피해자, 가해자, 구체적인 손해액이 존재하지 않아 소송금융 투자 대상이 되는 민사 소송의 요건을 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>박은정  검찰개혁 한다고 하니 갑자기 경찰이 무능한 집단 취급돼</t>
+          <t>민주당 여성위 “‘형사소송법 개정’ 우려 공감…여성 안전 위협 없도...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=19048</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=280790</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-01 07:01:22.081259+00:00</t>
+          <t>2026-08-09 07:01:13.097504+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>서울시의 재개발·재건축 융자금 지원 계획 공고</t>
+          <t>형사소송법 개정안 관련 입법 논의 및 재의요구권 촉구</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>서울시가 재개발·재건축 추진위원회와 조합의 금융 부담을 덜어주기 위해 180억원 규모의 저리 융자금을 지원합니다. 이 융자금은 설계비, 용역비, 운영자금 등 정비사업 추진에 필요한 용도로 사용될 수 있습니다. 단, 추진위원회나 조합의 존립 관련 소송이 진행 중인 구역은 신청 자격에서 제외됩니다.</t>
+          <t>정민철 전 더불어민주당 최고위원 후보가 형사소송법 개정안으로 인해 2030 여성들이 안전을 걱정하고 있다며 민주당과 이재명 대통령에게 보완 입법과 국민 설득을 촉구했습니다. 그는 성폭력, 스토킹, 교제폭력 사건에 한해 검찰의 보완수사권을 유지하는 재입법 또는 대통령의 재의요구권 행사를 요청했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 서울시의 재개발·재건축 사업 융자금 지원 계획을 다루고 있으며, 소송금융 투자 대상이 되는 법적 분쟁이나 피해 발생 사실이 없습니다. 오히려 추진위원회나 조합의 존립 관련 소송이 진행 중인 구역은 융자 신청 자격에서 제외된다고 명시되어 있어, 소송금융의 목적과 부합하지 않습니다.</t>
+          <t>해당 기사는 특정 사건으로 인한 피해 발생이 아닌, 형사소송법 개정안에 대한 정치적 논의와 입법 보완 촉구에 관한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 명확한 상대방, 그리고 금전적 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>서울시, 180억 저리 융자 지원…재개발·재건축 촉진</t>
+          <t>정민철  2030 지지층 떠난다…李 대통령, 재의요구권 검토해야</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2313302.htm</t>
+          <t>https://www.newsis.com/view/NISX20260802_0003733128</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-24 05:24:18.288646+00:00</t>
+          <t>2026-08-04 07:00:54.284172+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>법무부 스토킹 피해자 위치추적 시스템 개발 및 현장 테스트 진행 중</t>
+          <t>대통령의 온라인 혐오 사이트 규제 관련 발언</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>법무부가 스토킹 가해자에게 부착된 전자장치를 통해 피해자가 가해자의 위치와 동선을 상시 확인할 수 있는 앱을 개발 중이다. 이는 스토킹 피해자 보호를 강화하기 위한 조치로, 법무부 위치추적시스템과 경찰청 112시스템을 연계하는 사업의 일환이다. 현재 현장 테스트가 운영되고 있다.</t>
+          <t>대통령이 '일베'와 같이 조롱·혐오를 방치 및 조장하는 사이트에 대해 폐쇄, 징벌적 손해배상, 과징금 등 필요한 조치를 엄격한 조건 아래 허용하는 방안에 대한 공론화와 검토가 필요하다고 언급했습니다. 이는 2018년 문재인 정부 당시 '일베 폐쇄' 논의와도 연결됩니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, 법무부의 스토킹 피해자 보호를 위한 시스템 개발 및 정책 진행 상황을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 소송 상대방, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아니라, 대통령의 온라인 혐오 사이트 규제 관련 정책적 발언을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 중인 법적 절차 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>법무부, 스토킹 가해자 위치·동선 확인 앱 개발…현장 테스트 운영</t>
+          <t>스타벅스 논란, 선거판 휘젓다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629768/?sc=Naver</t>
+          <t>https://www.chosun.com/politics/election2026/2026/05/25/WPQCZOHNZNH63OW6XJ3THQEJMA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-06 00:26:04.196534+00:00</t>
+          <t>2026-06-12 20:00:11.736864+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>법무부 스토킹 가해자 위치 확인 앱 개발 및 6월 배포 예정</t>
+          <t>촉법소년 연령 하향 관련 정책 논의 및 교원단체 설문조사 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>법무부가 스토킹 가해자의 위치와 동선을 휴대전화로 확인할 수 있는 모바일 앱 개발을 완료했습니다. 이 앱은 다양한 현장 테스트를 거쳐 오는 6월부터 배포될 예정이며, 법무부는 경찰청 112시스템과 연계하여 신속한 현장 대응이 가능하도록 할 계획입니다.</t>
+          <t>한국교원단체총연합회 설문조사 결과 교사 96.4%가 촉법소년 연령 하향에 찬성하는 것으로 나타났다. 교총은 정부의 현행 연령 유지 방침을 비판하며, 촉법소년에 의한 교사 폭행 등 학교 현장의 어려움을 지적하고 제도 개선을 촉구했다. 이는 청소년 범죄의 저연령화 및 흉포화에 대응하고 법적 한계를 악용하는 행위를 근절하기 위함이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건으로 인한 피해 발생 및 소송 가능성에 대한 내용이 아닌, 법무부의 스토킹 범죄 예방 및 피해자 보호를 위한 모바일 앱 개발 및 배포 계획에 대한 보도입니다. 소송금융 투자 대상이 되는 '피해 발생' 및 '상대방 책임' 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 촉법소년 연령 하향에 대한 사회적 논의와 교사들의 피해 호소를 다루는 정책 제안 성격이 강합니다. 특정 가해 주체나 배상 능력이 있는 상대방이 명확하지 않아 소송금융 투자 대상으로서의 직접적인 금전적 회수 가능성이 낮습니다. (상대방 책임 불명확, 상대방 자력 불충분)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해 교사 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[와글와글 플러스] 법무부, '스토킹 가해자 위치 확인' 앱 개발</t>
+          <t>교총 설문서 교사 96% “촉법소년 연령 낮춰야”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6812871_37012.html</t>
+          <t>https://www.donga.com/news/Society/article/all/20260508/133882479/2</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-06 00:25:33.599874+00:00</t>
+          <t>2026-05-22 11:39:26.972125+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기사는 소수의 환자들이 병원을 과도하게 이용하는 '의료 쇼핑' 행태가 건강보험 재정에 심각한 부담을 주고 있음을 지적합니다. 정부는 이러한 도덕적 해이를 막기 위해 진료비 본인부담률을 강화하는 정책을 시행 중이며, 내년부터는 기준을 더욱 강화할 예정입니다. 이는 건강보험 재정 건전성을 해치고 필수 의료 확충을 저해하며, 성실한 보험료 납부자들에게 박탈감을 줄 수 있다는 비판을 담고 있습니다.</t>
+          <t>박은정 국회의원이 검찰개혁 논의 과정에서 경찰의 수사 역량과 피해자 보호 역할을 강조하는 발언을 했습니다. 그녀는 현장 경찰관들이 피해자의 목소리를 기록하며 국민을 위한 범죄 수사와 피해자 보호가 중요하다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해자와 가해자를 명확히 특정하기 어렵고, 소송으로 해결될 수 있는 법적 쟁점보다는 건강보험 재정 건전성 및 도덕적 해이와 관련된 공공정책적 문제를 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>해당 기사는 박은정 국회의원의 검찰개혁 관련 발언을 다룬 정치/정책 논평으로, 특정 사건이나 피해 사실을 보도하는 것이 아닙니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>전 국민 (건강보험 가입자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[횡설수설/신광영]얌체 환자</t>
+          <t>박은정  검찰개혁 한다고 하니 갑자기 경찰이 무능한 집단 취급돼</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Opinion/article/all/20260405/133679219/2</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=19048</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-06 00:18:12.397926+00:00</t>
+          <t>2026-05-01 07:01:22.081259+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
-      <c r="E8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>서울시의 재개발·재건축 융자금 지원 계획 공고</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>경기도의 '극저신용대출' 프로그램이 올해 첫 접수에서 30분 만에 마감될 정도로 높은 수요를 보였습니다. 이 프로그램은 신용점수가 낮은 도민에게 연 1% 금리로 최대 200만 원을 지원하며, 생활비 마련이나 고금리 대출 상환에 도움을 주고 있습니다. 경기도는 향후 불법 사금융 피해자를 위한 맞춤형 대출 상품도 검토 중입니다.</t>
+          <t>서울시가 재개발·재건축 추진위원회와 조합의 금융 부담을 덜어주기 위해 180억원 규모의 저리 융자금을 지원합니다. 이 융자금은 설계비, 용역비, 운영자금 등 정비사업 추진에 필요한 용도로 사용될 수 있습니다. 단, 추진위원회나 조합의 존립 관련 소송이 진행 중인 구역은 신청 자격에서 제외됩니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도의 사회복지 대출 프로그램을 설명하는 것으로, 특정 주체가 피해를 야기한 법적 분쟁이 아닙니다. 소송금융 적합 조건 중 상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 서울시의 재개발·재건축 사업 융자금 지원 계획을 다루고 있으며, 소송금융 투자 대상이 되는 법적 분쟁이나 피해 발생 사실이 없습니다. 오히려 추진위원회나 조합의 존립 관련 소송이 진행 중인 구역은 융자 신청 자격에서 제외된다고 명시되어 있어, 소송금융의 목적과 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>경기도 '극저신용대출'...올해 첫 접수 30분 만에 마감</t>
+          <t>서울시, 180억 저리 융자 지원…재개발·재건축 촉진</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603300342010408</t>
+          <t>https://news.tf.co.kr/read/life/2313302.htm</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-30 00:20:24.278421+00:00</t>
+          <t>2026-04-24 05:24:18.288646+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>정부 정책 수립 및 검토 단계</t>
+          <t>법무부 스토킹 피해자 위치추적 시스템 개발 및 현장 테스트 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>정부가 청년 건강관리 계획을 수립하며, 만성질환 관리 및 기후 재난 피해자 지원 체계를 구축할 방침입니다. 건강 위해 품목에 대한 가격 정책 변화도 검토 중이며, 담뱃값을 1만원대로 인상하고 술에 부담금을 부과하는 방안이 논의되고 있습니다.</t>
+          <t>법무부가 스토킹 가해자에게 부착된 전자장치를 통해 피해자가 가해자의 위치와 동선을 상시 확인할 수 있는 앱을 개발 중이다. 이는 스토킹 피해자 보호를 강화하기 위한 조치로, 법무부 위치추적시스템과 경찰청 112시스템을 연계하는 사업의 일환이다. 현재 현장 테스트가 운영되고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 정책 수립 및 검토 단계에 대한 내용으로, 특정 사건으로 인한 피해 발생이나 소송의 가능성을 언급하고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 사실, 손해배상 청구의 근거가 부재합니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, 법무부의 스토킹 피해자 보호를 위한 시스템 개발 및 정책 진행 상황을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 소송 상대방, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>정부, 청년 건강관리 계획 수립… 담뱃값 1만원대·술에 부담금 검토</t>
+          <t>법무부, 스토킹 가해자 위치·동선 확인 앱 개발…현장 테스트 운영</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3389173</t>
+          <t>https://www.dailian.co.kr/news/view/1629768/?sc=Naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-28 00:17:23.850266+00:00</t>
+          <t>2026-04-06 00:26:04.196534+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>정부의 정신건강 정책 발표 및 계획 수립 단계</t>
+          <t>법무부 스토킹 가해자 위치 확인 앱 개발 및 6월 배포 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>정부가 국민 4명 중 3명이 정신건강 문제를 경험하는 상황에 대응하기 위해 '제3차 정신건강복지기본계획'을 확정했습니다. 이 계획은 예방부터 치료, 회복과 자립까지 전 주기를 포괄하는 정신건강 안전망 강화를 목표로 하며, 6대 분야 17대 핵심과제로 구성되어 있습니다.</t>
+          <t>법무부가 스토킹 가해자의 위치와 동선을 휴대전화로 확인할 수 있는 모바일 앱 개발을 완료했습니다. 이 앱은 다양한 현장 테스트를 거쳐 오는 6월부터 배포될 예정이며, 법무부는 경찰청 112시스템과 연계하여 신속한 현장 대응이 가능하도록 할 계획입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 정신건강 정책 발표에 관한 것으로, 특정 가해자가 존재하지 않으며, 소송의 대상이 될 만한 구체적인 피해 발생 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하는 항목이 없습니다.</t>
+          <t>본 기사는 특정 사건으로 인한 피해 발생 및 소송 가능성에 대한 내용이 아닌, 법무부의 스토킹 범죄 예방 및 피해자 보호를 위한 모바일 앱 개발 및 배포 계획에 대한 보도입니다. 소송금융 투자 대상이 되는 '피해 발생' 및 '상대방 책임' 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>국민 4명 중 3명 ‘마음의 병’… 정부, 정신건강 국가책임 강화</t>
+          <t>[와글와글 플러스] 법무부, '스토킹 가해자 위치 확인' 앱 개발</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20024999?ref=naver</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6812871_37012.html</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-27 12:34:14.470278+00:00</t>
+          <t>2026-04-06 00:25:33.599874+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>정부 정책 발표 및 계획 수립</t>
+          <t>정부의 진료비 본인부담률 강화 정책 시행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>보건복지부가 제6차 국민건강증진종합계획을 발표하며 우리나라 건강수명이 후퇴하고 소득수준별 건강수명 격차가 확대된 점을 지적했습니다. 정부는 건강 형평성 관리체계 강화, 청년 건강 지원, 만성질환 예방 및 기후 위기 대응 등을 중점 과제로 추진할 계획입니다. 이는 국민 건강 증진을 위한 정책 방향을 제시하는 내용입니다.</t>
+          <t>이 기사는 소수의 환자들이 병원을 과도하게 이용하는 '의료 쇼핑' 행태가 건강보험 재정에 심각한 부담을 주고 있음을 지적합니다. 정부는 이러한 도덕적 해이를 막기 위해 진료비 본인부담률을 강화하는 정책을 시행 중이며, 내년부터는 기준을 더욱 강화할 예정입니다. 이는 건강보험 재정 건전성을 해치고 필수 의료 확충을 저해하며, 성실한 보험료 납부자들에게 박탈감을 줄 수 있다는 비판을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 국민건강증진종합계획 발표와 건강 통계에 대한 내용으로, 특정 주체의 불법 행위로 인한 피해 발생 사건이 아닙니다. 소송의 대상이 될 만한 명확한 피고나 구체적인 법적 청구권, 그리고 소송으로 회복 가능한 손해액이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건의 피해자와 가해자를 명확히 특정하기 어렵고, 소송으로 해결될 수 있는 법적 쟁점보다는 건강보험 재정 건전성 및 도덕적 해이와 관련된 공공정책적 문제를 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전 국민 (건강보험 가입자)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>건강수명 69.9세로 후퇴, 소득간 격차 확대… 건강 형평성 관리 강화</t>
+          <t>[횡설수설/신광영]얌체 환자</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/03/27/2026032711484154710</t>
+          <t>https://www.donga.com/news/Opinion/article/all/20260405/133679219/2</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-27 12:32:25.385132+00:00</t>
+          <t>2026-04-06 00:18:12.397926+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>정부가 향후 5년간 추진할 정신건강 정책 방향을 발표했습니다. 국민의 정신건강 지표 악화에 대응하기 위해 사회적 안전망 강화, 회복 중심 사회 환경 조성, 권익 보장 등을 주요 내용으로 합니다. 고위험군 심리상담 강화, 응급의료센터 확대, 마약중독 및 자살 대응 강화, 지역사회 자립 지원 등이 포함됩니다.</t>
+          <t>경기도의 '극저신용대출' 프로그램이 올해 첫 접수에서 30분 만에 마감될 정도로 높은 수요를 보였습니다. 이 프로그램은 신용점수가 낮은 도민에게 연 1% 금리로 최대 200만 원을 지원하며, 생활비 마련이나 고금리 대출 상환에 도움을 주고 있습니다. 경기도는 향후 불법 사금융 피해자를 위한 맞춤형 대출 상품도 검토 중입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 정신건강 정책 발표에 대한 내용으로, 특정 가해자나 명확한 위법 행위가 존재하지 않습니다. 따라서 소송의 대상이 될 만한 사건이 아니며, 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 경기도의 사회복지 대출 프로그램을 설명하는 것으로, 특정 주체가 피해를 야기한 법적 분쟁이 아닙니다. 소송금융 적합 조건 중 상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>'정신 건강' 국가책임 강화···종합대책 발표 [뉴스의 맥]</t>
+          <t>경기도 '극저신용대출'...올해 첫 접수 30분 만에 마감</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=751113</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603300342010408</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-27 12:31:26.375290+00:00</t>
+          <t>2026-03-30 00:20:24.278421+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>정부 정책 발표 및 계획 수립</t>
+          <t>정부 정책 수립 및 검토 단계</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>보건복지부가 제6차 국민건강증진종합계획(2026~2030)을 발표하며 건강수명 증진, 기후위기 대응 건강관리, 청년 및 만성질환 관리 강화를 목표로 제시했습니다. 최근 건강수명 감소 및 건강 격차 확대에 대응하기 위한 범정부 중장기 정책 방향을 담고 있습니다.</t>
+          <t>정부가 청년 건강관리 계획을 수립하며, 만성질환 관리 및 기후 재난 피해자 지원 체계를 구축할 방침입니다. 건강 위해 품목에 대한 가격 정책 변화도 검토 중이며, 담뱃값을 1만원대로 인상하고 술에 부담금을 부과하는 방안이 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 미래 정책 계획을 발표하는 내용으로, 특정 주체가 잘못을 저질러 피해가 발생한 사건이 아닙니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 정부의 정책 수립 및 검토 단계에 대한 내용으로, 특정 사건으로 인한 피해 발생이나 소송의 가능성을 언급하고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 사실, 손해배상 청구의 근거가 부재합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>건강 수명 늘리자 …정부, 청년건강·기후위기 대응</t>
+          <t>정부, 청년 건강관리 계획 수립… 담뱃값 1만원대·술에 부담금 검토</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003566349</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3389173</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-27 12:30:24.836936+00:00</t>
+          <t>2026-03-28 00:17:23.850266+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>정부 정책 발표 및 계획 수립</t>
+          <t>정부의 정신건강 정책 발표 및 계획 수립 단계</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>정부가 '제3차 정신건강복지기본계획(2026~2030)'을 발표하며 향후 5년간 국민의 정신건강 치료와 예방을 강화할 계획입니다. 집중치료병상 확대, 응급실 및 병상 확충, 인권 친화적 치료 환경 조성, 심리상담 강화 등을 통해 증가하는 정신질환 유병률, 마약 중독, 자살률에 대응하고자 합니다.</t>
+          <t>정부가 국민 4명 중 3명이 정신건강 문제를 경험하는 상황에 대응하기 위해 '제3차 정신건강복지기본계획'을 확정했습니다. 이 계획은 예방부터 치료, 회복과 자립까지 전 주기를 포괄하는 정신건강 안전망 강화를 목표로 하며, 6대 분야 17대 핵심과제로 구성되어 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 기사는 보건복지부의 '제3차 정신건강복지기본계획' 발표에 대한 것으로, 특정 사건이나 법적 분쟁을 다루는 것이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 책임 소재, 집단적 피해 또는 법적 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 정부의 정신건강 정책 발표에 관한 것으로, 특정 가해자가 존재하지 않으며, 소송의 대상이 될 만한 구체적인 피해 발생 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하는 항목이 없습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>5년간 집중치료병상 2000개로 …정부, 정신건강 치료 강화</t>
+          <t>국민 4명 중 3명 ‘마음의 병’… 정부, 정신건강 국가책임 강화</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003566946</t>
+          <t>https://www.sedaily.com/article/20024999?ref=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-27 12:30:16.902658+00:00</t>
+          <t>2026-03-27 12:34:14.470278+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
-      <c r="E15" t="inlineStr"/>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>정부 정책 발표 및 계획 수립</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>보건복지부가 청년 건강 증진, 기후변화 대응, 만성질환 관리, 건강 형평성 개선 등을 포함하는 '제6차 국민건강증진종합계획(2026~2030)'을 발표했습니다. 이 계획은 고령화, 만성질환 증가 등 변화된 환경을 반영하여 마련되었으며, 각 부처와 지자체의 연도별 실행계획 수립을 통해 추진될 예정입니다.</t>
+          <t>보건복지부가 제6차 국민건강증진종합계획을 발표하며 우리나라 건강수명이 후퇴하고 소득수준별 건강수명 격차가 확대된 점을 지적했습니다. 정부는 건강 형평성 관리체계 강화, 청년 건강 지원, 만성질환 예방 및 기후 위기 대응 등을 중점 과제로 추진할 계획입니다. 이는 국민 건강 증진을 위한 정책 방향을 제시하는 내용입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 중장기 건강정책 발표에 관한 것으로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 소송의 대상이 될 만한 명확한 상대방, 피해 규모, 집단적 피해, 증거 등이 존재하지 않아 소송금융 투자에 부적합합니다.</t>
+          <t>이 기사는 정부의 국민건강증진종합계획 발표와 건강 통계에 대한 내용으로, 특정 주체의 불법 행위로 인한 피해 발생 사건이 아닙니다. 소송의 대상이 될 만한 명확한 피고나 구체적인 법적 청구권, 그리고 소송으로 회복 가능한 손해액이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>청년·기후위기 전면 대응…국민건강정책 새판 짠다</t>
+          <t>건강수명 69.9세로 후퇴, 소득간 격차 확대… 건강 형평성 관리 강화</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04965926645387584</t>
+          <t>https://www.mt.co.kr/thebio/2026/03/27/2026032711484154710</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-27 12:29:25.900954+00:00</t>
+          <t>2026-03-27 12:32:25.385132+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>정치적 논쟁 및 입법 과정 진행 중</t>
+          <t>정부의 정신건강 정책 발표 및 추진 계획</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>금태섭 전 국회의원과의 인터뷰 기사로, 현 정치권의 문제점과 정부 및 여야의 정책 방향에 대한 비판적 시각을 담고 있습니다. 특히 검찰·사법 개혁 법안이 국민에게 고통을 주고 사법 시스템을 약화시킬 수 있다는 우려를 표명합니다.</t>
+          <t>정부가 향후 5년간 추진할 정신건강 정책 방향을 발표했습니다. 국민의 정신건강 지표 악화에 대응하기 위해 사회적 안전망 강화, 회복 중심 사회 환경 조성, 권익 보장 등을 주요 내용으로 합니다. 고위험군 심리상담 강화, 응급의료센터 확대, 마약중독 및 자살 대응 강화, 지역사회 자립 지원 등이 포함됩니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 집단적 피해나 명확한 상대방의 책임을 다루는 것이 아닌, 전 국회의원의 정치 및 정책 비판 인터뷰입니다. 소송금융 투자 대상이 될 만한 구체적인 민사상 손해배상 청구권이 발생한 사건으로 볼 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 정부의 정신건강 정책 발표에 대한 내용으로, 특정 가해자나 명확한 위법 행위가 존재하지 않습니다. 따라서 소송의 대상이 될 만한 사건이 아니며, 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[고견을 듣는다] “오세훈·한동훈·이준석 제휴는 또다른 尹 불러오는...</t>
+          <t>'정신 건강' 국가책임 강화···종합대책 발표 [뉴스의 맥]</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12054178?ref=naver</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=751113</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-26 13:17:11.720695+00:00</t>
+          <t>2026-03-27 12:31:26.375290+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>검찰개혁 입법 절차 완료 및 향후 시스템 설계 논의 중</t>
+          <t>정부 정책 발표 및 계획 수립</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>기사는 한국의 검찰개혁이 수사와 기소의 완전한 분리를 지향하며 입법 절차를 완료했으나, 미국 사례와 비교하여 두 기관의 협력 및 책임 구조 설계가 미흡하다고 지적합니다. 권한 이동만으로는 형사사법의 질이 개선되기 어려우며, 책임 분산으로 인한 국민 피해 가능성을 경고합니다.</t>
+          <t>보건복지부가 제6차 국민건강증진종합계획(2026~2030)을 발표하며 건강수명 증진, 기후위기 대응 건강관리, 청년 및 만성질환 관리 강화를 목표로 제시했습니다. 최근 건강수명 감소 및 건강 격차 확대에 대응하기 위한 범정부 중장기 정책 방향을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해나 가해자를 다루는 것이 아니라, 검찰개혁과 형사사법 시스템의 구조적 문제 및 입법 절차에 대한 논평입니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 특정 가능한 피해자 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 정부의 미래 정책 계획을 발표하는 내용으로, 특정 주체가 잘못을 저질러 피해가 발생한 사건이 아닙니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[기자수첩] 미국 법정의 '조용한 검사'…검찰개혁이 놓친 질문</t>
+          <t>건강 수명 늘리자 …정부, 청년건강·기후위기 대응</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260326000609</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003566349</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-26 12:52:22.452403+00:00</t>
+          <t>2026-03-27 12:30:24.836936+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>촉법소년 연령 하향 정책 검토 및 국회 토론 진행 중</t>
+          <t>정부 정책 발표 및 계획 수립</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>이재명 정부가 촉법소년 상한 연령을 14세에서 13세로 낮추는 방안을 검토 중인 가운데, 소년교도소의 포화 상태와 열악한 교정시설로 인한 재범률 증가 우려가 제기되고 있습니다. 전문가들은 연령 하향과 함께 교화에 초점을 맞춘 재범 방지 대책 마련의 필요성을 강조하고 있습니다.</t>
+          <t>정부가 '제3차 정신건강복지기본계획(2026~2030)'을 발표하며 향후 5년간 국민의 정신건강 치료와 예방을 강화할 계획입니다. 집중치료병상 확대, 응급실 및 병상 확충, 인권 친화적 치료 환경 조성, 심리상담 강화 등을 통해 증가하는 정신질환 유병률, 마약 중독, 자살률에 대응하고자 합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사는 촉법소년 연령 하향 정책 및 소년범 교정시설의 문제점에 대한 사회적 논의를 다루고 있으며, 특정 소송 대상이 되는 사건이나 명확한 피고, 구체적인 피해 규모가 존재하지 않아 소송금융 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
+          <t>해당 기사는 보건복지부의 '제3차 정신건강복지기본계획' 발표에 대한 것으로, 특정 사건이나 법적 분쟁을 다루는 것이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 책임 소재, 집단적 피해 또는 법적 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>촉법소년 연령 하향, 해법일까 위험일까… 열악한 수용시설로는 교화 역...</t>
+          <t>5년간 집중치료병상 2000개로 …정부, 정신건강 치료 강화</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184311</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003566946</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-26 12:42:04.219263+00:00</t>
+          <t>2026-03-27 12:30:16.902658+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>수원시는 여성이 안심하고 살아갈 수 있는 도시를 만들기 위해 범죄·폭력 예방부터 대응, 피해자 보호·지원까지 아우르는 여성 안전 정책을 추진하고 있습니다. 여성안심패키지 지원, 노후 무인안심 택배보관함 교체, 불법촬영 예방 상시관리체계 구축, 디지털 성범죄 및 친밀관계 폭력 피해자 지원 강화 등이 주요 내용입니다.</t>
+          <t>보건복지부가 청년 건강 증진, 기후변화 대응, 만성질환 관리, 건강 형평성 개선 등을 포함하는 '제6차 국민건강증진종합계획(2026~2030)'을 발표했습니다. 이 계획은 고령화, 만성질환 증가 등 변화된 환경을 반영하여 마련되었으며, 각 부처와 지자체의 연도별 실행계획 수립을 통해 추진될 예정입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사는 수원시의 여성 안전 정책 및 지원 사업에 대한 내용으로, 특정 사건이나 가해자를 대상으로 한 손해배상 청구의 여지가 없습니다. 소송금융의 대상이 되는 '피해 발생' 및 '상대방의 책임'이 명확히 드러나지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 정부의 중장기 건강정책 발표에 관한 것으로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 소송의 대상이 될 만한 명확한 상대방, 피해 규모, 집단적 피해, 증거 등이 존재하지 않아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>수원시, 범죄·폭력 예방서 보호·지원까지 여성 안전도시 추진</t>
+          <t>청년·기후위기 전면 대응…국민건강정책 새판 짠다</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1597166?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04965926645387584</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-26 00:27:49.357402+00:00</t>
+          <t>2026-03-27 12:29:25.900954+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>수원시의 여성 안전 정책 발표 및 추진</t>
+          <t>정치적 논쟁 및 입법 과정 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>수원시가 여성 안심패키지 지원, 노후 무인안심 택배보관함 교체, 디지털 성범죄 예방을 위한 노인일자리 활용 등 여성 안전 정책을 강화하고 있습니다. 범죄 예방부터 피해자 보호까지 아우르는 정책을 통해 여성이 안심하고 생활할 수 있는 도시를 조성하는 것이 목표입니다.</t>
+          <t>금태섭 전 국회의원과의 인터뷰 기사로, 현 정치권의 문제점과 정부 및 여야의 정책 방향에 대한 비판적 시각을 담고 있습니다. 특히 검찰·사법 개혁 법안이 국민에게 고통을 주고 사법 시스템을 약화시킬 수 있다는 우려를 표명합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 기사는 수원시의 여성 안전 정책 강화에 대한 보도로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않습니다. 소송 대상이 될 만한 분쟁 자체가 존재하지 않습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 집단적 피해나 명확한 상대방의 책임을 다루는 것이 아닌, 전 국회의원의 정치 및 정책 비판 인터뷰입니다. 소송금융 투자 대상이 될 만한 구체적인 민사상 손해배상 청구권이 발생한 사건으로 볼 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>수원시, 여성 안전 강화로 모두가 안심하는 도시 조성</t>
+          <t>[고견을 듣는다] “오세훈·한동훈·이준석 제휴는 또다른 尹 불러오는...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260326500083</t>
+          <t>https://www.dt.co.kr/article/12054178?ref=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-26 00:27:29.496816+00:00</t>
+          <t>2026-03-26 13:17:11.720695+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>정치인의 공약 발표</t>
+          <t>검찰개혁 입법 절차 완료 및 향후 시스템 설계 논의 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>이원택 국회의원이 전북지역 소상공인과 자영업자를 위한 '플러스 전북페이' 등 6대 경제 활성화 정책 공약을 발표했습니다. 주요 내용으로는 지역 소비 활성화를 위한 10% 재소비 쿠폰 지급, 프랜차이즈 육성, 수수료 제로 배달앱 도입 등이 있습니다. 특히 미수금 문제 해결을 위한 구제금융 제도 도입과 소송 비용 지원, 전담 변호사단 운영을 통한 법적 대응 지원 방안도 포함되었습니다.</t>
+          <t>기사는 한국의 검찰개혁이 수사와 기소의 완전한 분리를 지향하며 입법 절차를 완료했으나, 미국 사례와 비교하여 두 기관의 협력 및 책임 구조 설계가 미흡하다고 지적합니다. 권한 이동만으로는 형사사법의 질이 개선되기 어려우며, 책임 분산으로 인한 국민 피해 가능성을 경고합니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 정치인의 공약 발표에 관한 내용입니다. 소송금융 투자의 전제 조건인 명확한 피고, 구체적인 피해 발생 사건, 그리고 이에 대한 책임 소재가 불분명하여 적합 조건에 해당하지 않습니다. 언급된 '구제금융 제도'는 정부 차원의 지원책으로, 사적 소송금융 투자 대상과는 거리가 멉니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해나 가해자를 다루는 것이 아니라, 검찰개혁과 형사사법 시스템의 구조적 문제 및 입법 절차에 대한 논평입니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 특정 가능한 피해자 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>이원택 의원, 10% 돌려 받는 '플러스 전북페이' 공약</t>
+          <t>[기자수첩] 미국 법정의 '조용한 검사'…검찰개혁이 놓친 질문</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1953252</t>
+          <t>https://www.newspim.com/news/view/20260326000609</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-25 12:41:28.395456+00:00</t>
+          <t>2026-03-26 12:52:22.452403+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>정치적 논평 및 비판</t>
+          <t>촉법소년 연령 하향 정책 검토 및 국회 토론 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>한동훈 전 국민의힘 대표는 당을 '숙청과 징계 전문 정당'으로 비판하며 보수 재건 의지를 강조했습니다. 또한 이재명 정부의 경제 정책과 더불어민주당의 사법 개혁 법안에 대해 '국민들이 소송 지옥에 빠질 것'이라며 강하게 비난했습니다.</t>
+          <t>이재명 정부가 촉법소년 상한 연령을 14세에서 13세로 낮추는 방안을 검토 중인 가운데, 소년교도소의 포화 상태와 열악한 교정시설로 인한 재범률 증가 우려가 제기되고 있습니다. 전문가들은 연령 하향과 함께 교화에 초점을 맞춘 재범 방지 대책 마련의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 기사는 한동훈 전 대표의 정치적 비판과 발언을 다루는 정치 논평으로, 특정 주체의 법적 책임이 명확한 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자 집단, 피해 규모, 소송 상대방, 법적 쟁점 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 촉법소년 연령 하향 정책 및 소년범 교정시설의 문제점에 대한 사회적 논의를 다루고 있으며, 특정 소송 대상이 되는 사건이나 명확한 피고, 구체적인 피해 규모가 존재하지 않아 소송금융 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>한동훈  국민의힘, 숙청·징계 전문 정당 돼버려…보수 재건할 것</t>
+          <t>촉법소년 연령 하향, 해법일까 위험일까… 열악한 수용시설로는 교화 역...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260322152608846</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184311</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-22 12:48:40.251014+00:00</t>
+          <t>2026-03-26 12:42:04.219263+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
-      <c r="E23" t="inlineStr"/>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>수원시의 여성 안전 정책 추진 및 시행 단계</t>
+        </is>
+      </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>과천시가 우울, 불안 등 정서적 어려움을 겪는 시민을 대상으로 전문 심리상담을 지원하는 '정신건강 심리상담 바우처 사업'을 운영합니다. 이 사업은 기존 '전국민 마음투자 지원사업'을 개편한 것으로, 상담 필요성이 인정된 시민과 사회재난 피해자 등이 대상이며 최대 8회까지 심리상담을 지원합니다.</t>
+          <t>수원시는 여성이 안심하고 살아갈 수 있는 도시를 만들기 위해 범죄·폭력 예방부터 대응, 피해자 보호·지원까지 아우르는 여성 안전 정책을 추진하고 있습니다. 여성안심패키지 지원, 노후 무인안심 택배보관함 교체, 불법촬영 예방 상시관리체계 구축, 디지털 성범죄 및 친밀관계 폭력 피해자 지원 강화 등이 주요 내용입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 과천시가 시민들을 위한 정신건강 심리상담 바우처 사업을 운영한다는 내용으로, 어떠한 법적 분쟁이나 피해 사실도 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 수 있는 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>기사는 수원시의 여성 안전 정책 및 지원 사업에 대한 내용으로, 특정 사건이나 가해자를 대상으로 한 손해배상 청구의 여지가 없습니다. 소송금융의 대상이 되는 '피해 발생' 및 '상대방의 책임'이 명확히 드러나지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>과천시, 정신건강 지원 강화…바우처 사업 본격 추진</t>
+          <t>수원시, 범죄·폭력 예방서 보호·지원까지 여성 안전도시 추진</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951241</t>
+          <t>https://www.sportsseoul.com/news/read/1597166?ref=naver</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-19 12:31:12.912796+00:00</t>
+          <t>2026-03-26 00:27:49.357402+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
-      <c r="E24" t="inlineStr"/>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>수원시의 여성 안전 정책 발표 및 추진</t>
+        </is>
+      </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>파주시는 '경기 생활쏙(SOC) 환원사업' 공모에 선정되어 도비 160억 원을 확보했습니다. 시는 이와 함께 성매매 피해자 자활 지원을 확대하고 경기 북부 유일의 자활지원센터를 개소하는 등 탈성매매 여성의 자립을 돕는 정책 모델을 구축하고 있습니다.</t>
+          <t>수원시가 여성 안심패키지 지원, 노후 무인안심 택배보관함 교체, 디지털 성범죄 예방을 위한 노인일자리 활용 등 여성 안전 정책을 강화하고 있습니다. 범죄 예방부터 피해자 보호까지 아우르는 정책을 통해 여성이 안심하고 생활할 수 있는 도시를 조성하는 것이 목표입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>해당 기사는 파주시의 공공정책 및 성매매 피해자 지원 사업에 대한 내용으로, 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 발생 사실이 전혀 언급되지 않았습니다. 특정된 가해자나 손해배상 청구의 여지가 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 수원시의 여성 안전 정책 강화에 대한 보도로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않습니다. 소송 대상이 될 만한 분쟁 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>파주시, ‘경기 생활쏙(SOC) 환원사업’ 공모 선정 도비 160억 원 확보</t>
+          <t>수원시, 여성 안전 강화로 모두가 안심하는 도시 조성</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1622562/?sc=Naver</t>
+          <t>https://www.viva100.com/article/20260326500083</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-18 12:35:15.982615+00:00</t>
+          <t>2026-03-26 00:27:29.496816+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경찰의 관계성 범죄 대응 체계 강화</t>
+          <t>정치인의 공약 발표</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>안동경찰서가 스토킹과 데이트폭력 등 관계성 범죄 증가에 대응하기 위해 피해자 보호 체계를 강화한다. 경찰서장 주재로 범죄피해자 보호를 위한 선제적이고 입체적인 대응 방안을 논의했다.</t>
+          <t>이원택 국회의원이 전북지역 소상공인과 자영업자를 위한 '플러스 전북페이' 등 6대 경제 활성화 정책 공약을 발표했습니다. 주요 내용으로는 지역 소비 활성화를 위한 10% 재소비 쿠폰 지급, 프랜차이즈 육성, 수수료 제로 배달앱 도입 등이 있습니다. 특히 미수금 문제 해결을 위한 구제금융 제도 도입과 소송 비용 지원, 전담 변호사단 운영을 통한 법적 대응 지원 방안도 포함되었습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자 집단에 대한 소송 가능성을 다루는 것이 아니라, 경찰의 스토킹 및 데이트폭력 대응 시스템 강화에 대한 내용입니다. 소송금융 투자 대상이 되기 위한 특정 피고, 구체적인 피해 규모, 집단적 피해 발생 등의 적합 조건이 충족되지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 정치인의 공약 발표에 관한 내용입니다. 소송금융 투자의 전제 조건인 명확한 피고, 구체적인 피해 발생 사건, 그리고 이에 대한 책임 소재가 불분명하여 적합 조건에 해당하지 않습니다. 언급된 '구제금융 제도'는 정부 차원의 지원책으로, 사적 소송금융 투자 대상과는 거리가 멉니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>안동경찰, 스토킹·데이트폭력 대응 강화…피해자 보호 ‘선제·입체 대...</t>
+          <t>이원택 의원, 10% 돌려 받는 '플러스 전북페이' 공약</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1192728</t>
+          <t>http://www.inews24.com/view/1953252</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-18 00:27:23.258360+00:00</t>
+          <t>2026-03-25 12:41:28.395456+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 여당 내 논의 및 대통령 입장 표명</t>
+          <t>정치적 논평 및 비판</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>이재명 대통령이 검찰개혁안을 둘러싼 여권 내 논란에 대해 '본질과 괴리된 과도한 선명성 경쟁'이라며 직격했다. 대통령은 수사와 기소 분리가 개혁의 핵심이며, 청장 명칭이나 검사 재임용 등은 직접 관련이 없다고 선을 그었다. 이는 불필요한 논란으로 개혁 기회를 놓치고 기득권의 반격을 허용할 수 있다는 우려에서 나온 메시지로 풀이된다.</t>
+          <t>한동훈 전 국민의힘 대표는 당을 '숙청과 징계 전문 정당'으로 비판하며 보수 재건 의지를 강조했습니다. 또한 이재명 정부의 경제 정책과 더불어민주당의 사법 개혁 법안에 대해 '국민들이 소송 지옥에 빠질 것'이라며 강하게 비난했습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>본 기사는 검찰개혁을 둘러싼 정치적 논쟁과 입법 과정에 대한 대통령의 입장을 다루고 있어, 소송금융 투자 대상이 되는 특정 피해 사건이나 명확한 피고가 존재하지 않습니다. 따라서 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 한동훈 전 대표의 정치적 비판과 발언을 다루는 정치 논평으로, 특정 주체의 법적 책임이 명확한 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자 집단, 피해 규모, 소송 상대방, 법적 쟁점 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>본질과 괴리 됐다는 대통령의 일침…檢개혁 향방은?</t>
+          <t>한동훈  국민의힘, 숙청·징계 전문 정당 돼버려…보수 재건할 것</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6485876?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317071153</t>
+          <t>https://www.ajunews.com/view/20260322152608846</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-17 00:18:41.534027+00:00</t>
+          <t>2026-03-22 12:48:40.251014+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
-      <c r="E27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>최옥술 의원이 반려동물 놀이터 운영기준 조례를 추진 중이며, 조례에는 시설 훼손 시 원상복구나 손해배상을 요구할 수 있는 근거가 포함될 예정이다. 이는 반려동물 양육 인구 증가에 따른 공공 반려시설 수요 증가에 대응하기 위함이다.</t>
+          <t>과천시가 우울, 불안 등 정서적 어려움을 겪는 시민을 대상으로 전문 심리상담을 지원하는 '정신건강 심리상담 바우처 사업'을 운영합니다. 이 사업은 기존 '전국민 마음투자 지원사업'을 개편한 것으로, 상담 필요성이 인정된 시민과 사회재난 피해자 등이 대상이며 최대 8회까지 심리상담을 지원합니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>이 기사는 반려동물 놀이터 운영기준 조례 추진에 대한 내용으로, 특정 피해 발생 사건이나 소송 대상이 될 만한 구체적인 분쟁이 언급되지 않았습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음) 따라서 소송금융 투자 대상이 될 만한 사건이 존재하지 않습니다.</t>
+          <t>해당 기사는 과천시가 시민들을 위한 정신건강 심리상담 바우처 사업을 운영한다는 내용으로, 어떠한 법적 분쟁이나 피해 사실도 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 수 있는 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>최옥술, 반려동물 놀이터 운영기준 조례 추진</t>
+          <t>과천시, 정신건강 지원 강화…바우처 사업 본격 추진</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2403463</t>
+          <t>http://www.inews24.com/view/1951241</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-16 12:52:05.385497+00:00</t>
+          <t>2026-03-19 12:31:12.912796+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
-      <c r="E28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>정부는 국회에 제출한 검찰개혁 법안이 검찰의 수사권을 유지하거나 우회적으로 확보할 수 없도록 설계되었다고 밝혔습니다. 논란이 되는 보완수사권에 대해서는 3~4월 집중적인 공론화 과정을 거쳐 합리적인 안을 마련할 계획입니다. 이는 검찰의 권한을 뺏는 것이 개혁의 목표가 아니라는 점을 강조하며, 실질적인 개혁에 집중하겠다는 입장입니다.</t>
+          <t>파주시는 '경기 생활쏙(SOC) 환원사업' 공모에 선정되어 도비 160억 원을 확보했습니다. 시는 이와 함께 성매매 피해자 자활 지원을 확대하고 경기 북부 유일의 자활지원센터를 개소하는 등 탈성매매 여성의 자립을 돕는 정책 모델을 구축하고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 발생 사건이 아닌, 검찰개혁 법안에 대한 정부의 입장과 향후 공론화 계획을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함' 등에 해당하는 내용이 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 파주시의 공공정책 및 성매매 피해자 지원 사업에 대한 내용으로, 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 발생 사실이 전혀 언급되지 않았습니다. 특정된 가해자나 손해배상 청구의 여지가 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>정부  檢, 우회적 수사권도 불가…보완수사권은 공론화해야</t>
+          <t>파주시, ‘경기 생활쏙(SOC) 환원사업’ 공모 선정 도비 160억 원 확보</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/ptoday/2301254.htm</t>
+          <t>https://www.dailian.co.kr/news/view/1622562/?sc=Naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-12 00:47:00.571109+00:00</t>
+          <t>2026-03-18 12:35:15.982615+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 정책 논의 및 추진단 활동 중</t>
+          <t>경찰의 관계성 범죄 대응 체계 강화</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>정혁진 변호사는 검찰개혁으로 인한 '검찰 없는 나라'가 될 경우 형사사법 절차의 혼란과 약자들의 피해를 우려하는 논평을 게재했습니다. 그는 검사의 보완수사권 폐지 등 급격한 제도 변화가 초래할 부작용과 사회적 비용에 대해 비판적인 시각을 제시하며, 박찬운 교수의 사퇴 배경과 주장을 인용했습니다.</t>
+          <t>안동경찰서가 스토킹과 데이트폭력 등 관계성 범죄 증가에 대응하기 위해 피해자 보호 체계를 강화한다. 경찰서장 주재로 범죄피해자 보호를 위한 선제적이고 입체적인 대응 방안을 논의했다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이 기사는 검찰개혁 정책 논의와 그로 인한 미래의 잠재적 문제점을 다루는 논평으로, 소송금융 투자 대상이 될 만한 특정 피해 사건이나 명확한 피고, 구체적인 피해 규모가 존재하지 않습니다. 따라서 적합 조건 중 어느 하나도 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자 집단에 대한 소송 가능성을 다루는 것이 아니라, 경찰의 스토킹 및 데이트폭력 대응 시스템 강화에 대한 내용입니다. 소송금융 투자 대상이 되기 위한 특정 피고, 구체적인 피해 규모, 집단적 피해 발생 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>‘검찰 없는 나라’ 최대 피해자는 약자[포럼]</t>
+          <t>안동경찰, 스토킹·데이트폭력 대응 강화…피해자 보호 ‘선제·입체 대...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11573716?ref=naver</t>
+          <t>http://www.breaknews.com/1192728</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-11 12:18:09.984784+00:00</t>
+          <t>2026-03-18 00:27:23.258360+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>서울시의 청년 주거안정 대책 발표 및 추진 계획</t>
+          <t>검찰개혁 관련 여당 내 논의 및 대통령 입장 표명</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>서울시가 2030년까지 청년주택 7만 4000가구를 공급하는 '청년 주거안정 대책'을 발표했습니다. 이 대책에는 '바로내집'과 같은 공공자가 모델, 대학가 새싹원룸, 공유주택 공급, 그리고 월세 및 보증금 부담을 덜어주는 3종 패키지 지원 등이 포함됩니다. 오세훈 시장은 청년들이 집 때문에 꿈을 포기하지 않도록 정책 역량을 총동원하겠다고 강조했습니다.</t>
+          <t>이재명 대통령이 검찰개혁안을 둘러싼 여권 내 논란에 대해 '본질과 괴리된 과도한 선명성 경쟁'이라며 직격했다. 대통령은 수사와 기소 분리가 개혁의 핵심이며, 청장 명칭이나 검사 재임용 등은 직접 관련이 없다고 선을 그었다. 이는 불필요한 논란으로 개혁 기회를 놓치고 기득권의 반격을 허용할 수 있다는 우려에서 나온 메시지로 풀이된다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>해당 기사는 서울시의 청년 주거안정 대책 발표에 관한 것으로, 특정 주체의 잘못으로 인한 피해나 법적 분쟁 상황을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 적합 조건에 해당하지 않으며, 소송의 원인이 될 만한 사건 자체가 존재하지 않습니다.</t>
+          <t>본 기사는 검찰개혁을 둘러싼 정치적 논쟁과 입법 과정에 대한 대통령의 입장을 다루고 있어, 소송금융 투자 대상이 되는 특정 피해 사건이나 명확한 피고가 존재하지 않습니다. 따라서 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>“서울 청년 주거안정”…2030년까지 7.4만가구 공급</t>
+          <t>본질과 괴리 됐다는 대통령의 일침…檢개혁 향방은?</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017603?ref=naver</t>
+          <t>https://www.nocutnews.co.kr/news/6485876?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317071153</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-10 12:27:52.450449+00:00</t>
+          <t>2026-03-17 00:18:41.534027+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>형사소송법 개정 작업 관련</t>
+          <t>조례 제정 추진 단계</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>검찰개혁자문위원장이 보완수사권 폐지에 반대하는 입장을 표명한 뒤 사임했습니다. 박 전 위원장은 자신의 입장이 형사소송법 개정 작업에 부담이 될 수 있다고 판단했다고 밝혔습니다. 이 사건은 정책적 이견으로 인한 사임으로, 민사상 손해배상 청구의 대상이 되는 분쟁으로 보기 어렵습니다.</t>
+          <t>최옥술 의원이 반려동물 놀이터 운영기준 조례를 추진 중이며, 조례에는 시설 훼손 시 원상복구나 손해배상을 요구할 수 있는 근거가 포함될 예정이다. 이는 반려동물 양육 인구 증가에 따른 공공 반려시설 수요 증가에 대응하기 위함이다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 형사소송법 개정 관련 정책적 이견으로 인한 위원장의 사임에 대한 내용으로, 특정 주체의 잘못으로 인한 피해자가 발생한 민사 분쟁이 아닙니다. 따라서 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 반려동물 놀이터 운영기준 조례 추진에 대한 내용으로, 특정 피해 발생 사건이나 소송 대상이 될 만한 구체적인 분쟁이 언급되지 않았습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음) 따라서 소송금융 투자 대상이 될 만한 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>검찰개혁자문위원장, ‘보완수사권 폐지 반대’ 글 올린 뒤 사퇴</t>
+          <t>최옥술, 반려동물 놀이터 운영기준 조례 추진</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/09/7BEIEA6DEVGAVMT4WXIRAUG34M/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2403463</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-09 13:15:07.288545+00:00</t>
+          <t>2026-03-16 12:52:05.385497+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
-      <c r="E32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>검찰개혁 법안 논의 및 공론화 진행 중</t>
+        </is>
+      </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>영천시가 시민들의 안전망 강화를 위해 시민안전보험을 운영하고 있다. 이 보험은 사회재난, 자연재해, 농기계사고, 자전거 사고, 야생동물 피해 등 총 21개 항목에 대한 사망 및 상해후유장해를 보장한다.</t>
+          <t>정부는 국회에 제출한 검찰개혁 법안이 검찰의 수사권을 유지하거나 우회적으로 확보할 수 없도록 설계되었다고 밝혔습니다. 논란이 되는 보완수사권에 대해서는 3~4월 집중적인 공론화 과정을 거쳐 합리적인 안을 마련할 계획입니다. 이는 검찰의 권한을 뺏는 것이 개혁의 목표가 아니라는 점을 강조하며, 실질적인 개혁에 집중하겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 영천시가 시민들을 위해 운영하는 공공 안전 보험 프로그램에 대한 것으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 피고, 피해자, 구체적인 손해배상 청구권 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해 발생 사건이 아닌, 검찰개혁 법안에 대한 정부의 입장과 향후 공론화 계획을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함' 등에 해당하는 내용이 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>영천시, 시민안전보험으로 사회 안전망 강화</t>
+          <t>정부  檢, 우회적 수사권도 불가…보완수사권은 공론화해야</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=536348</t>
+          <t>https://news.tf.co.kr/read/ptoday/2301254.htm</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-09 12:27:08.762856+00:00</t>
+          <t>2026-03-12 00:47:00.571109+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
-      <c r="E33" t="inlineStr"/>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>검찰개혁 관련 정책 논의 및 추진단 활동 중</t>
+        </is>
+      </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>군포시가 시민안전보험 보장을 확대하여 '상해진단위로금' 제도를 신설했다. 이 제도는 일상생활 중 발생한 사고(교통사고 제외)로 4주 이상 상해 진단을 받은 시민에게 위로금을 지급하며, 사고 피해자들에게 실질적인 도움을 제공할 것으로 기대된다.</t>
+          <t>정혁진 변호사는 검찰개혁으로 인한 '검찰 없는 나라'가 될 경우 형사사법 절차의 혼란과 약자들의 피해를 우려하는 논평을 게재했습니다. 그는 검사의 보완수사권 폐지 등 급격한 제도 변화가 초래할 부작용과 사회적 비용에 대해 비판적인 시각을 제시하며, 박찬운 교수의 사퇴 배경과 주장을 인용했습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 기사는 군포시의 새로운 시민안전보험 보장 확대 정책을 설명하는 것으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자를 위한 상대방의 책임, 피해 발생, 소송 가능성 등의 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 검찰개혁 정책 논의와 그로 인한 미래의 잠재적 문제점을 다루는 논평으로, 소송금융 투자 대상이 될 만한 특정 피해 사건이나 명확한 피고, 구체적인 피해 규모가 존재하지 않습니다. 따라서 적합 조건 중 어느 하나도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>군포시, 시민안전보험 보장 확대…‘상해진단위로금’ 새로 신설</t>
+          <t>‘검찰 없는 나라’ 최대 피해자는 약자[포럼]</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1618166/?sc=Naver</t>
+          <t>https://www.munhwa.com/article/11573716?ref=naver</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-09 00:25:15.650039+00:00</t>
+          <t>2026-03-11 12:18:09.984784+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
-      <c r="E34" t="inlineStr"/>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>서울시의 청년 주거안정 대책 발표 및 추진 계획</t>
+        </is>
+      </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>청주시는 올해 보육 예산 3,279억 원을 투입하여 어린이집 확충 및 운영을 지원할 계획이다. 이와 함께 생명·신체 피해보상 사각지대를 최소화하고 보육교직원의 권익을 보호하는 등 영유아가 안전하게 성장할 수 있는 환경을 조성할 예정이다.</t>
+          <t>서울시가 2030년까지 청년주택 7만 4000가구를 공급하는 '청년 주거안정 대책'을 발표했습니다. 이 대책에는 '바로내집'과 같은 공공자가 모델, 대학가 새싹원룸, 공유주택 공급, 그리고 월세 및 보증금 부담을 덜어주는 3종 패키지 지원 등이 포함됩니다. 오세훈 시장은 청년들이 집 때문에 꿈을 포기하지 않도록 정책 역량을 총동원하겠다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 청주시의 보육 예산 투입 및 정책 계획을 다루고 있으며, 특정 피해 사건이나 소송 대상이 될 만한 분쟁을 언급하고 있지 않습니다. 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 서울시의 청년 주거안정 대책 발표에 관한 것으로, 특정 주체의 잘못으로 인한 피해나 법적 분쟁 상황을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 적합 조건에 해당하지 않으며, 소송의 원인이 될 만한 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>청주시, 올해 보육예산 3,279억원 투입...어린이집 확충 및 운영 지원 확...</t>
+          <t>“서울 청년 주거안정”…2030년까지 7.4만가구 공급</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1189661</t>
+          <t>https://www.sedaily.com/article/20017603?ref=naver</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-06 12:17:46.982888+00:00</t>
+          <t>2026-03-10 12:27:52.450449+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
-      <c r="E35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>형사소송법 개정 작업 관련</t>
+        </is>
+      </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>진주시가 봄철 자살 고위험 시기에 맞춰 정신건강 심리상담 바우처 확대, 도움 기관 홍보, 고위험군 모니터링 강화 등 맞춤형 지원 프로그램을 추진하고 있습니다. 시민의 마음 건강을 돌보고 자살 예방 및 정신질환 조기 발견을 위한 안전망 구축에 나선다는 내용입니다.</t>
+          <t>검찰개혁자문위원장이 보완수사권 폐지에 반대하는 입장을 표명한 뒤 사임했습니다. 박 전 위원장은 자신의 입장이 형사소송법 개정 작업에 부담이 될 수 있다고 판단했다고 밝혔습니다. 이 사건은 정책적 이견으로 인한 사임으로, 민사상 손해배상 청구의 대상이 되는 분쟁으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>해당 기사는 진주시의 자살 예방 및 정신건강 지원 정책에 대한 내용으로, 특정 가해 주체에 의한 피해 발생이나 법적 분쟁의 소지가 전혀 없습니다. 따라서 '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼', '증거 확보 가능성', '공적 절차 진행 중' 등 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 형사소송법 개정 관련 정책적 이견으로 인한 위원장의 사임에 대한 내용으로, 특정 주체의 잘못으로 인한 피해자가 발생한 민사 분쟁이 아닙니다. 따라서 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>진주시, 봄철 자살 고위험기 대응…맞춤형 정신건강 지원 강화</t>
+          <t>검찰개혁자문위원장, ‘보완수사권 폐지 반대’ 글 올린 뒤 사퇴</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260303001163</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/09/7BEIEA6DEVGAVMT4WXIRAUG34M/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-04 00:59:41.739436+00:00</t>
+          <t>2026-03-09 13:15:07.288545+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>성주군이 군민안전보험 보장 항목을 확대하여 자연재해, 농기계 상해, 야생동물 피해, 개물림 사고 등 다양한 위험으로부터 군민을 보호하는 사회안전망을 강화합니다. 이는 군민의 안전과 복지 증진을 위한 선제적 조치입니다.</t>
+          <t>영천시가 시민들의 안전망 강화를 위해 시민안전보험을 운영하고 있다. 이 보험은 사회재난, 자연재해, 농기계사고, 자전거 사고, 야생동물 피해 등 총 21개 항목에 대한 사망 및 상해후유장해를 보장한다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>기사는 성주군의 군민안전보험 확대 운영에 대한 내용으로, 특정 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 소송금융은 특정 사건의 원고를 지원하는 것이므로, 본 기사 내용은 투자 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 영천시가 시민들을 위해 운영하는 공공 안전 보험 프로그램에 대한 것으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 피고, 피해자, 구체적인 손해배상 청구권 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>성주군, 군민안전보험 확대 운영 “촘촘한 사회안전망 구축”</t>
+          <t>영천시, 시민안전보험으로 사회 안전망 강화</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260303500216</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=536348</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-04 00:56:17.364716+00:00</t>
+          <t>2026-03-09 12:27:08.762856+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>황종우 한국해양재단 이사가 해양수산부 장관 후보자로 지명되었습니다. 그는 해양·항만 정책에 대한 이해도가 높은 정통 관료 출신으로, 해양수도 부산 실현, 해운·항만 경쟁력 유지, HMM 경영 안정, 수산 분야 구조적 위기 해결 등 다양한 정책 과제를 안고 있습니다.</t>
+          <t>군포시가 시민안전보험 보장을 확대하여 '상해진단위로금' 제도를 신설했다. 이 제도는 일상생활 중 발생한 사고(교통사고 제외)로 4주 이상 상해 진단을 받은 시민에게 위로금을 지급하며, 사고 피해자들에게 실질적인 도움을 제공할 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>해당 기사는 해양수산부 장관 후보자 지명 및 향후 정책 과제에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>해당 기사는 군포시의 새로운 시민안전보험 보장 확대 정책을 설명하는 것으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자를 위한 상대방의 책임, 피해 발생, 소송 가능성 등의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>해양수산부 장관 후보자에 황종우 한국해양재단 이사</t>
+          <t>군포시, 시민안전보험 보장 확대…‘상해진단위로금’ 새로 신설</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603021541271309</t>
+          <t>https://www.dailian.co.kr/news/view/1618166/?sc=Naver</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-02 12:20:32.981786+00:00</t>
+          <t>2026-03-09 00:25:15.650039+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>이석연 대통령 직속 국민통합위원회 위원장이 전주·완주 통합 지연과 전북특별자치도의 실질적 권한 부재를 비판하며 지역 발전을 위한 정책적 개선을 촉구했습니다. 그는 물리적 기관 이전보다 실질적인 권한 이양이 국가균형발전의 핵심이라고 강조했습니다. 기사는 주로 지역 현안과 공공정책에 대한 의견을 다루고 있습니다.</t>
+          <t>청주시는 올해 보육 예산 3,279억 원을 투입하여 어린이집 확충 및 운영을 지원할 계획이다. 이와 함께 생명·신체 피해보상 사각지대를 최소화하고 보육교직원의 권익을 보호하는 등 영유아가 안전하게 성장할 수 있는 환경을 조성할 예정이다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>기사는 특정 법적 분쟁이나 손해배상 청구의 대상이 될 만한 구체적인 사건을 다루고 있지 않습니다. 주로 공공정책, 지역 발전, 행정적 문제에 대한 비판적 의견을 제시하며, 소송금융 투자에 필요한 명확한 피고, 구체적인 피해 규모, 법적 책임 소재가 불분명합니다.</t>
+          <t>해당 기사는 청주시의 보육 예산 투입 및 정책 계획을 다루고 있으며, 특정 피해 사건이나 소송 대상이 될 만한 분쟁을 언급하고 있지 않습니다. 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'수도=서울' 관습헌법 이끈 이석연  후회 없다 ,  전주·완주 통합해야...</t>
+          <t>청주시, 올해 보육예산 3,279억원 투입...어린이집 확충 및 운영 지원 확...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477076?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226042748</t>
+          <t>http://www.breaknews.com/1189661</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-02-26 12:59:25.931633+00:00</t>
+          <t>2026-03-06 12:17:46.982888+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>공공정책</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
+          <t>진주시가 봄철 자살 고위험 시기에 맞춰 정신건강 심리상담 바우처 확대, 도움 기관 홍보, 고위험군 모니터링 강화 등 맞춤형 지원 프로그램을 추진하고 있습니다. 시민의 마음 건강을 돌보고 자살 예방 및 정신질환 조기 발견을 위한 안전망 구축에 나선다는 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>해당 기사는 진주시의 자살 예방 및 정신건강 지원 정책에 대한 내용으로, 특정 가해 주체에 의한 피해 발생이나 법적 분쟁의 소지가 전혀 없습니다. 따라서 '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼', '증거 확보 가능성', '공적 절차 진행 중' 등 소송금융 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>진주시, 봄철 자살 고위험기 대응…맞춤형 정신건강 지원 강화</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260303001163</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:59:41.739436+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>공공정책</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr"/>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr"/>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>성주군이 군민안전보험 보장 항목을 확대하여 자연재해, 농기계 상해, 야생동물 피해, 개물림 사고 등 다양한 위험으로부터 군민을 보호하는 사회안전망을 강화합니다. 이는 군민의 안전과 복지 증진을 위한 선제적 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>기사는 성주군의 군민안전보험 확대 운영에 대한 내용으로, 특정 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 소송금융은 특정 사건의 원고를 지원하는 것이므로, 본 기사 내용은 투자 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>성주군, 군민안전보험 확대 운영 “촘촘한 사회안전망 구축”</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>kbmaeil.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.kbmaeil.com/article/20260303500216</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:56:17.364716+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>공공정책</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>황종우 한국해양재단 이사가 해양수산부 장관 후보자로 지명되었습니다. 그는 해양·항만 정책에 대한 이해도가 높은 정통 관료 출신으로, 해양수도 부산 실현, 해운·항만 경쟁력 유지, HMM 경영 안정, 수산 분야 구조적 위기 해결 등 다양한 정책 과제를 안고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>해당 기사는 해양수산부 장관 후보자 지명 및 향후 정책 과제에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>해양수산부 장관 후보자에 황종우 한국해양재단 이사</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603021541271309</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:20:32.981786+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>공공정책</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr"/>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>이석연 대통령 직속 국민통합위원회 위원장이 전주·완주 통합 지연과 전북특별자치도의 실질적 권한 부재를 비판하며 지역 발전을 위한 정책적 개선을 촉구했습니다. 그는 물리적 기관 이전보다 실질적인 권한 이양이 국가균형발전의 핵심이라고 강조했습니다. 기사는 주로 지역 현안과 공공정책에 대한 의견을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>기사는 특정 법적 분쟁이나 손해배상 청구의 대상이 될 만한 구체적인 사건을 다루고 있지 않습니다. 주로 공공정책, 지역 발전, 행정적 문제에 대한 비판적 의견을 제시하며, 소송금융 투자에 필요한 명확한 피고, 구체적인 피해 규모, 법적 책임 소재가 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>'수도=서울' 관습헌법 이끈 이석연  후회 없다 ,  전주·완주 통합해야...</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6477076?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226042748</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:59:25.931633+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>공공정책</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr"/>
+      <c r="F43" t="inlineStr">
+        <is>
           <t>검찰이 보완수사권 폐지에 반대하며 여론전을 펼치고 있다는 기사이다. 검찰은 보완수사권이 범죄 피해자에게 마지막 보호망이 되며, 폐지될 경우 피해자 구제에 공백이 생길 것이라고 주장한다. 검찰이 직접 수사 성과를 보고하는 것은 이례적인 행보로 평가된다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G43" t="inlineStr">
         <is>
           <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 검찰의 보완수사권이라는 법률/제도적 쟁점에 대한 논평이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J39" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
         <is>
           <t>검찰 ‘보완수사권’ 사수 여론전…“피해자 마지막 보호망”</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K43" t="inlineStr">
         <is>
           <t>jndn.com</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L43" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M43" t="inlineStr">
         <is>
           <t>http://www.jndn.com/article.php?aid=1771840896427629005</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N43" t="inlineStr">
         <is>
           <t>2026-02-23 12:30:58.476117+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N39"/>
+  <autoFilter ref="A1:N43"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>