--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="29" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="39" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,557 +534,625 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공공정책/입법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>조례안 심사 중</t>
+          <t>국회 형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>경남도의회 문화복지위원회가 6.4조 원 규모의 추경 예산안과 조례안을 심사하고 있습니다. 주요 조례안으로는 스토킹 범죄 예방 및 피해자 보호 조례 전부개정안과 장애인친화도시 조성 조례안 등이 포함되어 있습니다. 본 기사는 특정 법적 분쟁이나 피해 사건이 아닌, 지방의회의 입법 활동에 대한 내용을 다루고 있습니다.</t>
+          <t>여성단체들과 법률 전문가들은 검찰 보완수사권 완전 폐지를 골자로 하는 형사소송법 개정 방향에 강한 우려를 표명했습니다. 이들은 개정안이 통과될 경우 진실 발견 과정이 축소되고 피해자 권리 실현이 어려워질 수 있다고 지적하며, 피해자 권리 보장을 위한 엄밀한 제도 설계를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 경남도의회의 조례안 심사 등 입법 활동에 관한 내용입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건의 피해자가 손해배상을 청구하는 소송이 아닌, 형사소송법 개정이라는 입법 절차에 대한 논의와 우려를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '상대방 자력', '피해 규모' 등이 해당되지 않으며, 소송금융 투자 대상으로서의 직접적인 소송 기회가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>경남도의회 문화복지위, 6.4조 원 추경 예산안·조례안 밀착 심사</t>
+          <t>“형소법 개정, 진실 발견하는 과정 축소될 것”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=634124</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1783931377&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 00:17:28.226399+00:00</t>
+          <t>2026-07-30 10:38:06.903607+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공공정책/입법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회에서 법안 통과</t>
+          <t>조례안 심사 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회에서 의료인의 형사 기소를 제한하는 '의료분쟁조정법 개정안'과 공공의료 인력 양성을 위한 '국립의학전문대학원 설립 및 운영에 관한 법률안'이 격론 끝에 통과되었습니다. 두 법안 모두 국회 본회의 통과만을 남겨두고 있으며, 의료계와 시민사회 간 엇갈린 평가가 이어지고 있습니다.</t>
+          <t>경남도의회 문화복지위원회가 6.4조 원 규모의 추경 예산안과 조례안을 심사하고 있습니다. 주요 조례안으로는 스토킹 범죄 예방 및 피해자 보호 조례 전부개정안과 장애인친화도시 조성 조례안 등이 포함되어 있습니다. 본 기사는 특정 법적 분쟁이나 피해 사건이 아닌, 지방의회의 입법 활동에 대한 내용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁이 아닌, 국회 법제사법위원회에서 두 가지 법안(의료분쟁조정법 개정안, 국립의학전문대학원법)이 통과된 입법 과정을 다루고 있습니다. 소송금융은 실제 발생한 피해에 대한 손해배상 청구 등 '사건'에 투자하므로, 본 기사는 투자 대상으로서의 사건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 경남도의회의 조례안 심사 등 입법 활동에 관한 내용입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'격론 끝 표결까지' 국립의전원-의료분쟁조정법 법사위 통과</t>
+          <t>경남도의회 문화복지위, 6.4조 원 추경 예산안·조례안 밀착 심사</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163909</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=634124</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:33:46.120750+00:00</t>
+          <t>2026-04-04 00:17:28.226399+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공공정책/입법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>국회 국정조사 계획서 승인 관련 필리버스터 진행</t>
+          <t>국회 법제사법위원회에서 법안 통과</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국민의힘 김예지 의원이 '윤석열 정권 정치검찰 조작기소 의혹 사건 진상규명 국정조사계획서 승인의 건'에 대해 17시간 35분간 필리버스터를 진행했습니다. 김 의원은 해당 국정조사가 이미 결론을 정해놓은 조사이며, 법치주의를 훼손하고 사회적 약자에게 피해를 줄 수 있다고 주장했습니다. 또한, 사회적 약자를 위한 법안들이 정쟁에 밀려 논의되지 못하는 현실에 대한 안타까움을 표했습니다.</t>
+          <t>국회 법제사법위원회에서 의료인의 형사 기소를 제한하는 '의료분쟁조정법 개정안'과 공공의료 인력 양성을 위한 '국립의학전문대학원 설립 및 운영에 관한 법률안'이 격론 끝에 통과되었습니다. 두 법안 모두 국회 본회의 통과만을 남겨두고 있으며, 의료계와 시민사회 간 엇갈린 평가가 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 국회 내 정치적 논쟁과 필리버스터에 대한 내용으로, 특정 주체의 명확한 책임, 구체적인 피해자 및 피해 규모, 소송으로 이어질 수 있는 직접적인 민사상 손해 발생 사실이 확인되지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁이 아닌, 국회 법제사법위원회에서 두 가지 법안(의료분쟁조정법 개정안, 국립의학전문대학원법)이 통과된 입법 과정을 다루고 있습니다. 소송금융은 실제 발생한 피해에 대한 손해배상 청구 등 '사건'에 투자하므로, 본 기사는 투자 대상으로서의 사건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>국힘 김예지 ‘17시간 점자 필리버스터’…“법치는 약자들의 안전망”</t>
+          <t>'격론 끝 표결까지' 국립의전원-의료분쟁조정법 법사위 통과</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413735</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163909</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-22 12:47:19.980468+00:00</t>
+          <t>2026-03-31 00:33:46.120750+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공공정책/입법</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 당정청 협의 및 입법 논의 진행 중</t>
+          <t>국회 국정조사 계획서 승인 관련 필리버스터 진행</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>기사는 당정청이 공소청 및 중수청 협의안을 봉합하고 검찰개혁의 새 국면을 맞이했다는 내용을 보도합니다. 보완수사권 문제 등 형사소송법 개정 과정에서 심층 논의가 이루어질 예정임을 언급하며, 이는 특정 사건의 피해 구제가 아닌 제도 개혁에 관한 것입니다.</t>
+          <t>국민의힘 김예지 의원이 '윤석열 정권 정치검찰 조작기소 의혹 사건 진상규명 국정조사계획서 승인의 건'에 대해 17시간 35분간 필리버스터를 진행했습니다. 김 의원은 해당 국정조사가 이미 결론을 정해놓은 조사이며, 법치주의를 훼손하고 사회적 약자에게 피해를 줄 수 있다고 주장했습니다. 또한, 사회적 약자를 위한 법안들이 정쟁에 밀려 논의되지 못하는 현실에 대한 안타까움을 표했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰개혁 관련 당정청의 입법 및 정책 논의를 다루고 있어, 특정 주체의 잘못으로 인한 피해자 발생 및 손해배상 청구와는 무관합니다. 따라서 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 국회 내 정치적 논쟁과 필리버스터에 대한 내용으로, 특정 주체의 명확한 책임, 구체적인 피해자 및 피해 규모, 소송으로 이어질 수 있는 직접적인 민사상 손해 발생 사실이 확인되지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[기획] 당정청 공소청·중수청 협의안 봉합…검찰개혁 '새 국면'</t>
+          <t>국힘 김예지 ‘17시간 점자 필리버스터’…“법치는 약자들의 안전망”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sisafocus.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=357259</t>
+          <t>https://www.joongang.co.kr/article/25413735</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-18 00:51:49.965374+00:00</t>
+          <t>2026-03-22 12:47:19.980468+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공공정책/입법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>국회 법사위 소위 통과, 본회의 처리 예정</t>
+          <t>검찰개혁 관련 당정청 협의 및 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>검찰의 수사·기소 기능을 완전히 분리하는 공소청법이 국회 법제사법위원회 법안심사소위를 통과했습니다. 이 법안은 공소청을 기소 전담 기관으로 운영하고 검사의 직무 권한을 법률로 제한하는 내용을 담고 있으며, 19일 본회의 처리가 전망됩니다. 국민의힘은 법안에 강력히 반발하며 국민의 인권을 포기하는 것이라고 비판했습니다.</t>
+          <t>기사는 당정청이 공소청 및 중수청 협의안을 봉합하고 검찰개혁의 새 국면을 맞이했다는 내용을 보도합니다. 보완수사권 문제 등 형사소송법 개정 과정에서 심층 논의가 이루어질 예정임을 언급하며, 이는 특정 사건의 피해 구제가 아닌 제도 개혁에 관한 것입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, 검찰의 수사·기소 분리를 골자로 하는 공소청법의 국회 입법 과정을 다루고 있습니다. 소송금융의 핵심인 피해자, 가해자, 그리고 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 검찰개혁 관련 당정청의 입법 및 정책 논의를 다루고 있어, 특정 주체의 잘못으로 인한 피해자 발생 및 손해배상 청구와는 무관합니다. 따라서 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>법사소위, 공소청법 與주도 통과…檢수사·기소 완전 분리 수순</t>
+          <t>[기획] 당정청 공소청·중수청 협의안 봉합…검찰개혁 '새 국면'</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>sisafocus.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260317155800001?input=1195m</t>
+          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=357259</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-17 18:00:25.916302+00:00</t>
+          <t>2026-03-18 00:51:49.965374+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공공정책/입법</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 법안 통과</t>
+          <t>국회 법사위 소위 통과, 본회의 처리 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 국립의학전문대학원 설립법, 환자기본법, 장애인권리보장법 등 주요 법안들이 통과되었습니다. 특히 국립의전원법은 의사 면허 취득 후 15년간 공공의료 분야 의무 복무를 명시하고, 의료사고 피해구제법 개정안은 필수의료행위 손해배상 책임보험 보상 시 공소 제약을 골자로 합니다.</t>
+          <t>검찰의 수사·기소 기능을 완전히 분리하는 공소청법이 국회 법제사법위원회 법안심사소위를 통과했습니다. 이 법안은 공소청을 기소 전담 기관으로 운영하고 검사의 직무 권한을 법률로 제한하는 내용을 담고 있으며, 19일 본회의 처리가 전망됩니다. 국민의힘은 법안에 강력히 반발하며 국민의 인권을 포기하는 것이라고 비판했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 국회 상임위원회에서 여러 법안이 통과되었다는 입법 진행 상황을 보도하고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건이나 피해가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, 검찰의 수사·기소 분리를 골자로 하는 공소청법의 국회 입법 과정을 다루고 있습니다. 소송금융의 핵심인 피해자, 가해자, 그리고 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>국립의전원법·환자기본법·장애인권리보장법 상임위 통과</t>
+          <t>법사소위, 공소청법 與주도 통과…檢수사·기소 완전 분리 수순</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547542</t>
+          <t>https://www.yna.co.kr/view/AKR20260317155800001?input=1195m</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-13 12:55:35.544573+00:00</t>
+          <t>2026-03-17 18:00:25.916302+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>공공정책/입법</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>입법 관련 공청회 진행 중</t>
+          <t>국회 보건복지위원회 법안 통과</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>대한변호사협회와 검찰개혁추진단이 중수청 및 공소청 설치와 관련된 재입법 예고 쟁점을 논의하기 위한 공청회를 공동 개최합니다. 이번 공청회에서는 보완 수사권 관련 형사소송법 개정 쟁점도 함께 논의될 예정입니다.</t>
+          <t>국회 보건복지위원회에서 국립의학전문대학원 설립법, 환자기본법, 장애인권리보장법 등 주요 법안들이 통과되었습니다. 특히 국립의전원법은 의사 면허 취득 후 15년간 공공의료 분야 의무 복무를 명시하고, 의료사고 피해구제법 개정안은 필수의료행위 손해배상 책임보험 보상 시 공소 제약을 골자로 합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해나 분쟁이 아닌, 중수청 및 공소청 설치와 형사소송법 개정 쟁점에 대한 공청회 개최 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 그리고 발생한 손해가 명확히 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 국회 상임위원회에서 여러 법안이 통과되었다는 입법 진행 상황을 보도하고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건이나 피해가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>중수청·공소청 설치 쟁점 논의... 변협·검찰개혁추진단 공청회 개최</t>
+          <t>국립의전원법·환자기본법·장애인권리보장법 상임위 통과</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ltn.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ltn.kr/news/articleView.html?idxno=50681</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003547542</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-11 12:41:40.194708+00:00</t>
+          <t>2026-03-13 12:55:35.544573+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>공공정책/입법</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>입법 관련 공청회 진행 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>대한변호사협회와 검찰개혁추진단이 중수청 및 공소청 설치와 관련된 재입법 예고 쟁점을 논의하기 위한 공청회를 공동 개최합니다. 이번 공청회에서는 보완 수사권 관련 형사소송법 개정 쟁점도 함께 논의될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해나 분쟁이 아닌, 중수청 및 공소청 설치와 형사소송법 개정 쟁점에 대한 공청회 개최 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 그리고 발생한 손해가 명확히 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>중수청·공소청 설치 쟁점 논의... 변협·검찰개혁추진단 공청회 개최</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>ltn.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.ltn.kr/news/articleView.html?idxno=50681</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:41:40.194708+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>공공정책/입법</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>사법개혁 3법 입법 논의 중</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>전국 법원장들이 더불어민주당이 추진하는 '사법개혁 3법'에 대해 긴급회의를 열고 '심각한 유감'을 표했습니다. 법원장들은 법왜곡죄 신설과 재판소원 도입이 중대한 부작용을 초래하고 국민의 기본권 보장에 역행할 수 있다고 우려하며, 폭넓고 심도 있는 논의를 촉구했습니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>이 기사는 특정 주체의 불법행위로 인한 피해자의 손해배상 청구 사건이 아닌, 사법제도 개편을 둘러싼 입법부와 사법부 간의 논의를 다루고 있습니다. 소송금융 투자를 위한 명확한 원고, 피고, 그리고 구체적인 피해 규모가 존재하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
         <is>
           <t>전국 법원장 “사법제도 근본적 개편, 중대한 부작용 발생 가능성”</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.khan.co.kr/article/202602252032015</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-02-25 13:33:45.687794+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>