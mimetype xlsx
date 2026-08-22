--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="26" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,410 +537,474 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공공행정</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>시민안전보험 활성화 협력체계 구축</t>
+          <t>경찰 내부 개혁 및 제도 개선 논의</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>광주광역시와 경찰이 범죄 피해자의 보험금 청구를 지원하기 위한 시민안전보험 활성화 협력체계를 구축했다. 이는 자연재난, 사회재난, 생활안전사고, 범죄 등으로 인한 인명피해 발생 시 피해자에게 효율적인 정보 공유 및 안내를 제공하기 위한 후속 조치이다.</t>
+          <t>경찰청이 개정 형사소송법 후속조치 TF 첫 회의를 열고 제도 개선 추진 방향을 논의했습니다. 국가수사본부 산하에 내부비리수사대를 신설하고, 9월부터 경찰 배우자·직계존비속 사건에 대한 상피제를 실시하며, 수사 인력 881명을 보강할 계획입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 광주광역시와 경찰이 시민안전보험 활성화를 위한 협력체계를 구축한다는 내용으로, 특정 사건이나 분쟁이 아닌 공공 서비스 개선에 관한 것이다. 소송금융 투자 대상이 될 만한 명확한 피고, 집단적 피해, 대규모 피해 금액 등이 존재하지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>이 기사는 경찰청의 내부 개혁 및 제도 개선에 관한 것으로, 특정 피해 사건이나 소송의 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 '상대방 책임이 명확한 사건', '집단적 피해', '피해 규모', '증거' 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>광주광역시-경찰, 시민안전보험 활성화 협력체계 구축</t>
+          <t>경찰, 9월부터 '가족사건 상피제'…내부비리수사대 출범</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>dailysportshankook.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.dailysportshankook.co.kr/news/articleView.html?idxno=426976</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260807204340usd</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:17:22.548610+00:00</t>
+          <t>2026-08-15 23:00:20.633932+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공공행정</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>정부 및 국회에 정책 건의 및 국비 지원 요청 단계</t>
+          <t>시민안전보험 활성화 협력체계 구축</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>황명석 경북도지사 권한대행이 산불 피해지 복원 나무 심기 행사에 참석하여 정부 관계자들에게 경북 지역 국립의과대학 신설, 국립보훈요양원 건립, 관광 자원 육성, 그리고 2020년 안동 산불 피해지 복구 사업비의 안정적 국비 지원 등을 건의했습니다. 이는 지역 숙원사업 해결을 위한 정책 제안 활동에 대한 기사입니다.</t>
+          <t>광주광역시와 경찰이 범죄 피해자의 보험금 청구를 지원하기 위한 시민안전보험 활성화 협력체계를 구축했다. 이는 자연재난, 사회재난, 생활안전사고, 범죄 등으로 인한 인명피해 발생 시 피해자에게 효율적인 정보 공유 및 안내를 제공하기 위한 후속 조치이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 경북도지사 권한대행이 정부와 국회에 지역 현안 및 산불 피해 복구 사업비 지원을 건의하는 정책 제안 활동에 대한 내용입니다. 특정 가해 주체의 잘못으로 인한 피해자들의 손해배상 청구 소송과는 무관하며, 소송금융 투자 대상으로서의 적합 조건에 해당되는 사항이 없습니다.</t>
+          <t>이 기사는 광주광역시와 경찰이 시민안전보험 활성화를 위한 협력체계를 구축한다는 내용으로, 특정 사건이나 분쟁이 아닌 공공 서비스 개선에 관한 것이다. 소송금융 투자 대상이 될 만한 명확한 피고, 집단적 피해, 대규모 피해 금액 등이 존재하지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>황명석 경북지사 권한대행, 산불 피해자 의료·관광·보훈 현안 집중 요...</t>
+          <t>광주광역시-경찰, 시민안전보험 활성화 협력체계 구축</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>dailysportshankook.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01886006645413168</t>
+          <t>https://www.dailysportshankook.co.kr/news/articleView.html?idxno=426976</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:24:19.111247+00:00</t>
+          <t>2026-04-06 00:17:22.548610+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공공행정</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>정부 및 국회에 정책 건의 및 국비 지원 요청 단계</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 기사는 특별사법경찰(특사경) 제도의 운영상 문제점을 지적하는 시론입니다. 형사소송법 및 수사 지식 부족한 일반 공무원이 수사 업무를 수행하는 현실에 대한 비판적 의견을 제시합니다.</t>
+          <t>황명석 경북도지사 권한대행이 산불 피해지 복원 나무 심기 행사에 참석하여 정부 관계자들에게 경북 지역 국립의과대학 신설, 국립보훈요양원 건립, 관광 자원 육성, 그리고 2020년 안동 산불 피해지 복구 사업비의 안정적 국비 지원 등을 건의했습니다. 이는 지역 숙원사업 해결을 위한 정책 제안 활동에 대한 기사입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 특별사법경찰 제도의 운영상 문제점을 다루는 시론(기고문)입니다. 소송의 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실, 손해 규모 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 경북도지사 권한대행이 정부와 국회에 지역 현안 및 산불 피해 복구 사업비 지원을 건의하는 정책 제안 활동에 대한 내용입니다. 특정 가해 주체의 잘못으로 인한 피해자들의 손해배상 청구 소송과는 무관하며, 소송금융 투자 대상으로서의 적합 조건에 해당되는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[특별기고] 국민을 위한 특별사법경찰, 어떻게 할 것인가</t>
+          <t>황명석 경북지사 권한대행, 산불 피해자 의료·관광·보훈 현안 집중 요...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068773</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01886006645413168</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 13:18:19.830822+00:00</t>
+          <t>2026-04-05 12:24:19.111247+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공공행정</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>작년 검사 사직자가 175명으로 10년 새 최대치를 기록하며 정상적인 사법 업무에 비상이 걸렸습니다. 이로 인해 고통을 호소하는 피해자들에게 경찰에 전달하는 것 외에는 아무것도 할 수 없는 '사법 공백' 상황이 현실화되고 있다고 지적되었습니다.</t>
+          <t>이 기사는 특별사법경찰(특사경) 제도의 운영상 문제점을 지적하는 시론입니다. 형사소송법 및 수사 지식 부족한 일반 공무원이 수사 업무를 수행하는 현실에 대한 비판적 의견을 제시합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 검사 사직으로 인한 사법 공백이라는 시스템적 문제를 다루며, 특정 사건의 명확한 상대방이나 구체적인 피해 사실을 제시하지 않습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 민사상 청구권이 파악되지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 특별사법경찰 제도의 운영상 문제점을 다루는 시론(기고문)입니다. 소송의 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실, 손해 규모 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>작년 검사 사직 175명으로 10년 새 최대치…정상업무 '비상'</t>
+          <t>[특별기고] 국민을 위한 특별사법경찰, 어떻게 할 것인가</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=227176</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068773</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-28 12:20:39.468779+00:00</t>
+          <t>2026-04-01 13:18:19.830822+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공공행정</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>검사 사직으로 인한 사법 공백 발생</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>안산시가 2026년 상반기부터 학교 시설을 지역 주민에게 개방하기 위한 실무협약을 체결했습니다. 협약에는 개방 시간별 인센티브 지급, 공공운영비 지원, 이용자 사고 손해배상 공제 가입, 관리 인력 지원 등이 포함됩니다.</t>
+          <t>작년 검사 사직자가 175명으로 10년 새 최대치를 기록하며 정상적인 사법 업무에 비상이 걸렸습니다. 이로 인해 고통을 호소하는 피해자들에게 경찰에 전달하는 것 외에는 아무것도 할 수 없는 '사법 공백' 상황이 현실화되고 있다고 지적되었습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 수 있는 분쟁이나 피해 발생 사실을 다루고 있지 않습니다. 안산시와 학교 간의 시설 개방 협약에 대한 내용으로, 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않으므로 소송금융 투자에 부적합합니다.</t>
+          <t>기사는 검사 사직으로 인한 사법 공백이라는 시스템적 문제를 다루며, 특정 사건의 명확한 상대방이나 구체적인 피해 사실을 제시하지 않습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 민사상 청구권이 파악되지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>안산시, 2026년 상반기 학교시설개방 활성화 실무협약 체결</t>
+          <t>작년 검사 사직 175명으로 10년 새 최대치…정상업무 '비상'</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=221199</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=227176</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-18 12:51:51.581170+00:00</t>
+          <t>2026-03-28 12:20:39.468779+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공공행정</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr">
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>안산시가 2026년 상반기부터 학교 시설을 지역 주민에게 개방하기 위한 실무협약을 체결했습니다. 협약에는 개방 시간별 인센티브 지급, 공공운영비 지원, 이용자 사고 손해배상 공제 가입, 관리 인력 지원 등이 포함됩니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>이 기사는 소송금융 투자 대상이 될 수 있는 분쟁이나 피해 발생 사실을 다루고 있지 않습니다. 안산시와 학교 간의 시설 개방 협약에 대한 내용으로, 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않으므로 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>안산시, 2026년 상반기 학교시설개방 활성화 실무협약 체결</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>news.skbroadband.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=221199</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:51:51.581170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>공공행정</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
         <is>
           <t>디지털 성폭력 피해자 지원을 위한 상설 체계 부재</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>청주 지역에는 디지털 성폭력 피해자를 위한 상설 지원 체계가 없어 일시적인 사업만 운영되고 있으며, 경기도와 같은 체계적인 지원 시스템이 부족한 상황입니다. 이는 피해자 지원의 지속성과 효율성에 대한 우려를 낳고 있습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>본 기사는 특정 가해자나 구체적인 피해 사건을 다루는 것이 아니라, 청주 지역의 디지털 성폭력 피해자 지원을 위한 상설 체계 부재라는 공공행정의 미비점을 지적하고 있습니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 소송 대상이 되는 법적 쟁점이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
         <is>
           <t>지역에서 여성들이 함께 살아갈 수 있는 공간을 만든다</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>ccreview.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.ccreview.co.kr/news/articleView.html?idxno=344124</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-11 00:17:12.141836+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>