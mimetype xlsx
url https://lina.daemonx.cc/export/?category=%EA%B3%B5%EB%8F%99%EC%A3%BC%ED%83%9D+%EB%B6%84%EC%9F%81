--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="26" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -541,94 +541,162 @@
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공동주택 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
+          <t>민사소송 제기 어려움, 공권력 개입 한계</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>층간소음으로 인한 민원과 범죄가 10년 새 70% 증가하며 심각한 사회 문제로 대두되고 있습니다. 경찰은 민사 분쟁에 개입하기 어렵고, '층간소음 이웃사이센터' 역시 법적 강제성이 없어 실효성이 부족하다는 지적입니다. 현재로서는 피해자가 직접 증거를 수집해 민사소송을 제기하는 것이 유일한 해결책으로 꼽히지만, 이마저도 쉽지 않아 공권력 개입 확대에 대한 사회적 논의가 필요한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>층간소음 문제는 집단적 피해(민원 및 범죄 증가)와 높은 피해자 수(수만 명 이상)를 보이지만, 소송금융 투자에 필수적인 '상대방 책임의 명확성'과 '상대방의 충분한 자력' 조건이 충족되지 않습니다. 개별 이웃 간의 분쟁으로 특정 대기업이나 기관을 피고로 하는 집단소송 형태의 투자 모델에 적합하지 않으며, 피해자들이 개별적으로 증거를 수집하여 민사소송을 제기해야 하는 어려움이 큽니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>해외선 ‘벌금·과태료’, 한국은 ‘개입 불가능’…층간소음 민원·범...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1299763&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-26 04:31:49.764372+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>공동주택 분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>아파트 주민 간 소음 갈등, 온라인 논쟁 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>한 아파트 주민이 이른 아침 믹서기 소음으로 잠을 깬다며 엘리베이터에 자제 요청 안내문을 붙여 온라인에서 층간소음 논쟁이 벌어졌다. 일부는 이웃 배려를 주장하고, 다른 일부는 생활 소음의 허용 범위를 강조하며 의견이 엇갈렸다. 층간소음은 법적으로 정의되어 있으며, 관리사무소 신고, 층간소음관리위원회 조정 등 공적 절차를 통해 해결할 수 있는 방안이 제시되었다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방이 특정되지 않아 책임 소재가 불분명하며, 피해 규모가 소액이고 집단적 피해가 아님. 소음의 법적 허용 범위 내일 가능성도 있어 소송 승소 가능성이 낮음. 공적 절차가 진행 중이라는 명확한 언급도 없어 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>'아침 6시반 믹서기 자제 좀' 공지에… 전날 갈아라  vs  6시 이후는 주...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>imaeil.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.imaeil.com/page/view/2026031319574919366</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-13 12:23:31.799156+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>