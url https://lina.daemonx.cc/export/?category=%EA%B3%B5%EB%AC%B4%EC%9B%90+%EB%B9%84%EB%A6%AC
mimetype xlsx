--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="27" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="18" customWidth="1" min="9" max="9"/>
     <col width="42" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>공무원 비리</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A 경감</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 간부 뇌물요구 혐의 1심 징역형 집행유예 선고</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>음주운전 피의자에게 합의를 권유하고 선처 대가로 회식비와 양주 등 35만2천원 상당의 금품을 요구한 경찰 간부 A 경감이 뇌물요구 혐의로 징역 6개월에 집행유예 1년, 벌금 100만원을 선고받았다. 재판부는 A 경감의 행위가 경찰 직무의 공정성과 국민 신뢰를 훼손할 우려가 크다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>경찰 간부의 뇌물요구 혐의가 법원 판결로 명확히 인정되어 상대방 책임이 명확하고(적합 조건 1), 형사 재판 결과라는 객관적 증거가 존재한다(적합 조건 5). 그러나 피해 규모가 매우 작고(요구 금액 35.2만원, 실제 수수 안 됨), 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 경제적 실익이 낮아 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>음주운전 피의자에 금품 요구… 경찰 간부 ‘징역형 집유’ 선고</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1769320</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-01 07:02:20.620423+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>공무원 비리</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>광주 광산경찰서 소속 경찰 공무원 및 대한민국</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>광주지검의 압수수색 및 경찰청 특별수사팀의 동시 수사 진행 중, 수사팀장 박 경감 구속영장 신청</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>광주 고교생 살인사건 피의자 장윤기의 아버지 장 경감과 경찰 수사팀의 유착 및 수사 은폐 의혹이 제기되었습니다. 광주지검은 광산경찰서를 압수수색하며 직접 수사에 착수했고, 경찰청도 대규모 특별수사팀을 꾸려 동시 수사를 진행 중입니다. 수사팀장이었던 박 경감은 증거인멸 및 공무상 비밀 누설 혐의로 입건되었으며, 경찰은 구속영장을 신청했습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>경찰 공무원의 수사 은폐 및 증거인멸 방조 의혹으로 상대방 책임이 명확하며(적합 조건 1), 검찰과 경찰청 특별수사팀의 동시 수사를 통해 증거 확보가 용이합니다(적합 조건 5, 6). 피해자 유족의 정신적 피해가 크고, 국가배상 가능성도 있어 자력 있는 상대방을 상정할 수 있습니다(적합 조건 2, 4).</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명 (고교생 이채원양 유족)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>‘장윤기 사건 은폐’ 의혹 검·경 동시 수사…당분간 ‘투트랙’ 유지...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-07-07</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/society/society_general/1267148.html</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-07-23 03:24:58.820532+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>