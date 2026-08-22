--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,71 +433,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="43" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
+    <col width="21" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="11" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="49" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -525,110 +532,182 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>공무원 비위</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰청)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 강력팀장 구속, 검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>여고생 살해범 장윤기 사건 수사 중 증거인멸 및 공무상비밀누설 혐의를 받는 경찰 강력팀장 A 경감이 구속되었습니다. 법원은 증거인멸 및 도주 우려를 이유로 영장을 발부했으며, 검찰은 이 사건을 계기로 보완수사권 논의를 촉발했습니다. 장윤기 부친 및 관련 경찰관 2명도 조사받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>경찰 강력팀장의 증거인멸 및 비밀누설 혐의로 구속된 사건으로, 상대방(경찰 공무원 및 공공기관)의 책임이 명확하고 자력이 충분합니다. 살인 사건과 관련된 경찰의 비위이므로 피해 규모가 크고, 이미 검찰 수사 및 구속영장 발부 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명 (살인 사건 피해자 및 유족)</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>'증거인멸 의혹' 장윤기 수사 강력팀장 구속(종합2보)</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gwangju-jeonnam/6222196</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-20 07:04:17.350560+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>공무원 비위</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>목포세관 공무원 경찰 수사 중, 인천 교육공무원 강등 처분 취소 소송 패소</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>목포세관 공무원이 2년간 허위 초과근무로 400만원을 부당 수령한 혐의로 경찰 수사를 받고 있으며, 광주본부세관의 자료 제출 거부로 압수수색이 진행되었습니다. 한편 인천에서는 교육공무원이 부하직원에게 대리서명을 시켜 237만원을 부당 수령하여 강등 처분을 받았고, 이에 불복한 소송에서 패소했습니다. 두 사건 모두 공무원의 초과근무 수당 부정 수령 비위입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>피해 규모가 소액이며(각 400만원, 237만원), 상대방(개인 공무원)의 자력이 충분하다고 보기 어렵습니다. 또한 집단적 피해가 아니므로 소송금융의 일반적인 투자 대상인 대규모 손해배상 청구 사건과는 거리가 있습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>목포세관 400만원, 인천 교육청 237만원</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>가짜 초과근무로 400만원 더 챙긴 세관공무원…본부 ‘자료 거부’까지...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>dt.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.dt.co.kr/article/12048199?ref=naver</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-24 13:19:40.091159+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>