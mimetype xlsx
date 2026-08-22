--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -525,242 +532,314 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공무원 직무 관련</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>검찰</t>
+          <t>대구경찰청</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2차 종합특검 수사 이첩 요청 및 국정조사 진행 중</t>
+          <t>경찰 수사 진행 중, 현직 경찰관 2명 입건</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2차 종합특검이 검찰에 '대북송금 진술 회유 의혹' 사건의 이첩을 요청했으며, 검찰이 이에 응하기로 했습니다. 이 의혹은 대북송금 사건 수사 과정에서 검찰의 진술 회유가 있었는지에 대한 것으로, 녹취록 공개 등으로 파장이 커지고 국회 국정조사도 진행 중입니다. 해당 의혹의 당사자로 지목된 박 검사는 국정조사 특위에서 증인 선서를 거부했습니다.</t>
+          <t>대구 경찰관의 음주 뺑소니 사건과 관련하여 수사정보 유출 의혹이 제기되었으며, 현직 경찰관 2명이 입건되었습니다. 이는 경찰 내부의 '제 식구 감싸기'를 차단하려는 움직임의 일환으로 보이며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>녹취록 공개로 증거 확보 가능성(적합 조건 5)이 있고, 2차 종합특검 수사 이첩 요청 및 국정조사 진행(적합 조건 6) 등 공적 절차가 진행 중입니다. 그러나 사건의 본질이 공무원 진술 회유 의혹 규명에 있어 직접적인 금전적 피해 규모나 피해자가 명확히 특정되지 않아 소송금융의 핵심인 금전적 회수 가능성이 불확실합니다.</t>
+          <t>경찰관의 음주 뺑소니 및 수사정보 유출 의혹으로 현직 경찰관 2명이 입건되어 상대방 책임이 비교적 명확하며(적합 조건 1), 공공기관 소속 경찰관이므로 자력이 충분합니다(적합 조건 2). 또한, 이미 수사 절차가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 집단적 피해 여부와 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>종합특검, 검찰에 ‘대북송금 진술회유 의혹’ 이첩 요청</t>
+          <t>대구 경찰관 음주 뺑소니, '수사정보 유출' 의혹...현직 2명 입건</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>pn.or.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417424</t>
+          <t>https://www.pn.or.kr/news/articleView.html?idxno=33962</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 00:34:35.612521+00:00</t>
+          <t>2026-08-11 15:23:25.049200+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공무원 직무 관련</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>검찰</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>특검 기소 후 첫 공판 진행 중</t>
+          <t>2차 종합특검 수사 이첩 요청 및 국정조사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>추경호 의원이 '계엄해제 표결 방해' 혐의로 특검에 기소되어 첫 공판이 진행 중입니다. 추 의원 측은 특검의 공소사실이 직접증거 없이 상상으로 끼워 맞춘 비합리적 주장이라며 무죄를 주장하고 있습니다. 이 사건은 형사소송법 대원칙에 따라 피고인의 이익을 우선시해야 한다고 강조하고 있습니다.</t>
+          <t>2차 종합특검이 검찰에 '대북송금 진술 회유 의혹' 사건의 이첩을 요청했으며, 검찰이 이에 응하기로 했습니다. 이 의혹은 대북송금 사건 수사 과정에서 검찰의 진술 회유가 있었는지에 대한 것으로, 녹취록 공개 등으로 파장이 커지고 국회 국정조사도 진행 중입니다. 해당 의혹의 당사자로 지목된 박 검사는 국정조사 특위에서 증인 선서를 거부했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 '계엄해제 표결 방해' 혐의로 특검에 기소된 형사 사건으로, 소송금융의 주된 대상인 민사상 손해배상 청구와는 거리가 있습니다. 기사 내용만으로는 민사상 피해자나 피해 규모를 특정하기 어렵고, 상대방의 책임 또한 피고인 측이 적극적으로 다투고 있어 명확하다고 보기 어렵습니다.</t>
+          <t>녹취록 공개로 증거 확보 가능성(적합 조건 5)이 있고, 2차 종합특검 수사 이첩 요청 및 국정조사 진행(적합 조건 6) 등 공적 절차가 진행 중입니다. 그러나 사건의 본질이 공무원 진술 회유 의혹 규명에 있어 직접적인 금전적 피해 규모나 피해자가 명확히 특정되지 않아 소송금융의 핵심인 금전적 회수 가능성이 불확실합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'계엄해제 표결 방해' 추경호 첫 공판… 특검 기소, 법왜곡죄 아닌가</t>
+          <t>종합특검, 검찰에 ‘대북송금 진술회유 의혹’ 이첩 요청</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=367077</t>
+          <t>https://www.joongang.co.kr/article/25417424</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-25 13:04:01.649411+00:00</t>
+          <t>2026-04-04 00:34:35.612521+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공무원 직무 관련</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>특검 기소 후 첫 공판 진행 중</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
+          <t>추경호 의원이 '계엄해제 표결 방해' 혐의로 특검에 기소되어 첫 공판이 진행 중입니다. 추 의원 측은 특검의 공소사실이 직접증거 없이 상상으로 끼워 맞춘 비합리적 주장이라며 무죄를 주장하고 있습니다. 이 사건은 형사소송법 대원칙에 따라 피고인의 이익을 우선시해야 한다고 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>이 사건은 '계엄해제 표결 방해' 혐의로 특검에 기소된 형사 사건으로, 소송금융의 주된 대상인 민사상 손해배상 청구와는 거리가 있습니다. 기사 내용만으로는 민사상 피해자나 피해 규모를 특정하기 어렵고, 상대방의 책임 또한 피고인 측이 적극적으로 다투고 있어 명확하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>'계엄해제 표결 방해' 추경호 첫 공판… 특검 기소, 법왜곡죄 아닌가</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>sisajournal.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=367077</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:04:01.649411+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>공무원 직무 관련</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr">
+        <is>
           <t>기사는 '지귀연 부장'이 '윤석열'과 관련하여 형사소송법을 위반하고 구속 취소를 해줬다는 주장을 담고 있습니다. 이는 '이익공동체' 또는 '범죄공동체'의 개념과 연관 지어 자기 무마를 위한 행위로 해석되고 있습니다. 그러나 구체적인 사건의 배경, 피해자, 피해 규모 등 민사 소송으로 이어질 만한 정보는 제시되지 않았습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 대상으로서의 적합 조건을 거의 파악할 수 없습니다. 특정 피해자나 구체적인 피해 규모가 언급되지 않았으며, 민사상 손해배상 청구의 근거가 될 만한 명확한 사실관계가 부족합니다. (적합 조건 1, 3, 4, 5 모두 불충족)</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>[뉴공 아카이브]박범계 더불어민주당 의원, 박주민 더불어민주당 의원,...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>ddanzi.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>http://www.ddanzi.com/873034443</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-22 00:40:29.940272+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>