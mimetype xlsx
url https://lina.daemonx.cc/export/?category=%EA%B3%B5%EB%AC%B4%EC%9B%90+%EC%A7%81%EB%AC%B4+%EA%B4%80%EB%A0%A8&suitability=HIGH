--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
-    <col width="10" customWidth="1" min="2" max="2"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-[...2 lines deleted...]
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="26" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
+    <col width="40" customWidth="1" min="10" max="10"/>
     <col width="11" customWidth="1" min="11" max="11"/>
-    <col width="11" customWidth="1" min="12" max="12"/>
-[...1 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>공무원 직무 관련</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대구경찰청</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 현직 경찰관 2명 입건</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>대구 경찰관의 음주 뺑소니 사건과 관련하여 수사정보 유출 의혹이 제기되었으며, 현직 경찰관 2명이 입건되었습니다. 이는 경찰 내부의 '제 식구 감싸기'를 차단하려는 움직임의 일환으로 보이며, 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>경찰관의 음주 뺑소니 및 수사정보 유출 의혹으로 현직 경찰관 2명이 입건되어 상대방 책임이 비교적 명확하며(적합 조건 1), 공공기관 소속 경찰관이므로 자력이 충분합니다(적합 조건 2). 또한, 이미 수사 절차가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 집단적 피해 여부와 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>대구 경찰관 음주 뺑소니, '수사정보 유출' 의혹...현직 2명 입건</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>pn.or.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.pn.or.kr/news/articleView.html?idxno=33962</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-11 15:23:25.049200+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>