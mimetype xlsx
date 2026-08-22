--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$29</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="43" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -534,1421 +534,1885 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>특검법 발의 및 입법 논의 중</t>
+          <t>검수완박 법안 국회 통과 완료, 국민 피해 우려 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>대한법학교수회는 더불어민주당이 추진하는 '조작기소 특검법'에서 특검에게 공소취소 권한을 부여한 조항이 법치주의와 권력분립 원칙을 파괴하는 독소 조항이라고 비판하는 성명을 발표했습니다. 교수회는 해당 조항이 사법절차의 정당성을 부정하고 법적 안정성을 해치는 위험한 발상임을 경고하며, 정치권의 사법 개입 중단을 촉구했습니다.</t>
+          <t>이 기사는 검찰의 보완수사권 폐지를 포함하는 형사소송법 개정안('검수완박')의 국회 통과를 비판하는 논평이다. 필자는 이 법안이 사회적 약자를 포함한 국민에게 피해를 주고 공동체의 안전을 위협할 것이라고 주장하며, 국회의원들의 입법 행위를 축구 경기의 '레드카드감 반칙'에 비유했다. 노무현 대통령의 사위인 곽상언 의원도 반대표를 던지며 국민의 고통을 우려했다고 언급한다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해자들의 손해배상 청구와 관련된 내용이 아니며, 국회에서 발의된 특검법안의 법리적 타당성에 대한 논쟁을 다루고 있습니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어느 하나에도 해당하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 검찰의 보완수사권 폐지를 포함하는 형사소송법 개정안 통과에 대한 비판적 논평으로, 특정 주체의 불법행위로 인한 직접적이고 구체적인 민사상 손해배상 청구 사건이 아니다. 법안 통과라는 입법 행위는 이미 종결되었으며, 잠재적 피해는 추상적이고 소송금융의 투자 대상이 되기 어렵다. (부적합 조건: 이미 종결된 사건, 적합 조건 해당 없음)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 국민</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>대한법학교수회 “공소취소권 부여는 권력분립 정면 위배”</t>
+          <t>[김정기의 소통카페] “국민의 흐느낌과 눈물이 귀에 들리는” 법</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-08-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202605062030005</t>
+          <t>https://www.joongang.co.kr/article/25451973</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-18 22:58:56.405869+00:00</t>
+          <t>2026-08-19 05:43:15.007055+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>공소청법 통과, 향후 형사소송법 개정 논의 예정</t>
+          <t>형사소송법 개정안 국무회의 심의·의결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국회에서 공소청법이 통과되었으나, 검사의 특별사법경찰관(특사경) 지휘권이 공소청법에서 제외된 반면 현행 형사소송법에는 여전히 규정되어 있어 논란이 예상됩니다. 정부는 지휘권이 폐지된 것이 아니라고 보며, 향후 형사소송법 개정 논의 과정에서 이 문제를 다룰 방침입니다. 이는 특정 피해 사건이 아닌 법률 및 제도적 논의에 해당합니다.</t>
+          <t>작가 허지웅이 검찰의 직접·보완수사권 전면 폐지를 담은 개정 형사소송법에 강하게 반대하며 대통령의 거부권 행사를 촉구했다. 그는 수사 지연과 부실로 인한 시민들의 피해를 우려했으나, 정부는 국무회의에서 해당 법률안을 심의·의결했다. 이 기사는 특정 사건의 피해나 소송 가능성을 다루지 않는다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 가해자를 다루는 것이 아니라, 검사의 특사경 지휘권에 대한 공소청법과 형사소송법 간의 법적 해석 및 입법 논의를 다룹니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 소송 대상이 되는 당사자를 다루는 것이 아니라, 형사소송법 개정안에 대한 정치적/입법적 논쟁과 비판을 보도하고 있다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 투자 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>중수청·공소청법 통과됐지만···검사의 ‘특사경 지휘권’ 없어진 건...</t>
+          <t>허지웅  우리가 지지했던 인간들이 이 꼴 만들었다 …형소법 개정에 격...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603221558001</t>
+          <t>https://www.newsis.com/view/NISX20260806_0003739067</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-22 12:49:41.118415+00:00</t>
+          <t>2026-08-08 07:02:14.966945+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>중대범죄수사청법 국회 통과 및 후속 입법 논의 중</t>
+          <t>국회 법제사법위원회에서 검찰개혁 법안 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>중대범죄수사청(중수청) 설립을 위한 중수청법이 국회 법제사법위원회를 통과했으며, 본회의 통과를 앞두고 있다. 이 법안은 경찰이 중대범죄를 인지할 경우 중수청에 통보해야 하는 의무 조항을 포함하고 있으나, 통보 대상 범죄의 범위는 대통령령으로 축소될 예정이다. 경찰은 1000만원 미만의 사기 사건까지 통보하는 것은 행정 낭비라고 우려하고 있다.</t>
+          <t>기사는 검찰개혁 법안의 보완수사권 폐지 논의와 관련하여 민주당 청년 당원들이 피해자 보호 측면에서의 보완 필요성을 제기하고 있음을 보도한다. 국회 법제사법위원회에서 피해자 의견청취 확대 및 검사의 재수사 권한 등 법안 보완이 논의되고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 중대범죄수사청(중수청) 설립 및 관련 입법 논의에 대한 것으로, 특정 사건의 피해자나 가해자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 상대방의 책임, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 소송의 대상이 될 만한 분쟁을 다루는 것이 아니라, 검찰개혁 법안과 관련된 국회 내 입법 논의 및 피해자 보호 측면에서의 보완 필요성을 다루고 있습니다. 소송금융 투자를 위한 명확한 피고, 피해 규모, 그리고 소송 가능성이 있는 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>1000만원 안되는 사기도 중수청에 통보?…경찰 반대 ‘통보 의무’ 축소...</t>
+          <t>보완수사권 폐지에 민주당 청년 당원도 경고… 2030, 형소법 무서워해</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699679?ref=naver</t>
+          <t>https://www.dailian.co.kr/news/view/1673624/?sc=Naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-22 12:43:32.647504+00:00</t>
+          <t>2026-08-04 07:02:14.554317+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>중수청법 및 공소청법 국회 본회의 통과</t>
+          <t>국회 본회의에서 법안 처리 논의 및 필리버스터 진행 중, 선관위 특검법 통과 및 국조특위 활동 연장</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국회 본회의에서 중대범죄수사청법과 공소청법이 통과되며 수사와 기소를 분리하는 검찰 개혁이 사실상 마무리 수순에 들어섰습니다. 중수청은 부패, 경제 등 6대 범죄와 법왜곡죄 등을 수사하며, 공소청은 기소만을 전담하게 됩니다. 국민의힘은 '검찰 파괴'라며 반발했으나, 더불어민주당 주도로 법안이 의결되었습니다.</t>
+          <t>국회 본회의에서 검찰의 보완수사권 폐지를 담은 형사소송법 개정안이 상정되었고, 국민의힘은 필리버스터로 반대하고 있습니다. 민주당은 필리버스터를 강제 종료하고 개정안을 처리할 방침입니다. 한편, 투표용지 부족 사태와 관련된 선관위 특검법은 여야 합의로 본회의 문턱을 넘었으며, 국조특위 활동 기간도 연장되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이 아닌, 수사-기소 분리를 위한 법안(중수청법, 공소청법)의 국회 통과를 보도하는 내용입니다. 소송금융의 적합 조건인 '상대방 책임', '집단적 피해', '피해 규모' 등이 존재하지 않으며, 소송의 대상이 되는 분쟁이나 손해가 발생하지 않았으므로 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 검찰의 보완수사권 폐지 법안 처리와 관련된 국회 필리버스터, 그리고 선관위 특검법 통과 등 입법 및 정치적 절차를 다루고 있습니다. 소송금융의 대상이 되는 특정 피해자와 가해자 간의 민사상 손해배상 청구 사건이 아니므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'수사-기소 분리' 마무리 수순⋯중수청법도 국회 본회의 통과</t>
+          <t>'보완수사권 폐지' 필리버스터‥오늘 본회의 처리</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00006&amp;news_seq_no=5183156</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6841379_37012.html</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-21 12:38:56.600832+00:00</t>
+          <t>2026-08-02 07:02:16.782166+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>공소청법 국회 본회의 통과</t>
+          <t>국회 법제사법위원회 법안심사소위에서 형사소송법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>해당 기사는 공소청법이 국회 본회의를 통과하여 78년간의 검찰청 시대가 막을 내렸음을 보도합니다. 공소청의 주요 기능으로 민사 및 행정소송 수행 또는 지휘·감독, 범죄 수익 환수, 국제형사 사법공조 등을 규정하고 있으며, 권한을 법률에 따라 정하도록 명시하고 있습니다.</t>
+          <t>국회 법제사법위원회 제1소위에서 형사소송법 개정안을 두고 검찰 보완수사권 존치 여부에 대한 논의가 진행 중입니다. 일부 의원들은 보완수사권의 제한적 허용을 주장하는 반면, 다른 의원들은 완전 폐지를 주장하며 회의 공개를 압박하는 등 강하게 반발하고 있습니다. 이 기사는 법률 개정 논의 과정을 다루고 있어 소송금융 투자 대상이 되는 민사상 분쟁에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 공소청법의 국회 통과 및 검찰청 시대의 종언을 다루는 입법 및 행정 조직 개편에 관한 내용입니다. 특정 사건이나 피해 발생, 가해 주체, 피해자 집단, 손해 규모 등 소송금융 투자 대상이 될 만한 분쟁 요소를 전혀 포함하고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 국회 법제사법위원회에서 형사소송법 개정안을 논의하는 과정을 다루고 있으며, 특정 사건으로 인한 피해자나 손해배상 청구의 대상이 되는 상대방이 존재하지 않습니다. 따라서 소송금융 투자 대상이 되는 민사상 분쟁에 해당하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>공소청법 국회 본회의 통과…78년 검찰청 시대 저문다</t>
+          <t>보완수사권 존치안 내자… 법사소위 與강경파 “회의 공개” 압박</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsverse.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsverse.kr/news/articleView.html?idxno=9961</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1784017515&amp;code=11121100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-20 13:09:17.482821+00:00</t>
+          <t>2026-07-25 07:00:09.108464+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>공소청법 국회 본회의 통과</t>
+          <t>국회 법제사법위원회에서 형사소송법 개정안 심사 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>기사는 '공소청법'이 국회 본회의를 통과하여 78년 만에 검찰청의 명칭이 '공소청'으로 변경되었음을 보도합니다. 이 법안은 공소청장의 명칭을 '검찰총장'으로 규정하고, 공소청의 업무 범위에 민사 및 행정소송 수행·지휘·감독, 범죄 수익 환수 등을 명시하고 있습니다.</t>
+          <t>국회 법제사법위원회가 검사의 보완수사권 폐지 및 보완수사요구권 신설을 골자로 하는 형사소송법 개정안 심사를 진행 중이다. 피해자 권리 보호를 위한 고발인 이의신청권 인정 여부 등 쟁점을 논의하며, 신속하고 적정한 사건 처리를 위한 형사사법 체계 재설계를 목표로 하고 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해나 분쟁이 아닌, 검찰청의 명칭 변경 및 권한 재정립에 관한 입법 과정을 다루고 있습니다. 소송금융 투자에 필요한 명확한 상대방, 피해자, 피해 규모, 그리고 소송의 쟁점이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 형사소송법 개정을 위한 국회 법제사법위원회의 입법 논의 과정을 다루고 있습니다. 소송금융은 특정 사건의 원고에게 자금을 지원하는 것이므로, 입법 과정 자체는 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>검찰청 78년 만에 역사 속으로… '공소청법' 與 주도 본회의 통과</t>
+          <t>與 법사소위 '보완수사권 폐지 형소법' 심사 속도… 1회독 마무리</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032016560000104?did=NA</t>
+          <t>https://www.newsis.com/view/NISX20260722_0003718771</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-20 13:07:18.804239+00:00</t>
+          <t>2026-07-24 07:02:23.789540+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>국회 본회의 통과</t>
+          <t>국회 법사위에서 형사소송법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>국회 본회의에서 '검사 지휘·감독권 폐지'를 골자로 하는 공소청법이 통과되었다는 내용의 기사입니다. 이 법은 검사의 권한 남용을 제한하고 징계 범위를 확대하는 조항을 포함하고 있습니다.</t>
+          <t>국회 법제사법위원회에서 형사소송법 개정안 중 보완수사권 폐지론을 놓고 더불어민주당 내에서 충돌이 발생했습니다. 법무부는 실효적 대책 없이 보완수사권을 폐지할 경우 범죄 피해자 구제에 공백이 생길 수 있다고 우려를 표명했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 국회에서 공소청법이 통과되었다는 입법 관련 소식입니다. 소송금융 투자 대상이 되는 구체적인 원고, 피고, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건에 대한 보도라기보다, 형사소송법 개정안에 대한 국회 법사위의 입법 논의 과정을 다루고 있습니다. 소송금융 투자의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등 어떤 조건에도 해당하지 않습니다. 특정 가해자나 피해자가 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'검사 지휘·감독권 폐지' 공소청법, 국회 본회의 통과</t>
+          <t>보완수사권 주면 치킨·담배 유혹?…법사위서 폐지론 놓고 민주당 충돌</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35305</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=311233</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-20 13:02:10.632389+00:00</t>
+          <t>2026-07-16 07:02:16.539857+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회 법안심사1소위 통과</t>
+          <t>특검법 발의 및 입법 논의 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>검찰의 특별사법경찰관 지휘·감독권 폐지 및 검사 직무 권한을 제한하는 공소청 설치법안이 국회 법제사법위원회 법안심사1소위를 통과했습니다. 이 법안은 공소청이 수사·기소 분리 원칙에 따라 기소만을 전담하며 3단 체계로 운영될 것을 골자로 합니다.</t>
+          <t>대한법학교수회는 더불어민주당이 추진하는 '조작기소 특검법'에서 특검에게 공소취소 권한을 부여한 조항이 법치주의와 권력분립 원칙을 파괴하는 독소 조항이라고 비판하는 성명을 발표했습니다. 교수회는 해당 조항이 사법절차의 정당성을 부정하고 법적 안정성을 해치는 위험한 발상임을 경고하며, 정치권의 사법 개입 중단을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 주체의 잘못으로 인한 피해 발생 사건이 아니라, 검찰의 권한을 축소하고 공소청을 설치하는 입법 과정에 대한 내용입니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 해당되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해자들의 손해배상 청구와 관련된 내용이 아니며, 국회에서 발의된 특검법안의 법리적 타당성에 대한 논쟁을 다루고 있습니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어느 하나에도 해당하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'檢 권한 축소' 공소청법 與 주도 통과</t>
+          <t>대한법학교수회 “공소취소권 부여는 권력분립 정면 위배”</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031720260944532</t>
+          <t>https://www.khan.co.kr/article/202605062030005</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-17 13:37:53.277218+00:00</t>
+          <t>2026-05-18 22:58:56.405869+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>공소청법 입법 진행 중</t>
+          <t>공소청법 통과, 향후 형사소송법 개정 논의 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>기사는 검찰의 수사·기소 분리를 핵심으로 하는 공소청법이 국회 법제사법위원회 소위원회를 통과하며 입법에 속도가 붙고 있다는 내용을 보도하고 있습니다. 이는 사법 시스템의 구조적 변화에 관한 입법 동향을 다루는 것으로, 특정 사건의 피해 발생이나 법적 분쟁과는 무관합니다.</t>
+          <t>국회에서 공소청법이 통과되었으나, 검사의 특별사법경찰관(특사경) 지휘권이 공소청법에서 제외된 반면 현행 형사소송법에는 여전히 규정되어 있어 논란이 예상됩니다. 정부는 지휘권이 폐지된 것이 아니라고 보며, 향후 형사소송법 개정 논의 과정에서 이 문제를 다룰 방침입니다. 이는 특정 피해 사건이 아닌 법률 및 제도적 논의에 해당합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 검찰의 수사·기소 분리를 골자로 하는 공소청법의 입법 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되는 민사상 손해배상 청구권 발생 사건이 아니므로 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 가해자를 다루는 것이 아니라, 검사의 특사경 지휘권에 대한 공소청법과 형사소송법 간의 법적 해석 및 입법 논의를 다룹니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>공소청법, 법사위 소위 與주도 통과…검찰 수사·기소 분리 입법 속도</t>
+          <t>중수청·공소청법 통과됐지만···검사의 ‘특사경 지휘권’ 없어진 건...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217947</t>
+          <t>https://www.khan.co.kr/article/202603221558001</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-17 13:37:19.286133+00:00</t>
+          <t>2026-03-22 12:49:41.118415+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>국회 법사소위 통과, 본회의 처리 예정</t>
+          <t>중대범죄수사청법 국회 통과 및 후속 입법 논의 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>검찰의 수사·기소 분리 원칙을 골자로 하는 공소청법이 국회 법제사법위원회 법안심사1소위를 통과했습니다. 이 법안은 공소청을 기소 전담 기관으로 운영하고, 검사의 직무 권한을 법률로 제한하며, 검사 파면 절차를 간소화하는 내용을 담고 있습니다. 국민의힘은 법안에 반대하며 혼란을 경고했고, 더불어민주당은 본회의 처리를 추진할 방침입니다.</t>
+          <t>중대범죄수사청(중수청) 설립을 위한 중수청법이 국회 법제사법위원회를 통과했으며, 본회의 통과를 앞두고 있다. 이 법안은 경찰이 중대범죄를 인지할 경우 중수청에 통보해야 하는 의무 조항을 포함하고 있으나, 통보 대상 범죄의 범위는 대통령령으로 축소될 예정이다. 경찰은 1000만원 미만의 사기 사건까지 통보하는 것은 행정 낭비라고 우려하고 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생으로 인한 손해배상 소송 가능성을 다루는 것이 아니라, 국회에서 법안이 통과되는 입법 절차에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 그리고 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 중대범죄수사청(중수청) 설립 및 관련 입법 논의에 대한 것으로, 특정 사건의 피해자나 가해자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 상대방의 책임, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>공소청법, 범여권 주도로 국회 법사소위 통과</t>
+          <t>1000만원 안되는 사기도 중수청에 통보?…경찰 반대 ‘통보 의무’ 축소...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00006&amp;news_seq_no=5182334</t>
+          <t>https://biz.heraldcorp.com/article/10699679?ref=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-17 13:34:40.215478+00:00</t>
+          <t>2026-03-22 12:43:32.647504+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>입법 논의 중</t>
+          <t>중수청법 및 공소청법 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>한동수 변호사가 '대검 중수청' 법안에 대해 노무현, 이재명 대통령과 같은 피해자가 발생할 수 있다고 우려를 표명했다. 이 법안은 수사기관 중 중수청에 우월적 지위를 부여하는 내용을 담고 있다고 지적했다. 이는 특정 사건에 대한 법적 분쟁이 아닌, 법안 자체의 문제점에 대한 비판적 시각을 담은 기사이다.</t>
+          <t>국회 본회의에서 중대범죄수사청법과 공소청법이 통과되며 수사와 기소를 분리하는 검찰 개혁이 사실상 마무리 수순에 들어섰습니다. 중수청은 부패, 경제 등 6대 범죄와 법왜곡죄 등을 수사하며, 공소청은 기소만을 전담하게 됩니다. 국민의힘은 '검찰 파괴'라며 반발했으나, 더불어민주당 주도로 법안이 의결되었습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법안(중수청법안)에 대한 한 변호사의 우려를 다루고 있으며, 실제 발생한 피해나 구체적인 법적 분쟁이 존재하지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 피해 규모, 증거 등)에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이 아닌, 수사-기소 분리를 위한 법안(중수청법, 공소청법)의 국회 통과를 보도하는 내용입니다. 소송금융의 적합 조건인 '상대방 책임', '집단적 피해', '피해 규모' 등이 존재하지 않으며, 소송의 대상이 되는 분쟁이나 손해가 발생하지 않았으므로 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>한동수  특수부 검사들 꿈대로 설계 '대검 중수청'…이재명 정부서 왜</t>
+          <t>'수사-기소 분리' 마무리 수순⋯중수청법도 국회 본회의 통과</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18709</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00006&amp;news_seq_no=5183156</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-14 12:18:36.716027+00:00</t>
+          <t>2026-03-21 12:38:56.600832+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 입법청원 및 법안 논의 중</t>
+          <t>공소청법 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>민변과 참여연대가 검찰개혁을 위한 '공소청ㆍ중수청법' 입법청원을 제안했다. 이 법안은 기소심의위원회 기각 결정에 대해 피해자가 법원에 재정신청을 할 수 있도록 하여 권리 구제 기회를 확대하는 것을 목표로 한다.</t>
+          <t>해당 기사는 공소청법이 국회 본회의를 통과하여 78년간의 검찰청 시대가 막을 내렸음을 보도합니다. 공소청의 주요 기능으로 민사 및 행정소송 수행 또는 지휘·감독, 범죄 수익 환수, 국제형사 사법공조 등을 규정하고 있으며, 권한을 법률에 따라 정하도록 명시하고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁이 아닌 검찰개혁을 위한 입법 제안에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 사실이 존재하지 않아 적합하지 않습니다.</t>
+          <t>해당 기사는 공소청법의 국회 통과 및 검찰청 시대의 종언을 다루는 입법 및 행정 조직 개편에 관한 내용입니다. 특정 사건이나 피해 발생, 가해 주체, 피해자 집단, 손해 규모 등 소송금융 투자 대상이 될 만한 분쟁 요소를 전혀 포함하고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>검찰개혁, 정부 '공소청ㆍ중수청법' 오답 …민변ㆍ참여연대 입법청원</t>
+          <t>공소청법 국회 본회의 통과…78년 검찰청 시대 저문다</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>newsverse.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18688</t>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=9961</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-11 12:20:24.833819+00:00</t>
+          <t>2026-03-20 13:09:17.482821+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>정부의 형사소송법 쟁점 검토 및 개혁 추진 단계</t>
+          <t>공소청법 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>정부가 공소청 검사에게 보완수사권을 부여하는 문제 등 형사소송법 쟁점 검토에 착수했습니다. 검찰개혁추진단을 중심으로 3~4월 중 관련 논의를 진행할 예정입니다. 이는 법률 및 제도 개혁에 관한 논의로, 특정 사건의 피해 구제와는 거리가 있습니다.</t>
+          <t>기사는 '공소청법'이 국회 본회의를 통과하여 78년 만에 검찰청의 명칭이 '공소청'으로 변경되었음을 보도합니다. 이 법안은 공소청장의 명칭을 '검찰총장'으로 규정하고, 공소청의 업무 범위에 민사 및 행정소송 수행·지휘·감독, 범죄 수익 환수 등을 명시하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이 아닌, 정부의 형사소송법 개정 및 검찰개혁 추진에 대한 논의 과정을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해나 분쟁이 아닌, 검찰청의 명칭 변경 및 권한 재정립에 관한 입법 과정을 다루고 있습니다. 소송금융 투자에 필요한 명확한 상대방, 피해자, 피해 규모, 그리고 소송의 쟁점이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>중수청·공소청법 정부안 확정… 형사소송법 쟁점 집중 검토</t>
+          <t>검찰청 78년 만에 역사 속으로… '공소청법' 與 주도 본회의 통과</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35205</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032016560000104?did=NA</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-06 13:11:02.030917+00:00</t>
+          <t>2026-03-20 13:07:18.804239+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>대법관 증원법 국회 본회의 통과</t>
+          <t>국회 본회의 통과</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>국회에서 대법관 증원을 골자로 하는 법원조직법 일부개정법률안이 필리버스터 종료 후 본회의를 통과했습니다. 이 법안은 '사법 3법' 중 마지막으로 처리되었으며, 찬성 173명, 반대 73명으로 가결되었습니다. 여야는 사법개혁과 사법부 장악을 두고 대립했습니다.</t>
+          <t>국회 본회의에서 '검사 지휘·감독권 폐지'를 골자로 하는 공소청법이 통과되었다는 내용의 기사입니다. 이 법은 검사의 권한 남용을 제한하고 징계 범위를 확대하는 조항을 포함하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닌, 국회에서 대법관 증원법이 통과된 입법 과정을 다루고 있습니다. 소송금융 투자의 전제가 되는 명확한 피해자, 가해자, 그리고 손해배상 청구권이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 국회에서 공소청법이 통과되었다는 입법 관련 소식입니다. 소송금융 투자 대상이 되는 구체적인 원고, 피고, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'대법관 증원법' 필버 종료 표결 시작…범여권 주도 처리 수순</t>
+          <t>'검사 지휘·감독권 폐지' 공소청법, 국회 본회의 통과</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6086579</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35305</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-02-28 12:50:47.421852+00:00</t>
+          <t>2026-03-20 13:02:10.632389+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>사법개혁 3법 입법 추진 및 법왜곡죄 통과, 법원행정처장 사퇴</t>
+          <t>국회 법제사법위원회 법안심사1소위 통과</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>더불어민주당이 사법개혁 3법(법왜곡죄, 재판소원, 대법관 증원) 입법을 추진하는 가운데, 법왜곡죄가 국회 본회의를 통과하자 박영재 법원행정처장이 사의를 표명했다. 이는 사법 독립을 위협한다는 사법부의 항의로 해석되나, 대법관직은 유지하는 '반쪽 사퇴'라는 비판이 제기되고 있다. 기사는 사법개혁의 필요성과 사법부의 우려를 동시에 다루며 국민의 판단을 촉구한다.</t>
+          <t>검찰의 특별사법경찰관 지휘·감독권 폐지 및 검사 직무 권한을 제한하는 공소청 설치법안이 국회 법제사법위원회 법안심사1소위를 통과했습니다. 이 법안은 공소청이 수사·기소 분리 원칙에 따라 기소만을 전담하며 3단 체계로 운영될 것을 골자로 합니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 사법개혁 3법(법왜곡죄, 재판소원, 대법관 증원) 입법 추진과 이에 대한 사법부의 반발 및 법원행정처장의 사퇴를 다루고 있다. 이는 특정 주체의 불법행위로 인한 집단적 피해 발생 및 손해배상 청구 가능성이 있는 사건이 아니며, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)에 해당하지 않는다.</t>
+          <t>이 기사는 특정 주체의 잘못으로 인한 피해 발생 사건이 아니라, 검찰의 권한을 축소하고 공소청을 설치하는 입법 과정에 대한 내용입니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 해당되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>법원행정처장 사퇴? 간절하다면 대법관 자리도 걸어보시길</t>
+          <t>'檢 권한 축소' 공소청법 與 주도 통과</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003210572&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://view.asiae.co.kr/article/2026031720260944532</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-02-28 01:37:42.984453+00:00</t>
+          <t>2026-03-17 13:37:53.277218+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>국회 필리버스터를 통한 헌법재판소법 개정안(재판소원제) 논의 중</t>
+          <t>공소청법 입법 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>김희정 의원이 국회 필리버스터에서 더불어민주당이 추진하는 '재판소원제' 도입의 부당성을 주장했습니다. 김 의원은 해당 제도가 헌법에 위배되며 소송 남발과 실효성 저하를 초래할 것이라고 경고했습니다. 법무부 장관은 시행 시기 조정의 필요성을 언급했습니다.</t>
+          <t>기사는 검찰의 수사·기소 분리를 핵심으로 하는 공소청법이 국회 법제사법위원회 소위원회를 통과하며 입법에 속도가 붙고 있다는 내용을 보도하고 있습니다. 이는 사법 시스템의 구조적 변화에 관한 입법 동향을 다루는 것으로, 특정 사건의 피해 발생이나 법적 분쟁과는 무관합니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 발생 사건이 아닌, 국회에서 논의 중인 '재판소원제' 도입 여부에 대한 입법 절차를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어느 하나에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 특정 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 검찰의 수사·기소 분리를 골자로 하는 공소청법의 입법 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되는 민사상 손해배상 청구권 발생 사건이 아니므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>김희정 의원, 필리버스터에서 재판소원 부당성 강조… 위헌이자 소송 지...</t>
+          <t>공소청법, 법사위 소위 與주도 통과…검찰 수사·기소 분리 입법 속도</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260227000983</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217947</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-02-28 01:36:32.424905+00:00</t>
+          <t>2026-03-17 13:37:19.286133+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>국회 필리버스터 진행 중 (헌법재판소법 개정안 논의)</t>
+          <t>국회 법사소위 통과, 본회의 처리 예정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>국회에서 헌법재판소법 일부개정법률안(재판소원제 도입)에 대한 무제한토론(필리버스터)이 진행 중입니다. 여당은 기본권 보호를 주장하며 찬성하고, 야당은 소송 지옥을 우려하며 반대하고 있습니다. 해당 법안은 오늘 오후 처리될 전망입니다.</t>
+          <t>검찰의 수사·기소 분리 원칙을 골자로 하는 공소청법이 국회 법제사법위원회 법안심사1소위를 통과했습니다. 이 법안은 공소청을 기소 전담 기관으로 운영하고, 검사의 직무 권한을 법률로 제한하며, 검사 파면 절차를 간소화하는 내용을 담고 있습니다. 국민의힘은 법안에 반대하며 혼란을 경고했고, 더불어민주당은 본회의 처리를 추진할 방침입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해자와 가해자가 존재하는 소송 사건이 아닌, 국회에서 헌법재판소법 개정안(재판소원제 도입)에 대한 입법 논의 및 필리버스터 진행 상황을 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 법적 분쟁이나 피해가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생으로 인한 손해배상 소송 가능성을 다루는 것이 아니라, 국회에서 법안이 통과되는 입법 절차에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 그리고 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>재판소원법 필버 13시간째…與  기본권 보호  野  소송 지옥 (종합)</t>
+          <t>공소청법, 범여권 주도로 국회 법사소위 통과</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6084882</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00006&amp;news_seq_no=5182334</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-02-27 00:52:15.587589+00:00</t>
+          <t>2026-03-17 13:34:40.215478+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>사법개혁 3법 국회 본회의 부의 및 법원장 회의를 통한 반발</t>
+          <t>입법 논의 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>전국 법원장들이 더불어민주당의 '사법 개혁 3법' 본회의 강행 처리 시도에 대해 심각한 유감을 표명했습니다. 법원장들은 법왜곡죄 도입과 재판소원제 도입이 국민의 삶과 권리 구제에 심대한 부작용을 초래할 수 있다고 우려하며, 충분한 공론화와 숙의를 거쳐야 한다고 강조했습니다.</t>
+          <t>한동수 변호사가 '대검 중수청' 법안에 대해 노무현, 이재명 대통령과 같은 피해자가 발생할 수 있다고 우려를 표명했다. 이 법안은 수사기관 중 중수청에 우월적 지위를 부여하는 내용을 담고 있다고 지적했다. 이는 특정 사건에 대한 법적 분쟁이 아닌, 법안 자체의 문제점에 대한 비판적 시각을 담은 기사이다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 특정 주체의 잘못으로 인한 직접적이고 quantifiable한 피해가 발생한 사건이 아닙니다. 사법개혁 3법 입법 추진에 대한 법원장들의 반발을 다루는 입법/공법적 쟁점으로, 소송금융의 적합 조건인 '상대방 책임 명확성', '피해 규모', '집단적 피해' 등에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 법안(중수청법안)에 대한 한 변호사의 우려를 다루고 있으며, 실제 발생한 피해나 구체적인 법적 분쟁이 존재하지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 피해 규모, 증거 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>전국 법원장들 “사법개혁 3법, 심각한 유감...숙의 없어”</t>
+          <t>한동수  특수부 검사들 꿈대로 설계 '대검 중수청'…이재명 정부서 왜</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012810?ref=naver</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18709</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-02-26 00:58:31.757969+00:00</t>
+          <t>2026-03-14 12:18:36.716027+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>사법개혁 3법 본회의 상정 예정, 전국법원장회의에서 법안에 대한 우려 표명</t>
+          <t>검찰개혁 관련 입법청원 및 법안 논의 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>전국법원장회의가 긴급 소집되어 '사법개혁 3법'(법 왜곡죄, 재판소원제, 대법관 증원법) 추진에 대해 '숙의 없는 추진에 심각한 유감'을 표했습니다. 법원장들은 법 왜곡죄로 인한 고소·고발 남발과 재판소원제로 인한 국민의 반복되는 소송 피해 등을 우려하며, 폭넓은 논의를 거쳐야 한다고 밝혔습니다. 해당 법안들은 현재 본회의 상정을 앞두고 있습니다.</t>
+          <t>민변과 참여연대가 검찰개혁을 위한 '공소청ㆍ중수청법' 입법청원을 제안했다. 이 법안은 기소심의위원회 기각 결정에 대해 피해자가 법원에 재정신청을 할 수 있도록 하여 권리 구제 기회를 확대하는 것을 목표로 한다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 특정 주체의 잘못으로 인한 피해 발생이 아닌, 사법개혁 법안 추진에 대한 사법부의 우려와 입법 과정의 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 직접적인 피해자, 명확한 상대방 책임, 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이나 분쟁이 아닌 검찰개혁을 위한 입법 제안에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 사실이 존재하지 않아 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>“사법개혁 3법, 심각한 유감”…또 열린 전국법원장회의</t>
+          <t>검찰개혁, 정부 '공소청ㆍ중수청법' 오답 …민변ㆍ참여연대 입법청원</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494015&amp;ref=A</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18688</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-02-26 00:52:23.948302+00:00</t>
+          <t>2026-03-11 12:20:24.833819+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>사법개혁 3법에 대한 논의 및 우려 표명</t>
+          <t>정부의 형사소송법 쟁점 검토 및 개혁 추진 단계</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>전국 법원장들이 사법개혁 3법에 대해 깊은 우려를 표명하며, 반복되는 재판으로 인한 소송 당사자들의 고통과 법적 불안정으로 인한 사회적 손실을 경고했습니다. 이들은 법원, 헌법재판소, 국회, 정부 등 관계기관과 이해관계인이 참여하는 폭넓은 논의와 조율이 반드시 필요하다고 강조했습니다.</t>
+          <t>정부가 공소청 검사에게 보완수사권을 부여하는 문제 등 형사소송법 쟁점 검토에 착수했습니다. 검찰개혁추진단을 중심으로 3~4월 중 관련 논의를 진행할 예정입니다. 이는 법률 및 제도 개혁에 관한 논의로, 특정 사건의 피해 구제와는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 사법개혁 법안에 대한 법원장들의 우려 표명입니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어느 하나에도 해당하지 않으며, 소송의 대상이 될 만한 구체적인 피해자나 가해자가 특정되지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이 아닌, 정부의 형사소송법 개정 및 검찰개혁 추진에 대한 논의 과정을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>전국 법원장  사법개혁 3법에 깊은 우려</t>
+          <t>중수청·공소청법 정부안 확정… 형사소송법 쟁점 집중 검토</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216836</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35205</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-02-25 13:34:37.535493+00:00</t>
+          <t>2026-03-06 13:11:02.030917+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>공법/입법</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr">
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>대법관 증원법 국회 본회의 통과</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>국회에서 대법관 증원을 골자로 하는 법원조직법 일부개정법률안이 필리버스터 종료 후 본회의를 통과했습니다. 이 법안은 '사법 3법' 중 마지막으로 처리되었으며, 찬성 173명, 반대 73명으로 가결되었습니다. 여야는 사법개혁과 사법부 장악을 두고 대립했습니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닌, 국회에서 대법관 증원법이 통과된 입법 과정을 다루고 있습니다. 소송금융 투자의 전제가 되는 명확한 피해자, 가해자, 그리고 손해배상 청구권이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>'대법관 증원법' 필버 종료 표결 시작…범여권 주도 처리 수순</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/politics/assembly/6086579</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:50:47.421852+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>공법/입법</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>사법개혁 3법 입법 추진 및 법왜곡죄 통과, 법원행정처장 사퇴</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>더불어민주당이 사법개혁 3법(법왜곡죄, 재판소원, 대법관 증원) 입법을 추진하는 가운데, 법왜곡죄가 국회 본회의를 통과하자 박영재 법원행정처장이 사의를 표명했다. 이는 사법 독립을 위협한다는 사법부의 항의로 해석되나, 대법관직은 유지하는 '반쪽 사퇴'라는 비판이 제기되고 있다. 기사는 사법개혁의 필요성과 사법부의 우려를 동시에 다루며 국민의 판단을 촉구한다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>이 기사는 사법개혁 3법(법왜곡죄, 재판소원, 대법관 증원) 입법 추진과 이에 대한 사법부의 반발 및 법원행정처장의 사퇴를 다루고 있다. 이는 특정 주체의 불법행위로 인한 집단적 피해 발생 및 손해배상 청구 가능성이 있는 사건이 아니며, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)에 해당하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>법원행정처장 사퇴? 간절하다면 대법관 자리도 걸어보시길</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003210572&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:37:42.984453+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>공법/입법</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>국회 필리버스터를 통한 헌법재판소법 개정안(재판소원제) 논의 중</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>김희정 의원이 국회 필리버스터에서 더불어민주당이 추진하는 '재판소원제' 도입의 부당성을 주장했습니다. 김 의원은 해당 제도가 헌법에 위배되며 소송 남발과 실효성 저하를 초래할 것이라고 경고했습니다. 법무부 장관은 시행 시기 조정의 필요성을 언급했습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 피해 발생 사건이 아닌, 국회에서 논의 중인 '재판소원제' 도입 여부에 대한 입법 절차를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어느 하나에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>김희정 의원, 필리버스터에서 재판소원 부당성 강조… 위헌이자 소송 지...</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260227000983</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:36:32.424905+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>공법/입법</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>국회 필리버스터 진행 중 (헌법재판소법 개정안 논의)</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>국회에서 헌법재판소법 일부개정법률안(재판소원제 도입)에 대한 무제한토론(필리버스터)이 진행 중입니다. 여당은 기본권 보호를 주장하며 찬성하고, 야당은 소송 지옥을 우려하며 반대하고 있습니다. 해당 법안은 오늘 오후 처리될 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 피해자와 가해자가 존재하는 소송 사건이 아닌, 국회에서 헌법재판소법 개정안(재판소원제 도입)에 대한 입법 논의 및 필리버스터 진행 상황을 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 법적 분쟁이나 피해가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>재판소원법 필버 13시간째…與  기본권 보호  野  소송 지옥 (종합)</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/politics/assembly/6084882</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:52:15.587589+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>공법/입법</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>사법개혁 3법 국회 본회의 부의 및 법원장 회의를 통한 반발</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>전국 법원장들이 더불어민주당의 '사법 개혁 3법' 본회의 강행 처리 시도에 대해 심각한 유감을 표명했습니다. 법원장들은 법왜곡죄 도입과 재판소원제 도입이 국민의 삶과 권리 구제에 심대한 부작용을 초래할 수 있다고 우려하며, 충분한 공론화와 숙의를 거쳐야 한다고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 주체의 잘못으로 인한 직접적이고 quantifiable한 피해가 발생한 사건이 아닙니다. 사법개혁 3법 입법 추진에 대한 법원장들의 반발을 다루는 입법/공법적 쟁점으로, 소송금융의 적합 조건인 '상대방 책임 명확성', '피해 규모', '집단적 피해' 등에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>전국 법원장들 “사법개혁 3법, 심각한 유감...숙의 없어”</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20012810?ref=naver</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:58:31.757969+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>공법/입법</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>사법개혁 3법 본회의 상정 예정, 전국법원장회의에서 법안에 대한 우려 표명</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>전국법원장회의가 긴급 소집되어 '사법개혁 3법'(법 왜곡죄, 재판소원제, 대법관 증원법) 추진에 대해 '숙의 없는 추진에 심각한 유감'을 표했습니다. 법원장들은 법 왜곡죄로 인한 고소·고발 남발과 재판소원제로 인한 국민의 반복되는 소송 피해 등을 우려하며, 폭넓은 논의를 거쳐야 한다고 밝혔습니다. 해당 법안들은 현재 본회의 상정을 앞두고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 주체의 잘못으로 인한 피해 발생이 아닌, 사법개혁 법안 추진에 대한 사법부의 우려와 입법 과정의 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 직접적인 피해자, 명확한 상대방 책임, 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>“사법개혁 3법, 심각한 유감”…또 열린 전국법원장회의</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494015&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:52:23.948302+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>공법/입법</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>사법개혁 3법에 대한 논의 및 우려 표명</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>전국 법원장들이 사법개혁 3법에 대해 깊은 우려를 표명하며, 반복되는 재판으로 인한 소송 당사자들의 고통과 법적 불안정으로 인한 사회적 손실을 경고했습니다. 이들은 법원, 헌법재판소, 국회, 정부 등 관계기관과 이해관계인이 참여하는 폭넓은 논의와 조율이 반드시 필요하다고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 사법개혁 법안에 대한 법원장들의 우려 표명입니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어느 하나에도 해당하지 않으며, 소송의 대상이 될 만한 구체적인 피해자나 가해자가 특정되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>전국 법원장  사법개혁 3법에 깊은 우려</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216836</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:34:37.535493+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>공법/입법</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
         <is>
           <t>국회 필리버스터 및 사법3법 입법 논의 진행 중</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>신동욱 국민의힘 수석최고위원은 민주당의 필리버스터와 '사법3법'(법왜곡죄, 4심제, 대법관 증원) 추진이 이재명 대표의 사법 리스크를 지우기 위한 것이라고 비판했습니다. 그는 이 법안들이 사법 체제를 흔들고 국민을 소송 지옥으로 빠뜨릴 우려가 있으며, 삼권분립 원칙을 무너뜨릴 수 있다고 주장했습니다. 또한 민주당 의원들의 '공소 취소 모임'에 대해서도 비판적인 입장을 표명했습니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>본 기사는 특정 피해 발생 사건이 아닌, 국회에서 진행 중인 입법 과정과 정치적 논쟁에 대한 내용입니다. 소송금융 적합 조건인 '상대방 책임의 명확성', '집단적 피해', '피해 규모', '공적 절차 진행' 등 어느 하나에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J22" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
         <is>
           <t>신동욱  민주당 '이간계'로 TK 행정통합 불발  [뉴스캐비닛]</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>imaeil.com</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.imaeil.com/page/view/2026022509082677284</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-02-25 12:52:05.142489+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N22"/>
+  <autoFilter ref="A1:N29"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>