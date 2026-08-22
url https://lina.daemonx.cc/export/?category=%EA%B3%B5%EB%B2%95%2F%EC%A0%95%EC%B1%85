--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="39" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,358 +537,422 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공법/정책</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사사법체계 개편 논의 중</t>
+          <t>형사법 개정안 국회 통과 및 후속 여론전</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 검찰개혁추진단과 경실련이 주최한 토론회에서 공소청 검사 수를 대폭 줄이고 공소 집중 구조로 개편해야 한다는 주장이 제기된 내용을 다룹니다. 검사의 수사 관여 정도와 보완수사권의 범위에 대한 전문가들의 의견이 오갔으며, 검찰개혁의 필요성과 방향성에 대한 논의가 진행 중입니다.</t>
+          <t>국회에서 형사법 개정안이 통과되면서 후폭풍이 거세게 일고 있으며, 여야는 이에 대한 여론전에 돌입했습니다. 피해자 보호 우려와 새롭게 추가된 공소기각 사유 조항을 둘러싼 비판이 제기되고 있으며, 검찰 제도의 본질 훼손 가능성에 대한 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자나 가해자가 존재하는 구체적인 사건이 아닌, 형사사법체계 개편에 대한 정책 토론을 다루고 있습니다. 소송금융 투자 대상이 되는 '분쟁' 자체가 존재하지 않아 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>해당 기사는 형사법 개정안 통과와 그에 따른 여론전 및 피해자 보호 우려 등 법률 및 정책적 논의를 다루고 있습니다. 특정 사건으로 인한 민사상 손해배상 청구의 대상이 되는 가해자나 구체적인 피해 사실이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>공소청 검사 2300명→500명 대폭 줄여야…공소 집중 구조로 개편</t>
+          <t>형사법 개정안 국회 통과, 후폭풍 거세…與野 여론전 돌입</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6129960</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2292077</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-15 09:40:02.909965+00:00</t>
+          <t>2026-08-04 07:01:48.140978+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공법/정책</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>학교생활교육위원회 징계 검토 및 촉법소년 연령 하향 등 법적 공백 해소를 위한 정책 논의 진행 중</t>
+          <t>형사사법체계 개편 논의 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>종합격투기 선수 명현만이 길거리에서 담배 피우는 중학생을 훈계하다 경찰 신고를 당한 사건이 발생했습니다. 이 사건을 계기로 청소년 흡연 제재의 법적 공백, 특히 촉법소년에 대한 과태료 부과 불가 문제와 청소년보호법의 한계가 논란이 되고 있습니다. 현재 촉법소년 연령 하향 등 제도 개선 논의가 진행 중입니다.</t>
+          <t>이 기사는 검찰개혁추진단과 경실련이 주최한 토론회에서 공소청 검사 수를 대폭 줄이고 공소 집중 구조로 개편해야 한다는 주장이 제기된 내용을 다룹니다. 검사의 수사 관여 정도와 보완수사권의 범위에 대한 전문가들의 의견이 오갔으며, 검찰개혁의 필요성과 방향성에 대한 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 특정 가해자나 피해자가 존재하여 손해배상을 청구할 수 있는 법적 분쟁이 아닙니다. 청소년 흡연 제재의 법적 공백과 관련된 사회적 논의 및 정책 개선 필요성이 핵심이므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해자나 가해자가 존재하는 구체적인 사건이 아닌, 형사사법체계 개편에 대한 정책 토론을 다루고 있습니다. 소송금융 투자 대상이 되는 '분쟁' 자체가 존재하지 않아 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>명현만 ‘중학생 훈계’서 드러난 법적 공백</t>
+          <t>공소청 검사 2300명→500명 대폭 줄여야…공소 집중 구조로 개편</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=255082</t>
+          <t>https://www.news1.kr/society/court-prosecution/6129960</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 12:59:16.278288+00:00</t>
+          <t>2026-04-15 09:40:02.909965+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공법/정책</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사소송법 개정 논의 중</t>
+          <t>학교생활교육위원회 징계 검토 및 촉법소년 연령 하향 등 법적 공백 해소를 위한 정책 논의 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>박찬운 교수는 검찰의 보완수사권 논의를 조속히 마무리하고 형사소송법 개정안을 마련하여 정부조직법과의 시차를 줄여야 한다고 주장했습니다. 이 기사는 검찰권 남용 문제와 형사소송법 개정의 필요성에 대한 학자의 의견을 다루고 있습니다.</t>
+          <t>종합격투기 선수 명현만이 길거리에서 담배 피우는 중학생을 훈계하다 경찰 신고를 당한 사건이 발생했습니다. 이 사건을 계기로 청소년 흡연 제재의 법적 공백, 특히 촉법소년에 대한 과태료 부과 불가 문제와 청소년보호법의 한계가 논란이 되고 있습니다. 현재 촉법소년 연령 하향 등 제도 개선 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 검찰의 보완수사권 및 형사소송법 개정 논의에 대한 학자의 의견을 다루고 있어, 특정 주체의 잘못으로 인한 피해 발생이나 손해배상 청구와 관련된 사건이 아닙니다. 따라서 소송금융의 적합 조건(상대방 책임, 피해 규모, 집단적 피해 등)에 전혀 해당하지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>이 사건은 특정 가해자나 피해자가 존재하여 손해배상을 청구할 수 있는 법적 분쟁이 아닙니다. 청소년 흡연 제재의 법적 공백과 관련된 사회적 논의 및 정책 개선 필요성이 핵심이므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>박찬운  검찰권 남용은 0.1%…보완수사 폐지, 현실과 동떨어져</t>
+          <t>명현만 ‘중학생 훈계’서 드러난 법적 공백</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008473827&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=255082</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-12 00:44:03.045972+00:00</t>
+          <t>2026-03-31 12:59:16.278288+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공법/정책</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>정부 검찰개혁안 국무회의 확정 및 형사소송법 쟁점 의견 수렴 중</t>
+          <t>형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>정부 검찰개혁안이 국무회의에서 확정된 가운데, 검찰의 보완수사권 유지 여부를 두고 검찰, 경찰, 학계, 법조계, 시민단체 등 각계의 의견이 엇갈리고 있습니다. 검찰개혁추진단은 형사소송법 쟁점에 대한 의견을 수렴한 뒤 공소청에 보완수사권을 부여할지 결정할 방침입니다.</t>
+          <t>박찬운 교수는 검찰의 보완수사권 논의를 조속히 마무리하고 형사소송법 개정안을 마련하여 정부조직법과의 시차를 줄여야 한다고 주장했습니다. 이 기사는 검찰권 남용 문제와 형사소송법 개정의 필요성에 대한 학자의 의견을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 검찰의 보완수사권 폐지 여부에 대한 정책적 논의를 다루고 있으며, 특정 가해자와 피해자, 그리고 이로 인한 손해배상 청구권이 발생한 사건이 아닙니다. 따라서 소송금융 투자의 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 검찰의 보완수사권 및 형사소송법 개정 논의에 대한 학자의 의견을 다루고 있어, 특정 주체의 잘못으로 인한 피해 발생이나 손해배상 청구와 관련된 사건이 아닙니다. 따라서 소송금융의 적합 조건(상대방 책임, 피해 규모, 집단적 피해 등)에 전혀 해당하지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>검찰 보완수사권 폐지vs유지...각계 의견은</t>
+          <t>박찬운  검찰권 남용은 0.1%…보완수사 폐지, 현실과 동떨어져</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260305152107AE06874&amp;id=204177</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008473827&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-07 00:30:01.898333+00:00</t>
+          <t>2026-03-12 00:44:03.045972+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공법/정책</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
+          <t>정부 검찰개혁안 국무회의 확정 및 형사소송법 쟁점 의견 수렴 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>정부 검찰개혁안이 국무회의에서 확정된 가운데, 검찰의 보완수사권 유지 여부를 두고 검찰, 경찰, 학계, 법조계, 시민단체 등 각계의 의견이 엇갈리고 있습니다. 검찰개혁추진단은 형사소송법 쟁점에 대한 의견을 수렴한 뒤 공소청에 보완수사권을 부여할지 결정할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>본 기사는 검찰의 보완수사권 폐지 여부에 대한 정책적 논의를 다루고 있으며, 특정 가해자와 피해자, 그리고 이로 인한 손해배상 청구권이 발생한 사건이 아닙니다. 따라서 소송금융 투자의 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>검찰 보완수사권 폐지vs유지...각계 의견은</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>tbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.tbc.co.kr/news/view?pno=20260305152107AE06874&amp;id=204177</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:30:01.898333+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>공법/정책</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
           <t>사법개혁안 입법 논의 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>법원장회의는 사법개혁안, 특히 재판소원 제도가 충분한 숙의 없이 본회의에 부의된 것에 대해 심각한 유감을 표명했습니다. 법원장들은 재판소원 제도가 재판 확정 지연, 소송 당사자의 고통, 법적 불안정으로 인한 사회적 손실을 초래할 수 있다고 우려를 나타냈습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>해당 기사는 사법개혁안이라는 입법 논의와 그에 대한 법원장들의 우려를 다루고 있습니다. 특정 주체가 잘못을 저질러 발생한 구체적인 피해 사건이 아니며, 소송 상대방이나 명확한 피해 규모를 특정하기 어렵습니다. 소송금융 투자 대상으로서의 요건을 충족하지 않습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>법원장회의  숙의 없는 사법개혁안 본회의 부의…심각한 유감</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/2026022551907</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-02-25 13:37:35.241682+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>