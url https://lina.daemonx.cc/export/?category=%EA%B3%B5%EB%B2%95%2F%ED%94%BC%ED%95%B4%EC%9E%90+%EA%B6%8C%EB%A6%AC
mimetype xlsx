--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
-    <col width="33" customWidth="1" min="10" max="10"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -534,101 +534,165 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공법/피해자 권리</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>개정 형사소송법 시행 예정 및 문제점 제기</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>개정 형사소송법 시행을 앞두고, 경찰의 보완수사 불이행에 대한 징계 기준 모호성과 피의자 권익 보호 조항으로 인해 범죄 피해자 구제가 복잡해질 것이라는 우려가 제기됩니다. 검사의 역할 축소로 피해자 대리 기능이 약화되고, 수사 및 재판 절차 지연으로 피해자들이 불리한 위치에 놓일 수 있다는 비판이 나옵니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 가해자를 다루는 것이 아니라, 개정 형사소송법 시행에 따른 시스템적 문제점과 범죄 피해자 구제 복잡화 가능성을 지적합니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모' 등의 적합 조건이 충족되지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>검사가 ‘보완수사 요구’ 100번해도 경찰이 안하면 그만… 법 곳곳 구...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11613991?ref=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-09 07:06:41.190330+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>공법/피해자 권리</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>형사소송법 개정안 통과 후 민심 이반 및 규탄 시위 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>검사 보완수사권 전면 폐지 형사소송법 개정안 강행 처리 후 민심 이반이 심화되고 있으며, 특히 2030 여성층의 이탈이 가속화되고 있습니다. 여성의당 등 여성 단체들은 해당 개정안이 여성폭력 피해자를 외면한 조치라며 규탄 시위를 벌이고 있으며, 일부 의원들의 발언도 논란을 키우고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>이 사건은 검사 보완수사권 폐지라는 형사소송법 개정안 통과로 인한 정치적, 사회적 논란 및 민심 이반에 관한 것으로, 특정 기업이나 개인의 불법행위로 인한 직접적이고 금전적인 피해를 대상으로 하는 소송금융의 적합 조건(상대방 책임 명확, 피해 규모 큼)에 부합하지 않습니다. 피해가 주로 시스템적, 비금전적 성격이 강하여 손해배상 청구의 실현 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>여성폭력 피해자 다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>보완수사권 폐지 후폭풍 심화…2030 여성층 이탈도 가속</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11608406?ref=naver</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-08-19 05:22:46.649913+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>