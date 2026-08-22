--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -534,425 +534,557 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공법/행정</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>공소청법 통과 및 검찰청 폐지 예정에 따른 정책 논의</t>
+          <t>형사소송법 개정안 국무회의 의결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>검사의 특별사법경찰(특사경) 수사지휘권 폐지를 골자로 하는 공소청법 통과와 6개월 앞으로 다가온 검찰청 폐지로 인해 특사경의 수사 전문성 향상 필요성이 제기되고 있습니다. 지휘 공백이 미칠 영향에 대한 시각은 엇갈리지만, 전문가들은 수사 전문성 유지를 위한 제도적 장치 마련을 제언하고 있습니다.</t>
+          <t>이재명 대통령이 검사의 보완수사권 폐지를 담은 형사소송법 개정안을 국무회의에서 의결했습니다. 대통령은 검찰의 과대한 권한 남용을 지적하며 수사-기소 분리를 통한 형사사법 체계 정상화를 강조했습니다. 다만 경찰 수사권 독점 우려에 대한 후속 조치도 주문했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 검사의 특사경 수사지휘권 폐지 및 검찰청 폐지라는 형사사법 시스템의 변화와 그에 따른 특사경의 수사 전문성 확보 방안에 대한 정책적 논의를 다루고 있습니다. 특정 피해 사건, 피해자, 가해자, 또는 구체적인 손해배상 청구권이 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해자와 가해자 간의 손해배상 청구 사건이 아닌, 형사사법 시스템 개혁을 위한 법률 개정안 의결에 관한 내용입니다. 소송금융 투자 대상이 되는 구체적인 손해 발생 사건이나 법적 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>특사경, 검사의 수사지휘권 폐지… 지자체 영향 ‘갑론을박’ 전문성 향...</t>
+          <t>형소법 개정은 사필귀정 ‥국무회의 의결</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1761246</t>
+          <t>https://imnews.imbc.com/replay/2026/nw1700/article/6842348_36981.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 13:24:29.411467+00:00</t>
+          <t>2026-08-16 07:01:13.340191+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공법/행정</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰 수사권 폐지 관련 토론회 진행</t>
+          <t>투표용지 부족사태 특검 가시화</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>10월 검찰 수사권 폐지를 앞두고 부산지검에서 수사 검사들의 이탈 현상이 발생하고 있습니다. 한국형사소송법학회 등이 참여하는 토론회에서 수사 공백 사태의 부작용과 해결책을 논의할 예정입니다. 이는 특정 피해자에 대한 손해배상 청구 사건이 아닌 법률 시스템 변화에 대한 논의입니다.</t>
+          <t>해당 기사는 '투표용지 부족사태'에 대한 특검 가시화와 국회 내 형사소송법 개정안 논의 등 정치 및 입법 활동을 다루고 있다. 개인이나 집단의 구체적인 피해나 손해배상 청구 가능성에 대한 내용은 포함되어 있지 않다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰 수사권 폐지라는 법률 개혁과 그로 인한 수사 공백 사태의 부작용을 다루는 정책적, 시스템적 이슈입니다. 특정 주체의 명확한 책임이나 집단적 피해가 발생하여 손해배상 소송의 대상이 될 만한 사건이 아니므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 '투표용지 부족사태'에 대한 특검 가시화와 국회 내 입법 논의 등 정치 및 공법적 절차를 다루고 있습니다. 소송금융 투자 대상이 되는 민사상 손해배상 청구 사건으로 보기 어려우며, 특정 가능한 피고, 명확한 피해자 집단, 구체적인 피해 규모가 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>10월 검찰 폐지 앞두고 ‘엑소더스’… 부산지검 수사 검사 33%뿐</t>
+          <t>[정치SPOT] 국회 돌아온 국힘의 '슬기로운 자세'</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026040117365548564</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=105287</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 13:15:33.060526+00:00</t>
+          <t>2026-08-02 07:02:17.034377+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공법/행정</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사소송법 개정 논의 진행 중</t>
+          <t>공소청법 통과 및 검찰청 폐지 예정에 따른 정책 논의</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>김예원 변호사는 형사사법 절차가 복잡해지면서 지적장애인 등 취약계층이 피해를 입고 있다고 지적합니다. 수사권 조정 이후 사건이 암장되거나 방치되는 경우가 많고, 변호사 비용 등 개인의 부담이 커져 공적 제도로서 실패하고 있다고 비판하며, 공소청의 초기 수사 통제와 전건송치 복원을 대안으로 제시합니다.</t>
+          <t>검사의 특별사법경찰(특사경) 수사지휘권 폐지를 골자로 하는 공소청법 통과와 6개월 앞으로 다가온 검찰청 폐지로 인해 특사경의 수사 전문성 향상 필요성이 제기되고 있습니다. 지휘 공백이 미칠 영향에 대한 시각은 엇갈리지만, 전문가들은 수사 전문성 유지를 위한 제도적 장치 마련을 제언하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 형사사법 시스템의 구조적 문제와 취약계층이 겪는 어려움을 비판하는 논평입니다. 소송금융 투자를 위한 명확한 민사상 손해배상 청구 대상(특정 피고)과 구체적인 피해 규모가 특정되지 않아 적합하지 않습니다.</t>
+          <t>해당 기사는 검사의 특사경 수사지휘권 폐지 및 검찰청 폐지라는 형사사법 시스템의 변화와 그에 따른 특사경의 수사 전문성 확보 방안에 대한 정책적 논의를 다루고 있습니다. 특정 피해 사건, 피해자, 가해자, 또는 구체적인 손해배상 청구권이 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>취약계층 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[outlook] 미로 찾기가 된 형사사법 절차</t>
+          <t>특사경, 검사의 수사지휘권 폐지… 지자체 영향 ‘갑론을박’ 전문성 향...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415487</t>
+          <t>https://www.kyeongin.com/article/1761246</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-28 00:33:46.690947+00:00</t>
+          <t>2026-04-01 13:24:29.411467+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공법/행정</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>공소청법 및 중대범죄수사청 설치법 통과, 검찰개혁 후속 입법 진행 중</t>
+          <t>검찰 수사권 폐지 관련 토론회 진행</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>공소청법과 중대범죄수사청 설치법이 국회를 통과하며 검찰청이 역사 속으로 사라지고 수사·기소 분리가 이뤄졌습니다. 이로 인해 검사의 수사 통제 권한 약화, 강제수사 통제 공백, 인권 침해 가능성 등 부작용에 대한 우려가 제기되고 있습니다. 또한 검사의 보완수사권 존폐를 두고 여당 내 갈등이 지속되고 있습니다.</t>
+          <t>10월 검찰 수사권 폐지를 앞두고 부산지검에서 수사 검사들의 이탈 현상이 발생하고 있습니다. 한국형사소송법학회 등이 참여하는 토론회에서 수사 공백 사태의 부작용과 해결책을 논의할 예정입니다. 이는 특정 피해자에 대한 손해배상 청구 사건이 아닌 법률 시스템 변화에 대한 논의입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 검찰개혁 관련 법안 통과 및 그에 따른 정치적 논쟁을 다루고 있으며, 특정 사건으로 인한 피해자나 손해배상 청구 대상이 명확하지 않습니다. 소송금융 투자 대상이 되는 구체적인 피해 발생 사실, 피해 규모, 소송 상대방 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 검찰 수사권 폐지라는 법률 개혁과 그로 인한 수사 공백 사태의 부작용을 다루는 정책적, 시스템적 이슈입니다. 특정 주체의 명확한 책임이나 집단적 피해가 발생하여 손해배상 소송의 대상이 될 만한 사건이 아니므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[정치라떼] 공소청·중수청 설치…“검찰개혁 구실, 권력투쟁에 불과”</t>
+          <t>10월 검찰 폐지 앞두고 ‘엑소더스’… 부산지검 수사 검사 33%뿐</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260320500841</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026040117365548564</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-21 00:44:59.089863+00:00</t>
+          <t>2026-04-01 13:15:33.060526+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공법/행정</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>입법 논의 및 비판</t>
+          <t>형사소송법 개정 논의 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>천하람 개혁신당 원내대표는 공소청·중수청법에서 특사경 지휘감독권이 삭제될 경우 고비용·저효율 수사 시스템이 되어 범죄 피해자들에게 심각한 고통을 줄 것이라고 비판했습니다. 그는 이재명 대통령과 민주당이 검찰 악마화와 복수에 집중하며 피해자 구제를 외면하고 있다고 주장했습니다. 이는 실제 수사기관 및 전문가 의견이 배제된 밀실 합의라고 지적했습니다.</t>
+          <t>김예원 변호사는 형사사법 절차가 복잡해지면서 지적장애인 등 취약계층이 피해를 입고 있다고 지적합니다. 수사권 조정 이후 사건이 암장되거나 방치되는 경우가 많고, 변호사 비용 등 개인의 부담이 커져 공적 제도로서 실패하고 있다고 비판하며, 공소청의 초기 수사 통제와 전건송치 복원을 대안으로 제시합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, 입법 과정에서 제기된 수사 시스템 개편안에 대한 정치적 비판을 다루고 있습니다. 소송금융 투자의 대상이 되는 구체적인 피해자 집단이나 손해배상 청구권이 명확하지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 형사사법 시스템의 구조적 문제와 취약계층이 겪는 어려움을 비판하는 논평입니다. 소송금융 투자를 위한 명확한 민사상 손해배상 청구 대상(특정 피고)과 구체적인 피해 규모가 특정되지 않아 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>취약계층 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>천하람  공소청·중수청법, 특사경 지휘감독권 삭제...피해자에 심각한...</t>
+          <t>[outlook] 미로 찾기가 된 형사사법 절차</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260319001069</t>
+          <t>https://www.joongang.co.kr/article/25415487</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-19 12:18:34.897398+00:00</t>
+          <t>2026-03-28 00:33:46.690947+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공법/행정</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
+          <t>공소청법 및 중대범죄수사청 설치법 통과, 검찰개혁 후속 입법 진행 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>공소청법과 중대범죄수사청 설치법이 국회를 통과하며 검찰청이 역사 속으로 사라지고 수사·기소 분리가 이뤄졌습니다. 이로 인해 검사의 수사 통제 권한 약화, 강제수사 통제 공백, 인권 침해 가능성 등 부작용에 대한 우려가 제기되고 있습니다. 또한 검사의 보완수사권 존폐를 두고 여당 내 갈등이 지속되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>이 기사는 검찰개혁 관련 법안 통과 및 그에 따른 정치적 논쟁을 다루고 있으며, 특정 사건으로 인한 피해자나 손해배상 청구 대상이 명확하지 않습니다. 소송금융 투자 대상이 되는 구체적인 피해 발생 사실, 피해 규모, 소송 상대방 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>[정치라떼] 공소청·중수청 설치…“검찰개혁 구실, 권력투쟁에 불과”</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>viva100.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.viva100.com/article/20260320500841</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:44:59.089863+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>공법/행정</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>입법 논의 및 비판</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>천하람 개혁신당 원내대표는 공소청·중수청법에서 특사경 지휘감독권이 삭제될 경우 고비용·저효율 수사 시스템이 되어 범죄 피해자들에게 심각한 고통을 줄 것이라고 비판했습니다. 그는 이재명 대통령과 민주당이 검찰 악마화와 복수에 집중하며 피해자 구제를 외면하고 있다고 주장했습니다. 이는 실제 수사기관 및 전문가 의견이 배제된 밀실 합의라고 지적했습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, 입법 과정에서 제기된 수사 시스템 개편안에 대한 정치적 비판을 다루고 있습니다. 소송금융 투자의 대상이 되는 구체적인 피해자 집단이나 손해배상 청구권이 명확하지 않아 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>천하람  공소청·중수청법, 특사경 지휘감독권 삭제...피해자에 심각한...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260319001069</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:18:34.897398+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>공법/행정</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
           <t>사법개혁 3법 입법 논의 중</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>전국 법원장들이 전국법원장회의를 통해 '사법개혁 3법'이 충분한 숙의 없이 본회의에 상정되는 것에 대해 심각한 유감을 표명했습니다. 법원장들은 해당 법안들이 심대한 부작용을 초래할 수 있다고 우려하며, 여러 기관과 전문가가 참여하는 협의체에서 논의해야 한다고 주장했습니다. 이는 사법 시스템 개편을 둘러싼 입법부와 사법부 간의 갈등을 보여줍니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>본 기사는 사법개혁 3법의 입법 과정에 대한 전국 법원장들의 우려를 다루는 정치적/입법적 논의에 관한 것으로, 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닙니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 등 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>사법개혁 3법, 심대한 부작용 …전국 법원장들 '성토'(종합)</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/court-prosecution/6083175</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-02-25 13:25:21.920673+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>