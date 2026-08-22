--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="36" customWidth="1" min="5" max="5"/>
+    <col width="41" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="35" customWidth="1" min="10" max="10"/>
+    <col width="39" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -541,158 +541,226 @@
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공법/헌법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>국회 통과 후 대통령 재의요구권(거부권) 행사 촉구 단계</t>
+          <t>보완수사폐지법에 대한 대통령 거부권 행사 및 헌법재판소 위헌 결정 촉구</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>전직 대한변호사협회장들과 한국여성변호사회 회장들이 국회를 통과한 '사법개혁 3법'(법왜곡죄, 재판소원제, 대법관 증원)에 대해 강도 높게 비판하며 대통령의 재의요구권(거부권) 행사를 촉구했습니다. 이들은 해당 법안들이 헌정 질서의 근간을 흔들고 사법부 독립을 침해하며, 소송 지연 및 비용 폭증, 권력 집중 등의 부작용을 초래할 것이라고 주장했습니다.</t>
+          <t>뉴스 기사는 역대 검찰 고위 인사들이 '보완수사폐지법'에 대해 이 대통령의 거부권 행사와 헌법재판소의 위헌 결정을 촉구하고 있다는 내용을 담고 있습니다. 이들은 해당 법안이 범죄 피해자들의 절망을 야기할 것이라며 비판 수위를 높였습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구하는 소송 사건이 아닌, 국회를 통과한 법안에 대한 입법 및 헌법적 논쟁을 다루고 있습니다. 소송금융은 통상적으로 손해배상 청구를 목적으로 하는 민사 소송에 자금을 지원하므로, 본 건은 투자 대상으로서의 적합성이 낮습니다. 명확한 피고나 피해 규모를 특정하기 어렵습니다.</t>
+          <t>본 기사는 특정 기업이나 개인의 불법 행위로 인한 피해가 아닌, '보완수사폐지법'이라는 법률의 제정 및 효력에 대한 헌법적, 정치적 논의를 다루고 있습니다. 소송금융은 주로 특정 주체의 불법 행위로 인한 손해배상 청구 등 민사 소송에 투자하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>전직 법조단체장들 “대통령, '사법 3법' 거부권 행사해야”</t>
+          <t>역대 검찰 고위 인사들  李 대통령, 보완수사폐지법 거부권 행사해야</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03755606645380040</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=565695</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-05 01:20:11.608147+00:00</t>
+          <t>2026-08-04 07:00:42.082860+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공법/헌법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
+          <t>국회 통과 후 대통령 재의요구권(거부권) 행사 촉구 단계</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>전직 대한변호사협회장들과 한국여성변호사회 회장들이 국회를 통과한 '사법개혁 3법'(법왜곡죄, 재판소원제, 대법관 증원)에 대해 강도 높게 비판하며 대통령의 재의요구권(거부권) 행사를 촉구했습니다. 이들은 해당 법안들이 헌정 질서의 근간을 흔들고 사법부 독립을 침해하며, 소송 지연 및 비용 폭증, 권력 집중 등의 부작용을 초래할 것이라고 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구하는 소송 사건이 아닌, 국회를 통과한 법안에 대한 입법 및 헌법적 논쟁을 다루고 있습니다. 소송금융은 통상적으로 손해배상 청구를 목적으로 하는 민사 소송에 자금을 지원하므로, 본 건은 투자 대상으로서의 적합성이 낮습니다. 명확한 피고나 피해 규모를 특정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>전직 법조단체장들 “대통령, '사법 3법' 거부권 행사해야”</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03755606645380040</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:20:11.608147+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>공법/헌법</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
           <t>차별금지법 등 3대 악법 입법 추진에 대한 반대 시위 진행 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>광주 시민 1만여 명이 금남로에서 '나라와 민족을 위한 특별연합예배'를 열고 포괄적 차별금지법, 종교단체 해산 관련 민법 개정안, 낙태법 개정안 등 이른바 '3대 악법' 추진에 강력히 반대했습니다. 이들은 해당 법안들이 자유민주주의와 종교의 자유, 생명 존중 가치를 훼손할 수 있다고 주장하며 입법 중단을 촉구했습니다. 교계, 학계, 법조계 인사들이 각 법안의 문제점을 지적했습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>본 기사는 특정 주체의 불법행위로 인한 피해 발생이 아닌, 입법 추진에 대한 반대 시위 내용을 다루고 있습니다. 소송금융은 통상적으로 금전적 손해배상을 청구할 명확한 법적 근거와 피고가 있는 사건에 투자하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>1만여 광주 시민들, ‘나라와 민족을 위한 특별연합예배’</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>christiantoday.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.christiantoday.co.kr/news/373639</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-02-23 12:57:39.357417+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>