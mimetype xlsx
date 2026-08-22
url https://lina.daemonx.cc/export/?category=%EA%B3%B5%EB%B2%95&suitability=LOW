--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$29</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$32</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N29"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -536,1939 +536,2143 @@
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>법왜곡죄 고발 및 재판소원 접수 중, 절차 기준 미정으로 각하 다수</t>
+          <t>형사소송법 개정안 국회 통과, 검찰총장 직무대행 사의 표명</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>사법3법 시행 한 달 만에 판결·수사 불만을 이유로 법왜곡죄 고발과 재판소원 신청이 쇄도하고 있습니다. 그러나 법왜곡죄는 입증 가능성이 불분명하고, 재판소원은 절차 기준 미정으로 대부분 각하되는 등 법률 운용에 큰 공백이 발생하고 있습니다.</t>
+          <t>국회에서 검찰 보완수사권 폐지를 골자로 한 형사소송법 개정안이 통과되자 구자현 검찰총장 직무대행이 사의를 표명했습니다. 국민의힘은 이에 대해 '국민을 보호해야 할 순간에 자리를 던져버린 핑계'라며, 수사 공백과 실체적 진실 발견 저해로 인한 피해가 고스란히 국민에게 돌아갈 것이라고 비판했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>법왜곡죄의 경우 상대방 책임 입증 가능성이 낮고, 재판소원은 절차 기준 미정으로 대부분 각하되고 있어 승소 가능성이 매우 낮습니다. 다수의 피해자가 존재할 수 있으나, 현재 법률 운용의 불확실성이 커 소송금융 투자에 부적합합니다.</t>
+          <t>이 기사는 형사소송법 개정안 통과와 검찰총장 직무대행의 사의 표명이라는 정치적, 입법적 사안을 다루고 있습니다. 특정 주체의 명확한 책임으로 인한 직접적이고 quantifiable한 피해가 발생한 사건이 아니며, 소송 상대방이나 피해 규모를 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>수백 명 이상 (재판소원 300건 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>사법3법 한달, 법왜곡죄 고발·재판소원 러시…곳곳에 '운용공백'</t>
+          <t>국힘, 檢총장대행 사의에  국민 보호해야 할 순간, 자리 던져</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6131531</t>
+          <t>https://www.newsis.com/view/NISX20260731_0003732298</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-12 07:02:16.925507+00:00</t>
+          <t>2026-08-12 19:36:05.687165+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>국회 원 구성 완료 후 보완수사권 폐지 법안 및 선관위 특검 논의 중</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 검찰 개혁 논의에서 노무현 전 대통령의 비극을 소환하는 행태를 비판하며, 국민의 죄책감을 이용하는 것이라고 주장한다. 또한 법왜곡죄 통과 상황에서 수사 체계에 대한 우려를 표명하고, 살아있는 권력에 대한 수사 부재를 지적한다.</t>
+          <t>22대 국회 원 구성이 완료되면서 검사의 보완수사권 폐지 법안과 선관위 특검 도입을 둘러싼 여야 간의 힘겨루기가 본격화될 전망이다. 더불어민주당은 보완수사권 폐지를 강행 처리하려 하고, 국민의힘은 이에 맞서 보완수사권 유지를 주장하며 선관위 전산 조작 의혹 수사를 위한 특검 범위 협의를 이어가고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해자를 다루는 것이 아닌, 검찰 개혁과 관련된 정치적 논평이다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁, 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않다.</t>
+          <t>이 기사는 검사의 보완수사권 폐지 법안 및 선관위 특검 도입을 둘러싼 국회 내 여야 간의 정치적, 입법적 논의를 다루고 있습니다. 특정 사건으로 인한 피해자 집단이나 명확한 상대방의 책임, 구체적인 피해 규모가 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>검찰개혁에 '노무현 비극' 소환 멈춰야…국민 죄책감 이용하는 행태</t>
+          <t>원 구성 완료 與野, '보완수사권 폐지' '선관위 특검' 본격 힘겨루기</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=368019</t>
+          <t>https://www.newsis.com/view/NISX20260724_0003722681</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:27:14.535751+00:00</t>
+          <t>2026-08-05 00:04:03.795481+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>대한민국 (검찰, 사법부)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>국정조사 진행 중, 특검 및 탄핵 추진 논의</t>
+          <t>형 확정 및 복역 중, 건강상 이유로 형집행정지 일시 석방</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>서영교 의원이 새 법사위원장과 '정치검찰 조작 기소 의혹 사건 진상규명 국정조사 특별위원회' 위원장을 겸임하게 되면서, 이재명 대통령의 공소 취소와 관련된 '조작 기소 특검' 처리 및 조희대 대법원장 탄핵소추안 처리 등 강경한 법안 추진이 예상됩니다. 이는 검찰 및 사법부의 비위 의혹에 대한 정치적, 입법적 대응을 다루는 내용입니다.</t>
+          <t>국정농단 사건의 핵심 인물 최서원(개명 전 최순실)씨가 10년 만에 언론과 인터뷰하며 국민께 죄송함을 표하는 한편, 박근혜 전 대통령과의 관계, 삼성 뇌물 혐의, 검찰 수사 등에 대한 억울함을 토로했습니다. 현재 징역 21년형을 복역 중이며, 건강 악화로 형집행정지 중인 상황에서 딸의 경제적 어려움과 다른 관련자들과의 형평성 문제도 언급했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 정치적, 입법적 노력(국정조사, 특검, 탄핵 논의)을 통해 공직자(검찰, 사법부)의 비위 의혹을 조사하는 내용을 다루고 있습니다. 이는 특정 집단의 금전적 피해 회복을 목적으로 하는 민사 소송금융의 일반적인 투자 대상과는 거리가 멀어 적합도가 낮습니다.</t>
+          <t>핵심 사건인 '국정농단'은 이미 형이 확정되어 종결된 형사 사건입니다. 최서원씨가 수사 과정의 부당함이나 형평성 문제를 제기하고 있으나, 이는 새로운 소송금융 투자 대상이 될 만한 명확하고 구체적인 민사상 청구권으로 이어지지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>추미애 후임에 만만찮은 서영교… 李 공소취소 페달 밟나</t>
+          <t>[단독] 10년 만에 입 연 최순실  그때 박근혜 부탁 거절했더라면 … '비...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774946771&amp;code=11121300&amp;cp=nv</t>
+          <t>https://www.hankookilbo.com/news/article/A2026070416480005189?did=NA</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 13:21:05.898213+00:00</t>
+          <t>2026-07-18 07:16:02.764725+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>입법 절차 완료 및 후속 입법 예정</t>
+          <t>법왜곡죄 고발 및 재판소원 접수 중, 절차 기준 미정으로 각하 다수</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국회에서 수사·기소 분리를 핵심으로 하는 '중수청법'이 통과되어 검찰청 폐지 가능성이 제기되었습니다. 이 법안은 검사 징계 사유에 파면을 명시했으며, 더불어민주당은 6월 지방선거 이후 형사소송법 개정 등 후속 입법을 추진할 계획입니다.</t>
+          <t>사법3법 시행 한 달 만에 판결·수사 불만을 이유로 법왜곡죄 고발과 재판소원 신청이 쇄도하고 있습니다. 그러나 법왜곡죄는 입증 가능성이 불분명하고, 재판소원은 절차 기준 미정으로 대부분 각하되는 등 법률 운용에 큰 공백이 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생 사건이 아닌, 수사·기소 분리를 골자로 하는 입법 절차의 완료를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임', '집단적 피해', '피해 규모' 등의 적합 조건에 해당하지 않아 부적합합니다.</t>
+          <t>법왜곡죄의 경우 상대방 책임 입증 가능성이 낮고, 재판소원은 절차 기준 미정으로 대부분 각하되고 있어 승소 가능성이 매우 낮습니다. 다수의 피해자가 존재할 수 있으나, 현재 법률 운용의 불확실성이 커 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백 명 이상 (재판소원 300건 이상)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>중수청법 국회 통과…수사·기소 분리, 검찰청 78년 만에 폐지</t>
+          <t>사법3법 한달, 법왜곡죄 고발·재판소원 러시…곳곳에 '운용공백'</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264026</t>
+          <t>https://www.news1.kr/society/court-prosecution/6131531</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-21 12:39:19.219503+00:00</t>
+          <t>2026-04-12 07:02:16.925507+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>더불어민주당 주도로 중대범죄수사청 설치법이 국회 본회의에서 처리될 예정이며, 이는 검찰개혁 후속 입법의 일환입니다. 이 법안은 검찰청 폐지 후 중수청이 부패, 경제 등 6대 범죄와 법왜곡죄 등을 수사하도록 규정합니다. 국민의힘은 이에 반발하여 필리버스터를 진행 중이며, 보완수사권 문제는 향후 논의될 예정입니다.</t>
+          <t>이 기사는 검찰 개혁 논의에서 노무현 전 대통령의 비극을 소환하는 행태를 비판하며, 국민의 죄책감을 이용하는 것이라고 주장한다. 또한 법왜곡죄 통과 상황에서 수사 체계에 대한 우려를 표명하고, 살아있는 권력에 대한 수사 부재를 지적한다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해자가 특정 상대방에게 손해배상을 청구하는 민사 사건이 아닌, 검찰개혁 관련 입법 절차를 다루고 있습니다. 소송금융의 핵심 요건인 명확한 상대방 책임, 집단적 피해, 피해 규모 등이 부재하여 투자 대상으로 부적합합니다.</t>
+          <t>기사는 특정 사건이나 피해자를 다루는 것이 아닌, 검찰 개혁과 관련된 정치적 논평이다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁, 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>與, '검찰개혁' 공소청·중수청법 마무리…지선 후 '보완수사권' 불씨</t>
+          <t>검찰개혁에 '노무현 비극' 소환 멈춰야…국민 죄책감 이용하는 행태</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260320_0003557525</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=368019</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-21 00:40:32.131664+00:00</t>
+          <t>2026-04-05 12:27:14.535751+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>대한민국 (검찰, 사법부)</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>공소청법 국회 본회의 통과, 중대범죄수사청법 처리 예정, 검찰과거사위원회 기본법안 논의 필요성 제기</t>
+          <t>국정조사 진행 중, 특검 및 탄핵 추진 논의</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>검사의 수사권을 폐지하고 기소 및 공소 유지만 맡도록 하는 공소청법이 국회 본회의를 통과했습니다. 이 법안은 검찰의 수사·기소 기능을 분리하고, 오는 10월 2일 시행되면 검찰청은 폐지되고 공소청과 중대범죄수사청이 신설됩니다. 더불어민주당은 정치 검찰의 자업자득이라며 환영했고, 국민의힘은 사법 파괴라며 반발했습니다. 한편, '처럼회'는 제도 개혁과 함께 과거사 정리 및 피해자 구제를 위한 '검찰과거사위원회 기본법안' 논의를 촉구했습니다.</t>
+          <t>서영교 의원이 새 법사위원장과 '정치검찰 조작 기소 의혹 사건 진상규명 국정조사 특별위원회' 위원장을 겸임하게 되면서, 이재명 대통령의 공소 취소와 관련된 '조작 기소 특검' 처리 및 조희대 대법원장 탄핵소추안 처리 등 강경한 법안 추진이 예상됩니다. 이는 검찰 및 사법부의 비위 의혹에 대한 정치적, 입법적 대응을 다루는 내용입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰청 폐지 및 공소청 신설이라는 입법적 변화에 대한 내용으로, 특정 사건이나 피해 발생에 대한 보도가 아닙니다. 과거 검찰의 권한 남용으로 인한 '피해자 구제' 필요성이 언급되지만, 이는 향후 '검찰과거사위원회 기본법안' 논의를 통해 구체화될 정책적 방향이며, 현재 소송금융 투자 대상이 될 만한 명확한 사건, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 정치적, 입법적 노력(국정조사, 특검, 탄핵 논의)을 통해 공직자(검찰, 사법부)의 비위 의혹을 조사하는 내용을 다루고 있습니다. 이는 특정 집단의 금전적 피해 회복을 목적으로 하는 민사 소송금융의 일반적인 투자 대상과는 거리가 멀어 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>공소청법 국회 본회의 통과…‘10월 2일 검찰 폐지’ 확정</t>
+          <t>추미애 후임에 만만찮은 서영교… 李 공소취소 페달 밟나</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260320/133571781/2</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774946771&amp;code=11121300&amp;cp=nv</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-20 12:21:24.041812+00:00</t>
+          <t>2026-03-31 13:21:05.898213+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>특검 수사 및 법정 출석</t>
+          <t>입법 절차 완료 및 후속 입법 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>오세훈 서울시장이 법정에 출석하며 특검을 정면 비판하고, 특검이 피해자와 가해자를 뒤바꾸고 '법왜곡죄'를 저질렀다고 주장했다. 오 시장은 무죄를 거듭 주장했으며, 특검은 법왜곡죄 고소를 검토 중인 것으로 알려졌다.</t>
+          <t>국회에서 수사·기소 분리를 핵심으로 하는 '중수청법'이 통과되어 검찰청 폐지 가능성이 제기되었습니다. 이 법안은 검사 징계 사유에 파면을 명시했으며, 더불어민주당은 6월 지방선거 이후 형사소송법 개정 등 후속 입법을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 사건은 오세훈 시장이 특검을 비판하며 '법왜곡죄'를 주장하는 공법적/형사적 성격의 분쟁으로 보입니다. 다수의 피해자가 특정 가능한 상대방에게 손해배상을 청구하는 민사 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 발생 사건이 아닌, 수사·기소 분리를 골자로 하는 입법 절차의 완료를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임', '집단적 피해', '피해 규모' 등의 적합 조건에 해당하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>민중기 특검, 법왜곡죄 고소 검토 …명태균 불출석</t>
+          <t>중수청법 국회 통과…수사·기소 분리, 검찰청 78년 만에 폐지</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008483168&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264026</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-19 00:25:33.492243+00:00</t>
+          <t>2026-03-21 12:39:19.219503+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>국회 본회의에서 중대범죄수사청 설치법 처리 진행 중, 필리버스터 진행</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>법원이 12·3 비상계엄 가담 혐의를 받는 이상민 전 행정안전부 장관의 2심 재판 중계를 허가했습니다. 이 전 장관은 윤석열 전 대통령의 불법 계엄 선포를 방조하고 언론사 단전·단수 지시를 전달하는 등 내란에 공모한 혐의를 받으며, 1심에서 징역 7년을 선고받았습니다. 항소심 첫 재판이 이날 오후 2시에 열릴 예정입니다.</t>
+          <t>더불어민주당 주도로 중대범죄수사청 설치법이 국회 본회의에서 처리될 예정이며, 이는 검찰개혁 후속 입법의 일환입니다. 이 법안은 검찰청 폐지 후 중수청이 부패, 경제 등 6대 범죄와 법왜곡죄 등을 수사하도록 규정합니다. 국민의힘은 이에 반발하여 필리버스터를 진행 중이며, 보완수사권 문제는 향후 논의될 예정입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>본 사건은 이상민 전 행정안전부 장관의 내란 가담 혐의에 대한 형사 재판으로, 소송금융이 주로 지원하는 민사상 손해배상 청구 사건이 아닙니다. 1심에서 유죄가 선고되어 상대방 책임은 명확하나(적합 조건 1), 특정 피해자들이 금전적 손해배상을 청구하는 상황이 아니므로 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>본 기사는 특정 피해자가 특정 상대방에게 손해배상을 청구하는 민사 사건이 아닌, 검찰개혁 관련 입법 절차를 다루고 있습니다. 소송금융의 핵심 요건인 명확한 상대방 책임, 집단적 피해, 피해 규모 등이 부재하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>법원, '내란 가담' 이상민 전 행안부 장관 2심 재판 중계 허가</t>
+          <t>與, '검찰개혁' 공소청·중수청법 마무리…지선 후 '보완수사권' 불씨</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03722806645384632</t>
+          <t>https://www.newsis.com/view/NISX20260320_0003557525</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-18 12:39:10.625483+00:00</t>
+          <t>2026-03-21 00:40:32.131664+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>이재명 대통령 관련 형사사건 1심 계류 중, 검찰 수사조작 의혹 관련 법무부 진상조사 진행 중</t>
+          <t>공소청법 국회 본회의 통과, 중대범죄수사청법 처리 예정, 검찰과거사위원회 기본법안 논의 필요성 제기</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>이재명 대통령 관련 형사사건에서 검찰의 수사조작 의혹이 제기되며 공소취소 논의가 뜨거운 감자로 부상했습니다. 김성태 전 쌍방울그룹 회장의 진술 조작 의혹과 남욱씨의 녹취록 조작 증언 등이 근거로 제시되었으며, 현 정부 법무부 진상조사도 진행 중입니다. 민주당은 국정조사를 통한 진상규명 후 공소취소를 요구하고 있으나, 정치적 논란과 국론 분열 가능성이 제기되고 있습니다.</t>
+          <t>검사의 수사권을 폐지하고 기소 및 공소 유지만 맡도록 하는 공소청법이 국회 본회의를 통과했습니다. 이 법안은 검찰의 수사·기소 기능을 분리하고, 오는 10월 2일 시행되면 검찰청은 폐지되고 공소청과 중대범죄수사청이 신설됩니다. 더불어민주당은 정치 검찰의 자업자득이라며 환영했고, 국민의힘은 사법 파괴라며 반발했습니다. 한편, '처럼회'는 제도 개혁과 함께 과거사 정리 및 피해자 구제를 위한 '검찰과거사위원회 기본법안' 논의를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 사건은 이재명 대통령 관련 형사사건의 공소취소 논의와 검찰의 수사조작 의혹에 대한 진상규명에 초점을 맞추고 있습니다. 상대방(대한민국 검찰)의 자력은 충분하고(적합 조건 2), 법무부 진상조사 및 법정 증언 등 증거 확보 가능성이 있지만(적합 조건 5, 6), 소송금융은 주로 명확한 금전적 피해를 입증하여 손해배상을 청구하는 민사사건에 투자합니다. 이 사건은 형사사건의 공소유지 여부 및 수사기관의 공권력 남용 의혹 규명에 관한 것으로, 직접적인 금전적 손해배상 청구 소송으로 이어지기 어렵고, 피해 규모를 산정하기 어렵다는 점에서 소송금융 투자 대상으로는 적합성이 낮습니다.</t>
+          <t>해당 기사는 검찰청 폐지 및 공소청 신설이라는 입법적 변화에 대한 내용으로, 특정 사건이나 피해 발생에 대한 보도가 아닙니다. 과거 검찰의 권한 남용으로 인한 '피해자 구제' 필요성이 언급되지만, 이는 향후 '검찰과거사위원회 기본법안' 논의를 통해 구체화될 정책적 방향이며, 현재 소송금융 투자 대상이 될 만한 명확한 사건, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[경향의 눈]이 대통령 사건 공소취소라는 ‘뜨거운 감자’</t>
+          <t>공소청법 국회 본회의 통과…‘10월 2일 검찰 폐지’ 확정</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603182001025</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260320/133571781/2</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-18 12:32:34.975469+00:00</t>
+          <t>2026-03-20 12:21:24.041812+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>특검</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>법왜곡죄 고발 및 재판소원 청구 초기 단계</t>
+          <t>특검 수사 및 법정 출석</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>새로 시행된 법왜곡죄와 재판소원법이 고소·고발 및 재판소원 청구를 연쇄적으로 낳고 있다. 법왜곡죄는 경찰의 김정숙 여사 옷값 의혹 무혐의 처분 등 과거 사건에도 소급 적용하려는 시도가 있으며, 사법부 관계자들에 대한 고발도 이어지고 있다. 재판소원은 패소 시 금전적 부담이 없다는 점이 강조되며 청구가 잇따르고 있으나, 헌법재판소는 선별 기준을 고심 중이다.</t>
+          <t>오세훈 서울시장이 법정에 출석하며 특검을 정면 비판하고, 특검이 피해자와 가해자를 뒤바꾸고 '법왜곡죄'를 저질렀다고 주장했다. 오 시장은 무죄를 거듭 주장했으며, 특검은 법왜곡죄 고소를 검토 중인 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>새로 시행된 '법왜곡죄'와 '재판소원법'의 적용 사례를 다루는 기사로, 소송금융의 일반적인 적합 조건인 '상대방 책임의 명확성', '피해 규모의 명확성'이 부족합니다. (적합 조건 1, 4 미충족) 또한, 사법 시스템 자체를 대상으로 하는 고발 및 헌법소원 성격의 사건으로, 승소 가능성 및 투자 회수 가능성이 매우 불확실하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 사건은 오세훈 시장이 특검을 비판하며 '법왜곡죄'를 주장하는 공법적/형사적 성격의 분쟁으로 보입니다. 다수의 피해자가 특정 가능한 상대방에게 손해배상을 청구하는 민사 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>김정숙 여사 옷값 의혹도…재고발→무혐의→법왜곡죄 고발, 현실 됐다</t>
+          <t>민중기 특검, 법왜곡죄 고소 검토 …명태균 불출석</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25412595</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008483168&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-18 00:38:36.433862+00:00</t>
+          <t>2026-03-19 00:25:33.492243+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>이상민 전 행정안전부 장관</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>법왜곡죄 고발 접수, 수사 진행 예정</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>한 변호사가 조 대법원장 등을 상대로 형사소송법상 '서면주의 원칙'을 의도적으로 위반했다는 주장을 담은 '법왜곡죄' 고발장을 제출했다. 이는 법왜곡죄 첫 고발 사례로, 약 7만 쪽에 달하는 방대한 소송 기록 검토가 필요한 사건의 수사 과부하에 대한 우려가 제기되고 있다.</t>
+          <t>법원이 12·3 비상계엄 가담 혐의를 받는 이상민 전 행정안전부 장관의 2심 재판 중계를 허가했습니다. 이 전 장관은 윤석열 전 대통령의 불법 계엄 선포를 방조하고 언론사 단전·단수 지시를 전달하는 등 내란에 공모한 혐의를 받으며, 1심에서 징역 7년을 선고받았습니다. 항소심 첫 재판이 이날 오후 2시에 열릴 예정입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 사건은 법왜곡죄 고발로, 형사소송법 위반 주장에 대한 수사 개시 단계이다. 소송금융의 주요 적합 조건인 명확한 상대방 책임, 충분한 자력의 피고, 집단적 피해 및 구체적인 피해 규모가 확인되지 않는다. (적합 조건 1, 2, 3, 4 미충족) 공적 절차(고발)가 진행 중이나, 민사상 손해배상 청구 가능성 및 투자 회수 가능성이 낮아 소송금융 투자에 부적합하다.</t>
+          <t>본 사건은 이상민 전 행정안전부 장관의 내란 가담 혐의에 대한 형사 재판으로, 소송금융이 주로 지원하는 민사상 손해배상 청구 사건이 아닙니다. 1심에서 유죄가 선고되어 상대방 책임은 명확하나(적합 조건 1), 특정 피해자들이 금전적 손해배상을 청구하는 상황이 아니므로 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>법왜곡죄 첫 고발… 판결 불복 소송에 '수사 과부하' 우려</t>
+          <t>법원, '내란 가담' 이상민 전 행안부 장관 2심 재판 중계 허가</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3384611</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03722806645384632</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-15 12:54:20.891067+00:00</t>
+          <t>2026-03-18 12:39:10.625483+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>대법원</t>
+          <t>대한민국 (검찰)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>고발 제기, 수사 가능성 언급</t>
+          <t>이재명 대통령 관련 형사사건 1심 계류 중, 검찰 수사조작 의혹 관련 법무부 진상조사 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>대선 직전 대법원이 이재명 당시 더불어민주당 후보 사건 처리 과정에서 형사소송법상 서면주의 원칙을 의도적으로 위반했다는 고발이 제기되었습니다. 약 7만 쪽에 이르는 사건 기록이 고발장에 포함되었으며, 조희대 대법원장의 수사 가능성이 언급되며 사법개혁 논쟁으로 확산되고 있습니다.</t>
+          <t>이재명 대통령 관련 형사사건에서 검찰의 수사조작 의혹이 제기되며 공소취소 논의가 뜨거운 감자로 부상했습니다. 김성태 전 쌍방울그룹 회장의 진술 조작 의혹과 남욱씨의 녹취록 조작 증언 등이 근거로 제시되었으며, 현 정부 법무부 진상조사도 진행 중입니다. 민주당은 국정조사를 통한 진상규명 후 공소취소를 요구하고 있으나, 정치적 논란과 국론 분열 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방은 대법원(국가기관)으로 자력은 충분하나, '의도적 위반' 주장에 대한 책임 입증이 매우 어려울 것으로 예상됩니다. 또한, 기사 내용만으로는 집단적 피해나 구체적인 피해 규모를 파악하기 어렵고, 명확한 객관적 증거가 부족하여 승소 가능성이 불확실합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>이 사건은 이재명 대통령 관련 형사사건의 공소취소 논의와 검찰의 수사조작 의혹에 대한 진상규명에 초점을 맞추고 있습니다. 상대방(대한민국 검찰)의 자력은 충분하고(적합 조건 2), 법무부 진상조사 및 법정 증언 등 증거 확보 가능성이 있지만(적합 조건 5, 6), 소송금융은 주로 명확한 금전적 피해를 입증하여 손해배상을 청구하는 민사사건에 투자합니다. 이 사건은 형사사건의 공소유지 여부 및 수사기관의 공권력 남용 의혹 규명에 관한 것으로, 직접적인 금전적 손해배상 청구 소송으로 이어지기 어렵고, 피해 규모를 산정하기 어렵다는 점에서 소송금융 투자 대상으로는 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>조희대 대법원장 수사 변수 '영장'…사법개혁 논쟁 확산</t>
+          <t>[경향의 눈]이 대통령 사건 공소취소라는 ‘뜨거운 감자’</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16004847</t>
+          <t>https://www.khan.co.kr/article/202603182001025</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-15 00:40:13.338468+00:00</t>
+          <t>2026-03-18 12:32:34.975469+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>조희대 대법원장</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>법왜곡죄 고발, 경찰 수사 예정</t>
+          <t>법왜곡죄 고발 및 재판소원 청구 초기 단계</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>새로 시행된 '법왜곡죄'의 1호 사건으로 조희대 대법원장에 대한 고발이 접수되었습니다. 이재명 공직선거법 위반 사건에서 서면주의를 어겼다는 주장이지만, 이미 특검에서 무혐의 처분된 바 있으며 법왜곡죄 자체의 정치적 의도와 법적 타당성에 대한 논란이 큰 상황입니다.</t>
+          <t>새로 시행된 법왜곡죄와 재판소원법이 고소·고발 및 재판소원 청구를 연쇄적으로 낳고 있다. 법왜곡죄는 경찰의 김정숙 여사 옷값 의혹 무혐의 처분 등 과거 사건에도 소급 적용하려는 시도가 있으며, 사법부 관계자들에 대한 고발도 이어지고 있다. 재판소원은 패소 시 금전적 부담이 없다는 점이 강조되며 청구가 잇따르고 있으나, 헌법재판소는 선별 기준을 고심 중이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 사건은 새로 제정된 논란의 여지가 많은 '법왜곡죄'에 대한 고발로, 대법원장을 상대로 한 것이어서 법적 근거와 결과의 불확실성이 매우 높습니다. 또한, 소송금융 투자의 핵심 조건인 명확하고 정량화된 집단적 피해나 다수의 피해자가 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>새로 시행된 '법왜곡죄'와 '재판소원법'의 적용 사례를 다루는 기사로, 소송금융의 일반적인 적합 조건인 '상대방 책임의 명확성', '피해 규모의 명확성'이 부족합니다. (적합 조건 1, 4 미충족) 또한, 사법 시스템 자체를 대상으로 하는 고발 및 헌법소원 성격의 사건으로, 승소 가능성 및 투자 회수 가능성이 매우 불확실하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[전격시사] “국정조사로 사법 불신 진상 밝혀야, “조은석 특검에서 이...</t>
+          <t>김정숙 여사 옷값 의혹도…재고발→무혐의→법왜곡죄 고발, 현실 됐다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507585&amp;ref=A</t>
+          <t>https://www.joongang.co.kr/article/25412595</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-13 12:16:18.859019+00:00</t>
+          <t>2026-03-18 00:38:36.433862+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 검토/진행</t>
+          <t>법왜곡죄 고발 접수, 수사 진행 예정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>조 대법원장이 이재명 대통령의 공직선거법 위반 사건을 파기환송할 때 형사소송법을 의도적으로 왜곡했다는 고발장이 접수되었습니다. 대법원장의 법리 해석을 경찰이 수사하는 것에 대해 내부적으로 당혹감이 표출되고 있습니다.</t>
+          <t>한 변호사가 조 대법원장 등을 상대로 형사소송법상 '서면주의 원칙'을 의도적으로 위반했다는 주장을 담은 '법왜곡죄' 고발장을 제출했다. 이는 법왜곡죄 첫 고발 사례로, 약 7만 쪽에 달하는 방대한 소송 기록 검토가 필요한 사건의 수사 과부하에 대한 우려가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>대법원장의 법리 해석에 대한 고발로, 상대방 책임(의도적 왜곡) 입증이 매우 어렵고 논란의 여지가 큽니다. 또한 집단적 피해나 구체적인 피해 규모를 특정하기 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 4, 5 불충족)</t>
+          <t>이 사건은 법왜곡죄 고발로, 형사소송법 위반 주장에 대한 수사 개시 단계이다. 소송금융의 주요 적합 조건인 명확한 상대방 책임, 충분한 자력의 피고, 집단적 피해 및 구체적인 피해 규모가 확인되지 않는다. (적합 조건 1, 2, 3, 4 미충족) 공적 절차(고발)가 진행 중이나, 민사상 손해배상 청구 가능성 및 투자 회수 가능성이 낮아 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>대법원장 법리해석을 경찰이 수사?…'법왜곡죄' 내부 당혹</t>
+          <t>법왜곡죄 첫 고발… 판결 불복 소송에 '수사 과부하' 우려</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008475471&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3384611</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-13 00:46:50.169918+00:00</t>
+          <t>2026-03-15 12:54:20.891067+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>대법원</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>검찰개혁 정부안 발의 및 국회 논의 중</t>
+          <t>고발 제기, 수사 가능성 언급</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>박은정 조국혁신당 의원이 정부의 검찰개혁안에 대해 비판하며, 공소청 검사가 중수청 수사에 개입할 여지가 있어 수사·기소 분리 원칙이 훼손될 수 있다고 주장했습니다. 특히 공소청 검사의 사실상 수사 지휘 가능성과 중수청의 우선수사권 조항이 검찰의 권한 남용을 초래할 수 있다고 우려를 표명했습니다.</t>
+          <t>대선 직전 대법원이 이재명 당시 더불어민주당 후보 사건 처리 과정에서 형사소송법상 서면주의 원칙을 의도적으로 위반했다는 고발이 제기되었습니다. 약 7만 쪽에 이르는 사건 기록이 고발장에 포함되었으며, 조희대 대법원장의 수사 가능성이 언급되며 사법개혁 논쟁으로 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 검찰개혁 법안에 대한 입법 논의와 정치적 비판을 다루고 있으며, 특정 사건으로 인해 발생한 구체적인 피해나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 피해자, 그리고 금전적 피해 규모가 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방은 대법원(국가기관)으로 자력은 충분하나, '의도적 위반' 주장에 대한 책임 입증이 매우 어려울 것으로 예상됩니다. 또한, 기사 내용만으로는 집단적 피해나 구체적인 피해 규모를 파악하기 어렵고, 명확한 객관적 증거가 부족하여 승소 가능성이 불확실합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[뉴스하이킥] 박은정  중수청의 '우선 수사' 개시 통보받은 공소청 검사...</t>
-[...2 lines deleted...]
-      <c r="K16" t="inlineStr"/>
+          <t>조희대 대법원장 수사 변수 '영장'…사법개혁 논쟁 확산</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://n.news.naver.com/mnews/article/214/0001485799?sid=100</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16004847</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-12 13:27:10.043639+00:00</t>
+          <t>2026-03-15 00:40:13.338468+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>조희대 대법원장</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 후 재판소원 청구 검토 중</t>
+          <t>법왜곡죄 고발, 경찰 수사 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>양문석 의원이 대출 사기 혐의로 대법원 확정 판결을 받아 의원직을 상실했습니다. 새로 시행된 재판소원 제도를 활용해 대법원 판결 취소 및 의원직 회복을 시도할 가능성이 제기되고 있습니다. 이 과정에서 의원직 회복 절차, 재·보궐 선거 등 전례 없는 법적 혼란이 예상됩니다.</t>
+          <t>새로 시행된 '법왜곡죄'의 1호 사건으로 조희대 대법원장에 대한 고발이 접수되었습니다. 이재명 공직선거법 위반 사건에서 서면주의를 어겼다는 주장이지만, 이미 특검에서 무혐의 처분된 바 있으며 법왜곡죄 자체의 정치적 의도와 법적 타당성에 대한 논란이 큰 상황입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>대법원 확정 판결로 형사 사건이 종결되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 재판소원은 새로운 제도이며 의원직 회복이라는 비금전적 목적을 가지므로, 소송금융의 주요 적합 조건인 집단적 피해, 명확한 금전적 피해 규모, 상대방의 자력 및 책임 명확성 등과 거리가 있습니다. 절차적 불확실성이 매우 높아 투자 회수 가능성이 불투명합니다.</t>
+          <t>이 사건은 새로 제정된 논란의 여지가 많은 '법왜곡죄'에 대한 고발로, 대법원장을 상대로 한 것이어서 법적 근거와 결과의 불확실성이 매우 높습니다. 또한, 소송금융 투자의 핵심 조건인 명확하고 정량화된 집단적 피해나 다수의 피해자가 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>재판소원 시사한 양문석…첫날부터 '판결효력' 갖가지 경우의 수</t>
+          <t>[전격시사] “국정조사로 사법 불신 진상 밝혀야, “조은석 특검에서 이...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260312152900004?input=1195m</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507585&amp;ref=A</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-12 13:18:59.325843+00:00</t>
+          <t>2026-03-13 12:16:18.859019+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>이재명 정부 고위 관계자</t>
+          <t>조 대법원장</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>특검 도입 요구 중</t>
+          <t>경찰 수사 검토/진행</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>국민의힘이 김어준씨 유튜브에서 제기된 '이재명 대통령 공소 취소 거래설' 의혹에 대해 특검 도입을 강력히 요구하고 있습니다. 이 의혹은 이재명 정부 고위 관계자가 대통령의 공소 취소와 검찰 개혁을 맞바꾸려 했다는 내용으로, 국민의힘은 이를 헌정 질서를 뒤흔드는 중대한 범죄로 규정하고 있습니다.</t>
+          <t>조 대법원장이 이재명 대통령의 공직선거법 위반 사건을 파기환송할 때 형사소송법을 의도적으로 왜곡했다는 고발장이 접수되었습니다. 대법원장의 법리 해석을 경찰이 수사하는 것에 대해 내부적으로 당혹감이 표출되고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 사건은 특정 피해자들이 금전적 손해배상을 청구하는 민사 분쟁이 아닌, 정치적 의혹 제기와 특검 도입 요구에 관한 사안입니다. 상대방의 책임이 명확하지 않고, 객관적인 증거가 부족하며, 공적 절차가 진행 중인 단계도 아닙니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>대법원장의 법리 해석에 대한 고발로, 상대방 책임(의도적 왜곡) 입증이 매우 어렵고 논란의 여지가 큽니다. 또한 집단적 피해나 구체적인 피해 규모를 특정하기 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 4, 5 불충족)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>국힘, '공소취소 거래설' 공세 … 특검 도입 강력 요구, 공소취소 중단...</t>
+          <t>대법원장 법리해석을 경찰이 수사?…'법왜곡죄' 내부 당혹</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260311_0003544253</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008475471&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-11 12:58:28.743322+00:00</t>
+          <t>2026-03-13 00:46:50.169918+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>정부 입법안 국회 제출 및 논의 중</t>
+          <t>검찰개혁 정부안 발의 및 국회 논의 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>정부가 검찰의 직접 수사권을 전면 폐지하고 중대범죄수사청과 공소청을 신설하는 형사소송법 개정안을 국회에 제출했습니다. 이는 '검찰 개혁 완성'을 목표로 하지만, 여당 내부에서도 이견이 있는 것으로 보도되었습니다.</t>
+          <t>박은정 조국혁신당 의원이 정부의 검찰개혁안에 대해 비판하며, 공소청 검사가 중수청 수사에 개입할 여지가 있어 수사·기소 분리 원칙이 훼손될 수 있다고 주장했습니다. 특히 공소청 검사의 사실상 수사 지휘 가능성과 중수청의 우선수사권 조항이 검찰의 권한 남용을 초래할 수 있다고 우려를 표명했습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰 개혁을 위한 형사소송법 개정안의 국회 제출 및 관련 논의를 다루고 있습니다. 이는 특정 사건으로 인한 피해자들의 손해배상 청구와 관련된 사안이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 피해 주체, 피해 규모, 상대방 책임 등이 명확하지 않아 소송금융의 기본 전제에 부합하지 않습니다.</t>
+          <t>해당 기사는 정부의 검찰개혁 법안에 대한 입법 논의와 정치적 비판을 다루고 있으며, 특정 사건으로 인해 발생한 구체적인 피해나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 피해자, 그리고 금전적 피해 규모가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[논란법안 돋보기②] '與 내부 이견' 중수청·공소청법 무엇이 문제일까</t>
-[...6 lines deleted...]
-      </c>
+          <t>[뉴스하이킥] 박은정  중수청의 '우선 수사' 개시 통보받은 공소청 검사...</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3382524</t>
+          <t>https://n.news.naver.com/mnews/article/214/0001485799?sid=100</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-10 00:52:43.714406+00:00</t>
+          <t>2026-03-12 13:27:10.043639+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>민주당의 공소취소 추진</t>
+          <t>대법원 판결 확정 후 재판소원 청구 검토 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>더불어민주당이 대장동, 대북송금 등 1심 판결 전인 사건들에 대해 공소취소를 추진하고 있습니다. 법조계에서는 이러한 움직임이 법치주의의 근간을 흔들고 법적 안정성을 후퇴시킬 것이라는 우려를 표명하고 있습니다. 이는 이재명 대통령 사건 공소취소와 국정조사를 추진하기 위한 의원 모임에서 시작된 정치적 움직임입니다.</t>
+          <t>양문석 의원이 대출 사기 혐의로 대법원 확정 판결을 받아 의원직을 상실했습니다. 새로 시행된 재판소원 제도를 활용해 대법원 판결 취소 및 의원직 회복을 시도할 가능성이 제기되고 있습니다. 이 과정에서 의원직 회복 절차, 재·보궐 선거 등 전례 없는 법적 혼란이 예상됩니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 진행 중인 형사 공소에 대한 정치적 공소취소 추진을 다루고 있으며, 소송금융이 일반적으로 투자하는 민사상 손해배상 청구 사건이 아닙니다. 특정 가능한 민사상 피고나 명확한 피해 규모가 없어 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>대법원 확정 판결로 형사 사건이 종결되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 재판소원은 새로운 제도이며 의원직 회복이라는 비금전적 목적을 가지므로, 소송금융의 주요 적합 조건인 집단적 피해, 명확한 금전적 피해 규모, 상대방의 자력 및 책임 명확성 등과 거리가 있습니다. 절차적 불확실성이 매우 높아 투자 회수 가능성이 불투명합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>민주당 공소취소 추진…법조계  법치주의 근간 흔들려  우려</t>
+          <t>재판소원 시사한 양문석…첫날부터 '판결효력' 갖가지 경우의 수</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6093037</t>
+          <t>https://www.yna.co.kr/view/AKR20260312152900004?input=1195m</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-08 00:31:31.999780+00:00</t>
+          <t>2026-03-12 13:18:59.325843+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>이재명 정부 고위 관계자</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>사법개혁 3법 국무회의 의결 및 입법 논의 진행 중</t>
+          <t>특검 도입 요구 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>민주당이 발의한 '사법개혁 3법'(법 왜곡죄, 재판 소원, 대법관 증원)이 국무회의에서 의결되며 정치권의 뜨거운 논쟁이 되고 있습니다. 민주당은 사법기관의 권한 남용을 막기 위한 개혁으로 주장하는 반면, 국민의힘은 이재명 대통령의 사법 리스크 방탄용 악법으로 규정하며 강하게 반발하고 있습니다.</t>
+          <t>국민의힘이 김어준씨 유튜브에서 제기된 '이재명 대통령 공소 취소 거래설' 의혹에 대해 특검 도입을 강력히 요구하고 있습니다. 이 의혹은 이재명 정부 고위 관계자가 대통령의 공소 취소와 검찰 개혁을 맞바꾸려 했다는 내용으로, 국민의힘은 이를 헌정 질서를 뒤흔드는 중대한 범죄로 규정하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이나 손해배상 청구 소송에 관한 것이 아니라, '사법개혁 3법'이라는 입법 추진 및 정치적 논쟁을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 손해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 특정 피해자들이 금전적 손해배상을 청구하는 민사 분쟁이 아닌, 정치적 의혹 제기와 특검 도입 요구에 관한 사안입니다. 상대방의 책임이 명확하지 않고, 객관적인 증거가 부족하며, 공적 절차가 진행 중인 단계도 아닙니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>강성만  사법 3법, '피고인 이재명 방탄' 대못질  vs 양부남  대통령에 ...</t>
+          <t>국힘, '공소취소 거래설' 공세 … 특검 도입 강력 요구, 공소취소 중단...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603070012</t>
+          <t>https://www.newsis.com/view/NISX20260311_0003544253</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-07 12:31:41.804303+00:00</t>
+          <t>2026-03-11 12:58:28.743322+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>특검 수사 및 재판 진행, 일부 무죄 판결</t>
+          <t>정부 입법안 국회 제출 및 논의 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>오세훈 서울시장이 '명태균 의혹' 사건과 관련하여 민중기 특검을 비난하며, 특검이 가해자 대신 피해자를 기소했다고 주장했다. 김건희 여사에 이어 명태균도 무죄 판결을 받으면서 특검팀의 입증 부담이 커진 상황이다. 이 기사는 특정 사건의 법적 결과와 그에 대한 정치적 비판을 다루고 있다.</t>
+          <t>정부가 검찰의 직접 수사권을 전면 폐지하고 중대범죄수사청과 공소청을 신설하는 형사소송법 개정안을 국회에 제출했습니다. 이는 '검찰 개혁 완성'을 목표로 하지만, 여당 내부에서도 이견이 있는 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 오세훈 시장이 특검의 수사 및 재판 진행에 대해 비판하는 내용을 다루고 있으며, 이미 일부 무죄 판결이 선고된 형사 사건에 대한 언급입니다. 소송금융의 대상이 되는 명확한 민사상 손해배상 청구권, 특정 가능한 자력 있는 피고, 또는 집단적 피해 규모가 확인되지 않습니다.</t>
+          <t>해당 기사는 검찰 개혁을 위한 형사소송법 개정안의 국회 제출 및 관련 논의를 다루고 있습니다. 이는 특정 사건으로 인한 피해자들의 손해배상 청구와 관련된 사안이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 피해 주체, 피해 규모, 상대방 책임 등이 명확하지 않아 소송금융의 기본 전제에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>오세훈  가해자와 피해자 뒤바꿔…민중기, 특검 아닌 공범</t>
+          <t>[논란법안 돋보기②] '與 내부 이견' 중수청·공소청법 무엇이 문제일까</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/moi/6093462</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3382524</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-07 12:17:50.054963+00:00</t>
+          <t>2026-03-10 00:52:43.714406+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
-      <c r="D23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>형사소송법 개정 및 보완수사권 관련 정부 의견 수렴 단계</t>
+          <t>민주당의 공소취소 추진</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>중수청 및 공소청법의 국무회의 통과와 함께 공소청 검사의 보완수사권 부여 문제를 포함한 형사소송법 쟁점에 대한 논의가 시작되었습니다. 정부는 3~5월 중 집중 의견 수렴을 실시할 계획이며, 대한변호사협회와 공동으로 관련 논의를 진행할 예정입니다.</t>
+          <t>더불어민주당이 대장동, 대북송금 등 1심 판결 전인 사건들에 대해 공소취소를 추진하고 있습니다. 법조계에서는 이러한 움직임이 법치주의의 근간을 흔들고 법적 안정성을 후퇴시킬 것이라는 우려를 표명하고 있습니다. 이는 이재명 대통령 사건 공소취소와 국정조사를 추진하기 위한 의원 모임에서 시작된 정치적 움직임입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 형사소송법 개정 및 보완수사권 논의 등 법률 제정 및 정책 결정 과정에 대한 보도입니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등 어떠한 조건에도 해당하지 않습니다.</t>
+          <t>이 기사는 진행 중인 형사 공소에 대한 정치적 공소취소 추진을 다루고 있으며, 소송금융이 일반적으로 투자하는 민사상 손해배상 청구 사건이 아닙니다. 특정 가능한 민사상 피고나 명확한 피해 규모가 없어 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>중수청·공소청법 국무회의 통과…'보완수사권' 논의도 시작</t>
+          <t>민주당 공소취소 추진…법조계  법치주의 근간 흔들려  우려</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4069644</t>
+          <t>https://www.news1.kr/society/court-prosecution/6093037</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-04 00:33:11.478833+00:00</t>
+          <t>2026-03-08 00:31:31.999780+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>윤석열 1심 무기징역 선고, 추경호 내란중요임무종사 혐의 기소</t>
+          <t>사법개혁 3법 국무회의 의결 및 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>기사는 '12·3 내란 사태'와 '윤석열 탄핵 결정'에 연루되거나 이를 옹호했던 인물들이 지방선거에 출마하려는 상황을 보도합니다. 윤석열은 1심에서 내란 우두머리 혐의로 무기징역을 선고받았고, 추경호 의원은 내란중요임무종사 혐의로 기소되는 등 법적 단죄가 진행 중입니다. 기사는 이들의 정치적 책임 회피 시도를 비판하고 있습니다.</t>
+          <t>민주당이 발의한 '사법개혁 3법'(법 왜곡죄, 재판 소원, 대법관 증원)이 국무회의에서 의결되며 정치권의 뜨거운 논쟁이 되고 있습니다. 민주당은 사법기관의 권한 남용을 막기 위한 개혁으로 주장하는 반면, 국민의힘은 이재명 대통령의 사법 리스크 방탄용 악법으로 규정하며 강하게 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>본 기사는 '12·3 내란 사태' 및 '윤석열 탄핵 결정'과 관련된 인물들의 형사적 책임 및 정치적 행보를 다루고 있습니다. 소송금융은 주로 민사상 손해배상 청구와 같은 금전적 배상을 목적으로 하는 사건에 투자하며, 본 사건은 민사상 피해자 및 손해배상 청구권이 명확히 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이나 손해배상 청구 소송에 관한 것이 아니라, '사법개혁 3법'이라는 입법 추진 및 정치적 논쟁을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 손해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>추경호, 이진숙, 김문수…지방선거에 ‘내란 세력’이 온다</t>
+          <t>강성만  사법 3법, '피고인 이재명 방탄' 대못질  vs 양부남  대통령에 ...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/politics/politics_general/58940.html</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603070012</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-03 00:49:56.637933+00:00</t>
+          <t>2026-03-07 12:31:41.804303+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>민중기 특검</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>대법관 증원 법안 국회 본회의 통과 완료</t>
+          <t>특검 수사 및 재판 진행, 일부 무죄 판결</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>대법관 수를 14명에서 26명으로 늘리는 법원조직법 개정안이 더불어민주당 주도로 국회 본회의를 통과하며 '사법개혁 3법' 입법이 마무리되었습니다. 이 법안은 재판 적체 해소와 대법관 구성 다양화를 목표로 하지만, 하급심 부실화 및 사법부 장악 시도라는 우려와 반발이 제기되었습니다.</t>
+          <t>오세훈 서울시장이 '명태균 의혹' 사건과 관련하여 민중기 특검을 비난하며, 특검이 가해자 대신 피해자를 기소했다고 주장했다. 김건희 여사에 이어 명태균도 무죄 판결을 받으면서 특검팀의 입증 부담이 커진 상황이다. 이 기사는 특정 사건의 법적 결과와 그에 대한 정치적 비판을 다루고 있다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 특정 주체의 불법행위로 인한 피해 발생이 아닌, 대법관 증원 법안의 국회 통과라는 입법 과정을 다루고 있습니다. 소송금융의 적합 조건인 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 어떠한 조건에도 해당하지 않으며, 민사상 손해배상 소송의 대상이 될 만한 사건이 아닙니다.</t>
+          <t>이 기사는 오세훈 시장이 특검의 수사 및 재판 진행에 대해 비판하는 내용을 다루고 있으며, 이미 일부 무죄 판결이 선고된 형사 사건에 대한 언급입니다. 소송금융의 대상이 되는 명확한 민사상 손해배상 청구권, 특정 가능한 자력 있는 피고, 또는 집단적 피해 규모가 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>대법관 증원법, 與주도로 국회 본회의 통과…'사법개혁 3법' 입법 마무리</t>
+          <t>오세훈  가해자와 피해자 뒤바꿔…민중기, 특검 아닌 공범</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260228507656?OutUrl=naver</t>
+          <t>https://www.news1.kr/local/moi/6093462</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-01 00:26:02.500641+00:00</t>
+          <t>2026-03-07 12:17:50.054963+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr"/>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>형사소송법 개정 및 보완수사권 관련 정부 의견 수렴 단계</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>기사는 검사들의 소극적 법 집행이 범죄 피해자 구호에 어려움을 초래할 수 있다는 우려를 제기하며, 직권남용죄 적용 상황에서 법왜곡죄 신설의 필요성에 대한 서강대 로스쿨 교수의 의견을 전달합니다. 이는 특정 사건이 아닌 법률 시스템 및 정책에 대한 논평입니다.</t>
+          <t>중수청 및 공소청법의 국무회의 통과와 함께 공소청 검사의 보완수사권 부여 문제를 포함한 형사소송법 쟁점에 대한 논의가 시작되었습니다. 정부는 3~5월 중 집중 의견 수렴을 실시할 계획이며, 대한변호사협회와 공동으로 관련 논의를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>기사는 검사들의 소극적 법 집행과 법왜곡죄 신설에 대한 학술적 논평으로, 특정 사건이나 구체적인 피해 사실을 다루지 않습니다. 따라서 소송금융 투자에 필요한 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 등 적합 조건에 해당하는 사항을 전혀 파악할 수 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 형사소송법 개정 및 보완수사권 논의 등 법률 제정 및 정책 결정 과정에 대한 보도입니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등 어떠한 조건에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>후진국의 진면목 …  벼랑 끝 심정 …  부작용 보완 필요</t>
+          <t>중수청·공소청법 국무회의 통과…'보완수사권' 논의도 시작</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217020</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4069644</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-28 00:22:34.824805+00:00</t>
+          <t>2026-03-04 00:33:11.478833+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
-      <c r="D27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>법왜곡죄 법안 국회 통과</t>
+          <t>윤석열 1심 무기징역 선고, 추경호 내란중요임무종사 혐의 기소</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>국회에서 '법왜곡죄' (형법 개정안)가 통과되었으며, 이는 판사나 검사가 형사사건에서 법을 의도적으로 왜곡 적용할 경우 처벌하는 내용을 담고 있습니다. 위헌 논란으로 인해 적용 범위가 축소되고 예외 조항이 추가된 수정안이 가결되었으나, 민주당 내 강경파와 시민단체는 졸속 입법 및 사법체계 영향에 대한 우려를 표명하고 있습니다.</t>
+          <t>기사는 '12·3 내란 사태'와 '윤석열 탄핵 결정'에 연루되거나 이를 옹호했던 인물들이 지방선거에 출마하려는 상황을 보도합니다. 윤석열은 1심에서 내란 우두머리 혐의로 무기징역을 선고받았고, 추경호 의원은 내란중요임무종사 혐의로 기소되는 등 법적 단죄가 진행 중입니다. 기사는 이들의 정치적 책임 회피 시도를 비판하고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>이 기사는 '법왜곡죄' 법안의 국회 통과 및 관련 정치적 논쟁을 다루고 있습니다. 특정 사건에서 법왜곡으로 인한 피해가 발생했거나, 피해자가 특정되어 소송을 준비하는 상황이 아니므로 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 전혀 해당하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 없습니다.</t>
+          <t>본 기사는 '12·3 내란 사태' 및 '윤석열 탄핵 결정'과 관련된 인물들의 형사적 책임 및 정치적 행보를 다루고 있습니다. 소송금융은 주로 민사상 손해배상 청구와 같은 금전적 배상을 목적으로 하는 사건에 투자하며, 본 사건은 민사상 피해자 및 손해배상 청구권이 명확히 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>법왜곡죄, 땜질 수정 그대로 통과…강경파 '반발'</t>
+          <t>추경호, 이진숙, 김문수…지방선거에 ‘내란 세력’이 온다</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1292705&amp;inflow=N</t>
+          <t>https://h21.hani.co.kr/arti/politics/politics_general/58940.html</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-02-26 13:17:41.525311+00:00</t>
+          <t>2026-03-03 00:49:56.637933+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
-      <c r="D28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>법률 개념에 대한 논의</t>
+          <t>대법관 증원 법안 국회 본회의 통과 완료</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>기사는 '법왜곡죄'의 명확성 부족과 남용 가능성에 대한 법조계의 우려를 전달합니다. 여연심 변호사와 임재성 변호사는 일부 조문 수정에도 불구하고 어떤 범죄를 처벌하려는 것인지 불명확하다고 지적하며, 법왜곡죄 도입에 대한 비판적 시각을 보였습니다.</t>
+          <t>대법관 수를 14명에서 26명으로 늘리는 법원조직법 개정안이 더불어민주당 주도로 국회 본회의를 통과하며 '사법개혁 3법' 입법이 마무리되었습니다. 이 법안은 재판 적체 해소와 대법관 구성 다양화를 목표로 하지만, 하급심 부실화 및 사법부 장악 시도라는 우려와 반발이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사는 '법왜곡죄'라는 법률 개념에 대한 우려와 논의를 다루고 있으며, 특정 사건이나 피해자, 가해자가 존재하지 않습니다. 소송금융 투자의 핵심 요소인 구체적인 손해배상 청구 대상과 피해 규모가 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 주체의 불법행위로 인한 피해 발생이 아닌, 대법관 증원 법안의 국회 통과라는 입법 과정을 다루고 있습니다. 소송금융의 적합 조건인 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 어떠한 조건에도 해당하지 않으며, 민사상 손해배상 소송의 대상이 될 만한 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>명확성 부족   압박 남용될 것 …'법왜곡죄' 우려 봇물</t>
+          <t>대법관 증원법, 與주도로 국회 본회의 통과…'사법개혁 3법' 입법 마무리</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008457336&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.segye.com/newsView/20260228507656?OutUrl=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-02-26 12:44:01.354371+00:00</t>
+          <t>2026-03-01 00:26:02.500641+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>공법</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>기사는 검사들의 소극적 법 집행이 범죄 피해자 구호에 어려움을 초래할 수 있다는 우려를 제기하며, 직권남용죄 적용 상황에서 법왜곡죄 신설의 필요성에 대한 서강대 로스쿨 교수의 의견을 전달합니다. 이는 특정 사건이 아닌 법률 시스템 및 정책에 대한 논평입니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>기사는 검사들의 소극적 법 집행과 법왜곡죄 신설에 대한 학술적 논평으로, 특정 사건이나 구체적인 피해 사실을 다루지 않습니다. 따라서 소송금융 투자에 필요한 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 등 적합 조건에 해당하는 사항을 전혀 파악할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>후진국의 진면목 …  벼랑 끝 심정 …  부작용 보완 필요</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217020</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:22:34.824805+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>공법</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>법왜곡죄 법안 국회 통과</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>국회에서 '법왜곡죄' (형법 개정안)가 통과되었으며, 이는 판사나 검사가 형사사건에서 법을 의도적으로 왜곡 적용할 경우 처벌하는 내용을 담고 있습니다. 위헌 논란으로 인해 적용 범위가 축소되고 예외 조항이 추가된 수정안이 가결되었으나, 민주당 내 강경파와 시민단체는 졸속 입법 및 사법체계 영향에 대한 우려를 표명하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>이 기사는 '법왜곡죄' 법안의 국회 통과 및 관련 정치적 논쟁을 다루고 있습니다. 특정 사건에서 법왜곡으로 인한 피해가 발생했거나, 피해자가 특정되어 소송을 준비하는 상황이 아니므로 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 전혀 해당하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>법왜곡죄, 땜질 수정 그대로 통과…강경파 '반발'</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1292705&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:17:41.525311+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>공법</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>법률 개념에 대한 논의</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>기사는 '법왜곡죄'의 명확성 부족과 남용 가능성에 대한 법조계의 우려를 전달합니다. 여연심 변호사와 임재성 변호사는 일부 조문 수정에도 불구하고 어떤 범죄를 처벌하려는 것인지 불명확하다고 지적하며, 법왜곡죄 도입에 대한 비판적 시각을 보였습니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>기사는 '법왜곡죄'라는 법률 개념에 대한 우려와 논의를 다루고 있으며, 특정 사건이나 피해자, 가해자가 존재하지 않습니다. 소송금융 투자의 핵심 요소인 구체적인 손해배상 청구 대상과 피해 규모가 부재하여 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>명확성 부족   압박 남용될 것 …'법왜곡죄' 우려 봇물</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008457336&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:44:01.354371+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>공법</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
         <is>
           <t>더불어민주당</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>국회에서 사법제도 개편 3법 입법 추진 중</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>더불어민주당이 '법왜곡죄' 도입 등을 포함한 사법제도 개편 3법을 강행 추진하자, 전국 법원장들이 긴급 회의를 열고 사법부 독립 훼손 및 중대한 부작용 발생 우려를 표명하며 전면 반대 입장을 밝혔습니다. 법원장들은 법안의 추상적인 구성 요건과 공론화 부족에 대해 심각한 유감을 표했습니다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>이 사건은 특정 주체의 불법행위로 인한 집단적 피해가 발생하여 손해배상을 청구하는 민사소송의 대상이 아닙니다. 대신, 사법제도 개편 법안의 입법 과정에서 발생하는 사법부와 입법부 간의 갈등을 다루고 있어, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J29" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
         <is>
           <t>법왜곡죄 중대한 부작용 불보듯  법원장들 반발</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11972083</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-02-25 13:32:55.418582+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N29"/>
+  <autoFilter ref="A1:N32"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>