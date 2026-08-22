--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$261</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$272</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N261"/>
+  <dimension ref="A1:N272"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,18208 +549,18992 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>구글, 애플</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국에서 반독점 소송 진행 중</t>
+          <t>앱 개발사들의 손해배상 절차 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>에픽게임즈가 구글과 애플을 상대로 앱마켓 수수료 및 반독점적 지위 남용에 대한 소송을 제기했습니다. 포트나이트의 앱스토어 복귀는 이러한 소송 과정의 일부로, 앱마켓 사업자의 독점적 지위와 관련한 논란이 지속되고 있습니다.</t>
+          <t>구글의 앱마켓 수수료 정책에 대한 논란이 계속되는 가운데, 국내 앱 개발사들이 구글을 상대로 손해배상 절차를 진행하고 있다. 위더피플 측은 앱 개발사들을 대리하며 플랫폼의 경제효과와 수수료 적정성은 별개의 문제라고 주장하고 있다. 이는 구글의 수수료 정책으로 인한 개발사들의 피해를 다투는 법적 분쟁이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방인 구글과 애플은 자력이 충분한 대기업이며, 앱 수수료 관련 반독점 소송은 피해 규모가 막대할 것으로 예상됩니다. 이미 소송이 진행 중이므로 증거 확보가 용이하며, 앱마켓 사업자의 독점적 지위 남용이라는 책임 소재가 비교적 명확합니다.</t>
+          <t>구글은 자력이 충분한 대기업이며(적합 조건 2), 국내 다수의 앱 개발사들이 앱마켓 수수료 문제로 손해배상 절차를 진행 중이므로 집단적 피해(적합 조건 3) 및 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 법률 대리인을 통해 손해배상 절차가 진행되고 있어 사건의 구체성이 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 앱 개발사 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>에픽게임즈 ‘포트나이트’, 구글·애플 앱스토어 복귀…수수료 논란 ‘...</t>
+          <t>구글  韓 앱 생태계 경제효과 98조원 … 수수료 논란은 여전</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026052010311250872</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092167392</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-02 22:00:25.427298+00:00</t>
+          <t>2026-08-17 07:01:22.287457+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>공정거래위원회 신고 절차 진행 중, 본안 소송 예정</t>
+          <t>공정위 직권조사 확대 및 피해구제기금 신설 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>PC방 업계는 라이엇 게임즈가 매출의 70%를 본사로 보내며 PC방 차단을 강행하는 행위가 불공정하다고 주장하며 공동 기자회견을 열었습니다. 작년 말 공정거래위원회 신고 절차에 착수했으며, 본안 소송 및 불매 캠페인도 예고하고 있습니다.</t>
+          <t>공정거래위원회가 대·중소기업 간 기술탈취 문제 해결을 위해 직권조사를 확대하고, 과징금 재원으로 '피해구제기금'을 신설할 계획이다. 이는 대기업의 기술탈취로부터 중소기업을 보호하고 민생 경제를 회복하기 위한 공정거래 집행체계 강화의 일환이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>라이엇 게임즈는 글로벌 대기업으로 자력이 충분하며(적합 조건 2), PC방 업계 전체가 피해를 입어 집단 소송 가능성이 높습니다(적합 조건 3). 이미 공정거래위원회 신고 절차가 진행 중이며(적합 조건 6), 본안 소송도 예고되어 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>공정거래위원회가 기술탈취 직권조사를 확대하고 '피해구제기금'을 신설하는 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 상대방 책임이 명확해지고 증거 확보가 용이할 것으로 예상됩니다(적합 조건 1, 5). 주로 대기업이 피고가 될 것이므로 자력이 충분하며(적합 조건 2), 다수의 중소기업이 피해를 입어 집단적 피해 가능성이 높고 피해 규모도 클 수 있습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>PC방 사업자 다수</t>
+          <t>다수 중소기업</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[포커스] 라이엇, 매출 70% 본사 보내며 PC방 차단 강행</t>
+          <t>권역별 메가특구 조성·무탄소 전력 확충… ‘대체불가 산업강국’ 이끈...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>startuptoday.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=802143</t>
+          <t>http://www.metroseoul.co.kr/article/20260804500463</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-31 07:00:07.342646+00:00</t>
+          <t>2026-08-16 07:02:12.981942+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>명륜당</t>
+          <t>대상, 사조CPK, CJ제일제당, 삼양사</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과 및 검찰 기소(1심 진행 중), 추가 원고 모집 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>중식당 12곳이 전분 제조사 4곳의 가격 담합으로 인한 손해배상 청구 소송을 제기했습니다. 공정위는 해당 제조사들에 총 7476억원의 과징금을 부과했으며, 검찰도 3개 법인과 임직원들을 기소하여 현재 1심이 진행 중입니다. 법무법인은 밀가루, 설탕, 옥수수전분 담합 피해를 입은 중식당, 제과점, 제빵업체 등의 추가 소송 참여를 독려하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>전분 제조사 4곳의 담합 행위가 공정거래위원회로부터 7476억원의 과징금 부과 및 검찰 기소로 책임이 명확하며(적합 조건 1, 5, 6), 대상 기업들은 자력이 충분한 대기업입니다(적합 조건 2). 현재 12곳의 중식당이 소송을 제기했으나, 법무법인에서 추가 피해 업체들을 적극적으로 모집하고 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 공정위 과징금 규모로 볼 때 피해 규모 또한 상당할 것으로 예상됩니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>현재 12곳, 추가 모집 중</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>중식당 12곳, ‘전분 가격 담합’ 4개 제조사에 손해배상 청구</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0030188848&amp;code=61121111&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-08-12 07:02:31.286316+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>동우팜테이블, 참프레, 체리부로 외 13개사</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>공정거래위원회 정책 방향 논의 및 제도 개선 계획 발표</t>
+          <t>공정위 담합 처분 확정, 기업들의 취소 소송 패소</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>공정거래위원회 위원장이 국제경쟁네트워크(ICN) 연차총회에서 한국 경제의 주요 현안으로 경제적 집중 해소, 소유지배구조 개선, 대·중소기업 격차 및 플랫폼 독점화로 인한 불공정행위를 지적했습니다. 이에 대응하기 위해 과징금 제도 개편, 한국형 증거개시제도 도입, 집단 손해배상 및 소비자 단체소송 범위 확장 등 사적 구제 수단 확충 계획을 밝혔습니다.</t>
+          <t>공정거래위원회는 동우팜테이블, 참프레, 체리부로 등 16개 닭고기 업체가 2005년부터 2017년까지 육계 신선육 판매가격을 담합했다고 판단했다. 이들 3개 회사는 공정위 처분에 불복하여 취소 소송을 제기했으나 법원에서 모두 패소했다. 이는 담합 사실이 법적으로 확정되었음을 의미하며, 피해자들의 손해배상 소송 제기 가능성이 높다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 공정거래위원회의 정책 방향 및 제도 개선 계획을 다루고 있으며, 특정 사건이나 피해 사실을 보고하는 것이 아닙니다. 따라서 현재 소송금융 투자 대상으로 적합한 구체적인 사건이 존재하지 않습니다. 다만, 집단 손해배상 및 단체소송 제도 확충 계획은 향후 소송금융 투자 기회를 확대할 잠재력이 있습니다.</t>
+          <t>공정거래위원회가 12년간의 닭고기 담합 사실을 인정하고 과징금을 부과했으며, 관련 기업들의 취소 소송이 법원에서 기각되어 책임이 명확합니다 (적합 조건 1, 5, 6). 담합에 참여한 기업들은 자력이 충분한 대기업 또는 중견기업으로 보이며 (적합 조건 2), 장기간에 걸친 담합으로 다수의 소비자 또는 유통업체에게 광범위한 피해가 발생했을 가능성이 높습니다 (적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>공정위원장, ICN 연차총회서  경제 집중 해소·지배구조 개선이 韓 과제...</t>
+          <t>동우팜·참프레·체리부로 ‘닭고기 담합’불복 패소</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260505_0003617130</t>
+          <t>https://www.naeil.com/news/read/598327?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-18 23:11:32.869559+00:00</t>
+          <t>2026-08-12 07:00:23.742799+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>대상, 사조CPK, CJ제일제당</t>
+          <t>비알코리아</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>검찰 기소 완료, 대한제과협회 손해배상 소송 추진 예정</t>
+          <t>공정위 과징금 부과 처분 적법 판결 확정, 가맹점주들의 손해배상 소송 가능성</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대상, 사조CPK, CJ제일제당 등 주요 식품업체 임직원 25명이 약 8년간 10조원대 전분·당류 가격 담합 혐의로 검찰에 기소되었다. 이로 인해 전분 가격은 최대 73.4%, 당류는 최대 63.8% 상승하여 소비자 부담으로 전가되었다. 전국 4000개 회원사를 둔 대한제과협회가 손해배상 소송을 추진할 예정이며, 개별 소상공인 및 중소식품 업체들의 추가 소송 가능성도 높다.</t>
+          <t>던킨도너츠 가맹본부 비알코리아가 가맹점주들에게 도넛 진열장 등 38개 품목의 구입을 강제한 행위가 가맹사업법 위반으로 공정위로부터 21억 3,600만원의 과징금 처분을 받았다. 비알코리아는 이에 불복하여 행정소송을 제기했으나, 서울고법은 공정위의 처분이 적법하다고 판결했다. 이 판결은 가맹점주들이 비알코리아를 상대로 손해배상 소송을 제기할 수 있는 강력한 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), 대상, 사조CPK, CJ제일제당 등 대기업으로 자력이 충분하다(적합 조건 2). 약 10조원대의 담합 규모로 피해 규모가 매우 크고(적합 조건 4), 전분당을 사용하는 전국 4000개 제과협회 회원사 및 다수의 소상공인, 중소기업, 최종 소비자가 피해를 입어 집단적 피해가 명확하다(적합 조건 3). 검찰 수사를 통해 담합 증거가 확보되었으며(적합 조건 5), 현재 검찰 기소 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>비알코리아의 가맹사업법 위반 책임이 공정위의 시정명령 및 과징금 부과와 서울고법 판결로 명확히 인정되었습니다 (적합 조건 1, 5, 6). 던킨도너츠 가맹본부로서 충분한 자력이 있으며 (적합 조건 2), 다수의 가맹점주가 피해를 입었을 것으로 예상되어 집단소송 가능성이 높습니다 (적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>10조 1520억원 (담합 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>전국 4000개 대한제과협회 회원사 및 다수의 소상공인, 중소식품업체, 최종 소비자</t>
+          <t>다수 (던킨도너츠 가맹점주)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>대상·사조·CJ, 8년간 전분·당류 담합에 임직원 25명 기소…제과협회...</t>
+          <t>[공정]  가맹점주에 도넛 진열장 등 38개 품목 구입 강제한 던킨에 과징...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=352975</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=94933</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-16 16:42:06.790731+00:00</t>
+          <t>2026-07-25 07:00:21.618318+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>무림SP, 무림페이퍼, 무림P&amp;P, 한국제지, 한솔제지, 홍원제지</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>공정거래위원회 담합 근절 방안 발표 및 제도 개선 추진 중</t>
+          <t>공정위 담합 과징금 부과 및 감면 결정, 인쇄업계 법적 대응 예고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>공정거래위원회가 반복 담합 행위에 대한 제재를 대폭 강화하는 방안을 발표했다. 과징금 가중, 임원 해임 및 영업정지, 공공 입찰 자격 제한 강화 등 시장 퇴출 수준의 조치를 검토하며, 특히 담합으로 인한 손해배상 단체소송 대상을 확대하고 공정위의 증거 자료 제출 의무화를 추진하여 피해자들의 구제를 용이하게 할 예정이다.</t>
+          <t>6개 제지회사가 인쇄용지 판매가격을 담합하여 공정위로부터 총 3383억 원의 과징금을 부과받았으나, 일부 기업이 감면받았습니다. 이에 한국인쇄협동조합연합회 등 중소 인쇄업계는 공정위 결정에 강하게 반발하며, 담합으로 인한 경영난과 피해 회복을 위해 모든 법적·제도적 대응을 이어갈 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>공정위의 담합 근절 방안 발표는 담합 행위의 명확한 책임(적합 조건 1), 대기업 등 자력 있는 상대방(적합 조건 2), 집단적 피해 가능성(적합 조건 3), 공정위의 조사 및 증거 확보(적합 조건 5), 그리고 손해배상 소송 제도 개선을 통한 피해자 구제 용이성(적합 조건 6) 등 소송금융 적합 조건에 부합한다. 특히 단체소송 대상 확대 및 공정위의 자료 제출 의무화는 피해자들의 소송 제기 및 승소 가능성을 높인다.</t>
+          <t>상대방 책임이 공정위의 과징금 부과로 명확하며(적합 조건 1), 무림, 한솔 등 대기업 및 상장사들로 자력이 충분합니다(적합 조건 2). 다수의 중소 인쇄업체가 피해를 입어 집단적 피해에 해당하며(적합 조건 3), 공정위 과징금 3383억 원 및 평균 71% 가격 인상으로 피해 규모가 큽니다(적합 조건 4). 공정위의 조사 결과가 객관적 증거로 존재하며(적합 조건 5), 이미 공정위의 행정 절차가 진행되었습니다(적합 조건 6). 인쇄업계가 법적 대응을 예고하고 있어 소송금융 투자 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>공정위 과징금 3383억 원, 인쇄용지 가격 평균 71% 인상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 중소 인쇄업체</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>담합 1회만 반복해도 과징금 100%↑… 퇴출 수준 방안 검토 (종합)</t>
+          <t>담합 과징금 줄어든 제지업계…반발하는 인쇄업계 “공정위가 면죄부 줬...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260423_0003603117</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02551846645516488</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-16 16:34:34.650474+00:00</t>
+          <t>2026-07-22 07:00:45.694516+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과에 대한 행정소송 서울고등법원 원고 패소 판결, 검찰 형사 재판 진행 중</t>
+          <t>공정위의 담합 관련 조사 및 처분 진행 중, 피해구제 대책 요구</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>교촌에프앤비의 '기름 유통 마진 0원' 갑질에 대해 공정거래위원회가 과징금을 부과했으며, 이에 불복한 행정소송에서 서울고등법원이 교촌에프앤비에 원고 패소 판결을 내렸다. 현재 검찰이 교촌에프앤비를 재판에 넘겨 형사 절차가 진행 중이다. 이 사건은 다수의 가맹점주가 피해를 입었을 가능성이 높다.</t>
+          <t>기사는 공정위가 대기업의 반복적인 담합 행위에 대해 과징금 감면 등 면죄부를 주고 있다고 비판합니다. 담합으로 피해를 입은 영세 인쇄업체와 소상공인들을 위한 피해 구제 및 경쟁력 강화 대책 마련과 함께, 상습·반복 담합에 대한 리니언시 적용 기준의 투명한 공개를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>교촌치킨의 갑질 행위는 공정위 과징금 부과 및 서울고등법원의 원고 패소 판결로 책임이 명확하며(적합 조건 1, 5), 상대방(교촌에프앤비)은 자력이 충분한 대기업이다(적합 조건 2). 다수의 가맹점주가 피해를 입었을 가능성이 높고(적합 조건 3), 공정위 조사 및 검찰 재판 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>대기업의 반복적인 담합으로 인한 책임이 명확하며(적합 조건 1), 상대방인 대기업들은 충분한 자력을 갖추고 있습니다(적합 조건 2). 영세 인쇄업체와 소상공인 등 다수의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3, 4), 공정위의 관련 절차가 진행 중이므로 공적 절차가 이미 시작된 사건입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>영세 인쇄업체 및 소상공인 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'기름 유통 마진 0원' 갑질…교촌치킨 결국 재판행</t>
+          <t>“공정위, 대기업 반복 담합에 면죄부”</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=301615</t>
+          <t>https://www.naeil.com/news/read/595764?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-29 00:00:28.211111+00:00</t>
+          <t>2026-07-22 07:00:08.922059+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>구글, 애플</t>
+          <t>애플</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>시민단체 출범 및 소송 예고, 규제 당국 면담 진행 중</t>
+          <t>국회에서 규제 도입 및 대응 방안 논의 중, 집단소송 가능성 제기</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>글로벌 앱 마켓 사업자인 구글과 애플의 고율 인앱결제 수수료 정책이 중소 게임 개발사의 수익성을 크게 훼손하고 소비자 부담으로 전가된다는 지적이 제기되고 있습니다. 시민단체 '디지털 주권회복 시민위원회'가 출범하여 구글과 애플을 상대로 소송 및 공론화를 예고했으며, 방송미디어통신위원회도 수수료 인하 적용 시점 단축을 요청하는 등 공적 절차가 진행 중입니다.</t>
+          <t>애플 등 글로벌 플랫폼 기업들이 한국에서 수수료 폭리를 취하고 있다는 전문가들의 지적이 제기되었습니다. 디지털시장법(DMA)과 같은 강력한 규제나 집단소송이 제기된 국가에서는 수수료를 인하한 사례가 있어, 우리나라도 강력한 대응이 필요하다는 주장이 국회에서 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(구글, 애플)의 책임이 명확하고 자력이 충분하며, 중소 게임 개발사 및 소비자들이 집단적으로 피해를 입고 있습니다. 시민단체가 출범하여 소송을 예고하고 규제 당국이 면담을 진행하는 등 공적 절차가 활발히 진행 중이므로 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>글로벌 플랫폼 기업(애플 등)의 수수료 폭리는 상대방 책임이 명확하고 자력이 충분합니다. '집단소송이 제기된 국가에 수수료를 인하'했다는 언급은 국내에서도 집단적 피해와 소송 가능성을 시사하며, 국회에서 논의 중인 점은 공적 절차 진행 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>중소 게임 개발사 다수, 앱 이용자 다수</t>
+          <t>다수 (국내 플랫폼 입점 업체 및 소비자)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>디지털 약자 보호 시급…중소 게임사  천원 팔아도 300원 안돼</t>
+          <t>글로벌 플랫폼이 한국서 수수료 폭리 취하는 이유</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>mediaus.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260413146900017?input=1195m</t>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=317483</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-25 07:02:36.534636+00:00</t>
+          <t>2026-07-07 07:02:38.095489+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>애플</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>미국 연방법원 집단 조정 진행 중, 방송미디어통신위원회와 협상</t>
+          <t>영국에서 집단소송 진행 중, 일본 정부 규제, 국내 공정거래위원회 논의 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>구글이 인앱결제 수수료 정책을 완화하고 국내 게임사들이 제기한 수조원대 수수료 환급 집단 조정에 응하겠다는 뜻을 밝혔습니다. 이는 미국 연방법원의 독점적 운영 방식 위법 판결과 한국 규제당국의 압박에 따른 것으로 분석됩니다. 현재 집단 조정이 급물살을 타고 있으며, 아직 참여하지 않은 게임사들에게 '막차 타기'를 독려하고 있습니다.</t>
+          <t>애플의 앱수수료 한국만 30% 유지 정책에 대한 역차별 논란이 국내에서 재점화되었습니다. 영국에서는 이미 집단소송이 진행 중이며, 일본은 정부 규제와 개별 손해배상 방식으로 대응하고 있습니다. 국내에서도 사전 규제와 함께 피해 보상이 병행되어야 한다는 주장이 제기되며 공정거래위원회의 역할이 언급되고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>구글의 독점적 지위 남용에 대한 책임이 미국 연방법원 판결 및 구글의 집단 조정 응답으로 명확하며(적합 조건 1), 글로벌 빅테크 기업으로 자력이 충분합니다(적합 조건 2). 국내 게임사 253곳 이상이 피해를 입은 집단적 피해이며(적합 조건 3), 추정 피해액이 2조원대에 달해 피해 규모가 매우 큽니다(적합 조건 4). 이미 방송미디어통신위원회와의 협상 및 미국 연방법원 집단 조정 등 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>애플이라는 자력 충분한 대기업이 상대방이며, 앱수수료 역차별 논란으로 상대방 책임이 비교적 명확합니다. 영국에서 이미 집단소송이 진행 중이고 일본은 정부 규제로 대응하는 등 집단적 피해 및 공적 절차 진행 가능성이 높습니다. 국내에서도 공정거래위원회 논의가 언급되어 적합 조건 4개 이상에 해당합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>2조원대 (국내 게임사 253곳 중 157곳 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>‘모르쇠’ 벗고 실리 택한 구글…K게임 모처럼 웃을까 [빗장 풀린 구글...</t>
+          <t>국회 오른 애플 앱수수료  한국만 30% 유지 ···역차별 논란 재점화</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202604060093</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=422143</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-21 23:07:11.553051+00:00</t>
+          <t>2026-07-07 07:02:16.534921+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>LS</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>공정위 과징금 253억 원 확정, 구자은 회장 형사재판 재개 예정</t>
+          <t>구글 상대 집단 조정·손해배상 협상 준비 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>LS그룹의 '통행세' 부당 지원 행위에 대한 공정거래위원회의 과징금 253억 원 부과 처분이 6년에 걸친 행정소송 끝에 최종 확정되었습니다. 이로 인해 멈춰있던 구자은 LS 회장의 형사재판이 다시 속도를 낼 것으로 보이며, 이는 LS그룹의 오너 리스크로 이어질 수 있습니다.</t>
+          <t>280여개 중소·중견 게임사 연대가 구글과 애플의 인앱결제 수수료 정책으로 인한 피해를 주장하며, 넥슨 등 대형 게임사들에게 구글 상대 집단 조정 및 손해배상 협상에 동참해 줄 것을 요청했습니다. 이는 대형 플랫폼의 독점적 지위 남용에 대한 집단적 대응 움직임으로 보입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>LS그룹의 '통행세' 부당 지원 행위에 대한 공정위 과징금 253억 원 부과 처분이 행정소송을 통해 확정되어 상대방 책임이 명확합니다(적합 조건 1, 5). LS는 자력이 충분한 대기업이며(적합 조건 2), 과징금 규모를 통해 피해 규모가 상당할 가능성을 추정할 수 있습니다(적합 조건 4). 또한, 구자은 회장의 형사재판이 재개될 예정으로 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>구글과 애플이라는 글로벌 대기업이 피고로 자력이 충분하며(적합 조건 2), 280여개 중소·중견 게임사가 연대하여 집단적 피해를 주장하고 있어(적합 조건 3) 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 현재 집단 조정 및 손해배상 협상을 준비 중인 단계로(적합 조건 6) 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>280여개 중소·중견 게임사</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>‘LS 통행세’ 과징금 253억 확정…구자은 형사재판 재개</t>
+          <t>중소 게임사 연대, 넥슨·크래프톤에  구글·애플 소송 동참해달라</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202604060134</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092162939</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-18 07:00:11.641170+00:00</t>
+          <t>2026-06-26 06:39:10.938541+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>SK디스커버리</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>백신 담합 형사 재판 무죄 판결 및 형사보상금 지급. 관련 행정소송에서는 공정거래위원회 과징금 처분 정당 판결.</t>
+          <t>방송통신위원회의 구글·애플 680억원 과징금 부과 예고 (집행 중단), 국내 게임사들의 미국 소송 제기, 시민 단체 집회 진행</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>SK디스커버리가 백신 담합 혐의에 대한 형사 재판에서 무죄를 선고받고 877만원의 형사보상금을 받았다. 하지만 관련 행정소송에서는 공정거래위원회의 과징금 처분이 정당하다는 판결이 나와 형사 재판부의 판단과 상반되는 결과를 보였다.</t>
+          <t>구글과 애플의 인앱결제 30% 수수료 정책으로 국내 게임사들이 연간 2.5조원 규모의 피해를 입고 있습니다. 한국은 세계 최초로 인앱결제 금지법을 도입했으나 플랫폼사들이 법을 우회하여 실효성이 낮았고, 공정위의 제재 절차도 중단된 상태입니다. 반면 미국과 유럽은 소송 및 강력한 규제를 통해 수수료 인하를 이끌어냈으며, 국내 게임사들은 결국 미국에 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>SK디스커버리의 백신 담합 혐의에 대한 형사 재판이 무죄 판결과 형사보상금 지급으로 종결되어, 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 없음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>구글과 애플이라는 글로벌 대기업이 상대방이며(적합 조건 2), 인앱결제 강제 및 높은 수수료 부과로 인한 독점적 지위 남용 책임이 명확합니다(적합 조건 1). 국내 게임사들이 공통적으로 피해를 입고 있으며 시민 단체들이 집단적 움직임을 보이고 있고(적합 조건 3), 연간 2.5조원 규모의 수수료가 구글로 유출되는 것으로 추산되어 피해 규모가 매우 큽니다(적합 조건 4). 한국의 인앱결제 금지법, 공정위 과징금 예고, EU의 규제 및 과징금, 미국 법원의 반독점법 위반 평결 등 공적/사법적 판단이 증거로 활용 가능하며(적합 조건 5), 방통위의 과징금 부과 예고 등 공적 절차가 진행된 바 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 2조 5000억원 (구글로 유출 추정액)</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 게임사 다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>'백신 담합 무죄' SK디스커버리에 형사보상 877만원</t>
+          <t>미국 0%·유럽 17%·한국 30%… 우리만 ‘게임 수수료’ 못 깎았다 [홍희...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=659420</t>
+          <t>https://www.seoul.co.kr/news/editOpinion/column/hhk_research/2026/05/28/20260528025001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-16 07:04:44.956864+00:00</t>
+          <t>2026-06-21 07:01:26.894173+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>현대제철</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>불복 소송에서 일부 승소 (과징금 산정 문제)</t>
+          <t>미국에서 반독점 소송 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>현대제철이 담합 사실은 인정되었으나 과징금 산정 방식에 문제가 있다는 이유로 불복 소송에서 일부 승소 판결을 받았다. 재판부는 현대제철의 내부 문건을 통해 제강사 간 스크랩 가격 협력 공동행위를 주도한 사실을 인정했다. 이는 공정거래위원회의 과징금 부과 처분에 대한 행정소송으로 보인다.</t>
+          <t>에픽게임즈가 구글과 애플을 상대로 앱마켓 수수료 및 반독점적 지위 남용에 대한 소송을 제기했습니다. 포트나이트의 앱스토어 복귀는 이러한 소송 과정의 일부로, 앱마켓 사업자의 독점적 지위와 관련한 논란이 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확(담합 사실 인정), 상대방 자력 충분(현대제철 대기업), 내부 문건 등 객관적 증거 존재, 이미 공정거래위원회 등 공적 절차 진행 후 과징금 부과된 사건. 담합의 특성상 다수의 피해자가 발생했을 가능성이 높음.</t>
+          <t>상대방인 구글과 애플은 자력이 충분한 대기업이며, 앱 수수료 관련 반독점 소송은 피해 규모가 막대할 것으로 예상됩니다. 이미 소송이 진행 중이므로 증거 확보가 용이하며, 앱마켓 사업자의 독점적 지위 남용이라는 책임 소재가 비교적 명확합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>담합 맞지만 과징금 산정엔 문제  현대제철 불복 소송서 일부승소</t>
+          <t>에픽게임즈 ‘포트나이트’, 구글·애플 앱스토어 복귀…수수료 논란 ‘...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=659308</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026052010311250872</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-15 07:00:10.952151+00:00</t>
+          <t>2026-06-02 22:00:25.427298+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>SK에너지, 에쓰오일, GS칼텍스, HD현대오일뱅크</t>
+          <t>라이엇 게임즈</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>검찰 압수수색 및 수사 진행 중, 공정거래위원회 조사 예상</t>
+          <t>공정거래위원회 신고 절차 진행 중, 본안 소송 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>검찰이 SK에너지, 에쓰오일, GS칼텍스, HD현대오일뱅크 등 4개 정유사의 담합 혐의로 본사를 압수수색하며 수사를 본격화했다. 대통령의 엄정 대응 지시 이후 이뤄진 조치로, 유가 급등에 따른 민생 경제 피해와 연관되어 있다. 대형 법무법인들이 정유사 자문에 나서는 등 사건의 파장이 커질 것으로 예상된다.</t>
+          <t>PC방 업계는 라이엇 게임즈가 매출의 70%를 본사로 보내며 PC방 차단을 강행하는 행위가 불공정하다고 주장하며 공동 기자회견을 열었습니다. 작년 말 공정거래위원회 신고 절차에 착수했으며, 본안 소송 및 불매 캠페인도 예고하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>정유 4사라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 검찰 압수수색을 통해 담합 혐의가 비교적 명확하게 드러나고 있습니다(적합 조건 1). 국내 유가 급등으로 인한 전 국민적 피해 가능성이 있어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상되며, 검찰 수사라는 공적 절차가 진행 중이고(적합 조건 6) 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>라이엇 게임즈는 글로벌 대기업으로 자력이 충분하며(적합 조건 2), PC방 업계 전체가 피해를 입어 집단 소송 가능성이 높습니다(적합 조건 3). 이미 공정거래위원회 신고 절차가 진행 중이며(적합 조건 6), 본안 소송도 예고되어 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>소비자 다수</t>
+          <t>PC방 사업자 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[Invest] 매점매석은 무관용 ...대형 법무법인들, 정유사 담합 압박에 호...</t>
+          <t>[포커스] 라이엇, 매출 70% 본사 보내며 PC방 차단 강행</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>investchosun.com</t>
+          <t>startuptoday.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.investchosun.com/site/data/html_dir/2026/04/03/2026040380178.html</t>
+          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=802143</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-06 00:41:12.628262+00:00</t>
+          <t>2026-05-31 07:00:07.342646+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>LS, LS MnM, LS글로벌, 구자은 회장 등 LS그룹 총수 일가</t>
+          <t>명륜당</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 사실상 확정, 총수 일가 형사재판 재개 예정</t>
+          <t>공정거래위원회 심사보고서 송부 및 심의 절차 개시, 금융위원회 정책대출 관리 강화 및 가맹사업법 개정 추진 중.</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>LS그룹이 계열사 LS글로벌을 통해 약 168억원의 부당이득을 챙긴 '통행세' 사건으로, 공정거래위원회로부터 총 253억여원의 과징금을 부과받았습니다. LS 측이 추가 행정소송을 제기하지 않아 과징금 부과가 사실상 확정되었으며, 이에 따라 구자은 회장 등 총수 일가에 대한 형사재판이 재개될 전망입니다.</t>
+          <t>명륜진사갈비 가맹본부 명륜당이 정책자금을 저금리로 빌려 가맹점주들에게 연 12~18%의 고금리 대출을 제공한 사실이 공정위 조사로 드러나 제재 절차가 시작되었다. 대주주가 세운 대부업체 14곳을 통해 899억 원을 대출했으며, 이는 가맹점 개설 인테리어 비용 등에 사용되어 가맹점주들의 부담을 가중시켰다. 공정위는 가맹사업법 위반 혐의로 심사보고서를 송부했고, 금융위는 유사 사례 방지 및 가맹본부 대출 관리 강화를 추진 중이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>LS그룹은 대기업으로 자력이 충분하며, 공정위의 과징금 부과 및 검찰의 기소로 상대방의 책임이 명확합니다. 부당이득 규모가 약 168억원에 달하고 과징금 총액이 253억여원으로 피해 규모가 크며, 공정위의 조사 결과와 형사재판 진행 등 객관적 증거와 공적 절차가 진행 중입니다.</t>
+          <t>명륜당의 가맹점주 대상 고금리 대출 행위가 공정위 조사로 명확히 드러났으며(적합 조건 1, 5), 대규모 프랜차이즈 본부로서 자력이 충분합니다(적합 조건 2). 수많은 가맹점주들이 피해를 입어 집단적 피해에 해당하며(적합 조건 3), 피해 규모가 1000억 원 이상으로 매우 큽니다(적합 조건 4). 현재 공정위의 제재 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>부당이득 약 168억원, 과징금 253억 6400만원</t>
+          <t>1000억 원 이상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>‘LS 통행세’ 과징금 253억… 구자은 회장 형사재판 속도 낸다</t>
+          <t>정책자금 싸게 빌려 가맹점에 고리 대출 막는다</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/04/06/20260406010001?wlog_tag3=naver</t>
+          <t>https://www.segye.com/newsView/20260510507861?OutUrl=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-06 00:34:16.023267+00:00</t>
+          <t>2026-05-29 01:08:59.427986+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 대법원 판결 후 재산정 완료</t>
+          <t>공정거래위원회 정책 방향 논의 및 제도 개선 계획 발표</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>LS그룹 계열사들이 '통행세' 방식으로 부당지원을 했다는 공정위 제재 사건으로, 6년간의 법정 공방 끝에 최종 과징금 253억 6400만원이 확정될 전망이다. 대법원은 부당지원 행위 자체는 인정했으나 과징금 산정 방식에 문제가 있다고 판단하여 재산정을 명령했다. LS 측은 추가 행정소송을 제기하지 않은 상태이다.</t>
+          <t>공정거래위원회 위원장이 국제경쟁네트워크(ICN) 연차총회에서 한국 경제의 주요 현안으로 경제적 집중 해소, 소유지배구조 개선, 대·중소기업 격차 및 플랫폼 독점화로 인한 불공정행위를 지적했습니다. 이에 대응하기 위해 과징금 제도 개편, 한국형 증거개시제도 도입, 집단 손해배상 및 소비자 단체소송 범위 확장 등 사적 구제 수단 확충 계획을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방(LS그룹)의 책임이 공정위 제재 및 대법원 판결로 명확히 인정되었고(적합 조건 1), 상대방은 자력이 충분한 대기업임(적합 조건 2). 공정위 조사 및 행정소송을 통해 객관적 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(공정위 제재)가 진행되어 부당지원 행위가 확인됨(적합 조건 6). 과징금 규모가 253억 원대로 매우 커서 사건의 중요도가 높음(적합 조건 4). 다만, 직접적인 피해자가 특정되지 않아 집단소송 가능성은 낮으나, 경쟁사나 주주 등 다른 이해관계자의 소송 가능성은 있음.</t>
+          <t>본 기사는 공정거래위원회의 정책 방향 및 제도 개선 계획을 다루고 있으며, 특정 사건이나 피해 사실을 보고하는 것이 아닙니다. 따라서 현재 소송금융 투자 대상으로 적합한 구체적인 사건이 존재하지 않습니다. 다만, 집단 손해배상 및 단체소송 제도 확충 계획은 향후 소송금융 투자 기회를 확대할 잠재력이 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>253억 6400만원 (과징금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>LS, 6년 법정공방 끝 과징금 6억 감액…'통행세' 제재 정리 수순</t>
+          <t>공정위원장, ICN 연차총회서  경제 집중 해소·지배구조 개선이 韓 과제...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351851</t>
+          <t>https://www.newsis.com/view/NISX20260505_0003617130</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-05 12:52:03.142823+00:00</t>
+          <t>2026-05-18 23:11:32.869559+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>LS, LS MnM, LS글로벌</t>
+          <t>대상, 사조CPK, CJ제일제당</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>공정위 행정제재 완료, 형사 재판 진행 중</t>
+          <t>검찰 기소 완료, 대한제과협회 손해배상 소송 추진 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>LS그룹 계열사들이 총수 일가 회사인 LS글로벌에 '통행세'를 몰아준 부당 지원 행위로 공정위로부터 총 253억 6400만원의 과징금을 부과받았습니다. 6년간의 행정소송 끝에 대법원에서 위법성이 유지되었으며, 공정위는 위반액 합계를 약 280억원으로 재산출했습니다. 행정 제재는 완료 수순이나, 구자은 LS 회장 등 총수 일가에 대한 형사 재판은 아직 진행 중입니다.</t>
+          <t>대상, 사조CPK, CJ제일제당 등 주요 식품업체 임직원 25명이 약 8년간 10조원대 전분·당류 가격 담합 혐의로 검찰에 기소되었다. 이로 인해 전분 가격은 최대 73.4%, 당류는 최대 63.8% 상승하여 소비자 부담으로 전가되었다. 전국 4000개 회원사를 둔 대한제과협회가 손해배상 소송을 추진할 예정이며, 개별 소상공인 및 중소식품 업체들의 추가 소송 가능성도 높다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>LS그룹 계열사들의 '통행세' 부당 지원 행위는 공정위 과징금 부과 및 대법원 판결로 위법성이 인정되어 상대방 책임이 명확합니다 (적합 조건 1). LS그룹은 대기업으로 자력이 충분하며 (적합 조건 2), 공정위가 산정한 위반액 합계가 약 280억원에 달해 피해 규모가 큽니다 (적합 조건 4). 공정위 조사 결과와 대법원 판결 등 객관적 증거가 존재하며 (적합 조건 5), 공정위 행정제재가 완료되었고 형사 재판이 진행 중입니다 (적합 조건 6).</t>
+          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), 대상, 사조CPK, CJ제일제당 등 대기업으로 자력이 충분하다(적합 조건 2). 약 10조원대의 담합 규모로 피해 규모가 매우 크고(적합 조건 4), 전분당을 사용하는 전국 4000개 제과협회 회원사 및 다수의 소상공인, 중소기업, 최종 소비자가 피해를 입어 집단적 피해가 명확하다(적합 조건 3). 검찰 수사를 통해 담합 증거가 확보되었으며(적합 조건 5), 현재 검찰 기소 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>약 280억원 (위반액 합계)</t>
+          <t>10조 1520억원 (담합 규모)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전국 4000개 대한제과협회 회원사 및 다수의 소상공인, 중소식품업체, 최종 소비자</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>‘LS 통행세’ 과징금 253억…6년 소송 끝 위법성 유지</t>
+          <t>대상·사조·CJ, 8년간 전분·당류 담합에 임직원 25명 기소…제과협회...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/2026/04/05/20260405500061?wlog_tag3=naver</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=352975</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-05 12:43:23.724989+00:00</t>
+          <t>2026-05-16 16:42:06.790731+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>영세 주유소 파산 위기 속출</t>
+          <t>공정거래위원회 담합 근절 방안 발표 및 제도 개선 추진 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>정부의 석유 최고가격제 시행 이후, 정유사들이 직영점 위주로 석유를 우선 배정하면서 대리점 공급 비중이 감소했다. 이로 인해 대리점에 의존하는 영세 자영 주유소들이 석유를 확보하지 못해 파산 위기에 내몰리고 있다. 한국석유관리원 데이터가 이러한 공급 불균형을 뒷받침하며, 다수의 영세 주유소가 심각한 피해를 겪고 있다.</t>
+          <t>공정거래위원회가 반복 담합 행위에 대한 제재를 대폭 강화하는 방안을 발표했다. 과징금 가중, 임원 해임 및 영업정지, 공공 입찰 자격 제한 강화 등 시장 퇴출 수준의 조치를 검토하며, 특히 담합으로 인한 손해배상 단체소송 대상을 확대하고 공정위의 증거 자료 제출 의무화를 추진하여 피해자들의 구제를 용이하게 할 예정이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>정유사들의 직영점 우선 배정으로 인한 영세 주유소들의 석유 공급난은 상대방 책임이 비교적 명확하며(적합 조건 1), 정유사는 자력이 충분한 대기업임(적합 조건 2). 다수의 영세 주유소가 파산 위기에 처하는 집단적 피해가 발생하고 있으며(적합 조건 3, 4), 한국석유관리원의 데이터가 객관적 증거로 존재함(적합 조건 5).</t>
+          <t>공정위의 담합 근절 방안 발표는 담합 행위의 명확한 책임(적합 조건 1), 대기업 등 자력 있는 상대방(적합 조건 2), 집단적 피해 가능성(적합 조건 3), 공정위의 조사 및 증거 확보(적합 조건 5), 그리고 손해배상 소송 제도 개선을 통한 피해자 구제 용이성(적합 조건 6) 등 소송금융 적합 조건에 부합한다. 특히 단체소송 대상 확대 및 공정위의 자료 제출 의무화는 피해자들의 소송 제기 및 승소 가능성을 높인다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>영세 주유소 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>기름 없어 장사 못해  영세 주유소 고사 위기, 최고가격제 역설 [사설]</t>
+          <t>담합 1회만 반복해도 과징금 100%↑… 퇴출 수준 방안 검토 (종합)</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12008340</t>
+          <t>https://www.newsis.com/view/NISX20260423_0003603117</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-05 12:19:59.722437+00:00</t>
+          <t>2026-05-16 16:34:34.650474+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>LS, LS MnM, LS글로벌</t>
+          <t>교촌에프앤비</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과에 대한 행정소송 서울고등법원 원고 패소 판결, 검찰 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>교촌에프앤비의 '기름 유통 마진 0원' 갑질에 대해 공정거래위원회가 과징금을 부과했으며, 이에 불복한 행정소송에서 서울고등법원이 교촌에프앤비에 원고 패소 판결을 내렸다. 현재 검찰이 교촌에프앤비를 재판에 넘겨 형사 절차가 진행 중이다. 이 사건은 다수의 가맹점주가 피해를 입었을 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>교촌치킨의 갑질 행위는 공정위 과징금 부과 및 서울고등법원의 원고 패소 판결로 책임이 명확하며(적합 조건 1, 5), 상대방(교촌에프앤비)은 자력이 충분한 대기업이다(적합 조건 2). 다수의 가맹점주가 피해를 입었을 가능성이 높고(적합 조건 3), 공정위 조사 및 검찰 재판 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>가맹점주 다수</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>'기름 유통 마진 0원' 갑질…교촌치킨 결국 재판행</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>thepublic.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=301615</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-04-29 00:00:28.211111+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>구글, 애플</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K19" t="inlineStr">
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>시민단체 출범 및 소송 예고, 규제 당국 면담 진행 중</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>글로벌 앱 마켓 사업자인 구글과 애플의 고율 인앱결제 수수료 정책이 중소 게임 개발사의 수익성을 크게 훼손하고 소비자 부담으로 전가된다는 지적이 제기되고 있습니다. 시민단체 '디지털 주권회복 시민위원회'가 출범하여 구글과 애플을 상대로 소송 및 공론화를 예고했으며, 방송미디어통신위원회도 수수료 인하 적용 시점 단축을 요청하는 등 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>상대방(구글, 애플)의 책임이 명확하고 자력이 충분하며, 중소 게임 개발사 및 소비자들이 집단적으로 피해를 입고 있습니다. 시민단체가 출범하여 소송을 예고하고 규제 당국이 면담을 진행하는 등 공적 절차가 활발히 진행 중이므로 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>중소 게임 개발사 다수, 앱 이용자 다수</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>디지털 약자 보호 시급…중소 게임사  천원 팔아도 300원 안돼</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434124</t>
+          <t>https://www.yna.co.kr/view/AKR20260413146900017?input=1195m</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-04 12:37:33.596596+00:00</t>
+          <t>2026-04-25 07:02:36.534636+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>약손명가 본사</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>가맹점주들의 집단소송 제보 및 진행 중</t>
+          <t>미국 연방법원 집단 조정 진행 중, 방송미디어통신위원회와 협상</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>유명 피부관리 프랜차이즈 약손명가의 일부 가맹점주들이 본사의 갑질(외모평가, 숙제 등)을 주장하며 집단소송에 나섰다는 제보가 JTBC를 통해 보도되었습니다. 가해자로 약손명가 설립자 A 대표가 지목되었으며, 가맹점주들은 본사의 부당한 요구로 피해를 입었다고 주장하고 있습니다.</t>
+          <t>구글이 인앱결제 수수료 정책을 완화하고 국내 게임사들이 제기한 수조원대 수수료 환급 집단 조정에 응하겠다는 뜻을 밝혔습니다. 이는 미국 연방법원의 독점적 운영 방식 위법 판결과 한국 규제당국의 압박에 따른 것으로 분석됩니다. 현재 집단 조정이 급물살을 타고 있으며, 아직 참여하지 않은 게임사들에게 '막차 타기'를 독려하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>약손명가 본사의 갑질 주장이 구체적으로 제기되었고, 국내 유명 프랜차이즈 본사로서 자력이 충분할 것으로 예상됩니다. 가맹점주들이 집단소송에 나섰다는 제보가 있어 집단적 피해에 해당하며, JTBC 보도를 통해 구체적인 갑질 내용이 언급되어 증거 확보 가능성이 높습니다.</t>
+          <t>구글의 독점적 지위 남용에 대한 책임이 미국 연방법원 판결 및 구글의 집단 조정 응답으로 명확하며(적합 조건 1), 글로벌 빅테크 기업으로 자력이 충분합니다(적합 조건 2). 국내 게임사 253곳 이상이 피해를 입은 집단적 피해이며(적합 조건 3), 추정 피해액이 2조원대에 달해 피해 규모가 매우 큽니다(적합 조건 4). 이미 방송미디어통신위원회와의 협상 및 미국 연방법원 집단 조정 등 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2조원대 (국내 게임사 253곳 중 157곳 기준)</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>가맹점주 다수 (미상)</t>
+          <t>국내 게임사 253곳 이상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>외모평가에 숙제까지 내는 회사…약손명가 본사 '갑질' 논란</t>
+          <t>‘모르쇠’ 벗고 실리 택한 구글…K게임 모처럼 웃을까 [빗장 풀린 구글...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292724?influxDiv=NAVER</t>
+          <t>https://economist.co.kr/article/view/ecn202604060093</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-04 00:40:33.668445+00:00</t>
+          <t>2026-04-21 23:07:11.553051+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>27개 제약사</t>
+          <t>LS</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>정부가 27개 제약사를 상대로 360억원 규모의 손해배상 청구 소송을 시작했으며, 앞서 관련 행정소송에서 과징금 처분이 인정된 바 있음.</t>
+          <t>공정위 과징금 253억 원 확정, 구자은 회장 형사재판 재개 예정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>백신 입찰 담합으로 공정위 과징금을 부과받은 27개 제약사를 상대로 정부가 360억원 규모의 손해배상 청구 소송을 제기했습니다. 관련 행정소송에서 과징금 처분이 잇따라 인정된 바 있으며, 현재 손해배상 소송이 진행 중입니다.</t>
+          <t>LS그룹의 '통행세' 부당 지원 행위에 대한 공정거래위원회의 과징금 253억 원 부과 처분이 6년에 걸친 행정소송 끝에 최종 확정되었습니다. 이로 인해 멈춰있던 구자은 LS 회장의 형사재판이 다시 속도를 낼 것으로 보이며, 이는 LS그룹의 오너 리스크로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>27개 제약사의 백신 입찰 담합은 공정위 과징금 부과 및 관련 행정소송에서 이미 인정되어 상대방 책임이 명확하고(적합 조건 1, 5, 6), 360억원이라는 큰 피해 규모(적합 조건 4)와 27개 제약사라는 충분한 자력의 상대방(적합 조건 2)이 존재합니다. 정부가 원고로서 공공의 이익을 대변하는 집단적 성격의 소송입니다(적합 조건 3).</t>
+          <t>LS그룹의 '통행세' 부당 지원 행위에 대한 공정위 과징금 253억 원 부과 처분이 행정소송을 통해 확정되어 상대방 책임이 명확합니다(적합 조건 1, 5). LS는 자력이 충분한 대기업이며(적합 조건 2), 과징금 규모를 통해 피해 규모가 상당할 가능성을 추정할 수 있습니다(적합 조건 4). 또한, 구자은 회장의 형사재판이 재개될 예정으로 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>360억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'정부 vs 27개 제약사' 360억 손배소로 이어진 '백신 담합'</t>
+          <t>‘LS 통행세’ 과징금 253억 확정…구자은 형사재판 재개</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
+          <t>sentv.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.sentv.co.kr/article/view/sentv202604060134</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-04-18 07:00:11.641170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>SK디스커버리</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>백신 담합 형사 재판 무죄 판결 및 형사보상금 지급. 관련 행정소송에서는 공정거래위원회 과징금 처분 정당 판결.</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>SK디스커버리가 백신 담합 혐의에 대한 형사 재판에서 무죄를 선고받고 877만원의 형사보상금을 받았다. 하지만 관련 행정소송에서는 공정거래위원회의 과징금 처분이 정당하다는 판결이 나와 형사 재판부의 판단과 상반되는 결과를 보였다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>SK디스커버리의 백신 담합 혐의에 대한 형사 재판이 무죄 판결과 형사보상금 지급으로 종결되어, 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 없음. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>'백신 담합 무죄' SK디스커버리에 형사보상 877만원</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
           <t>bloter.net</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46296</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=659420</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-03 12:16:28.277637+00:00</t>
+          <t>2026-04-16 07:04:44.956864+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>효성중공업</t>
+          <t>현대제철</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>공정위 과징금 처분 취소 소송 2심, 한전 입찰참가자격제한 처분 취소 소송 1심, 입찰담합 의혹 관련 형사재판 진행 중</t>
+          <t>불복 소송에서 일부 승소 (과징금 산정 문제)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>효성중공업이 한국전력공사 발주 입찰 담합 의혹으로 공정위로부터 112억 원대 과징금 처분 및 법인 고발을 받았습니다. 이에 효성중공업은 공정위 처분 취소 행정소송 2심과 한전의 입찰참가자격제한 처분 취소 소송 1심, 그리고 형사재판을 진행 중입니다. 한전은 효성중공업의 입찰을 6개월간 제한하기로 결정했으며, 효성중공업은 이로 인해 2천억 원가량의 매출 감소를 추산하고 있습니다.</t>
+          <t>현대제철이 담합 사실은 인정되었으나 과징금 산정 방식에 문제가 있다는 이유로 불복 소송에서 일부 승소 판결을 받았다. 재판부는 현대제철의 내부 문건을 통해 제강사 간 스크랩 가격 협력 공동행위를 주도한 사실을 인정했다. 이는 공정거래위원회의 과징금 부과 처분에 대한 행정소송으로 보인다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>공정거래위원회가 효성중공업에 112억 원 규모의 과징금 처분과 법인 고발을 결정하여 상대방 책임이 명확하며(적합 조건 1, 5), 효성중공업은 대기업으로 자력이 충분합니다(적합 조건 2). 공정위 제재 및 형사재판 등 공적 절차가 이미 진행 중이며(적합 조건 6), 과징금 규모와 한전의 입찰 제한으로 인한 효성중공업의 매출 감소 추정액을 고려할 때 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4).</t>
+          <t>상대방 책임이 명확(담합 사실 인정), 상대방 자력 충분(현대제철 대기업), 내부 문건 등 객관적 증거 존재, 이미 공정거래위원회 등 공적 절차 진행 후 과징금 부과된 사건. 담합의 특성상 다수의 피해자가 발생했을 가능성이 높음.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상 (공정위 과징금 112억 3천700만원 부과)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명 (한국전력공사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>전력기기 호황 뒤 '시한폭탄'…효성중공업, 과징금·제재·형사소송 '삼...</t>
+          <t>담합 맞지만 과징금 산정엔 문제  현대제철 불복 소송서 일부승소</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=216728</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=659308</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-03 00:45:47.433326+00:00</t>
+          <t>2026-04-15 07:00:10.952151+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>SK에너지, 에쓰오일, GS칼텍스, HD현대오일뱅크</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>검찰 압수수색 및 수사 진행 중, 공정거래위원회 조사 예상</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>법무법인 태평양의 공정거래 리포트로, 공정거래 사건에서 계량경제분석이 위법행위가 없었을 경우의 가상적 상황(counterfactual)과 실제 시장 결과의 차이를 입증하고 손해배상 및 과징금 산정에 활용되는 방식을 설명합니다. 데이터 기반 분석의 강점과 한계를 다루며, 분석의 신뢰성을 높이기 위한 대립적 검증 절차의 중요성을 강조합니다.</t>
+          <t>검찰이 SK에너지, 에쓰오일, GS칼텍스, HD현대오일뱅크 등 4개 정유사의 담합 혐의로 본사를 압수수색하며 수사를 본격화했다. 대통령의 엄정 대응 지시 이후 이뤄진 조치로, 유가 급등에 따른 민생 경제 피해와 연관되어 있다. 대형 법무법인들이 정유사 자문에 나서는 등 사건의 파장이 커질 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 공정거래 사건에서 계량경제분석이 증거로 활용되는 방식에 대한 법률 리포트입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>정유 4사라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 검찰 압수수색을 통해 담합 혐의가 비교적 명확하게 드러나고 있습니다(적합 조건 1). 국내 유가 급등으로 인한 전 국민적 피해 가능성이 있어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상되며, 검찰 수사라는 공적 절차가 진행 중이고(적합 조건 6) 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소비자 다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>숫자는 어떻게 증거가 되는가 [BKL 공정거래리포트]</t>
+          <t>[Invest] 매점매석은 무관용 ...대형 법무법인들, 정유사 담합 압박에 호...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>investchosun.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12006348</t>
+          <t>https://www.investchosun.com/site/data/html_dir/2026/04/03/2026040380178.html</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-03 00:42:17.249105+00:00</t>
+          <t>2026-04-06 00:41:12.628262+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
-      <c r="D26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>LS, LS MnM, LS글로벌, 구자은 회장 등 LS그룹 총수 일가</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>공정거래위원회 전속고발제 폐지 개편안 논의 중</t>
+          <t>공정위 과징금 부과 사실상 확정, 총수 일가 형사재판 재개 예정</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>공정거래위원회의 전속고발제 폐지 개편안이 재계, 학계, 정부 내에서 우려를 낳고 있습니다. 기업의 형사 리스크 증가, 검찰과 공정위 간 혼선, 그리고 실질적 피해 구제 미흡 등이 주요 쟁점입니다. 대통령은 각 부처와 국민의 목소리를 충분히 수렴하겠다고 밝혀, 제도 재설계가 필요한 상황입니다.</t>
+          <t>LS그룹이 계열사 LS글로벌을 통해 약 168억원의 부당이득을 챙긴 '통행세' 사건으로, 공정거래위원회로부터 총 253억여원의 과징금을 부과받았습니다. LS 측이 추가 행정소송을 제기하지 않아 과징금 부과가 사실상 확정되었으며, 이에 따라 구자은 회장 등 총수 일가에 대한 형사재판이 재개될 전망입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 전속고발제 폐지 개편안에 대한 정책 논의를 다루고 있으며, 특정 기업의 불공정 행위나 그로 인한 피해 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 명확한 책임 소재, 또는 피해 규모가 존재하지 않습니다. 소송금융 투자를 위한 실제 소송 대상 사건이 부재합니다.</t>
+          <t>LS그룹은 대기업으로 자력이 충분하며, 공정위의 과징금 부과 및 검찰의 기소로 상대방의 책임이 명확합니다. 부당이득 규모가 약 168억원에 달하고 과징금 총액이 253억여원으로 피해 규모가 크며, 공정위의 조사 결과와 형사재판 진행 등 객관적 증거와 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>부당이득 약 168억원, 과징금 253억 6400만원</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>어디서도 환영 못받는 ‘전속고발제 폐지'[기자수첩]</t>
+          <t>‘LS 통행세’ 과징금 253억… 구자은 회장 형사재판 속도 낸다</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01790886645412512</t>
+          <t>https://www.seoul.co.kr/news/society/2026/04/06/20260406010001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-03 00:15:30.328158+00:00</t>
+          <t>2026-04-06 00:34:16.023267+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>LG디스플레이, 대만 법인</t>
+          <t>LS그룹</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>영국 항소법원 원고 일부 승소 판결, 배상액 증액</t>
+          <t>공정위 과징금 부과 및 대법원 판결 후 재산정 완료</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>영국 항소법원이 LG디스플레이와 대만 법인의 디스플레이 패널 가격 담합 카르텔에 따른 손해배상 청구 소송에서 원고 일부 승소 판결을 내렸다. 이에 따라 LG디스플레이가 지급해야 할 배상액이 늘어날 것으로 보인다. 이 판결은 과거 담합 행위로 피해를 입은 다른 기업들에게도 추가적인 손해배상 청구의 가능성을 열어줄 수 있다.</t>
+          <t>LS그룹 계열사들이 '통행세' 방식으로 부당지원을 했다는 공정위 제재 사건으로, 6년간의 법정 공방 끝에 최종 과징금 253억 6400만원이 확정될 전망이다. 대법원은 부당지원 행위 자체는 인정했으나 과징금 산정 방식에 문제가 있다고 판단하여 재산정을 명령했다. LS 측은 추가 행정소송을 제기하지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>LG디스플레이는 대기업으로 자력이 충분하며(적합 조건 2), 디스플레이 패널 가격 담합 카르텔에 대한 영국 항소법원의 원고 일부 승소 판결이 나온 것으로 보아 책임이 명확하고 증거가 확보되었을 것임(적합 조건 1, 5). 담합 사건의 특성상 피해 규모가 크고(적합 조건 4), 이미 소송이 진행 중이며 다른 피해자들의 추가 소송 가능성이 높음(적합 조건 6).</t>
+          <t>상대방(LS그룹)의 책임이 공정위 제재 및 대법원 판결로 명확히 인정되었고(적합 조건 1), 상대방은 자력이 충분한 대기업임(적합 조건 2). 공정위 조사 및 행정소송을 통해 객관적 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(공정위 제재)가 진행되어 부당지원 행위가 확인됨(적합 조건 6). 과징금 규모가 253억 원대로 매우 커서 사건의 중요도가 높음(적합 조건 4). 다만, 직접적인 피해자가 특정되지 않아 집단소송 가능성은 낮으나, 경쟁사나 주주 등 다른 이해관계자의 소송 가능성은 있음.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>253억 6400만원 (과징금)</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>LG디스플레이, 영국서 LCD 담합 배상액 늘어난다</t>
+          <t>LS, 6년 법정공방 끝 과징금 6억 감액…'통행세' 제재 정리 수순</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>thelec.kr</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.thelec.kr/news/articleView.html?idxno=54533</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351851</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-02 12:59:15.540748+00:00</t>
+          <t>2026-04-05 12:52:03.142823+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>약손명가</t>
+          <t>LS, LS MnM, LS글로벌</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>가맹점주 33명 집단소송 제기, 공정거래위원회 불공정거래 행위 신고, 형사 고소 진행 중</t>
+          <t>공정위 행정제재 완료, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>약손명가 가맹점주 33명이 본사를 상대로 약 170억 원 규모의 손해배상 청구 집단소송을 제기했다. 이들은 가맹점사업자협의회를 구성하고 공정거래위원회에 불공정거래 행위 신고서를 제출했으며, 형사 고소까지 확산될 예정이다.</t>
+          <t>LS그룹 계열사들이 총수 일가 회사인 LS글로벌에 '통행세'를 몰아준 부당 지원 행위로 공정위로부터 총 253억 6400만원의 과징금을 부과받았습니다. 6년간의 행정소송 끝에 대법원에서 위법성이 유지되었으며, 공정위는 위반액 합계를 약 280억원으로 재산출했습니다. 행정 제재는 완료 수순이나, 구자은 LS 회장 등 총수 일가에 대한 형사 재판은 아직 진행 중입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>약손명가를 상대로 가맹점주 33명이 약 170억 원 규모의 집단소송을 제기하여 상대방 책임 주체가 명확하고(적합 조건 1), 피해 규모와 피해자 수가 크다(적합 조건 3, 4). 또한 공정거래위원회 신고 및 형사 고소 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높다(적합 조건 5, 6).</t>
+          <t>LS그룹 계열사들의 '통행세' 부당 지원 행위는 공정위 과징금 부과 및 대법원 판결로 위법성이 인정되어 상대방 책임이 명확합니다 (적합 조건 1). LS그룹은 대기업으로 자력이 충분하며 (적합 조건 2), 공정위가 산정한 위반액 합계가 약 280억원에 달해 피해 규모가 큽니다 (적합 조건 4). 공정위 조사 결과와 대법원 판결 등 객관적 증거가 존재하며 (적합 조건 5), 공정위 행정제재가 완료되었고 형사 재판이 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>약 170억 원</t>
+          <t>약 280억원 (위반액 합계)</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>33명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>약손명가, 가맹점주 33명 집단소송…170억 손배·형사 고소까지 확산</t>
+          <t>‘LS 통행세’ 과징금 253억…6년 소송 끝 위법성 유지</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127943</t>
+          <t>https://www.seoul.co.kr/news/economy/2026/04/05/20260405500061?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-02 12:45:45.898973+00:00</t>
+          <t>2026-04-05 12:43:23.724989+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>메가MGC커피</t>
+          <t>정유사들</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>대규모 집단소송 진행 중</t>
+          <t>영세 주유소 파산 위기 속출</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>메가커피 점주 323명이 본사를 상대로 대규모 집단소송을 제기했습니다. 점주들은 본사가 필수 물품을 통해 매출의 10%를 부당하게 가져가 수익이 턱없이 부족하다고 주장하고 있습니다.</t>
+          <t>정부의 석유 최고가격제 시행 이후, 정유사들이 직영점 위주로 석유를 우선 배정하면서 대리점 공급 비중이 감소했다. 이로 인해 대리점에 의존하는 영세 자영 주유소들이 석유를 확보하지 못해 파산 위기에 내몰리고 있다. 한국석유관리원 데이터가 이러한 공급 불균형을 뒷받침하며, 다수의 영세 주유소가 심각한 피해를 겪고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>메가커피 본사라는 자력 있는 상대방이 명확히 특정되며(적합 조건 2), 323명의 점주가 집단적으로 피해를 주장하고 있어 집단적 피해에 해당합니다(적합 조건 3). 매출의 10% 상당이라는 피해 규모가 상당할 것으로 추정되며(적합 조건 4), 이미 대규모 집단소송의 신호탄을 쏘아 올린 상태로 소송 진행 가능성이 매우 높습니다.</t>
+          <t>정유사들의 직영점 우선 배정으로 인한 영세 주유소들의 석유 공급난은 상대방 책임이 비교적 명확하며(적합 조건 1), 정유사는 자력이 충분한 대기업임(적합 조건 2). 다수의 영세 주유소가 파산 위기에 처하는 집단적 피해가 발생하고 있으며(적합 조건 3, 4), 한국석유관리원의 데이터가 객관적 증거로 존재함(적합 조건 5).</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>323명</t>
+          <t>영세 주유소 다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>내 매출 10%가 본사 주머니로?…메가커피 점주 323명이 쏘아 올린 '차액...</t>
+          <t>기름 없어 장사 못해  영세 주유소 고사 위기, 최고가격제 역설 [사설]</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/HMYXRGULX877</t>
+          <t>https://www.mk.co.kr/article/12008340</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-02 12:41:34.487691+00:00</t>
+          <t>2026-04-05 12:19:59.722437+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>아우디, 폭스바겐, 벤츠, BMW</t>
+          <t>LS, LS MnM, LS글로벌</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>공정위 제재 이후 소송 진행 중 또는 예정</t>
+          <t>공정위 과징금 처분 확정 단계, 총수 일가 형사 재판 진행 중 (일정 미정)</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>2023년 2월 공정위가 아우디, 폭스바겐, 벤츠, BMW 4개 회사의 경유차 배출가스 저감장치 요소수 기술 담합 행위를 제재했다. 이 공정위 제재가 이번 소송의 발단이 되었으며, 현재 역외적용 및 합의 여부가 쟁점이 되고 있다. 해당 담합으로 인해 다수의 경유차 구매 소비자들이 피해를 입었을 가능성이 있다.</t>
+          <t>LS그룹이 계열사 LS글로벌을 통해 약 12년간 '통행세'를 수취하며 부당 지원한 행위에 대해 공정위가 총 253억원의 과징금을 부과했습니다. 대법원 판결로 일부 과징금 산정 방식이 취소되었으나, 부당 지원 사실은 인정되었습니다. 현재 구자은 LS회장 등 총수 일가에 대한 형사 재판이 진행 중이며, 아직 결론이 나지 않았습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>공정위 제재로 아우디, 폭스바겐, 벤츠, BMW의 책임이 명확하며, 이들은 자력이 충분한 대기업이다. 공정위 조사 결과가 강력한 증거로 활용될 수 있고, 이미 공정위 제재라는 공적 절차가 진행되었다. 경유차 배출가스 저감장치 관련 담합은 다수의 소비자에게 집단적 피해를 야기할 가능성이 높다.</t>
+          <t>상대방 책임이 명확하고(공정위의 '매우 중대한 위반' 판단, 대법원도 부당지원 사실 인정), 상대방(LS그룹)의 자력이 충분합니다. 공정위가 인정한 위반액이 약 280억원에 달하며, 오너 일가의 부당 이득도 93억원으로 피해 규모가 큽니다. 공정위 조사 및 대법원 판결, 진행 중인 형사 기소 등 객관적 증거가 풍부하며, 형사 절차가 진행 중입니다. 다만, 직접적인 집단 피해자가 명확히 특정되지 않아 집단소송의 원고 구성이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 280억원 (공정위 위반액)</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>아우디 ‘요소수 기술 담합’…역외적용·합의 쟁점</t>
+          <t>'LS 통행세' 과징금 253억원…6년 소송 끝에 6억원 줄어</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/583784?ref=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260404044700002?input=1195m</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-02 12:37:59.017870+00:00</t>
+          <t>2026-04-05 00:27:14.227824+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
-      <c r="E31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>공정거래위원회가 중소사업자의 공정거래 관련 피해 구제 접근성을 높이기 위해 '공정거래 종합지원센터'를 개소했다. 이 센터는 분쟁 조정뿐만 아니라 상담부터 법률 지원까지 원스톱 서비스를 제공한다.</t>
+          <t>한국공정거래조정원이 중소기업의 공정거래 관련 피해 구제를 위한 공정거래종합지원센터를 개소했습니다. 이 센터는 소송비용 부담으로 법률 지원을 받기 어려운 중소사업자들을 위해 무료 소송을 포함한 법률 지원 서비스를 전담하며, 전문가들로 구성된 소송지원변호인단을 운영할 예정입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 공정거래 관련 중소사업자 지원을 위한 '종합지원센터' 개소에 대한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모, 집단적 피해, 증거 등 적합 조건에 해당하는 요소가 전혀 없어 투자 검토가 불가능하다.</t>
+          <t>이 기사는 한국공정거래조정원의 공정거래종합지원센터 개소 소식을 다루고 있으며, 소송금융 투자를 검토할 만한 특정 소송 사건이나 피해 사례를 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 신규성이 없으며, '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>공정거래 ‘원스톱 지원’ 본격화··· 종합지원센터 개소</t>
+          <t>한국공정거래조정원, 공정거래종합지원센터 개소...중소기업 원스톱 지...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260402500104</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434124</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-02 12:16:23.399781+00:00</t>
+          <t>2026-04-04 12:37:33.596596+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>정유사</t>
+          <t>약손명가 본사</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정 명령 부과 이력, 당정의 제도 개선 논의 중</t>
+          <t>가맹점주들의 집단소송 제보 및 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>공정거래위원회는 2019년 정유사의 사후 정산 관행에 시정 명령을 부과했으나, 과거 관련 소송에서는 정유사 측이 승소한 이력이 있다. 2013년 대법원은 사후 정산이 주유소에 불이익을 준다고 판시한 바 있으며, 현재 당정은 정유사의 사후 정산제 및 전속 거래제 개선을 논의 중이다.</t>
+          <t>유명 피부관리 프랜차이즈 약손명가의 일부 가맹점주들이 본사의 갑질(외모평가, 숙제 등)을 주장하며 집단소송에 나섰다는 제보가 JTBC를 통해 보도되었습니다. 가해자로 약손명가 설립자 A 대표가 지목되었으며, 가맹점주들은 본사의 부당한 요구로 피해를 입었다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>공정거래위원회가 정유사의 사후 정산 관행에 시정 명령을 부과하여 상대방 책임이 명확하고(적합 조건 1, 5), 상대방인 정유사는 자력이 충분하다(적합 조건 2). 다수의 주유소가 피해를 입었을 가능성이 있어 집단적 피해에 해당하며(적합 조건 3), 당정의 제도 개선 논의 등 공적 절차가 진행 중인 것으로 보인다(적합 조건 6).</t>
+          <t>약손명가 본사의 갑질 주장이 구체적으로 제기되었고, 국내 유명 프랜차이즈 본사로서 자력이 충분할 것으로 예상됩니다. 가맹점주들이 집단소송에 나섰다는 제보가 있어 집단적 피해에 해당하며, JTBC 보도를 통해 구체적인 갑질 내용이 언급되어 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>가맹점주 다수 (미상)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[연속 기획-上] 당정, 정유사 사후 정산제 · 전속 거래제 개선 '공정성...</t>
+          <t>외모평가에 숙제까지 내는 회사…약손명가 본사 '갑질' 논란</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>todayenergy.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.todayenergy.kr/news/articleView.html?idxno=296049</t>
+          <t>https://news.jtbc.co.kr/article/NB12292724?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-02 00:44:33.382598+00:00</t>
+          <t>2026-04-04 00:40:33.668445+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>라이트무브(Rightmove)</t>
+          <t>27개 제약사</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>15억 파운드 규모의 집단소송 제기</t>
+          <t>정부가 27개 제약사를 상대로 360억원 규모의 손해배상 청구 소송을 시작했으며, 앞서 관련 행정소송에서 과징금 처분이 인정된 바 있음.</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>영국의 주요 부동산 거래 플랫폼인 라이트무브가 부동산 중개업자들로부터 '지속 불가능한 수수료' 부과를 이유로 15억 파운드 규모의 집단소송을 당했습니다. 이 소식으로 라이트무브의 주가는 1.40% 하락했습니다.</t>
+          <t>백신 입찰 담합으로 공정위 과징금을 부과받은 27개 제약사를 상대로 정부가 360억원 규모의 손해배상 청구 소송을 제기했습니다. 관련 행정소송에서 과징금 처분이 잇따라 인정된 바 있으며, 현재 손해배상 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>영국의 대표적인 부동산 거래 플랫폼인 라이트무브를 상대로 15억 파운드 규모의 집단소송이 제기되어, '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등 소송금융 적합 조건에 부합합니다. 다수의 부동산 중개업자가 피해자로 특정되어 투자 가능성이 높습니다.</t>
+          <t>27개 제약사의 백신 입찰 담합은 공정위 과징금 부과 및 관련 행정소송에서 이미 인정되어 상대방 책임이 명확하고(적합 조건 1, 5, 6), 360억원이라는 큰 피해 규모(적합 조건 4)와 27개 제약사라는 충분한 자력의 상대방(적합 조건 2)이 존재합니다. 정부가 원고로서 공공의 이익을 대변하는 집단적 성격의 소송입니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>15억 파운드</t>
+          <t>360억원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>부동산 중개업자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>유럽증시,  2~3주 내 전쟁 끝  트럼프 발언에 급상승… 獨·佛 등 주요국...</t>
+          <t>'정부 vs 27개 제약사' 360억 손배소로 이어진 '백신 담합'</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260402000009</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658551</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-02 00:33:00.107436+00:00</t>
+          <t>2026-04-03 12:47:08.656804+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A34" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>공정거래 분쟁 지원 시스템 가동</t>
+          <t>공정위의 기술탈취 방지 정책 강화 및 한국형 디스커버리 제도 도입 추진</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>정부가 공정거래 전 분야에 걸쳐 상담, 교육, 분쟁조정, 소송지원까지 통합 제공하는 '원스톱' 종합지원 체계를 본격 가동한다. 특히 분쟁조정 이전 단계부터 심층 상담을 지원하고, 이후 소송까지 연계하는 구조를 도입한다.</t>
+          <t>공정거래위원회가 하도급사의 기술탈취를 막기 위해 상시 감시 체제로 전환하고 피해구제 제도 보완을 추진한다. 특히 소송 과정에서 증거 확보를 돕는 '한국형 디스커버리 제도' 도입을 추진하여 기술탈취 피해 기업들의 소송 역량을 강화할 예정이다. 이는 하도급 기업 보호를 위한 정부의 강력한 의지를 보여준다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 공정거래 관련 분쟁 해결을 위한 정부의 '종합지원 체계' 구축에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 투자 적합도가 낮습니다.</t>
+          <t>공정위가 하도급 기술탈취 방지를 위해 상시 감시 체제로 전환하고 '한국형 디스커버리 제도' 도입을 추진 중. 이는 향후 기술탈취 사건에서 증거 확보를 용이하게 하여 소송금융 적합도를 높일 수 있음 (적합 조건 5, 6). 다만, 특정 피해 사건이 아닌 정책 발표 기사이므로 구체적인 피해자나 상대방은 특정되지 않음.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>공정거래 종합지원 '원스톱' 체계 본격 가동</t>
+          <t>공정위, 하도급사 기술탈취 방지 위해 '상시 감시'로 전환</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>kmecnews.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35987</t>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46296</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-01 13:19:21.986254+00:00</t>
+          <t>2026-04-03 12:16:28.277637+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>대선제분, 대한제분, 사조동아원, 삼양사, 삼화제분, CJ제일제당, 한탑</t>
+          <t>효성중공업</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>공정거래위원회 제재 절차 착수, 검찰 수사 진행 중, 전속고발권 폐지 예정으로 향후 민사소송 활발해질 가능성</t>
+          <t>공정위 과징금 처분 취소 소송 2심, 한전 입찰참가자격제한 처분 취소 소송 1심, 입찰담합 의혹 관련 형사재판 진행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>공정거래위원회가 국내 밀가루 시장의 88%를 점유하는 7개 제분사의 6년 담합 혐의에 대해 제재 절차에 착수했다. 관련 매출액은 5조 8천억 원이며, 최대 1조 2천억 원 규모의 과징금이 예고되었다. 전속고발권 폐지 논의와 함께 향후 민사소송이 활발해질 가능성이 있다.</t>
+          <t>효성중공업이 한국전력공사 발주 입찰 담합 의혹으로 공정위로부터 112억 원대 과징금 처분 및 법인 고발을 받았습니다. 이에 효성중공업은 공정위 처분 취소 행정소송 2심과 한전의 입찰참가자격제한 처분 취소 소송 1심, 그리고 형사재판을 진행 중입니다. 한전은 효성중공업의 입찰을 6개월간 제한하기로 결정했으며, 효성중공업은 이로 인해 2천억 원가량의 매출 감소를 추산하고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>공정거래위원회가 7개 제분사의 6년 담합 혐의에 대한 제재 절차에 착수하여 상대방 책임이 명확하고(적합 조건 1, 5, 6), 관련 매출액 5조 8천억 원에 최대 1조 2천억 원의 과징금이 예고되어 피해 규모가 매우 크다(적합 조건 4). 7개 제분사는 국내 시장의 88%를 점유하는 대기업으로 자력이 충분하며(적합 조건 2), 밀가루 담합은 광범위한 집단적 피해를 야기할 수 있다(적합 조건 3).</t>
+          <t>공정거래위원회가 효성중공업에 112억 원 규모의 과징금 처분과 법인 고발을 결정하여 상대방 책임이 명확하며(적합 조건 1, 5), 효성중공업은 대기업으로 자력이 충분합니다(적합 조건 2). 공정위 제재 및 형사재판 등 공적 절차가 이미 진행 중이며(적합 조건 6), 과징금 규모와 한전의 입찰 제한으로 인한 효성중공업의 매출 감소 추정액을 고려할 때 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>최대 1조 2000억 원 (과징금 규모, 실제 피해액은 별도 산정 필요)</t>
+          <t>미상 (공정위 과징금 112억 3천700만원 부과)</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상 (밀가루 소비자와 관련 산업 종사자 다수)</t>
+          <t>1명 (한국전력공사)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>전속고발권 폐지로 우후죽순 고발 예상…공조2부 신설 힘 받나</t>
+          <t>전력기기 호황 뒤 '시한폭탄'…효성중공업, 과징금·제재·형사소송 '삼...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6122080</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=216728</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-01 13:11:12.177017+00:00</t>
+          <t>2026-04-03 00:45:47.433326+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="2" t="inlineStr">
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr"/>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>법무법인 태평양의 공정거래 리포트로, 공정거래 사건에서 계량경제분석이 위법행위가 없었을 경우의 가상적 상황(counterfactual)과 실제 시장 결과의 차이를 입증하고 손해배상 및 과징금 산정에 활용되는 방식을 설명합니다. 데이터 기반 분석의 강점과 한계를 다루며, 분석의 신뢰성을 높이기 위한 대립적 검증 절차의 중요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 공정거래 사건에서 계량경제분석이 증거로 활용되는 방식에 대한 법률 리포트입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>숫자는 어떻게 증거가 되는가 [BKL 공정거래리포트]</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12006348</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:42:17.249105+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>공정거래위원회 전속고발제 폐지 개편안 논의 중</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>공정거래위원회의 전속고발제 폐지 개편안이 재계, 학계, 정부 내에서 우려를 낳고 있습니다. 기업의 형사 리스크 증가, 검찰과 공정위 간 혼선, 그리고 실질적 피해 구제 미흡 등이 주요 쟁점입니다. 대통령은 각 부처와 국민의 목소리를 충분히 수렴하겠다고 밝혀, 제도 재설계가 필요한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>이 기사는 공정거래위원회의 전속고발제 폐지 개편안에 대한 정책 논의를 다루고 있으며, 특정 기업의 불공정 행위나 그로 인한 피해 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 명확한 책임 소재, 또는 피해 규모가 존재하지 않습니다. 소송금융 투자를 위한 실제 소송 대상 사건이 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>어디서도 환영 못받는 ‘전속고발제 폐지'[기자수첩]</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01790886645412512</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:15:30.328158+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
-      <c r="D38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>LG디스플레이, 대만 법인</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>전속고발권 폐지 정책 논의 및 추진 중</t>
+          <t>영국 항소법원 원고 일부 승소 판결, 배상액 증액</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>공정거래위원회가 46년간 유지해온 전속고발권의 전면 폐지를 추진한다고 보고했다. 이는 공정위의 고발 없이도 국민이나 다른 국가기관이 공정거래법 위반 기업을 직접 고발할 수 있도록 하여 피해자의 권리를 보장하고 공정한 경쟁 환경을 조성하려는 취지이다. 다만, 중복 조사나 기업 위축 등 부작용을 막기 위한 세밀한 제도 설계가 필요하다는 지적도 있다.</t>
+          <t>영국 항소법원이 LG디스플레이와 대만 법인의 디스플레이 패널 가격 담합 카르텔에 따른 손해배상 청구 소송에서 원고 일부 승소 판결을 내렸다. 이에 따라 LG디스플레이가 지급해야 할 배상액이 늘어날 것으로 보인다. 이 판결은 과거 담합 행위로 피해를 입은 다른 기업들에게도 추가적인 손해배상 청구의 가능성을 열어줄 수 있다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 기업의 불공정 행위로 인한 피해 사례가 아닌, 공정거래위원회의 전속고발권 폐지라는 정책 변화에 대한 논의를 다루고 있다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건 1~6에 해당하지 않는다.</t>
+          <t>LG디스플레이는 대기업으로 자력이 충분하며(적합 조건 2), 디스플레이 패널 가격 담합 카르텔에 대한 영국 항소법원의 원고 일부 승소 판결이 나온 것으로 보아 책임이 명확하고 증거가 확보되었을 것임(적합 조건 1, 5). 담합 사건의 특성상 피해 규모가 크고(적합 조건 4), 이미 소송이 진행 중이며 다른 피해자들의 추가 소송 가능성이 높음(적합 조건 6).</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>[사설]전속고발권 폐지, 공정한 경쟁룰 정립 계기 기대한다</t>
+          <t>LG디스플레이, 영국서 LCD 담합 배상액 늘어난다</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>thelec.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604011907001</t>
+          <t>https://www.thelec.kr/news/articleView.html?idxno=54533</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-01 12:33:45.838320+00:00</t>
+          <t>2026-04-02 12:59:15.540748+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>약손명가</t>
+        </is>
+      </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>공정거래위원회 주관 피해구제 지원센터 개소</t>
+          <t>가맹점주 33명 집단소송 제기, 공정거래위원회 불공정거래 행위 신고, 형사 고소 진행 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>공정거래위원회와 공정거래조정원이 '갑을' 관계에서 발생하는 사업자 피해를 구제하기 위한 '공정거래종합지원센터'를 개소했습니다. 이 센터는 피해 사업자들에게 종합적인 지원을 제공하여 불공정 거래 관행으로 인한 분쟁 해결을 돕습니다. 이는 향후 관련 소송 및 분쟁 발생 가능성이 높음을 시사합니다.</t>
+          <t>약손명가 가맹점주 33명이 본사를 상대로 약 170억 원 규모의 손해배상 청구 집단소송을 제기했다. 이들은 가맹점사업자협의회를 구성하고 공정거래위원회에 불공정거래 행위 신고서를 제출했으며, 형사 고소까지 확산될 예정이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 개소는 '갑을' 관계에서 발생하는 사업자 피해에 대한 공적 절차(조건 6)가 강화되고 있음을 의미합니다. 이는 향후 소송금융 투자 대상이 될 수 있는 다수의 사건 발생 가능성을 시사하며, 상대방(대기업 등 '갑')의 책임이 명확하고 자력이 충분한 경우가 많을 것으로 예상됩니다 (조건 1, 2). 또한 집단적 피해(조건 3) 및 증거 확보(조건 5)에도 유리한 환경이 조성될 것입니다.</t>
+          <t>약손명가를 상대로 가맹점주 33명이 약 170억 원 규모의 집단소송을 제기하여 상대방 책임 주체가 명확하고(적합 조건 1), 피해 규모와 피해자 수가 크다(적합 조건 3, 4). 또한 공정거래위원회 신고 및 형사 고소 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 170억 원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>33명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>갑을분야 사업자 피해구제 '공정거래종합지원센터' 개소</t>
+          <t>약손명가, 가맹점주 33명 집단소송…170억 손배·형사 고소까지 확산</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/photos/7831586</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127943</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-01 12:23:05.888265+00:00</t>
+          <t>2026-04-02 12:45:45.898973+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>메가MGC커피</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>대규모 집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>메가커피 점주 323명이 본사를 상대로 대규모 집단소송을 제기했습니다. 점주들은 본사가 필수 물품을 통해 매출의 10%를 부당하게 가져가 수익이 턱없이 부족하다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>메가커피 본사라는 자력 있는 상대방이 명확히 특정되며(적합 조건 2), 323명의 점주가 집단적으로 피해를 주장하고 있어 집단적 피해에 해당합니다(적합 조건 3). 매출의 10% 상당이라는 피해 규모가 상당할 것으로 추정되며(적합 조건 4), 이미 대규모 집단소송의 신호탄을 쏘아 올린 상태로 소송 진행 가능성이 매우 높습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>323명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>내 매출 10%가 본사 주머니로?…메가커피 점주 323명이 쏘아 올린 '차액...</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/HMYXRGULX877</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:41:34.487691+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>아우디, 폭스바겐, 벤츠, BMW</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 출범 및 무료 소송지원 확대</t>
+          <t>공정위 제재 이후 소송 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>한국공정거래조정원이 중소기업과 소상공인의 불공정거래 피해 구제를 위한 공정거래종합지원센터를 출범했습니다. 이 센터는 공정거래법 위반행위 등에 대한 전문 상담과 무료 소송 지원을 포함한 법률 서비스를 제공하며, 연간 50건 이상의 소송대리 지원과 100건 이상의 법률문서 작성 지원을 확대할 계획입니다.</t>
+          <t>2023년 2월 공정위가 아우디, 폭스바겐, 벤츠, BMW 4개 회사의 경유차 배출가스 저감장치 요소수 기술 담합 행위를 제재했다. 이 공정위 제재가 이번 소송의 발단이 되었으며, 현재 역외적용 및 합의 여부가 쟁점이 되고 있다. 해당 담합으로 인해 다수의 경유차 구매 소비자들이 피해를 입었을 가능성이 있다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 공정거래종합지원센터의 출범을 다루고 있습니다. 센터는 중소사업자를 대상으로 불공정거래행위에 대한 전문 상담 및 무료 소송 지원을 제공하여, 소송금융의 잠재 고객에게 직접적인 무료 대안을 제시합니다. 이는 '기타 투자 어려운 이유 있음'에 해당하여 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>공정위 제재로 아우디, 폭스바겐, 벤츠, BMW의 책임이 명확하며, 이들은 자력이 충분한 대기업이다. 공정위 조사 결과가 강력한 증거로 활용될 수 있고, 이미 공정위 제재라는 공적 절차가 진행되었다. 경유차 배출가스 저감장치 관련 담합은 다수의 소비자에게 집단적 피해를 야기할 가능성이 높다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>공정위, 중소사업자 원스톱 지원...공정거래종합지원센터 출범</t>
+          <t>아우디 ‘요소수 기술 담합’…역외적용·합의 쟁점</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049921</t>
+          <t>https://www.naeil.com/news/read/583784?ref=naver</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-01 12:22:29.128487+00:00</t>
+          <t>2026-04-02 12:37:59.017870+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>공정거래의 날 기념행사 보도</t>
+          <t>공정거래 관련 중소사업자 지원을 위한 센터 개소</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>제25회 '공정거래의 날' 기념행사가 개최되어 공정거래법 자율준수 및 공정경쟁 문화 확산에 기여한 유공자 29명에게 정부포상이 수여되었습니다. 주병기 공정거래위원장은 기념사에서 반경쟁적 부조리 및 불공정 거래 행위에 대한 엄정 대응과 제도 개선 의지를 밝혔습니다. 카카오와 현대카드가 각각 대통령표창과 공정위원장 표창을 수상했습니다.</t>
+          <t>공정거래위원회가 중소사업자의 공정거래 관련 피해 구제 접근성을 높이기 위해 '공정거래 종합지원센터'를 개소했다. 이 센터는 분쟁 조정뿐만 아니라 상담부터 법률 지원까지 원스톱 서비스를 제공한다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>이 기사는 '공정거래의 날' 기념행사에 대한 보도로, 특정 기업의 법 위반 행위나 그로 인한 피해 사례를 다루고 있지 않습니다. 따라서 상대방의 책임 명확성, 피해 규모, 집단적 피해 여부, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 공정거래 관련 중소사업자 지원을 위한 '종합지원센터' 개소에 대한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모, 집단적 피해, 증거 등 적합 조건에 해당하는 요소가 전혀 없어 투자 검토가 불가능하다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>'공정거래의 날' 기념행사 개최...29명 정부포상 수상</t>
+          <t>공정거래 ‘원스톱 지원’ 본격화··· 종합지원센터 개소</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049924</t>
+          <t>https://www.kbmaeil.com/article/20260402500104</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-01 12:22:11.042490+00:00</t>
+          <t>2026-04-02 12:16:23.399781+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr"/>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>정유사</t>
+        </is>
+      </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 출범 및 분쟁조정, 법률지원 서비스 가동</t>
+          <t>공정거래위원회 시정 명령 부과 이력, 당정의 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>한국공정거래조정원이 중소기업과 소상공인의 불공정거래 피해를 종합적으로 지원하는 공정거래종합지원센터를 출범했다. 이 센터는 교육, 상담, 분쟁조정, 소송지원까지 아우르는 원스톱 지원체계를 통해 피해구제 실효성을 높이고, 특히 소송비용 부담으로 법적 대응을 포기했던 중소사업자들을 위한 무료 소송 지원을 확대할 예정이다.</t>
+          <t>공정거래위원회는 2019년 정유사의 사후 정산 관행에 시정 명령을 부과했으나, 과거 관련 소송에서는 정유사 측이 승소한 이력이 있다. 2013년 대법원은 사후 정산이 주유소에 불이익을 준다고 판시한 바 있으며, 현재 당정은 정유사의 사후 정산제 및 전속 거래제 개선을 논의 중이다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터는 '갑을관계' 불공정거래 피해를 입은 중소기업 및 소상공인을 대상으로 하므로, 상대방(대기업, 가맹본부 등)의 책임이 명확하고 자력이 충분할 가능성이 높다 (적합 조건 1, 2). 다수의 중소사업자가 잠재적 피해자이며, 소송비용 부담으로 피해구제를 포기하는 경우가 많다는 점에서 피해 규모도 클 것으로 예상된다 (적합 조건 3, 4). 또한, 공정거래조정원이 주도하는 공적 절차(분쟁조정, 법률지원)가 이미 가동되어 증거 확보 및 법률 지원이 용이할 것으로 기대된다 (적합 조건 5, 6). 이 기사는 특정 사건이 아닌 지원 시스템 출범에 관한 것이므로, 이 시스템을 통해 발굴될 잠재적 소송금융 투자 대상 사건들이 많을 것으로 기대된다.</t>
+          <t>공정거래위원회가 정유사의 사후 정산 관행에 시정 명령을 부과하여 상대방 책임이 명확하고(적합 조건 1, 5), 상대방인 정유사는 자력이 충분하다(적합 조건 2). 다수의 주유소가 피해를 입었을 가능성이 있어 집단적 피해에 해당하며(적합 조건 3), 당정의 제도 개선 논의 등 공적 절차가 진행 중인 것으로 보인다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>중소기업 및 소상공인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 출범…갑을 피해 원습톱 지원</t>
+          <t>[연속 기획-上] 당정, 정유사 사후 정산제 · 전속 거래제 개선 '공정성...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>todayenergy.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1628335/?sc=Naver</t>
+          <t>https://www.todayenergy.kr/news/articleView.html?idxno=296049</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-01 12:21:40.057185+00:00</t>
+          <t>2026-04-02 00:44:33.382598+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>라이트무브(Rightmove)</t>
+        </is>
+      </c>
       <c r="D44" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>15억 파운드 규모의 집단소송 제기</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>영국의 주요 부동산 거래 플랫폼인 라이트무브가 부동산 중개업자들로부터 '지속 불가능한 수수료' 부과를 이유로 15억 파운드 규모의 집단소송을 당했습니다. 이 소식으로 라이트무브의 주가는 1.40% 하락했습니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>영국의 대표적인 부동산 거래 플랫폼인 라이트무브를 상대로 15억 파운드 규모의 집단소송이 제기되어, '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등 소송금융 적합 조건에 부합합니다. 다수의 부동산 중개업자가 피해자로 특정되어 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>15억 파운드</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>부동산 중개업자 다수</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>유럽증시,  2~3주 내 전쟁 끝  트럼프 발언에 급상승… 獨·佛 등 주요국...</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260402000009</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:33:00.107436+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>공정거래 분쟁 지원 시스템 가동</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>정부가 공정거래 전 분야에 걸쳐 상담, 교육, 분쟁조정, 소송지원까지 통합 제공하는 '원스톱' 종합지원 체계를 본격 가동한다. 특히 분쟁조정 이전 단계부터 심층 상담을 지원하고, 이후 소송까지 연계하는 구조를 도입한다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 공정거래 관련 분쟁 해결을 위한 정부의 '종합지원 체계' 구축에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>공정거래 종합지원 '원스톱' 체계 본격 가동</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>junggi.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35987</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:19:21.986254+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>대선제분, 대한제분, 사조동아원, 삼양사, 삼화제분, CJ제일제당, 한탑</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L44" t="inlineStr">
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>공정거래위원회 제재 절차 착수, 검찰 수사 진행 중, 전속고발권 폐지 예정으로 향후 민사소송 활발해질 가능성</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 국내 밀가루 시장의 88%를 점유하는 7개 제분사의 6년 담합 혐의에 대해 제재 절차에 착수했다. 관련 매출액은 5조 8천억 원이며, 최대 1조 2천억 원 규모의 과징금이 예고되었다. 전속고발권 폐지 논의와 함께 향후 민사소송이 활발해질 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 7개 제분사의 6년 담합 혐의에 대한 제재 절차에 착수하여 상대방 책임이 명확하고(적합 조건 1, 5, 6), 관련 매출액 5조 8천억 원에 최대 1조 2천억 원의 과징금이 예고되어 피해 규모가 매우 크다(적합 조건 4). 7개 제분사는 국내 시장의 88%를 점유하는 대기업으로 자력이 충분하며(적합 조건 2), 밀가루 담합은 광범위한 집단적 피해를 야기할 수 있다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>최대 1조 2000억 원 (과징금 규모, 실제 피해액은 별도 산정 필요)</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상 (밀가루 소비자와 관련 산업 종사자 다수)</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>전속고발권 폐지로 우후죽순 고발 예상…공조2부 신설 힘 받나</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M44" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/economy/2026/04/01/2026040108303073041</t>
+          <t>https://www.news1.kr/society/court-prosecution/6122080</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-04-01 12:20:13.250687+00:00</t>
+          <t>2026-04-01 13:11:12.177017+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>구글, 애플</t>
+          <t>약손명가 본사</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>구글과 253개 국내 게임사 간 인앱결제 수수료 반환 집단조정 진행 중, 구글은 합의 의사 표명</t>
+          <t>공정거래위원회 신고 및 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>국내 253개 게임사들이 구글과 애플의 과도한 인앱결제 수수료(최대 30%) 반환을 요구하며 미국에서 집단조정을 진행 중이다. 팡스카이의 경우 10년간 140억 원의 수수료를 지불했으며, 구글은 합의 의사를 밝혔으나 애플은 아직이다. 게임사들은 10년치 수수료의 절반 이상 환급을 목표로 하고 있다.</t>
+          <t>약손명가 가맹점주 30여 명이 본사의 불공정 거래 및 갑질을 주장하며 170억 원대 손해배상 소송을 제기했다. 이들은 본사가 매출 저조를 이유로 장시간 교육을 강요하는 등의 행위를 문제 삼고 있다. 현재 공정거래위원회에도 신고서를 제출한 상태이다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방인 구글과 애플은 자력이 충분한 빅테크 기업이며, 253개 국내 게임사가 참여하는 집단적 피해 사례로 피해 규모가 매우 큼. 이미 미국에서 집단조정 절차가 진행 중이며 구글은 합의 의사를 밝혀 상대방 책임이 비교적 명확하고 증거 확보도 용이하다. 따라서 소송금융 투자에 매우 적합하다.</t>
+          <t>약손명가 본사의 불공정 거래 및 갑질 주장이 명확하며(상대방 책임 명확), 가맹점주 30여 명의 집단적 피해(집단적 피해)와 170억 원대라는 큰 피해 규모(피해 규모 큼)가 확인됩니다. 또한 공정거래위원회 신고 및 손해배상 소송이 이미 진행 중(공적 절차 진행 중, 소송중)이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>최소 팡스카이 70억 원 이상, 총 253개 게임사 피해액 미상</t>
+          <t>170억 원대</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>253개 게임사</t>
+          <t>30여 명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>이래 죽으나 저래 죽으나 …빅테크와 '수수료 전쟁' 나선 게임사</t>
+          <t>'약손명가' 가맹점주 30여 명, 본사 불공정 거래·갑질 주장…170억 손해...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/mobile/2026/03/31/0043</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=290759</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-04-01 00:45:45.170796+00:00</t>
+          <t>2026-04-01 12:56:47.796691+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>롯데하이마트</t>
+          <t>국내외 컨테이너 정기선사 23곳</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>서울고등법원 행정소송 기각 판결</t>
+          <t>대법원 파기환송 후 서울고등법원 재심리 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>롯데하이마트가 공정거래위원회를 상대로 제기한 행정소송에서 서울고등법원이 공정위의 손을 들어주며 롯데하이마트의 청구를 기각했습니다. 이로써 롯데하이마트의 대규모유통업법 위반 행위가 법적으로 확인되었으며, 이는 잠재적 피해자들이 손해배상을 청구할 강력한 근거가 될 수 있습니다.</t>
+          <t>공정거래위원회가 23개 국내외 컨테이너 정기선사들의 담합 행위에 대해 총 9620억 원의 과징금을 부과했습니다. 해운사들은 해운법상 허용되는 공동행위라며 불복 소송을 제기했고, 대법원은 공정위의 규제 권한을 인정하며 사건을 서울고등법원으로 파기환송했습니다. 현재 서울고등법원에서 재심리가 진행 중이며 최종 판단은 아직 확정되지 않았습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>서울고등법원이 롯데하이마트의 대규모유통업법 위반 행위에 대한 공정거래위원회의 처분을 정당하다고 판단하여 상대방 책임이 명확합니다. (적합 조건 1) 롯데하이마트는 대기업으로 자력이 충분하며 (적합 조건 2), 공정위 조사 결과와 법원 판결이 객관적 증거로 활용될 수 있습니다. (적합 조건 5) 이미 공정위의 행정처분 및 이에 대한 행정소송이라는 공적 절차가 진행되어 법원의 판단까지 나왔습니다. (적합 조건 6)</t>
+          <t>공정거래위원회가 23개 국내외 선사에 9620억 원의 과징금을 부과하여 상대방 책임이 명확하고, 대형 선사들이므로 자력이 충분합니다. 해운 담합은 다수의 수출입 기업 및 소비자에게 집단적 피해를 야기하며, 공정위 조사 및 법원 심리 자료를 통해 증거 확보가 용이합니다. 이미 공정위의 공적 절차가 진행되었고 현재 소송이 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[Who Is ?] 남창희 롯데하이마트 대표이사 부사장</t>
+          <t>[기자의 눈] 담합 엄벌 시대, 해운은 예외가 될 수 없나</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>thevaluenews.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434637</t>
+          <t>http://www.thevaluenews.co.kr/news/view.php?idx=197833</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-04-01 00:44:23.351911+00:00</t>
+          <t>2026-04-01 12:51:02.015223+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
-      <c r="E49" t="inlineStr"/>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>전속고발권 폐지 정책 논의 및 추진 중</t>
+        </is>
+      </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>본 기사는 한화의 미국 함정시장 진출, 반도체 생산 급증 등 다양한 경제 뉴스를 다루고 있습니다. 특히 공정거래위원회 전속고발권 폐지 추진으로 국민 300명 이상 공동 고발 시 공정위를 거치지 않고 검찰 수사가 가능해져 기업 대상 소송 리스크가 확대될 수 있다는 내용을 포함하고 있습니다.</t>
+          <t>공정거래위원회가 46년간 유지해온 전속고발권의 전면 폐지를 추진한다고 보고했다. 이는 공정위의 고발 없이도 국민이나 다른 국가기관이 공정거래법 위반 기업을 직접 고발할 수 있도록 하여 피해자의 권리를 보장하고 공정한 경쟁 환경을 조성하려는 취지이다. 다만, 중복 조사나 기업 위축 등 부작용을 막기 위한 세밀한 제도 설계가 필요하다는 지적도 있다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 공정위 전속고발권 폐지 추진으로 기업의 소송 리스크가 증가할 수 있다는 전망은 있으나, 이는 잠재적 가능성일 뿐 구체적인 소송금융 투자 대상 사건이 아닙니다.</t>
+          <t>해당 기사는 특정 기업의 불공정 행위로 인한 피해 사례가 아닌, 공정거래위원회의 전속고발권 폐지라는 정책 변화에 대한 논의를 다루고 있다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건 1~6에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>한화, 한국 기업 최초 美 해군 함정 설계 참여…55조 시장 교두보</t>
+          <t>[사설]전속고발권 폐지, 공정한 경쟁룰 정립 계기 기대한다</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20026709?ref=naver</t>
+          <t>https://www.khan.co.kr/article/202604011907001</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-04-01 00:44:13.540167+00:00</t>
+          <t>2026-04-01 12:33:45.838320+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>대법원 부당이득반환소송 판결 선고</t>
+          <t>공정거래위원회 주관 피해구제 지원센터 개소</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>올해 1월 대법원이 피자헛 및 맘스터치 가맹본부를 상대로 제기된 두 건의 부당이득반환소송에서 다른 결론을 내놓았다. 이 기사는 해당 대법원 판결들이 남긴 법적 쟁점들을 분석하고 있다.</t>
+          <t>공정거래위원회와 공정거래조정원이 '갑을' 관계에서 발생하는 사업자 피해를 구제하기 위한 '공정거래종합지원센터'를 개소했습니다. 이 센터는 피해 사업자들에게 종합적인 지원을 제공하여 불공정 거래 관행으로 인한 분쟁 해결을 돕습니다. 이는 향후 관련 소송 및 분쟁 발생 가능성이 높음을 시사합니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>기사는 이미 대법원 판결이 선고된 사건들을 다루고 있으며, 해당 판결들이 남긴 법적 쟁점을 분석하는 내용입니다. 이는 소송금융 투자를 위한 신규 사건 발굴 대상이 아닌, 이미 종결된 사건에 해당하여 부적합합니다.</t>
+          <t>공정거래종합지원센터 개소는 '갑을' 관계에서 발생하는 사업자 피해에 대한 공적 절차(조건 6)가 강화되고 있음을 의미합니다. 이는 향후 소송금융 투자 대상이 될 수 있는 다수의 사건 발생 가능성을 시사하며, 상대방(대기업 등 '갑')의 책임이 명확하고 자력이 충분한 경우가 많을 것으로 예상됩니다 (조건 1, 2). 또한 집단적 피해(조건 3) 및 증거 확보(조건 5)에도 유리한 환경이 조성될 것입니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>피자헛·맘스터치 판결이 남긴 법적 쟁점은 [광장의 공정거래]</t>
+          <t>갑을분야 사업자 피해구제 '공정거래종합지원센터' 개소</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603319215i</t>
+          <t>https://www.news1.kr/photos/7831586</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-04-01 00:42:57.756132+00:00</t>
+          <t>2026-04-01 12:23:05.888265+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>가맹점주 33명이 본사를 상대로 170억 원대 손해배상 소송 제기, 공정위에 불공정거래행위 신고 및 불공정약관 심사 청구, 경찰에 전 대표이사 및 회장 등 형사 고소</t>
+          <t>공정거래종합지원센터 개소 및 공정거래분쟁조정법 제정 추진</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>약손명가 가맹점주 33명이 본사의 부당한 가맹 계약 및 갑질을 주장하며 170억 원대 손해배상 소송을 제기했습니다. 이들은 공정위에 불공정거래행위 신고 및 불공정약관 심사 청구를 했으며, 전 대표이사와 회장 등을 상대로 공갈, 사기, 강제추행 혐의로 형사 고소했습니다. 본사 측은 과거 경영 방식에 문제가 있었음을 인정하며 개선 노력을 밝히고 있습니다.</t>
+          <t>공정거래위원회가 갑을 분야 중소사업자를 위한 '공정거래종합지원센터'를 개소하고, 불공정거래 행위 등에 대한 전문 상담 및 무료 소송 등 법률 지원 서비스를 제공합니다. 또한, 공정거래분쟁조정법 제정안의 국회 통과를 적극 지원하여 분쟁조정의 신속성과 효과성을 제고하고 집단조정제도를 확대할 계획입니다. 이는 피해자에 대한 실질적인 보상과 구제를 강화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>약손명가 본사의 불공정 거래 및 갑질 행위에 대한 책임이 비교적 명확하며(적합 조건 1), 가맹점주 33명이 170억 원대 손해배상 소송을 제기하여 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 보이고 있습니다. 공정위 신고 및 경찰 고소 등 공적 절차가 진행 중이며(적합 조건 6), 본사 측도 과거 문제점을 일부 인정하여 증거 확보 가능성이 높습니다(적합 조건 5). 약손명가는 가맹사업을 운영하는 기업으로 자력도 충분할 것으로 판단됩니다(적합 조건 2).</t>
+          <t>공정거래종합지원센터 개소와 공정거래분쟁조정법 제정 추진은 갑을 관계에서 발생하는 불공정거래 행위에 대한 집단적 피해 구제 가능성을 높입니다. 이는 상대방 책임이 명확하고, 대기업 등 자력 있는 상대방을 대상으로 하며, 집단조정제도 확대를 통해 다수 피해자 발생 가능성이 높다는 점에서 소송금융 투자에 적합한 잠재적 사건들을 발굴할 수 있는 환경을 조성합니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>173억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>33명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>[단독]약손명가 가맹점주 수십명, 부당계약·갑질 주장 소송전</t>
+          <t>공정거래종합지원센터 개소…주병기 “분쟁조정법 국회 신속 통과 지원...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6494411?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260401061326</t>
+          <t>https://biz.heraldcorp.com/article/10707851?ref=naver</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-04-01 00:37:49.686483+00:00</t>
+          <t>2026-04-01 12:22:50.404971+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
-      <c r="D52" t="inlineStr"/>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>공정위 전속고발권 폐지 정책 논의 단계</t>
+          <t>공정거래종합지원센터 출범 및 무료 소송지원 확대</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>공정거래위원회의 전속고발권이 사건 처리 지연, '봐주기' 논란, 피해자의 직접 고발 제한 등의 문제를 야기한다는 비판이 제기되고 있습니다. 이에 따라 전속고발권 폐지 여부가 논의 중이며, 대통령실에서는 지방자치단체에도 고발권을 부여하는 방안을 검토하고 있습니다.</t>
+          <t>한국공정거래조정원이 중소기업과 소상공인의 불공정거래 피해 구제를 위한 공정거래종합지원센터를 출범했습니다. 이 센터는 공정거래법 위반행위 등에 대한 전문 상담과 무료 소송 지원을 포함한 법률 서비스를 제공하며, 연간 50건 이상의 소송대리 지원과 100건 이상의 법률문서 작성 지원을 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 전속고발권 폐지 여부에 대한 정책적 논의를 다루고 있으며, 특정 기업의 불법 행위나 구체적인 피해 사건을 언급하고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 명확한 피고, 피해 규모, 또는 진행 중인 법적 절차가 부재하여 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 사건이 아닌 공정거래종합지원센터의 출범을 다루고 있습니다. 센터는 중소사업자를 대상으로 불공정거래행위에 대한 전문 상담 및 무료 소송 지원을 제공하여, 소송금융의 잠재 고객에게 직접적인 무료 대안을 제시합니다. 이는 '기타 투자 어려운 이유 있음'에 해당하여 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>공정위 전속고발권 폐지 기로…이 대통령  지자체 고발권 검토</t>
+          <t>공정위, 중소사업자 원스톱 지원...공정거래종합지원센터 출범</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049921</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:22:29.128487+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>공정거래의 날 기념행사 보도</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>제25회 '공정거래의 날' 기념행사가 개최되어 공정거래법 자율준수 및 공정경쟁 문화 확산에 기여한 유공자 29명에게 정부포상이 수여되었습니다. 주병기 공정거래위원장은 기념사에서 반경쟁적 부조리 및 불공정 거래 행위에 대한 엄정 대응과 제도 개선 의지를 밝혔습니다. 카카오와 현대카드가 각각 대통령표창과 공정위원장 표창을 수상했습니다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>이 기사는 '공정거래의 날' 기념행사에 대한 보도로, 특정 기업의 법 위반 행위나 그로 인한 피해 사례를 다루고 있지 않습니다. 따라서 상대방의 책임 명확성, 피해 규모, 집단적 피해 여부, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>'공정거래의 날' 기념행사 개최...29명 정부포상 수상</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>intn.co.kr</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049924</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:22:11.042490+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>공정거래종합지원센터 출범 및 분쟁조정, 법률지원 서비스 가동</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>한국공정거래조정원이 중소기업과 소상공인의 불공정거래 피해를 종합적으로 지원하는 공정거래종합지원센터를 출범했다. 이 센터는 교육, 상담, 분쟁조정, 소송지원까지 아우르는 원스톱 지원체계를 통해 피해구제 실효성을 높이고, 특히 소송비용 부담으로 법적 대응을 포기했던 중소사업자들을 위한 무료 소송 지원을 확대할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>공정거래종합지원센터는 '갑을관계' 불공정거래 피해를 입은 중소기업 및 소상공인을 대상으로 하므로, 상대방(대기업, 가맹본부 등)의 책임이 명확하고 자력이 충분할 가능성이 높다 (적합 조건 1, 2). 다수의 중소사업자가 잠재적 피해자이며, 소송비용 부담으로 피해구제를 포기하는 경우가 많다는 점에서 피해 규모도 클 것으로 예상된다 (적합 조건 3, 4). 또한, 공정거래조정원이 주도하는 공적 절차(분쟁조정, 법률지원)가 이미 가동되어 증거 확보 및 법률 지원이 용이할 것으로 기대된다 (적합 조건 5, 6). 이 기사는 특정 사건이 아닌 지원 시스템 출범에 관한 것이므로, 이 시스템을 통해 발굴될 잠재적 소송금융 투자 대상 사건들이 많을 것으로 기대된다.</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>중소기업 및 소상공인 다수</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>공정거래종합지원센터 출범…갑을 피해 원습톱 지원</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1628335/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:21:40.057185+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>공정거래조정원 분쟁조정 및 소송 지원 예정</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>공정거래위원회 산하 한국공정거래조정원이 중소상공인의 불공정 피해를 상담부터 소송까지 일괄 지원하는 '공정거래종합지원센터'를 개소했습니다. 가맹, 대리점, 하도급 등 갑을관계 전 분야에 걸쳐 영세 사업자에게 무료 소송 등 법률 지원을 확대하며, 연간 50건 이상의 소송대리 지원과 100건 이상의 법률문서 작성·검토 지원을 계획하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>공정거래위원회 산하 기관이 영세 사업자를 대상으로 불공정 피해에 대한 상담부터 소송까지 원스톱 지원하는 센터를 개소하여, 소송금융 투자에 적합한 사건 발굴의 잠재적 통로가 될 것으로 판단됩니다. 이는 상대방 책임이 명확하고(적합 조건 1), 상대방 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6) 가능성이 높은 사건들을 지속적으로 생성할 것으로 예상됩니다. 특히 소송 비용 부담으로 구제를 포기하는 영세 사업자를 위한 무료 소송 지원 확대는 소송금융의 필요성을 더욱 부각시킵니다.</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>영세 사업자 다수</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>‘공정거래종합지원센터’ 개소…상담부터 소송까지 원스톱 지원</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026040113483750396</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:20:38.727454+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>공정거래종합지원센터 개소 및 분쟁조정, 소송지원 예정</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>한국공정거래조정원이 중소기업과 소상공인의 불공정 거래 피해 구제를 위한 공정거래종합지원센터를 개소했다. 센터는 불공정거래행위, 하도급·가맹·유통·대리점 분야 법 위반행위 등에 대한 전문 상담, 분쟁조정, 무료 소송 등 법률 지원 서비스를 제공한다. 공정거래위원장은 센터의 안정적 운영을 위한 법적 근거 마련을 지원할 것이라고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>공정거래종합지원센터 개소는 중소사업자 및 소상공인을 대상으로 한 불공정거래행위 및 법 위반행위가 광범위하게 발생하고 있음을 시사합니다. 상대방(대기업 등 '갑'의 위치에 있는 기업)의 책임이 명확하고 자력이 충분하며, 다수의 피해자가 발생할 가능성이 높습니다. 또한 공정거래조정원의 분쟁조정 및 공정위의 행정처분 등 공적 절차가 이미 진행 중이거나 연계될 수 있어 증거 확보에도 유리합니다.</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>중소기업 및 소상공인 다수</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>중소사업자 갑을분야 상담부터 소송까지 지원…공정거래지원센터 개소</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260401141346945</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:20:24.352714+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr"/>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>공정거래분쟁조정법 제정안 국회 논의 및 공정거래종합지원센터 개소</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>주병기 공정거래위원장이 '공정거래분쟁조정법' 제정안의 국회 통과를 적극 지원하겠다고 밝혔습니다. 이 법안은 간이조정절차, 감정·자문제도 도입, 집단조정제도 확대를 통해 분쟁조정의 신속성과 효과성을 높이는 것을 목표로 합니다. 또한, 중소사업자를 대상으로 불공정거래 행위에 대한 전문 상담 및 무료 소송 등 법률 지원을 제공하는 '공정거래종합지원센터'가 개소하여 원스톱 피해구제 지원 체계를 구축할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 것이 아닌, 공정거래분쟁조정법 제정안 추진 및 공정거래종합지원센터 개소에 대한 내용입니다. 그러나 이는 향후 불공정거래 피해 사건의 소송금융 적합도를 높이는 긍정적인 신호로, 특히 집단조정제도 확대(적합 조건 3)와 중소사업자 대상 무료 소송 지원(적합 조건 5, 6)은 다수의 피해자가 발생하고 상대방 자력이 충분한(적합 조건 2) 불공정거래 사건 발굴에 유리한 환경을 조성할 것으로 판단됩니다. 다만, 현재 특정 사건이 존재하지 않아 'High'로 평가하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>주병기  '공정거래분쟁조정법 제정안' 국회 입법논의 적극 지원</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/economy/2026/04/01/2026040108303073041</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:20:13.250687+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>구글, 애플</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>구글과 253개 국내 게임사 간 인앱결제 수수료 반환 집단조정 진행 중, 구글은 합의 의사 표명</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>국내 253개 게임사들이 구글과 애플의 과도한 인앱결제 수수료(최대 30%) 반환을 요구하며 미국에서 집단조정을 진행 중이다. 팡스카이의 경우 10년간 140억 원의 수수료를 지불했으며, 구글은 합의 의사를 밝혔으나 애플은 아직이다. 게임사들은 10년치 수수료의 절반 이상 환급을 목표로 하고 있다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>상대방인 구글과 애플은 자력이 충분한 빅테크 기업이며, 253개 국내 게임사가 참여하는 집단적 피해 사례로 피해 규모가 매우 큼. 이미 미국에서 집단조정 절차가 진행 중이며 구글은 합의 의사를 밝혀 상대방 책임이 비교적 명확하고 증거 확보도 용이하다. 따라서 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>최소 팡스카이 70억 원 이상, 총 253개 게임사 피해액 미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>253개 게임사</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>이래 죽으나 저래 죽으나 …빅테크와 '수수료 전쟁' 나선 게임사</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
-[...398 lines deleted...]
-      </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20026457?ref=naver</t>
+          <t>https://news.bizwatch.co.kr/article/mobile/2026/03/31/0043</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-31 12:47:51.882346+00:00</t>
+          <t>2026-04-01 00:45:45.170796+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>대상, 사조CPK</t>
+          <t>롯데하이마트</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>검찰 수사 및 경영진 구속영장 심사 진행 중</t>
+          <t>서울고등법원 행정소송 기각 판결</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>검찰이 대상과 사조CPK 등 전분당 업체들의 10조 원 규모 담합 의혹에 대해 수사를 진행 중이며, 경영진에 대한 구속영장을 청구했다. 이 사건은 장기간에 걸쳐 출고가와 거래 조건을 공동으로 조정하거나 인상 시점을 맞춘 혐의를 받고 있으며, 향후 민사소송 및 납품 구조 재편 논의로 이어질 가능성이 있다.</t>
+          <t>롯데하이마트가 공정거래위원회를 상대로 제기한 행정소송에서 서울고등법원이 공정위의 손을 들어주며 롯데하이마트의 청구를 기각했습니다. 이로써 롯데하이마트의 대규모유통업법 위반 행위가 법적으로 확인되었으며, 이는 잠재적 피해자들이 손해배상을 청구할 강력한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>검찰 수사 및 경영진 구속영장 청구로 상대방 책임이 비교적 명확하며(적합 조건 1, 6), 대상과 사조CPK는 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 10조 원 규모의 담합 의혹은 다수의 피해자를 발생시키고(적합 조건 3) 피해 규모가 매우 크며(적합 조건 4), 검찰 수사를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>서울고등법원이 롯데하이마트의 대규모유통업법 위반 행위에 대한 공정거래위원회의 처분을 정당하다고 판단하여 상대방 책임이 명확합니다. (적합 조건 1) 롯데하이마트는 대기업으로 자력이 충분하며 (적합 조건 2), 공정위 조사 결과와 법원 판결이 객관적 증거로 활용될 수 있습니다. (적합 조건 5) 이미 공정위의 행정처분 및 이에 대한 행정소송이라는 공적 절차가 진행되어 법원의 판단까지 나왔습니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>10조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>전분당 구매 기업 및 소비자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>10조 원 전분당 담합 의혹… 대상·사조CPK 경영진 구속 분수령</t>
+          <t>[Who Is ?] 남창희 롯데하이마트 대표이사 부사장</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=301437</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434637</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-31 12:45:52.446889+00:00</t>
+          <t>2026-04-01 00:44:23.351911+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
-      <c r="E60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
-          <t>정부가 중소기업 정책의 3대 축으로 혁신, 지방, 공정을 낙점했다. 공정 분야에서는 중소기업·소상공인의 거래 구조 개선과 피해구제 강화를 핵심 과제로 삼고, 대기업 대상 단체협의에 대한 담합 규정 배제 등을 검토하여 대등한 협상 여건을 마련할 계획이다.</t>
+          <t>본 기사는 한화의 미국 함정시장 진출, 반도체 생산 급증 등 다양한 경제 뉴스를 다루고 있습니다. 특히 공정거래위원회 전속고발권 폐지 추진으로 국민 300명 이상 공동 고발 시 공정위를 거치지 않고 검찰 수사가 가능해져 기업 대상 소송 리스크가 확대될 수 있다는 내용을 포함하고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 중소기업 정책 방향을 설명하는 것으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 전혀 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 공정위 전속고발권 폐지 추진으로 기업의 소송 리스크가 증가할 수 있다는 전망은 있으나, 이는 잠재적 가능성일 뿐 구체적인 소송금융 투자 대상 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>정부, 중소기업 정책 3대 축으로 '혁신·지방·공정' 낙점</t>
+          <t>한화, 한국 기업 최초 美 해군 함정 설계 참여…55조 시장 교두보</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>kbiznews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113798</t>
+          <t>https://www.sedaily.com/article/20026709?ref=naver</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-31 12:17:39.314959+00:00</t>
+          <t>2026-04-01 00:44:13.540167+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑 (롯데그룹 계열사)</t>
+          <t>피자헛, 맘스터치</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>공정위 신고 및 조사 진행 중, 추가 법적 대응 예고</t>
+          <t>대법원 부당이득반환소송 판결 선고</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>2006년 우리홈쇼핑 인수전부터 시작된 롯데홈쇼핑과 태광산업의 20년 갈등이 최근 사옥 매입, 부당지원행위, 통행세 의혹 등으로 다시 격화되고 있습니다. 태광산업은 롯데홈쇼핑과 롯데그룹 계열사들을 공정거래위원회에 신고했으며, 일부 사안은 무혐의 종결되었으나 최근에도 공정위 신고 및 추가 법적 대응을 예고하며 갈등이 최고조에 달하고 있습니다.</t>
+          <t>올해 1월 대법원이 피자헛 및 맘스터치 가맹본부를 상대로 제기된 두 건의 부당이득반환소송에서 다른 결론을 내놓았다. 이 기사는 해당 대법원 판결들이 남긴 법적 쟁점들을 분석하고 있다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑과 태광산업 모두 대기업으로 상대방의 자력이 충분하며(적합 조건 2), 부당지원행위, 통행세 의혹 등 기업 간 분쟁으로 피해 규모가 잠재적으로 클 수 있습니다(적합 조건 4). 공정거래위원회 신고 및 조사 등 공적 절차가 진행 중이며(적합 조건 6), 관련 증거 확보가 가능합니다(적합 조건 5). 과거 인수전은 종결되었으나, 사옥 매입, 부당지원, 통행세 의혹 등 최근의 갈등은 현재진행형이며 추가 법적 대응이 예고되어 있습니다.</t>
+          <t>기사는 이미 대법원 판결이 선고된 사건들을 다루고 있으며, 해당 판결들이 남긴 법적 쟁점을 분석하는 내용입니다. 이는 소송금융 투자를 위한 신규 사건 발굴 대상이 아닌, 이미 종결된 사건에 해당하여 부적합합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>'롯데홈쇼핑 vs 태광' 20년 악연의 끝은? [옛날신문보기]</t>
+          <t>피자헛·맘스터치 판결이 남긴 법적 쟁점은 [광장의 공정거래]</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181929</t>
+          <t>https://www.hankyung.com/article/202603319215i</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-31 00:45:26.627392+00:00</t>
+          <t>2026-04-01 00:42:57.756132+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>약손명가 본사, 약손명가 전 대표이사 A씨, 약손명가 회장 B씨</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>가맹점주 33명이 본사를 상대로 170억 원대 손해배상 소송 제기, 공정위에 불공정거래행위 신고 및 불공정약관 심사 청구, 경찰에 전 대표이사 및 회장 등 형사 고소</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>약손명가 가맹점주 33명이 본사의 부당한 가맹 계약 및 갑질을 주장하며 170억 원대 손해배상 소송을 제기했습니다. 이들은 공정위에 불공정거래행위 신고 및 불공정약관 심사 청구를 했으며, 전 대표이사와 회장 등을 상대로 공갈, 사기, 강제추행 혐의로 형사 고소했습니다. 본사 측은 과거 경영 방식에 문제가 있었음을 인정하며 개선 노력을 밝히고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>약손명가 본사의 불공정 거래 및 갑질 행위에 대한 책임이 비교적 명확하며(적합 조건 1), 가맹점주 33명이 170억 원대 손해배상 소송을 제기하여 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 보이고 있습니다. 공정위 신고 및 경찰 고소 등 공적 절차가 진행 중이며(적합 조건 6), 본사 측도 과거 문제점을 일부 인정하여 증거 확보 가능성이 높습니다(적합 조건 5). 약손명가는 가맹사업을 운영하는 기업으로 자력도 충분할 것으로 판단됩니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>173억 원</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>33명</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>[단독]약손명가 가맹점주 수십명, 부당계약·갑질 주장 소송전</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6494411?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260401061326</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:37:49.686483+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr"/>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>공정위 전속고발권 폐지 정책 논의 단계</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>공정거래위원회의 전속고발권이 사건 처리 지연, '봐주기' 논란, 피해자의 직접 고발 제한 등의 문제를 야기한다는 비판이 제기되고 있습니다. 이에 따라 전속고발권 폐지 여부가 논의 중이며, 대통령실에서는 지방자치단체에도 고발권을 부여하는 방안을 검토하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>이 기사는 공정거래위원회의 전속고발권 폐지 여부에 대한 정책적 논의를 다루고 있으며, 특정 기업의 불법 행위나 구체적인 피해 사건을 언급하고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 명확한 피고, 피해 규모, 또는 진행 중인 법적 절차가 부재하여 투자 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>공정위 전속고발권 폐지 기로…이 대통령  지자체 고발권 검토</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>econovill.com</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.econovill.com/news/articleView.html?idxno=735579</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:31:44.980324+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>A업체</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...123 lines deleted...]
-      <c r="A64" s="3" t="inlineStr">
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>전남도 행정심판 기각 결정, 행정소송 및 손해배상 소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>여수 A업체가 농수산물직판장 허가를 받고 사실상 대형마트처럼 운영하여 지역 소상공인들에게 피해를 입혔습니다. 전남도 행정심판위원회는 A업체의 행정심판 청구를 기각하며 소상공인들의 주장에 힘을 실어주었습니다. 현재 소상공인 단체들은 A업체의 시정명령 즉각 이행과 함께 향후 행정소송 및 피해 자료 정리를 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>A업체의 꼼수영업 책임이 전남도 행정심판 기각으로 명확해졌고(상대방 책임 명확), 여수 지역 소상공인 다수가 피해를 입은 집단적 피해 사례입니다(집단적 피해, 피해 규모 큼). 전남도 행정심판 기각 결정이라는 공적 증거가 존재하며(증거 확보 가능), 이미 공적 절차(행정심판)가 진행되어 결론이 났고 향후 행정소송 및 손해배상 소송 가능성이 높습니다(공적 절차 진행 중). 상대방은 대형마트처럼 운영하는 업체로 자력이 충분할 것으로 예상됩니다(상대방 자력 충분).</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>소상공인 다수</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>여수 소상공인들  꼼수영업 농수산 유통업체, 행정심판 기각 환영</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6494320?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260331054120</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-03-31 18:00:56.305491+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
+      <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
-          <t>디지털 주권회복 시민위원회 출범 및 입법 제안 추진 중. 미국에서 중소 게임사 250여 곳이 구글과 애플을 상대로 집단소송 제기, 구글이 배상 협의 제안 보도.</t>
+          <t>공정거래위원회 전속고발권 개선 방안에 대한 정부 정책 논의 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>디지털 주권회복 시민위원회가 출범하여 구글과 애플의 인앱결제 수수료 강제에 대한 불공정 행위를 지적하고 제도 개선을 촉구했다. 국내 게임 산업에서만 약 10조 원 규모의 피해가 누적된 것으로 추산되며, 이미 미국에서는 중소 게임사들이 집단소송을 제기하여 구글이 배상 협의를 제안한 상황이다. 시민위원회는 향후 이용자 집단소송 지원과 입법 추진을 통해 인앱결제 수수료 환수 및 인하를 추진할 계획이다.</t>
+          <t>이재명 대통령이 공정거래위원회의 전속고발권이 '사건을 덮어버릴 권한'으로 악용될 수 있다고 지적하며, 지방정부에도 조사 권한을 부여하는 방안을 검토할 것을 지시했습니다. 공정위는 일정 수 이상의 국민이나 사업자가 고발할 경우 공정위 고발 없이도 공소 제기가 가능하도록 하는 등 개선 방안을 보고했으나, 이 대통령은 여전히 공정위에 권한이 집중된다는 문제의식을 드러냈습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>구글과 애플이라는 자력 충분한 대기업이 피고로 특정되며(적합 조건 1, 2), 인앱결제 수수료 강제로 인해 국내 게임 개발사 1만 7천여 곳과 2천 7백만 이용자가 피해를 입어 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 이미 미국에서 중소 게임사 250여 곳이 집단소송을 제기하여 구글이 배상 협의를 제안하는 등 증거가 확보되었고 공적 절차가 진행 중이다(적합 조건 5, 6).</t>
+          <t>본 기사는 공정거래위원회의 전속고발권 제도 개선에 대한 정부 정책 논의를 다루고 있습니다. 특정 사건에서 발생한 구체적인 피해 사실, 피해자, 또는 소송 상대방이 명확하게 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>누적 10조 원 (매년 약 2조 5천억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>개발사 약 1만 7천 개, 이용자 약 2천 7백만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>‘디지털 주권회복 시민위원회’ 공식 출범…“빅 게임사, 구글·애플 3...</t>
+          <t>공정위 전속고발권 겨눈 李대통령  덮어버릴 권한 독점</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12054751?ref=naver</t>
+          <t>https://www.pressian.com/pages/articles/2026033117460134579?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-31 00:32:46.346970+00:00</t>
+          <t>2026-03-31 13:28:16.396045+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr"/>
+      <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 후 CJ프레시웨이가 행정소송 제기, 서울고등법원 항소 기각, 현재 대법원 상고심 진행 중.</t>
+          <t>공정위 전속고발권 폐지 및 고발요청권 확대 방안 국무회의 보고 및 논의 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>CJ프레시웨이가 계열사 부당 지원으로 공정거래위원회로부터 245억 원의 과징금을 부과받았으며, 이에 불복하여 제기한 행정소송의 항소심에서 패소하고 현재 대법원에 상고한 상태이다. 공정위는 CJ프레시웨이가 중소상공인의 시장 이익을 잠식했다고 판단했다.</t>
+          <t>공정거래위원회가 46년 만에 전속고발권 폐지를 추진하며, 일반 국민 300명 또는 기업 30곳 이상이 모이면 공정거래 위반 행위에 대해 직접 고발할 수 있도록 하는 방안을 검토 중입니다. 또한, 고발요청권을 지방자치단체까지 확대하는 방안도 논의되고 있으나, 기업 활동 위축 등 부작용에 대한 우려도 제기되고 있습니다. 공정위는 국민 의견 수렴을 거쳐 개편안을 확정할 예정입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>CJ프레시웨이의 계열사 부당 지원에 대해 공정위가 245억 원의 과징금을 부과했고, 서울고등법원에서도 CJ프레시웨이의 항소가 기각되어 상대방 책임이 명확하며(조건 1, 5), CJ그룹 계열사로서 자력이 충분하다(조건 2). 또한 공정위의 공적 절차가 진행되었고(조건 6), 중소상공인의 시장 이익 잠식이라는 판단은 잠재적 집단 피해 가능성을 시사한다(조건 3, 4).</t>
+          <t>이 기사는 공정거래위원회의 전속고발권 폐지 및 고발요청권 확대 방안에 대한 정책 논의를 다루고 있으며, 특정 공정거래 위반 사건이나 피해를 다루는 것이 아닙니다. 따라서 소송금융 투자를 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>중소상공인 다수 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>내수로 '최대 실적' 쓴 CJ프레시웨이…공정위 과징금 부담은 '숙제'</t>
+          <t>공정위 '전속고발권' 폐지 … 국민·기업으로 권한 확대</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2307571.htm</t>
+          <t>https://www.mk.co.kr/article/12004033</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-31 00:32:12.453391+00:00</t>
+          <t>2026-03-31 13:25:22.060305+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
-      <c r="D67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
-          <t>독점규제 및 공정거래에 관한 법률 일부개정법률안 발의</t>
+          <t>공정위 전속고발권 관련 개정안 논의 및 원안 의결</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>신장식 의원 등 13인이 공정거래위원회 처분 관련 손해배상청구소송에서 피해자의 손해액 입증 한계를 해소하기 위한 독점규제 및 공정거래에 관한 법률 일부개정법률안을 발의했다. 이 개정안은 법원이 자료 송부를 요구할 경우 공정거래위원회가 이를 의무적으로 송부하도록 하여 피해 구제의 실효성을 높이는 것을 목표로 한다.</t>
+          <t>기사는 피해자 지원 강화를 위한 손해배상 책임 확대 개정안과 공정위의 전속고발권 독점 문제에 대한 논의를 다루고 있습니다. 또한 서훈취소안이 원안 의결되었다는 내용도 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>본 기사는 특정 소송 사건에 대한 보도가 아닌, 공정거래 관련 손해배상 소송의 피해 구제 실효성을 높이기 위한 법률 개정안 발의 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 상대방, 피해 규모, 책임 소재 등이 명확한 사건이 존재하지 않아 적합도가 낮다. 다만, 해당 법안이 통과될 경우 공정거래 관련 소송의 증거 확보가 용이해져 향후 투자 적합도가 개선될 수 있다.</t>
+          <t>제공된 기사는 공정위 전속고발권 및 손해배상 책임 확대에 대한 개정안 논의를 다루고 있어, 특정 피해 사건이나 명확한 가해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 피해 규모, 피해자 수, 증거 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>[국회입법] 신장식의원 등 13인,독점규제 및 공정거래에 관한 법률 일부...</t>
+          <t>이 대통령  공정위 전속고발권 독점, 바람직하지 않아</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603301625457305b50722e900_12</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2413095</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-30 13:06:45.932990+00:00</t>
+          <t>2026-03-31 13:05:24.929614+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>여수시 돌산읍 농수산물 업체</t>
+          <t>우미건설</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>전남도 행정심판위원회에서 시정명령 취소청구 기각, 행정소송 및 손해배상 소송 준비 중</t>
+          <t>공정위 과징금 부과 및 검찰 고발, 우미건설의 과징금 취소 소송 예정</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>여수시 돌산읍의 한 농수산물 업체가 농수산물직판장 허가를 받아 대형 유통점으로 운영하다가 여수시의 시정명령을 받았고, 이에 대한 행정심판 청구가 기각되었다. 여수시소상공인연합회 등은 해당 업체의 꼼수 영업으로 재래시장 및 중소유통업체들이 피해를 입었다고 주장하며, 여수시에 신속한 후속 조치와 함께 행정소송 및 손해배상 소송을 준비하고 있다.</t>
+          <t>공정거래위원회가 대기업집단 우미건설에 '벌떼 입찰' 행위로 총 483억 7900만원의 과징금을 부과하고 검찰에 고발했다. 우미건설은 2016년부터 2024년까지 계열사를 동원해 공공택지 입찰 자격을 회피하고, 4997억원 규모의 공사 물량을 부당하게 제공한 혐의를 받는다. 우미건설은 공정위 처분에 불복하여 과징금 취소 소송을 제기할 예정이다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>상대방 책임이 행정심판 기각으로 명확하며(적합 조건 1, 5), 여수시소상공인연합회 등 다수의 상인 단체가 피해를 주장하고 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 이미 행정심판 절차가 진행되어 업체 측의 위법 행위가 확인되었고(적합 조건 6), 향후 행정소송 및 손해배상 소송으로 이어질 가능성이 있습니다. 상대방 업체는 대형 유통점 형태로 운영되어 일정 수준의 자력이 있을 것으로 추정됩니다(적합 조건 2).</t>
+          <t>공정거래위원회가 대기업집단 우미건설에 483억 원의 과징금을 부과하고 검찰 고발까지 진행하여 상대방의 책임이 명확하며(적합 조건 1), 상대방은 대기업집단으로 자력이 충분합니다(적합 조건 2). 공정위의 심의의결서와 과징금 부과가 객관적인 증거가 되며(적합 조건 5), 이미 공정위 처분 및 검찰 고발 등 공적 절차가 진행 중입니다(적합 조건 6). 과징금 규모가 483억 원에 달해 피해 규모가 매우 큽니다(적합 조건 4). 우미건설이 과징금 취소 소송을 예고하여 법적 분쟁이 예상됩니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>483억 7900만원 (공정위 과징금 총액), 4997억원 (부당 공사 물량)</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>재래시장 및 중소유통업체 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>꼼수 영업해놓고…  시정명령 어긴 여수 농수산물 업체, 행정심판 '기각...</t>
+          <t>벌떼 입찰, 중대한 위반 ... 공정위, 우미건설 과징금 '가중'</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>meconomynews.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603300035</t>
+          <t>https://www.meconomynews.com/news/articleView.html?idxno=129005</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-30 12:45:10.805849+00:00</t>
+          <t>2026-03-31 12:48:50.749765+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
-      <c r="A69" s="2" t="inlineStr">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr"/>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>공정거래위원회 전속고발권 폐지 및 국민 집단 고발 허용 관련 정책 논의 중</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>공정거래위원회의 전속고발권이 사실상 폐지되고 국민 300명 이상이 모이면 공정위 고발 없이도 검찰이 수사·기소할 수 있도록 하는 제도 개편이 추진됩니다. 이재명 대통령의 지시에 따른 것으로, 고발 요청권 범위도 확대됩니다. 재계에서는 기업 고발 증가와 경영 활동 위축을 우려하며, 법무부와 산업통상부 장관도 고발권 남용 및 중복 조사 가능성에 대한 신중한 검토를 요청했습니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 공정거래위원회의 전속고발권 폐지 및 국민 집단 고발 허용 등 법률 개편 추진에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>“국민 300명 모이면 공정위 건너 뛰고 고발 가능”… 기업 소송 더 늘어...</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20026457?ref=naver</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:47:51.882346+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A70" s="3" t="inlineStr">
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>대상, 사조CPK</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 경영진 구속영장 심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>검찰이 대상과 사조CPK 등 전분당 업체들의 10조 원 규모 담합 의혹에 대해 수사를 진행 중이며, 경영진에 대한 구속영장을 청구했다. 이 사건은 장기간에 걸쳐 출고가와 거래 조건을 공동으로 조정하거나 인상 시점을 맞춘 혐의를 받고 있으며, 향후 민사소송 및 납품 구조 재편 논의로 이어질 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 경영진 구속영장 청구로 상대방 책임이 비교적 명확하며(적합 조건 1, 6), 대상과 사조CPK는 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 10조 원 규모의 담합 의혹은 다수의 피해자를 발생시키고(적합 조건 3) 피해 규모가 매우 크며(적합 조건 4), 검찰 수사를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>10조 원</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>전분당 구매 기업 및 소비자 다수</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>10조 원 전분당 담합 의혹… 대상·사조CPK 경영진 구속 분수령</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>m.skyedaily.com</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://m.skyedaily.com/news_view.html?ID=301437</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:45:52.446889+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C71" t="inlineStr"/>
+      <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
-          <t>조달청의 입찰 참가 자격 제한 처분 및 사실 확인</t>
+          <t>정부 정책 발표</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>삼성전자가 2018년부터 2022년까지 충북 지역 여러 학교에 규격 미달 냉난방기를 납품하여 조달청으로부터 3개월 입찰 참가 자격 제한 처분을 받았다. 삼성전자는 처분 취소 소송을 제기했으나, 광복절 특별사면으로 제재 효력이 사라져 법원에서 각하 판결을 받았다. 비록 행정처분은 해제되었으나 위반 이력은 남아있으며, 피해를 입은 학교들은 에너지 비용 증가 등의 손해배상을 청구할 가능성이 있다.</t>
+          <t>정부가 중소기업 정책의 3대 축으로 혁신, 지방, 공정을 낙점했다. 공정 분야에서는 중소기업·소상공인의 거래 구조 개선과 피해구제 강화를 핵심 과제로 삼고, 대기업 대상 단체협의에 대한 담합 규정 배제 등을 검토하여 대등한 협상 여건을 마련할 계획이다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>상대방인 삼성전자의 규격 미달 제품 납품 사실이 조달청에 의해 확인되어 책임이 명확하며, 상대방의 자력이 충분하다. 충북 지역 여러 학교에 납품되어 집단적 피해 가능성이 높고, 조달청의 행정처분으로 객관적 증거가 확보되었으며 공적 절차가 진행된 바 있다. 피해 규모는 미상이지만, 장기간에 걸친 다수 기관 피해로 누적액이 상당할 수 있다.</t>
+          <t>해당 기사는 정부의 중소기업 정책 방향을 설명하는 것으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>다수 기관</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>사면이 되레 발목...삼성전자, 입찰제한 처분 다투려 했지만 각하</t>
+          <t>정부, 중소기업 정책 3대 축으로 '혁신·지방·공정' 낙점</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kbiznews.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025432?ref=naver</t>
+          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113798</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-29 12:47:05.532429+00:00</t>
+          <t>2026-03-31 12:17:39.314959+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>롯데홈쇼핑 (롯데그룹 계열사)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>공정위 조사 또는 과징금 부과</t>
+          <t>공정위 신고 및 조사 진행 중, 추가 법적 대응 예고</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>신전푸드시스가 정보공개서에 없는 품목을 가맹점주들이 개별 구매할 경우 '중대한 계약위반'으로 간주하고 계약 해지 및 손해배상 청구를 위협한 사건입니다. 공정거래위원회가 이를 문제 삼고 있으며, 다수의 가맹점주가 피해를 입었을 것으로 예상됩니다.</t>
+          <t>2006년 우리홈쇼핑 인수전부터 시작된 롯데홈쇼핑과 태광산업의 20년 갈등이 최근 사옥 매입, 부당지원행위, 통행세 의혹 등으로 다시 격화되고 있습니다. 태광산업은 롯데홈쇼핑과 롯데그룹 계열사들을 공정거래위원회에 신고했으며, 일부 사안은 무혐의 종결되었으나 최근에도 공정위 신고 및 추가 법적 대응을 예고하며 갈등이 최고조에 달하고 있습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>공정위가 신전푸드시스의 거래강제 행위를 문제 삼고 있어 상대방 책임이 명확합니다. 다수의 가맹점주가 피해를 입었을 가능성이 높고, 공정위의 조치가 진행 중이므로 객관적 증거 확보가 용이합니다.</t>
+          <t>롯데홈쇼핑과 태광산업 모두 대기업으로 상대방의 자력이 충분하며(적합 조건 2), 부당지원행위, 통행세 의혹 등 기업 간 분쟁으로 피해 규모가 잠재적으로 클 수 있습니다(적합 조건 4). 공정거래위원회 신고 및 조사 등 공적 절차가 진행 중이며(적합 조건 6), 관련 증거 확보가 가능합니다(적합 조건 5). 과거 인수전은 종결되었으나, 사옥 매입, 부당지원, 통행세 의혹 등 최근의 갈등은 현재진행형이며 추가 법적 대응이 예고되어 있습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>프랜차이즈 '포장' 이중고… 국내선 과징금·해외선 수급 불안</t>
+          <t>'롯데홈쇼핑 vs 태광' 20년 악연의 끝은? [옛날신문보기]</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260329500149</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181929</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-29 12:41:56.869390+00:00</t>
+          <t>2026-03-31 00:45:26.627392+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
-      <c r="A73" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr"/>
-      <c r="D73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>한온시스템</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>법률 칼럼</t>
+          <t>공정위 시정명령 및 과징금 부과, 한온시스템의 공정위 상대 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>본 기사는 모회사와 자회사 간의 업무 협의가 반독점법상 담합으로 간주될 수 있는지에 대한 법률적 쟁점을 다룹니다. 미국 연방대법원의 Copperweld 판결과 American Needle 판결을 통해 '단일 경제적 실체' 법리와 '독립된 의사결정 주체' 여부가 담합 판단에 미치는 영향을 설명합니다. 100% 완전 자회사는 단일 경제적 실체로 보아 담합이 불가능하지만, 독립된 의사결정권을 가진 주체들의 결합은 담합으로 간주될 수 있음을 강조합니다.</t>
+          <t>한온시스템이 9개 하청업체에 대한 하도급 대금 지연 지급 등으로 공정거래위원회로부터 14억원의 과징금 및 시정명령을 받았다. 한온시스템은 이에 불복하여 공정위를 상대로 행정소송을 제기했으며, 해당 사건은 하청업체들의 손해배상 청구 가능성을 높인다. 공정위의 조사 결과와 대기업인 한온시스템의 자력은 소송금융 투자에 긍정적인 요인이다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>본 기사는 계열사 간 담합 여부에 대한 법률적 해석을 다루는 칼럼으로, 실제 발생한 사건이나 피해 사실을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해자, 피해 규모가 존재하지 않습니다.</t>
+          <t>공정위가 한온시스템의 하도급법 위반을 인정하고 약 14억 8천만원의 미지급금 및 이자 지급 명령을 내린 상태로, 상대방 책임이 명확하고 피해 규모가 큽니다. 또한 한온시스템은 대기업으로 자력이 충분하며, 공정위의 조사 결과라는 객관적 증거와 공적 절차가 이미 진행되었다는 점에서 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 14억 8천만원 (미지급 대금 및 이자)</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9개 하청업체</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>계열사 간 협의, 담합이 가능한가 [이병주 변호사의 글로벌 판례로 찾는...</t>
+          <t>'하청 대금 지연 지급' 14억 과징금…한온시스템, 공정위 상대 취소 소송</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025089?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260330_0003570032</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-28 12:29:01.138153+00:00</t>
+          <t>2026-03-31 00:43:16.792260+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>한국 피자헛</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 및 조사 진행 중, 대통령 규제 강화 언급</t>
+          <t>대법원 확정 판결로 가맹사업 차액가맹금 반환 법리 확립, 유사 프랜차이즈 본사를 상대로 한 다수의 집단소송 예고</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>프랜차이즈 본사들이 필수품목을 지나치게 넓게 지정하고 가맹점에 강매하며 부당이득을 취하는 '차액가맹금' 문제가 심화되고 있습니다. 신전떡볶이 본사인 신전푸드시스는 젓가락, 포장 용기 등을 강매하여 공정위로부터 약 10억원의 과징금을 부과받았으며, 대통령까지 나서 규제 강화를 시사했습니다. 이는 업계 전반의 관행으로 지적되며, 메가커피 등 다른 프랜차이즈에서도 유사한 문제가 발생하고 있습니다.</t>
+          <t>법무법인 YK가 한국 피자헛 차액가맹금 반환 소송에서 가맹점주 94명을 대리하여 215억 원의 대법원 확정 판결을 이끌어냈습니다. 이 판결은 가맹사업의 불합리한 관행을 깬 의미 있는 판례로 평가되며, 이를 기점으로 다수의 주요 프랜차이즈 브랜드와 관련한 차액가맹금 반환 소송이 줄지어 예고되고 있습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>신전푸드시스 등 프랜차이즈 본사의 필수품목 강매 및 차액가맹금 문제로 공정위 과징금 부과 등 공적 절차가 진행 중이며(적합 조건 6), 대통령까지 규제 강화를 언급하여 상대방 책임이 명확합니다(적합 조건 1, 5). 다수의 가맹점주가 피해를 입었고(적합 조건 3), 신전푸드시스만 해도 최소 6억 3천만원 이상의 부당이득이 확인되어 피해 규모가 크며(적합 조건 4), 대기업 프랜차이즈 본사들이 상대방이므로 자력도 충분합니다(적합 조건 2).</t>
+          <t>대법원 판결로 가맹본부의 책임이 명확히 인정되었고(적합 조건 1), 한국 피자헛은 자력이 충분한 대기업입니다(적합 조건 2). 94명의 가맹점주가 피해를 입었고(적합 조건 3), 215억 원이라는 큰 피해 규모가 확인되었습니다(적합 조건 4). 대법원 판결이라는 강력한 증거가 존재하며(적합 조건 5), 이 판례를 기반으로 다수의 유사 프랜차이즈 차액가맹금 반환 소송이 예고되어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>최소 6억 3천만원 이상 (신전푸드시스 기준)</t>
+          <t>215억원</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹점주 다수 및 기타 프랜차이즈 가맹점주 다수</t>
+          <t>94명</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>'관행'이란 이름의 악습…기로에 선 K프랜차이즈</t>
+          <t>[로펌] 공정거래·중대재해 분야 강해…기업 리스크 관리 선도</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/27/0021</t>
+          <t>https://www.joongang.co.kr/article/25416184</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-28 12:16:57.419575+00:00</t>
+          <t>2026-03-31 00:36:12.051289+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
-      <c r="A75" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A75" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>민사소송 항소심 진행 중</t>
+          <t>항소심 판결 확정</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>독립선언이라는 업체가 대보유통을 상대로 입찰 및 납품 과정에서의 공정성 훼손과 유착 의혹을 제기하며 2023년 3월 민사소송을 제기, 현재 1심 결과에 불복하여 항소심이 진행 중이다. 이 문제는 한 업체에 그치지 않고 전체적인 피해로 이어질 수 있다고 언급되었다.</t>
+          <t>법무법인 태평양 법경제학센터는 경제분석을 통해 기업 사건의 판도를 바꾸는 역할을 한다고 소개합니다. 특히 건설기자재 입찰 담합 손해배상 소송에서 경제분석으로 손해액을 크게 줄인 사례를 들며, 공정거래 및 손해배상 사건에서의 전문성을 강조합니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>상대방인 대보유통은 대기업 계열사로 자력이 충분하며 (적합 조건 2), 입찰 및 납품 과정에서의 공정성 훼손 및 유착 의혹으로 상대방 책임이 비교적 명확하게 제기되고 있다 (적합 조건 1). 또한, 피해가 한 업체에 그치지 않고 전체로 확산될 가능성이 언급되어 집단적 피해로 발전할 여지가 있다 (적합 조건 3). 현재 민사소송 항소심이 진행 중이다.</t>
+          <t>이 기사는 법무법인의 전문 센터를 홍보하는 내용으로, 소송금융 투자 대상이 될 만한 새로운 피해 사건을 다루고 있지 않습니다. 기사에서 언급된 성공 사례는 이미 항소심 판결이 확정되어 종결된 사건이므로, 신규 투자 기회로 볼 수 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>[인터뷰]  낙찰 뒤에도 계약서 못 썼다 … 독립선언이 밝힌 대보유통 거...</t>
+          <t>[로펌] 다각적 경제분석, 기업 사건 판도 바꾸는 게임 체인저</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>nbntv.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.nbntv.kr/news/articleView.html?idxno=339727</t>
+          <t>https://www.joongang.co.kr/article/25416194</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-27 13:16:29.360249+00:00</t>
+          <t>2026-03-31 00:35:56.607944+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>효성중공업 외 다수 대기업</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>디지털 주권회복 시민위원회 출범 및 입법 제안 추진 중. 미국에서 중소 게임사 250여 곳이 구글과 애플을 상대로 집단소송 제기, 구글이 배상 협의 제안 보도.</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>디지털 주권회복 시민위원회가 출범하여 구글과 애플의 인앱결제 수수료 강제에 대한 불공정 행위를 지적하고 제도 개선을 촉구했다. 국내 게임 산업에서만 약 10조 원 규모의 피해가 누적된 것으로 추산되며, 이미 미국에서는 중소 게임사들이 집단소송을 제기하여 구글이 배상 협의를 제안한 상황이다. 시민위원회는 향후 이용자 집단소송 지원과 입법 추진을 통해 인앱결제 수수료 환수 및 인하를 추진할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>구글과 애플이라는 자력 충분한 대기업이 피고로 특정되며(적합 조건 1, 2), 인앱결제 수수료 강제로 인해 국내 게임 개발사 1만 7천여 곳과 2천 7백만 이용자가 피해를 입어 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 이미 미국에서 중소 게임사 250여 곳이 집단소송을 제기하여 구글이 배상 협의를 제안하는 등 증거가 확보되었고 공적 절차가 진행 중이다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>누적 10조 원 (매년 약 2조 5천억 원)</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>개발사 약 1만 7천 개, 이용자 약 2천 7백만 명</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>‘디지털 주권회복 시민위원회’ 공식 출범…“빅 게임사, 구글·애플 3...</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12054751?ref=naver</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:32:46.346970+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>CJ프레시웨이</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과 후 CJ프레시웨이가 행정소송 제기, 서울고등법원 항소 기각, 현재 대법원 상고심 진행 중.</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>CJ프레시웨이가 계열사 부당 지원으로 공정거래위원회로부터 245억 원의 과징금을 부과받았으며, 이에 불복하여 제기한 행정소송의 항소심에서 패소하고 현재 대법원에 상고한 상태이다. 공정위는 CJ프레시웨이가 중소상공인의 시장 이익을 잠식했다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>CJ프레시웨이의 계열사 부당 지원에 대해 공정위가 245억 원의 과징금을 부과했고, 서울고등법원에서도 CJ프레시웨이의 항소가 기각되어 상대방 책임이 명확하며(조건 1, 5), CJ그룹 계열사로서 자력이 충분하다(조건 2). 또한 공정위의 공적 절차가 진행되었고(조건 6), 중소상공인의 시장 이익 잠식이라는 판단은 잠재적 집단 피해 가능성을 시사한다(조건 3, 4).</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>중소상공인 다수 (미상)</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>내수로 '최대 실적' 쓴 CJ프레시웨이…공정위 과징금 부담은 '숙제'</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2307571.htm</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:32:12.453391+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr"/>
+      <c r="D78" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 심팩의 처분 취소 소송 진행 중</t>
+          <t>독점규제 및 공정거래에 관한 법률 일부개정법률안 발의</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>심팩이 철강 원료 담합 혐의로 공정거래위원회로부터 95억원의 과징금을 부과받았으며, 이에 불복하여 처분 취소 소송을 제기했다. 공정위는 심팩의 공동행위를 확인하고 특별·장기 공급계약에도 담합의 결과가 반영되었다고 판단했다. 이는 카르텔 피해자들의 손해배상 소송 가능성을 높이는 중요한 근거가 된다.</t>
+          <t>신장식 의원 등 13인이 공정거래위원회 처분 관련 손해배상청구소송에서 피해자의 손해액 입증 한계를 해소하기 위한 독점규제 및 공정거래에 관한 법률 일부개정법률안을 발의했다. 이 개정안은 법원이 자료 송부를 요구할 경우 공정거래위원회가 이를 의무적으로 송부하도록 하여 피해 구제의 실효성을 높이는 것을 목표로 한다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>공정거래위원회가 심팩의 철강 원료 담합 행위를 인정하고 95억원의 과징금을 부과한 것은 상대방 책임이 명확하며(적합 조건 1) 강력한 증거가 있음을 시사합니다(적합 조건 5). 또한 공정위의 행정처분은 이미 공적 절차가 진행 중임을 보여줍니다(적합 조건 6). 카르텔의 특성상 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 95억원의 과징금 규모는 피해 규모가 큼을 나타내며(적합 조건 4), 심팩은 대기업으로 자력이 충분하여(적합 조건 2) 소송금융 투자에 적합합니다.</t>
+          <t>본 기사는 특정 소송 사건에 대한 보도가 아닌, 공정거래 관련 손해배상 소송의 피해 구제 실효성을 높이기 위한 법률 개정안 발의 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 상대방, 피해 규모, 책임 소재 등이 명확한 사건이 존재하지 않아 적합도가 낮다. 다만, 해당 법안이 통과될 경우 공정거래 관련 소송의 증거 확보가 용이해져 향후 투자 적합도가 개선될 수 있다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>미상 (공정위 과징금 95억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>미상 (카르텔 피해자 다수 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>심팩 ‘철강 카르텔’ 과징금 불복 소송</t>
+          <t>[국회입법] 신장식의원 등 13인,독점규제 및 공정거래에 관한 법률 일부...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/582947?ref=naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603301625457305b50722e900_12</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-27 12:41:11.883539+00:00</t>
+          <t>2026-03-30 13:06:45.932990+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>여수시 돌산읍 농수산물 업체</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>대통령의 '최대치 제재' 주문, 유사 소송 확산</t>
+          <t>전남도 행정심판위원회에서 시정명령 취소청구 기각, 행정소송 및 손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>한국피자헛 판결로 차액가맹금 소송이 확산되는 가운데, 대통령이 신전푸드시스의 강매 사건에 대해 '법이 허용하는 최대치 제재'를 주문했습니다. 이는 프랜차이즈 본사의 불공정 행위에 대한 정부의 강력한 의지를 보여주며, 가맹사업법 위반 여부에 대한 공정거래위원회 등의 조사가 예상됩니다.</t>
+          <t>여수시 돌산읍의 한 농수산물 업체가 농수산물직판장 허가를 받아 대형 유통점으로 운영하다가 여수시의 시정명령을 받았고, 이에 대한 행정심판 청구가 기각되었다. 여수시소상공인연합회 등은 해당 업체의 꼼수 영업으로 재래시장 및 중소유통업체들이 피해를 입었다고 주장하며, 여수시에 신속한 후속 조치와 함께 행정소송 및 손해배상 소송을 준비하고 있다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>신전푸드시스라는 특정 기업의 강매 행위로 인한 상대방 책임이 명확하며(적합 조건 1), 프랜차이즈 본사로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 차액가맹금 소송의 확산은 다수의 가맹점주 피해를 의미하며(적합 조건 3), 대통령의 '최대치 제재' 주문은 공정거래위원회 등 공적 절차 진행 가능성을 높입니다(적합 조건 6). 이미 한국피자헛 판결이라는 유사 사례가 있어 증거 확보 및 법리 구성에 유리합니다(적합 조건 5).</t>
+          <t>상대방 책임이 행정심판 기각으로 명확하며(적합 조건 1, 5), 여수시소상공인연합회 등 다수의 상인 단체가 피해를 주장하고 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 이미 행정심판 절차가 진행되어 업체 측의 위법 행위가 확인되었고(적합 조건 6), 향후 행정소송 및 손해배상 소송으로 이어질 가능성이 있습니다. 상대방 업체는 대형 유통점 형태로 운영되어 일정 수준의 자력이 있을 것으로 추정됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>재래시장 및 중소유통업체 다수</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>“필수 공급 vs 강매 경계 어디까지”…대통령 ‘최대치 제재’에 프랜...</t>
+          <t>꼼수 영업해놓고…  시정명령 어긴 여수 농수산물 업체, 행정심판 '기각...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1625944/?sc=Naver</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603300035</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-27 00:47:15.717660+00:00</t>
+          <t>2026-03-30 12:45:10.805849+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="3" t="inlineStr">
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>4대 은행</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과에 대한 은행들의 행정소송 제기</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 4대 은행의 LTV(주택담보대출비율) 정보 교환을 통한 담합 행위를 적발하고 총 2720억 원의 과징금을 부과했습니다. 이에 대해 은행들은 공정위의 판단에 불복하여 행정소송을 제기했으며, 나머지 은행들도 소송을 준비 중인 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 4대 은행의 LTV 담합 행위에 대해 2720억 원의 과징금을 부과하며 책임이 명확하게 특정되었고(적합 조건 1, 5, 6), 상대방인 4대 은행은 충분한 자력을 갖추고 있습니다(적합 조건 2). 과징금 규모가 매우 크고(적합 조건 4), LTV 담합의 특성상 다수의 대출 고객에게 집단적 피해가 발생했을 가능성이 높습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>LTV 담합 제재 후폭풍… 4대 은행, 공정위 2720억 과징금에 법적 대응</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514865</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:45:52.580542+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A81" s="2" t="inlineStr">
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr"/>
+      <c r="D81" t="inlineStr"/>
+      <c r="E81" t="inlineStr"/>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>재판소원제 시행으로 하도급 관련 손해배상 소송이 사실상 4심제로 확대될 수 있다는 우려가 하도급업계에서 제기되었습니다. 이는 소송 남용으로 이어질 가능성이 있어 업계의 불안감을 키우고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 재판소원제 시행에 따른 하도급 관련 소송 남용 우려라는 법률 시스템 변화에 대한 논의입니다. 따라서 특정 상대방의 책임, 피해 규모, 집단적 피해, 증거 등 소송금융 투자 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>재판소원제 시행에 하도급 관련 소송 남용 우려</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>kmecnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46049</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:37:37.660393+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D81" t="inlineStr">
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E82" t="inlineStr"/>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>조달청의 입찰 참가 자격 제한 처분 및 사실 확인</t>
+        </is>
+      </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>해당 기사는 'Lawyer's View' 칼럼으로, 거래상 지위남용 및 부당한 공동행위와 관련된 법률적 쟁점과 공정거래위원회 처분 취소 행정소송에서의 '강제성 없음' 증명 책임에 대해 설명합니다. 특정 사건이나 피해 사례를 다루는 것이 아닌, 일반적인 법률 이론을 해설하는 내용입니다.</t>
+          <t>삼성전자가 2018년부터 2022년까지 충북 지역 여러 학교에 규격 미달 냉난방기를 납품하여 조달청으로부터 3개월 입찰 참가 자격 제한 처분을 받았다. 삼성전자는 처분 취소 소송을 제기했으나, 광복절 특별사면으로 제재 효력이 사라져 법원에서 각하 판결을 받았다. 비록 행정처분은 해제되었으나 위반 이력은 남아있으며, 피해를 입은 학교들은 에너지 비용 증가 등의 손해배상을 청구할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 거래상 지위남용 및 부당한 공동행위와 관련된 법률적 쟁점을 다루는 일반적인 법률 칼럼입니다. 소송금융 투자 검토를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합 조건을 충족하지 못합니다.</t>
+          <t>상대방인 삼성전자의 규격 미달 제품 납품 사실이 조달청에 의해 확인되어 책임이 명확하며, 상대방의 자력이 충분하다. 충북 지역 여러 학교에 납품되어 집단적 피해 가능성이 높고, 조달청의 행정처분으로 객관적 증거가 확보되었으며 공적 절차가 진행된 바 있다. 피해 규모는 미상이지만, 장기간에 걸친 다수 기관 피해로 누적액이 상당할 수 있다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 기관</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>거래상 지위남용과 강제성 [Lawyer's View]</t>
+          <t>사면이 되레 발목...삼성전자, 입찰제한 처분 다투려 했지만 각하</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603255005r</t>
+          <t>https://www.sedaily.com/article/20025432?ref=naver</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-26 12:52:39.578866+00:00</t>
+          <t>2026-03-29 12:47:05.532429+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>GS리테일</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>1심 무죄 후 2심 진행 중, 행정소송 패소 판결이 변수</t>
+          <t>공정위 조사 또는 과징금 부과</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>GS리테일의 하도급 관련 사건으로, 1심에서는 무죄가 선고되었으나 동일 사안에 대한 행정소송에서 GS리테일이 패소 판결을 받았다. 이 행정소송 패소 판결이 현재 진행 중인 2심 재판에 중요한 변수로 작용할 것으로 예상된다.</t>
+          <t>신전푸드시스가 정보공개서에 없는 품목을 가맹점주들이 개별 구매할 경우 '중대한 계약위반'으로 간주하고 계약 해지 및 손해배상 청구를 위협한 사건입니다. 공정거래위원회가 이를 문제 삼고 있으며, 다수의 가맹점주가 피해를 입었을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>대기업인 GS리테일이 피고이며(적합 조건 2), 같은 사안의 행정소송에서 패소 판결이 나와 상대방 책임이 비교적 명확하고 중요한 증거가 확보된 상태임(적합 조건 1, 5). 또한 가맹점 및 납품업체 대상 하도급 문제이므로 집단적 피해 가능성이 높음(적합 조건 3).</t>
+          <t>공정위가 신전푸드시스의 거래강제 행위를 문제 삼고 있어 상대방 책임이 명확합니다. 다수의 가맹점주가 피해를 입었을 가능성이 높고, 공정위의 조치가 진행 중이므로 객관적 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>GS리테일 ‘하도급 2심’ 행정소송 패소가 변수</t>
+          <t>프랜차이즈 '포장' 이중고… 국내선 과징금·해외선 수급 불안</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/582856?ref=naver</t>
+          <t>https://www.asiatime.co.kr/article/20260329500149</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-26 12:50:48.568996+00:00</t>
+          <t>2026-03-29 12:41:56.869390+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
-          <t>과거 리베이트 위반행위에 대한 행정처분일 기준 언급 및 혁신형 제약기업 선정 기준 개선 논의</t>
+          <t>법률 칼럼</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>기사는 5년 전 발생한 리베이트 위반행위에 대해 소송이 제기된 경우 판결 확정일을 행정처분일로 간주했음을 언급한다. 또한, 혁신형 제약기업 선정을 위한 평가 항목 배점을 상향하여 유치, 공동연구, 개방형 혁신을 장려하고 있음을 전한다.</t>
+          <t>본 기사는 모회사와 자회사 간의 업무 협의가 반독점법상 담합으로 간주될 수 있는지에 대한 법률적 쟁점을 다룹니다. 미국 연방대법원의 Copperweld 판결과 American Needle 판결을 통해 '단일 경제적 실체' 법리와 '독립된 의사결정 주체' 여부가 담합 판단에 미치는 영향을 설명합니다. 100% 완전 자회사는 단일 경제적 실체로 보아 담합이 불가능하지만, 독립된 의사결정권을 가진 주체들의 결합은 담합으로 간주될 수 있음을 강조합니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>기사는 5년 전 발생한 리베이트 위반행위와 관련하여 판결 확정일을 행정처분일로 간주했다는 과거의 사례를 언급하며, 이는 이미 종결되었거나 오래된 사건일 가능성이 높다 (부적합 조건: 이미 종결된 사건). 또한, 현재 진행 중이거나 잠재적인 소송 대상 사건이 아닌, 혁신형 제약기업 선정 기준 개선에 대한 내용으로 소송금융 투자 대상으로서의 구체적인 사건이 특정되지 않는다 (적합 조건 1개 이하).</t>
+          <t>본 기사는 계열사 간 담합 여부에 대한 법률적 해석을 다루는 칼럼으로, 실제 발생한 사건이나 피해 사실을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해자, 피해 규모가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>5년전 리베이트 '불문'…혁신형 제약기업 '개선'</t>
+          <t>계열사 간 협의, 담합이 가능한가 [이병주 변호사의 글로벌 판례로 찾는...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935028</t>
+          <t>https://www.sedaily.com/article/20025089?ref=naver</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-26 12:50:31.399154+00:00</t>
+          <t>2026-03-28 12:29:01.138153+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>구글, 애플</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>공정거래위원회 과징금 부과 및 조사 진행 중, 대통령 규제 강화 언급</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>프랜차이즈 본사들이 필수품목을 지나치게 넓게 지정하고 가맹점에 강매하며 부당이득을 취하는 '차액가맹금' 문제가 심화되고 있습니다. 신전떡볶이 본사인 신전푸드시스는 젓가락, 포장 용기 등을 강매하여 공정위로부터 약 10억원의 과징금을 부과받았으며, 대통령까지 나서 규제 강화를 시사했습니다. 이는 업계 전반의 관행으로 지적되며, 메가커피 등 다른 프랜차이즈에서도 유사한 문제가 발생하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>신전푸드시스 등 프랜차이즈 본사의 필수품목 강매 및 차액가맹금 문제로 공정위 과징금 부과 등 공적 절차가 진행 중이며(적합 조건 6), 대통령까지 규제 강화를 언급하여 상대방 책임이 명확합니다(적합 조건 1, 5). 다수의 가맹점주가 피해를 입었고(적합 조건 3), 신전푸드시스만 해도 최소 6억 3천만원 이상의 부당이득이 확인되어 피해 규모가 크며(적합 조건 4), 대기업 프랜차이즈 본사들이 상대방이므로 자력도 충분합니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>최소 6억 3천만원 이상 (신전푸드시스 기준)</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>신전떡볶이 가맹점주 다수 및 기타 프랜차이즈 가맹점주 다수</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>'관행'이란 이름의 악습…기로에 선 K프랜차이즈</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/27/0021</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:16:57.419575+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>대보유통</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>공정위 제재 부과</t>
+          <t>민사소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>신전푸드시스가 2021년 3월부터 2023년 6월까지 59개 가맹점에 총 70차례에 걸쳐 부당한 내용증명을 발송한 사실이 드러나 공정위로부터 법률 허용 최대치의 제재를 받았습니다. 이는 가맹사업법 위반 소지가 있으며, 다수의 가맹점주들이 피해를 입었을 가능성이 있습니다.</t>
+          <t>독립선언이라는 업체가 대보유통을 상대로 입찰 및 납품 과정에서의 공정성 훼손과 유착 의혹을 제기하며 2023년 3월 민사소송을 제기, 현재 1심 결과에 불복하여 항소심이 진행 중이다. 이 문제는 한 업체에 그치지 않고 전체적인 피해로 이어질 수 있다고 언급되었다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>공정위의 제재로 상대방(신전푸드시스)의 책임이 명확하며, 59개 가맹점이라는 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 공정위 조사 결과라는 객관적 증거가 존재하고 이미 공적 절차(공정위 제재)가 진행되었으므로 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방인 대보유통은 대기업 계열사로 자력이 충분하며 (적합 조건 2), 입찰 및 납품 과정에서의 공정성 훼손 및 유착 의혹으로 상대방 책임이 비교적 명확하게 제기되고 있다 (적합 조건 1). 또한, 피해가 한 업체에 그치지 않고 전체로 확산될 가능성이 언급되어 집단적 피해로 발전할 여지가 있다 (적합 조건 3). 현재 민사소송 항소심이 진행 중이다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>59개 가맹점</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>이재명 대통령, 신전푸드시스 제재한 공정위에  법률 허용 최대치 부과...</t>
+          <t>[인터뷰]  낙찰 뒤에도 계약서 못 썼다 … 독립선언이 밝힌 대보유통 거...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>nbntv.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=226893</t>
+          <t>https://www.nbntv.kr/news/articleView.html?idxno=339727</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-24 13:08:15.548894+00:00</t>
+          <t>2026-03-27 13:16:29.360249+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>HPE</t>
+          <t>효성중공업 외 다수 대기업</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>법무부가 HPE의 주니퍼 인수에 대해 기업용 무선 장비 시장 경쟁 저해를 이유로 소송 제기. 법원은 인스턴트 온 매각을 조건으로 보고 있음.</t>
+          <t>입찰 담합 혐의에 대한 수사 또는 공정위 조사 진행 중으로 추정</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>미국 법무부가 HPE의 주니퍼 인수가 기업용 무선 장비 시장 경쟁을 저해한다며 소송을 제기했다. HPE의 '아루바'와 주니퍼의 '미스트' 제품이 쟁점이며, 법원은 '인스턴트 온' 사업부 매각을 인수 조건으로 검토 중이다.</t>
+          <t>한국전력공사 입찰에서 6700억 원 규모의 담합 혐의가 효성중공업 등 대기업군에 제기되었으나, 해당 기업들은 혐의를 부인하고 있다. 이는 대규모 공공 입찰에서의 불공정 행위로, 공정거래위원회 조사 또는 검찰 수사 등 공적 절차가 진행 중일 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>HPE라는 대기업이 피고이며(적합 조건 2), 법무부가 직접 소송을 제기하여 상대방 책임이 명확하다고 주장되고(적합 조건 1), 이미 소송이 진행 중이며(적합 조건 6) 증거 확보 가능성이 높음(적합 조건 5). 다만, 직접적인 피해자 특정 및 피해 규모 산정이 어려울 수 있음.</t>
+          <t>대기업 피고(효성중공업 등)의 자력이 충분하고, 6700억 원대의 매우 큰 피해 규모가 확인된다. 입찰 담합 혐의가 제기되어 공적 절차(수사 또는 공정위 조사)가 진행 중임을 시사하며, 이는 증거 확보 가능성이 높음을 의미한다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6700억 원</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>HPE, 주니퍼 인수 조건 이행 시험대…인스턴트 온 매각 성사 여부 주목</t>
+          <t>'6700억대 한전 입찰 담합' 효성중공업 등 대기업군 혐의 부인</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026032406312630682</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/27/2026032700230.html</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-24 00:38:40.504215+00:00</t>
+          <t>2026-03-27 13:02:01.651058+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A88" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>AUO, 한스타 디스플레이</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 결정</t>
+          <t>서울고등법원 항소심에서 원고 일부 승소</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>신전푸드시스가 정보공개서에 명시되지 않은 포장 용기 등 특정 품목을 가맹점주들에게 강매하고, 외부 제품 사용 시 손해배상을 청구하겠다는 내용증명을 발송하여 압박했습니다. 이에 공정거래위원회는 신전푸드시스에 시정명령과 함께 9억 7천만원의 과징금을 부과했습니다.</t>
+          <t>LG전자와 6개 해외법인이 대만 AUO, 한스타 디스플레이를 상대로 제기한 LCD 담합 손해배상 청구 소송 항소심에서 승소했다. 서울고등법원은 대만 업체들의 손해배상 책임을 재차 인정하며 원고 일부 승소 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>신전푸드시스의 가맹점 강매 행위는 공정거래위원회로부터 9억 7천만원의 과징금을 부과받아 상대방 책임이 명확하며(적합 조건 1, 5, 6), 전국적인 프랜차이즈 본사로서 자력이 충분합니다(적합 조건 2). 다수의 가맹점주가 피해를 입었을 가능성이 높아 집단적 피해에 해당하며(적합 조건 3), 이는 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>이 사건은 LG전자가 원고로서 대만 패널업체를 상대로 한 손해배상 소송에서 항소심 승소를 거둔 사례입니다. 소송금융은 주로 소송 진행에 필요한 자금을 지원하는 것이 목적이므로, 이미 원고가 승소하여 배상 책임이 재확인된 사건은 신규 투자 대상으로 적합도가 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 준합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>7개 기업 (LG전자 및 6개 해외법인)</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>신전떡볶이, 가맹점에 포장 용기 등 강매...과징금 9억 7천만원</t>
+          <t>LG전자, LCD 담합 항소심도 승소…대만 패널업체 배상 책임 재확인</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>thebigdata.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3091378</t>
+          <t>http://www.thebigdata.co.kr/view.php?ud=2026032713030357460ecbf9426b_23</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-23 13:02:41.499560+00:00</t>
+          <t>2026-03-27 12:50:39.344670+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>심팩</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>공정거래위원회 제재</t>
+          <t>공정위 과징금 부과 및 심팩의 처분 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>신전푸드시스가 가맹사업법을 위반하여 젓가락 등 특정 품목을 가맹점에 강매한 사실이 공정거래위원회 제재를 통해 드러났다. 2021년부터 2023년까지 59개 가맹점에 70차례에 걸쳐 계약해지 및 손해배상 청구를 언급하는 내용증명을 발송한 것으로 확인되었다.</t>
+          <t>심팩이 철강 원료 담합 혐의로 공정거래위원회로부터 95억원의 과징금을 부과받았으며, 이에 불복하여 처분 취소 소송을 제기했다. 공정위는 심팩의 공동행위를 확인하고 특별·장기 공급계약에도 담합의 결과가 반영되었다고 판단했다. 이는 카르텔 피해자들의 손해배상 소송 가능성을 높이는 중요한 근거가 된다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>신전푸드시스의 가맹사업법 위반 및 젓가락 등 강매 행위는 공정거래위원회 제재를 통해 책임이 명확하게 입증되었습니다. 59개 가맹점에 내용증명을 발송한 사실은 집단적 피해의 가능성을 시사하며, 공정위 제재 자체가 강력한 객관적 증거이자 공적 절차 진행의 증거입니다. 피고가 프랜차이즈 본사로 자력도 충분할 것으로 예상되어 소송금융 투자에 적합합니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>공정거래위원회가 심팩의 철강 원료 담합 행위를 인정하고 95억원의 과징금을 부과한 것은 상대방 책임이 명확하며(적합 조건 1) 강력한 증거가 있음을 시사합니다(적합 조건 5). 또한 공정위의 행정처분은 이미 공적 절차가 진행 중임을 보여줍니다(적합 조건 6). 카르텔의 특성상 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 95억원의 과징금 규모는 피해 규모가 큼을 나타내며(적합 조건 4), 심팩은 대기업으로 자력이 충분하여(적합 조건 2) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (공정위 과징금 95억원)</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>59개 가맹점</t>
+          <t>미상 (카르텔 피해자 다수 예상)</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>신전푸드시스 가맹사업법 위반 제재 … 젓가락 등 '강매'</t>
+          <t>심팩 ‘철강 카르텔’ 과징금 불복 소송</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241047</t>
+          <t>https://www.naeil.com/news/read/582947?ref=naver</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-23 13:02:32.826647+00:00</t>
+          <t>2026-03-27 12:41:11.883539+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과</t>
+          <t>대통령의 '최대치 제재' 주문, 유사 소송 확산</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>신전떡볶이 본사인 신전푸드시스가 가맹점주들에게 젓가락, 비닐봉지 등 필수 품목을 강매하고, 이를 따르지 않을 경우 계약 해지 및 손해배상을 경고하는 내용증명을 70차례 발송한 사실이 드러났습니다. 이로 인해 신전푸드시스는 최소 6억 3천만 원 이상의 부당이익을 챙겼으며, 공정거래위원회로부터 9.7억 원의 과징금을 부과받았습니다.</t>
+          <t>한국피자헛 판결로 차액가맹금 소송이 확산되는 가운데, 대통령이 신전푸드시스의 강매 사건에 대해 '법이 허용하는 최대치 제재'를 주문했습니다. 이는 프랜차이즈 본사의 불공정 행위에 대한 정부의 강력한 의지를 보여주며, 가맹사업법 위반 여부에 대한 공정거래위원회 등의 조사가 예상됩니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>신전푸드시스의 가맹점주 대상 '갑질' 행위가 공정거래위원회로부터 과징금 9.7억 원을 부과받아 상대방 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 대기업 프랜차이즈 본사로 자력이 충분합니다(적합 조건 2). 70차례의 내용증명 발송은 다수의 피해자(적합 조건 3)와 최소 6억 3천만 원 이상의 부당이익(적합 조건 4)을 시사하며, 과징금 부과는 강력한 증거가 됩니다(적합 조건 5).</t>
+          <t>신전푸드시스라는 특정 기업의 강매 행위로 인한 상대방 책임이 명확하며(적합 조건 1), 프랜차이즈 본사로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 차액가맹금 소송의 확산은 다수의 가맹점주 피해를 의미하며(적합 조건 3), 대통령의 '최대치 제재' 주문은 공정거래위원회 등 공적 절차 진행 가능성을 높입니다(적합 조건 6). 이미 한국피자헛 판결이라는 유사 사례가 있어 증거 확보 및 법리 구성에 유리합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>최소 6억3000만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>최소 70명 이상 (가맹점주)</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>젓가락∙비닐봉지까지 강매... 신전떡볶이 '갑질' 과징금 9.7억</t>
+          <t>“필수 공급 vs 강매 경계 어디까지”…대통령 ‘최대치 제재’에 프랜...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>woman.chosun.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>http://woman.chosun.com/news/articleView.html?idxno=125269</t>
+          <t>https://www.dailian.co.kr/news/view/1625944/?sc=Naver</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-23 12:58:53.245892+00:00</t>
+          <t>2026-03-27 00:47:15.717660+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
-      <c r="A91" s="2" t="inlineStr">
+      <c r="A91" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>세계광고주연맹 및 주요 기업들</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>연방법원 소송 기각</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>일론 머스크의 SNS 엑스(X)가 광고주 보이콧과 관련하여 세계광고주연맹 및 주요 기업들을 상대로 제기한 반독점 소송에서 패소했습니다. 미 텍사스주 연방법원은 X의 광고 불매 담합 소송을 기각했습니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>X(구 트위터)가 광고주들을 상대로 제기한 반독점 소송이 연방법원에서 기각되어 X의 주장이 받아들여지지 않았습니다. 이는 소송금융 투자 대상으로서 원고의 청구가 이미 종결되어 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>머스크, 광고 보이콧 소송 패소…주가조작 배상 평결 반발</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000300212?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:43:05.713501+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A92" s="3" t="inlineStr">
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>대웅제약</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>약준모의 대웅제약 유통 독점 횡포에 대한 문제 제기 및 비판</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>약사의 미래를 준비하는 모임(약준모)이 대웅제약의 의약품 유통 독점 횡포를 비판했습니다. 약준모는 대웅제약이 자사 제품 효능에 의문을 제기한 약사 및 약사단체를 상대로 손해배상 소송을 제기하고, 특정 품목 및 소포장을 차별적으로 공급하는 등의 행위를 문제 삼았습니다. 이는 다수의 약사 및 약국에 피해를 줄 수 있는 불공정 행위로 지적됩니다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>대기업인 대웅제약이 상대방으로 자력이 충분하며(적합 조건 2), 약사 및 약사단체를 대상으로 한 불공정 유통 행위로 다수의 피해자 발생 가능성이 높습니다(적합 조건 3). 약준모가 구체적인 횡포 사례를 지적하며 비판하는 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성도 있습니다(적합 조건 1, 5).</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>약사 및 약사단체 다수</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>약준모, 대웅 거점도매 직격… 의약품 유통 독점 횡포</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>yakup.com</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=17&amp;nid=325228</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:00:33.474903+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C93" t="inlineStr"/>
+      <c r="D93" t="inlineStr"/>
+      <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr">
         <is>
-          <t>신전떡볶이 본사인 신전푸드시스가 가맹점주들에게 특정 물품(젓가락 등) 구매를 강요하고, 이를 따르지 않을 경우 손해배상을 언급하는 내용증명을 보내 압박한 사실이 드러났습니다. 현재 공정거래위원회가 해당 사안에 대해 조사 중이거나 조치를 취한 것으로 보입니다.</t>
+          <t>해당 기사는 'Lawyer's View' 칼럼으로, 거래상 지위남용 및 부당한 공동행위와 관련된 법률적 쟁점과 공정거래위원회 처분 취소 행정소송에서의 '강제성 없음' 증명 책임에 대해 설명합니다. 특정 사건이나 피해 사례를 다루는 것이 아닌, 일반적인 법률 이론을 해설하는 내용입니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>신전떡볶이 본사의 가맹점주 대상 불공정 행위는 공정거래위원회의 조사를 통해 드러났으므로 상대방 책임이 명확하고(적합 조건 1), 전국 프랜차이즈 본사로서 자력이 충분하며(적합 조건 2), 다수의 가맹점주가 피해를 입었을 것으로 예상되어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한 공정위 조사가 진행 중이거나 완료된 상태이므로 공적 절차가 진행되었고 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 거래상 지위남용 및 부당한 공동행위와 관련된 법률적 쟁점을 다루는 일반적인 법률 칼럼입니다. 소송금융 투자 검토를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>다수 가맹점주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>젓가락도 본사 것만 사라 … 내용증명 보낸 떡볶이 프랜차이즈</t>
+          <t>거래상 지위남용과 강제성 [Lawyer's View]</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>thescoop.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309600</t>
+          <t>https://www.hankyung.com/article/202603255005r</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-23 00:30:59.848770+00:00</t>
+          <t>2026-03-26 12:52:39.578866+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>GS리테일</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정명령 및 과징금 9억 6천7백만원 부과 의결</t>
+          <t>1심 무죄 후 2심 진행 중, 행정소송 패소 판결이 변수</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹사업을 하는 신전푸드시스가 2021년 3월부터 2023년 12월까지 가맹점주들에게 포장 용기 등 15가지 품목 약 64억 6천만원어치를 강매하여 공정거래위원회로부터 시정명령과 과징금 9억 6천7백만원을 부과받았다. 공정위는 신전푸드시스가 가맹사업법을 위반하여 부당 이득을 취했다고 판단했으며, 가맹점주들은 시중가보다 비싼 가격으로 필수품을 구매해야 하는 피해를 입었다.</t>
+          <t>GS리테일의 하도급 관련 사건으로, 1심에서는 무죄가 선고되었으나 동일 사안에 대한 행정소송에서 GS리테일이 패소 판결을 받았다. 이 행정소송 패소 판결이 현재 진행 중인 2심 재판에 중요한 변수로 작용할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>공정거래위원회의 시정명령 및 과징금 부과로 상대방(신전푸드시스)의 책임이 명확하게 인정되었고(적합 조건 1, 5, 6), 다수의 가맹점주들이 피해를 입었으며(적합 조건 3), 강매 규모가 64억 원대에 달해 피해 규모가 크다(적합 조건 4). 신전푸드시스는 전국 프랜차이즈 본사로서 배상 자력이 충분할 것으로 예상된다(적합 조건 2).</t>
+          <t>대기업인 GS리테일이 피고이며(적합 조건 2), 같은 사안의 행정소송에서 패소 판결이 나와 상대방 책임이 비교적 명확하고 중요한 증거가 확보된 상태임(적합 조건 1, 5). 또한 가맹점 및 납품업체 대상 하도급 문제이므로 집단적 피해 가능성이 높음(적합 조건 3).</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>다수 가맹점주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>신전떡볶이, 포장용기 등 65억 강매⋯과징금 9억7천만원</t>
+          <t>GS리테일 ‘하도급 2심’ 행정소송 패소가 변수</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951968</t>
+          <t>https://www.naeil.com/news/read/582856?ref=naver</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-23 00:29:56.110490+00:00</t>
+          <t>2026-03-26 12:50:48.568996+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
-      <c r="A95" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A95" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C95" t="inlineStr"/>
+      <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과</t>
+          <t>과거 리베이트 위반행위에 대한 행정처분일 기준 언급 및 혁신형 제약기업 선정 기준 개선 논의</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>공정거래위원회가 신전떡볶이 운영사인 신전푸드시스에 가맹점주들에게 특정 업체로부터만 물품을 구매하도록 강요하고, 이를 어길 시 내용증명으로 압박한 불공정거래 행위에 대해 9억7,000만원의 과징금을 부과했습니다. 신전푸드시스는 해당 품목에서 12.5%~34.7%의 이윤을 남긴 것으로 조사되었습니다.</t>
+          <t>기사는 5년 전 발생한 리베이트 위반행위에 대해 소송이 제기된 경우 판결 확정일을 행정처분일로 간주했음을 언급한다. 또한, 혁신형 제약기업 선정을 위한 평가 항목 배점을 상향하여 유치, 공동연구, 개방형 혁신을 장려하고 있음을 전한다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>공정위의 과징금 부과로 상대방(신전푸드시스)의 책임이 명확하며(적합 조건 1), 전국적인 프랜차이즈로 자력이 충분하다고 판단됩니다(적합 조건 2). 70개 가맹점주에게 압박을 가한 점은 집단적 피해에 해당하며(적합 조건 3), 공정위 조사 결과가 객관적인 증거로 확보되어 있습니다(적합 조건 5). 또한, 이미 공정위의 과징금 부과라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
+          <t>기사는 5년 전 발생한 리베이트 위반행위와 관련하여 판결 확정일을 행정처분일로 간주했다는 과거의 사례를 언급하며, 이는 이미 종결되었거나 오래된 사건일 가능성이 높다 (부적합 조건: 이미 종결된 사건). 또한, 현재 진행 중이거나 잠재적인 소송 대상 사건이 아닌, 혁신형 제약기업 선정 기준 개선에 대한 내용으로 소송금융 투자 대상으로서의 구체적인 사건이 특정되지 않는다 (적합 조건 1개 이하).</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>70명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>공정위, 신전떡볶이에 과징금 9억7,000만원 부과</t>
+          <t>5년전 리베이트 '불문'…혁신형 제약기업 '개선'</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=199195</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935028</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-22 12:43:02.933657+00:00</t>
+          <t>2026-03-26 12:50:31.399154+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 결정</t>
+          <t>253개 국내 게임사 집단 소송 진행 중, 정치권의 전기통신사업법 개정안 발의 및 징벌적 손해배상 도입 논의</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹본부가 가맹점에 젓가락, 숟가락 등 일반 공산품 구매를 강제하고 시중가 대비 높은 마진을 부과한 사실이 공정위에 적발되었습니다. 공정위는 이에 대해 9억 6700만원의 과징금을 부과했으며, 최소 6억 3000만원 이상의 차액가맹금이 발생한 것으로 확인됩니다. 59개 가맹점에 계약 위반을 이유로 내용증명을 발송하는 등 압박이 있었으며, 이는 가맹점의 거래 선택권을 제한하는 위법 행위로 판단되었습니다.</t>
+          <t>국내 게임사들이 구글과 애플의 높은 인앱결제 수수료로 인해 수익성 악화 및 투자 여력 감소 피해를 겪고 있습니다. 현재 253개 국내 게임사가 구글과 애플을 상대로 수수료 환급 소송을 진행 중이며, 정치권에서도 글로벌 앱마켓의 횡포를 막기 위한 전기통신사업법 개정안 발의 및 징벌적 손해배상 도입을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>상대방 책임이 공정위 과징금 부과로 명확하며(적합 조건 1), 프랜차이즈 본사로서 자력이 충분하다고 판단됩니다(적합 조건 2). 59개 가맹점이 피해를 입어 집단적 피해에 해당하고(적합 조건 3), 최소 6억 3천만원 이상의 차액가맹금 발생으로 피해 규모가 큽니다(적합 조건 4). 공정위의 조사 결과 및 과징금 부과 결정이라는 객관적 증거가 존재하며(적합 조건 5), 이미 공정위의 행정처분 절차가 진행되어 제재가 내려진 상태입니다(적합 조건 6).</t>
+          <t>글로벌 빅테크(구글, 애플)의 독점적 지위로 인한 높은 수수료 부과로 상대방 책임이 명확하며, 상대방의 자력이 충분합니다. 국내 게임사 253곳이 집단으로 소송을 진행 중이며, P사의 사례로 볼 때 피해 규모가 상당할 것으로 예상됩니다. 또한, 정치권에서 관련 법 개정을 추진하는 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>최소 6억3000만원</t>
+          <t>수백억 원 이상 추정</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>59개 가맹점</t>
+          <t>국내 게임사 253곳</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>신전떡볶이, 공산품 ‘강매’ 적발…과징금 9억6700만원</t>
+          <t>'재주는 게임사, 돈은 구글·애플'…K게임의 그림자</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065593145793566</t>
+          <t>https://news.bizwatch.co.kr/article/mobile/2026/03/24/0043</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-22 12:42:17.671874+00:00</t>
+          <t>2026-03-26 00:50:12.503094+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정명령 및 과징금 9억6700만원 부과</t>
+          <t>공정위 제재 부과</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>신전푸드시스가 가맹점주들에게 젓가락 등 15종 공산품 구매를 강제하고 이를 어길 시 계약 해지 및 손해배상 청구를 하겠다고 협박한 사실이 공정위 조사로 드러났습니다. 공정위는 신전푸드시스에 시정명령과 9억6700만원의 과징금을 부과했으며, 신전푸드시스는 이 행위로 최소 6억3000만원 이상의 부당이득을 취했습니다. 이는 가맹점주들이 부당하게 구매한 품목에 대한 손해배상 청구를 제기할 수 있는 중요한 근거가 됩니다.</t>
+          <t>신전푸드시스가 2021년 3월부터 2023년 6월까지 59개 가맹점에 총 70차례에 걸쳐 부당한 내용증명을 발송한 사실이 드러나 공정위로부터 법률 허용 최대치의 제재를 받았습니다. 이는 가맹사업법 위반 소지가 있으며, 다수의 가맹점주들이 피해를 입었을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>공정거래위원회의 조사 결과로 상대방(신전푸드시스)의 책임이 명확하며(적합 조건 1), 대형 프랜차이즈로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 전국 가맹점주들을 대상으로 한 강제 행위로 집단적 피해가 발생했으며(적합 조건 3), 신전푸드시스가 취한 부당이득이 최소 6억3000만원 이상으로 피해 규모가 큽니다(적합 조건 4). 공정위의 시정명령 및 과징금 부과 결정은 강력한 객관적 증거가 되며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>공정위의 제재로 상대방(신전푸드시스)의 책임이 명확하며, 59개 가맹점이라는 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 공정위 조사 결과라는 객관적 증거가 존재하고 이미 공적 절차(공정위 제재)가 진행되었으므로 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>최소 6억3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>59개 가맹점</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>가맹점주에 젓가락 구매 강요한 '신전떡볶이'…공정위, 과징금 9.7억 부...</t>
+          <t>이재명 대통령, 신전푸드시스 제재한 공정위에  법률 허용 최대치 부과...</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260322115229739</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=226893</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-22 12:39:38.569642+00:00</t>
+          <t>2026-03-24 13:08:15.548894+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>신전떡볶이</t>
+          <t>HPE</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과</t>
+          <t>법무부가 HPE의 주니퍼 인수에 대해 기업용 무선 장비 시장 경쟁 저해를 이유로 소송 제기. 법원은 인스턴트 온 매각을 조건으로 보고 있음.</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>신전떡볶이 본사가 가맹점주들에게 젓가락, 포장 용기 등 특정 품목 구매를 강제하고, 이를 어길 시 계약 해지 및 손해배상을 위협하여 공정거래위원회로부터 9억 670만원의 과징금을 부과받았습니다. 이는 가맹사업법 위반에 해당하며, 다수의 가맹점주들이 불공정 거래로 인한 피해를 입었을 것으로 예상됩니다.</t>
+          <t>미국 법무부가 HPE의 주니퍼 인수가 기업용 무선 장비 시장 경쟁을 저해한다며 소송을 제기했다. HPE의 '아루바'와 주니퍼의 '미스트' 제품이 쟁점이며, 법원은 '인스턴트 온' 사업부 매각을 인수 조건으로 검토 중이다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>신전떡볶이 본사의 가맹점주 대상 불공정 행위가 공정위 과징금 부과로 명확히 인정되어 상대방 책임이 명확하며(조건 1, 5, 6), 다수의 가맹점주가 피해를 입어 집단적 피해 가능성이 높습니다(조건 3). 본사는 전국 프랜차이즈로 자력이 충분할 것으로 예상됩니다(조건 2).</t>
+          <t>HPE라는 대기업이 피고이며(적합 조건 2), 법무부가 직접 소송을 제기하여 상대방 책임이 명확하다고 주장되고(적합 조건 1), 이미 소송이 진행 중이며(적합 조건 6) 증거 확보 가능성이 높음(적합 조건 5). 다만, 직접적인 피해자 특정 및 피해 규모 산정이 어려울 수 있음.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>가맹점에 젓가락·포장 용기 등 구매 강제...신전떡볶이, 과징금 9억 670...</t>
+          <t>HPE, 주니퍼 인수 조건 이행 시험대…인스턴트 온 매각 성사 여부 주목</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/national_general/2026/03/22/5J2BKFKTBFA6FOMCMERHST7L4A/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.ddaily.co.kr/page/view/2026032406312630682</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-22 12:39:11.941352+00:00</t>
+          <t>2026-03-24 00:38:40.504215+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정명령 및 과징금 부과</t>
+          <t>공정거래위원회 과징금 부과 결정</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹본부 신전푸드시스가 가맹점에 젓가락, 용기 등 일반 공산품 15종을 본사에서만 구매하도록 강제하고, 이를 어길 시 불이익을 예고하는 내용증명을 발송했다. 공정거래위원회는 이러한 행위가 가맹사업법 위반(거래상대방 구속행위)에 해당한다고 판단, 시정명령과 9억6700만원의 과징금을 부과했다. 가맹본부는 이로 인해 최소 6억3000만원의 부당이득을 취한 것으로 조사되었다.</t>
+          <t>신전푸드시스가 정보공개서에 명시되지 않은 포장 용기 등 특정 품목을 가맹점주들에게 강매하고, 외부 제품 사용 시 손해배상을 청구하겠다는 내용증명을 발송하여 압박했습니다. 이에 공정거래위원회는 신전푸드시스에 시정명령과 함께 9억 7천만원의 과징금을 부과했습니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>상대방 책임이 공정위 제재로 명확히 확인되었고(조건 1, 5, 6), 신전푸드시스는 전국 규모의 프랜차이즈 가맹본부로 자력이 충분하다고 판단된다(조건 2). 59개 가맹점이 피해를 입어 집단적 피해이며(조건 3), 가맹본부의 부당이득이 최소 6.3억 원 이상으로 피해 규모가 크다(조건 4). 공정위의 시정명령 및 과징금 부과 결정은 강력한 증거가 된다(조건 5, 6).</t>
+          <t>신전푸드시스의 가맹점 강매 행위는 공정거래위원회로부터 9억 7천만원의 과징금을 부과받아 상대방 책임이 명확하며(적합 조건 1, 5, 6), 전국적인 프랜차이즈 본사로서 자력이 충분합니다(적합 조건 2). 다수의 가맹점주가 피해를 입었을 가능성이 높아 집단적 피해에 해당하며(적합 조건 3), 이는 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>최소 6억3000만원 (가맹본부 부당이득)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>59개 가맹점</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>가맹점에 젓가락·용기 ‘강매’로 매운맛?…신전떡볶이에 9.7억 과징금</t>
+          <t>신전떡볶이, 가맹점에 포장 용기 등 강매...과징금 9억 7천만원</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699774?ref=naver</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3091378</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-22 12:38:52.443929+00:00</t>
+          <t>2026-03-23 13:02:41.499560+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정명령 및 과징금 부과</t>
+          <t>공정거래위원회 제재</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹본부 신전푸드시스가 정보공개서에 없는 15종의 일반 공산품 구매를 가맹점주들에게 강제하여 공정거래위원회로부터 시정명령과 9억 6700만원의 과징금을 부과받았다. 가맹본부는 59개 가맹점에 내용증명을 발송하고 체크리스트를 통해 구매를 강제했으며, 이로 인해 최소 6억 3천만원 이상의 부당이득을 취한 것으로 공정위는 판단했다. 공정위는 가맹점사업자에게 과도한 부담을 주는 행위를 지속적으로 감시할 계획이다.</t>
+          <t>신전푸드시스가 가맹사업법을 위반하여 젓가락 등 특정 품목을 가맹점에 강매한 사실이 공정거래위원회 제재를 통해 드러났다. 2021년부터 2023년까지 59개 가맹점에 70차례에 걸쳐 계약해지 및 손해배상 청구를 언급하는 내용증명을 발송한 것으로 확인되었다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹본부의 부당한 거래강제 행위가 공정위의 시정명령 및 9억 6700만원 과징금 부과로 명확히 확인되었습니다 (적합 조건 1, 5, 6). 59개 가맹점이 피해를 입었으며 (적합 조건 3), 가맹본부의 자력과 공정위가 판단한 부당이득 규모(최소 6억 3천만원)를 고려할 때 피해 규모가 상당하여 소송금융 투자에 매우 적합합니다 (적합 조건 2, 4).</t>
+          <t>신전푸드시스의 가맹사업법 위반 및 젓가락 등 강매 행위는 공정거래위원회 제재를 통해 책임이 명확하게 입증되었습니다. 59개 가맹점에 내용증명을 발송한 사실은 집단적 피해의 가능성을 시사하며, 공정위 제재 자체가 강력한 객관적 증거이자 공적 절차 진행의 증거입니다. 피고가 프랜차이즈 본사로 자력도 충분할 것으로 예상되어 소송금융 투자에 적합합니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>최소 6억 3천만원 이상 (가맹본부 부당이득 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>59개 가맹점</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>젓가락도 본사에서 사라 …신전떡볶이 '강매'에 수억원대 과징금</t>
+          <t>신전푸드시스 가맹사업법 위반 제재 … 젓가락 등 '강매'</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/economy/2026/03/22/2026032009472025236</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241047</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-22 12:38:13.183652+00:00</t>
+          <t>2026-03-23 13:02:32.826647+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr"/>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>신전푸드시스</t>
+        </is>
+      </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>공정위 정책 발표 및 제도 개선 추진</t>
+          <t>공정거래위원회 과징금 부과</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>공정거래위원회가 중소기업 기술 보호 및 피해 구제를 확대하기 위한 정책을 발표했습니다. 한국형 증거개시제도 도입과 법원 자료제출 의무화를 통해 피해 중소기업의 손해배상소송 입증 부담을 경감하고, 하도급·가맹·유통 분야 불공정행위에 대한 법 집행 역량을 강화할 계획입니다.</t>
+          <t>신전떡볶이 본사인 신전푸드시스가 가맹점주들에게 젓가락, 비닐봉지 등 필수 품목을 강매하고, 이를 따르지 않을 경우 계약 해지 및 손해배상을 경고하는 내용증명을 70차례 발송한 사실이 드러났습니다. 이로 인해 신전푸드시스는 최소 6억 3천만 원 이상의 부당이익을 챙겼으며, 공정거래위원회로부터 9.7억 원의 과징금을 부과받았습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>공정위가 한국형 증거개시제도 도입 및 법원 자료제출 의무화를 통해 피해 중소기업의 손해배상소송 입증 부담을 경감하겠다고 밝혀(적합 조건 5), 소송금융 투자에 매우 유리한 환경이 조성될 것으로 예상됩니다. 또한 공정위가 갑을 분야 불공정행위에 대한 법 집행 역량을 강화할 예정이며(적합 조건 6), 하도급·가맹·유통 분야의 불공정행위는 다수 중소기업에 집단적 피해를 야기할 수 있습니다(적합 조건 3). 상대방은 대기업 등 자력이 충분한 '갑'이 될 가능성이 높습니다(적합 조건 2).</t>
+          <t>신전푸드시스의 가맹점주 대상 '갑질' 행위가 공정거래위원회로부터 과징금 9.7억 원을 부과받아 상대방 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 대기업 프랜차이즈 본사로 자력이 충분합니다(적합 조건 2). 70차례의 내용증명 발송은 다수의 피해자(적합 조건 3)와 최소 6억 3천만 원 이상의 부당이익(적합 조건 4)을 시사하며, 과징금 부과는 강력한 증거가 됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6억3000만원 이상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>다수 중소기업</t>
+          <t>최소 70명 이상 (가맹점주)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>공정위  중소기업 기술 보호·피해구제 확대…제재는 선진국 수준으로</t>
+          <t>젓가락∙비닐봉지까지 강매... 신전떡볶이 '갑질' 과징금 9.7억</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>woman.chosun.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4405056</t>
+          <t>http://woman.chosun.com/news/articleView.html?idxno=125269</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-21 12:30:18.032497+00:00</t>
+          <t>2026-03-23 12:58:53.245892+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>KB국민은행, 신한은행, 하나은행, 우리은행</t>
+          <t>외항 정기화물운송사업자</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 은행의 행정소송 제기</t>
+          <t>공정위 제재에 대한 해운업계의 행정소송이 서울고등법원에서 진행 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>공정거래위원회가 4대 시중은행의 LTV 정보교환을 담합으로 판단하고 총 2720억원의 과징금을 부과하자, 은행들이 이에 불복하여 행정소송을 제기했습니다. 공정위는 은행들의 담합이 중소기업과 소상공인의 대출 한도를 낮춰 피해를 입혔다고 보았으며, 이는 2021년 공정거래법 개정 이후 정보 공유를 담합으로 판단한 첫 사례로 법원의 최종 판단이 주목됩니다.</t>
+          <t>공정거래위원회의 해운 공동행위 제재에 대해 해운업계가 반발하여 행정소송을 제기했습니다. 현재 이 사건은 2024년 2월 서울고등법원에서 심리 중이며, 해운법 제29조에 따른 해양수산부 장관의 배타적 규제 권한 여부가 쟁점입니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>4대 시중은행이 피고로 자력이 충분하며(적합 조건 2), 공정위가 담합으로 판단하고 2720억원의 과징금을 부과한 공식 조사 결과가 존재하여 책임 입증에 유리합니다(적합 조건 5, 6). 중소기업 및 소상공인 다수가 피해를 입었을 가능성이 높고(적합 조건 3), 피해 규모 또한 상당할 것으로 추정됩니다(적합 조건 4).</t>
+          <t>공정위의 해운 공동행위 제재는 상대방(해운업계)의 책임이 공적 기관에 의해 명확히 제기되었음을 의미하며(적합 조건 1), 해운업계는 대기업이 다수 포함되어 자력이 충분할 것으로 예상됩니다(적합 조건 2). 공동행위는 다수의 화주나 소비자에게 집단적 피해를 야기하고 피해 규모가 클 가능성이 높으며(적합 조건 3, 4), 공정위의 제재 결정 및 관련 조사 자료가 객관적인 증거가 될 수 있습니다(적합 조건 5). 또한, 공정위의 제재라는 공적 절차가 이미 진행되었고 이에 대한 행정소송이 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>중소기업 및 소상공인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>LTV 담합 2라운드… 과징금 불복  4대은행, 행정소송 제기</t>
+          <t>“해운 공동행위 제재는 선사 도산·공급망 파괴 불러와”</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>ksg.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032108070268559</t>
+          <t>https://www.ksg.co.kr/news/main_newsView.jsp?pNum=146814</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-21 00:45:33.076484+00:00</t>
+          <t>2026-03-23 12:46:41.887560+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
-          <t>공정위 과징금 상향 정책 발표 및 소송 증가 대비</t>
+          <t>법률 서적 출간 소식</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>공정거래위원회가 과징금을 상향 조정함에 따라 향후 공정거래 관련 소송이 증가할 것으로 예상됩니다. 이에 공정위는 외부 변호사 풀을 확대하는 등 내부 정비를 통해 소송 수요 증가에 대비하고 있습니다.</t>
+          <t>김형배 전 공정거래위원회 상임위원이 30년 이상의 경험을 바탕으로 쓴 &lt;공정거래법의 이론과 실제&gt; 개정 3판이 출간되었다. 이 책은 2022년 이후 개정된 공정거래법령과 각종 고시, 지침, 그리고 네이버 쇼핑, 카카오모빌리티, 퀄컴 등 주요 기업 관련 최신 법원 판례 및 공정위 심결례를 반영하고 있다. 법조문 해석과 실제 사례를 비교하여 설명하며, 공정거래 실무가들에게 유용한 참고서로 소개되었다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>이 기사는 공정위의 과징금 상향 정책과 이에 따른 소송 증가 가능성에 대비하는 공정위의 내부 정비에 대한 내용입니다. 특정 피해 사건이나 소송 대상이 명확히 제시되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건이 아닙니다.</t>
+          <t>이 기사는 공정거래법 관련 법률 서적 출간 소식으로, 이미 종결된 법원 판례 및 공정위 심결례를 다루고 있습니다. 소송금융 투자 대상이 될 만한 새로운 분쟁이나 진행 중인 사건을 제시하고 있지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>공정위 과징금 상향, 로펌들 촉각</t>
+          <t>김형배 전 공정위 상임위원, ‘공정거래법의 이론과 실제’ 개정 3판 출...</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218057</t>
+          <t>https://www.hani.co.kr/arti/economy/economy_general/1250568.html</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-21 00:38:44.221580+00:00</t>
+          <t>2026-03-23 00:44:28.578628+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>KB국민은행, 신한은행, 하나은행, 우리은행</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 결정 및 은행들의 과징금 취소 행정소송 제기</t>
+          <t>공정거래위원회 조사 또는 조치 진행 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>4대 시중은행이 LTV 담합 혐의로 공정거래위원회로부터 총 2720억원의 과징금을 부과받자 이에 불복하여 행정소송을 제기했다. 공정위는 은행들이 LTV 정보를 교환하여 시장 경쟁을 제한했다고 판단했으나, 은행들은 리스크 관리 차원이라고 반박하고 있다. 이번 사건은 개정 공정거래법 적용의 첫 사례로, 법원의 판단에 따라 담합 여부가 최종 결정될 예정이다.</t>
+          <t>신전떡볶이 본사인 신전푸드시스가 가맹점주들에게 특정 물품(젓가락 등) 구매를 강요하고, 이를 따르지 않을 경우 손해배상을 언급하는 내용증명을 보내 압박한 사실이 드러났습니다. 현재 공정거래위원회가 해당 사안에 대해 조사 중이거나 조치를 취한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>4대 시중은행이라는 충분한 자력의 상대방(적합 조건 2)이 공정거래위원회로부터 2720억 원의 과징금을 부과받았으며(적합 조건 6), 이는 공정위의 조사 결과(적합 조건 5)에 따른 것으로 상대방 책임이 비교적 명확합니다(적합 조건 1). LTV 담합은 다수의 대출자에게 영향을 미쳐 집단적 피해(적합 조건 3) 및 잠재적 피해 규모가 매우 클 것으로 예상(적합 조건 4)되어 소송금융 투자에 매우 적합합니다.</t>
+          <t>신전떡볶이 본사의 가맹점주 대상 불공정 행위는 공정거래위원회의 조사를 통해 드러났으므로 상대방 책임이 명확하고(적합 조건 1), 전국 프랜차이즈 본사로서 자력이 충분하며(적합 조건 2), 다수의 가맹점주가 피해를 입었을 것으로 예상되어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한 공정위 조사가 진행 중이거나 완료된 상태이므로 공적 절차가 진행되었고 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 가맹점주</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>4대 시중은행, 'LTV 담합' 공정위 과징금에 불복 소송</t>
+          <t>젓가락도 본사 것만 사라 … 내용증명 보낸 떡볶이 프랜차이즈</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>thescoop.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2304607.htm</t>
+          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309600</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-21 00:34:46.477541+00:00</t>
+          <t>2026-03-23 00:30:59.848770+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>대방건설</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>공정거래법 위반 혐의로 구교운 회장, 구찬우 대표, 대방건설 법인에 대한 형사 재판 진행 중 (4월경 1심 결론 예정)</t>
+          <t>공정거래위원회 시정명령 및 과징금 9억 6천7백만원 부과 의결</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>대방건설이 공공택지를 확보한 뒤 2세가 지배하는 계열사로 전매하는 방식으로 부당지원을 했다는 혐의로 공정위로부터 205억 원의 과징금을 부과받았다. 행정소송에서는 승소했으나, 구교운 회장 등은 공정거래법 위반 혐의로 현재 형사 재판이 진행 중이며 4월경 1심 결론이 나올 예정이다. 이는 비상장 건설사의 경영권 승계 전략과 관련된 구조적 문제로 지적되고 있다.</t>
+          <t>신전떡볶이 가맹사업을 하는 신전푸드시스가 2021년 3월부터 2023년 12월까지 가맹점주들에게 포장 용기 등 15가지 품목 약 64억 6천만원어치를 강매하여 공정거래위원회로부터 시정명령과 과징금 9억 6천7백만원을 부과받았다. 공정위는 신전푸드시스가 가맹사업법을 위반하여 부당 이득을 취했다고 판단했으며, 가맹점주들은 시중가보다 비싼 가격으로 필수품을 구매해야 하는 피해를 입었다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>대방건설의 공정거래법 위반 혐의에 대해 공정위 과징금 부과 이력과 현재 진행 중인 형사 재판으로 상대방 책임이 명확하며 공적 절차가 진행 중이다. 공정위 과징금 규모(205억 원)를 고려할 때 사안의 중요도가 높고 상대방의 자력도 충분하다고 판단된다. 다만, 기사 내용만으로는 직접적인 민사상 피해자 집단이 특정되지 않아 소송금융 투자 대상으로서의 원고 발굴이 필요하다.</t>
+          <t>공정거래위원회의 시정명령 및 과징금 부과로 상대방(신전푸드시스)의 책임이 명확하게 인정되었고(적합 조건 1, 5, 6), 다수의 가맹점주들이 피해를 입었으며(적합 조건 3), 강매 규모가 64억 원대에 달해 피해 규모가 크다(적합 조건 4). 신전푸드시스는 전국 프랜차이즈 본사로서 배상 자력이 충분할 것으로 예상된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>205억 원 (공정위 과징금 규모, 민사상 피해 금액은 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 가맹점주</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>[건설경제 분석] 비상장 건설사 승계 전략 비교...호반 '사서 나누기' v...</t>
+          <t>신전떡볶이, 포장용기 등 65억 강매⋯과징금 9억7천만원</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338322</t>
+          <t>http://www.inews24.com/view/1951968</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-21 00:34:05.828763+00:00</t>
+          <t>2026-03-23 00:29:56.110490+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
-      <c r="A106" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A106" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E106" t="inlineStr"/>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>신전푸드시스</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과</t>
+        </is>
+      </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>중소벤처기업부, 고용노동부, 공정거래위원회가 '혁신·지방·공정 관점의 중소기업 정책 방향'을 발표했습니다. 이 정책은 중소기업의 혁신 성장, 지역 인재 육성, 그리고 대기업의 불공정 행위 근절을 통한 공정한 시장 환경 조성 등을 목표로 합니다. 이는 특정 분쟁이 아닌 정부의 정책 방향을 제시하는 내용입니다.</t>
+          <t>공정거래위원회가 신전떡볶이 운영사인 신전푸드시스에 가맹점주들에게 특정 업체로부터만 물품을 구매하도록 강요하고, 이를 어길 시 내용증명으로 압박한 불공정거래 행위에 대해 9억7,000만원의 과징금을 부과했습니다. 신전푸드시스는 해당 품목에서 12.5%~34.7%의 이윤을 남긴 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 중소기업 정책 방향 발표에 대한 것으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 피고, 피해 사실, 피해 규모, 진행 중인 공적 절차 등이 존재하지 않아 '적합 조건'에 해당하는 사항이 없습니다.</t>
+          <t>공정위의 과징금 부과로 상대방(신전푸드시스)의 책임이 명확하며(적합 조건 1), 전국적인 프랜차이즈로 자력이 충분하다고 판단됩니다(적합 조건 2). 70개 가맹점주에게 압박을 가한 점은 집단적 피해에 해당하며(적합 조건 3), 공정위 조사 결과가 객관적인 증거로 확보되어 있습니다(적합 조건 5). 또한, 이미 공정위의 과징금 부과라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>70명</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>정부, '혁신·지방·공정 관점 중소기업 정책 방향' 발표</t>
+          <t>공정위, 신전떡볶이에 과징금 9억7,000만원 부과</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049714</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=199195</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-21 00:31:19.126178+00:00</t>
+          <t>2026-03-22 12:43:02.933657+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>KB국민은행, 신한은행 등 4대 시중은행</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>은행들이 공정위 과징금 처분 취소소송 진행 중</t>
+          <t>공정거래위원회 과징금 부과 결정</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>4대 시중은행이 공정거래위원회가 부과한 2700억 원 규모의 LTV 담합 과징금에 불복하여 취소소송을 제기했다. 은행들은 LTV 정보 교환이 리스크 관리 차원이었을 뿐 담합이 아니라는 입장이다. 이 사건은 공정위의 담합 인정과 은행들의 불복 소송으로 법적 다툼이 진행 중이다.</t>
+          <t>신전떡볶이 가맹본부가 가맹점에 젓가락, 숟가락 등 일반 공산품 구매를 강제하고 시중가 대비 높은 마진을 부과한 사실이 공정위에 적발되었습니다. 공정위는 이에 대해 9억 6700만원의 과징금을 부과했으며, 최소 6억 3000만원 이상의 차액가맹금이 발생한 것으로 확인됩니다. 59개 가맹점에 계약 위반을 이유로 내용증명을 발송하는 등 압박이 있었으며, 이는 가맹점의 거래 선택권을 제한하는 위법 행위로 판단되었습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>4대 시중은행이라는 자력 있는 상대방이 특정되었고(적합 조건 2), 공정위가 2700억 원의 과징금을 부과하며 담합 책임을 인정한 상태(적합 조건 1, 4, 5, 6)이다. 은행들이 공정위 처분에 불복하여 소송을 제기한 것은 공정위의 담합 판단에 대한 강력한 증거가 있음을 시사하며, 이는 담합으로 인한 피해자들의 소송에 유리한 근거가 될 수 있다.</t>
+          <t>상대방 책임이 공정위 과징금 부과로 명확하며(적합 조건 1), 프랜차이즈 본사로서 자력이 충분하다고 판단됩니다(적합 조건 2). 59개 가맹점이 피해를 입어 집단적 피해에 해당하고(적합 조건 3), 최소 6억 3천만원 이상의 차액가맹금 발생으로 피해 규모가 큽니다(적합 조건 4). 공정위의 조사 결과 및 과징금 부과 결정이라는 객관적 증거가 존재하며(적합 조건 5), 이미 공정위의 행정처분 절차가 진행되어 제재가 내려진 상태입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>2700억 원 (과징금 규모)</t>
+          <t>최소 6억3000만원</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>59개 가맹점</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>4대 시중은행, 2700억 'LTV 담합 과징금'에 불복 소송</t>
+          <t>신전떡볶이, 공산품 ‘강매’ 적발…과징금 9억6700만원</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=734105</t>
+          <t>https://mdtoday.co.kr/news/view/1065593145793566</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-20 13:08:07.727512+00:00</t>
+          <t>2026-03-22 12:42:17.671874+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>신전푸드시스</t>
+        </is>
+      </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>공정위의 하도급·가맹·유통 분야 불공정행위 집중 감시 및 조사</t>
+          <t>공정거래위원회 시정명령 및 과징금 9억6700만원 부과</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>정부가 중소기업 R&amp;D 확대 및 AI 공동훈련센터 신설과 더불어, 피해구제기금 마련을 통해 소송 및 분쟁조정 지원을 확대할 계획이다. 특히 공정거래위원회는 하도급·가맹·유통 분야의 대금 미지급, 비용 전가 등 불공정행위를 집중 감시하고 조사 인력을 보강하여 사건 처리 기간을 단축할 예정이다.</t>
+          <t>신전푸드시스가 가맹점주들에게 젓가락 등 15종 공산품 구매를 강제하고 이를 어길 시 계약 해지 및 손해배상 청구를 하겠다고 협박한 사실이 공정위 조사로 드러났습니다. 공정위는 신전푸드시스에 시정명령과 9억6700만원의 과징금을 부과했으며, 신전푸드시스는 이 행위로 최소 6억3000만원 이상의 부당이득을 취했습니다. 이는 가맹점주들이 부당하게 구매한 품목에 대한 손해배상 청구를 제기할 수 있는 중요한 근거가 됩니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>공정위가 하도급·가맹·유통 분야의 불공정행위를 집중 감시하고 조사 인력을 확대하는 등 공적 절차가 진행 중이며(적합 조건 6), 피해구제기금 마련으로 소송 지원이 확대될 예정입니다. 이는 다수 중소기업의 집단적 피해(적합 조건 3)에 대한 명확한 증거 확보(적합 조건 5) 가능성을 높이며, 상대방은 대기업일 가능성이 높아 자력도 충분할 것으로 예상됩니다(적합 조건 2).</t>
+          <t>공정거래위원회의 조사 결과로 상대방(신전푸드시스)의 책임이 명확하며(적합 조건 1), 대형 프랜차이즈로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 전국 가맹점주들을 대상으로 한 강제 행위로 집단적 피해가 발생했으며(적합 조건 3), 신전푸드시스가 취한 부당이득이 최소 6억3000만원 이상으로 피해 규모가 큽니다(적합 조건 4). 공정위의 시정명령 및 과징금 부과 결정은 강력한 객관적 증거가 되며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6억3000만원</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>다수 중소기업</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>정부, 중소기업 R D 확대·AI 공동훈련센터 20곳 신설</t>
+          <t>가맹점주에 젓가락 구매 강요한 '신전떡볶이'…공정위, 과징금 9.7억 부...</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260322115229739</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:39:38.569642+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>신전떡볶이</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>공정거래위원회 과징금 부과</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>신전떡볶이 본사가 가맹점주들에게 젓가락, 포장 용기 등 특정 품목 구매를 강제하고, 이를 어길 시 계약 해지 및 손해배상을 위협하여 공정거래위원회로부터 9억 670만원의 과징금을 부과받았습니다. 이는 가맹사업법 위반에 해당하며, 다수의 가맹점주들이 불공정 거래로 인한 피해를 입었을 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>신전떡볶이 본사의 가맹점주 대상 불공정 행위가 공정위 과징금 부과로 명확히 인정되어 상대방 책임이 명확하며(조건 1, 5, 6), 다수의 가맹점주가 피해를 입어 집단적 피해 가능성이 높습니다(조건 3). 본사는 전국 프랜차이즈로 자력이 충분할 것으로 예상됩니다(조건 2).</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>가맹점주 다수</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>가맹점에 젓가락·포장 용기 등 구매 강제...신전떡볶이, 과징금 9억 670...</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L108" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1295029&amp;inflow=N</t>
+          <t>https://www.chosun.com/national/national_general/2026/03/22/5J2BKFKTBFA6FOMCMERHST7L4A/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-20 13:00:31.684461+00:00</t>
+          <t>2026-03-22 12:39:11.941352+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
-      <c r="A110" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A110" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E110" t="inlineStr"/>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>신전푸드시스</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>공정거래위원회 시정명령 및 과징금 부과</t>
+        </is>
+      </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>법무법인 LKB평산이 공정거래 사건 전문성 강화를 위해 공정거래센터를 출범했다. 이 센터는 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건의 전 과정을 담당하며, 공정거래 분야 전문 변호사 16명으로 구성된다.</t>
+          <t>신전떡볶이 가맹본부 신전푸드시스가 가맹점에 젓가락, 용기 등 일반 공산품 15종을 본사에서만 구매하도록 강제하고, 이를 어길 시 불이익을 예고하는 내용증명을 발송했다. 공정거래위원회는 이러한 행위가 가맹사업법 위반(거래상대방 구속행위)에 해당한다고 판단, 시정명령과 9억6700만원의 과징금을 부과했다. 가맹본부는 이로 인해 최소 6억3000만원의 부당이득을 취한 것으로 조사되었다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 법무법인의 공정거래센터 출범 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도를 판단할 수 없다.</t>
+          <t>상대방 책임이 공정위 제재로 명확히 확인되었고(조건 1, 5, 6), 신전푸드시스는 전국 규모의 프랜차이즈 가맹본부로 자력이 충분하다고 판단된다(조건 2). 59개 가맹점이 피해를 입어 집단적 피해이며(조건 3), 가맹본부의 부당이득이 최소 6.3억 원 이상으로 피해 규모가 크다(조건 4). 공정위의 시정명령 및 과징금 부과 결정은 강력한 증거가 된다(조건 5, 6).</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6억3000만원 (가맹본부 부당이득)</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>59개 가맹점</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>LKB평산, 공정거래센터 출범…“공정거래 사건 전문성 강화”</t>
+          <t>가맹점에 젓가락·용기 ‘강매’로 매운맛?…신전떡볶이에 9.7억 과징금</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029555796&amp;code=61121111&amp;cp=nv</t>
+          <t>https://biz.heraldcorp.com/article/10699774?ref=naver</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-20 12:47:22.050055+00:00</t>
+          <t>2026-03-22 12:38:52.443929+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>국내 정기선사들</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 공정위 규제 가능성 재논의 중</t>
+          <t>공정거래위원회 시정명령 및 과징금 부과</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>국내 해운업계의 정기선 운임 공동행위를 두고 산업 생존을 위한 협력(해운법)과 불법 담합(공정거래법)이라는 법적 해석 충돌이 지속되고 있습니다. 관련 소송은 1심에서 공동행위로 인정되었으나 대법원이 파기환송하며 공정거래위원회의 규제 가능성을 다시 열어둔 상태입니다. 이는 국내 해운사의 글로벌 경쟁력 및 항만 경쟁력에도 영향을 미 미칠 것으로 예상됩니다.</t>
+          <t>신전떡볶이 가맹본부 신전푸드시스가 정보공개서에 없는 15종의 일반 공산품 구매를 가맹점주들에게 강제하여 공정거래위원회로부터 시정명령과 9억 6700만원의 과징금을 부과받았다. 가맹본부는 59개 가맹점에 내용증명을 발송하고 체크리스트를 통해 구매를 강제했으며, 이로 인해 최소 6억 3천만원 이상의 부당이득을 취한 것으로 공정위는 판단했다. 공정위는 가맹점사업자에게 과도한 부담을 주는 행위를 지속적으로 감시할 계획이다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>해운사들은 대기업으로 충분한 자력을 가지며(적합 조건 2), 정기선 운임 공동행위는 다수의 화주에게 영향을 미쳐 집단적 피해 및 상당한 피해 규모가 예상됩니다(적합 조건 3, 4). 공정거래위원회의 규제 가능성이 열려있고 대법원 파기환송으로 법적 절차가 활발히 진행 중이므로 증거 확보 및 공적 절차 진행이 명확합니다(적합 조건 5, 6). 사건이 종결되지 않고 현재 진행형이므로(부적합 조건 0개) 소송금융 투자에 적합합니다.</t>
+          <t>신전떡볶이 가맹본부의 부당한 거래강제 행위가 공정위의 시정명령 및 9억 6700만원 과징금 부과로 명확히 확인되었습니다 (적합 조건 1, 5, 6). 59개 가맹점이 피해를 입었으며 (적합 조건 3), 가맹본부의 자력과 공정위가 판단한 부당이득 규모(최소 6억 3천만원)를 고려할 때 피해 규모가 상당하여 소송금융 투자에 매우 적합합니다 (적합 조건 2, 4).</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6억 3천만원 이상 (가맹본부 부당이득 기준)</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>다수의 화주</t>
+          <t>59개 가맹점</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>[이나경의 오션노트] 해운 패권 경쟁 치열한데…韓만 '담합 규제'에 발...</t>
+          <t>젓가락도 본사에서 사라 …신전떡볶이 '강매'에 수억원대 과징금</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/economy/2026/03/22/2026032009472025236</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:38:13.183652+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>공정위 정책 발표 및 제도 개선 추진</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 중소기업 기술 보호 및 피해 구제를 확대하기 위한 정책을 발표했습니다. 한국형 증거개시제도 도입과 법원 자료제출 의무화를 통해 피해 중소기업의 손해배상소송 입증 부담을 경감하고, 하도급·가맹·유통 분야 불공정행위에 대한 법 집행 역량을 강화할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>공정위가 한국형 증거개시제도 도입 및 법원 자료제출 의무화를 통해 피해 중소기업의 손해배상소송 입증 부담을 경감하겠다고 밝혀(적합 조건 5), 소송금융 투자에 매우 유리한 환경이 조성될 것으로 예상됩니다. 또한 공정위가 갑을 분야 불공정행위에 대한 법 집행 역량을 강화할 예정이며(적합 조건 6), 하도급·가맹·유통 분야의 불공정행위는 다수 중소기업에 집단적 피해를 야기할 수 있습니다(적합 조건 3). 상대방은 대기업 등 자력이 충분한 '갑'이 될 가능성이 높습니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>다수 중소기업</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>공정위  중소기업 기술 보호·피해구제 확대…제재는 선진국 수준으로</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>news.einfomax.co.kr</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M111" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576176?ref=naver</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4405056</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-20 12:42:34.450264+00:00</t>
+          <t>2026-03-21 12:30:18.032497+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>제분업계</t>
+          <t>KB국민은행, 신한은행, 하나은행, 우리은행</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>형사 재판 및 공정거래위원회 제재 절차 진행 중, 손해배상 소송 가능성 거론</t>
+          <t>공정위 과징금 부과 및 은행의 행정소송 제기</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>밀가루 가격 담합 사건이 형사 재판과 공정거래위원회 제재 절차로 이어지면서, 원재료를 공급받은 식품 가공업체들이 담합으로 인한 손해배상 소송을 제기할 가능성이 커지고 있다. 현재 공정위 제재 및 형사 재판이 진행 중이며, 이 결과에 따라 손해배상 소송이 본격화될 것으로 보인다.</t>
+          <t>공정거래위원회가 4대 시중은행의 LTV 정보교환을 담합으로 판단하고 총 2720억원의 과징금을 부과하자, 은행들이 이에 불복하여 행정소송을 제기했습니다. 공정위는 은행들의 담합이 중소기업과 소상공인의 대출 한도를 낮춰 피해를 입혔다고 보았으며, 이는 2021년 공정거래법 개정 이후 정보 공유를 담합으로 판단한 첫 사례로 법원의 최종 판단이 주목됩니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>제분업계 담합 사건은 공정거래위원회 제재 및 형사 재판이 진행 중으로 상대방 책임이 명확하고(조건 1, 5, 6), 제분업계는 자력이 충분한 대기업들이 많으며(조건 2), 원재료를 공급받은 다수의 가공업체들이 피해를 입어 집단적 피해 가능성이 높고(조건 3), 담합으로 인한 피해 규모가 클 것으로 예상됩니다(조건 4).</t>
+          <t>4대 시중은행이 피고로 자력이 충분하며(적합 조건 2), 공정위가 담합으로 판단하고 2720억원의 과징금을 부과한 공식 조사 결과가 존재하여 책임 입증에 유리합니다(적합 조건 5, 6). 중소기업 및 소상공인 다수가 피해를 입었을 가능성이 높고(적합 조건 3), 피해 규모 또한 상당할 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>가공업체 다수</t>
+          <t>중소기업 및 소상공인 다수</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>[더벨][유통가 풍향계] 제분업계 담합 리스크, 소송전으로 번지나</t>
+          <t>LTV 담합 2라운드… 과징금 불복  4대은행, 행정소송 제기</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603161640245680106960</t>
+          <t>https://view.asiae.co.kr/article/2026032108070268559</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-19 12:52:06.546377+00:00</t>
+          <t>2026-03-21 00:45:33.076484+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
-      <c r="A114" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C114" t="inlineStr"/>
+      <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
-          <t>공정거래위원회 담합 적발 및 과징금 부과 의견 제시, 향후 행정소송 가능성</t>
+          <t>공정위 과징금 상향 정책 발표 및 소송 증가 대비</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>공정거래위원회가 전분당 및 밀가루 등 소재 식품 분야에서 주요 식품기업들의 가격 담합 행위를 적발했습니다. 공정위는 해당 기업들에 시정조치와 함께 최대 수조원대에 달하는 과징금 부과 의견을 제시했으며, 기업들은 과징금 부담과 가격 인하 압력으로 수익성 악화가 예상됩니다. 향후 공정위 의결 과정에서 과징금 규모가 확정되고 행정소송으로 이어질 가능성도 있습니다.</t>
+          <t>공정거래위원회가 과징금을 상향 조정함에 따라 향후 공정거래 관련 소송이 증가할 것으로 예상됩니다. 이에 공정위는 외부 변호사 풀을 확대하는 등 내부 정비를 통해 소송 수요 증가에 대비하고 있습니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>공정거래위원회가 주요 식품기업들의 전분당 및 밀가루 가격 담합 행위를 적발하여 책임이 명확합니다. 대상 기업들은 대기업으로 자력이 충분하며, 담합 관련 매출 규모가 수조원에 달해 피해 규모가 매우 크고 광범위한 집단적 피해가 예상됩니다. 공정위의 조사 결과가 객관적인 증거가 될 수 있으며, 현재 공정위 제재 절차가 진행 중입니다.</t>
+          <t>이 기사는 공정위의 과징금 상향 정책과 이에 따른 소송 증가 가능성에 대비하는 공정위의 내부 정비에 대한 내용입니다. 특정 피해 사건이나 소송 대상이 명확히 제시되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>수조원대 (과징금 추정액 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>미상 (다수 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>가격 담합 제재에 …식품업계, 과징금 부담에 수익성 악화 '이중고'</t>
+          <t>공정위 과징금 상향, 로펌들 촉각</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=215673</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218057</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-19 00:52:33.277634+00:00</t>
+          <t>2026-03-21 00:38:44.221580+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>국내외 선사 23곳</t>
+          <t>KB국민은행, 신한은행, 하나은행, 우리은행</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과 결정 및 은행들의 과징금 취소 행정소송 제기</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>4대 시중은행이 LTV 담합 혐의로 공정거래위원회로부터 총 2720억원의 과징금을 부과받자 이에 불복하여 행정소송을 제기했다. 공정위는 은행들이 LTV 정보를 교환하여 시장 경쟁을 제한했다고 판단했으나, 은행들은 리스크 관리 차원이라고 반박하고 있다. 이번 사건은 개정 공정거래법 적용의 첫 사례로, 법원의 판단에 따라 담합 여부가 최종 결정될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>4대 시중은행이라는 충분한 자력의 상대방(적합 조건 2)이 공정거래위원회로부터 2720억 원의 과징금을 부과받았으며(적합 조건 6), 이는 공정위의 조사 결과(적합 조건 5)에 따른 것으로 상대방 책임이 비교적 명확합니다(적합 조건 1). LTV 담합은 다수의 대출자에게 영향을 미쳐 집단적 피해(적합 조건 3) 및 잠재적 피해 규모가 매우 클 것으로 예상(적합 조건 4)되어 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>4대 시중은행, 'LTV 담합' 공정위 과징금에 불복 소송</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2304607.htm</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:34:46.477541+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>대방건설</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>공정거래법 위반 혐의로 구교운 회장, 구찬우 대표, 대방건설 법인에 대한 형사 재판 진행 중 (4월경 1심 결론 예정)</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>대방건설이 공공택지를 확보한 뒤 2세가 지배하는 계열사로 전매하는 방식으로 부당지원을 했다는 혐의로 공정위로부터 205억 원의 과징금을 부과받았다. 행정소송에서는 승소했으나, 구교운 회장 등은 공정거래법 위반 혐의로 현재 형사 재판이 진행 중이며 4월경 1심 결론이 나올 예정이다. 이는 비상장 건설사의 경영권 승계 전략과 관련된 구조적 문제로 지적되고 있다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>대방건설의 공정거래법 위반 혐의에 대해 공정위 과징금 부과 이력과 현재 진행 중인 형사 재판으로 상대방 책임이 명확하며 공적 절차가 진행 중이다. 공정위 과징금 규모(205억 원)를 고려할 때 사안의 중요도가 높고 상대방의 자력도 충분하다고 판단된다. 다만, 기사 내용만으로는 직접적인 민사상 피해자 집단이 특정되지 않아 소송금융 투자 대상으로서의 원고 발굴이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>205억 원 (공정위 과징금 규모, 민사상 피해 금액은 미상)</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>[건설경제 분석] 비상장 건설사 승계 전략 비교...호반 '사서 나누기' v...</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>greened.kr</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338322</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:34:05.828763+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr"/>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" t="inlineStr"/>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>중소벤처기업부, 고용노동부, 공정거래위원회가 '혁신·지방·공정 관점의 중소기업 정책 방향'을 발표했습니다. 이 정책은 중소기업의 혁신 성장, 지역 인재 육성, 그리고 대기업의 불공정 행위 근절을 통한 공정한 시장 환경 조성 등을 목표로 합니다. 이는 특정 분쟁이 아닌 정부의 정책 방향을 제시하는 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>이 기사는 정부의 중소기업 정책 방향 발표에 대한 것으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 피고, 피해 사실, 피해 규모, 진행 중인 공적 절차 등이 존재하지 않아 '적합 조건'에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>정부, '혁신·지방·공정 관점 중소기업 정책 방향' 발표</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>intn.co.kr</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049714</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:31:19.126178+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>KB국민은행, 신한은행 등 4대 시중은행</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E115" t="inlineStr">
-[...202 lines deleted...]
-      </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>공정위 동일인 지정 심사 진행 중</t>
+          <t>은행들이 공정위 과징금 처분 취소소송 진행 중</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>주병기 공정거래위원장은 김범석 쿠팡Inc 의장의 특수관계인 경영 참여 여부 확인 시 김 의장을 쿠팡 동일인으로 지정할 수 있다고 밝히며, 5월 초 발표 예정인 공정위의 정기 심사 결과를 언급했습니다. 또한, 기업들의 반복적인 법 위반에 대한 경제적 제재 강화를 추진하고, 온라인플랫폼 공정화법의 연내 통과 필요성을 강조했습니다.</t>
+          <t>4대 시중은행이 공정거래위원회가 부과한 2700억 원 규모의 LTV 담합 과징금에 불복하여 취소소송을 제기했다. 은행들은 LTV 정보 교환이 리스크 관리 차원이었을 뿐 담합이 아니라는 입장이다. 이 사건은 공정위의 담합 인정과 은행들의 불복 소송으로 법적 다툼이 진행 중이다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>기사는 공정거래위원장의 정책 방향 및 규제 강화 의지를 다루고 있으며, 특정 기업의 위법 행위로 인한 피해자들의 집단 소송 가능성을 직접적으로 제시하지 않습니다. 쿠팡 동일인 지정 심사는 진행 중인 공적 절차이나, 이는 행정적 규제 사안으로 직접적인 손해배상 소송으로 이어질지는 불확실하여 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>4대 시중은행이라는 자력 있는 상대방이 특정되었고(적합 조건 2), 공정위가 2700억 원의 과징금을 부과하며 담합 책임을 인정한 상태(적합 조건 1, 4, 5, 6)이다. 은행들이 공정위 처분에 불복하여 소송을 제기한 것은 공정위의 담합 판단에 대한 강력한 증거가 있음을 시사하며, 이는 담합으로 인한 피해자들의 소송에 유리한 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2700억 원 (과징금 규모)</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>[일문일답] 주병기  쿠팡, 특수관계인 경영참여 확인시 개인 동일인 지...</t>
+          <t>4대 시중은행, 2700억 'LTV 담합 과징금'에 불복 소송</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260317170500002?input=1195m</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=734105</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-18 00:42:43.504747+00:00</t>
+          <t>2026-03-20 13:08:07.727512+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>공정위 시정명령 및 과징금 부과 완료, 관련 손해배상 소송 10건 이상 진행 중</t>
+          <t>공정위의 하도급·가맹·유통 분야 불공정행위 집중 감시 및 조사</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>공정거래위원회가 국내외 23개 해운사의 해상운임 담합 행위에 대해 시정명령과 962억 원의 과징금을 부과했다. 해운사들은 법적 근거를 주장하며 공정위 처분에 맞서고 있으며, 현재 10건 이상의 관련 손해배상 소송이 진행 중이다. 이 사건은 총 1900억 원 규모의 공방으로 확대될 것으로 보인다.</t>
+          <t>정부가 중소기업 R&amp;D 확대 및 AI 공동훈련센터 신설과 더불어, 피해구제기금 마련을 통해 소송 및 분쟁조정 지원을 확대할 계획이다. 특히 공정거래위원회는 하도급·가맹·유통 분야의 대금 미지급, 비용 전가 등 불공정행위를 집중 감시하고 조사 인력을 보강하여 사건 처리 기간을 단축할 예정이다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>공정위의 시정명령 및 962억 원 과징금 부과로 상대방(23개 해운사)의 책임이 명확하고 자력이 충분함. 담합의 특성상 다수의 화주에게 집단적 피해가 발생했을 가능성이 높으며, 공정위 조사 결과가 강력한 증거가 됨. 이미 공정위 처분이라는 공적 절차가 진행되었고, 현재 10건 이상의 관련 소송이 진행 중인 점도 적합도를 높임.</t>
+          <t>공정위가 하도급·가맹·유통 분야의 불공정행위를 집중 감시하고 조사 인력을 확대하는 등 공적 절차가 진행 중이며(적합 조건 6), 피해구제기금 마련으로 소송 지원이 확대될 예정입니다. 이는 다수 중소기업의 집단적 피해(적합 조건 3)에 대한 명확한 증거 확보(적합 조건 5) 가능성을 높이며, 상대방은 대기업일 가능성이 높아 자력도 충분할 것으로 예상됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>962억 원 이상 (총 1900억 원 공방)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 중소기업</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>법대로 했을 뿐  vs  꼼수 담합  해운사·이통사-공정위, 1900억 공방</t>
+          <t>정부, 중소기업 R D 확대·AI 공동훈련센터 20곳 신설</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217892</t>
+          <t>https://www.chosun.com/economy/smb-venture/2026/03/20/OKKNV5FOLZC43K5NZDPOUDWFFM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-18 00:40:01.436141+00:00</t>
+          <t>2026-03-20 13:05:43.886942+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
+      <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
-          <t>서울고등법원 2심 판결 선고 (공정위 처분 취소)</t>
+          <t>정부 중소기업 정책 발표</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>해운사들의 운임 공동행위에 대한 공정위의 제재 처분이 서울고등법원 2심에서 전면 취소되었다. 법원은 해운법에 따라 해당 공동행위가 자유 경쟁의 예외로 인정되며, 공정위의 제재 권한이 없다고 판단했다. 이 판결은 해운사들의 손을 들어주며, 해당 사안의 법적 쟁점을 명확히 했다.</t>
+          <t>정부가 혁신 성장, 지역 균형, 공정한 시장질서 확립을 위한 중소기업 정책 방향을 발표했습니다. 주요 내용으로는 AI·바이오 등 신산업 R&amp;D 확대, 지역 인재 양성 및 정착 지원, 그리고 기술탈취 근절 및 불공정행위 과징금 상향 등 공정거래 질서 재편 방안이 포함됩니다. 특히 공정위는 한국형 증거개시제도 도입과 피해구제기금 마련을 통해 중소기업의 소송 및 분쟁 대응을 지원할 계획입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>2심 법원이 해운사의 운임 공동행위를 해운법상 자유 경쟁의 예외로 인정하고 공정위의 제재 권한이 없다고 판단하여 공정위 처분을 취소함. 이는 상대방 책임의 명확성을 크게 저해하며, 잠재적 피해자들이 손해배상을 청구하기 매우 어려운 상황을 만듦.</t>
+          <t>해당 기사는 정부의 중소기업 정책 방향 발표에 대한 내용으로, 특정 사건이나 분쟁이 발생하여 소송이 진행 중이거나 예정된 상황이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>[로드픽] '해운 공동행위', 담합인가 생존 위한 '안정화 카르텔'인가......</t>
+          <t>혁신·지방·공정 3축 중기정책 발표…정부  중소기업 도약 기반 구축</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56212</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1295029&amp;inflow=N</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-17 13:23:07.410715+00:00</t>
+          <t>2026-03-20 13:00:31.684461+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr">
         <is>
-          <t>도서출판 솔숲이 '공정거래법의 이론과 실제' 3판 개정판을 출간했다. 이 책은 2022년 이후 개정된 공정거래법령과 최신 법원 판례, 공정거래위원회 심결례 등을 반영했으며, 공정위 실무자, 기업 담당자, 변호사 등 법조인들이 주로 참조하는 서적이다.</t>
+          <t>법무법인 LKB평산이 공정거래 사건 전문성 강화를 위해 공정거래센터를 출범했다. 이 센터는 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건의 전 과정을 담당하며, 공정거래 분야 전문 변호사 16명으로 구성된다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건에 대한 내용이 아닌, 공정거래법 관련 서적 출간 소식입니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 사건이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 법무법인의 공정거래센터 출범 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도를 판단할 수 없다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>'공정거래법의 이론과 실제' 개정 3판 출간</t>
+          <t>LKB평산, 공정거래센터 출범…“공정거래 사건 전문성 강화”</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/economy/2026/03/17/2026031717185737882</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029555796&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-17 12:52:18.939449+00:00</t>
+          <t>2026-03-20 12:47:22.050055+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>에버그린마린 등 국내외 해운사 23곳</t>
+          <t>국내 정기선사들</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 처분 취소 소송에 대한 대법원 판결 선고. 화주들의 손해배상 소송은 아직 제기되지 않았을 가능성 높음.</t>
+          <t>대법원 파기환송 후 공정위 규제 가능성 재논의 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 국내외 해운사들의 '한국~동남아' 항로 운임 담합에 대해 총 962억원의 과징금을 부과했으나, 해운사들이 제기한 취소 소송에서 대법원은 해운법이 공동행위를 무제한 허용하는 것이 아니라고 판결하며 공정위의 규제 권한을 인정했습니다. 이 판결은 해운사들의 담합 행위가 위법할 수 있음을 시사하며, 피해를 입은 화주들의 손해배상 소송 가능성을 높이고 있습니다. 해운업계는 산업 특수성을 고려한 해운법 개정을 요구하고 있습니다.</t>
+          <t>국내 해운업계의 정기선 운임 공동행위를 두고 산업 생존을 위한 협력(해운법)과 불법 담합(공정거래법)이라는 법적 해석 충돌이 지속되고 있습니다. 관련 소송은 1심에서 공동행위로 인정되었으나 대법원이 파기환송하며 공정거래위원회의 규제 가능성을 다시 열어둔 상태입니다. 이는 국내 해운사의 글로벌 경쟁력 및 항만 경쟁력에도 영향을 미 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>대법원 판결로 해운사들의 공동행위가 경쟁 제한적이라는 법리가 확정되어 화주들의 손해배상 소송 가능성이 높습니다. 공정위의 대규모 과징금 부과(962억원)와 국내외 해운사 23곳이 피고로 특정되어 자력도 충분합니다. '한국~동남아' 항로 운임 합의는 다수의 화주들에게 영향을 미쳐 집단적 피해 가능성이 높으며, 공정위 조사 결과 및 대법원 판결이 객관적 증거로 작용합니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>해운사들은 대기업으로 충분한 자력을 가지며(적합 조건 2), 정기선 운임 공동행위는 다수의 화주에게 영향을 미쳐 집단적 피해 및 상당한 피해 규모가 예상됩니다(적합 조건 3, 4). 공정거래위원회의 규제 가능성이 열려있고 대법원 파기환송으로 법적 절차가 활발히 진행 중이므로 증거 확보 및 공적 절차 진행이 명확합니다(적합 조건 5, 6). 사건이 종결되지 않고 현재 진행형이므로(부적합 조건 0개) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 화주</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>해운업계 “정기선 공동행위는 단순 담합 아냐…합리 원칙 필요”</t>
+          <t>[이나경의 오션노트] 해운 패권 경쟁 치열한데…韓만 '담합 규제'에 발...</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2566310</t>
+          <t>https://www.ajunews.com/view/20260320165942224</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-17 12:50:53.542019+00:00</t>
+          <t>2026-03-20 12:44:06.716907+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A123" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C123" t="inlineStr"/>
+      <c r="D123" t="inlineStr"/>
+      <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
-          <t>해운업계는 공정거래위원회가 문제 삼고 있는 선사 간 공동행위(카르텔)에 대해 글로벌 관점에서 접근해야 한다고 주장하며 공정위와 소송전을 진행 중입니다. 해운업계는 한국만 공동행위를 인정하지 않아 국내 경쟁력이 저하된다고 우려하고 있습니다.</t>
+          <t>김형배 전 공정거래조정원장이 집필한 '공정거래법의 이론과 실제' 3판 개정판이 출간되었다. 이 책은 2022년 이후 개정된 공정거래법령과 최신 법원 판례, 공정거래위원회 심결례를 반영하고 있으며, 실무가와 기업 담당자, 법조인 등이 참고할 수 있도록 구성되었다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>해운선사들의 공동행위는 공정거래위원회가 문제 삼고 있는 사안으로, 상대방(해운선사 다수)의 책임이 명확하고 자력이 충분합니다. 공정위의 조사가 진행 중이므로 증거 확보 가능성이 높고, 카르텔의 특성상 다수의 소비자 또는 기업에 집단적 피해를 야기했을 가능성이 큽니다. 현재 공정위와 해운업계 간 소송이 진행 중인 공적 절차에 해당합니다.</t>
+          <t>해당 기사는 특정 소송 사건이나 집단 피해 발생에 대한 내용이 아닌, 공정거래법 관련 서적 출간 소식이다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않으며, 잠재적인 소송 기회를 식별할 수 없다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>해운업계  선사간 공동행위, 글로벌 관점에서 봐야</t>
+          <t>‘공정거래법의 이론과 실제 개정’ 3판 개정판 출간</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260317.99099005196</t>
+          <t>https://www.munhwa.com/article/11576176?ref=naver</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-17 12:49:38.387608+00:00</t>
+          <t>2026-03-20 12:42:34.450264+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>국내외 23개 선사</t>
+          <t>제분업계</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 관련 행정소송 대법원 파기환송 후 재판 진행 중</t>
+          <t>형사 재판 및 공정거래위원회 제재 절차 진행 중, 손해배상 소송 가능성 거론</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>공정거래위원회가 2003년부터 2018년까지 한국-동남아 항로 운임 담합 행위를 한 국내외 23개 선사에 총 962억 원의 과징금을 부과했다. 선사들은 이에 불복해 행정소송을 제기했으나, 대법원에서 파기환송되어 현재 재판이 계속 진행 중이다. 해운업계는 해운법상 공동행위에 공정거래법 적용을 배제하는 법 개정을 추진하고 있다.</t>
+          <t>밀가루 가격 담합 사건이 형사 재판과 공정거래위원회 제재 절차로 이어지면서, 원재료를 공급받은 식품 가공업체들이 담합으로 인한 손해배상 소송을 제기할 가능성이 커지고 있다. 현재 공정위 제재 및 형사 재판이 진행 중이며, 이 결과에 따라 손해배상 소송이 본격화될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 선사에 962억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 피고인 선사들의 자력이 충분함(적합 조건 2). 15년간의 담합으로 한국-동남아 항로 이용 다수 기업의 집단적 피해가 예상되고(적합 조건 3), 과징금 규모로 볼 때 피해 규모가 매우 큼(적합 조건 4). 공정위 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 관련 행정소송이 대법원 파기환송으로 진행 중인 공적 절차에 해당함(적합 조건 6).</t>
+          <t>제분업계 담합 사건은 공정거래위원회 제재 및 형사 재판이 진행 중으로 상대방 책임이 명확하고(조건 1, 5, 6), 제분업계는 자력이 충분한 대기업들이 많으며(조건 2), 원재료를 공급받은 다수의 가공업체들이 피해를 입어 집단적 피해 가능성이 높고(조건 3), 담합으로 인한 피해 규모가 클 것으로 예상됩니다(조건 4).</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>962억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>한국-동남아 항로 이용 다수 기업</t>
+          <t>가공업체 다수</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>해운업계  생존 위한 협력, 공동행위까지 담합하면 경쟁력 저하</t>
+          <t>[더벨][유통가 풍향계] 제분업계 담합 리스크, 소송전으로 번지나</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/industry/2026/03/17/2026031714091426584</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603161640245680106960</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-17 12:48:57.970563+00:00</t>
+          <t>2026-03-19 12:52:06.546377+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>국내외 23개 선사 (고려해운, 남성해운, 동영해운, SM상선, HMM, 장금상선, 팬오션, 흥아해운, 에버그린, CNC, COSCO, GSL 등)</t>
+          <t>대상, 사조CPK, 삼양사, CJ제일제당, 대선제분, 대한제분, 사조동아원, 삼화제분, 한탑</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>공정위 과징금 취소 소송이 대법원 파기환송 후 고등법원에서 재심리 중이며, 연말 최종 선고 예정. 해운업계는 해운법 개정을 통한 공정거래법 적용 제외 입법을 추진 중.</t>
+          <t>공정거래위원회 담합 적발 및 과징금 부과 의견 제시, 향후 행정소송 가능성</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 국내외 선사들의 한국-동남아시아 항로 운임 담합에 대해 9620억 원의 과징금을 부과했습니다. 선사들이 제기한 과징금 취소 소송에서 대법원은 공정거래법 적용이 배제되지 않는다고 판시하며 사건을 고등법원으로 파기환송했으며, 연말 최종 선고가 예상됩니다. 해운업계는 해운업 특수성을 반영한 운임 공동행위 보장을 위한 해운법 개정 입법을 추진하고 있습니다.</t>
+          <t>공정거래위원회가 전분당 및 밀가루 등 소재 식품 분야에서 주요 식품기업들의 가격 담합 행위를 적발했습니다. 공정위는 해당 기업들에 시정조치와 함께 최대 수조원대에 달하는 과징금 부과 의견을 제시했으며, 기업들은 과징금 부담과 가격 인하 압력으로 수익성 악화가 예상됩니다. 향후 공정위 의결 과정에서 과징금 규모가 확정되고 행정소송으로 이어질 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>공정거래위원회가 9620억 원의 과징금을 부과했고 대법원이 공정거래법 적용 배제가 아니라고 판시하여 상대방(23개 선사)의 책임이 명확합니다. HMM, 팬오션 등 대형 선사들이 피고이므로 자력이 충분하며, 운임 담합은 다수의 화주들에게 집단적 피해를 야기했을 가능성이 높습니다. 공정위 조사 결과 및 법원 기록 등 증거가 명확하고, 공정위 과징금 부과 및 관련 소송이 진행 중입니다.</t>
+          <t>공정거래위원회가 주요 식품기업들의 전분당 및 밀가루 가격 담합 행위를 적발하여 책임이 명확합니다. 대상 기업들은 대기업으로 자력이 충분하며, 담합 관련 매출 규모가 수조원에 달해 피해 규모가 매우 크고 광범위한 집단적 피해가 예상됩니다. 공정위의 조사 결과가 객관적인 증거가 될 수 있으며, 현재 공정위 제재 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>9620억 원 (공정위 과징금 기준)</t>
+          <t>수조원대 (과징금 추정액 기준)</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>미상 (다수의 화주 추정)</t>
+          <t>미상 (다수 예상)</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>해운업 특수성 반영한 ‘운임 공동행위’ 보장 입법 추진</t>
+          <t>가격 담합 제재에 …식품업계, 과징금 부담에 수익성 악화 '이중고'</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294508&amp;inflow=N</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=215673</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-17 12:48:38.114178+00:00</t>
+          <t>2026-03-19 00:52:33.277634+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>에버그린, 고려해운, HMM 등 국내외 23개 해운사</t>
+          <t>국내외 선사 23곳</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>공정위의 시정명령 및 과징금 부과 완료, 해운사들의 불복 소송 진행 중</t>
+          <t>공정위 과징금 부과 후 선사들이 행정소송 제기, 서울고등법원 판결 선고</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 국내외 해운사들의 운임 합의 등 공동행위에 대해 시정명령과 총 962억원의 과징금을 부과했습니다. 이에 불복한 해운사들이 소송을 제기하여 현재 법적 다툼이 진행 중입니다. 이 사건은 해운업계의 생존과 법률 충돌 해소를 요구하는 목소리와 함께 주목받고 있습니다.</t>
+          <t>공정거래위원회가 23개 국내외 선사에 운임 담합으로 시정명령과 과징금을 부과하자, 선사들이 이에 불복하여 행정소송을 제기했습니다. 서울고등법원은 2024년 2월 관련 판결을 선고했습니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>공정위가 국내외 23개 해운사의 운임 합의 등 공동행위를 인정하고 962억원의 과징금을 부과하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 해운사들은 대기업으로 자력이 충분합니다(적합 조건 2). 운임 합의는 다수의 화주들에게 집단적 피해를 야기했을 가능성이 높고(적합 조건 3), 공정위 과징금 규모로 볼 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 공정위의 공식 조사 결과가 증거로 존재하며(적합 조건 5), 이미 공정위의 행정처분이라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
+          <t>공정위의 시정명령 및 과징금 부과로 상대방(국내외 선사 23곳)의 책임이 명확하며(적합 조건 1), 이들은 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 운임 담합으로 인한 다수 화주의 집단적 피해 가능성이 높고(적합 조건 3, 4), 공정위 조사 결과라는 객관적 증거가 이미 확보되어 있습니다(적합 조건 5). 현재 선사들이 공정위 처분에 불복하여 행정소송을 진행 중이므로(적합 조건 6), 소송금융 투자 대상으로서의 적합성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>962억원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>다수의 화주/기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>해운업계  공동행위 인정해야 생존 …법 충돌 해소 요구 한 목소리</t>
+          <t>'안정화 카르텔'은 해운산업의 가장 경제적인 해결책</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>dailylog.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031714212789182</t>
+          <t>http://www.dailylog.co.kr/news/articleView.html?idxno=26391</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-17 12:47:19.064689+00:00</t>
+          <t>2026-03-18 13:00:41.134205+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr"/>
-      <c r="E127" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E127" t="inlineStr"/>
       <c r="F127" t="inlineStr">
         <is>
-          <t>해운업계 공동행위의 글로벌 경쟁력 및 산업 특수성을 고려하여 허용해야 한다는 주장이 제기된 포럼 기사입니다. 법무법인 태평양 변호사가 정기선 운임 공동행위에 대한 법정책적 고려를 발표했으며, 공정위의 역할에 대한 간접적인 언급이 있습니다. 특정 사건의 발생이나 피해 보고보다는 정책 방향에 대한 논의가 주를 이룹니다.</t>
+          <t>공정거래위원회 상임위원과 한국공정거래조정원장을 역임한 김형배 고문이 공정거래법 해설서 '공정거래법의 이론과 실제' 개정 3판을 출간했다. 이 책은 2022년 이후 개정된 공정거래법령 내용과 새로운 법원 판례, 공정위 심결례를 반영하여 공정거래 이슈에 대한 실무적 이해를 돕는다. 공정위 실무 담당자, 기업의 공정거래 담당자, 법무법인 관계자 등에게 유용할 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>해당 기사는 해운업계의 '공동행위' 허용 여부에 대한 정책적 논의를 다루고 있으며, 특정 기업의 불법 행위나 구체적인 피해 사실을 보고하고 있지 않습니다. 따라서 '상대방 책임 명확' 및 '피해 규모' 등 소송금융 투자에 필요한 핵심 적합 조건이 충족되지 않습니다. 공정위 언급은 있으나, 특정 사건에 대한 '공적 절차 진행'이 명확히 확인되지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공정거래법 해설서 출간에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>해운업계 공동행위, 글로벌 경쟁력·산업 특수성 고려해 허용해야</t>
+          <t>판례와 심결례 비교·설명…‘공정거래법의 이론과 실제’ 개정 3판</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/general-industry/6103970</t>
+          <t>https://www.segye.com/newsView/20260318510454?OutUrl=naver</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-17 12:46:59.211554+00:00</t>
+          <t>2026-03-18 12:40:49.708495+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>국내외 해운사 23곳 (에버그린마린 등)</t>
+          <t>정기 선사들</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>공정위 과징금 취소소송 대법원 파기환송</t>
+          <t>공정위 과징금 부과 처분에 대한 선사들의 행정소송이 서울고등법원에서 1심 판결을 검토 중이다.</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>공정거래위원회가 2003년부터 2018년까지 한국-동남아시아 수출입 항로 운임을 담합한 국내외 해운사 23곳에 962억 원의 과징금을 부과했습니다. 해운사들은 이에 불복해 소송을 제기했으나, 대법원은 해운법이 공동행위를 무제한 허용하는 것이 아니라고 판단하며 원심을 파기환송했습니다. 해운업계는 경쟁력 강화를 위해 해운법상 공동행위에 공정거래법을 적용하지 않도록 법 개정을 추진하고 있습니다.</t>
+          <t>정기 선사들이 컨테이너선 운임을 담합한 혐의로 공정거래위원회로부터 과징금 부과 처분을 받았다. 이에 선사들은 불복하여 행정소송을 제기했으며, 현재 서울고등법원에서 1심 판결을 검토하며 담합의 적법성 여부를 다투고 있다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 해운사에 962억 원의 과징금을 부과했고, 대법원이 해운사들의 담합 행위가 경쟁을 실질적으로 제한하지 않는 범위에서만 허용된다고 판단하여 상대방 책임이 명확합니다. 상대방은 국내외 대형 해운사들로 자력이 충분하며, 한국-동남아시아 수출입 항로를 이용한 다수 기업들이 피해를 입었을 가능성이 높아 집단적 피해 및 피해 규모가 클 것으로 예상됩니다. 공정위 조사 및 대법원 판결로 증거가 확보되어 있습니다.</t>
+          <t>공정위의 과징금 부과 처분으로 상대방(정기 선사들)의 책임이 명확하며(조건 1), 이들은 자력이 충분한 대기업들이다(조건 2). 공정위 처분이라는 객관적 증거가 존재하고(조건 5), 이미 공정위 조사라는 공적 절차가 진행된 바 있다(조건 6). 컨테이너선 운임 담합은 다수의 화주들에게 집단적 피해를 야기했을 가능성이 높다(조건 3).</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>미상 (공정위 과징금 962억 원 부과)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>수출입 항로 이용 다수 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>해운산업 경쟁력 강화 차원서 해운사 정기선 공동행위 허용해야</t>
+          <t>컨테이너선 운임 합의...'담합·적법행위' 논란</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824949</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:40:34.885042+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>공정위 동일인 지정 심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>주병기 공정거래위원장은 김범석 쿠팡Inc 의장의 특수관계인 경영 참여 여부 확인 시 김 의장을 쿠팡 동일인으로 지정할 수 있다고 밝히며, 5월 초 발표 예정인 공정위의 정기 심사 결과를 언급했습니다. 또한, 기업들의 반복적인 법 위반에 대한 경제적 제재 강화를 추진하고, 온라인플랫폼 공정화법의 연내 통과 필요성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>기사는 공정거래위원장의 정책 방향 및 규제 강화 의지를 다루고 있으며, 특정 기업의 위법 행위로 인한 피해자들의 집단 소송 가능성을 직접적으로 제시하지 않습니다. 쿠팡 동일인 지정 심사는 진행 중인 공적 절차이나, 이는 행정적 규제 사안으로 직접적인 손해배상 소송으로 이어질지는 불확실하여 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>[일문일답] 주병기  쿠팡, 특수관계인 경영참여 확인시 개인 동일인 지...</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M128" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433068</t>
+          <t>https://www.yna.co.kr/view/AKR20260317170500002?input=1195m</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-17 00:47:08.575985+00:00</t>
+          <t>2026-03-18 00:42:43.504747+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>bhc, 교촌치킨, 제너시스BBQ, 메가MGC커피, 프랭크버거, 투썸플레이스 등 20여 개 주요 프랜차이즈</t>
+          <t>국내외 23개 해운사</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>대법원 피자헛 소송 판례 존재, 다수 프랜차이즈 대상 소송 진행 중</t>
+          <t>공정위 시정명령 및 과징금 부과 완료, 관련 손해배상 소송 10건 이상 진행 중</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>국내 주요 프랜차이즈 20여 곳이 본사의 '차액가맹금' 부과와 관련하여 소송에 휘말려 있다. 이는 본사가 가맹점주들에게 원·부자재를 공급하며 부당한 차액을 취했다는 혐의다. 지난 1월 대법원이 피자헛 소송에서 본사의 책임을 인정한 판례가 있어 유사 소송에 중요한 영향을 미칠 것으로 예상된다.</t>
+          <t>공정거래위원회가 국내외 23개 해운사의 해상운임 담합 행위에 대해 시정명령과 962억 원의 과징금을 부과했다. 해운사들은 법적 근거를 주장하며 공정위 처분에 맞서고 있으며, 현재 10건 이상의 관련 손해배상 소송이 진행 중이다. 이 사건은 총 1900억 원 규모의 공방으로 확대될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>bhc, 교촌치킨 등 20여 개 주요 프랜차이즈가 피고로 자력이 충분하며(적합 조건 2), '차액가맹금' 문제로 다수의 가맹점주가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 대법원의 피자헛 소송 판례가 있어 상대방 책임 입증에 유리한 근거가 존재하며 증거 확보 가능성이 높습니다(적합 조건 1, 5). 이미 소송이 진행 중인 상태로 투자 기회 포착에 적합합니다.</t>
+          <t>공정위의 시정명령 및 962억 원 과징금 부과로 상대방(23개 해운사)의 책임이 명확하고 자력이 충분함. 담합의 특성상 다수의 화주에게 집단적 피해가 발생했을 가능성이 높으며, 공정위 조사 결과가 강력한 증거가 됨. 이미 공정위 처분이라는 공적 절차가 진행되었고, 현재 10건 이상의 관련 소송이 진행 중인 점도 적합도를 높임.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>962억 원 이상 (총 1900억 원 공방)</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>20여 개 프랜차이즈의 가맹점주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>‘창업 상징’ 카페도 꺾였다…프랜차이즈 산업 첫 역성장</t>
+          <t>법대로 했을 뿐  vs  꼼수 담합  해운사·이통사-공정위, 1900억 공방</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1621297/?sc=Naver</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217892</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-17 00:46:09.153762+00:00</t>
+          <t>2026-03-18 00:40:01.436141+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
-      <c r="A131" s="2" t="inlineStr">
+      <c r="A131" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>복수의 해운사</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>서울고등법원 2심 판결 선고 (공정위 처분 취소)</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>해운사들의 운임 공동행위에 대한 공정위의 제재 처분이 서울고등법원 2심에서 전면 취소되었다. 법원은 해운법에 따라 해당 공동행위가 자유 경쟁의 예외로 인정되며, 공정위의 제재 권한이 없다고 판단했다. 이 판결은 해운사들의 손을 들어주며, 해당 사안의 법적 쟁점을 명확히 했다.</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>2심 법원이 해운사의 운임 공동행위를 해운법상 자유 경쟁의 예외로 인정하고 공정위의 제재 권한이 없다고 판단하여 공정위 처분을 취소함. 이는 상대방 책임의 명확성을 크게 저해하며, 잠재적 피해자들이 손해배상을 청구하기 매우 어려운 상황을 만듦.</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>[로드픽] '해운 공동행위', 담합인가 생존 위한 '안정화 카르텔'인가......</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>newsroad.co.kr</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56212</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:23:07.410715+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr"/>
+      <c r="D132" t="inlineStr"/>
+      <c r="E132" t="inlineStr"/>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>도서출판 솔숲이 '공정거래법의 이론과 실제' 3판 개정판을 출간했다. 이 책은 2022년 이후 개정된 공정거래법령과 최신 법원 판례, 공정거래위원회 심결례 등을 반영했으며, 공정위 실무자, 기업 담당자, 변호사 등 법조인들이 주로 참조하는 서적이다.</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 소송 사건에 대한 내용이 아닌, 공정거래법 관련 서적 출간 소식입니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 사건이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>'공정거래법의 이론과 실제' 개정 3판 출간</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/economy/2026/03/17/2026031717185737882</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:52:18.939449+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B131" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A132" s="2" t="inlineStr">
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>에버그린마린 등 국내외 해운사 23곳</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과 처분 취소 소송에 대한 대법원 판결 선고. 화주들의 손해배상 소송은 아직 제기되지 않았을 가능성 높음.</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 23개 국내외 해운사들의 '한국~동남아' 항로 운임 담합에 대해 총 962억원의 과징금을 부과했으나, 해운사들이 제기한 취소 소송에서 대법원은 해운법이 공동행위를 무제한 허용하는 것이 아니라고 판결하며 공정위의 규제 권한을 인정했습니다. 이 판결은 해운사들의 담합 행위가 위법할 수 있음을 시사하며, 피해를 입은 화주들의 손해배상 소송 가능성을 높이고 있습니다. 해운업계는 산업 특수성을 고려한 해운법 개정을 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>대법원 판결로 해운사들의 공동행위가 경쟁 제한적이라는 법리가 확정되어 화주들의 손해배상 소송 가능성이 높습니다. 공정위의 대규모 과징금 부과(962억원)와 국내외 해운사 23곳이 피고로 특정되어 자력도 충분합니다. '한국~동남아' 항로 운임 합의는 다수의 화주들에게 영향을 미쳐 집단적 피해 가능성이 높으며, 공정위 조사 결과 및 대법원 판결이 객관적 증거로 작용합니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>해운업계 “정기선 공동행위는 단순 담합 아냐…합리 원칙 필요”</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M133" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2566310</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:50:53.542019+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B132" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D132" t="inlineStr">
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>해운선사 다수</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E132" t="inlineStr">
-[...135 lines deleted...]
-      <c r="E134" t="inlineStr"/>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>공정거래위원회와 해운업계 간 소송 진행 중</t>
+        </is>
+      </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>법무법인 LKB평산이 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건 전 과정을 통합적으로 수행하는 공정거래센터를 출범했다. 서울고등법원 공정거래 전담부에서 근무한 이화용 변호사가 센터장을 맡아 관련 업무를 총괄할 예정이다.</t>
+          <t>해운업계는 공정거래위원회가 문제 삼고 있는 선사 간 공동행위(카르텔)에 대해 글로벌 관점에서 접근해야 한다고 주장하며 공정위와 소송전을 진행 중입니다. 해운업계는 한국만 공동행위를 인정하지 않아 국내 경쟁력이 저하된다고 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송 대상을 다루는 것이 아니라, 법무법인 LKB평산이 공정거래 관련 법률 서비스를 제공하는 센터를 출범했다는 내용이다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않으므로, 적합 조건에 해당하는 사항이 없어 'Low'로 판단한다.</t>
+          <t>해운선사들의 공동행위는 공정거래위원회가 문제 삼고 있는 사안으로, 상대방(해운선사 다수)의 책임이 명확하고 자력이 충분합니다. 공정위의 조사가 진행 중이므로 증거 확보 가능성이 높고, 카르텔의 특성상 다수의 소비자 또는 기업에 집단적 피해를 야기했을 가능성이 큽니다. 현재 공정위와 해운업계 간 소송이 진행 중인 공적 절차에 해당합니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>LKB평산, 공정거래센터 출범 … 센터장 이화용 변호사</t>
+          <t>해운업계  선사간 공동행위, 글로벌 관점에서 봐야</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/581499?ref=naver</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260317.99099005196</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-17 00:33:27.545968+00:00</t>
+          <t>2026-03-17 12:49:38.387608+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>국내외 23개 선사</t>
+        </is>
+      </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>공정위 조사 및 검찰 수사 진행 중, 전속고발권 폐지 논의</t>
+          <t>공정위 과징금 부과 관련 행정소송 대법원 파기환송 후 재판 진행 중</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>공정거래위원회의 의무고발 제도 활성화로 기업들의 공정거래 관련 형사 리스크가 커지고 있습니다. 과거 행정 제재로 끝나던 사건들이 검찰 수사와 형사 재판으로 이어지는 사례가 증가하며, 건설업계 입찰 담합, 식품업계 가격 담합 등 다양한 분야에서 기업들이 조사 대상에 오르고 있습니다. 이는 기업 평판 및 경영 활동에 큰 영향을 미치며, 법무 대응 비용 증가로 이어지고 있습니다.</t>
+          <t>공정거래위원회가 2003년부터 2018년까지 한국-동남아 항로 운임 담합 행위를 한 국내외 23개 선사에 총 962억 원의 과징금을 부과했다. 선사들은 이에 불복해 행정소송을 제기했으나, 대법원에서 파기환송되어 현재 재판이 계속 진행 중이다. 해운업계는 해운법상 공동행위에 공정거래법 적용을 배제하는 법 개정을 추진하고 있다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>공정위의 의무고발 제도 활성화로 대기업들의 담합, 시장 지배력 남용 등 불공정 행위에 대한 공정위 조사 및 검찰 수사가 활발히 진행 중입니다. 이는 상대방 책임이 명확하고(조건 1), 상대방 자력이 충분하며(조건 2), 공적 절차가 진행 중이고(조건 6), 공정위 조사를 통해 증거 확보 가능성이 높다는 점(조건 5)에서 소송금융 투자에 적합합니다. 민생과 직결된 담합 사건은 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)를 야기할 수 있습니다.</t>
+          <t>공정거래위원회가 23개 선사에 962억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 피고인 선사들의 자력이 충분함(적합 조건 2). 15년간의 담합으로 한국-동남아 항로 이용 다수 기업의 집단적 피해가 예상되고(적합 조건 3), 과징금 규모로 볼 때 피해 규모가 매우 큼(적합 조건 4). 공정위 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 관련 행정소송이 대법원 파기환송으로 진행 중인 공적 절차에 해당함(적합 조건 6).</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>962억 원 이상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한국-동남아 항로 이용 다수 기업</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>행정 제재에 형사 처벌까지…기업 ‘형사 리스크’ 상수화 [공정위 의무...</t>
+          <t>해운업계  생존 위한 협력, 공동행위까지 담합하면 경쟁력 저하</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2565773</t>
+          <t>https://www.mt.co.kr/industry/2026/03/17/2026031714091426584</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-17 00:18:51.880050+00:00</t>
+          <t>2026-03-17 12:48:57.970563+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
-      <c r="A136" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A136" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>국내외 23개 선사 (고려해운, 남성해운, 동영해운, SM상선, HMM, 장금상선, 팬오션, 흥아해운, 에버그린, CNC, COSCO, GSL 등)</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>공정위 과징금 취소 소송이 대법원 파기환송 후 고등법원에서 재심리 중이며, 연말 최종 선고 예정. 해운업계는 해운법 개정을 통한 공정거래법 적용 제외 입법을 추진 중.</t>
+        </is>
+      </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>법무법인 LKB평산이 공정거래 사건 전문 대응 역량 강화를 위해 공정거래센터를 출범했다. 이 센터는 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건 전반의 법률 서비스를 제공할 예정이다. 최근 불공정거래, 부당 내부거래, 담합 등 공정거래 관련 분쟁이 급증함에 따라 전문 조직을 꾸렸다.</t>
+          <t>공정거래위원회가 23개 국내외 선사들의 한국-동남아시아 항로 운임 담합에 대해 9620억 원의 과징금을 부과했습니다. 선사들이 제기한 과징금 취소 소송에서 대법원은 공정거래법 적용이 배제되지 않는다고 판시하며 사건을 고등법원으로 파기환송했으며, 연말 최종 선고가 예상됩니다. 해운업계는 해운업 특수성을 반영한 운임 공동행위 보장을 위한 해운법 개정 입법을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법무법인의 공정거래센터 출범 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도 판단 기준을 적용할 수 없다.</t>
+          <t>공정거래위원회가 9620억 원의 과징금을 부과했고 대법원이 공정거래법 적용 배제가 아니라고 판시하여 상대방(23개 선사)의 책임이 명확합니다. HMM, 팬오션 등 대형 선사들이 피고이므로 자력이 충분하며, 운임 담합은 다수의 화주들에게 집단적 피해를 야기했을 가능성이 높습니다. 공정위 조사 결과 및 법원 기록 등 증거가 명확하고, 공정위 과징금 부과 및 관련 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9620억 원 (공정위 과징금 기준)</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수의 화주 추정)</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>법무법인 LKB평산 공정거래센터 출범…센터장에 이화용 변호사</t>
+          <t>해운업 특수성 반영한 ‘운임 공동행위’ 보장 입법 추진</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260316/133541701/1</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294508&amp;inflow=N</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-16 13:01:25.601660+00:00</t>
+          <t>2026-03-17 12:48:38.114178+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>에버그린, 고려해운, HMM 등 국내외 23개 해운사</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정명령 및 과징금 부과, 한온시스템 행정소송 예고</t>
+          <t>공정위의 시정명령 및 과징금 부과 완료, 해운사들의 불복 소송 진행 중</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>한온시스템이 공정거래위원회로부터 '하도급거래 공정화에 관한 법률' 위반으로 시정명령과 14억 700만 원의 과징금을 부과받았습니다. 이에 한온시스템은 행정소송으로 대응할 예정입니다. 이는 하도급 업체들의 손해배상 청구 가능성을 시사합니다.</t>
+          <t>공정거래위원회가 23개 국내외 해운사들의 운임 합의 등 공동행위에 대해 시정명령과 총 962억원의 과징금을 부과했습니다. 이에 불복한 해운사들이 소송을 제기하여 현재 법적 다툼이 진행 중입니다. 이 사건은 해운업계의 생존과 법률 충돌 해소를 요구하는 목소리와 함께 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>공정거래위원회로부터 하도급법 위반으로 시정명령과 14억 700만 원의 과징금을 부과받아 상대방(한온시스템)의 책임이 명확하며(적합 조건 1, 5, 6), 한온시스템은 대기업으로 자력이 충분합니다(적합 조건 2). 하도급법 위반의 특성상 다수의 하도급 업체가 피해를 입었을 가능성이 높고(적합 조건 3), 과징금 규모로 볼 때 피해 규모도 클 것으로 예상됩니다(적합 조건 4). 현재 공정위의 공적 절차가 진행 중이며 한온시스템이 행정소송을 예고하여 추가 법적 다툼이 예상됩니다(적합 조건 6).</t>
+          <t>공정위가 국내외 23개 해운사의 운임 합의 등 공동행위를 인정하고 962억원의 과징금을 부과하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 해운사들은 대기업으로 자력이 충분합니다(적합 조건 2). 운임 합의는 다수의 화주들에게 집단적 피해를 야기했을 가능성이 높고(적합 조건 3), 공정위 과징금 규모로 볼 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 공정위의 공식 조사 결과가 증거로 존재하며(적합 조건 5), 이미 공정위의 행정처분이라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>962억원 이상 추정</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>다수의 하도급 업체</t>
+          <t>다수의 화주/기업</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>[Who Is ?] 이수일 한온시스템 대표이사 부회장</t>
+          <t>해운업계  공동행위 인정해야 생존 …법 충돌 해소 요구 한 목소리</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432925</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031714212789182</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-16 00:50:07.400941+00:00</t>
+          <t>2026-03-17 12:47:19.064689+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A138" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C138" t="inlineStr"/>
+      <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
-          <t>미국 법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
+          <t>해운업계 공동행위 허용 여부에 대한 정책 논의</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>구글의 앱마켓 수수료 인하 정책 발표와 별개로, 국내 게임사 253곳이 구글과 애플의 과도한 인앱결제 수수료에 대해 미국 법원에 집단 조정을 신청했다. 게임사들은 에픽게임즈 소송에서 공개된 내부 문건을 근거로 적정 수수료율이 4~6%라고 주장하며, 구글이 최근 합의 의사를 밝힌 것으로 전해져 환급 가능성에 대한 기대감이 커지고 있다.</t>
+          <t>해운업계 공동행위의 글로벌 경쟁력 및 산업 특수성을 고려하여 허용해야 한다는 주장이 제기된 포럼 기사입니다. 법무법인 태평양 변호사가 정기선 운임 공동행위에 대한 법정책적 고려를 발표했으며, 공정위의 역할에 대한 간접적인 언급이 있습니다. 특정 사건의 발생이나 피해 보고보다는 정책 방향에 대한 논의가 주를 이룹니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>구글 및 애플이라는 자력 충분한 대기업이 피고이며 (조건 2), 253개 이상의 국내 게임사가 참여하는 집단적 피해 사례임 (조건 3). 에픽게임즈 소송에서 공개된 내부 문건 등 명확한 증거가 존재하며 (조건 5), 과도한 수수료 징수액이 수천억 원에 달할 것으로 추정됨 (조건 4). 현재 미국 법원에서 집단 조정이 진행 중이며 구글이 합의 의사를 밝혀 상대방 책임이 비교적 명확하고 (조건 1) 소송금융 투자 가능성이 높음.</t>
+          <t>해당 기사는 해운업계의 '공동행위' 허용 여부에 대한 정책적 논의를 다루고 있으며, 특정 기업의 불법 행위나 구체적인 피해 사실을 보고하고 있지 않습니다. 따라서 '상대방 책임 명확' 및 '피해 규모' 등 소송금융 투자에 필요한 핵심 적합 조건이 충족되지 않습니다. 공정위 언급은 있으나, 특정 사건에 대한 '공적 절차 진행'이 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>수천억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>253개 이상 게임사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>1000억 아낀다 … 구글 앱마켓 수수료 인하에 K게임사 반색</t>
+          <t>해운업계 공동행위, 글로벌 경쟁력·산업 특수성 고려해 허용해야</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603151800582894</t>
+          <t>https://www.news1.kr/industry/general-industry/6103970</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-15 12:59:42.385686+00:00</t>
+          <t>2026-03-17 12:46:59.211554+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>국내 주요 프랜차이즈 본사</t>
+          <t>국내외 해운사 23곳 (에버그린마린 등)</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>대법원 판결 이후 유사 소송 확산 중</t>
+          <t>공정위 과징금 취소소송 대법원 파기환송</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>장기화된 내수 침체와 차액가맹금 소송, 가맹사업법 규제 강화 등으로 국내 외식 프랜차이즈 가맹점 폐점률이 역대 최고치를 기록하고 가맹본부 수도 감소했습니다. 특히 대법원의 피자헛 차액가맹금 반환 판결 이후 국내 주요 프랜차이즈 본사를 대상으로 한 유사 소송이 확산될 조짐을 보이고 있습니다.</t>
+          <t>공정거래위원회가 2003년부터 2018년까지 한국-동남아시아 수출입 항로 운임을 담합한 국내외 해운사 23곳에 962억 원의 과징금을 부과했습니다. 해운사들은 이에 불복해 소송을 제기했으나, 대법원은 해운법이 공동행위를 무제한 허용하는 것이 아니라고 판단하며 원심을 파기환송했습니다. 해운업계는 경쟁력 강화를 위해 해운법상 공동행위에 공정거래법을 적용하지 않도록 법 개정을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>대법원의 차액가맹금 반환 판결로 법적 근거가 명확해졌으며 (상대방 책임 명확), 이로 인해 국내 주요 프랜차이즈 본사를 대상으로 한 소송이 확산될 가능성이 높습니다 (상대방 자력 충분). 수만 개의 가맹점이 폐업하는 등 집단적 피해 규모가 매우 크고 (집단적 피해, 피해 규모 큼), 관련 증거 확보도 용이할 것으로 판단됩니다 (증거 확보 가능).</t>
+          <t>공정거래위원회가 23개 해운사에 962억 원의 과징금을 부과했고, 대법원이 해운사들의 담합 행위가 경쟁을 실질적으로 제한하지 않는 범위에서만 허용된다고 판단하여 상대방 책임이 명확합니다. 상대방은 국내외 대형 해운사들로 자력이 충분하며, 한국-동남아시아 수출입 항로를 이용한 다수 기업들이 피해를 입었을 가능성이 높아 집단적 피해 및 피해 규모가 클 것으로 예상됩니다. 공정위 조사 및 대법원 판결로 증거가 확보되어 있습니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (공정위 과징금 962억 원 부과)</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>수만 개 가맹점</t>
+          <t>수출입 항로 이용 다수 기업</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>[단독] '외식 시장까지 중국에 뺏기나'..K프랜차이즈, 작년 3만개 문닫았...</t>
+          <t>해운산업 경쟁력 강화 차원서 해운사 정기선 공동행위 허용해야</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603101501360352</t>
+          <t>https://news.tf.co.kr/read/economy/2303063.htm</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-15 12:51:56.293622+00:00</t>
+          <t>2026-03-17 12:44:53.955437+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
-      <c r="A140" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A140" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>아마존 (Amazon)</t>
+          <t>HMM</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>미국 연방지방법원에서 AI 에이전트 기능 비활성화 가처분 신청 인용</t>
+          <t>공정거래위원회 과징금 처분 및 이에 대한 취소소송 진행 중</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>미국 법원이 아마존의 요청을 받아들여 AI 에이전트 '코멧'의 쇼핑 자동화 기능에 제동을 걸었습니다. 아마존은 AI 에이전트의 무단 접속이 광고 매출에 영향을 미친다고 주장했으나, 동시에 자사 AI 에이전트의 외부 플랫폼 구매 대행 기능을 강화하겠다고 발표해 이중적 행태라는 비판을 받았습니다. 이번 판결이 아마존과 같은 빅테크 기업에 유리하게 작용하여 중소 플랫폼 및 콘텐츠 창작자들에게 잠재적 피해를 줄 수 있다는 우려가 제기됩니다.</t>
+          <t>HMM은 2022년 공정거래위원회로부터 운송료 담합으로 과징금 제재를 받았으며, 이에 불복하여 취소소송을 제기했습니다. 현재 소송 상황이 HMM에 불리하게 흘러가고 있는 것으로 보도되었습니다. 이 사건은 공정위의 공식 제재를 통해 담합 행위가 인정된 만큼, 피해를 입은 다수의 화주나 고객들이 손해배상 소송을 제기할 강력한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>대기업 피고(아마존)의 시장 지배력 남용 및 이중적 행태가 문제 제기되어, 중소 플랫폼 및 콘텐츠 창작자들에게 잠재적 집단 피해 발생 가능성이 있습니다. 미국 법원의 가처분 결정과 아마존의 자체 AI 에이전트 강화 발표가 증거가 될 수 있습니다. 다만, 현재 기사는 특정 피해자의 구체적인 손해배상 청구 사례가 아닌 법원 판결에 대한 논평이며, 피해 규모 및 피해자 수가 명확히 특정되지 않았습니다.</t>
+          <t>공정거래위원회의 과징금 처분으로 HMM의 담합 행위가 공식적으로 인정되어 상대방 책임이 명확하며(적합 조건 1), HMM은 대형 해운사로 충분한 배상 능력을 가집니다(적합 조건 2). 공정위의 조사 결과 및 제재 처분이 객관적 증거가 되며(적합 조건 5), 공정위의 행정처분이 이미 완료되어 공적 절차가 진행되었습니다(적합 조건 6). HMM이 제기한 취소소송에서 불리한 기류가 감지되어, 피해자들의 손해배상 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>美 법원서 제동 걸린 ‘AI 구매 대행’[횡설수설/김창덕]</t>
+          <t>[Who Is ?] 최원혁 HMM 대표이사 사장</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Opinion/article/all/20260313/133528411/2</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433068</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-14 00:33:02.068797+00:00</t>
+          <t>2026-03-17 00:47:08.575985+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A141" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑</t>
+          <t>bhc, 교촌치킨, 제너시스BBQ, 메가MGC커피, 프랭크버거, 투썸플레이스 등 20여 개 주요 프랜차이즈</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>공정거래위원회 신고 및 가처분 신청 진행 중</t>
+          <t>대법원 피자헛 소송 판례 존재, 다수 프랜차이즈 대상 소송 진행 중</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>태광산업이 롯데홈쇼핑의 양평동 사옥 매입 및 내부거래 문제를 두고 공정거래위원회 신고와 가처분 신청을 진행하며 롯데홈쇼핑의 지배구조를 둘러싼 갈등이 고조되고 있다. 롯데홈쇼핑 이사회 재편으로 긴장감이 더해지고 있다.</t>
+          <t>국내 주요 프랜차이즈 20여 곳이 본사의 '차액가맹금' 부과와 관련하여 소송에 휘말려 있다. 이는 본사가 가맹점주들에게 원·부자재를 공급하며 부당한 차액을 취했다는 혐의다. 지난 1월 대법원이 피자헛 소송에서 본사의 책임을 인정한 판례가 있어 유사 소송에 중요한 영향을 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>상대방이 롯데홈쇼핑(롯데)이라는 대기업으로 자력이 충분하며(적합 조건 2), 태광산업이 공정거래위원회 신고 및 가처분 신청을 진행하여 공적 절차가 진행 중이고 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 기사 내용만으로는 구체적인 피해 규모나 집단적 피해 여부가 명확하지 않다.</t>
+          <t>bhc, 교촌치킨 등 20여 개 주요 프랜차이즈가 피고로 자력이 충분하며(적합 조건 2), '차액가맹금' 문제로 다수의 가맹점주가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 대법원의 피자헛 소송 판례가 있어 상대방 책임 입증에 유리한 근거가 존재하며 증거 확보 가능성이 높습니다(적합 조건 1, 5). 이미 소송이 진행 중인 상태로 투자 기회 포착에 적합합니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20여 개 프랜차이즈의 가맹점주 다수</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑, 이사회 6대3 재편… 태광과 갈등 속 지배구조 긴장 고조</t>
+          <t>‘창업 상징’ 카페도 꺾였다…프랜차이즈 산업 첫 역성장</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>ftoday.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356416</t>
+          <t>https://www.dailian.co.kr/news/view/1621297/?sc=Naver</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-13 13:11:44.645907+00:00</t>
+          <t>2026-03-17 00:46:09.153762+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>주요 플랫폼 사업자</t>
+          <t>SK에너지, GS칼텍스, 현대오일뱅크, S-OIL</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>집단소송 예정</t>
+          <t>공정거래위원회 현장 조사 진행 중</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>플랫폼의 인앱결제 30% 수수료가 중소 게임사들의 생존을 위협하고 있습니다. 변호사는 이 수수료가 적정 수준을 훨씬 상회하며, 해외 사례를 들어 국내에서도 집단소송 및 징벌적 손해배상 가능성을 언급했습니다. 이는 플랫폼의 시장 지배력 남용 문제로, 다수의 중소 게임사들이 피해를 입고 있는 상황입니다.</t>
+          <t>공정거래위원회가 SK에너지 등 정유 4사와 일부 지역 주유소의 담합 의심 및 유류 가격 동조화 현상에 대한 현장 조사를 진행 중이다. 특히 정유사의 '사후정산제' 거래 관행이 기름값 급등의 원흉으로 지목되며 다시 논란이 되고 있다. 공정위는 부당 이익 취득 행위 확인 시 엄중 제재를 예고했다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>플랫폼 사업자의 시장 지배력 남용으로 인한 과도한 수수료 부과가 문제로, 상대방 책임이 비교적 명확합니다 (적합 조건 1). 상대방은 대형 플랫폼 기업으로 자력이 충분하며 (적합 조건 2), 다수의 중소 게임사가 피해를 입어 집단소송 가능성이 높습니다 (적합 조건 3). 또한, 해외에서 유사한 법적 판단이 나오고 있어 법리적 근거가 마련될 가능성이 있습니다 (적합 조건 5).</t>
+          <t>공정거래위원회가 정유4사의 담합 의심 및 유류 가격 동조화 현상에 대해 현장 조사를 진행 중으로 상대방 책임이 명확해질 가능성이 높고(적합 조건 1, 5, 6), SK에너지 등 정유 4사는 대기업으로 자력이 충분합니다(적합 조건 2). 기름값 급등은 전국 주유소 및 소비자들에게 집단적이고 광범위한 피해를 야기할 수 있어 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>다수의 중소 게임사</t>
+          <t>전국 주유소 및 소비자 다수</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>[현장] 플랫폼 인앱결제 수수료 30% '폭탄'…중소 게임사 생존 위협</t>
+          <t>주유소 기름값 급등 원흉?…깜깜이 '사후정산제' 손본다</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>newsian.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87197</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01702326645384304</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-13 12:50:46.373457+00:00</t>
+          <t>2026-03-17 00:38:12.857879+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr"/>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>구글</t>
+        </is>
+      </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>국회에서 인앱결제 수수료 문제 지적 및 법조계에서 집단 소송 등 법적 대응 방안 검토 중</t>
+          <t>미국 연방법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>국회에서 주요 플랫폼 사업자의 인앱결제 수수료(사실상 30% 통행세) 문제가 지적되며 논쟁이 확산되고 있습니다. 법조계 인사들은 미국과 유럽의 반독점 판례를 참고하여 집단 소송이나 징벌적 손해배상 도입 등 다양한 법적 대응 방안을 검토할 필요가 있다는 의견을 제시했습니다. 이는 다수의 업계 관계자에게 영향을 미치는 사안입니다.</t>
+          <t>국내 게임사 253곳이 구글의 인앱결제 수수료가 과도하다며 미국 연방법원에 집단 조정을 제기했습니다. 구글 내부 문건에 적정 수수료율이 명시되어 있어 게임사들은 최대 2조원 규모의 수수료 환급을 요구하고 있습니다. 구글은 합의 의사를 밝혔으며, 애플 또한 합의 압박을 받을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>주요 플랫폼 사업자의 인앱결제 수수료 부과에 대한 국회 논의가 진행 중이며(공적 절차 진행 중), 이는 다수의 업계 관계자에게 영향을 미치는 집단적 피해(집단적 피해)로 판단됩니다. '사실상 30% 통행세'라는 표현에서 피해 규모가 상당할 것으로 예상되며(피해 규모가 큼), 미국과 유럽의 반독점 판례를 참고하여 법적 대응 방안이 검토되고 있어 증거 확보 가능성도 높습니다(증거가 있거나 확보 가능함).</t>
+          <t>구글이라는 대기업이 피고이며(상대방 자력 충분), 구글 내부 문건을 통해 과도한 수수료 징수 책임이 명확히 드러나고(상대방 책임 명확, 증거 확보 가능), 국내 게임사 253곳이 참여하는 집단적 피해이며(집단적 피해), 최대 2조원 규모의 피해 금액이 산정되어(피해 규모 큼) 소송금융 투자에 매우 적합합니다. 이미 미국 연방법원에 집단 조정이 제기되어 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 2조 900억원</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>다수 (업계 관계자)</t>
+          <t>국내 게임사 253곳</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>[현장] 국회서 지적된 인앱결제 수수료 논쟁… 사실상 30% 통행세, 법적...</t>
+          <t>국내 게임사 253곳, 구글 인앱결제 수수료 최대 2조원 환급 추진…구글...</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=115067</t>
+          <t>https://www.tokenpost.kr/news/tech/340015</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-13 12:49:52.909115+00:00</t>
+          <t>2026-03-17 00:36:12.405927+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A144" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>현대제철</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>행정소송 2심 진행 중, 담합의 '주도성' 여부가 핵심 쟁점</t>
+          <t>구글의 새로운 수수료 정책 발표</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>현대제철의 철근 담합으로 인한 2년 입찰제한 처분에 대한 행정소송 2심이 진행 중이다. 재판부는 대법원 판례를 인용하며 담합의 '주도성' 여부를 핵심 쟁점으로 다루고 있다.</t>
+          <t>구글이 17년 만에 새로운 수수료 정책을 도입하여 게임사들에게 '반쪽짜리 선물'이라는 평가를 받고 있습니다. 한 변호사는 미국에서 반독점법 위반 시 징벌적 손해배상으로 최대 3배 이상 배상 책임이 발생할 수 있다고 언급하며 관련 분쟁 가능성을 시사했습니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>현대제철이라는 대기업이 철근 담합의 주체로 지목되어 행정소송 2심이 진행 중이며, 이는 상대방 책임이 명확하고 자력이 충분하며, 공적 절차(입찰제한 처분 및 소송)가 진행 중인 경우에 해당합니다. 담합의 특성상 다수의 피해자가 발생했을 가능성이 높습니다.</t>
+          <t>구글이라는 대기업이 피고가 될 가능성이 높고(적합 조건 2), 다수의 게임사가 피해를 입을 수 있으며(적합 조건 3), 수수료 부과로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 기사 내용만으로는 반독점법 위반 여부가 명확히 드러나지 않아 추가적인 법률 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 게임사</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>'철근 담합' 현대제철 2년 입찰제한 유지되나···판단 가를 '주도성'</t>
+          <t>구글, 17년 만에 수수료 칼 빼들었다…게임사  반쪽짜리 선물</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419784</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=296361</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-13 12:46:42.406881+00:00</t>
+          <t>2026-03-17 00:33:46.277495+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A145" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
-      <c r="D145" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr"/>
       <c r="F145" t="inlineStr">
         <is>
-          <t>원청이 '소송 포기 각서'를 요구하며 시스템 승인을 미끼로 대금 체불을 일삼는 것이 업계의 고질적인 병폐로 지적되고 있습니다. 다수의 하청업체들이 이로 인해 생존권을 위협받고 있으며, 정부와 발주처의 방관 속에 피해가 지속되고 있습니다.</t>
+          <t>법무법인 LKB평산이 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건 전 과정을 통합적으로 수행하는 공정거래센터를 출범했다. 서울고등법원 공정거래 전담부에서 근무한 이화용 변호사가 센터장을 맡아 관련 업무를 총괄할 예정이다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>원청의 '승인권 횡포'로 인한 대금체불이 '업계의 고질적인 병폐'로 지적되어 상대방 책임이 명확하고 다수의 업체가 피해를 입는 집단적 피해에 해당합니다. '소송 포기 각서' 압박 등 구체적인 행위가 언급되어 증거 확보 가능성이 높으며, 원청은 일반적으로 자력이 충분할 것으로 예상됩니다.</t>
+          <t>이 기사는 특정 피해 사건이나 소송 대상을 다루는 것이 아니라, 법무법인 LKB평산이 공정거래 관련 법률 서비스를 제공하는 센터를 출범했다는 내용이다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않으므로, 적합 조건에 해당하는 사항이 없어 'Low'로 판단한다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>다수의 업체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>원청의 '승인권' 횡포로 대금체불돼도 속수무책</t>
+          <t>LKB평산, 공정거래센터 출범 … 센터장 이화용 변호사</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=322841</t>
+          <t>https://www.naeil.com/news/read/581499?ref=naver</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-13 00:55:42.336930+00:00</t>
+          <t>2026-03-17 00:33:27.545968+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>공정위 처분 불복 행정소송 진행 중, 검찰 수사 본격화</t>
+          <t>공정위 조사 및 검찰 수사 진행 중, 전속고발권 폐지 논의</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>야놀자와 여기어때가 '쿠폰 갑질' 혐의로 공정위 처분을 받았으나 이에 불복해 행정소송을 제기한 상태입니다. 중소벤처기업부의 고발 요청으로 검찰 수사가 본격화되었으며, 플랫폼의 불공정 행위로 인한 입점 업체들의 피해가 예상됩니다.</t>
+          <t>공정거래위원회의 의무고발 제도 활성화로 기업들의 공정거래 관련 형사 리스크가 커지고 있습니다. 과거 행정 제재로 끝나던 사건들이 검찰 수사와 형사 재판으로 이어지는 사례가 증가하며, 건설업계 입찰 담합, 식품업계 가격 담합 등 다양한 분야에서 기업들이 조사 대상에 오르고 있습니다. 이는 기업 평판 및 경영 활동에 큰 영향을 미치며, 법무 대응 비용 증가로 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>야놀자와 여기어때는 자력이 충분한 대기업 플랫폼이며 (적합 조건 2), 공정위 처분 및 중기부 고발 요청, 검찰 수사 본격화로 상대방의 책임이 명확하고 객관적 증거 확보 가능성이 높습니다 (적합 조건 1, 5, 6). 플랫폼 갑질의 특성상 다수의 입점 업체에 대한 집단적 피해 가능성도 높습니다 (적합 조건 3).</t>
+          <t>공정위의 의무고발 제도 활성화로 대기업들의 담합, 시장 지배력 남용 등 불공정 행위에 대한 공정위 조사 및 검찰 수사가 활발히 진행 중입니다. 이는 상대방 책임이 명확하고(조건 1), 상대방 자력이 충분하며(조건 2), 공적 절차가 진행 중이고(조건 6), 공정위 조사를 통해 증거 확보 가능성이 높다는 점(조건 5)에서 소송금융 투자에 적합합니다. 민생과 직결된 담합 사건은 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)를 야기할 수 있습니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>야놀자·여기어때 '쿠폰 갑질', 검찰 수사망에 걸렸다</t>
+          <t>행정 제재에 형사 처벌까지…기업 ‘형사 리스크’ 상수화 [공정위 의무...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56639</t>
+          <t>https://www.etoday.co.kr/news/view/2565773</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-13 00:48:27.903521+00:00</t>
+          <t>2026-03-17 00:18:51.880050+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr"/>
       <c r="F147" t="inlineStr">
         <is>
-          <t>본 기사는 건설 분야에서 입찰 담합(부당한 공동행위)이 발생했을 때 손해배상책임이 검토되며, 이때 손해배상액을 정하면서 배상책임을 제한한 사안이 있음을 다루는 법률 칼럼입니다. 담합으로 인한 손해배상액 감액에 대한 법리적 논의를 제공합니다.</t>
+          <t>법무법인 LKB평산이 공정거래 사건 전문 대응 역량 강화를 위해 공정거래센터를 출범했다. 이 센터는 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건 전반의 법률 서비스를 제공할 예정이다. 최근 불공정거래, 부당 내부거래, 담합 등 공정거래 관련 분쟁이 급증함에 따라 전문 조직을 꾸렸다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>본 기사는 건설 분야 담합으로 인한 손해배상액 감액에 대한 법률 칼럼으로, 특정 사건에 대한 구체적인 정보가 부재하여 직접적인 소송금융 투자 대상으로 보기 어렵습니다. 다만, 담합으로 인한 손해배상 사건 자체는 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 용이 등 여러 적합 조건을 충족하는 유형으로, 잠재적 투자 가치는 높습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법무법인의 공정거래센터 출범 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도 판단 기준을 적용할 수 없다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>[법률라운지] 담합으로 인한 손해배상액의 감액</t>
+          <t>법무법인 LKB평산 공정거래센터 출범…센터장에 이화용 변호사</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603120929119680874</t>
+          <t>https://www.donga.com/news/Society/article/all/20260316/133541701/1</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-13 00:39:05.830693+00:00</t>
+          <t>2026-03-16 13:01:25.601660+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>미국 연방법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
+          <t>공정거래위원회 시정명령 및 과징금 부과, 한온시스템 행정소송 예고</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳이 구글의 과도한 인앱결제 수수료(최대 30%)에 대해 미국 연방법원에 집단 조정을 신청했다. 구글 내부 문건에 적정 수수료율이 4~6%로 명시되어 있어 책임이 명확하며, 10년간 초과 징수액이 약 2조원으로 추산된다. 구글이 합의 의사를 밝힘에 따라 대규모 수수료 환급이 현실화될 가능성이 높다.</t>
+          <t>한온시스템이 공정거래위원회로부터 '하도급거래 공정화에 관한 법률' 위반으로 시정명령과 14억 700만 원의 과징금을 부과받았습니다. 이에 한온시스템은 행정소송으로 대응할 예정입니다. 이는 하도급 업체들의 손해배상 청구 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>상대방 책임이 구글 내부 문건으로 명확하고(적합 조건 1, 5), 구글은 충분한 자력을 가진 대기업이다(적합 조건 2). 국내 게임사 253곳의 집단적 피해이며(적합 조건 3), 초과 징수액이 약 2조원에 달하는 큰 규모이다(적합 조건 4). 이미 미국 연방법원에 집단 조정이 신청되어 진행 중이며, 구글이 합의 의사를 밝힌 상태이다(적합 조건 6).</t>
+          <t>공정거래위원회로부터 하도급법 위반으로 시정명령과 14억 700만 원의 과징금을 부과받아 상대방(한온시스템)의 책임이 명확하며(적합 조건 1, 5, 6), 한온시스템은 대기업으로 자력이 충분합니다(적합 조건 2). 하도급법 위반의 특성상 다수의 하도급 업체가 피해를 입었을 가능성이 높고(적합 조건 3), 과징금 규모로 볼 때 피해 규모도 클 것으로 예상됩니다(적합 조건 4). 현재 공정위의 공적 절차가 진행 중이며 한온시스템이 행정소송을 예고하여 추가 법적 다툼이 예상됩니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>약 2조원 (초과 징수액 추산)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳</t>
+          <t>다수의 하도급 업체</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>구글 인앱결제 수수료 환급 길 열렸다</t>
+          <t>[Who Is ?] 이수일 한온시스템 대표이사 부회장</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>geconomy.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.geconomy.co.kr/news/article.html?no=317339</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432925</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-13 00:38:22.208929+00:00</t>
+          <t>2026-03-16 00:50:07.400941+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>구글 및 애플</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>미국 연방법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
+          <t>미국 법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳이 구글에 지불한 인앱결제 수수료가 과도하다며 미국 연방법원에 집단 조정을 제기했다. 구글 내부 문서에 적정 수수료율이 4~6%로 명시된 점을 근거로, 게임사들은 최대 2조 900억 원에 달하는 초과 징수액 환급을 요구하고 있다. 구글이 합의 의사를 밝히면서 환급 가능성이 커졌으며, 애플 역시 구글의 행보를 따를 것으로 예상된다.</t>
+          <t>구글의 앱마켓 수수료 인하 정책 발표와 별개로, 국내 게임사 253곳이 구글과 애플의 과도한 인앱결제 수수료에 대해 미국 법원에 집단 조정을 신청했다. 게임사들은 에픽게임즈 소송에서 공개된 내부 문건을 근거로 적정 수수료율이 4~6%라고 주장하며, 구글이 최근 합의 의사를 밝힌 것으로 전해져 환급 가능성에 대한 기대감이 커지고 있다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>구글이라는 자력 충분한 대기업이 피고이며, 구글 내부 문서에 적정 수수료율이 명시되어 있어 책임이 명확함. 국내 게임사 253곳 이상이 참여하는 집단적 피해이며, 피해 규모가 2조원 이상으로 매우 큼. 현재 미국 연방법원에서 집단 조정 절차가 진행 중이며 구글이 합의 의사를 밝힌 상태로, 소송금융 투자 적합 조건 다수를 충족함.</t>
+          <t>구글 및 애플이라는 자력 충분한 대기업이 피고이며 (조건 2), 253개 이상의 국내 게임사가 참여하는 집단적 피해 사례임 (조건 3). 에픽게임즈 소송에서 공개된 내부 문건 등 명확한 증거가 존재하며 (조건 5), 과도한 수수료 징수액이 수천억 원에 달할 것으로 추정됨 (조건 4). 현재 미국 법원에서 집단 조정이 진행 중이며 구글이 합의 의사를 밝혀 상대방 책임이 비교적 명확하고 (조건 1) 소송금융 투자 가능성이 높음.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>약 2조 900억 원 이상</t>
+          <t>수천억 원 이상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳 이상</t>
+          <t>253개 이상 게임사</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>[단독]구글에 낸 인앱결제 수수료 돌려받는다</t>
+          <t>1000억 아낀다 … 구글 앱마켓 수수료 인하에 K게임사 반색</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/mobile/2026/03/12/0055</t>
+          <t>http://www.fnnews.com/news/202603151800582894</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-12 13:25:11.781378+00:00</t>
+          <t>2026-03-15 12:59:42.385686+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>야놀자, 여기어때</t>
+          <t>국내 주요 프랜차이즈 본사</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>대법원 판결 이후 유사 소송 확산 중</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>장기화된 내수 침체와 차액가맹금 소송, 가맹사업법 규제 강화 등으로 국내 외식 프랜차이즈 가맹점 폐점률이 역대 최고치를 기록하고 가맹본부 수도 감소했습니다. 특히 대법원의 피자헛 차액가맹금 반환 판결 이후 국내 주요 프랜차이즈 본사를 대상으로 한 유사 소송이 확산될 조짐을 보이고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>대법원의 차액가맹금 반환 판결로 법적 근거가 명확해졌으며 (상대방 책임 명확), 이로 인해 국내 주요 프랜차이즈 본사를 대상으로 한 소송이 확산될 가능성이 높습니다 (상대방 자력 충분). 수만 개의 가맹점이 폐업하는 등 집단적 피해 규모가 매우 크고 (집단적 피해, 피해 규모 큼), 관련 증거 확보도 용이할 것으로 판단됩니다 (증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>수만 개 가맹점</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>[단독] '외식 시장까지 중국에 뺏기나'..K프랜차이즈, 작년 3만개 문닫았...</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603101501360352</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:51:56.293622+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>아마존 (Amazon)</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E150" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D151" t="inlineStr">
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>미국 연방지방법원에서 AI 에이전트 기능 비활성화 가처분 신청 인용</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>미국 법원이 아마존의 요청을 받아들여 AI 에이전트 '코멧'의 쇼핑 자동화 기능에 제동을 걸었습니다. 아마존은 AI 에이전트의 무단 접속이 광고 매출에 영향을 미친다고 주장했으나, 동시에 자사 AI 에이전트의 외부 플랫폼 구매 대행 기능을 강화하겠다고 발표해 이중적 행태라는 비판을 받았습니다. 이번 판결이 아마존과 같은 빅테크 기업에 유리하게 작용하여 중소 플랫폼 및 콘텐츠 창작자들에게 잠재적 피해를 줄 수 있다는 우려가 제기됩니다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>대기업 피고(아마존)의 시장 지배력 남용 및 이중적 행태가 문제 제기되어, 중소 플랫폼 및 콘텐츠 창작자들에게 잠재적 집단 피해 발생 가능성이 있습니다. 미국 법원의 가처분 결정과 아마존의 자체 AI 에이전트 강화 발표가 증거가 될 수 있습니다. 다만, 현재 기사는 특정 피해자의 구체적인 손해배상 청구 사례가 아닌 법원 판결에 대한 논평이며, 피해 규모 및 피해자 수가 명확히 특정되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>美 법원서 제동 걸린 ‘AI 구매 대행’[횡설수설/김창덕]</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Opinion/article/all/20260313/133528411/2</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:33:02.068797+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E151" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>대법원 판결 이후 다수 가맹점주들의 집단소송 준비 및 로펌 상담 활발</t>
+          <t>공정거래위원회 신고 및 가처분 신청 진행 중</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>대법원이 한국피자헛의 차액가맹금 215억 원 반환을 최종 확정 판결하면서, 다른 프랜차이즈 가맹점주들도 차액가맹금 반환 소송을 준비하고 있습니다. 카카오톡 오픈채팅방을 통해 수백 명의 가맹점주들이 정보를 공유하며 대형 로펌과 집단소송을 타진 중입니다. 이 판결은 가맹본부가 차액가맹금을 수취하려면 계약서에 명시적 합의가 있어야 한다는 법리를 확립했습니다.</t>
+          <t>태광산업이 롯데홈쇼핑의 양평동 사옥 매입 및 내부거래 문제를 두고 공정거래위원회 신고와 가처분 신청을 진행하며 롯데홈쇼핑의 지배구조를 둘러싼 갈등이 고조되고 있다. 롯데홈쇼핑 이사회 재편으로 긴장감이 더해지고 있다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>대법원 판결로 차액가맹금 반환 책임 법리가 명확히 확정되었고 (상대방 책임 명확, 증거 확보 가능), 다수의 프랜차이즈 본사들이 피고가 될 예정으로 자력이 충분합니다 (상대방 자력 충분). 수백 명 이상의 가맹점주들이 집단소송을 준비 중이며 (집단적 피해), 피자헛 사례 215억 원과 전체 가맹점 매출의 10.8% 추산으로 잠재적 피해 규모가 매우 커 (피해 규모 큼) 소송금융 적합도가 높습니다.</t>
+          <t>상대방이 롯데홈쇼핑(롯데)이라는 대기업으로 자력이 충분하며(적합 조건 2), 태광산업이 공정거래위원회 신고 및 가처분 신청을 진행하여 공적 절차가 진행 중이고 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 기사 내용만으로는 구체적인 피해 규모나 집단적 피해 여부가 명확하지 않다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>[이슈N트렌드] 갈길 먼 가맹본부 수익구조 재편…‘차액가맹금’ 투명화...</t>
+          <t>롯데홈쇼핑, 이사회 6대3 재편… 태광과 갈등 속 지배구조 긴장 고조</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>ftoday.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260311025506811</t>
+          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356416</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-11 13:18:06.968012+00:00</t>
+          <t>2026-03-13 13:11:44.645907+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>카카오모빌리티</t>
+          <t>주요 플랫폼 사업자</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>'콜 몰아주기' 관련 공정위 과징금 취소 소송 대법원 판결 예정, '콜 차단' 관련 검찰 기소 및 공정위 과징금 처분, '길빵 수수료' 관련 법안 시행 예정.</t>
+          <t>집단소송 예정</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>카카오모빌리티는 '콜 몰아주기', '길빵 수수료', '콜 차단' 등 여러 불공정 행위 의혹에 휩싸여 있다. '콜 몰아주기'는 고법 1심 무혐의 판결이 났으나 대법원 판결이 남았고, '콜 차단'은 검찰 기소 및 공정위 과징금 처분 이력이 있다. 택시 업계와 시민단체는 카카오모빌리티의 독과점 지위 남용으로 인한 다수 택시 운전자들의 피해를 주장하며, 관련 법안 제정 및 추가 조사를 촉구하고 있다.</t>
+          <t>플랫폼의 인앱결제 30% 수수료가 중소 게임사들의 생존을 위협하고 있습니다. 변호사는 이 수수료가 적정 수준을 훨씬 상회하며, 해외 사례를 들어 국내에서도 집단소송 및 징벌적 손해배상 가능성을 언급했습니다. 이는 플랫폼의 시장 지배력 남용 문제로, 다수의 중소 게임사들이 피해를 입고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>상대방 카카오모빌리티는 대기업으로 자력이 충분하며(적합 조건 2), '길빵 수수료' 및 '콜 차단' 의혹으로 다수의 택시 운전자들이 피해를 입고 있어 집단적 피해 가능성이 높다(적합 조건 3). 검찰 기소, 공정위 과징금 부과, 정치권 문제 제기, 관련 법안 제정 등 공적 절차가 진행 중이거나 진행된 이력이 있어 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높다(적합 조건 1, 5, 6). 피해 규모 또한 수천억 원에 이를 것으로 추정되어 크다(적합 조건 4).</t>
+          <t>플랫폼 사업자의 시장 지배력 남용으로 인한 과도한 수수료 부과가 문제로, 상대방 책임이 비교적 명확합니다 (적합 조건 1). 상대방은 대형 플랫폼 기업으로 자력이 충분하며 (적합 조건 2), 다수의 중소 게임사가 피해를 입어 집단소송 가능성이 높습니다 (적합 조건 3). 또한, 해외에서 유사한 법적 판단이 나오고 있어 법리적 근거가 마련될 가능성이 있습니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>수천억 원 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>택시 운전자 다수</t>
+          <t>다수의 중소 게임사</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>상생 없는 카카오모빌리티...'콜 몰아주기 의혹' 1심 무혐의지만 '길빵...</t>
+          <t>[현장] 플랫폼 인앱결제 수수료 30% '폭탄'…중소 게임사 생존 위협</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337889</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87197</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-11 13:09:21.606816+00:00</t>
+          <t>2026-03-13 12:50:46.373457+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>공정위 발표에 대한 벤츠코리아의 행정소송 예고</t>
+          <t>국회에서 인앱결제 수수료 문제 지적 및 법조계에서 집단 소송 등 법적 대응 방안 검토 중</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>벤츠코리아가 공정거래위원회의 발표 내용에 동의할 수 없다며 행정소송 등 법적 대응을 예고했습니다. 공정위가 벤츠코리아와 관련된 사안에 대해 발표한 것으로 보이며, 벤츠코리아는 이를 통해 사실 관계를 명확히 하겠다는 입장입니다.</t>
+          <t>국회에서 주요 플랫폼 사업자의 인앱결제 수수료(사실상 30% 통행세) 문제가 지적되며 논쟁이 확산되고 있습니다. 법조계 인사들은 미국과 유럽의 반독점 판례를 참고하여 집단 소송이나 징벌적 손해배상 도입 등 다양한 법적 대응 방안을 검토할 필요가 있다는 의견을 제시했습니다. 이는 다수의 업계 관계자에게 영향을 미치는 사안입니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>공정위 발표로 벤츠코리아의 책임이 공적으로 제기되었으며(적합 조건 1), 벤츠코리아는 충분한 자력을 가진 대기업입니다(적합 조건 2). 이미 공정위의 조사가 진행되어 발표까지 이뤄진 상태로(적합 조건 6), 공정위 발표 자체가 중요한 증거가 될 수 있습니다(적합 조건 5).</t>
+          <t>주요 플랫폼 사업자의 인앱결제 수수료 부과에 대한 국회 논의가 진행 중이며(공적 절차 진행 중), 이는 다수의 업계 관계자에게 영향을 미치는 집단적 피해(집단적 피해)로 판단됩니다. '사실상 30% 통행세'라는 표현에서 피해 규모가 상당할 것으로 예상되며(피해 규모가 큼), 미국과 유럽의 반독점 판례를 참고하여 법적 대응 방안이 검토되고 있어 증거 확보 가능성도 높습니다(증거가 있거나 확보 가능함).</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (업계 관계자)</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>동의할 수 없다 …벤츠코리아, 공정위 발표에 반발 '법적 대응 예고'</t>
+          <t>[현장] 국회서 지적된 인앱결제 수수료 논쟁… 사실상 30% 통행세, 법적...</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019700</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=115067</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-11 13:08:40.923160+00:00</t>
+          <t>2026-03-13 12:49:52.909115+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>야놀자</t>
+          <t>현대제철</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>한국중소형호텔협회가 제기한 집단 손해배상 소송 진행 중</t>
+          <t>행정소송 2심 진행 중, 담합의 '주도성' 여부가 핵심 쟁점</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>AI 기업 야놀자가 숙박 플랫폼으로서 중소형 숙박업소에 대한 갑질 의혹에 직면해 있습니다. 사단법인 한국중소형호텔협회는 야놀자를 상대로 집단 손해배상 소송을 제기하여 현재 소송이 진행 중입니다. 전국 중소형 숙박업소들은 플랫폼 의존도가 높아 갑질 구조에 대한 불만을 제기하고 있습니다.</t>
+          <t>현대제철의 철근 담합으로 인한 2년 입찰제한 처분에 대한 행정소송 2심이 진행 중이다. 재판부는 대법원 판례를 인용하며 담합의 '주도성' 여부를 핵심 쟁점으로 다루고 있다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>야놀자는 대기업으로 자력이 충분하며(적합 조건 2), 한국중소형호텔협회가 제기한 집단 손해배상 소송으로 다수의 중소형 숙박업소가 피해를 입어 집단적 피해가 명확합니다(적합 조건 3). 소송이 진행 중이므로 피해 규모도 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>현대제철이라는 대기업이 철근 담합의 주체로 지목되어 행정소송 2심이 진행 중이며, 이는 상대방 책임이 명확하고 자력이 충분하며, 공적 절차(입찰제한 처분 및 소송)가 진행 중인 경우에 해당합니다. 담합의 특성상 다수의 피해자가 발생했을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>전국 중소형 숙박업소 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>AI 기업 야놀자, 숙박 플랫폼 갑질 의혹 여전</t>
+          <t>'철근 담합' 현대제철 2년 입찰제한 유지되나···판단 가를 '주도성'</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=823302</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419784</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-11 12:58:04.399955+00:00</t>
+          <t>2026-03-13 12:46:42.406881+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr"/>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>원청이 '소송 포기 각서'를 요구하며 시스템 승인을 미끼로 대금 체불을 일삼는 것이 업계의 고질적인 병폐로 지적되고 있습니다. 다수의 하청업체들이 이로 인해 생존권을 위협받고 있으며, 정부와 발주처의 방관 속에 피해가 지속되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>원청의 '승인권 횡포'로 인한 대금체불이 '업계의 고질적인 병폐'로 지적되어 상대방 책임이 명확하고 다수의 업체가 피해를 입는 집단적 피해에 해당합니다. '소송 포기 각서' 압박 등 구체적인 행위가 언급되어 증거 확보 가능성이 높으며, 원청은 일반적으로 자력이 충분할 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>다수의 업체</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>원청의 '승인권' 횡포로 대금체불돼도 속수무책</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>koscaj.com</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=322841</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:55:42.336930+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>야놀자, 여기어때</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E156" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A157" s="3" t="inlineStr">
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>공정위 처분 불복 행정소송 진행 중, 검찰 수사 본격화</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>야놀자와 여기어때가 '쿠폰 갑질' 혐의로 공정위 처분을 받았으나 이에 불복해 행정소송을 제기한 상태입니다. 중소벤처기업부의 고발 요청으로 검찰 수사가 본격화되었으며, 플랫폼의 불공정 행위로 인한 입점 업체들의 피해가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>야놀자와 여기어때는 자력이 충분한 대기업 플랫폼이며 (적합 조건 2), 공정위 처분 및 중기부 고발 요청, 검찰 수사 본격화로 상대방의 책임이 명확하고 객관적 증거 확보 가능성이 높습니다 (적합 조건 1, 5, 6). 플랫폼 갑질의 특성상 다수의 입점 업체에 대한 집단적 피해 가능성도 높습니다 (적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>야놀자·여기어때 '쿠폰 갑질', 검찰 수사망에 걸렸다</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>newswhoplus.com</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56639</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:48:27.903521+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B157" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C158" t="inlineStr"/>
+      <c r="D158" t="inlineStr"/>
+      <c r="E158" t="inlineStr"/>
       <c r="F158" t="inlineStr">
         <is>
-          <t>온라인 숙박 예약 플랫폼 야놀자와 여기어때가 입점업체에 광고비를 받고 발행한 할인쿠폰을 일방적으로 소멸시켜 공정거래법 위반 혐의로 검찰의 압수수색을 받았습니다. 입점업체들은 판촉 비용을 회수할 기회를 차단당했으며, 검찰 수사를 통해 불공정 행위의 구체적인 내용이 밝혀질 것으로 예상됩니다.</t>
+          <t>본 기사는 건설 분야에서 입찰 담합(부당한 공동행위)이 발생했을 때 손해배상책임이 검토되며, 이때 손해배상액을 정하면서 배상책임을 제한한 사안이 있음을 다루는 법률 칼럼입니다. 담합으로 인한 손해배상액 감액에 대한 법리적 논의를 제공합니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>대기업 피고(야놀자, 여기어때)의 자력이 충분하며, 검찰의 강제수사가 진행 중이므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다. 다수의 입점 숙박업체가 피해를 입어 집단적 피해에 해당하며, 이미 공적 절차(검찰 수사)가 진행 중인 점도 소송금융 투자에 적합합니다.</t>
+          <t>본 기사는 건설 분야 담합으로 인한 손해배상액 감액에 대한 법률 칼럼으로, 특정 사건에 대한 구체적인 정보가 부재하여 직접적인 소송금융 투자 대상으로 보기 어렵습니다. 다만, 담합으로 인한 손해배상 사건 자체는 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 용이 등 여러 적합 조건을 충족하는 유형으로, 잠재적 투자 가치는 높습니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>입점 숙박업체 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>[법조브리핑] ‘무한소송’ 현실화할까…연간 접수 1만건 증가 추산 外</t>
+          <t>[법률라운지] 담합으로 인한 손해배상액의 감액</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260310521651?OutUrl=naver</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603120929119680874</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-11 00:39:09.764610+00:00</t>
+          <t>2026-03-13 00:39:05.830693+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>교촌에프앤비</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 공정거래위원회 신고 접수</t>
+          <t>미국 연방법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>교촌에프앤비 지역본부와 관련된 손해배상 소송이 지난해 9월 제기되었으며, 최근 공정거래위원회에 신고까지 접수되며 양측 간 갈등이 심화되고 있습니다. 구체적인 분쟁 내용은 기사에 명시되지 않았으나, 소송 및 공정위 신고를 통해 피해자들이 법적 대응을 적극적으로 모색하고 있음을 알 수 있습니다.</t>
+          <t>국내 게임사 253곳이 구글의 과도한 인앱결제 수수료(최대 30%)에 대해 미국 연방법원에 집단 조정을 신청했다. 구글 내부 문건에 적정 수수료율이 4~6%로 명시되어 있어 책임이 명확하며, 10년간 초과 징수액이 약 2조원으로 추산된다. 구글이 합의 의사를 밝힘에 따라 대규모 수수료 환급이 현실화될 가능성이 높다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>교촌에프앤비는 상장기업으로 자력이 충분하며(적합 조건 2), '이들은'이라는 표현과 지역본부 관련 분쟁으로 보아 다수의 피해자가 있을 가능성이 높습니다(적합 조건 3). 이미 손해배상 소송이 진행 중이고 공정거래위원회 신고까지 접수되어 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
+          <t>상대방 책임이 구글 내부 문건으로 명확하고(적합 조건 1, 5), 구글은 충분한 자력을 가진 대기업이다(적합 조건 2). 국내 게임사 253곳의 집단적 피해이며(적합 조건 3), 초과 징수액이 약 2조원에 달하는 큰 규모이다(적합 조건 4). 이미 미국 연방법원에 집단 조정이 신청되어 진행 중이며, 구글이 합의 의사를 밝힌 상태이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2조원 (초과 징수액 추산)</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 게임사 253곳</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>[출근길 브리핑-3월 11일] 종전 언급에 뉴욕증시 반등·코스피 사이드카...</t>
+          <t>구글 인앱결제 수수료 환급 길 열렸다</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>geconomy.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833605</t>
+          <t>https://www.geconomy.co.kr/news/article.html?no=317339</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-11 00:34:46.241627+00:00</t>
+          <t>2026-03-13 00:38:22.208929+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>하림그룹</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>육계·삼계 담합 관련 공정위 과징금 취소 행정소송 서울고법 진행 중, 일감 몰아주기 관련 공정위 과징금 취소 행정소송 대법원 계류 중, 주주 손해배상 소송 및 주주 대표 소송 진행 중.</t>
+          <t>미국 연방법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>하림그룹은 닭고기 가격 담합으로 1000억원대 과징금을 부과받아 서울고법에서 행정소송 중이며, 총수 장남 회사 '올품'에 대한 일감 몰아주기로 49억원 과징금을 부과받아 대법원 계류 중입니다. 이로 인해 주주들은 김홍국 회장을 상대로 손해배상 소송을 제기했고, 경제개혁연대도 주주 대표 소송을 진행하며 경영권 승계 논란이 확산되고 있습니다.</t>
+          <t>국내 게임사 253곳이 구글에 지불한 인앱결제 수수료가 과도하다며 미국 연방법원에 집단 조정을 제기했다. 구글 내부 문서에 적정 수수료율이 4~6%로 명시된 점을 근거로, 게임사들은 최대 2조 900억 원에 달하는 초과 징수액 환급을 요구하고 있다. 구글이 합의 의사를 밝히면서 환급 가능성이 커졌으며, 애플 역시 구글의 행보를 따를 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>하림그룹은 닭고기 담합 및 총수 일가 일감 몰아주기 의혹으로 공정위로부터 1000억원대 과징금을 부과받았으며, 현재 관련 행정소송이 진행 중입니다. 대기업인 하림그룹의 충분한 자력, 공정위의 조사 결과라는 명확한 증거, 그리고 주주들의 집단적 손해배상 소송 제기 등 여러 적합 조건에 해당하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>구글이라는 자력 충분한 대기업이 피고이며, 구글 내부 문서에 적정 수수료율이 명시되어 있어 책임이 명확함. 국내 게임사 253곳 이상이 참여하는 집단적 피해이며, 피해 규모가 2조원 이상으로 매우 큼. 현재 미국 연방법원에서 집단 조정 절차가 진행 중이며 구글이 합의 의사를 밝힌 상태로, 소송금융 투자 적합 조건 다수를 충족함.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>1000억원 이상 (공정위 과징금 기준)</t>
+          <t>약 2조 900억 원 이상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>국내 게임사 253곳 이상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>하림, 닭고기 담합 소송 와중…총수 아들 회사 ‘올품’ 승계 논란 확산</t>
+          <t>[단독]구글에 낸 인앱결제 수수료 돌려받는다</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1123771</t>
+          <t>https://news.bizwatch.co.kr/article/mobile/2026/03/12/0055</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-11 00:29:35.802735+00:00</t>
+          <t>2026-03-12 13:25:11.781378+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>구글 (Google)</t>
+          <t>야놀자, 여기어때</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>구글의 기존 수수료 정책에 대한 규제 압력 및 반독점 소송 결과로 정책 변경. 국내 개발사들은 기존 정책으로 인한 피해에 대한 법적 조치 검토 가능성.</t>
+          <t>검찰 압수수색 및 수사 진행 중, 과거 공정위 제재 및 야놀자의 행정소송 제기</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>구글이 15년 만에 앱 수수료 구조를 30%에서 최대 20%로 개편한다고 발표했다. 이는 에픽게임즈와의 반독점 소송 및 EU 디지털시장법 등 글로벌 규제 압력에 따른 것으로 분석된다. 국내 개발사들은 글로벌 대비 9개월 늦게 혜택을 받게 되며, 기존 30% 수수료 정책으로 인한 피해에 대한 법적 대응 가능성이 존재한다.</t>
+          <t>숙박 플랫폼 야놀자와 여기어때가 입점 숙박업소에 판매한 광고 쿠폰의 미사용 금액을 일방적으로 소멸 처리한 혐의로 검찰의 압수수색을 받았다. 과거 공정위로부터 거래상 지위 남용으로 제재를 받았던 사안으로, 중소벤처기업부의 의무고발 요청에 따라 검찰이 수사에 착수했다. 소멸된 쿠폰 금액은 수백억원에 달하는 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (미국 법원의 반독점 소송 판결 및 EU 디지털시장법 등 규제 압력으로 구글의 정책 변경 유도), 상대방에게 자력이 충분함 (글로벌 대기업 구글), 집단적 피해 (국내 다수 개발사들이 기존 수수료 정책으로 인한 부담을 겪었음), 증거가 있거나 확보 가능함 (미국 법원 판결, EU DMA 등 공적 절차 결과), 이미 공적 절차(소송 제외)가 진행 중임 (구글의 정책 변경을 이끈 규제 기관 조사 및 법원 소송).</t>
+          <t>상대방(야놀자, 여기어때)은 대형 플랫폼 기업으로 자력이 충분하며(적합 조건 2), 공정위가 이미 거래상 지위 남용으로 판단했고 검찰 수사가 진행 중이므로 책임이 명확하다(적합 조건 1, 6). 수백억 원 규모의 피해 금액과 다수의 입점 숙박업소 피해자가 예상되며(적합 조건 3, 4), 검찰 압수수색을 통해 증거 확보가 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억원</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>국내 개발사 다수</t>
+          <t>입점 숙박업소 다수</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>[이슈] 구글, 15년 만의 앱 수수료 구조 개편...국내 개발자 생태계 파장...</t>
+          <t>검찰, 야놀자 3.0 비전 발표날 압수수색...사법리스크↑</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65289</t>
+          <t>https://zdnet.co.kr/view/?no=20260311135813</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-11 00:27:05.922792+00:00</t>
+          <t>2026-03-12 00:51:49.688812+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>야놀자(놀 유니버스), 여기어때</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>구글의 앱 마켓 수수료 정책 변경 발표 (에픽게임즈 반독점 소송 합의 후), 국내 게임 산업계의 정책 비판 및 추가 개선 요구</t>
+          <t>공정위 과징금 부과, 검찰 압수수색 및 수사 진행 중, 숙박업체 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>구글이 에픽게임즈와의 반독점 소송 합의 후 플레이 스토어 수수료를 30%에서 15~25%로 인하한다고 발표했습니다. 이 변경은 국내 게임사들에게 연간 수천억 원의 비용 절감 효과를 가져올 것으로 예상됩니다. 국내 게임 산업계는 이번 결정을 환영하면서도, 높은 수수료로 인한 과거 피해와 늦은 시행 시기에 대한 아쉬움을 표명하며 추가 개선을 요구하고 있습니다.</t>
+          <t>야놀자와 여기어때가 입점 숙박업체들에 광고성 상품을 판매하면서 미사용 쿠폰 약 370억원을 환급 없이 소멸시킨 혐의로 공정위 과징금 처분과 검찰 수사를 받고 있습니다. 2500여 개 숙박업체가 피해를 입었으며, 한국중소형호텔협회는 회원사들과 함께 손해배상 청구 소송을 제기했습니다. 소비자 불만도 높은 상황입니다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>구글의 앱 마켓 수수료 정책이 에픽게임즈와의 반독점 소송 합의 후 변경되었고, 국내 게임 산업계에서도 높은 수수료로 인한 피해를 지속적으로 지적해왔습니다. 구글은 충분한 자력을 가진 대기업이며, 다수의 게임사들이 연간 수천억 원에 달하는 규모의 피해를 입어 집단소송 가능성이 높습니다. 에픽게임즈 소송 합의 및 게임사들의 수수료 지급 내역 등 객관적 증거 확보가 용이하며, 과거 과다 징수된 수수료에 대한 손해배상 청구는 아직 종결되지 않은 사안입니다.</t>
+          <t>야놀자와 여기어때는 국내 숙박 플랫폼 양대산맥으로 자력이 충분하며(적합 조건 2), 공정위가 부당 행위로 판단하여 과징금을 부과하고 검찰 수사가 진행 중이므로 상대방 책임이 명확하고 증거 확보가 용이합니다(적합 조건 1, 5, 6). 미사용 쿠폰 소각 총액이 370억원에 달하고 피해 업체가 2500곳에 이르러 피해 규모가 크고 집단적 피해에 해당합니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>연간 수천억 원 이상 (과거 과다 징수된 수수료)</t>
+          <t>370억원</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>국내 다수 게임사</t>
+          <t>2500곳</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>구글 ‘30% 통행세’ 낮춘다… K게임사 年 수백억 절감 효과</t>
+          <t>'광고·쿠폰 갑질 논란' 야놀자·여기어때, 고객사·소비자 반발 조짐</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773045541&amp;code=11161100&amp;cp=nv</t>
+          <t>https://news.tf.co.kr/read/economy/2301025.htm</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-11 00:26:55.339207+00:00</t>
+          <t>2026-03-12 00:32:15.123142+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>야놀자, 여기어때</t>
+          <t>다수의 프랜차이즈 본사 (예: 이디야, 굽네치킨, 프랭크버거 등)</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>검찰 압수수색 진행 중, 공정위 과징금 부과 후 행정소송 진행 중</t>
+          <t>대법원 판결 이후 다수 가맹점주들의 집단소송 준비 및 로펌 상담 활발</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>검찰이 야놀자와 여기어때 본사를 압수수색하며 중소 숙박업체를 상대로 미사용 할인쿠폰을 일방적으로 소멸시킨 '쿠폰 갑질' 의혹에 대한 강제수사에 착수했습니다. 이들 업체는 공정거래위원회로부터 과징금을 부과받았으며, 이에 불복해 행정소송을 진행 중입니다. 검찰은 플랫폼의 거래상 우월적 지위 남용 여부를 집중적으로 조사하고 있습니다.</t>
+          <t>대법원이 한국피자헛의 차액가맹금 215억 원 반환을 최종 확정 판결하면서, 다른 프랜차이즈 가맹점주들도 차액가맹금 반환 소송을 준비하고 있습니다. 카카오톡 오픈채팅방을 통해 수백 명의 가맹점주들이 정보를 공유하며 대형 로펌과 집단소송을 타진 중입니다. 이 판결은 가맹본부가 차액가맹금을 수취하려면 계약서에 명시적 합의가 있어야 한다는 법리를 확립했습니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>야놀자와 여기어때라는 대기업이 피고이며(상대방 자력 충분), 중소 숙박업체 다수가 피해를 입었을 가능성이 높습니다(집단적 피해). 공정거래위원회 과징금 부과 및 검찰 압수수색을 통해 상대방 책임이 명확하고 객관적 증거 확보가 용이하며, 이미 공적 절차가 진행 중입니다.</t>
+          <t>대법원 판결로 차액가맹금 반환 책임 법리가 명확히 확정되었고 (상대방 책임 명확, 증거 확보 가능), 다수의 프랜차이즈 본사들이 피고가 될 예정으로 자력이 충분합니다 (상대방 자력 충분). 수백 명 이상의 가맹점주들이 집단소송을 준비 중이며 (집단적 피해), 피자헛 사례 215억 원과 전체 가맹점 매출의 10.8% 추산으로 잠재적 피해 규모가 매우 커 (피해 규모 큼) 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>중소 숙박업체 다수</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>검찰, ‘쿠폰 갑질’ 의혹 야놀자·여기어때 압수수색</t>
+          <t>[이슈N트렌드] 갈길 먼 가맹본부 수익구조 재편…‘차액가맹금’ 투명화...</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000093234</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260311025506811</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-10 13:16:05.654778+00:00</t>
+          <t>2026-03-11 13:18:06.968012+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>프랜차이즈 가맹본부 다수</t>
+          <t>카카오모빌리티</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>대법원 판결로 차액가맹금 법리 확정, 유사 소송 증가 예상</t>
+          <t>'콜 몰아주기' 관련 공정위 과징금 취소 소송 대법원 판결 예정, '콜 차단' 관련 검찰 기소 및 공정위 과징금 처분, '길빵 수수료' 관련 법안 시행 예정.</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>대법원이 피자헛 가맹점주들의 차액가맹금 반환 소송에서 가맹점주들의 손을 들어주며, 가맹본부가 계약상 근거 없이 차액가맹금을 수취하는 것은 부당이득이라고 판결했습니다. 이 판결은 국내 상당수 프랜차이즈 업계에 큰 파장을 일으키며, 유사한 방식으로 운영되어 온 다른 프랜차이즈 가맹본부들을 상대로 한 새로운 소송이 이어질 것으로 전망됩니다.</t>
+          <t>카카오모빌리티는 '콜 몰아주기', '길빵 수수료', '콜 차단' 등 여러 불공정 행위 의혹에 휩싸여 있다. '콜 몰아주기'는 고법 1심 무혐의 판결이 났으나 대법원 판결이 남았고, '콜 차단'은 검찰 기소 및 공정위 과징금 처분 이력이 있다. 택시 업계와 시민단체는 카카오모빌리티의 독과점 지위 남용으로 인한 다수 택시 운전자들의 피해를 주장하며, 관련 법안 제정 및 추가 조사를 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>대법원 판결로 가맹본부의 계약상 근거 없는 차액가맹금 수취가 부당이득임을 명확히 하여 상대방 책임이 명확합니다(적합 조건 1). 국내 상당수 프랜차이즈가 유사한 방식으로 운영되어 다수의 가맹점주가 피해를 입었을 가능성이 높고(적합 조건 3), 대법원 판결 자체가 강력한 증거이자 법리적 근거를 제공합니다(적합 조건 5). 피자헛과 같은 대형 프랜차이즈 본사가 상대방이 될 수 있어 자력도 충분할 것으로 보이며(적합 조건 2), 다수의 가맹점주가 장기간 차액가맹금을 지급했을 경우 개별 및 집단 피해액이 상당할 것으로 추정됩니다(적합 조건 4). 기존 피자헛 사건은 판결 선고 단계이나, 이 판결이 다른 유사 사건들의 새로운 소송 기회를 창출하므로 부적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 카카오모빌리티는 대기업으로 자력이 충분하며(적합 조건 2), '길빵 수수료' 및 '콜 차단' 의혹으로 다수의 택시 운전자들이 피해를 입고 있어 집단적 피해 가능성이 높다(적합 조건 3). 검찰 기소, 공정위 과징금 부과, 정치권 문제 제기, 관련 법안 제정 등 공적 절차가 진행 중이거나 진행된 이력이 있어 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높다(적합 조건 1, 5, 6). 피해 규모 또한 수천억 원에 이를 것으로 추정되어 크다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 (추정)</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>전국 프랜차이즈 가맹점주 다수</t>
+          <t>택시 운전자 다수</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>[판결문 독해] ②  승소하면 끝? ...차액가맹금 승소 후 예고된 '진흙탕...</t>
+          <t>상생 없는 카카오모빌리티...'콜 몰아주기 의혹' 1심 무혐의지만 '길빵...</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>weekly.cnbnews.com</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://weekly.cnbnews.com/news/article.html?no=208250</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337889</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-10 13:11:32.529730+00:00</t>
+          <t>2026-03-11 13:09:21.606816+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr"/>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>벤츠코리아</t>
+        </is>
+      </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 기준 강화 및 담합 조사 강화</t>
+          <t>공정위 발표에 대한 벤츠코리아의 행정소송 예고</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 적발 시 과징금을 매출액의 0.5%에서 10%로 대폭 강화하고, 조사 협조 후 소송에서 진술을 뒤집을 경우 감경 혜택을 취소하는 등 제재를 강화할 방침입니다. 이는 담합 행위에 대한 강력한 처벌 의지를 보여주며, 향후 관련 사건 발생 시 피해자들의 손해배상 소송 가능성을 높일 것으로 예상됩니다.</t>
+          <t>벤츠코리아가 공정거래위원회의 발표 내용에 동의할 수 없다며 행정소송 등 법적 대응을 예고했습니다. 공정위가 벤츠코리아와 관련된 사안에 대해 발표한 것으로 보이며, 벤츠코리아는 이를 통해 사실 관계를 명확히 하겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>공정거래위원회의 담합 과징금 강화 정책은 향후 발생할 담합 사건들이 소송금융 투자에 매우 적합함을 시사합니다. 담합 적발 시 상대방 책임이 명확하고(적합 조건 1), 대기업이 피고가 될 가능성이 높아 자력이 충분하며(적합 조건 2), 집단적 피해와 큰 피해 규모(적합 조건 3, 4)가 예상됩니다. 또한 공정위 조사를 통해 증거 확보가 용이하고(적합 조건 5), 공정위의 공적 절차(적합 조건 6)가 진행될 것이므로 투자 가능성이 높습니다.</t>
+          <t>공정위 발표로 벤츠코리아의 책임이 공적으로 제기되었으며(적합 조건 1), 벤츠코리아는 충분한 자력을 가진 대기업입니다(적합 조건 2). 이미 공정위의 조사가 진행되어 발표까지 이뤄진 상태로(적합 조건 6), 공정위 발표 자체가 중요한 증거가 될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>공정위, 과징금 칼날 세운다…담합 적발 땐 매출액 '0.5%→10%' 강화 나서</t>
+          <t>동의할 수 없다 …벤츠코리아, 공정위 발표에 반발 '법적 대응 예고'</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=296860</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019700</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-10 13:07:41.219675+00:00</t>
+          <t>2026-03-11 13:08:40.923160+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>원청 기업</t>
+          <t>야놀자</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>노동부-공정위 업무협약 체결, 합동점검 및 피해구제 지원 예정</t>
+          <t>한국중소형호텔협회가 제기한 집단 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>고용노동부와 공정거래위원회가 노란봉투법 시행을 계기로 원하청 동반성장을 위한 업무협약을 체결했습니다. 양 기관은 원청의 대금 미지급, 부당한 납품단가 인하, 기술 탈취 등 불공정 행위에 대한 집중 점검을 강화하고 피해 구제 지원 및 납품대금 연동제 확대를 추진할 예정입니다. 이는 공정한 거래 질서 확립과 노동시장 구조 개선을 목표로 합니다.</t>
+          <t>AI 기업 야놀자가 숙박 플랫폼으로서 중소형 숙박업소에 대한 갑질 의혹에 직면해 있습니다. 사단법인 한국중소형호텔협회는 야놀자를 상대로 집단 손해배상 소송을 제기하여 현재 소송이 진행 중입니다. 전국 중소형 숙박업소들은 플랫폼 의존도가 높아 갑질 구조에 대한 불만을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>노동부와 공정위가 원하청 간 불공정 행위(대금 미지급, 기술 탈취 등)에 대한 집중 점검 및 피해 구제 지원을 위한 업무협약을 체결하여, 향후 발생할 개별/집단 소송의 적합 조건(상대방 책임 명확, 증거 확보 용이, 공적 절차 진행 중)을 강화하고 있습니다. 원청은 자력이 충분한 경우가 많고, 집단적 피해 발생 가능성이 높습니다.</t>
+          <t>야놀자는 대기업으로 자력이 충분하며(적합 조건 2), 한국중소형호텔협회가 제기한 집단 손해배상 소송으로 다수의 중소형 숙박업소가 피해를 입어 집단적 피해가 명확합니다(적합 조건 3). 소송이 진행 중이므로 피해 규모도 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전국 중소형 숙박업소 다수</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>노동부·공정위, 노란봉투법 시행 계기 '원하청 동반성장 정책협력'</t>
+          <t>AI 기업 야놀자, 숙박 플랫폼 갑질 의혹 여전</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603101434541491</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=823302</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-10 12:20:41.127971+00:00</t>
+          <t>2026-03-11 12:58:04.399955+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>원청 기업 다수</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>에픽게임즈와의 반독점 소송에서 구글이 완패하여 수수료 인하가 결정됨. 이는 다른 피해 기업들의 손해배상 소송에 강력한 선례가 됨.</t>
+          <t>공정위·노동부 합동점검 및 정보공유</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>구글이 에픽게임즈와의 반독점 소송에서 완패한 후, 12월부터 앱 수수료율을 최대 15%p 인하하기로 결정했다. 이로 인해 국내 게임사를 포함한 앱 개발 업계의 인앱결제 수수료 부담이 줄어들 것으로 예상되며, 과거 과도한 수수료로 피해를 입은 기업들의 구글 대상 손해배상 청구 가능성이 높아졌다.</t>
+          <t>공정거래위원회와 고용노동부가 협력하여 원청과 하청 간의 불공정 거래 관행을 개선하기 위한 공동 실험에 착수했다. 임금체불, 납품단가 인하, 안전비용 전가 등 부당 특약에 대한 합동점검과 정보 공유를 통해 피해 구제를 강화할 예정이다. 이는 다수의 하청업체에 영향을 미칠 수 있는 사안이다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>구글이 에픽게임즈와의 반독점 소송에서 완패하여 인앱결제 수수료 인하를 결정했으므로, 과거 과도한 수수료로 피해를 입은 국내 게임사 등 다수의 앱 개발사들이 구글을 상대로 손해배상을 청구할 명확한 근거와 선례가 존재합니다. (적합 조건 1, 5) 구글은 자력이 충분한 대기업이며 (적합 조건 2), 집단적 피해 규모가 클 것으로 예상됩니다 (적합 조건 3, 4).</t>
+          <t>공정위와 노동부가 합동점검을 통해 원청의 임금체불, 납품단가 인하, 안전비용 전가 등 부당특약을 조사하고 있어 상대방의 책임이 명확해질 가능성이 높고(적합 조건 1, 5), 다수의 하청업체가 피해를 입었을 가능성이 커 집단적 피해(적합 조건 3)에 해당한다. 또한, 공정위와 노동부의 합동점검은 공적 절차 진행 중(적합 조건 6)에 해당하며, 원청은 대기업일 가능성이 높아 자력이 충분할 것(적합 조건 2)으로 예상된다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>국내 게임사 및 앱 개발사 다수</t>
+          <t>하청업체 다수</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>구글, 12월부터 앱 수수료율 최대 15%p↓…국내 게임사 반색</t>
+          <t>공정위·노동부 맞손…원청·하청 격차 줄이기 첫 공동실험</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603091535471950428</t>
+          <t>https://www.naeil.com/news/read/580760?ref=naver</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-10 00:45:55.971029+00:00</t>
+          <t>2026-03-11 12:18:41.743610+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>이랜드리테일, 이랜드월드</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>공정위 과징금 취소 소송 대법원 판결 확정</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>대법원은 이랜드그룹 계열사 간 부당 지원에 대한 공정거래위원회의 과징금 약 41억원 중 12억원가량을 취소해야 한다는 원심을 확정했습니다. 법원은 부동산 매매 관련 행위는 부당 지원이 아니라고 판단했으나, SPAO 브랜드 양도 대금 지연 회수 및 이자 면제는 부당 지원으로 인정했습니다. 이 판결로 공정위의 이랜드그룹에 대한 과징금 부과 처분 관련 행정소송은 사실상 종결되었습니다.</t>
+          <t>이랜드리테일이 지주회사 이랜드월드를 부당 지원했다는 공정거래위원회의 판단에 따라 부과된 과징금 41억원 중 12억원을 취소해야 한다는 대법원 판결이 확정되었습니다. 공정위는 이랜드리테일이 이랜드월드에 1천71억원 상당의 자금을 무상 제공하고, 의류 브랜드 양도 대금을 지연이자 없이 분할 상환하도록 하는 등 부당 지원했다고 판단했으나, 법원은 일부 행위에 대해 부당 이익 제공으로 보기 어렵다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>이 사건은 공정거래위원회가 이랜드그룹에 부과한 과징금에 대한 행정소송으로, 대법원에서 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융의 신규 투자 기회를 발굴하기 어렵고, 기사 내용상 직접적인 피해자가 특정되지 않아 집단소송 가능성도 낮습니다.</t>
+          <t>본 사건은 이랜드그룹의 공정위 과징금 취소 소송에 대한 대법원 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 상대방의 자력이 충분하고 공정위 조사 및 법원 판결을 통해 부당 지원 사실이 일부 인정되었으나, 소송금융 투자 대상으로서의 신규 소송 발굴 기회는 낮습니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>이랜드 과징금 12억 취소 확정…공정위 제재에 또 제동 건 법원</t>
+          <t>[예규·판례] 대법, '지주사 부당지원' 이랜드 과징금 '41억 중 12억 취소...</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/10/20260310014006?wlog_tag3=naver</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202430</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-10 00:44:47.848886+00:00</t>
+          <t>2026-03-11 00:46:42.728672+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr"/>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>야놀자, 여기어때</t>
+        </is>
+      </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>공정위 행정예고 및 전원회의 의결 절차 진행 중</t>
+          <t>검찰 압수수색 진행 중</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 및 부당지원 행위에 대한 과징금 부과 기준을 강화하고, '감경 직권취소' 제도를 신설하여 기업의 법망 회피를 원천 차단했습니다. 이는 조사 협조 후 소송으로 뒤집는 전략을 막기 위함입니다. 공정위는 30일까지 행정예고 기간을 거쳐 이해관계자 의견을 수렴한 뒤 관련 절차를 진행할 예정입니다.</t>
+          <t>온라인 숙박 예약 플랫폼 야놀자와 여기어때가 입점업체에 광고비를 받고 발행한 할인쿠폰을 일방적으로 소멸시켜 공정거래법 위반 혐의로 검찰의 압수수색을 받았습니다. 입점업체들은 판촉 비용을 회수할 기회를 차단당했으며, 검찰 수사를 통해 불공정 행위의 구체적인 내용이 밝혀질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>공정위가 담합 및 부당지원에 대한 과징금 부과 기준을 강화하고, 기업의 '조사 협조 후 소송 뒤집기' 전략을 차단하는 등 상대방의 책임이 명확하며(적합 조건 1), 공정위 조사를 통해 증거 확보가 용이하고(적합 조건 5), 관련 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 관련 매출액의 10% 과징금 부과는 피해 규모가 클 가능성을 시사합니다(적합 조건 4).</t>
+          <t>대기업 피고(야놀자, 여기어때)의 자력이 충분하며, 검찰의 강제수사가 진행 중이므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다. 다수의 입점 숙박업체가 피해를 입어 집단적 피해에 해당하며, 이미 공적 절차(검찰 수사)가 진행 중인 점도 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>입점 숙박업체 다수</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>담합. 부당지원 걸리면 끝장. 공정위, 관련 매출액 10% 과징금 부과</t>
+          <t>[법조브리핑] ‘무한소송’ 현실화할까…연간 접수 1만건 증가 추산 外</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>autodaily.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=542190</t>
+          <t>https://www.segye.com/newsView/20260310521651?OutUrl=naver</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-09 13:29:56.386745+00:00</t>
+          <t>2026-03-11 00:39:09.764610+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
-      <c r="A170" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A170" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>하림그룹</t>
+          <t>교촌에프앤비</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>대법원 최종 판단 진행 중</t>
+          <t>손해배상 소송 진행 중, 공정거래위원회 신고 접수</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>하림그룹 총수 일가의 경영권 승계 통로로 지목된 계열사 올품에 대한 부당지원 소송이 대법원의 최종 판단을 앞두고 있습니다. 이 소송은 하림그룹의 부당지원 혐의를 다루며, 이미 대법원까지 진행된 상태입니다. 하림그룹은 이 외에도 닭고기 가격 담합 관련 소송 등 여러 법적 분쟁에 연루되어 있습니다.</t>
+          <t>교촌에프앤비 지역본부와 관련된 손해배상 소송이 지난해 9월 제기되었으며, 최근 공정거래위원회에 신고까지 접수되며 양측 간 갈등이 심화되고 있습니다. 구체적인 분쟁 내용은 기사에 명시되지 않았으나, 소송 및 공정위 신고를 통해 피해자들이 법적 대응을 적극적으로 모색하고 있음을 알 수 있습니다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>하림그룹이라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 총수 일가의 부당지원 혐의가 명확하게 지목되어(적합 조건 1) 이미 대법원까지 소송이 진행 중이므로 증거 확보도 용이합니다(적합 조건 5). 그러나 집단적 피해 여부가 불분명하고, 이미 대법원 단계에 있어 신규 사건 발굴보다는 기존 소송 지원의 성격이 강합니다.</t>
+          <t>교촌에프앤비는 상장기업으로 자력이 충분하며(적합 조건 2), '이들은'이라는 표현과 지역본부 관련 분쟁으로 보아 다수의 피해자가 있을 가능성이 높습니다(적합 조건 3). 이미 손해배상 소송이 진행 중이고 공정거래위원회 신고까지 접수되어 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>하림, 총수 2세 회사 '올품' 부당지원 소송 … 대법원서 판단</t>
+          <t>[출근길 브리핑-3월 11일] 종전 언급에 뉴욕증시 반등·코스피 사이드카...</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240397</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833605</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-09 13:28:59.100304+00:00</t>
+          <t>2026-03-11 00:34:46.241627+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr"/>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>하림그룹</t>
+        </is>
+      </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>공정거래위원회 담합 조사 및 과징금 부과 절차 진행 중, 관련 법규 개정 추진</t>
+          <t>육계·삼계 담합 관련 공정위 과징금 취소 행정소송 서울고법 진행 중, 일감 몰아주기 관련 공정위 과징금 취소 행정소송 대법원 계류 중, 주주 손해배상 소송 및 주주 대표 소송 진행 중.</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 과징금 제도를 대폭 강화하고, 조사 협조 후 진술을 번복하는 기업에 대한 감경 혜택 취소 근거를 마련한다. 이는 기업의 담합 행위를 단순한 비용으로 인식하지 않도록 하기 위함이다. 이 개정안은 담합 행위에 대한 규제를 강화하여 소비자 및 시장의 피해를 줄이는 데 목적이 있다.</t>
+          <t>하림그룹은 닭고기 가격 담합으로 1000억원대 과징금을 부과받아 서울고법에서 행정소송 중이며, 총수 장남 회사 '올품'에 대한 일감 몰아주기로 49억원 과징금을 부과받아 대법원 계류 중입니다. 이로 인해 주주들은 김홍국 회장을 상대로 손해배상 소송을 제기했고, 경제개혁연대도 주주 대표 소송을 진행하며 경영권 승계 논란이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>공정위의 담합 조사 및 과징금 부과 절차가 진행 중이므로 상대방 책임이 명확하고(1), 공적 절차가 진행 중이며(6) 증거 확보가 용이하다(5). 담합 사건은 다수의 피해자를 발생시키고(3), 관련 기업들은 자력이 충분할 가능성이 높다(2). 피해 규모 또한 클 것으로 예상된다(4).</t>
+          <t>하림그룹은 닭고기 담합 및 총수 일가 일감 몰아주기 의혹으로 공정위로부터 1000억원대 과징금을 부과받았으며, 현재 관련 행정소송이 진행 중입니다. 대기업인 하림그룹의 충분한 자력, 공정위의 조사 결과라는 명확한 증거, 그리고 주주들의 집단적 손해배상 소송 제기 등 여러 적합 조건에 해당하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000억원 이상 (공정위 과징금 기준)</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>공정위, 담합 과징금 대폭 강화 추진</t>
+          <t>하림, 닭고기 담합 소송 와중…총수 아들 회사 ‘올품’ 승계 논란 확산</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632103</t>
+          <t>https://www.wikitree.co.kr/articles/1123771</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-09 13:26:02.070242+00:00</t>
+          <t>2026-03-11 00:29:35.802735+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
-      <c r="A172" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr"/>
-      <c r="D172" t="inlineStr"/>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>구글 (Google)</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>공정위 과징금 고시 개정안 행정예고</t>
+          <t>구글의 기존 수수료 정책에 대한 규제 압력 및 반독점 소송 결과로 정책 변경. 국내 개발사들은 기존 정책으로 인한 피해에 대한 법적 조치 검토 가능성.</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 및 부당지원 등 중대한 위반행위에 대한 제재 수위를 대폭 강화하는 '과징금 부과 세부기준 등에 관한 고시' 개정안을 행정예고했습니다. 담합 적발 시 과징금 부과 하한을 상향하고 반복 위반 사업자에 대한 가중을 확대하며, 임의적 감경 사유는 축소하는 내용이 포함되어 4월 30일 시행될 예정입니다.</t>
+          <t>구글이 15년 만에 앱 수수료 구조를 30%에서 최대 20%로 개편한다고 발표했다. 이는 에픽게임즈와의 반독점 소송 및 EU 디지털시장법 등 글로벌 규제 압력에 따른 것으로 분석된다. 국내 개발사들은 글로벌 대비 9개월 늦게 혜택을 받게 되며, 기존 30% 수수료 정책으로 인한 피해에 대한 법적 대응 가능성이 존재한다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 과징금 부과 기준 강화에 대한 정책 발표로, 특정 위반 행위나 소송 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해자, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (미국 법원의 반독점 소송 판결 및 EU 디지털시장법 등 규제 압력으로 구글의 정책 변경 유도), 상대방에게 자력이 충분함 (글로벌 대기업 구글), 집단적 피해 (국내 다수 개발사들이 기존 수수료 정책으로 인한 부담을 겪었음), 증거가 있거나 확보 가능함 (미국 법원 판결, EU DMA 등 공적 절차 결과), 이미 공적 절차(소송 제외)가 진행 중임 (구글의 정책 변경을 이끈 규제 기관 조사 및 법원 소송).</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 개발사 다수</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>담합과징금, 매출의 10% 이상…반복 위반 땐 최대 100% 가중</t>
+          <t>[이슈] 구글, 15년 만의 앱 수수료 구조 개편...국내 개발자 생태계 파장...</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>m-economynews.com</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091827193382</t>
+          <t>https://www.m-economynews.com/news/article.html?no=65289</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-09 13:17:42.854258+00:00</t>
+          <t>2026-03-11 00:27:05.922792+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
-      <c r="A173" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A173" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>대방건설, 구교운 회장, 구찬우 대표</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>대방건설 구교운 회장 및 구찬우 대표의 독점규제 및 공정거래에 관한 법률 위반 혐의 1심 변론 종결 예정. 공정위의 과징금 처분 취소소송은 대방건설 승소로 확정됨.</t>
+          <t>구글의 앱 마켓 수수료 정책 변경 발표 (에픽게임즈 반독점 소송 합의 후), 국내 게임 산업계의 정책 비판 및 추가 개선 요구</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>대방건설 구교운 회장과 구찬우 대표가 가족 계열사에 공공택지를 헐값에 전매하여 부당 지원한 혐의로 1심 재판이 진행 중이다. 검찰은 공정 경쟁 저해를 주장하지만, 공정위의 과징금 처분 취소소송에서는 대방건설이 승소하여 판결이 확정된 바 있다. 이 사건은 형사 재판이 주를 이루며, 민사상 손해배상 청구의 원고와 피해 규모를 특정하기 어렵다.</t>
+          <t>구글이 에픽게임즈와의 반독점 소송 합의 후 플레이 스토어 수수료를 30%에서 15~25%로 인하한다고 발표했습니다. 이 변경은 국내 게임사들에게 연간 수천억 원의 비용 절감 효과를 가져올 것으로 예상됩니다. 국내 게임 산업계는 이번 결정을 환영하면서도, 높은 수수료로 인한 과거 피해와 늦은 시행 시기에 대한 아쉬움을 표명하며 추가 개선을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>공정위의 과징금 처분 취소소송에서 대방건설이 승소하여 책임 명확성이 낮고(적합 조건 1 미충족), 민사상 직접적인 피해를 입은 다수의 원고를 특정하기 어려워 집단적 피해 및 피해 규모 산정이 불분명하다(적합 조건 3, 4 미충족). 이는 소송금융 투자 대상으로서의 매력을 크게 떨어뜨린다.</t>
+          <t>구글의 앱 마켓 수수료 정책이 에픽게임즈와의 반독점 소송 합의 후 변경되었고, 국내 게임 산업계에서도 높은 수수료로 인한 피해를 지속적으로 지적해왔습니다. 구글은 충분한 자력을 가진 대기업이며, 다수의 게임사들이 연간 수천억 원에 달하는 규모의 피해를 입어 집단소송 가능성이 높습니다. 에픽게임즈 소송 합의 및 게임사들의 수수료 지급 내역 등 객관적 증거 확보가 용이하며, 과거 과다 징수된 수수료에 대한 손해배상 청구는 아직 종결되지 않은 사안입니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 수천억 원 이상 (과거 과다 징수된 수수료)</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 다수 게임사</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>'가족회사 부당지원' 대방건설 회장…내달 20일 1심 변론종결</t>
+          <t>구글 ‘30% 통행세’ 낮춘다… K게임사 年 수백억 절감 효과</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091603064716</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773045541&amp;code=11161100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-09 13:16:47.120355+00:00</t>
+          <t>2026-03-11 00:26:55.339207+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr"/>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>야놀자, 여기어때</t>
+        </is>
+      </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 체계 개정 행정예고 및 시행 예정</t>
+          <t>검찰 압수수색 진행 중, 공정위 과징금 부과 후 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>공정거래위원회가 기업의 관행적·반복적 법 위반을 근절하기 위해 과징금 부과 체계를 대폭 강화합니다. 담합 및 부당지원 행위에 대한 과징금 하한을 크게 올리고, 반복 위반 및 조사 협조 감경 축소 등 제재의 실효성을 높이는 개정안을 마련했습니다. 이 개정안은 4월 중 확정 및 시행될 예정입니다.</t>
+          <t>검찰이 야놀자와 여기어때 본사를 압수수색하며 중소 숙박업체를 상대로 미사용 할인쿠폰을 일방적으로 소멸시킨 '쿠폰 갑질' 의혹에 대한 강제수사에 착수했습니다. 이들 업체는 공정거래위원회로부터 과징금을 부과받았으며, 이에 불복해 행정소송을 진행 중입니다. 검찰은 플랫폼의 거래상 우월적 지위 남용 여부를 집중적으로 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>공정거래위원회의 과징금 부과 체계 강화는 담합, 부당지원 등 기업의 법 위반에 대한 제재를 대폭 상향하여, 향후 관련 사건 발생 시 상대방 책임이 명확해지고 피해 규모가 커질 가능성이 높습니다. (적합 조건 1, 4, 5, 6) 또한, 공정위의 조사는 객관적 증거 확보에 유리하며, 대상 기업들은 자력이 충분한 경우가 많아 소송금융 투자에 매우 적합한 환경을 조성합니다. (적합 조건 2, 5)</t>
+          <t>야놀자와 여기어때라는 대기업이 피고이며(상대방 자력 충분), 중소 숙박업체 다수가 피해를 입었을 가능성이 높습니다(집단적 피해). 공정거래위원회 과징금 부과 및 검찰 압수수색을 통해 상대방 책임이 명확하고 객관적 증거 확보가 용이하며, 이미 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>중소 숙박업체 다수</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>공정위, 과징금 체계 대수술 “제재 강화”… 담합 하한 최대 18%로 상향</t>
+          <t>검찰, ‘쿠폰 갑질’ 의혹 야놀자·여기어때 압수수색</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>kidd.co.kr</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://kidd.co.kr/news/245194</t>
+          <t>https://www.seoultimes.news/news/article.html?no=2000093234</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-09 13:15:33.698151+00:00</t>
+          <t>2026-03-10 13:16:05.654778+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
-      <c r="A175" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A175" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr"/>
-      <c r="D175" t="inlineStr"/>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>프랜차이즈 가맹본부 다수</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과기준 상향 행정예고</t>
+          <t>대법원 판결로 차액가맹금 법리 확정, 유사 소송 증가 예상</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>공정거래위원회가 기업의 담합 및 사익편취 등 공정거래법 위반 행위에 대한 과징금 부과 기준을 대폭 강화하는 고시 개정안을 행정예고했습니다. 담합의 경우 최소 부과기준율이 매출액의 10% 이상으로 상향되며, 반복 위반 기업에 대한 제재와 대기업 총수 일가의 사익편취에 대한 과징금도 강화됩니다. 이는 법 위반을 단순한 사업 비용으로 인식하는 문제를 개선하고 시장 질서를 바로잡기 위함입니다.</t>
+          <t>대법원이 피자헛 가맹점주들의 차액가맹금 반환 소송에서 가맹점주들의 손을 들어주며, 가맹본부가 계약상 근거 없이 차액가맹금을 수취하는 것은 부당이득이라고 판결했습니다. 이 판결은 국내 상당수 프랜차이즈 업계에 큰 파장을 일으키며, 유사한 방식으로 운영되어 온 다른 프랜차이즈 가맹본부들을 상대로 한 새로운 소송이 이어질 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 과징금 부과 기준 상향 정책 변경에 대한 내용으로, 특정 기업의 담합이나 사익편취 행위로 인한 구체적인 피해 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 특정 상대방, 피해자, 피해 규모, 진행 중인 공적 절차(특정 사건에 대한) 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>대법원 판결로 가맹본부의 계약상 근거 없는 차액가맹금 수취가 부당이득임을 명확히 하여 상대방 책임이 명확합니다(적합 조건 1). 국내 상당수 프랜차이즈가 유사한 방식으로 운영되어 다수의 가맹점주가 피해를 입었을 가능성이 높고(적합 조건 3), 대법원 판결 자체가 강력한 증거이자 법리적 근거를 제공합니다(적합 조건 5). 피자헛과 같은 대형 프랜차이즈 본사가 상대방이 될 수 있어 자력도 충분할 것으로 보이며(적합 조건 2), 다수의 가맹점주가 장기간 차액가맹금을 지급했을 경우 개별 및 집단 피해액이 상당할 것으로 추정됩니다(적합 조건 4). 기존 피자헛 사건은 판결 선고 단계이나, 이 판결이 다른 유사 사건들의 새로운 소송 기회를 창출하므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전국 프랜차이즈 가맹점주 다수</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>담합하면 최소 '매출의 10%' 과징금…공정위, 부과기준율 대폭 상향</t>
+          <t>[판결문 독해] ②  승소하면 끝? ...차액가맹금 승소 후 예고된 '진흙탕...</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>weekly.cnbnews.com</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=214991</t>
+          <t>https://weekly.cnbnews.com/news/article.html?no=208250</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-09 13:14:48.316920+00:00</t>
+          <t>2026-03-10 13:11:32.529730+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
-      <c r="A176" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A176" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>공정위 과징금 취소소송 대법원 확정 판결</t>
+          <t>공정거래위원회 과징금 부과 기준 강화 및 담합 조사 강화</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>이랜드리테일이 이랜드월드에 부당 지원한 행위에 대해 공정위가 부과한 과징금 40억 8000만 원 중 12억 900만 원을 취소하라는 원심 판결이 대법원에서 최종 확정되었다. 이랜드리테일의 부동산 인수 계약 및 대표이사 인건비 지급은 부당 지원이 아니라고 판단되었으나, 스파오 브랜드 양도 시 지연이자 면제는 부당 지원으로 인정되었다. 이로써 공정위와 이랜드 간의 행정소송은 마무리되었다.</t>
+          <t>공정거래위원회가 담합 적발 시 과징금을 매출액의 0.5%에서 10%로 대폭 강화하고, 조사 협조 후 소송에서 진술을 뒤집을 경우 감경 혜택을 취소하는 등 제재를 강화할 방침입니다. 이는 담합 행위에 대한 강력한 처벌 의지를 보여주며, 향후 관련 사건 발생 시 피해자들의 손해배상 소송 가능성을 높일 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과에 대한 이랜드 측의 행정소송이 대법원에서 최종 확정되어 종결된 사건임. 이미 법적 다툼이 마무리된 상태이므로 부적합 조건에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵다고 판단됨.</t>
+          <t>공정거래위원회의 담합 과징금 강화 정책은 향후 발생할 담합 사건들이 소송금융 투자에 매우 적합함을 시사합니다. 담합 적발 시 상대방 책임이 명확하고(적합 조건 1), 대기업이 피고가 될 가능성이 높아 자력이 충분하며(적합 조건 2), 집단적 피해와 큰 피해 규모(적합 조건 3, 4)가 예상됩니다. 또한 공정위 조사를 통해 증거 확보가 용이하고(적합 조건 5), 공정위의 공적 절차(적합 조건 6)가 진행될 것이므로 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>공정위 과징금 28억 7100만 원 (최초 40억 8000만 원 중 12억 900만 원 취소)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>‘지주사 부당지원’ 이랜드 공정위 과징금 ‘41억 중 12억 취소’ 확정</t>
+          <t>공정위, 과징금 칼날 세운다…담합 적발 땐 매출액 '0.5%→10%' 강화 나서</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017083?ref=naver</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=296860</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-09 13:13:34.409051+00:00</t>
+          <t>2026-03-10 13:07:41.219675+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
-      <c r="A177" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A177" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C177" t="inlineStr"/>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>원청 기업</t>
+        </is>
+      </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>정부 관계부처의 시장 교란 행위 점검 및 조사 지시</t>
+          <t>노동부-공정위 업무협약 체결, 합동점검 및 피해구제 지원 예정</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>대통령비서실장이 중동 위기 심화에 따른 금융시장 및 실물경제 교란 행위에 대해 엄정 대응을 주문했습니다. 재정경제부, 공정거래위원회, 산업통상부 등 관계부처에 담합, 매점매석, 꼼수 가격 인상 등 시장 교란 행위를 신속히 점검하고 대응할 것을 지시했습니다.</t>
+          <t>고용노동부와 공정거래위원회가 노란봉투법 시행을 계기로 원하청 동반성장을 위한 업무협약을 체결했습니다. 양 기관은 원청의 대금 미지급, 부당한 납품단가 인하, 기술 탈취 등 불공정 행위에 대한 집중 점검을 강화하고 피해 구제 지원 및 납품대금 연동제 확대를 추진할 예정입니다. 이는 공정한 거래 질서 확립과 노동시장 구조 개선을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루기보다는, 중동 위기 상황에서 발생할 수 있는 시장 교란 행위에 대한 정부의 '엄정 대응 지시'를 보도하고 있습니다. 아직 구체적인 가해 기업이나 피해 사실이 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>노동부와 공정위가 원하청 간 불공정 행위(대금 미지급, 기술 탈취 등)에 대한 집중 점검 및 피해 구제 지원을 위한 업무협약을 체결하여, 향후 발생할 개별/집단 소송의 적합 조건(상대방 책임 명확, 증거 확보 용이, 공적 절차 진행 중)을 강화하고 있습니다. 원청은 자력이 충분한 경우가 많고, 집단적 피해 발생 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>강훈식  중동 위기 틈탄 시장교란 엄정 대응 …노조법 시행·BTS 공연 안...</t>
+          <t>노동부·공정위, 노란봉투법 시행 계기 '원하청 동반성장 정책협력'</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030916481220601</t>
+          <t>http://www.fnnews.com/news/202603101434541491</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-09 13:01:00.639350+00:00</t>
+          <t>2026-03-10 12:20:41.127971+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>애플</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>미국 내 반독점 소송 및 집단소송 압박 지속, 한국 내 애플의 수수료 인하 정책 미적용</t>
+          <t>에픽게임즈와의 반독점 소송에서 구글이 완패하여 수수료 인하가 결정됨. 이는 다른 피해 기업들의 손해배상 소송에 강력한 선례가 됨.</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>구글이 미국 내 반독점 소송 및 집단소송 압박으로 앱마켓 수수료를 인하하고 대체 결제를 허용하고 있으나, 애플은 한국에서 유사한 정책을 적용하지 않고 있습니다. 이는 한국의 앱 개발사들에게 잠재적인 피해를 야기할 수 있으며, 2021년 관련 법안 통과 등 규제 환경이 조성되어 있습니다.</t>
+          <t>구글이 에픽게임즈와의 반독점 소송에서 완패한 후, 12월부터 앱 수수료율을 최대 15%p 인하하기로 결정했다. 이로 인해 국내 게임사를 포함한 앱 개발 업계의 인앱결제 수수료 부담이 줄어들 것으로 예상되며, 과거 과도한 수수료로 피해를 입은 기업들의 구글 대상 손해배상 청구 가능성이 높아졌다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>애플은 자력이 충분한 대기업이며, 앱마켓 수수료 정책으로 인해 다수의 앱 개발사가 피해를 입을 가능성이 높습니다. 미국에서는 이미 반독점 소송 및 집단소송 압박이 진행 중이며, 한국에서도 2021년 관련 법안이 통과된 배경이 있어 공적 절차 진행 및 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 5, 6)</t>
+          <t>구글이 에픽게임즈와의 반독점 소송에서 완패하여 인앱결제 수수료 인하를 결정했으므로, 과거 과도한 수수료로 피해를 입은 국내 게임사 등 다수의 앱 개발사들이 구글을 상대로 손해배상을 청구할 명확한 근거와 선례가 존재합니다. (적합 조건 1, 5) 구글은 자력이 충분한 대기업이며 (적합 조건 2), 집단적 피해 규모가 클 것으로 예상됩니다 (적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>다수 앱 개발사</t>
+          <t>국내 게임사 및 앱 개발사 다수</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>구글, 앱마켓 수수료 인하…게임업계 수혜 기대</t>
+          <t>구글, 12월부터 앱 수수료율 최대 15%p↓…국내 게임사 반색</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=822528</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603091535471950428</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-09 12:56:40.601554+00:00</t>
+          <t>2026-03-10 00:45:55.971029+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr"/>
-      <c r="D179" t="inlineStr"/>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>이랜드리테일, 이랜드월드</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>공정거래위원회 정책 변경 발표</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>공정거래위원회가 부당한 공동행위 및 사익편취 등 모든 위반 유형에 대한 과징금 하한을 상향 조정하고, 사익편취 시 이익의 3배까지 환수하는 등 제재를 강화할 방침을 발표했습니다. 이는 '솜방망이' 과징금 비판을 해소하고 기업의 불공정 행위를 강력히 억제하기 위함입니다.</t>
+          <t>대법원은 이랜드그룹 계열사 간 부당 지원에 대한 공정거래위원회의 과징금 약 41억원 중 12억원가량을 취소해야 한다는 원심을 확정했습니다. 법원은 부동산 매매 관련 행위는 부당 지원이 아니라고 판단했으나, SPAO 브랜드 양도 대금 지연 회수 및 이자 면제는 부당 지원으로 인정했습니다. 이 판결로 공정위의 이랜드그룹에 대한 과징금 부과 처분 관련 행정소송은 사실상 종결되었습니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>해당 기사는 공정거래위원회의 과징금 정책 변경에 대한 발표로, 특정 사건이나 피해자가 존재하지 않습니다. 소송금융 투자 대상이 되는 구체적인 분쟁 사례가 아니므로 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 공정거래위원회가 이랜드그룹에 부과한 과징금에 대한 행정소송으로, 대법원에서 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융의 신규 투자 기회를 발굴하기 어렵고, 기사 내용상 직접적인 피해자가 특정되지 않아 집단소송 가능성도 낮습니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>공정위, '솜방망이' 과징금 퇴출…사익편취 시 이익 3배까지 환수</t>
+          <t>이랜드 과징금 12억 취소 확정…공정위 제재에 또 제동 건 법원</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126528</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/10/20260310014006?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-09 12:51:51.407404+00:00</t>
+          <t>2026-03-10 00:44:47.848886+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과기준 상향 및 담합 조사 진행 중</t>
+          <t>공정위 행정예고 및 전원회의 의결 절차 진행 중</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>공정거래위원회가 부당한 공동행위(담합)에 대한 과징금 부과 기준을 최대 300%까지 대폭 상향했습니다. 이는 중대성이 약한 위반행위의 과징금도 현행 0.5~3%에서 10~15%로 오르는 것을 포함합니다. 공정위 조사에 협조하여 과징금을 감경받은 사업자가 향후 처분에 불복하는 소송을 제기할 경우에 대한 내용도 언급되었습니다.</t>
+          <t>공정거래위원회가 담합 및 부당지원 행위에 대한 과징금 부과 기준을 강화하고, '감경 직권취소' 제도를 신설하여 기업의 법망 회피를 원천 차단했습니다. 이는 조사 협조 후 소송으로 뒤집는 전략을 막기 위함입니다. 공정위는 30일까지 행정예고 기간을 거쳐 이해관계자 의견을 수렴한 뒤 관련 절차를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 과징금 부과 기준을 대폭 상향함에 따라, 향후 담합 관련 사건들은 피해 규모가 크고(적합 조건 4), 상대방(담합 기업)의 자력이 충분하며(적합 조건 2), 공정위의 조사 및 행정처분이라는 공적 절차가 진행될 가능성이 높아(적합 조건 6) 소송금융 투자에 매우 적합합니다. 또한, 공정위의 조사 결과는 상대방 책임의 명확한 근거(적합 조건 1)이자 증거 확보(적합 조건 5)에 도움이 될 것입니다.</t>
+          <t>공정위가 담합 및 부당지원에 대한 과징금 부과 기준을 강화하고, 기업의 '조사 협조 후 소송 뒤집기' 전략을 차단하는 등 상대방의 책임이 명확하며(적합 조건 1), 공정위 조사를 통해 증거 확보가 용이하고(적합 조건 5), 관련 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 관련 매출액의 10% 과징금 부과는 피해 규모가 클 가능성을 시사합니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>공정위, 과징금 부과기준 대폭 상향...“최대 300%”</t>
+          <t>담합. 부당지원 걸리면 끝장. 공정위, 관련 매출액 10% 과징금 부과</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>autodaily.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065594365411939</t>
+          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=542190</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-09 12:51:17.028229+00:00</t>
+          <t>2026-03-09 13:29:56.386745+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
-      <c r="A181" s="2" t="inlineStr">
+      <c r="A181" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>하림그룹</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>대법원 최종 판단 진행 중</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>하림그룹 총수 일가의 경영권 승계 통로로 지목된 계열사 올품에 대한 부당지원 소송이 대법원의 최종 판단을 앞두고 있습니다. 이 소송은 하림그룹의 부당지원 혐의를 다루며, 이미 대법원까지 진행된 상태입니다. 하림그룹은 이 외에도 닭고기 가격 담합 관련 소송 등 여러 법적 분쟁에 연루되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>하림그룹이라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 총수 일가의 부당지원 혐의가 명확하게 지목되어(적합 조건 1) 이미 대법원까지 소송이 진행 중이므로 증거 확보도 용이합니다(적합 조건 5). 그러나 집단적 피해 여부가 불분명하고, 이미 대법원 단계에 있어 신규 사건 발굴보다는 기존 소송 지원의 성격이 강합니다.</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>하림, 총수 2세 회사 '올품' 부당지원 소송 … 대법원서 판단</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L181" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M181" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240397</t>
+        </is>
+      </c>
+      <c r="N181" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:28:59.100304+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B181" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D181" t="inlineStr">
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr"/>
+      <c r="D182" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E181" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L181" t="inlineStr">
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>공정거래위원회 담합 조사 및 과징금 부과 절차 진행 중, 관련 법규 개정 추진</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 담합 과징금 제도를 대폭 강화하고, 조사 협조 후 진술을 번복하는 기업에 대한 감경 혜택 취소 근거를 마련한다. 이는 기업의 담합 행위를 단순한 비용으로 인식하지 않도록 하기 위함이다. 이 개정안은 담합 행위에 대한 규제를 강화하여 소비자 및 시장의 피해를 줄이는 데 목적이 있다.</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>공정위의 담합 조사 및 과징금 부과 절차가 진행 중이므로 상대방 책임이 명확하고(1), 공적 절차가 진행 중이며(6) 증거 확보가 용이하다(5). 담합 사건은 다수의 피해자를 발생시키고(3), 관련 기업들은 자력이 충분할 가능성이 높다(2). 피해 규모 또한 클 것으로 예상된다(4).</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>공정위, 담합 과징금 대폭 강화 추진</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>gnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L182" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M181" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A182" s="3" t="inlineStr">
+      <c r="M182" t="inlineStr">
+        <is>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632103</t>
+        </is>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:26:02.070242+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
-[...41 lines deleted...]
-      <c r="L182" t="inlineStr">
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr"/>
+      <c r="D183" t="inlineStr"/>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>공정위 과징금 고시 개정안 행정예고</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 담합 및 부당지원 등 중대한 위반행위에 대한 제재 수위를 대폭 강화하는 '과징금 부과 세부기준 등에 관한 고시' 개정안을 행정예고했습니다. 담합 적발 시 과징금 부과 하한을 상향하고 반복 위반 사업자에 대한 가중을 확대하며, 임의적 감경 사유는 축소하는 내용이 포함되어 4월 30일 시행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>이 기사는 공정거래위원회의 과징금 부과 기준 강화에 대한 정책 발표로, 특정 위반 행위나 소송 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해자, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>담합과징금, 매출의 10% 이상…반복 위반 땐 최대 100% 가중</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M182" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A183" s="2" t="inlineStr">
+      <c r="M183" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603091827193382</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:17:42.854258+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>대방건설, 구교운 회장, 구찬우 대표</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>대방건설 구교운 회장 및 구찬우 대표의 독점규제 및 공정거래에 관한 법률 위반 혐의 1심 변론 종결 예정. 공정위의 과징금 처분 취소소송은 대방건설 승소로 확정됨.</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>대방건설 구교운 회장과 구찬우 대표가 가족 계열사에 공공택지를 헐값에 전매하여 부당 지원한 혐의로 1심 재판이 진행 중이다. 검찰은 공정 경쟁 저해를 주장하지만, 공정위의 과징금 처분 취소소송에서는 대방건설이 승소하여 판결이 확정된 바 있다. 이 사건은 형사 재판이 주를 이루며, 민사상 손해배상 청구의 원고와 피해 규모를 특정하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>공정위의 과징금 처분 취소소송에서 대방건설이 승소하여 책임 명확성이 낮고(적합 조건 1 미충족), 민사상 직접적인 피해를 입은 다수의 원고를 특정하기 어려워 집단적 피해 및 피해 규모 산정이 불분명하다(적합 조건 3, 4 미충족). 이는 소송금융 투자 대상으로서의 매력을 크게 떨어뜨린다.</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>'가족회사 부당지원' 대방건설 회장…내달 20일 1심 변론종결</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L184" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M184" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603091603064716</t>
+        </is>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:16:47.120355+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
-[...49 lines deleted...]
-      <c r="L183" t="inlineStr">
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr"/>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과 체계 개정 행정예고 및 시행 예정</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 기업의 관행적·반복적 법 위반을 근절하기 위해 과징금 부과 체계를 대폭 강화합니다. 담합 및 부당지원 행위에 대한 과징금 하한을 크게 올리고, 반복 위반 및 조사 협조 감경 축소 등 제재의 실효성을 높이는 개정안을 마련했습니다. 이 개정안은 4월 중 확정 및 시행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>공정거래위원회의 과징금 부과 체계 강화는 담합, 부당지원 등 기업의 법 위반에 대한 제재를 대폭 상향하여, 향후 관련 사건 발생 시 상대방 책임이 명확해지고 피해 규모가 커질 가능성이 높습니다. (적합 조건 1, 4, 5, 6) 또한, 공정위의 조사는 객관적 증거 확보에 유리하며, 대상 기업들은 자력이 충분한 경우가 많아 소송금융 투자에 매우 적합한 환경을 조성합니다. (적합 조건 2, 5)</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>공정위, 과징금 체계 대수술 “제재 강화”… 담합 하한 최대 18%로 상향</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>kidd.co.kr</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M183" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049421</t>
+          <t>https://kidd.co.kr/news/245194</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-09 12:46:44.627561+00:00</t>
+          <t>2026-03-09 13:15:33.698151+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 제도 개편안 행정예고</t>
+          <t>공정위 과징금 부과기준 상향 행정예고</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 및 부당지원 행위에 대한 과징금 부과 기준을 대폭 상향하고, 반복 위반 가중치를 강화하며 리니언시 감경 혜택을 축소하는 내용의 개편안을 행정예고했다. 이는 기업들의 법 위반 억지력을 높이기 위한 조치로, 4월 중 시행될 예정이다.</t>
+          <t>공정거래위원회가 기업의 담합 및 사익편취 등 공정거래법 위반 행위에 대한 과징금 부과 기준을 대폭 강화하는 고시 개정안을 행정예고했습니다. 담합의 경우 최소 부과기준율이 매출액의 10% 이상으로 상향되며, 반복 위반 기업에 대한 제재와 대기업 총수 일가의 사익편취에 대한 과징금도 강화됩니다. 이는 법 위반을 단순한 사업 비용으로 인식하는 문제를 개선하고 시장 질서를 바로잡기 위함입니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 과징금 부과 기준 강화 정책 발표에 대한 내용으로, 특정 기업의 법 위반 사건이나 피해자가 발생한 구체적인 소송 사안을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 공정거래위원회의 과징금 부과 기준 상향 정책 변경에 대한 내용으로, 특정 기업의 담합이나 사익편취 행위로 인한 구체적인 피해 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 특정 상대방, 피해자, 피해 규모, 진행 중인 공적 절차(특정 사건에 대한) 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>담합하면 무조건 과징금 10% 이상…공정위, 과징금 '하한' 대폭 상향, 리...</t>
+          <t>담합하면 최소 '매출의 10%' 과징금…공정위, 부과기준율 대폭 상향</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030910274000860</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=214991</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-09 12:46:16.915816+00:00</t>
+          <t>2026-03-09 13:14:48.316920+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr"/>
-      <c r="D187" t="inlineStr"/>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>이랜드월드, 이랜드리테일</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과기준 개정안 행정예고</t>
+          <t>공정위 과징금 취소소송 대법원 확정 판결</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합, 부당지원, 사익편취 등 법 위반 행위에 대한 과징금 부과 기준을 대폭 상향하는 개정안을 행정예고했습니다. 중대성이 약한 담합의 과징금 하한이 20배 오르고, 반복 위반에 대한 가중 처벌이 강화되며, 감경 혜택은 축소됩니다. 이는 기업들의 법 위반을 단순한 사업 비용으로 인식하는 관행을 깨고 시장 경쟁 질서를 회복하기 위함입니다.</t>
+          <t>이랜드리테일이 이랜드월드에 부당 지원한 행위에 대해 공정위가 부과한 과징금 40억 8000만 원 중 12억 900만 원을 취소하라는 원심 판결이 대법원에서 최종 확정되었다. 이랜드리테일의 부동산 인수 계약 및 대표이사 인건비 지급은 부당 지원이 아니라고 판단되었으나, 스파오 브랜드 양도 시 지연이자 면제는 부당 지원으로 인정되었다. 이로써 공정위와 이랜드 간의 행정소송은 마무리되었다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 과징금 부과 기준 개정안 발표에 대한 것으로, 특정 기업의 법 위반 사건이나 피해자가 발생한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 특정 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>공정위 과징금 부과에 대한 이랜드 측의 행정소송이 대법원에서 최종 확정되어 종결된 사건임. 이미 법적 다툼이 마무리된 상태이므로 부적합 조건에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵다고 판단됨.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>공정위 과징금 28억 7100만 원 (최초 40억 8000만 원 중 12억 900만 원 취소)</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>'기업들 장난질' 과징금 하한 최대 20배↑…담합 반복시 최대 100% 가중</t>
+          <t>‘지주사 부당지원’ 이랜드 공정위 과징금 ‘41억 중 12억 취소’ 확정</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260309_0003539997</t>
+          <t>https://www.sedaily.com/article/20017083?ref=naver</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-09 12:46:07.191173+00:00</t>
+          <t>2026-03-09 13:13:34.409051+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
-      <c r="A188" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A188" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>대법원 확정 판결</t>
+          <t>정부 관계부처의 시장 교란 행위 점검 및 조사 지시</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>이랜드가 공정거래위원회의 지주사 부당지원 과징금 41억 원에 불복해 제기한 소송에서 대법원이 원심을 확정했다. 이에 따라 이랜드는 과징금 41억 원 중 26억 원을 취소받았으나, 나머지 15억 원은 유지되었다. 이 판결로 이랜드와 공정위 간의 행정소송은 최종 종결되었다.</t>
+          <t>대통령비서실장이 중동 위기 심화에 따른 금융시장 및 실물경제 교란 행위에 대해 엄정 대응을 주문했습니다. 재정경제부, 공정거래위원회, 산업통상부 등 관계부처에 담합, 매점매석, 꼼수 가격 인상 등 시장 교란 행위를 신속히 점검하고 대응할 것을 지시했습니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>대법원에서 이랜드의 지주사 부당지원 행위에 대한 공정위 과징금 처분 중 일부를 확정하여 상대방의 책임이 명확하며(적합 조건 1), 대기업인 이랜드의 자력이 충분하다(적합 조건 2). 또한 공정위 조사 및 대법원 판결이라는 객관적 증거가 확보되어 있다(적합 조건 5). 다만, 기사 내용은 과징금 취소 소송의 종결에 대한 것으로, 직접적인 피해자들의 손해배상 소송에 대한 언급은 없어 추가적인 사건 발굴이 필요하다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루기보다는, 중동 위기 상황에서 발생할 수 있는 시장 교란 행위에 대한 정부의 '엄정 대응 지시'를 보도하고 있습니다. 아직 구체적인 가해 기업이나 피해 사실이 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>대법원, '지주사 부당지원' 이랜드 과징금 41억 중 26억 취소</t>
+          <t>강훈식  중동 위기 틈탄 시장교란 엄정 대응 …노조법 시행·BTS 공연 안...</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603090009</t>
+          <t>https://view.asiae.co.kr/article/2026030916481220601</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-09 00:50:53.519906+00:00</t>
+          <t>2026-03-09 13:01:00.639350+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="3" t="inlineStr">
+      <c r="A189" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>애플</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>미국 내 반독점 소송 및 집단소송 압박 지속, 한국 내 애플의 수수료 인하 정책 미적용</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>구글이 미국 내 반독점 소송 및 집단소송 압박으로 앱마켓 수수료를 인하하고 대체 결제를 허용하고 있으나, 애플은 한국에서 유사한 정책을 적용하지 않고 있습니다. 이는 한국의 앱 개발사들에게 잠재적인 피해를 야기할 수 있으며, 2021년 관련 법안 통과 등 규제 환경이 조성되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>애플은 자력이 충분한 대기업이며, 앱마켓 수수료 정책으로 인해 다수의 앱 개발사가 피해를 입을 가능성이 높습니다. 미국에서는 이미 반독점 소송 및 집단소송 압박이 진행 중이며, 한국에서도 2021년 관련 법안이 통과된 배경이 있어 공적 절차 진행 및 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>다수 앱 개발사</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>구글, 앱마켓 수수료 인하…게임업계 수혜 기대</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>hansbiz.co.kr</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=822528</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:56:40.601554+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B189" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A190" s="2" t="inlineStr">
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr"/>
+      <c r="D190" t="inlineStr"/>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>공정거래위원회 정책 변경 발표</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 부당한 공동행위 및 사익편취 등 모든 위반 유형에 대한 과징금 하한을 상향 조정하고, 사익편취 시 이익의 3배까지 환수하는 등 제재를 강화할 방침을 발표했습니다. 이는 '솜방망이' 과징금 비판을 해소하고 기업의 불공정 행위를 강력히 억제하기 위함입니다.</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>해당 기사는 공정거래위원회의 과징금 정책 변경에 대한 발표로, 특정 사건이나 피해자가 존재하지 않습니다. 소송금융 투자 대상이 되는 구체적인 분쟁 사례가 아니므로 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>공정위, '솜방망이' 과징금 퇴출…사익편취 시 이익 3배까지 환수</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>newslock.co.kr</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M190" t="inlineStr">
+        <is>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126528</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:51:51.407404+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B190" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>공정거래위원회 과징금 부과기준 상향 및 담합 조사 진행 중</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>이랜드리테일이 계열사 이랜드월드를 부당 지원했다는 공정거래위원회의 과징금 부과 처분에 대해 이랜드리테일과 이랜드월드가 제기한 취소 소송에서 대법원이 원심의 일부 감액 판결을 확정했습니다. 자산 양수도 계약 관련 부당 지원은 인정되었으나, 부동산 매매 계약 및 대표이사 급여 대납은 부당 지원으로 인정되지 않았습니다.</t>
+          <t>공정거래위원회가 부당한 공동행위(담합)에 대한 과징금 부과 기준을 최대 300%까지 대폭 상향했습니다. 이는 중대성이 약한 위반행위의 과징금도 현행 0.5~3%에서 10~15%로 오르는 것을 포함합니다. 공정위 조사에 협조하여 과징금을 감경받은 사업자가 향후 처분에 불복하는 소송을 제기할 경우에 대한 내용도 언급되었습니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>대법원 판결로 공정거래위원회의 과징금 부과 처분 관련 소송이 최종 확정되어 종결된 사건입니다. 소송금융은 통상 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 본 사건은 투자 대상으로 부적합합니다.</t>
+          <t>공정거래위원회가 담합 과징금 부과 기준을 대폭 상향함에 따라, 향후 담합 관련 사건들은 피해 규모가 크고(적합 조건 4), 상대방(담합 기업)의 자력이 충분하며(적합 조건 2), 공정위의 조사 및 행정처분이라는 공적 절차가 진행될 가능성이 높아(적합 조건 6) 소송금융 투자에 매우 적합합니다. 또한, 공정위의 조사 결과는 상대방 책임의 명확한 근거(적합 조건 1)이자 증거 확보(적합 조건 5)에 도움이 될 것입니다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>'계열사 부당지원' 이랜드리테일, 공정위 과징금 소송서 일부 승소 확정</t>
+          <t>공정위, 과징금 부과기준 대폭 상향...“최대 300%”</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01626886645381680</t>
+          <t>https://hbnpress.com/news/view/1065594365411939</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-09 00:37:18.301433+00:00</t>
+          <t>2026-03-09 12:51:17.028229+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
-      <c r="A192" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A192" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>전속고발권 폐지 관련 국회 및 정부 논의 진행 중</t>
+          <t>공정위 과징금 고시 개정 및 담합 적발 절차 강화</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>공정거래위원회의 전속고발권 폐지 여부가 이재명 대통령과 주병기 공정위원장의 언급으로 다시 수술대에 올랐습니다. 폐지론자들은 기업 봐주기를 막고 피해자의 재판청구권을 보장해야 한다고 주장하는 반면, 존치론자들은 무분별한 고발 남발로 기업 경영이 위축될 수 있다고 우려하고 있습니다. 과거에도 폐지 시도가 좌초된 전례가 있어 귀추가 주목됩니다.</t>
+          <t>공정거래위원회가 담합 등 부당 공동행위에 대한 과징금 부과 기준을 매출의 10% 이상으로 대폭 상향하는 고시 개정을 추진한다. 이는 담합 행위에 대한 규제를 강화하고, 공정위의 조사 및 심의에 협조해 과징금을 감경받은 사업자가 향후 처분에 불복해 소송을 제기할 가능성도 언급된다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 전속고발권 폐지 여부에 대한 정책 논의를 다루고 있으며, 특정 기업의 위법 행위나 구체적인 피해 사건에 대한 내용이 아닙니다. 전속고발권이 폐지될 경우 집단적 피해를 입은 다수의 국민이 대기업을 상대로 소송을 제기할 가능성(적합 조건 2, 3)이 열리겠지만, 현재로서는 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않습니다.</t>
+          <t>이 기사는 공정위의 담합 과징금 기준 상향 정책에 대한 것으로, 특정 사건을 다루지는 않지만, 담합 사건 유형 자체는 소송금융 투자에 매우 적합하다. 공정위의 강력한 조사 및 과징금 부과(공적 절차 진행 중, 증거 확보 가능)는 상대방 책임의 명확성을 높이며, 담합의 특성상 다수의 피해자 발생 및 대규모 피해 금액(집단적 피해, 피해 규모 큼)이 예상된다. 또한, 담합 주체는 대기업일 가능성이 높아 자력도 충분하며, 공정위 처분 불복 소송 가능성도 언급되어 향후 소송 발생 가능성이 높다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>“기업 봐주기”vs“기소 남발 우려”… 전속고발권 이번엔 폐지될까[이...</t>
+          <t>공정위, 담합 적발 시 ‘매출 10%’ 이상 과징금 철퇴…‘과징금 고시 ...</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>swtvnews.com</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/2026/03/09/20260309032001?wlog_tag3=naver</t>
+          <t>https://swtvnews.com/news/newsview.php?ncode=1065590368234140</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-09 00:18:28.045757+00:00</t>
+          <t>2026-03-09 12:49:50.524652+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
-      <c r="A193" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A193" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C193" t="inlineStr"/>
+      <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
-          <t>공정위 과징금 처분 관련 행정소송 대법원 계류 중, 별도 주주대표소송 진행 중</t>
+          <t>공정거래위원회 정책 변경 발표</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>하림그룹 계열사들이 총수 2세가 지분 100%를 보유한 올품을 부당 지원했다는 의혹으로 공정위로부터 49억원의 과징금을 부과받았으며, 이에 대한 행정소송이 현재 대법원에 계류 중이다. 경제개혁연대는 하림지주가 총수일가의 지배권 승계를 위해 회사 자산을 총수 2세 개인 회사에 저가에 매각해 손해를 입었다며 김홍국 회장을 상대로 주주대표소송을 제기했다. 이 사건은 대기업의 부당지원 및 총수 일가 승계 문제와 관련하여 사회적 관심이 높다.</t>
+          <t>공정거래위원회가 담합 등 부당한 공동행위에 대한 과징금 부과 기준율 하한을 대폭 상향하고, 공정위 조사 협조에 따른 과징금 감경 폭을 축소 또는 삭제하는 정책 변경을 추진합니다. 이는 위반 사업자에 대한 제재를 강화하기 위함입니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>하림그룹이라는 대기업이 피고이며(적합 조건 2), 공정위가 부당지원으로 과징금을 부과하고 서울고법이 이를 정당하다고 판단하여 상대방 책임이 비교적 명확하다(적합 조건 1, 5). 공정위의 조사 결과 및 법원 판결이 객관적 증거로 활용 가능하며(적합 조건 5), 이미 공정위의 행정처분 및 관련 행정소송이 진행 중이다(적합 조건 6). 또한 경제개혁연대가 주주대표소송을 제기하여 다수의 주주가 피해를 입었을 가능성이 있어 집단적 피해 성격도 가진다(적합 조건 3).</t>
+          <t>해당 기사는 공정거래위원회의 과징금 부과 기준 강화 정책 변경에 대한 내용으로, 특정 사건이나 피해자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 발생이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>하림 '올품' 부당지원 사건 대법원行…총수2세 지배구조 쟁점 재부상</t>
+          <t>과징금 최대 20배 올린다 ···공정위, 임의 감경 '축소·삭제'</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=350051</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=623073</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-08 12:50:03.635949+00:00</t>
+          <t>2026-03-09 12:49:35.448341+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>애플</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>업계 협·단체들의 정책 변경 촉구 및 공정 경쟁 요구 지속</t>
+          <t>미국 법원의 에픽 vs 구글 소송 판결로 인한 구글의 앱 수수료 정책 변화</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>구글이 외부 결제를 허용하며 국내 게임사들의 수수료 절감 기대가 커졌으나, 애플은 기존 정책을 고수하고 있다. 이에 한국 게임산업 협·단체들은 애플을 비롯한 타 플랫폼들의 동참을 촉구하며 공정 경쟁 환경 조성을 요구하고 있다.</t>
+          <t>미국 법원이 에픽 vs 구글 소송에서 구글의 독점적 행위에 제동을 거는 판결을 내리자, 구글이 15년 만에 앱 수수료를 30%에서 20%로 인하했습니다. 이 정책 변화는 법원 판결의 직접적인 영향으로, 과거 고액 수수료로 피해를 입은 다수의 개발자들에게 추가적인 법적 대응의 근거를 제공할 수 있습니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (애플의 일방적 정책 고수), 상대방에게 자력이 충분함 (글로벌 대기업 애플), 집단적 피해 (국내 다수 게임사), 피해 규모가 큼 (수수료 절감 효과), 증거 확보 가능 (에픽게임즈 소송 선례 및 업계 요구). 5개 적합 조건에 해당하여 소송금융 투자 적합도가 높음.</t>
+          <t>미국 법원이 에픽 vs 구글 소송에서 구글의 독점적 행위에 제동을 건 판결을 내렸으므로 상대방 책임이 명확하며(적합 조건 1, 5), 구글은 자력이 충분한 대기업입니다(적합 조건 2). 15년간 30%의 수수료를 부과하여 다수의 개발자들에게 집단적 피해를 입혔고(적합 조건 3), 그 규모가 상당할 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>국내 다수 게임사</t>
+          <t>개발자 다수</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>[김영욱의 게임 후벼파기] PC 머물렀던 ‘자체 결제’, 모바일로 확대되...</t>
+          <t>[기획] 구글, 15년 만에 앱 수수료 낮춘다…30%→20%, 개발자들은 왜 '반...</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12050197?ref=naver</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=859888</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-08 12:41:55.033681+00:00</t>
+          <t>2026-03-09 12:49:14.568416+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
-      <c r="A195" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A195" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>정부의 가격 담합 경고 및 경기지사 후보들의 소송 지원단 구성, 특별사법경찰단 강화 공약 발표</t>
+          <t>공정거래위원회 과징금 부과기준 상향 및 담합 조사 강화</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>정부의 가격 담합 경고에 대응하여 경기지사 후보들이 담합 피해자 소송 지원단 구성, 특별사법경찰단 강화, 공공계약 담합 손해배상 소송 제기 등의 공약을 발표했다. 이는 담합으로 인한 다수 피해자 발생 가능성과 이에 대한 적극적인 법적 대응 및 지원 의지를 보여준다.</t>
+          <t>공정거래위원회가 담합 등 부당한 공동행위에 대한 과징금 부과기준율 하한을 최대 12%까지 상향 조정했습니다. 또한 공정위 조사에 협조 후 처분에 불복해 소송을 제기할 경우 감경받은 과징금을 다시 부과하는 등 담합 규제를 강화하는 내용입니다. 이는 향후 담합 관련 소송의 투자 매력을 높이는 정책적 변화로 해석될 수 있습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>가격 담합이라는 상대방의 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3). 정부의 가격 담합 경고 및 특별사법경찰단 강화 공약 등 공적 절차가 진행 중이거나 예정되어 있어 증거 확보 및 소송 지원 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>이 기사는 담합 과징금 부과기준 상향이라는 정책 변화를 다루고 있어 특정 소송 사건을 직접적으로 제시하지는 않습니다. 하지만 담합 사건은 공정위 조사로 상대방 책임이 명확해지고, 대기업이 피고가 되는 경우가 많아 자력이 충분하며, 과징금 상향으로 피해 규모가 커질 수 있어 소송금융 투자에 적합한 유형입니다. 따라서 이 정책 변화는 향후 담합 관련 소송의 투자 매력을 높이는 긍정적인 신호로 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>정부 가격 담합 경고에… 민주 경기지사 후보들 '물가 메시지'</t>
+          <t>담합 과징금 부과기준율 하한 '최대 12%' 상향</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>koit.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015490</t>
+          <t>https://www.koit.co.kr/news/articleView.html?idxno=206010</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-08 12:36:05.237287+00:00</t>
+          <t>2026-03-09 12:49:01.750491+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C196" t="inlineStr"/>
+      <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
-          <t>일본 최고재판소에서 최종 패소 판결 확정</t>
+          <t>공정거래위원회 과징금고시 개정안 행정예고</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>일본 한식 체인점 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출 피해를 입었다며 제기한 손해배상 소송에서 최종 패소했습니다. 1심에서는 다베로그의 우월적 지위 남용을 일부 인정했으나, 2심과 최고재판소는 플랫폼의 알고리즘 변경이 부당한 조치로 보기 어렵다고 판단했습니다. 이번 판결은 일본 최고재판소가 식당 평가 사이트의 알고리즘 변경 정당성에 대해 처음으로 판단을 내린 사례입니다.</t>
+          <t>공정거래위원회가 과징금 부과 세부기준 개정안을 행정예고했습니다. 이번 개정안은 기업의 법 위반에 대한 제재 실효성을 높이기 위해 부과기준율 하한을 대폭 상향하고, 반복 위반에 대한 가중을 강화하며, 임의적 감경 요소를 축소 또는 삭제하는 내용을 담고 있습니다. 특히 담합, 부당지원, 사익편취 등 악질적인 위반행위에 대해 징벌적 수준의 과징금을 부과할 방침입니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>부적합 조건: 일본 최고재판소에서 최종 패소 판결이 확정되어 사건이 종결되었습니다. 따라서 소송금융 투자의 대상이 될 수 없습니다.</t>
+          <t>본 기사는 공정거래위원회의 과징금 부과 기준 개정안에 대한 행정예고를 다루고 있으며, 특정 기업의 법 위반 사례나 구체적인 피해 사건을 언급하고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 피해자 수, 증거 등 소송금융 투자 검토에 필요한 구체적인 적합 조건들을 파악할 수 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>약 3억 6천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>1개 체인점</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>평점 낮춰 매출 떨어졌다 …한식집, 日 맛집 앱과 소송 결국 패소</t>
+          <t>공정위, 경제적 제재 실효성 강화...과징금고시 개정안 행정예고</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
+          <t>intn.co.kr</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M196" t="inlineStr">
+        <is>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049421</t>
+        </is>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:46:44.627561+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr"/>
+      <c r="D197" t="inlineStr"/>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>공정거래위원회 과징금 제도 개편안 행정예고</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 담합 및 부당지원 행위에 대한 과징금 부과 기준을 대폭 상향하고, 반복 위반 가중치를 강화하며 리니언시 감경 혜택을 축소하는 내용의 개편안을 행정예고했다. 이는 기업들의 법 위반 억지력을 높이기 위한 조치로, 4월 중 시행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>이 기사는 공정거래위원회의 과징금 부과 기준 강화 정책 발표에 대한 내용으로, 특정 기업의 법 위반 사건이나 피해자가 발생한 구체적인 소송 사안을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>담합하면 무조건 과징금 10% 이상…공정위, 과징금 '하한' 대폭 상향, 리...</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M197" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026030910274000860</t>
+        </is>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:46:16.915816+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr"/>
+      <c r="D198" t="inlineStr"/>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과기준 개정안 행정예고</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 담합, 부당지원, 사익편취 등 법 위반 행위에 대한 과징금 부과 기준을 대폭 상향하는 개정안을 행정예고했습니다. 중대성이 약한 담합의 과징금 하한이 20배 오르고, 반복 위반에 대한 가중 처벌이 강화되며, 감경 혜택은 축소됩니다. 이는 기업들의 법 위반을 단순한 사업 비용으로 인식하는 관행을 깨고 시장 경쟁 질서를 회복하기 위함입니다.</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>이 기사는 공정거래위원회의 과징금 부과 기준 개정안 발표에 대한 것으로, 특정 기업의 법 위반 사건이나 피해자가 발생한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 특정 사건이 존재하지 않아 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>'기업들 장난질' 과징금 하한 최대 20배↑…담합 반복시 최대 100% 가중</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L196" t="inlineStr">
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260309_0003539997</t>
+        </is>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:46:07.191173+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>이랜드</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>대법원 확정 판결</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>이랜드가 공정거래위원회의 지주사 부당지원 과징금 41억 원에 불복해 제기한 소송에서 대법원이 원심을 확정했다. 이에 따라 이랜드는 과징금 41억 원 중 26억 원을 취소받았으나, 나머지 15억 원은 유지되었다. 이 판결로 이랜드와 공정위 간의 행정소송은 최종 종결되었다.</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>대법원에서 이랜드의 지주사 부당지원 행위에 대한 공정위 과징금 처분 중 일부를 확정하여 상대방의 책임이 명확하며(적합 조건 1), 대기업인 이랜드의 자력이 충분하다(적합 조건 2). 또한 공정위 조사 및 대법원 판결이라는 객관적 증거가 확보되어 있다(적합 조건 5). 다만, 기사 내용은 과징금 취소 소송의 종결에 대한 것으로, 직접적인 피해자들의 손해배상 소송에 대한 언급은 없어 추가적인 사건 발굴이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>대법원, '지주사 부당지원' 이랜드 과징금 41억 중 26억 취소</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>sentv.co.kr</t>
+        </is>
+      </c>
+      <c r="L199" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M196" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026030303293001503</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603090009</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-08 00:29:36.887454+00:00</t>
+          <t>2026-03-09 00:50:53.519906+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>다베로그 운영사</t>
+          <t>이랜드리테일, 이랜드월드</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>최고재판소 상고 기각, 2심 판결 확정</t>
+          <t>대법원 확정 판결</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>일본 한식 체인 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출이 감소했다며 손해배상 소송을 제기했다. 1심에서는 다베로그의 일부 책임을 인정했으나, 2심과 최고재판소는 평점 변경이 부당한 불이익에 해당하지 않는다고 판단하며 한류촌의 최종 패소를 확정했다.</t>
+          <t>이랜드리테일이 사실상 지주회사인 이랜드월드를 부당 지원했다는 공정거래위원회의 과징금 부과 처분에 대해 이랜드 측이 제기한 행정소송에서 대법원이 원심을 확정했습니다. 이에 따라 공정위가 부과한 과징금 41억 원 중 26억 원이 취소되었으며, 스파오 브랜드 양도 시 지연이자를 면제한 부분만 부당 지원으로 인정되었습니다. 해당 사건은 대법원 판결로 최종 종결되었습니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>이 사건은 최고재판소에서 상고가 기각되어 2심 판결이 확정된 '종결된 사건'에 해당합니다. 이미 법적 판단이 완료되어 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 이랜드 계열사 간 부당지원에 대한 공정거래위원회의 과징금 부과 처분에 대해 이랜드 측이 제기한 행정소송으로, 대법원에서 최종 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 이랜드 그룹의 충분한 자력(적합 조건: 상대방 자력 충분)과 공정위 조사 및 법원 판결을 통한 명확한 증거(적합 조건: 증거 확보 가능)가 존재하지만, 새로운 소송금융 투자 기회를 발굴하기에는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>알고리즘 탓 손님 줄었다 …한식 체인 소송 결말은</t>
+          <t>이랜드 공정위 과징금 ‘41억 중 26억 취소’ 대법 확정</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603070335&amp;t=NN</t>
+          <t>https://www.sedaily.com/article/20016701?ref=naver</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-07 12:38:17.898974+00:00</t>
+          <t>2026-03-09 00:48:07.106479+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr"/>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>구글</t>
+        </is>
+      </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>경기도 차원의 담합 피해자 소송 지원 및 조사 계획 발표</t>
+          <t>에픽게임즈의 반독점 소송 진행 중, 구글의 수수료 인하 발표</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>한준호 국회의원이 경기도 민생공정경제 5대 공약을 발표하며 생활물가 담합 및 시장 교란 행위 근절 의지를 밝혔다. 담합 피해자 소송 지원단 설치, 특별사법경찰단 강화, 물가감시 데이터센터 구축 등을 통해 공정시장 질서를 확립하고 경기도를 '공정가격 청정지역'으로 만들겠다는 계획이다.</t>
+          <t>구글이 에픽게임즈의 반독점 소송 제기 이후 인앱결제 수수료를 인하할 예정입니다. 이는 K-게임사를 포함한 글로벌 앱 생태계 전반의 개발사들이 겪던 과도한 수수료 부담을 덜어주고 실적 회복에 기여할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>경기도 차원에서 담합 피해자 소송 지원단 설치 및 특별사법경찰단 강화 계획을 발표하여 (적합 조건 5) 집단적 피해(적합 조건 3)에 대한 증거 확보 및 소송 지원 가능성이 높습니다. 민생 물가 담합은 다수의 피해자에게 큰 피해(적합 조건 4)를 야기하며, 상대방(담합 기업)의 책임이 명확하고 자력도 충분할 가능성이 높습니다(적합 조건 1, 2).</t>
+          <t>구글은 글로벌 대기업으로 자력이 충분하며(적합 조건 2), 에픽게임즈의 반독점 소송 제기로 과도한 수수료 정책에 대한 책임이 명확히 제기되었습니다(적합 조건 1). K-게임사를 포함한 글로벌 앱 개발사 다수가 피해를 입어 집단적 피해이며(적합 조건 3), 장기간 과도한 수수료로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 앱 개발사</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>한준호  공정가격 청정지역 경기도 …'민생공정경제 5대 공약' 발표</t>
+          <t>구글, 인앱결제 수수료 낮춘다… K-게임, 수수료 부담 덜고 실적회복 ‘...</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2299649.htm</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026030614294922535</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-07 12:37:59.625952+00:00</t>
+          <t>2026-03-09 00:43:14.918359+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>다베로그 운영사</t>
+          <t>이랜드리테일, 이랜드월드</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>일본 최고재판소 최종 패소 판결 확정</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>일본의 한식 체인점 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출이 하락했다며 제기한 손해배상 소송에서 최종 패소했다. 1심에서는 원고 일부 승소 판결이 나왔으나, 2심과 최고재판소는 평점 변경이 상거래 관행에 비춰 부당한 불이익에 해당하지 않는다고 판단했다. 이로써 식당 평가 사이트 알고리즘 변경 타당성에 대한 사법부의 판단이 최고재판소에서 확정되었다.</t>
+          <t>이랜드리테일이 계열사 이랜드월드를 부당 지원했다는 공정거래위원회의 과징금 부과 처분에 대해 이랜드리테일과 이랜드월드가 제기한 취소 소송에서 대법원이 원심의 일부 감액 판결을 확정했습니다. 자산 양수도 계약 관련 부당 지원은 인정되었으나, 부동산 매매 계약 및 대표이사 급여 대납은 부당 지원으로 인정되지 않았습니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>이미 일본 최고재판소에서 원고 최종 패소 판결이 확정되어 사건이 종결되었으므로, 소송금융 투자 대상이 될 수 없음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>대법원 판결로 공정거래위원회의 과징금 부과 처분 관련 소송이 최종 확정되어 종결된 사건입니다. 소송금융은 통상 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 본 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>3천840만엔 (약 3억6천만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>'식당 앱 알고리즘 변경에 손해' 소송한 재일 한식점 최종 패소</t>
+          <t>'계열사 부당지원' 이랜드리테일, 공정위 과징금 소송서 일부 승소 확정</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260307036100073?input=1195m</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01626886645381680</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-07 12:33:28.592796+00:00</t>
+          <t>2026-03-09 00:37:18.301433+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
-      <c r="A203" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A203" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>공정위 등 감독기관 조사 진행 중, 행정소송 예고</t>
+          <t>전속고발권 폐지 관련 국회 및 정부 논의 진행 중</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>대통령이 담합을 '암적 존재'로 규정하며 식품 분야에 이어 금융권 담합 조사 결과에 이목이 집중되고 있다. NH농협은행과 4대 은행 등 주요 은행들이 담합 의혹의 주체로 거론되며, 이들은 정당한 리스크 관리였다고 반박하며 행정소송을 불사할 태세다. 이는 공정위 등 감독기관의 조사가 진행 중임을 시사하며, 향후 대규모 집단소송으로 이어질 가능성이 있다.</t>
+          <t>공정거래위원회의 전속고발권 폐지 여부가 이재명 대통령과 주병기 공정위원장의 언급으로 다시 수술대에 올랐습니다. 폐지론자들은 기업 봐주기를 막고 피해자의 재판청구권을 보장해야 한다고 주장하는 반면, 존치론자들은 무분별한 고발 남발로 기업 경영이 위축될 수 있다고 우려하고 있습니다. 과거에도 폐지 시도가 좌초된 전례가 있어 귀추가 주목됩니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>상대방 자력 충분(NH농협은행, 4대 은행 등 금융권), 공적 절차 진행 중(금융권 조사), 집단적 피해 및 대규모 피해 가능성 높음(담합의 특성상 다수 피해 예상 및 금융권 담합).</t>
+          <t>이 기사는 공정거래위원회의 전속고발권 폐지 여부에 대한 정책 논의를 다루고 있으며, 특정 기업의 위법 행위나 구체적인 피해 사건에 대한 내용이 아닙니다. 전속고발권이 폐지될 경우 집단적 피해를 입은 다수의 국민이 대기업을 상대로 소송을 제기할 가능성(적합 조건 2, 3)이 열리겠지만, 현재로서는 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>대통령  담합은 암적 존재 … 식품 이어 금융권 조사 결과 주목</t>
+          <t>“기업 봐주기”vs“기소 남발 우려”… 전속고발권 이번엔 폐지될까[이...</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>youngnong.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>http://www.youngnong.co.kr/news/articleView.html?idxno=57908</t>
+          <t>https://www.seoul.co.kr/news/economy/2026/03/09/20260309032001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-07 00:30:16.598699+00:00</t>
+          <t>2026-03-09 00:18:28.045757+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr"/>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>하림그룹</t>
+        </is>
+      </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>경기도 차원의 반담합 5대 공약 발표, 소송지원단 설치 및 특사경 강화 예정</t>
+          <t>공정위 과징금 처분 관련 행정소송 대법원 계류 중, 별도 주주대표소송 진행 중</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>한준호 의원이 경기도 내 생활물가 담합 및 공공입찰 카르텔 근절을 위한 '민생공정경제 5대 공약'을 발표했다. 이 공약에는 담합 피해 도민 집단소송 지원, 민생물가 특별사법경찰단 강화, 시장교란업체 명단 공개, 공공계약 담합 손해배상 소송 추진 등이 포함된다. 이는 대통령의 담합 경고에 이은 지방정부 차원의 강력한 대응 의지를 보여준다.</t>
+          <t>하림그룹 계열사들이 총수 2세가 지분 100%를 보유한 올품을 부당 지원했다는 의혹으로 공정위로부터 49억원의 과징금을 부과받았으며, 이에 대한 행정소송이 현재 대법원에 계류 중이다. 경제개혁연대는 하림지주가 총수일가의 지배권 승계를 위해 회사 자산을 총수 2세 개인 회사에 저가에 매각해 손해를 입었다며 김홍국 회장을 상대로 주주대표소송을 제기했다. 이 사건은 대기업의 부당지원 및 총수 일가 승계 문제와 관련하여 사회적 관심이 높다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>대통령의 강력 경고에 이어 경기도 차원에서 담합 카르텔에 대한 전면 대응을 선언한 사건으로, 상대방 책임이 명확하고(담합 카르텔), 상대방 자력이 충분하며(대기업, 유통업체 등), 1400만 경기도민 대상의 집단적 피해가 예상된다. 또한, 소송지원단 설치 및 물가감시 데이터센터 구축 등 증거 확보 및 공적 절차 진행 가능성이 높아 소송금융 투자에 매우 적합하다.</t>
+          <t>하림그룹이라는 대기업이 피고이며(적합 조건 2), 공정위가 부당지원으로 과징금을 부과하고 서울고법이 이를 정당하다고 판단하여 상대방 책임이 비교적 명확하다(적합 조건 1, 5). 공정위의 조사 결과 및 법원 판결이 객관적 증거로 활용 가능하며(적합 조건 5), 이미 공정위의 행정처분 및 관련 행정소송이 진행 중이다(적합 조건 6). 또한 경제개혁연대가 주주대표소송을 제기하여 다수의 주주가 피해를 입었을 가능성이 있어 집단적 피해 성격도 가진다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>1400만 경기도민 다수</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>한준호  경기도를 공정가격 청정지역으로 …담합 카르텔 5대 공약 직격</t>
+          <t>하림 '올품' 부당지원 사건 대법원行…총수2세 지배구조 쟁점 재부상</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2562808</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=350051</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-06 13:08:05.037184+00:00</t>
+          <t>2026-03-08 12:50:03.635949+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑</t>
+          <t>애플</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>공정거래위원회 신고 및 조사 진행 중</t>
+          <t>업계 협·단체들의 정책 변경 촉구 및 공정 경쟁 요구 지속</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>태광그룹이 롯데홈쇼핑의 계열사 거래 구조가 '통행세' 의혹 및 부당 지원에 해당한다며 공정거래위원회에 신고했다. 롯데홈쇼핑이 롯데쇼핑을 중간 유통 단계로 두고 수수료를 지급하는 구조가 19년간 지속되어 납품업체의 실질 수수료 부담이 높다는 주장이다. 롯데홈쇼핑은 업계 관행이라며 부인하고 있어 공정위의 판단에 관심이 쏠린다.</t>
+          <t>구글이 외부 결제를 허용하며 국내 게임사들의 수수료 절감 기대가 커졌으나, 애플은 기존 정책을 고수하고 있다. 이에 한국 게임산업 협·단체들은 애플을 비롯한 타 플랫폼들의 동참을 촉구하며 공정 경쟁 환경 조성을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>대기업 피고(롯데홈쇼핑)의 자력이 충분하며, 공정거래위원회에 신고되어 공적 절차가 진행 중입니다. 19년간 지속된 거래 구조로 인해 다수 납품업체에 집단적 피해가 발생했을 가능성이 높고, 공정위 조사 결과가 향후 소송의 중요한 증거로 활용될 수 있습니다. (적합 조건 2, 3, 5, 6 해당)</t>
+          <t>상대방 책임이 비교적 명확함 (애플의 일방적 정책 고수), 상대방에게 자력이 충분함 (글로벌 대기업 애플), 집단적 피해 (국내 다수 게임사), 피해 규모가 큼 (수수료 절감 효과), 증거 확보 가능 (에픽게임즈 소송 선례 및 업계 요구). 5개 적합 조건에 해당하여 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>다수 납품업체</t>
+          <t>국내 다수 게임사</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>[그룹주 기상도]노사 갈등·상속 분쟁에 희비…SK·롯데 ‘맑음’, 삼성...</t>
+          <t>[김영욱의 게임 후벼파기] PC 머물렀던 ‘자체 결제’, 모바일로 확대되...</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=805372</t>
+          <t>https://www.dt.co.kr/article/12050197?ref=naver</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-06 13:05:13.724504+00:00</t>
+          <t>2026-03-08 12:41:55.033681+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
-      <c r="A206" s="3" t="inlineStr">
+      <c r="A206" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr"/>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>정부의 가격 담합 경고 및 경기지사 후보들의 소송 지원단 구성, 특별사법경찰단 강화 공약 발표</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>정부의 가격 담합 경고에 대응하여 경기지사 후보들이 담합 피해자 소송 지원단 구성, 특별사법경찰단 강화, 공공계약 담합 손해배상 소송 제기 등의 공약을 발표했다. 이는 담합으로 인한 다수 피해자 발생 가능성과 이에 대한 적극적인 법적 대응 및 지원 의지를 보여준다.</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>가격 담합이라는 상대방의 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3). 정부의 가격 담합 경고 및 특별사법경찰단 강화 공약 등 공적 절차가 진행 중이거나 예정되어 있어 증거 확보 및 소송 지원 가능성이 높습니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>정부 가격 담합 경고에… 민주 경기지사 후보들 '물가 메시지'</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>kihoilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015490</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:36:05.237287+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B206" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C207" t="inlineStr"/>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>다베로그 운영사</t>
+        </is>
+      </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>경기도의 담합피해자 소송지원단 설치 및 민생물가 특별사법경찰단 강화 제안</t>
+          <t>일본 최고재판소에서 최종 패소 판결 확정</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>한준호 의원이 생활물가 담합으로 피해를 입은 경기도민을 위해 '담합피해자 소송지원단' 설치를 제안했다. 이는 집단소송 시 변호사 비용 및 법률 지원을 제공하고, '민생물가 특별사법경찰단'을 강화하여 담합 행위를 단속하겠다는 내용이다. 이 공약은 민생 경제를 보호하고 불법 담합에 대한 강력한 대응을 목표로 한다.</t>
+          <t>일본 한식 체인점 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출 피해를 입었다며 제기한 손해배상 소송에서 최종 패소했습니다. 1심에서는 다베로그의 우월적 지위 남용을 일부 인정했으나, 2심과 최고재판소는 플랫폼의 알고리즘 변경이 부당한 조치로 보기 어렵다고 판단했습니다. 이번 판결은 일본 최고재판소가 식당 평가 사이트의 알고리즘 변경 정당성에 대해 처음으로 판단을 내린 사례입니다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>기사는 '가격담합'이라는 명확한 불법 행위로 인한 광범위한 피해를 다루고 있습니다. '담합피해자 소송지원단' 설치 및 집단소송 시 변호사 비용 지원 제안은 다수의 피해자 발생 및 집단소송 가능성을 높이며(적합 조건 3), '민생물가 특별사법경찰단' 강화는 공적 조사를 통한 증거 확보 및 상대방 책임 입증 가능성을 시사합니다(적합 조건 5, 6). 담합 주체는 대개 자력이 충분한 기업일 가능성이 높습니다(적합 조건 2).</t>
+          <t>부적합 조건: 일본 최고재판소에서 최종 패소 판결이 확정되어 사건이 종결되었습니다. 따라서 소송금융 투자의 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3억 6천만원</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>도민 다수</t>
+          <t>1개 체인점</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>한준호  가격담합, 민생 훔치는 범죄 …'민생 공정경제 5대 공약' 발표</t>
+          <t>평점 낮춰 매출 떨어졌다 …한식집, 日 맛집 앱과 소송 결국 패소</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363718961</t>
+          <t>https://www.newsis.com/view/NISX20260308_0003539066</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-06 13:00:07.444311+00:00</t>
+          <t>2026-03-08 12:32:07.059183+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>경기도의 담합 피해자 소송 지원단 설치 및 특별사법경찰단 확대 예정</t>
+          <t>경기도 차원의 담합 피해자 소송 지원단 설치 및 특별사법경찰단 강화 등 민생공정경제 5대 공약 발표</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>한준호 의원이 고물가 시대 민생 경제를 교란하는 '가격 담합' 근절을 위한 '경기도 민생공정경제 5대 공약'을 발표했습니다. 이 공약에는 담합 피해 도민들을 위한 집단소송 지원단 설치, 민생물가 특별사법경찰단 확대, 가격 조작 업체 명단 공개 등이 포함되어 있습니다. 이는 이재명 대통령의 담합에 대한 강력 대응 의지에 대한 지방정부 차원의 화답으로, 중앙정부와 지방정부의 협력 모델이 될 것으로 기대됩니다.</t>
+          <t>한준호 의원이 생활물가 담합과 시장 교란 행위를 근절하기 위한 '경기도 민생공정경제 5대 공약'을 발표했습니다. 주요 내용은 담합 피해자 소송 지원단 설치, 민생물가 특별사법경찰단 강화, 시장 교란 업체 공개 제도 도입 등입니다. 이는 민생을 담보로 돈 버는 구조를 끊어내고 경기도를 '공정가격 청정지역'으로 만들겠다는 취지입니다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>경기도가 생활물가 담합 피해 도민들을 위한 집단소송 지원단을 설치하고, 특별사법경찰단 확대를 통해 증거 확보 및 시장 감시를 강화할 예정입니다. 이는 집단적 피해(도민 다수), 상대방 책임 명확성(담합은 중대 범죄로 규정), 증거 확보 가능성, 공적 절차 진행 중 등 여러 적합 조건을 충족합니다. 또한, '거대 기업의 담합' 언급으로 상대방의 자력도 충분할 것으로 예상됩니다.</t>
+          <t>담합 및 시장 교란 행위로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 대형마트, 주유소 등 기업은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 경기도민 다수가 피해를 입어 집단소송 가능성이 높고(적합 조건 3), 생활물가 담합 및 경기도 예산 피해는 규모가 클 수 있습니다(적합 조건 4). 또한, 특별사법경찰단 강화 및 시장 교란 업체 공개 제도 도입으로 증거 확보 및 공적 절차 진행 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>경기도민 다수</t>
+          <t>도민 다수</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>한준호 의원, ‘가격 담합과의 전쟁’ 선포… 경기도 민생공정경제 5대...</t>
+          <t>한준호, ‘경기도 민생공정경제 5대 공약’ 발표</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/region/article/all/20260306/133478094/1</t>
+          <t>https://www.dt.co.kr/article/12050048?ref=naver</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-06 12:57:00.457117+00:00</t>
+          <t>2026-03-08 12:29:22.949071+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>구글, 애플</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>구글의 수수료 인하 조치 발표, 과거 집단소송 제기 움직임</t>
+          <t>한온시스템이 공정위 과징금 부과에 불복하여 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>구글과 애플의 앱 마켓 30% 수수료 정책으로 인해 중소게임사들이 집단소송을 제기할 만큼 절박한 상황에 몰렸습니다. 최근 구글이 자체/외부 결제 시 수수료를 20%로 인하하는 조치를 발표하여 중소게임사들의 관심이 집중되고 있습니다. 이는 과거의 법적 압박에 대한 반응으로 보입니다.</t>
+          <t>한국앤컴퍼니그룹 계열사 한온시스템이 공정거래위원회의 과징금 부과에 불복하여 행정소송을 제기했습니다. 공정위는 한온시스템이 9개 항목에 대해 위반했다고 판단하여 과징금을 부과한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>구글과 애플이라는 글로벌 대기업이 피고이며(적합 조건 2), 다수의 중소게임사가 피해를 입어 집단소송 가능성이 높습니다(적합 조건 3). 30%에 달하는 수수료로 인한 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 이미 과거에 집단소송이 제기되었거나 준비 중이었던 사건으로 보입니다(적합 조건 1, 6).</t>
+          <t>공정거래위원회가 한온시스템에 과징금을 부과한 것은 상대방(한온시스템)의 책임이 공적으로 인정되었음을 의미하며, 한온시스템은 한국앤컴퍼니그룹 계열사로 자력이 충분합니다. 또한 공정위의 조사 결과는 객관적 증거로 활용될 수 있으며, 이미 공정위의 과징금 부과라는 공적 절차가 진행되었습니다. 이는 한온시스템의 불공정 행위로 인한 피해자들이 소송을 제기할 경우 소송금융 투자 가능성이 높음을 시사합니다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>중소게임사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>구글 수수료 인하…중소게임사 숨통 트일까</t>
+          <t>[주간브리핑] 이란 공습에 한국 증시 '요동'…삼성전자 노사, 조정결렬...</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>smedaily.co.kr</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352944</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=198081</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-06 12:39:08.472595+00:00</t>
+          <t>2026-03-08 00:36:11.329962+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr"/>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>메가MGC커피, 더벤티</t>
+        </is>
+      </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>정유사 간 담합 여부에 대한 공정거래위원회 등 감독기관의 조사 가능성</t>
+          <t>메가MGC커피 가맹점주들은 소송에 착수했으며, 더벤티 가맹점주들도 소송을 제기할 예정입니다. 한국피자헛 차액가맹금 소송의 대법원 판결이 선례로 존재합니다.</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>기름값 상승과 관련하여 정유사 간 담합(부당공동행위) 가능성이 제기되었으며, 이 경우 과징금 부과 및 소송을 통해 해결하는 경우가 많다고 언급되었다. 만약 담합 사실이 확인될 경우, 다수의 소비자에게 큰 피해를 입힌 대규모 사건이 될 수 있다.</t>
+          <t>한국피자헛 차액가맹금 소송 대법원 판결 이후, 메가MGC커피 가맹점주 4천여 곳이 가맹본부를 상대로 차액가맹금 반환 소송에 착수했으며, 더벤티 가맹점주 1천500곳도 소송을 제기할 예정입니다. 법무법인 도아가 이들 점주를 대리하며, 가맹본부와 점주 간 불투명한 거래 구조 및 정보 격차 해소를 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>정유사 간 담합 가능성이 제기되며, 이는 대기업 피고(정유사)의 자력 충분 조건에 부합합니다. 기름값 상승은 다수의 소비자 및 기업에 집단적 피해를 야기하며, 피해 규모가 클 것으로 예상됩니다. 또한, 과징금 부과 언급은 공정거래위원회 등 공적 기관의 조사가 진행 중이거나 진행될 가능성을 시사하여 증거 확보 및 공적 절차 진행 조건에 해당합니다.</t>
+          <t>대기업 피고(메가MGC커피, 더벤티)의 충분한 자력(적합 조건 2)이 있으며, 피자헛 대법원 판결로 차액가맹금 반환 법리가 확립되어 상대방 책임이 비교적 명확합니다(적합 조건 1). 수천 곳의 가맹점주가 피해를 입은 집단적 피해이며(적합 조건 3), 이미 소송에 착수했거나 예정되어 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 법무법인 도아가 관련 분야 전문성과 축적된 데이터를 보유하고 있어 증거 확보 및 소송 진행에 유리합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 곳의 가맹점주</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>미국·이란 전쟁 시작하자마자 '천정부지' 기름값…'바가지요금' 형사처...</t>
+          <t>가맹점만 수천곳... 커피전문점은 왜 그들과 손잡았을까</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1617563/?sc=Naver</t>
+          <t>https://www.imaeil.com/page/view/2026030303293001503</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-06 12:36:39.020891+00:00</t>
+          <t>2026-03-08 00:29:36.887454+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
-      <c r="A211" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A211" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>다베로그 운영사</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>규제 및 과징금 리스크 논의 중, 과거 수수료 관련 손해배상 문제 미해결</t>
+          <t>최고재판소 상고 기각, 2심 판결 확정</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>구글이 '30% 플랫폼세'를 25%로 인하했으나, 과거 수수료 부과에 따른 손해배상 문제는 해결되지 않았습니다. 이는 예상되는 규제나 과징금 리스크에 대한 대응으로 보이며, 다수의 게임 개발사들이 과거 과도한 수수료로 인한 피해를 주장할 가능성이 있습니다.</t>
+          <t>일본 한식 체인 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출이 감소했다며 손해배상 소송을 제기했다. 1심에서는 다베로그의 일부 책임을 인정했으나, 2심과 최고재판소는 평점 변경이 부당한 불이익에 해당하지 않는다고 판단하며 한류촌의 최종 패소를 확정했다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>구글이라는 대기업이 피고이며 자력이 충분하고 (적합 조건 2), '30% 플랫폼세'는 다수의 게임 개발사에 영향을 미치는 집단적 피해를 야기합니다 (적합 조건 3). 과거 수수료 부과에 따른 손해배상 문제가 언급되며 책임이 비교적 명확하고 (적합 조건 1), 예상되는 규제나 과징금 리스크가 있어 공적 절차가 진행 중임을 시사합니다 (적합 조건 6).</t>
+          <t>이 사건은 최고재판소에서 상고가 기각되어 2심 판결이 확정된 '종결된 사건'에 해당합니다. 이미 법적 판단이 완료되어 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>게임 개발사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>[콘텐츠 인사이트] 구글 '30% 플랫폼세' 균열…게임사가 웃는 이유</t>
+          <t>알고리즘 탓 손님 줄었다 …한식 체인 소송 결말은</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655890</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603070335&amp;t=NN</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-06 01:41:06.412476+00:00</t>
+          <t>2026-03-07 12:38:17.898974+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C212" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C212" t="inlineStr"/>
       <c r="D212" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>민사소송 제기 (소멸시효 임박), 공정거래위원회 현장조사 진행 중</t>
+          <t>경기도 차원의 담합 피해자 소송 지원 및 조사 계획 발표</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>LX하우시스의 협력업체인 대진글라스가 하도급법 위반을 이유로 LX하우시스를 상대로 약 270억원 규모의 손해배상 청구 민사소송을 제기했다. 소멸시효 임박으로 공정위 조사 결과와 별개로 소송을 진행하게 되었으며, 공정위는 LX하우시스에 대한 현장조사를 이어가고 있다. 국회 국정감사에서도 LX하우시스의 불공정 행위가 지적된 바 있다.</t>
+          <t>한준호 국회의원이 경기도 민생공정경제 5대 공약을 발표하며 생활물가 담합 및 시장 교란 행위 근절 의지를 밝혔다. 담합 피해자 소송 지원단 설치, 특별사법경찰단 강화, 물가감시 데이터센터 구축 등을 통해 공정시장 질서를 확립하고 경기도를 '공정가격 청정지역'으로 만들겠다는 계획이다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>LX하우시스의 하도급법 위반 행위가 구체적으로 명시되어 상대방 책임이 명확하고(적합 조건 1), 상장 대기업으로 자력이 충분하다(적합 조건 2). 주장 손해액이 270억원으로 피해 규모가 크며(적합 조건 4), 공정위 현장조사가 진행 중이므로 증거 확보 가능성이 높다(적합 조건 5). 또한 공정위 조사가 진행 중인 공적 절차에 해당한다(적합 조건 6).</t>
+          <t>경기도 차원에서 담합 피해자 소송 지원단 설치 및 특별사법경찰단 강화 계획을 발표하여 (적합 조건 5) 집단적 피해(적합 조건 3)에 대한 증거 확보 및 소송 지원 가능성이 높습니다. 민생 물가 담합은 다수의 피해자에게 큰 피해(적합 조건 4)를 야기하며, 상대방(담합 기업)의 책임이 명확하고 자력도 충분할 가능성이 높습니다(적합 조건 1, 2).</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>270억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>1개 협력업체 (대진글라스)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>(단독)LX하우시스 피해 협력업체, '민사소송'…업계  공정위 솜방망이 ...</t>
+          <t>한준호  공정가격 청정지역 경기도 …'민생공정경제 5대 공약' 발표</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1293352&amp;inflow=N</t>
+          <t>https://news.tf.co.kr/read/national/2299649.htm</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-06 01:38:52.710820+00:00</t>
+          <t>2026-03-07 12:37:59.625952+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
-      <c r="A213" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>다베로그 운영사</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>국내 게임 유통사 집단소송 진행 중, 각국 규제 당국 조사 및 법 제정 완료/진행 중</t>
+          <t>일본 최고재판소 최종 패소 판결 확정</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>구글이 앱마켓 인앱 결제 수수료를 인하하고 외부 결제를 허용하는 정책을 발표했습니다. 이는 그동안 구글의 독점적 지위 남용과 과도한 수수료에 대한 국내외 콘텐츠 업계의 비판, 각국 규제 당국의 반독점 조사 및 법 제정 압박에 따른 것입니다. 이미 국내 게임 유통사들이 구글을 상대로 집단소송을 제기한 바 있어, 이번 정책 변화가 과거 피해에 대한 손해배상 소송에 어떤 영향을 미칠지 주목됩니다.</t>
+          <t>일본의 한식 체인점 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출이 하락했다며 제기한 손해배상 소송에서 최종 패소했다. 1심에서는 원고 일부 승소 판결이 나왔으나, 2심과 최고재판소는 평점 변경이 상거래 관행에 비춰 부당한 불이익에 해당하지 않는다고 판단했다. 이로써 식당 평가 사이트 알고리즘 변경 타당성에 대한 사법부의 판단이 최고재판소에서 확정되었다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(독점적 지위 남용), 상대방 자력이 충분하며(구글), 집단적 피해(국내외 콘텐츠 업계, 국내 게임 유통사 집단소송), 피해 규모가 크고(30% 수수료), 증거 확보가 용이하며(규제 당국 조사, 법 제정, 기존 소송), 공적 절차(법 제정, 규제 당국 조사)가 진행 중인 등 적합 조건 6가지 모두 충족합니다. 구글의 정책 변경은 과거 과도한 수수료로 인한 피해에 대한 소송 가능성을 높입니다.</t>
+          <t>이미 일본 최고재판소에서 원고 최종 패소 판결이 확정되어 사건이 종결되었으므로, 소송금융 투자 대상이 될 수 없음. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천840만엔 (약 3억6천만원)</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>국내외 콘텐츠 기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>구글 앱 수수료 인하·외부결제 허용…한국은 12월부터 적용</t>
+          <t>'식당 앱 알고리즘 변경에 손해' 소송한 재일 한식점 최종 패소</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409428</t>
+          <t>https://www.yna.co.kr/view/AKR20260307036100073?input=1195m</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-06 01:37:25.969543+00:00</t>
+          <t>2026-03-07 12:33:28.592796+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>NH농협은행, 4대 은행을 포함한 은행권</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>반독점 소송 합의 및 규제 압박으로 인한 정책 변경 발표, 과거 부당 이득 반환 소송 가능성</t>
+          <t>공정위 등 감독기관 조사 진행 중, 행정소송 예고</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>구글이 에픽게임즈와의 반독점 소송 합의 및 규제 압박에 따라 플레이 스토어 인앱결제 수수료를 인하하고 제3자 앱스토어 및 외부 결제를 허용하는 정책 개편을 발표했다. 기존 30% 수수료 시대가 막을 내리고, 개발자 수익이 증가할 것으로 예상된다. 한국에는 올해 연말부터 적용될 예정이다.</t>
+          <t>대통령이 담합을 '암적 존재'로 규정하며 식품 분야에 이어 금융권 담합 조사 결과에 이목이 집중되고 있다. NH농협은행과 4대 은행 등 주요 은행들이 담합 의혹의 주체로 거론되며, 이들은 정당한 리스크 관리였다고 반박하며 행정소송을 불사할 태세다. 이는 공정위 등 감독기관의 조사가 진행 중임을 시사하며, 향후 대규모 집단소송으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>구글(대기업)의 독점적 지위 남용으로 인한 인앱결제 수수료 부과가 반독점 소송 합의 및 규제 압박으로 인해 변경됨으로써, 과거 부당하게 징수된 수수료에 대한 개발자들의 손해배상 청구 가능성이 높음. (적합 조건 1, 2, 5, 6 해당) 수많은 앱 개발자들이 장기간 높은 수수료를 지불해왔으므로 집단적 피해 규모가 클 것으로 예상됨. (적합 조건 3, 4 해당)</t>
+          <t>상대방 자력 충분(NH농협은행, 4대 은행 등 금융권), 공적 절차 진행 중(금융권 조사), 집단적 피해 및 대규모 피해 가능성 높음(담합의 특성상 다수 피해 예상 및 금융권 담합).</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>수많은 앱 개발자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>구글, 플레이 스토어 '30% 시대' 막 내린다…안드로이드 생태계 대폭 개...</t>
+          <t>대통령  담합은 암적 존재 … 식품 이어 금융권 조사 결과 주목</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>platum.kr</t>
+          <t>youngnong.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://platum.kr/archives/283008</t>
+          <t>http://www.youngnong.co.kr/news/articleView.html?idxno=57908</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-06 01:26:19.316306+00:00</t>
+          <t>2026-03-07 00:30:16.598699+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 및 담합 조사 진행 중</t>
+          <t>경기도 차원의 반담합 5대 공약 발표, 소송지원단 설치 및 특사경 강화 예정</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>공정거래위원회가 설탕 제조사들에 4000억 원대, 시중은행들에 2720억 원의 과징금을 부과하는 등 식품 원자재 및 금융권 담합에 대한 조사를 진행 중이다. 담합은 장바구니 물가 상승과 소비자 후생 저해로 이어져 사회적 문제로 지적되며, 사후 제재 강화와 함께 사전 예방 체계 구축의 중요성이 강조되고 있다.</t>
+          <t>한준호 의원이 경기도 내 생활물가 담합 및 공공입찰 카르텔 근절을 위한 '민생공정경제 5대 공약'을 발표했다. 이 공약에는 담합 피해 도민 집단소송 지원, 민생물가 특별사법경찰단 강화, 시장교란업체 명단 공개, 공공계약 담합 손해배상 소송 추진 등이 포함된다. 이는 대통령의 담합 경고에 이은 지방정부 차원의 강력한 대응 의지를 보여준다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>공정거래위원회의 과징금 부과 및 조사 진행으로 상대방 책임이 명확하며(적합 조건 1), 대상 기업들이 대기업 및 금융기관으로 자력이 충분하고(적합 조건 2), 식품 원자재 및 은행 담합으로 다수의 소비자에게 집단적 피해가 발생했으며(적합 조건 3), 공정위 과징금만 수천억 원대로 피해 규모가 크고(적합 조건 4), 공정위 조사 결과 및 과징금 부과가 강력한 증거이며(적합 조건 5), 공정위의 행정 절차가 이미 진행 중이다(적합 조건 6).</t>
+          <t>대통령의 강력 경고에 이어 경기도 차원에서 담합 카르텔에 대한 전면 대응을 선언한 사건으로, 상대방 책임이 명확하고(담합 카르텔), 상대방 자력이 충분하며(대기업, 유통업체 등), 1400만 경기도민 대상의 집단적 피해가 예상된다. 또한, 소송지원단 설치 및 물가감시 데이터센터 구축 등 증거 확보 및 공적 절차 진행 가능성이 높아 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>미상 (공정위 과징금 수천억 원 부과)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>다수의 소비자</t>
+          <t>1400만 경기도민 다수</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>담합 방지의 해법 [BKL 공정거래리포트]</t>
+          <t>한준호  경기도를 공정가격 청정지역으로 …담합 카르텔 5대 공약 직격</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11979959</t>
+          <t>https://www.etoday.co.kr/news/view/2562808</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-06 00:37:01.963751+00:00</t>
+          <t>2026-03-06 13:08:05.037184+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
-      <c r="A216" s="3" t="inlineStr">
+      <c r="A216" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>공정거래위원회 신고 및 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>태광그룹이 롯데홈쇼핑의 계열사 거래 구조가 '통행세' 의혹 및 부당 지원에 해당한다며 공정거래위원회에 신고했다. 롯데홈쇼핑이 롯데쇼핑을 중간 유통 단계로 두고 수수료를 지급하는 구조가 19년간 지속되어 납품업체의 실질 수수료 부담이 높다는 주장이다. 롯데홈쇼핑은 업계 관행이라며 부인하고 있어 공정위의 판단에 관심이 쏠린다.</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>대기업 피고(롯데홈쇼핑)의 자력이 충분하며, 공정거래위원회에 신고되어 공적 절차가 진행 중입니다. 19년간 지속된 거래 구조로 인해 다수 납품업체에 집단적 피해가 발생했을 가능성이 높고, 공정위 조사 결과가 향후 소송의 중요한 증거로 활용될 수 있습니다. (적합 조건 2, 3, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>다수 납품업체</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>[그룹주 기상도]노사 갈등·상속 분쟁에 희비…SK·롯데 ‘맑음’, 삼성...</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>nspna.com</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M216" t="inlineStr">
+        <is>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=805372</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:05:13.724504+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B216" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C217" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C217" t="inlineStr"/>
+      <c r="D217" t="inlineStr"/>
+      <c r="E217" t="inlineStr"/>
       <c r="F217" t="inlineStr">
         <is>
-          <t>경기도 공정거래지원센터가 가맹사업 및 대리점 분야에서 가맹본부와 공급업자의 불공정 행위로 인한 분쟁을 다수 해결하고 있습니다. 필수품목 가격 일방적 인상, 부당한 계약 종료 조건, 거래조건 변경 등 다양한 유형의 불이익 제공 사례가 확인되며, 센터는 분쟁조정을 통해 상생 합의를 이끌어내고 있습니다. 이는 다수의 중소상공인이 겪는 유사한 문제로, 잠재적인 집단소송 가능성을 시사합니다.</t>
+          <t>한준호 의원이 가격 담합 피해자 소송 지원단 설치, 민생물가 특별사법경찰단 강화 등 '민생공정경제 5대 공약'을 발표했다. 이는 시장 교란 업체 공개 및 공공계약 담합 손해배상 소송 추진을 포함하여 가격 담합에 대한 강경책을 담고 있다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(가맹본부 및 공급업자의 우월적 지위 남용), 경기도 공정거래지원센터를 통한 공적 절차가 진행 중이거나 진행된 사례가 많아 증거 확보가 용이합니다. 또한, 다수의 가맹점주 및 대리점주가 유사한 피해를 겪고 있어 집단적 피해 가능성이 높습니다.</t>
+          <t>본 기사는 특정 가격 담합 사건에 대한 보도가 아닌, 가격 담합 근절을 위한 정책 공약 발표에 관한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건의 상대방, 피해 규모, 증거 유무 등이 특정되지 않아 적합 조건들을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>다수 (가맹점주 및 대리점주)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>경기도 공정거래지원센터, 가맹·대리점 분쟁 해결 창구 역할 톡톡</t>
+          <t>한준호 의원, '민생공정경제 5대 공약' 발표...가격담합 강경책</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509159</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=822154</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-05 01:25:33.054828+00:00</t>
+          <t>2026-03-06 13:01:29.555644+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>호남고속철도 담합 관련 구상금 소송 항소심 진행 중</t>
+          <t>경기도의 담합피해자 소송지원단 설치 및 민생물가 특별사법경찰단 강화 제안</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>삼성중공업이 호남고속철도 담합 배상금 106억 원을 국가철도공단에 지급한 후, 다른 18개 건설사를 상대로 100억 원대 구상금 소송을 제기하여 항소심이 진행 중이다. 1심에서 76억 원을 승소했으나, 삼성중공업은 추가 31.5억 원을 청구하며, 피고 측도 불복 항소했다. 이 소송은 담합 책임 분담을 둘러싼 기업 간 분쟁으로, 삼성물산 등 주요 건설사들이 피고로 포함되어 있다.</t>
+          <t>한준호 의원이 생활물가 담합으로 피해를 입은 경기도민을 위해 '담합피해자 소송지원단' 설치를 제안했다. 이는 집단소송 시 변호사 비용 및 법률 지원을 제공하고, '민생물가 특별사법경찰단'을 강화하여 담합 행위를 단속하겠다는 내용이다. 이 공약은 민생 경제를 보호하고 불법 담합에 대한 강력한 대응을 목표로 한다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(담합 사실 및 1심 판결로 구상권 인정), 상대방에게 자력이 충분하며(18개 대형 건설사), 피해 규모가 100억 원대로 매우 크고, 담합 관련 공적 절차(리니언시 등)가 이미 진행되어 증거가 명확함. 현재 항소심 진행 중으로 종결된 사건이 아님.</t>
+          <t>기사는 '가격담합'이라는 명확한 불법 행위로 인한 광범위한 피해를 다루고 있습니다. '담합피해자 소송지원단' 설치 및 집단소송 시 변호사 비용 지원 제안은 다수의 피해자 발생 및 집단소송 가능성을 높이며(적합 조건 3), '민생물가 특별사법경찰단' 강화는 공적 조사를 통한 증거 확보 및 상대방 책임 입증 가능성을 시사합니다(적합 조건 5, 6). 담합 주체는 대개 자력이 충분한 기업일 가능성이 높습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>106억 원 (삼성중공업이 국가철도공단에 배상한 금액), 1심 승소액 76억 원, 항소심 추가 청구액 31.5억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>도민 다수</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>(단독)삼성중, 18개 건설사와 담합 분담금 소송 ‘이전투구’…삼성물산...</t>
+          <t>한준호  가격담합, 민생 훔치는 범죄 …'민생 공정경제 5대 공약' 발표</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1293134&amp;inflow=N</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363718961</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-05 01:22:03.708629+00:00</t>
+          <t>2026-03-06 13:00:07.444311+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>효성, 효성중공업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>공정위 동의의결 절차 진행 중</t>
+          <t>경기도의 담합 피해자 소송 지원단 설치 및 특별사법경찰단 확대 예정</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>효성 및 효성중공업이 기술유용 혐의로 공정거래위원회의 동의의결 제도를 통해 스스로 시정 방안을 제시했다. 이는 기술유용 사건에 동의의결 제도가 적용된 첫 사례로, 법 위반 여부를 확정하지 않고 신속한 피해 구제 및 거래 질서 개선에 중점을 둔다.</t>
+          <t>한준호 의원이 고물가 시대 민생 경제를 교란하는 '가격 담합' 근절을 위한 '경기도 민생공정경제 5대 공약'을 발표했습니다. 이 공약에는 담합 피해 도민들을 위한 집단소송 지원단 설치, 민생물가 특별사법경찰단 확대, 가격 조작 업체 명단 공개 등이 포함되어 있습니다. 이는 이재명 대통령의 담합에 대한 강력 대응 의지에 대한 지방정부 차원의 화답으로, 중앙정부와 지방정부의 협력 모델이 될 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>효성·효성중공업이라는 대기업이 기술유용 혐의로 공정위의 동의의결 절차를 진행 중이며, 이는 상대방의 자력이 충분하고(적합 조건 2) 공적 절차가 진행 중임을 명확히 보여줍니다(적합 조건 6). '셀프 시정'에 나선 것은 혐의에 대한 책임이 비교적 명확하며(적합 조건 1), 공정위 조사를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>경기도가 생활물가 담합 피해 도민들을 위한 집단소송 지원단을 설치하고, 특별사법경찰단 확대를 통해 증거 확보 및 시장 감시를 강화할 예정입니다. 이는 집단적 피해(도민 다수), 상대방 책임 명확성(담합은 중대 범죄로 규정), 증거 확보 가능성, 공적 절차 진행 중 등 여러 적합 조건을 충족합니다. 또한, '거대 기업의 담합' 언급으로 상대방의 자력도 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>경기도민 다수</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>'기술유용 혐의' 효성·효성중공업, 셀프 시정…제도 적용 첫 사례(종합...</t>
+          <t>한준호 의원, ‘가격 담합과의 전쟁’ 선포… 경기도 민생공정경제 5대...</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4401665</t>
+          <t>https://sports.donga.com/region/article/all/20260306/133478094/1</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-05 00:52:22.525762+00:00</t>
+          <t>2026-03-06 12:57:00.457117+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
-      <c r="A220" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A220" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>정부의 과징금 부과 논의 및 쿠팡의 행정소송 가능성</t>
+          <t>구글의 수수료 인하 조치 발표, 과거 집단소송 제기 움직임</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>정부가 쿠팡에 대한 압박을 강화하며 과징금 부과를 논의 중이며, 쿠팡은 이에 대해 행정소송으로 대응할 가능성이 있습니다. 기사는 과징금 규모와 유출 범위 인정 여부에 따라 상황이 달라질 수 있다고 전망했습니다.</t>
+          <t>구글과 애플의 앱 마켓 30% 수수료 정책으로 인해 중소게임사들이 집단소송을 제기할 만큼 절박한 상황에 몰렸습니다. 최근 구글이 자체/외부 결제 시 수수료를 20%로 인하하는 조치를 발표하여 중소게임사들의 관심이 집중되고 있습니다. 이는 과거의 법적 압박에 대한 반응으로 보입니다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(쿠팡)의 자력이 충분하고, 정부의 압박과 과징금 논의 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 소송금융 고객이 될 수 있는 피해자 집단과 구체적인 민사상 피해 규모를 특정하기 어려워 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>구글과 애플이라는 글로벌 대기업이 피고이며(적합 조건 2), 다수의 중소게임사가 피해를 입어 집단소송 가능성이 높습니다(적합 조건 3). 30%에 달하는 수수료로 인한 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 이미 과거에 집단소송이 제기되었거나 준비 중이었던 사건으로 보입니다(적합 조건 1, 6).</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>중소게임사 다수</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>쿠팡 겨눈 정부 압박, 美 무역법 301조에 '흔들'</t>
+          <t>구글 수수료 인하…중소게임사 숨통 트일까</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>smedaily.co.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/157747</t>
+          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352944</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-05 00:40:59.094334+00:00</t>
+          <t>2026-03-06 12:39:08.472595+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C221" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>공정위 동의의결로 행정 절차는 종결되었으나, 개별 피해자들의 민사상 손해배상 청구 가능성 있음</t>
+          <t>정유사 간 담합 여부에 대한 공정거래위원회 등 감독기관의 조사 가능성</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>효성과 효성중공업이 수급사업자의 기술자료를 부당하게 요구하고 사용한 혐의로 공정거래위원회 조사를 받았습니다. 공정위는 위법성이 중대하지 않다고 판단하여 제재 대신 34억 원 규모의 상생 자금 지원을 내용으로 하는 동의의결을 확정하며 사건을 종결했습니다. 이는 기술 유용 사건에 동의의결 제도가 적용된 첫 사례입니다.</t>
+          <t>기름값 상승과 관련하여 정유사 간 담합(부당공동행위) 가능성이 제기되었으며, 이 경우 과징금 부과 및 소송을 통해 해결하는 경우가 많다고 언급되었다. 만약 담합 사실이 확인될 경우, 다수의 소비자에게 큰 피해를 입힌 대규모 사건이 될 수 있다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>대기업인 효성 및 효성중공업이 상대방이며, 다수의 수급사업자 및 협력업체가 피해를 입어 집단적 피해 가능성이 높습니다. 공정위 조사를 통해 혐의가 인정되어 34억 원 규모의 상생 자금 지원 동의의결이 확정되었으므로, 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. 비록 공정위 절차는 종결되었으나, 이는 행정적 종결일 뿐 개별 피해자들의 민사상 손해배상 청구권까지 소멸된 것은 아니며, 공정위의 조치 자체가 민사 소송의 근거를 제공할 수 있습니다.</t>
+          <t>정유사 간 담합 가능성이 제기되며, 이는 대기업 피고(정유사)의 자력 충분 조건에 부합합니다. 기름값 상승은 다수의 소비자 및 기업에 집단적 피해를 야기하며, 피해 규모가 클 것으로 예상됩니다. 또한, 과징금 부과 언급은 공정거래위원회 등 공적 기관의 조사가 진행 중이거나 진행될 가능성을 시사하여 증거 확보 및 공적 절차 진행 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>미상 (효성 측 상생 지원금 34억 2960만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>미상 (다수의 수급사업자 및 협력업체)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>‘기술자료 부당요구’ 효성·효성중공업, 제재 대신 협력사에 34억 지원...</t>
+          <t>미국·이란 전쟁 시작하자마자 '천정부지' 기름값…'바가지요금' 형사처...</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/industry/2026/03/05/20260305030003?wlog_tag3=naver</t>
+          <t>https://www.dailian.co.kr/news/view/1617563/?sc=Naver</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-05 00:16:21.951755+00:00</t>
+          <t>2026-03-06 12:36:39.020891+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C222" t="inlineStr"/>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>구글</t>
+        </is>
+      </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>경기도 공정거래지원센터 분쟁조정 진행 중</t>
+          <t>규제 및 과징금 리스크 논의 중, 과거 수수료 관련 손해배상 문제 미해결</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>경기도 공정경제과가 지난해 처리한 가맹사업거래 분쟁 106건 중 26건(25%)이 가맹본부의 거래상 지위 남용 사례로 확인되었습니다. 필수품목 가격 일방적 인상, 계약 종료 후 과도한 원상복구 요구, 경업금지 의무 위반 주장 등이 주요 내용이며, 경기도는 분쟁조정을 통해 22건의 합의를 이끌어냈습니다. 이는 가맹점사업자들의 생계와 직결되는 문제로, 경기도는 앞으로도 불공정 피해를 신속하고 공정하게 조정하며 가맹본부와 가맹점이 상생하는 생태계를 조성하기 위해 노력할 예정입니다.</t>
+          <t>구글이 '30% 플랫폼세'를 25%로 인하했으나, 과거 수수료 부과에 따른 손해배상 문제는 해결되지 않았습니다. 이는 예상되는 규제나 과징금 리스크에 대한 대응으로 보이며, 다수의 게임 개발사들이 과거 과도한 수수료로 인한 피해를 주장할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>가맹본부의 거래상 지위 남용이 경기도 분쟁조정 사례를 통해 명확히 확인되어 상대방 책임이 비교적 명확합니다. 경기도에서 처리한 가맹사업 분쟁 106건 중 26건(25%)이 가맹본부의 불공정 행위로, 다수의 가맹점주가 유사한 피해를 겪고 있어 집단적 피해 가능성이 높습니다. 경기도 공정거래지원센터의 조사관들이 분쟁조정을 진행하며 관련 증거가 확보되었을 가능성이 높고, 경기도를 통한 분쟁조정 절차가 활발히 진행 중인 공적 절차 진행 중인 사건입니다. 상대방인 가맹본부는 일반적으로 일정 수준 이상의 자력을 보유하고 있을 것으로 추정됩니다.</t>
+          <t>구글이라는 대기업이 피고이며 자력이 충분하고 (적합 조건 2), '30% 플랫폼세'는 다수의 게임 개발사에 영향을 미치는 집단적 피해를 야기합니다 (적합 조건 3). 과거 수수료 부과에 따른 손해배상 문제가 언급되며 책임이 비교적 명확하고 (적합 조건 1), 예상되는 규제나 과징금 리스크가 있어 공적 절차가 진행 중임을 시사합니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>가맹점사업자 다수</t>
+          <t>게임 개발사 다수</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>가맹거래 분쟁 4건 중 1건 ‘가맹본부 거래상 지위 남용’</t>
+          <t>[콘텐츠 인사이트] 구글 '30% 플랫폼세' 균열…게임사가 웃는 이유</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10686092?ref=naver</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655890</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-04 01:32:04.426238+00:00</t>
+          <t>2026-03-06 01:41:06.412476+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>루이비통</t>
+          <t>LX하우시스</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>루이비통의 확약서 요구 및 손해배상 위협, 일부 업체들의 법적 대응 검토 또는 진행</t>
+          <t>민사소송 제기 (소멸시효 임박), 공정거래위원회 현장조사 진행 중</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>루이비통이 김앤장 법률사무소를 통해 리폼 업체들에게 리폼 중단 확약서를 요구하고, 불응 시 거액의 손해배상 책임을 묻겠다고 위협했습니다. 이에 일부 소규모 업체들이 법적 대응을 고려하거나 진행 중인 것으로 보이며, 이는 대기업의 불공정 거래 행위 또는 시장 지배력 남용으로 해석될 여지가 있습니다.</t>
+          <t>LX하우시스의 협력업체인 대진글라스가 하도급법 위반을 이유로 LX하우시스를 상대로 약 270억원 규모의 손해배상 청구 민사소송을 제기했다. 소멸시효 임박으로 공정위 조사 결과와 별개로 소송을 진행하게 되었으며, 공정위는 LX하우시스에 대한 현장조사를 이어가고 있다. 국회 국정감사에서도 LX하우시스의 불공정 행위가 지적된 바 있다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>대기업인 루이비통을 상대로 소송금융의 핵심 조건인 상대방 자력 충분(적합 조건 2)을 만족합니다. 기사 제목에서 '루이비통 이긴 사장님'이라는 표현은 루이비통의 요구가 법적으로 문제가 있었을 가능성을 시사하며, 확약서 요구 및 거액의 손해배상 위협 자체가 불공정 행위로 해석될 여지가 있어 상대방 책임이 명확해질 수 있습니다(적합 조건 1). 또한, '일부 소규모 업체들'이 유사한 피해를 입었으므로 집단적 피해(적합 조건 3) 가능성이 높고, 루이비통 측의 확약서 요구 및 법률사무소를 통한 위협 내용 자체가 중요한 증거가 될 수 있습니다(적합 조건 5).</t>
+          <t>LX하우시스의 하도급법 위반 행위가 구체적으로 명시되어 상대방 책임이 명확하고(적합 조건 1), 상장 대기업으로 자력이 충분하다(적합 조건 2). 주장 손해액이 270억원으로 피해 규모가 크며(적합 조건 4), 공정위 현장조사가 진행 중이므로 증거 확보 가능성이 높다(적합 조건 5). 또한 공정위 조사가 진행 중인 공적 절차에 해당한다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>270억원</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>다수 소규모 업체</t>
+          <t>1개 협력업체 (대진글라스)</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>루이비통 이긴 사장님 누구냐  문의 폭주…리폼 성지 가보니 [인터뷰+...</t>
+          <t>(단독)LX하우시스 피해 협력업체, '민사소송'…업계  공정위 솜방망이 ...</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030355737</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1293352&amp;inflow=N</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-03-04 01:22:11.137567+00:00</t>
+          <t>2026-03-06 01:38:52.710820+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
-      <c r="A224" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A224" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr"/>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>구글</t>
+        </is>
+      </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>분쟁조정 성립으로 사건 종결</t>
+          <t>국내 게임 유통사 집단소송 진행 중, 각국 규제 당국 조사 및 법 제정 완료/진행 중</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>경기도 공정거래상담센터가 처리한 가맹분쟁 중 4건 중 1건이 '거래상 지위 남용' 사례로 나타났습니다. 총 22건의 분쟁이 조정 절차를 통해 합의에 이르렀으며, 계약 종료 후 동일·유사업종 운영을 이유로 한 손해배상 청구 건도 조정으로 해결되었습니다.</t>
+          <t>구글이 앱마켓 인앱 결제 수수료를 인하하고 외부 결제를 허용하는 정책을 발표했습니다. 이는 그동안 구글의 독점적 지위 남용과 과도한 수수료에 대한 국내외 콘텐츠 업계의 비판, 각국 규제 당국의 반독점 조사 및 법 제정 압박에 따른 것입니다. 이미 국내 게임 유통사들이 구글을 상대로 집단소송을 제기한 바 있어, 이번 정책 변화가 과거 피해에 대한 손해배상 소송에 어떤 영향을 미칠지 주목됩니다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>기사에서 언급된 22건의 가맹분쟁은 이미 '조정 성립'으로 해결된 사건들입니다. 이는 소송금융 투자 대상의 '부적합 조건: 이미 종결된 사건'에 해당하므로 신규 투자 기회가 없습니다.</t>
+          <t>상대방 책임이 명확하고(독점적 지위 남용), 상대방 자력이 충분하며(구글), 집단적 피해(국내외 콘텐츠 업계, 국내 게임 유통사 집단소송), 피해 규모가 크고(30% 수수료), 증거 확보가 용이하며(규제 당국 조사, 법 제정, 기존 소송), 공적 절차(법 제정, 규제 당국 조사)가 진행 중인 등 적합 조건 6가지 모두 충족합니다. 구글의 정책 변경은 과거 과도한 수수료로 인한 피해에 대한 소송 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내외 콘텐츠 기업 다수</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>경기도 가맹분쟁 4건 중 1건 '거래상 지위 남용'… 22건 조정 성립</t>
+          <t>구글 앱 수수료 인하·외부결제 허용…한국은 12월부터 적용</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3380425</t>
+          <t>https://www.joongang.co.kr/article/25409428</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-03-04 01:21:14.074040+00:00</t>
+          <t>2026-03-06 01:37:25.969543+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>우미, SK, KT, 한샘</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 심의 완료, 후속 소송 가능성</t>
+          <t>반독점 소송 합의 및 규제 압박으로 인한 정책 변경 발표, 과거 부당 이득 반환 소송 가능성</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>공정거래위원회가 작년 우미, 한샘 등 주요 기업집단에 다수의 위반 행위로 과징금을 부과했다. 특히 ICT 분야는 공정위 심의 결과 이후 소송 절차가 통상 2~3년 소요될 수 있다고 언급되어, 과징금 부과 이후 피해자들의 소송 제기 가능성이 시사된다.</t>
+          <t>구글이 에픽게임즈와의 반독점 소송 합의 및 규제 압박에 따라 플레이 스토어 인앱결제 수수료를 인하하고 제3자 앱스토어 및 외부 결제를 허용하는 정책 개편을 발표했다. 기존 30% 수수료 시대가 막을 내리고, 개발자 수익이 증가할 것으로 예상된다. 한국에는 올해 연말부터 적용될 예정이다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>공정위가 대기업(우미, SK, KT, 한샘)에 과징금을 부과하여 상대방 책임이 명확하고 공적 절차를 통해 객관적 증거가 확보됨. 공정위 심의 결과 이후 피해자들의 후속 소송 가능성이 높음. (적합 조건 1, 2, 5, 6 해당)</t>
+          <t>구글(대기업)의 독점적 지위 남용으로 인한 인앱결제 수수료 부과가 반독점 소송 합의 및 규제 압박으로 인해 변경됨으로써, 과거 부당하게 징수된 수수료에 대한 개발자들의 손해배상 청구 가능성이 높음. (적합 조건 1, 2, 5, 6 해당) 수많은 앱 개발자들이 장기간 높은 수수료를 지불해왔으므로 집단적 피해 규모가 클 것으로 예상됨. (적합 조건 3, 4 해당)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수많은 앱 개발자</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>작년 공정위 과징금 우미·SK·KT 순</t>
+          <t>구글, 플레이 스토어 '30% 시대' 막 내린다…안드로이드 생태계 대폭 개...</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>platum.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/579704?ref=naver</t>
+          <t>https://platum.kr/archives/283008</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-04 01:16:33.185851+00:00</t>
+          <t>2026-03-06 01:26:19.316306+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>다수의 식품 원자재 제조사 및 시중은행</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기</t>
+          <t>공정거래위원회 과징금 부과 및 담합 조사 진행 중</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>한온시스템이 공정거래위원회로부터 과징금을 부과받았으며, 이에 대해 행정소송을 제기할 계획입니다. 기사는 한온시스템의 입장을 대변하고 있으나, 공정위의 과징금 부과는 협력사와의 불공정 거래 행위가 있었음을 시사하며, 이는 잠재적 피해 협력사들의 소송 가능성을 내포합니다.</t>
+          <t>공정거래위원회가 설탕 제조사들에 4000억 원대, 시중은행들에 2720억 원의 과징금을 부과하는 등 식품 원자재 및 금융권 담합에 대한 조사를 진행 중이다. 담합은 장바구니 물가 상승과 소비자 후생 저해로 이어져 사회적 문제로 지적되며, 사후 제재 강화와 함께 사전 예방 체계 구축의 중요성이 강조되고 있다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과로 상대방(한온시스템)의 책임이 비교적 명확하며, 공적 절차(공정위 조사 및 처분)가 이미 진행되어 증거 확보가 용이합니다. 대기업인 한온시스템은 자력이 충분하며, '협력사 분쟁'이라는 언급으로 다수의 피해자가 발생했을 가능성이 높습니다.</t>
+          <t>공정거래위원회의 과징금 부과 및 조사 진행으로 상대방 책임이 명확하며(적합 조건 1), 대상 기업들이 대기업 및 금융기관으로 자력이 충분하고(적합 조건 2), 식품 원자재 및 은행 담합으로 다수의 소비자에게 집단적 피해가 발생했으며(적합 조건 3), 공정위 과징금만 수천억 원대로 피해 규모가 크고(적합 조건 4), 공정위 조사 결과 및 과징금 부과가 강력한 증거이며(적합 조건 5), 공정위의 행정 절차가 이미 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (공정위 과징금 수천억 원 부과)</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>협력사 다수</t>
+          <t>다수의 소비자</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>한온시스템  공정위 과징금, 협력사 분쟁 원인 아냐</t>
+          <t>담합 방지의 해법 [BKL 공정거래리포트]</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>smedaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352518</t>
+          <t>https://www.mk.co.kr/article/11979959</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-03 00:52:34.894163+00:00</t>
+          <t>2026-03-06 00:37:01.963751+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
-      <c r="A227" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C227" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C227" t="inlineStr"/>
+      <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 의결, 행정소송 예정</t>
+          <t>불공정 하도급 익명 제보 시스템 강화</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>한온시스템이 9개 수급사업자에게 하도급법을 위반하여 서면 미발급, 수령증 미발급, 검사 결과 미통지, 어음 대체결제 수수료 및 지연이자 미지급 등의 '갑질'을 한 사실이 공정위에 적발되어 14억 700만원의 과징금을 부과받았다. 한온시스템은 이에 불복하여 행정소송을 제기할 예정이며, 산업 특수성을 고려한 법 적용 기준이 필요하다고 주장하고 있다.</t>
+          <t>전건협이 불공정 하도급 익명 제보 시스템을 강화하여 수급사업자의 피해 구제를 돕고 원사업자의 경각심을 높일 것으로 기대한다고 밝혔다. 본 기사는 특정 사건이 아닌 시스템 개선에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>상대방 책임이 공정위 과징금 부과 의결로 명확하며(조건 1), 상대방(한온시스템)은 대기업으로 자력이 충분합니다(조건 2). 9개 수급사업자가 피해를 입은 집단적 피해이며(조건 3), 미지급된 어음 대체결제 수수료 및 지연이자가 약 14억 8천5백만원에 달해 피해 규모가 큽니다(조건 4). 공정위 조사 결과라는 객관적 증거가 존재하며(조건 5), 이미 공정위의 과징금 부과 의결이라는 공적 절차가 진행 중입니다(조건 6).</t>
+          <t>본 기사는 특정 사건이 아닌 불공정 하도급 익명 제보 시스템 강화에 대한 내용으로, 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>약 14억 8천5백만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>9개 사업자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니그룹 한온시스템 '하도급 갑질'로 과징금 14억 부과</t>
+          <t>전건협  불공정하도급 익명제보센터 문 두드리세요</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202104</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=322703</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-03 00:47:34.553304+00:00</t>
+          <t>2026-03-06 00:14:56.461031+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>프랜차이즈 가맹본부 및 공급업자</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
+          <t>경기도 공정거래지원센터 분쟁조정 진행 중 또는 완료 사례 다수</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>한온시스템이 하도급 업체에 '갑질'을 한 혐의로 공정거래위원회로부터 14억 원의 과징금을 부과받았습니다. 한온시스템은 공정위 의결에 불복하여 행정소송을 제기하겠다는 입장입니다. 이 사건은 다수의 하도급 업체에 대한 피해 가능성이 있으며, 공정위의 조사 결과가 중요한 증거가 될 수 있습니다.</t>
+          <t>경기도 공정거래지원센터가 가맹사업 및 대리점 분야에서 가맹본부와 공급업자의 불공정 행위로 인한 분쟁을 다수 해결하고 있습니다. 필수품목 가격 일방적 인상, 부당한 계약 종료 조건, 거래조건 변경 등 다양한 유형의 불이익 제공 사례가 확인되며, 센터는 분쟁조정을 통해 상생 합의를 이끌어내고 있습니다. 이는 다수의 중소상공인이 겪는 유사한 문제로, 잠재적인 집단소송 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>공정위가 '하도급 갑질'에 대해 14억 원의 과징금을 부과하여 상대방(한온시스템)의 책임이 명확하며(적합 조건 1), 대규모 자동차 부품 회사로 자력이 충분합니다(적합 조건 2). 공정위의 조사 결과 및 의결서가 객관적인 증거로 활용 가능하며(적합 조건 5), 이미 공적 절차(공정위 행정처분)가 진행되었습니다(적합 조건 6). 하도급 갑질의 특성상 다수의 하도급 업체가 피해를 입었을 가능성이 높고(적합 조건 3), 과징금 규모로 볼 때 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4).</t>
+          <t>상대방 책임이 비교적 명확하며(가맹본부 및 공급업자의 우월적 지위 남용), 경기도 공정거래지원센터를 통한 공적 절차가 진행 중이거나 진행된 사례가 많아 증거 확보가 용이합니다. 또한, 다수의 가맹점주 및 대리점주가 유사한 피해를 겪고 있어 집단적 피해 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>다수 하도급 업체</t>
+          <t>다수 (가맹점주 및 대리점주)</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>한온시스템, '하도급 갑질'에 과징금 14억…법원행 선택</t>
+          <t>경기도 공정거래지원센터, 가맹·대리점 분쟁 해결 창구 역할 톡톡</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=55303</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509159</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-03 00:46:24.844582+00:00</t>
+          <t>2026-03-05 01:25:33.054828+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>현대건설, 삼성물산, 포스코이앤씨, 대우건설, GS건설, DL이앤씨, KCC건설, 계룡건설산업, 한신공영, 두산건설, 금호건설, 동부건설 등 18개 건설사</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>공정거래위원회 의결 후 한온시스템이 행정소송 예고</t>
+          <t>호남고속철도 담합 관련 구상금 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>글로벌 자동차 부품 기업 한온시스템이 금형 제작 관련 '목적물 수령일' 판단 기준에 대한 공정거래위원회 의결에 불복하여 행정소송을 제기할 예정. 한온시스템은 협력사와의 분쟁이 없었으며 고의적 법 위반이 아니라고 주장하지만, 공정위의 의결은 잠재적 불공정 거래 가능성을 시사한다.</t>
+          <t>삼성중공업이 호남고속철도 담합 배상금 106억 원을 국가철도공단에 지급한 후, 다른 18개 건설사를 상대로 100억 원대 구상금 소송을 제기하여 항소심이 진행 중이다. 1심에서 76억 원을 승소했으나, 삼성중공업은 추가 31.5억 원을 청구하며, 피고 측도 불복 항소했다. 이 소송은 담합 책임 분담을 둘러싼 기업 간 분쟁으로, 삼성물산 등 주요 건설사들이 피고로 포함되어 있다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>공정거래위원회의 의결 결과는 한온시스템의 책임 가능성을 시사하며, 이는 잠재적 피해자(협력사)에게 강력한 증거가 될 수 있다. 한온시스템은 글로벌 기업으로 배상 능력이 충분하며, 공정위의 조사는 다수의 협력사에 대한 불공정 거래 가능성을 내포한다. (적합 조건 1, 2, 3, 5, 6 해당) 비록 한온시스템이 협력사와의 분쟁이 없었다고 주장하나, 공정위의 의결은 소송금융 투자 기회를 탐색할 만한 충분한 근거를 제공한다.</t>
+          <t>상대방 책임이 비교적 명확하고(담합 사실 및 1심 판결로 구상권 인정), 상대방에게 자력이 충분하며(18개 대형 건설사), 피해 규모가 100억 원대로 매우 크고, 담합 관련 공적 절차(리니언시 등)가 이미 진행되어 증거가 명확함. 현재 항소심 진행 중으로 종결된 사건이 아님.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>106억 원 (삼성중공업이 국가철도공단에 배상한 금액), 1심 승소액 76억 원, 항소심 추가 청구액 31.5억 원</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>한온시스템, 공정위 의결에 행정소송 예고</t>
+          <t>(단독)삼성중, 18개 건설사와 담합 분담금 소송 ‘이전투구’…삼성물산...</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>meconomynews.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://www.meconomynews.com/news/articleView.html?idxno=128414</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1293134&amp;inflow=N</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-02 12:58:12.717131+00:00</t>
+          <t>2026-03-05 01:22:03.708629+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>효성, 효성중공업</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
+          <t>공정위 동의의결 절차 진행 중</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>공정거래위원회가 한온시스템의 불공정행위에 대해 14억 700만원의 과징금을 부과했다. 한온시스템은 이에 불복하여 법원에 행정소송을 제기할 예정이라고 밝혔다. 공정위의 결정은 피해자들의 손해배상 청구의 근거가 될 수 있다.</t>
+          <t>효성 및 효성중공업이 기술유용 혐의로 공정거래위원회의 동의의결 제도를 통해 스스로 시정 방안을 제시했다. 이는 기술유용 사건에 동의의결 제도가 적용된 첫 사례로, 법 위반 여부를 확정하지 않고 신속한 피해 구제 및 거래 질서 개선에 중점을 둔다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>공정위의 과징금 부과로 상대방(한온시스템)의 불공정행위 책임이 명확하며(적합 조건 1), 대기업인 한온시스템은 충분한 자력을 가집니다(적합 조건 2). 공정위의 조사 결과 및 과징금 부과 결정은 강력한 증거가 되며(적합 조건 5), 이미 공정위의 공적 절차가 진행되었습니다(적합 조건 6). 피해자들의 손해배상 청구 가능성이 높습니다.</t>
+          <t>효성·효성중공업이라는 대기업이 기술유용 혐의로 공정위의 동의의결 절차를 진행 중이며, 이는 상대방의 자력이 충분하고(적합 조건 2) 공적 절차가 진행 중임을 명확히 보여줍니다(적합 조건 6). '셀프 시정'에 나선 것은 혐의에 대한 책임이 비교적 명확하며(적합 조건 1), 공정위 조사를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>공정위, 한온시스템 불공정행위에 과징금 14억700만원</t>
+          <t>'기술유용 혐의' 효성·효성중공업, 셀프 시정…제도 적용 첫 사례(종합...</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433333</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4401665</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-02 12:51:09.692591+00:00</t>
+          <t>2026-03-05 00:52:22.525762+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
-      <c r="A231" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A231" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
+          <t>정부의 과징금 부과 논의 및 쿠팡의 행정소송 가능성</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>자동차 부품사 한온시스템이 9개 수급사업자에 대해 하도급법 위반으로 공정거래위원회로부터 14억 7000만 원의 과징금을 부과받았습니다. 한온시스템은 서면 미발급, 어음 대체결제 수수료 및 지연이자 미지급 등의 불공정 행위를 저질렀으며, 공정위 의결에 불복해 행정소송을 제기할 예정입니다.</t>
+          <t>정부가 쿠팡에 대한 압박을 강화하며 과징금 부과를 논의 중이며, 쿠팡은 이에 대해 행정소송으로 대응할 가능성이 있습니다. 기사는 과징금 규모와 유출 범위 인정 여부에 따라 상황이 달라질 수 있다고 전망했습니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>한온시스템의 하도급법 위반 사실이 공정위 조사로 명확히 드러났고(상대방 책임 명확), 대기업인 한온시스템은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 9개 수급사업자에 대한 약 14억 8500만 원 규모의 피해가 발생했으며(집단적 피해, 피해 규모 큼), 공정위의 과징금 부과라는 공적 절차가 진행 중입니다(증거 확보, 공적 절차 진행 중). 한온시스템이 행정소송을 예고하여 법적 분쟁 가능성이 높습니다.</t>
+          <t>적합 조건으로 상대방(쿠팡)의 자력이 충분하고, 정부의 압박과 과징금 논의 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 소송금융 고객이 될 수 있는 피해자 집단과 구체적인 민사상 피해 규모를 특정하기 어려워 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>약 14억 8500만 원 (어음 대체결제 수수료 약 9500만 원, 지연이자 13억 9000만 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>9개 사업자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>자동차 부품사 한온시스템 과징금 14억…‘하도급 갑질’</t>
+          <t>쿠팡 겨눈 정부 압박, 美 무역법 301조에 '흔들'</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20014179?ref=naver</t>
+          <t>https://dealsite.co.kr/articles/157747</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-02 12:47:58.254599+00:00</t>
+          <t>2026-03-05 00:40:59.094334+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>효성, 효성중공업</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 한온시스템의 행정소송 예고</t>
+          <t>공정위 동의의결로 행정 절차는 종결되었으나, 개별 피해자들의 민사상 손해배상 청구 가능성 있음</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>한온시스템이 9개 수급사업자에게 불공정 행위를 저질러 공정거래위원회로부터 14억 원의 과징금을 부과받았다. 한온시스템은 이에 불복하여 행정소송을 제기할 방침이다. 이 사건은 공정위의 조사 결과로 책임이 명확하고, 다수의 수급사업자가 피해를 입었으며, 상대방의 자력이 충분하여 소송금융 투자에 적합하다.</t>
+          <t>효성과 효성중공업이 수급사업자의 기술자료를 부당하게 요구하고 사용한 혐의로 공정거래위원회 조사를 받았습니다. 공정위는 위법성이 중대하지 않다고 판단하여 제재 대신 34억 원 규모의 상생 자금 지원을 내용으로 하는 동의의결을 확정하며 사건을 종결했습니다. 이는 기술 유용 사건에 동의의결 제도가 적용된 첫 사례입니다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>공정위의 과징금 부과로 한온시스템의 책임이 명확하며(적합 조건 1), 한국앤컴퍼니그룹 계열사로 자력이 충분하고(적합 조건 2), 9개 수급사업자가 피해를 입어 집단적 성격이 있으며(적합 조건 3), 공정위 조사 결과라는 객관적 증거가 존재하고(적합 조건 5), 이미 공정위 처분이라는 공적 절차가 진행 완료된 상태(적합 조건 6)이므로 소송금융 투자에 적합하다.</t>
+          <t>대기업인 효성 및 효성중공업이 상대방이며, 다수의 수급사업자 및 협력업체가 피해를 입어 집단적 피해 가능성이 높습니다. 공정위 조사를 통해 혐의가 인정되어 34억 원 규모의 상생 자금 지원 동의의결이 확정되었으므로, 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. 비록 공정위 절차는 종결되었으나, 이는 행정적 종결일 뿐 개별 피해자들의 민사상 손해배상 청구권까지 소멸된 것은 아니며, 공정위의 조치 자체가 민사 소송의 근거를 제공할 수 있습니다.</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (효성 측 상생 지원금 34억 2960만원)</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>9개 수급사업자</t>
+          <t>미상 (다수의 수급사업자 및 협력업체)</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니그룹 체면 구긴 한온시스템, 공정위 14억 과징금</t>
+          <t>‘기술자료 부당요구’ 효성·효성중공업, 제재 대신 협력사에 34억 지원...</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655547</t>
+          <t>https://www.seoul.co.kr/news/economy/industry/2026/03/05/20260305030003?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-02 12:47:51.034569+00:00</t>
+          <t>2026-03-05 00:16:21.951755+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C233" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C233" t="inlineStr"/>
       <c r="D233" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>공정위 시정명령 및 과징금 부과, 한온시스템의 행정소송 제기</t>
+          <t>경기도 공정거래지원센터 분쟁조정 진행 중</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>한온시스템이 9개 수급사업자에 대한 하도급법 위반으로 공정위로부터 시정명령과 14억 700만원의 과징금을 부과받았다. 한온시스템은 금형 제작 관련 '목적물 수령일' 판단 기준 등에 대해 산업 특수성을 반영한 해석이 필요하다며 공정위 처분에 불복, 행정소송을 제기했다. 한온시스템은 협력사와의 분쟁은 없었으며 고의적 법 위반이 아닌 해석상 차이라고 주장한다.</t>
+          <t>경기도 공정경제과가 지난해 처리한 가맹사업거래 분쟁 106건 중 26건(25%)이 가맹본부의 거래상 지위 남용 사례로 확인되었습니다. 필수품목 가격 일방적 인상, 계약 종료 후 과도한 원상복구 요구, 경업금지 의무 위반 주장 등이 주요 내용이며, 경기도는 분쟁조정을 통해 22건의 합의를 이끌어냈습니다. 이는 가맹점사업자들의 생계와 직결되는 문제로, 경기도는 앞으로도 불공정 피해를 신속하고 공정하게 조정하며 가맹본부와 가맹점이 상생하는 생태계를 조성하기 위해 노력할 예정입니다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>공정위의 하도급법 위반 판단 및 14억 원대 과징금 부과로 상대방(한온시스템)의 책임이 비교적 명확하며, 대기업으로서 자력이 충분하다. 공정위 조사 결과라는 객관적 증거가 존재하고, 이미 공적 절차(공정위 처분)가 진행되어 위반 사실이 확인되었다. 9개 수급사업자에 대한 집단적 피해 가능성이 있으며, 공정위 과징금 규모로 미루어 피해 규모도 상당할 수 있다.</t>
+          <t>가맹본부의 거래상 지위 남용이 경기도 분쟁조정 사례를 통해 명확히 확인되어 상대방 책임이 비교적 명확합니다. 경기도에서 처리한 가맹사업 분쟁 106건 중 26건(25%)이 가맹본부의 불공정 행위로, 다수의 가맹점주가 유사한 피해를 겪고 있어 집단적 피해 가능성이 높습니다. 경기도 공정거래지원센터의 조사관들이 분쟁조정을 진행하며 관련 증거가 확보되었을 가능성이 높고, 경기도를 통한 분쟁조정 절차가 활발히 진행 중인 공적 절차 진행 중인 사건입니다. 상대방인 가맹본부는 일반적으로 일정 수준 이상의 자력을 보유하고 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>14억 700만원 (공정위 과징금 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>9개 수급사업자</t>
+          <t>가맹점사업자 다수</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>한온시스템, 공정위에 행정소송... 업계 현실 부합한 법 기준 마련</t>
+          <t>가맹거래 분쟁 4건 중 1건 ‘가맹본부 거래상 지위 남용’</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260302154809414</t>
+          <t>https://biz.heraldcorp.com/article/10686092?ref=naver</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-03-02 12:46:34.200908+00:00</t>
+          <t>2026-03-04 01:32:04.426238+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 결정, 한온시스템 행정소송 예고</t>
+          <t>루이비통의 확약서 요구 및 손해배상 위협, 일부 업체들의 법적 대응 검토 또는 진행</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>공정거래위원회가 한온시스템의 하도급법 위반 행위를 적발하고 14억 원의 과징금을 부과했습니다. 한온시스템은 금형 제작 관련 '목적물 수령일' 판단 기준 등에 대해 공정위 의결에 불복하여 행정소송을 제기하겠다는 입장입니다. 이는 하도급 업체들에 대한 불공정 거래 행위로 인한 피해 구제 가능성을 시사합니다.</t>
+          <t>루이비통이 김앤장 법률사무소를 통해 리폼 업체들에게 리폼 중단 확약서를 요구하고, 불응 시 거액의 손해배상 책임을 묻겠다고 위협했습니다. 이에 일부 소규모 업체들이 법적 대응을 고려하거나 진행 중인 것으로 보이며, 이는 대기업의 불공정 거래 행위 또는 시장 지배력 남용으로 해석될 여지가 있습니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>공정거래위원회가 한온시스템의 '하도급 갑질'을 적발하고 14억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 공적 조사 결과(적합 조건 5) 및 공적 절차 진행(적합 조건 6)이 확인됩니다. 한온시스템은 대기업으로 자력이 충분합니다(적합 조건 2). 다만, 하도급 업체들의 구체적인 피해 규모와 피해자 수는 추가 확인이 필요합니다.</t>
+          <t>대기업인 루이비통을 상대로 소송금융의 핵심 조건인 상대방 자력 충분(적합 조건 2)을 만족합니다. 기사 제목에서 '루이비통 이긴 사장님'이라는 표현은 루이비통의 요구가 법적으로 문제가 있었을 가능성을 시사하며, 확약서 요구 및 거액의 손해배상 위협 자체가 불공정 행위로 해석될 여지가 있어 상대방 책임이 명확해질 수 있습니다(적합 조건 1). 또한, '일부 소규모 업체들'이 유사한 피해를 입었으므로 집단적 피해(적합 조건 3) 가능성이 높고, 루이비통 측의 확약서 요구 및 법률사무소를 통한 위협 내용 자체가 중요한 증거가 될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 소규모 업체</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>한온시스템 '하도급 갑질' 적발…공정위, 과징금 14억원 부과</t>
+          <t>루이비통 이긴 사장님 누구냐  문의 폭주…리폼 성지 가보니 [인터뷰+...</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=862910</t>
+          <t>https://www.hankyung.com/article/2026030355737</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-02 12:45:28.096742+00:00</t>
+          <t>2026-03-04 01:22:11.137567+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
-      <c r="A235" s="2" t="inlineStr">
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr"/>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>분쟁조정 성립으로 사건 종결</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>경기도 공정거래상담센터가 처리한 가맹분쟁 중 4건 중 1건이 '거래상 지위 남용' 사례로 나타났습니다. 총 22건의 분쟁이 조정 절차를 통해 합의에 이르렀으며, 계약 종료 후 동일·유사업종 운영을 이유로 한 손해배상 청구 건도 조정으로 해결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 22건의 가맹분쟁은 이미 '조정 성립'으로 해결된 사건들입니다. 이는 소송금융 투자 대상의 '부적합 조건: 이미 종결된 사건'에 해당하므로 신규 투자 기회가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>경기도 가맹분쟁 4건 중 1건 '거래상 지위 남용'… 22건 조정 성립</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3380425</t>
+        </is>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:21:14.074040+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B235" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D235" t="inlineStr">
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>우미, SK, KT, 한샘</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E235" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>과징금 처분 취소 소송 진행 중</t>
+          <t>공정위 과징금 부과 및 심의 완료, 후속 소송 가능성</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>국내 영업소를 둔 중국 건설사가 불공정 행위로 과징금 처분을 받자, 외국 기업에는 하도급법이 적용되지 않는다고 주장하며 처분 취소 소송을 제기했습니다. 이 사건은 외국 기업에 대한 국내 하도급법 적용 여부를 다투는 법적 분쟁입니다.</t>
+          <t>공정거래위원회가 작년 우미, 한샘 등 주요 기업집단에 다수의 위반 행위로 과징금을 부과했다. 특히 ICT 분야는 공정위 심의 결과 이후 소송 절차가 통상 2~3년 소요될 수 있다고 언급되어, 과징금 부과 이후 피해자들의 소송 제기 가능성이 시사된다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>중국 건설사가 불공정 행위로 과징금 처분을 받아 상대방 책임이 비교적 명확하고(적합 조건 1), 이미 공적 절차(과징금 처분)가 진행되었으며(적합 조건 6), 이에 대한 처분 취소 소송이 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5). 다만, 피해 규모나 피해자 수가 명확히 언급되지 않아 집단적 피해 여부와 규모를 파악하기 어렵습니다.</t>
+          <t>공정위가 대기업(우미, SK, KT, 한샘)에 과징금을 부과하여 상대방 책임이 명확하고 공적 절차를 통해 객관적 증거가 확보됨. 공정위 심의 결과 이후 피해자들의 후속 소송 가능성이 높음. (적합 조건 1, 2, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>[법 상담] 외국기업도 하도급법상 '원사업자'에 해당하나?</t>
+          <t>작년 공정위 과징금 우미·SK·KT 순</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=322553</t>
+          <t>https://www.naeil.com/news/read/579704?ref=naver</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-03-02 00:37:36.824164+00:00</t>
+          <t>2026-03-04 01:16:33.185851+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>공정거래위원회 조사 진행 중, 소송 예고</t>
+          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>공정거래위원회가 쿠팡의 메일 및 메신저 30일마다 삭제 행위에 대해 익명 제보를 바탕으로 조사를 진행 중입니다. 쿠팡 측은 향후 법원 절차를 통해 입장을 소명하겠다고 밝히며 소송을 예고했습니다. 이는 공정위의 심의·의결 근거가 되거나 실제 소송으로 이어질 가능성이 있습니다.</t>
+          <t>한온시스템이 공정거래위원회로부터 과징금을 부과받았으며, 이에 대해 행정소송을 제기할 계획입니다. 기사는 한온시스템의 입장을 대변하고 있으나, 공정위의 과징금 부과는 협력사와의 불공정 거래 행위가 있었음을 시사하며, 이는 잠재적 피해 협력사들의 소송 가능성을 내포합니다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (쿠팡). 이미 공적 절차(공정거래위원회 조사)가 진행 중이며, 익명 제보를 통해 증거 확보 가능성이 높습니다. 또한, 기사에서 소송이 예고되어 법적 분쟁으로 이어질 가능성이 매우 높습니다. '메일·메신저 30일마다 삭제'라는 제목은 증거 인멸 의혹을 시사하며 상대방 책임이 명확해질 가능성을 높입니다.</t>
+          <t>공정위 과징금 부과로 상대방(한온시스템)의 책임이 비교적 명확하며, 공적 절차(공정위 조사 및 처분)가 이미 진행되어 증거 확보가 용이합니다. 대기업인 한온시스템은 자력이 충분하며, '협력사 분쟁'이라는 언급으로 다수의 피해자가 발생했을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>협력사 다수</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>공정거래위원회,  쿠팡, 메일·메신저 30일마다 삭제 …티끌 모아 파헤...</t>
+          <t>한온시스템  공정위 과징금, 협력사 분쟁 원인 아냐</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>lecturernews.com</t>
+          <t>smedaily.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://www.lecturernews.com/news/articleView.html?idxno=197744</t>
+          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352518</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-03-01 00:32:01.796909+00:00</t>
+          <t>2026-03-03 00:52:34.894163+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
-      <c r="A238" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A238" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C238" t="inlineStr"/>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>한온시스템</t>
+        </is>
+      </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>워너브러더스 인수 관련 반독점 심사 진행 중, 인수 절차 중 소송 가능성 언급</t>
+          <t>공정위 과징금 부과 의결, 행정소송 예정</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>엘리슨 부자가 1110억 달러 규모의 워너브러더스 인수를 사실상 승기 잡았다는 보도입니다. 그러나 워너브러더스 이사회 승인, 반독점 심사, 그리고 소송 등 여러 절차를 통과해야 한다는 점에서 불확실성이 남아있다고 언급되었습니다.</t>
+          <t>한온시스템이 9개 수급사업자에게 하도급법을 위반하여 서면 미발급, 수령증 미발급, 검사 결과 미통지, 어음 대체결제 수수료 및 지연이자 미지급 등의 '갑질'을 한 사실이 공정위에 적발되어 14억 700만원의 과징금을 부과받았다. 한온시스템은 이에 불복하여 행정소송을 제기할 예정이며, 산업 특수성을 고려한 법 적용 기준이 필요하다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>기사는 엘리슨 부자의 워너브러더스 인수 과정에서 '반독점 심사'와 '소송'이 변수로 남아있음을 언급합니다. '반독점 심사'라는 공적 절차가 진행 중이지만, 이는 기업 인수 절차의 변수일 뿐, 특정 주체의 명확한 책임이나 피해자가 발생한 사건으로 보기 어렵습니다. 소송의 성격과 원고/피고, 피해 규모 등이 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 공정위 과징금 부과 의결로 명확하며(조건 1), 상대방(한온시스템)은 대기업으로 자력이 충분합니다(조건 2). 9개 수급사업자가 피해를 입은 집단적 피해이며(조건 3), 미지급된 어음 대체결제 수수료 및 지연이자가 약 14억 8천5백만원에 달해 피해 규모가 큽니다(조건 4). 공정위 조사 결과라는 객관적 증거가 존재하며(조건 5), 이미 공정위의 과징금 부과 의결이라는 공적 절차가 진행 중입니다(조건 6).</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 14억 8천5백만원 이상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9개 사업자</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>[초점] 엘리슨 부자, 1110억달러 워너브러더스 인수 사실상 승기</t>
+          <t>한국앤컴퍼니그룹 한온시스템 '하도급 갑질'로 과징금 14억 부과</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026022817170450239a1f309431_1</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202104</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-01 00:29:44.438525+00:00</t>
+          <t>2026-03-03 00:47:34.553304+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>가맹본부</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>'가맹점사업주 보호법' 국회 대표발의</t>
+          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>가맹본부의 과도한 위약금 부과 관행을 제한하기 위한 '가맹점사업주 보호법'이 국회에 대표 발의되었습니다. 이 법안은 협의 해지 시 가맹본부가 위약금 등을 부과할 수 없도록 하며, 가맹점주의 고의나 중과실이 있는 경우에만 예외를 둡니다. 이는 가맹점사업주의 금전적 부담을 완화하고 불공정 계약 관행을 개선하려는 목적입니다.</t>
+          <t>한온시스템이 하도급 업체에 '갑질'을 한 혐의로 공정거래위원회로부터 14억 원의 과징금을 부과받았습니다. 한온시스템은 공정위 의결에 불복하여 행정소송을 제기하겠다는 입장입니다. 이 사건은 다수의 하도급 업체에 대한 피해 가능성이 있으며, 공정위의 조사 결과가 중요한 증거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>가맹본부의 과도한 위약금 부과 관행에 대한 법적 규제 움직임이 있어 가맹본부의 책임이 명확해질 가능성이 높습니다 (상대방 책임 명확). 가맹본부는 일반적으로 기업이므로 배상 능력이 충분할 것으로 예상되며 (상대방 자력 충분), 다수의 가맹점사업주가 피해를 입을 수 있어 집단적 피해 가능성이 있습니다 (집단적 피해). 또한, '가맹점사업주 보호법' 발의는 입법 절차의 시작으로, 향후 법적 분쟁의 근거가 될 수 있는 공적 절차가 진행 중입니다 (공적 절차 진행 중).</t>
+          <t>공정위가 '하도급 갑질'에 대해 14억 원의 과징금을 부과하여 상대방(한온시스템)의 책임이 명확하며(적합 조건 1), 대규모 자동차 부품 회사로 자력이 충분합니다(적합 조건 2). 공정위의 조사 결과 및 의결서가 객관적인 증거로 활용 가능하며(적합 조건 5), 이미 공적 절차(공정위 행정처분)가 진행되었습니다(적합 조건 6). 하도급 갑질의 특성상 다수의 하도급 업체가 피해를 입었을 가능성이 높고(적합 조건 3), 과징금 규모로 볼 때 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 하도급 업체</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>과도한 위약금 부담 완화…'가맹점사업주 보호법' 대표발의</t>
+          <t>한온시스템, '하도급 갑질'에 과징금 14억…법원행 선택</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260227500396</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=55303</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-02-28 12:35:21.482444+00:00</t>
+          <t>2026-03-03 00:46:24.844582+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>정부의 지도 국외 반출 결정에 대한 산업계의 조직적 반발 및 조건 이행 요구</t>
+          <t>공정거래위원회 의결 후 한온시스템이 행정소송 예고</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>정부의 구글 고정밀 지도 국외 반출 조건부 허용 결정으로 국내 IT 및 공간정보 산업계가 데이터 및 산업 주권 침해, 막대한 경제적 손실을 우려하고 있다. 한국공간정보산업협회 등 6개 기관은 성명서를 통해 산업 생태계 훼손과 일자리 감소를 경고하며 구글의 적정한 사용료 납부, 손해배상 책임 명문화 등 12개 조건 이행을 요구했다. 국내 기업들은 해외 사업자와의 역차별 해소를 주장하며 공정한 경쟁 환경 조성을 촉구하고 있다.</t>
+          <t>글로벌 자동차 부품 기업 한온시스템이 금형 제작 관련 '목적물 수령일' 판단 기준에 대한 공정거래위원회 의결에 불복하여 행정소송을 제기할 예정. 한온시스템은 협력사와의 분쟁이 없었으며 고의적 법 위반이 아니라고 주장하지만, 공정위의 의결은 잠재적 불공정 거래 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분(Google), 집단적 피해(국내 IT 및 공간정보 산업계 다수 기업), 피해 규모 큼(향후 10년간 최대 197조 원), 증거 확보 가능(산업계 성명, 전문가 분석), 공적 절차 진행 중(정부 결정 및 산업계 대응). 국내 기업 역차별 문제 제기 및 막대한 경제적 손실 우려가 명확하여 소송금융 투자 적합도가 높음.</t>
+          <t>공정거래위원회의 의결 결과는 한온시스템의 책임 가능성을 시사하며, 이는 잠재적 피해자(협력사)에게 강력한 증거가 될 수 있다. 한온시스템은 글로벌 기업으로 배상 능력이 충분하며, 공정위의 조사는 다수의 협력사에 대한 불공정 거래 가능성을 내포한다. (적합 조건 1, 2, 3, 5, 6 해당) 비록 한온시스템이 협력사와의 분쟁이 없었다고 주장하나, 공정위의 의결은 소송금융 투자 기회를 탐색할 만한 충분한 근거를 제공한다.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>향후 10년간 최대 197조원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>국내 IT 및 공간정보 산업계 다수 기업 및 그 종사자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>국내 IT 업계 ‘초비상’…데이터부터 산업 주권까지 모두 박탈 [지도 국...</t>
+          <t>한온시스템, 공정위 의결에 행정소송 예고</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>meconomynews.com</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2560493</t>
+          <t>https://www.meconomynews.com/news/articleView.html?idxno=128414</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-02-28 01:29:40.996677+00:00</t>
+          <t>2026-03-02 12:58:12.717131+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
-      <c r="A241" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A241" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr"/>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>한온시스템</t>
+        </is>
+      </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>가맹점주들의 집단 소송이 잇따르고 있으며, 3월부터 관련 재판 진행 예정</t>
+          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>가맹점주들이 물류 마진 구조와 관련된 차액가맹금 논란으로 일부 브랜드를 상대로 집단 소송을 제기하고 있습니다. 3월부터 관련 재판이 줄줄이 진행될 예정이며, 이는 가맹사업 분야의 중요한 법적 쟁점으로 부상하고 있습니다.</t>
+          <t>공정거래위원회가 한온시스템의 불공정행위에 대해 14억 700만원의 과징금을 부과했다. 한온시스템은 이에 불복하여 법원에 행정소송을 제기할 예정이라고 밝혔다. 공정위의 결정은 피해자들의 손해배상 청구의 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>가맹점주들의 집단 소송이 잇따르고 있으며, 3월부터 관련 재판이 줄줄이 진행될 예정으로 집단적 피해(적합 조건 3)가 명확합니다. 다만, 소송 상대방이 구체적으로 특정되지 않았고, 상대방의 자력이나 피해 규모에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>공정위의 과징금 부과로 상대방(한온시스템)의 불공정행위 책임이 명확하며(적합 조건 1), 대기업인 한온시스템은 충분한 자력을 가집니다(적합 조건 2). 공정위의 조사 결과 및 과징금 부과 결정은 강력한 증거가 되며(적합 조건 5), 이미 공정위의 공적 절차가 진행되었습니다(적합 조건 6). 피해자들의 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>다수 가맹점주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>[앞으로(LAW)] 차액가맹금 논란... 창업 시 유의점과 대응 방안은</t>
+          <t>공정위, 한온시스템 불공정행위에 과징금 14억700만원</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>ltn.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.ltn.kr/news/articleView.html?idxno=50596</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433333</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-02-28 01:19:04.454931+00:00</t>
+          <t>2026-03-02 12:51:09.692591+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>대기업</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>한국형 증거개시 제도 도입 등 공정거래 관련 법률 개정 진행 중</t>
+          <t>공정거래위원회 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>새 정부 출범 이후 대·중소기업 간 힘의 불균형 해소를 위한 다양한 공정거래제도 개선이 추진되고 있습니다. 한국형 증거개시 제도 도입, 자료제출명령 확대, 기술탈취 피해사실 입증책임 전환, 사인의 금지청구제 확대, 을의 단체행동에 대한 담합규정 적용 제외 등이 주요 내용입니다. 이러한 제도 개선은 경제적 약자의 협상력을 강화하고 피해 구제를 용이하게 할 것으로 예상됩니다.</t>
+          <t>자동차 부품사 한온시스템이 9개 수급사업자에 대해 하도급법 위반으로 공정거래위원회로부터 14억 7000만 원의 과징금을 부과받았습니다. 한온시스템은 서면 미발급, 어음 대체결제 수수료 및 지연이자 미지급 등의 불공정 행위를 저질렀으며, 공정위 의결에 불복해 행정소송을 제기할 예정입니다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>공정거래위원회 업무계획 및 관련 법률 개정안 발의, 국회 심사 등 공적 절차가 진행 중이며(적합 조건 6), 대기업을 상대로 한 기술탈취 및 불공정거래 행위에 대한 피해 구제 강화를 목표로 합니다(적합 조건 2). 한국형 증거개시 제도 도입, 자료제출명령 확대, 기술탈취 피해사실 입증책임 전환 등으로 상대방 책임 입증 및 증거 확보가 용이해질 예정이며(적합 조건 1, 5), 중소기업·소상공인의 집단적 피해 구제 및 단체행동 활성화 가능성이 높습니다(적합 조건 3, 4).</t>
+          <t>한온시스템의 하도급법 위반 사실이 공정위 조사로 명확히 드러났고(상대방 책임 명확), 대기업인 한온시스템은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 9개 수급사업자에 대한 약 14억 8500만 원 규모의 피해가 발생했으며(집단적 피해, 피해 규모 큼), 공정위의 과징금 부과라는 공적 절차가 진행 중입니다(증거 확보, 공적 절차 진행 중). 한온시스템이 행정소송을 예고하여 법적 분쟁 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 14억 8500만 원 (어음 대체결제 수수료 약 9500만 원, 지연이자 13억 9000만 원)</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>중소기업 · 소상공인 다수</t>
+          <t>9개 사업자</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>[공정거래] 대 · 중소기업간 힘의 불균형 해소와 공정거래제도</t>
+          <t>자동차 부품사 한온시스템 과징금 14억…‘하도급 갑질’</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92364</t>
+          <t>https://www.sedaily.com/article/20014179?ref=naver</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-02-27 00:49:35.526022+00:00</t>
+          <t>2026-03-02 12:47:58.254599+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 쿠팡의 행정소송 예정</t>
+          <t>공정위 과징금 부과 및 한온시스템의 행정소송 예고</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>쿠팡이 납품업체에 광고를 강요하고 부당하게 발주를 중단하는 등 '갑질'을 했다는 의혹으로 과징금을 부과받았으며, 이에 대한 '솜방망이' 논란이 일고 있습니다. 쿠팡 측은 혐의를 부인하며 행정소송으로 다툴 예정이라고 밝혔습니다.</t>
+          <t>한온시스템이 9개 수급사업자에게 불공정 행위를 저질러 공정거래위원회로부터 14억 원의 과징금을 부과받았다. 한온시스템은 이에 불복하여 행정소송을 제기할 방침이다. 이 사건은 공정위의 조사 결과로 책임이 명확하고, 다수의 수급사업자가 피해를 입었으며, 상대방의 자력이 충분하여 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - '갑질' 및 과징금 부과), 2(상대방 자력 충분 - 쿠팡), 3(집단적 피해 - 다수 납품업체), 5(증거 확보 가능 - 공정위 조사), 6(공적 절차 진행 중 - 공정위 과징금 부과)에 해당하여 소송금융 적합도가 높습니다. 쿠팡이 행정소송을 예고하여 법적 분쟁이 예상됩니다.</t>
+          <t>공정위의 과징금 부과로 한온시스템의 책임이 명확하며(적합 조건 1), 한국앤컴퍼니그룹 계열사로 자력이 충분하고(적합 조건 2), 9개 수급사업자가 피해를 입어 집단적 성격이 있으며(적합 조건 3), 공정위 조사 결과라는 객관적 증거가 존재하고(적합 조건 5), 이미 공정위 처분이라는 공적 절차가 진행 완료된 상태(적합 조건 6)이므로 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>다수 납품업체</t>
+          <t>9개 수급사업자</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>납품업체 쥐어짠 '쿠팡 갑질'…과징금 '솜방망이' 논란도</t>
+          <t>한국앤컴퍼니그룹 체면 구긴 한온시스템, 공정위 14억 과징금</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287222?influxDiv=NAVER</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655547</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-02-26 13:29:23.063602+00:00</t>
+          <t>2026-03-02 12:47:51.034569+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 결정, 쿠팡 행정소송 예고</t>
+          <t>공정위 시정명령 및 과징금 부과, 한온시스템의 행정소송 제기</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>공정거래위원회가 쿠팡에 납품업체에 대한 단가 인하, 광고비 부담 강요, 납품대금 지연 지급, 쿠팡체험단 비용 미반환 등 대규모유통업법 위반으로 약 22억원의 과징금을 부과했습니다. 2만5천여 개 납품업체가 피해를 입었으며, 쿠팡은 공정위 결정에 불복하여 행정소송을 제기할 예정입니다.</t>
+          <t>한온시스템이 9개 수급사업자에 대한 하도급법 위반으로 공정위로부터 시정명령과 14억 700만원의 과징금을 부과받았다. 한온시스템은 금형 제작 관련 '목적물 수령일' 판단 기준 등에 대해 산업 특수성을 반영한 해석이 필요하다며 공정위 처분에 불복, 행정소송을 제기했다. 한온시스템은 협력사와의 분쟁은 없었으며 고의적 법 위반이 아닌 해석상 차이라고 주장한다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>공정위의 과징금 부과 결정으로 상대방(쿠팡)의 책임이 명확하며, 쿠팡은 대기업으로 자력이 충분합니다. 2만5천여 개 납품업체가 피해를 입은 집단적 피해 사례이며, 공정위의 조사 결과가 객관적인 증거로 존재합니다. 또한, 공정위의 행정처분이 진행 중인 사건입니다.</t>
+          <t>공정위의 하도급법 위반 판단 및 14억 원대 과징금 부과로 상대방(한온시스템)의 책임이 비교적 명확하며, 대기업으로서 자력이 충분하다. 공정위 조사 결과라는 객관적 증거가 존재하고, 이미 공적 절차(공정위 처분)가 진행되어 위반 사실이 확인되었다. 9개 수급사업자에 대한 집단적 피해 가능성이 있으며, 공정위 과징금 규모로 미루어 피해 규모도 상당할 수 있다.</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>최소 13억 8천만원 이상 (지연이자 8.5억원 + 체험단 비용 5.3억원)</t>
+          <t>14억 700만원 (공정위 과징금 규모)</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>2만5715개 납품업체</t>
+          <t>9개 수급사업자</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>공정위, 쿠팡 '납품업체 갑질'에 과징금 22억원 부과… 쿠팡  사실 무근...</t>
+          <t>한온시스템, 공정위에 행정소송... 업계 현실 부합한 법 기준 마련</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=349529</t>
+          <t>https://www.ajunews.com/view/20260302154809414</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-02-26 13:26:58.950733+00:00</t>
+          <t>2026-03-02 12:46:34.200908+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 및 시정명령 완료</t>
+          <t>공정위 과징금 부과 결정, 한온시스템 행정소송 예고</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>공정거래위원회가 납품업체에 횡포를 부린 쿠팡에 21억 8500만 원의 과징금과 시정명령을 부과했습니다. 쿠팡은 납품업자에게 순수상품판매이익률 목표치를 강제하고, 납품가격 인하 및 광고비 등 비용을 전가했으며, 미소진 상품 비용 미지급 및 납품대금 지연 지급 등의 불공정 행위를 저질렀습니다. 참여연대는 이러한 행태가 집단소송법 부재 등 국내 제도의 허점 때문이라고 지적하며, 향후 납품업체들의 민사상 손해배상 청구 가능성이 높습니다.</t>
+          <t>공정거래위원회가 한온시스템의 하도급법 위반 행위를 적발하고 14억 원의 과징금을 부과했습니다. 한온시스템은 금형 제작 관련 '목적물 수령일' 판단 기준 등에 대해 공정위 의결에 불복하여 행정소송을 제기하겠다는 입장입니다. 이는 하도급 업체들에 대한 불공정 거래 행위로 인한 피해 구제 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>공정거래위원회의 공식 조사 결과 쿠팡의 납품업체에 대한 불공정 행위 책임이 명확하며(적합 조건 1, 5), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 수천 개의 납품업체가 피해를 입어 집단적 피해 규모가 크고(적합 조건 3, 4), 이미 공정위의 과징금 부과 및 시정명령이라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
+          <t>공정거래위원회가 한온시스템의 '하도급 갑질'을 적발하고 14억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 공적 조사 결과(적합 조건 5) 및 공적 절차 진행(적합 조건 6)이 확인됩니다. 한온시스템은 대기업으로 자력이 충분합니다(적합 조건 2). 다만, 하도급 업체들의 구체적인 피해 규모와 피해자 수는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>13억 원 이상 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>수천 개 납품업체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>공정위, 쿠팡에 '솜방망이' 처벌? '납품업체 횡포'에 21억 과징금 부과</t>
+          <t>한온시스템 '하도급 갑질' 적발…공정위, 과징금 14억원 부과</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022612595554439?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=862910</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-02-26 13:16:39.484747+00:00</t>
+          <t>2026-03-02 12:45:28.096742+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 및 시정명령</t>
+          <t>공정거래위원회 과징금 부과 의결, 한온시스템 행정소송 검토 중</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>쿠팡이 목표 마진 달성을 위해 납품업자에게 납품단가 인하, 광고비 부담, 상품 대금 지급 지연 및 지연이자 미지급, 미소진 상품 비용 미반환 등 대규모유통업법 위반 행위를 저질러 공정거래위원회로부터 약 21억 원의 과징금과 시정명령을 받았다. 2만여 개 납품업자가 약 2천800억 원 규모의 상품 대금 지연 지급 등 피해를 입었으며, 공정위는 이번 조치가 불공정거래 관행 개선에 기여할 것으로 기대하고 있다.</t>
+          <t>공정거래위원회가 한온시스템의 하도급법 위반 사실을 적발하고 14억 700만원의 과징금을 부과했다. 한온시스템은 9개 수급사업자에 금형 제조를 위탁하며 계약서면 미발급, 수령증 미교부 등 의무를 위반한 것으로 드러났다. 한온시스템은 공정위 의결에 대해 행정소송을 검토 중이며, 산업 현실을 반영한 법적 판단을 요청할 계획이다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>공정거래위원회의 조사 결과로 쿠팡의 대규모유통업법 위반 책임이 명확하며(적합 조건 1), 쿠팡은 자력이 충분한 대기업이다(적합 조건 2). 2만여 개 납품업자가 피해를 입은 집단적 피해이며(적합 조건 3), 상품 대금 지연 지급액만 약 2천800억 원에 달하는 등 피해 규모가 매우 크다(적합 조건 4). 공정위의 공식 조사 결과가 객관적 증거로 존재하며(적합 조건 5), 이미 공정위의 과징금 부과 및 시정명령이라는 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>공정거래위원회가 한온시스템의 하도급법 위반 사실을 적발하고 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 글로벌 기업인 한온시스템은 자력이 충분합니다(적합 조건 2). 공정위의 의결이라는 공적 절차가 진행되었고(적합 조건 6), 조사 결과가 증거로 활용될 수 있습니다(적합 조건 5). 9개 수급사업자가 피해를 입어 집단적 소송 가능성도 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>상품 대금 약 2천800억 원, 지연이자 약 8억5천300만 원, 미소진 상품 비용 약 5억3천600만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>2만여 개 납품업자</t>
+          <t>9개 수급사업자</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>쿠팡, 마진 위해 납품업자 희생 강요…과징금 약 21억 원 부과</t>
+          <t>한온시스템, 공정위 의결 관련 행정소송 검토…“산업 현실 반영 필요”</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>kidd.co.kr</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://kidd.co.kr/news/245104</t>
+          <t>https://www.seoultimes.news/news/article.html?no=2000092586</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-02-26 12:26:42.548451+00:00</t>
+          <t>2026-03-02 12:45:03.419548+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
-      <c r="A247" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A247" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>중국 건설사</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과</t>
+          <t>과징금 처분 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>공정거래위원회가 쿠팡이 납품업체에 직매입 거래의 위험과 비용을 전가하는 등 불공정행위를 저질렀다며 22억 원의 과징금을 부과했습니다. 이는 대규모유통업자가 거래상 우월적 지위를 남용한 사례로, 납품업자들의 실질적인 피해 구제가 필요하다는 공정위의 판단입니다.</t>
+          <t>국내 영업소를 둔 중국 건설사가 불공정 행위로 과징금 처분을 받자, 외국 기업에는 하도급법이 적용되지 않는다고 주장하며 처분 취소 소송을 제기했습니다. 이 사건은 외국 기업에 대한 국내 하도급법 적용 여부를 다투는 법적 분쟁입니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>공정거래위원회가 쿠팡의 납품업체에 대한 불공정행위를 명확히 지적하고 22억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 다수의 납품업체가 피해를 입었을 가능성이 높고(적합 조건 3), 공정위의 조사 결과가 객관적인 증거로 활용될 수 있습니다(적합 조건 5). 이미 공정위의 행정처분이 완료되어 소송 진행에 유리한 상황입니다(적합 조건 6).</t>
+          <t>중국 건설사가 불공정 행위로 과징금 처분을 받아 상대방 책임이 비교적 명확하고(적합 조건 1), 이미 공적 절차(과징금 처분)가 진행되었으며(적합 조건 6), 이에 대한 처분 취소 소송이 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5). 다만, 피해 규모나 피해자 수가 명확히 언급되지 않아 집단적 피해 여부와 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>납품업체 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>쿠팡, 납품업체에 마진 부담 전가…공정위 과징금 22억원 부과</t>
+          <t>[법 상담] 외국기업도 하도급법상 '원사업자'에 해당하나?</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1614572/?sc=Naver</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=322553</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-02-26 12:23:08.084384+00:00</t>
+          <t>2026-03-02 00:37:36.824164+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과</t>
+          <t>공정거래위원회 조사 진행 중, 소송 예고</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>공정거래위원회가 쿠팡에 납품단가 인하 및 대금 지연 등 대규모유통업법 위반 행위로 21억 8500만원의 과징금을 부과했습니다. 공정위는 쿠팡이 거래상 우월적 지위를 남용하여 납품업자에게 위험과 비용을 전가했다고 판단했으며, 이는 납품업자들의 피해 구제를 위한 조치입니다.</t>
+          <t>공정거래위원회가 쿠팡의 메일 및 메신저 30일마다 삭제 행위에 대해 익명 제보를 바탕으로 조사를 진행 중입니다. 쿠팡 측은 향후 법원 절차를 통해 입장을 소명하겠다고 밝히며 소송을 예고했습니다. 이는 공정위의 심의·의결 근거가 되거나 실제 소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>공정위의 과징금 부과로 쿠팡의 불공정거래 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 공정위 조사 결과라는 객관적 증거가 확보되었고(적합 조건 5), 이미 공적 절차(공정위 조사 및 처분)가 진행되었습니다(적합 조건 6). 다수의 납품업자 피해가 예상되어 집단적 피해 가능성이 높습니다(적합 조건 3).</t>
+          <t>상대방에게 자력이 충분함 (쿠팡). 이미 공적 절차(공정거래위원회 조사)가 진행 중이며, 익명 제보를 통해 증거 확보 가능성이 높습니다. 또한, 기사에서 소송이 예고되어 법적 분쟁으로 이어질 가능성이 매우 높습니다. '메일·메신저 30일마다 삭제'라는 제목은 증거 인멸 의혹을 시사하며 상대방 책임이 명확해질 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>납품업자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>공정위, 쿠팡에 과징금 21억8500만원…납품단가 인하·대금 지연</t>
+          <t>공정거래위원회,  쿠팡, 메일·메신저 30일마다 삭제 …티끌 모아 파헤...</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>lecturernews.com</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602260107</t>
+          <t>https://www.lecturernews.com/news/articleView.html?idxno=197744</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-02-26 12:23:00.582957+00:00</t>
+          <t>2026-03-01 00:32:01.796909+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>유통산업발전법 개정 논의 및 발의 진행 중</t>
+          <t>워너브러더스 인수 관련 반독점 심사 진행 중, 인수 절차 중 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>김동아 더불어민주당 의원이 쿠팡의 새벽배송 시장 독점적 지위를 해소하기 위해 대형마트 온라인 새벽배송 규제 완화를 골자로 한 유통산업발전법 개정안을 대표 발의했습니다. 이 법안은 쿠팡을 직접 규제하기보다 새로운 경쟁 질서를 만들어 국내 유통사들을 활성화하고 소비자 편익을 증대시키는 것을 목표로 합니다. 소상공인 상생 방안도 함께 논의 중입니다.</t>
+          <t>엘리슨 부자가 1110억 달러 규모의 워너브러더스 인수를 사실상 승기 잡았다는 보도입니다. 그러나 워너브러더스 이사회 승인, 반독점 심사, 그리고 소송 등 여러 절차를 통과해야 한다는 점에서 불확실성이 남아있다고 언급되었습니다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>이 기사는 쿠팡의 독점적 지위를 해소하기 위한 유통산업발전법 개정 논의에 초점을 맞추고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등의 적합 조건이 충족되지 않습니다. 현재 진행 중인 것은 특정 피해에 대한 공적 절차(수사, 조사 등)가 아닌 입법 절차입니다.</t>
+          <t>기사는 엘리슨 부자의 워너브러더스 인수 과정에서 '반독점 심사'와 '소송'이 변수로 남아있음을 언급합니다. '반독점 심사'라는 공적 절차가 진행 중이지만, 이는 기업 인수 절차의 변수일 뿐, 특정 주체의 명확한 책임이나 피해자가 발생한 사건으로 보기 어렵습니다. 소송의 성격과 원고/피고, 피해 규모 등이 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>현 유통법은 '쿠팡 보호법'…새벽배송 규제 풀어 쿠팡 독점 무너뜨릴 ...</t>
+          <t>[초점] 엘리슨 부자, 1110억달러 워너브러더스 인수 사실상 승기</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02348486645354128</t>
+          <t>https://www.g-enews.com/view.php?ud=2026022817170450239a1f309431_1</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-02-25 00:49:11.458544+00:00</t>
+          <t>2026-03-01 00:29:44.438525+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC커피 등 주요 프랜차이즈 본사</t>
+          <t>가맹본부</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>'가맹점사업주 보호법' 국회 대표발의</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>가맹본부의 과도한 위약금 부과 관행을 제한하기 위한 '가맹점사업주 보호법'이 국회에 대표 발의되었습니다. 이 법안은 협의 해지 시 가맹본부가 위약금 등을 부과할 수 없도록 하며, 가맹점주의 고의나 중과실이 있는 경우에만 예외를 둡니다. 이는 가맹점사업주의 금전적 부담을 완화하고 불공정 계약 관행을 개선하려는 목적입니다.</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>가맹본부의 과도한 위약금 부과 관행에 대한 법적 규제 움직임이 있어 가맹본부의 책임이 명확해질 가능성이 높습니다 (상대방 책임 명확). 가맹본부는 일반적으로 기업이므로 배상 능력이 충분할 것으로 예상되며 (상대방 자력 충분), 다수의 가맹점사업주가 피해를 입을 수 있어 집단적 피해 가능성이 있습니다 (집단적 피해). 또한, '가맹점사업주 보호법' 발의는 입법 절차의 시작으로, 향후 법적 분쟁의 근거가 될 수 있는 공적 절차가 진행 중입니다 (공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>과도한 위약금 부담 완화…'가맹점사업주 보호법' 대표발의</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>asiatime.co.kr</t>
+        </is>
+      </c>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr">
+        <is>
+          <t>https://www.asiatime.co.kr/article/20260227500396</t>
+        </is>
+      </c>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:35:21.482444+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>정부의 지도 국외 반출 결정에 대한 산업계의 조직적 반발 및 조건 이행 요구</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>정부의 구글 고정밀 지도 국외 반출 조건부 허용 결정으로 국내 IT 및 공간정보 산업계가 데이터 및 산업 주권 침해, 막대한 경제적 손실을 우려하고 있다. 한국공간정보산업협회 등 6개 기관은 성명서를 통해 산업 생태계 훼손과 일자리 감소를 경고하며 구글의 적정한 사용료 납부, 손해배상 책임 명문화 등 12개 조건 이행을 요구했다. 국내 기업들은 해외 사업자와의 역차별 해소를 주장하며 공정한 경쟁 환경 조성을 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 자력 충분(Google), 집단적 피해(국내 IT 및 공간정보 산업계 다수 기업), 피해 규모 큼(향후 10년간 최대 197조 원), 증거 확보 가능(산업계 성명, 전문가 분석), 공적 절차 진행 중(정부 결정 및 산업계 대응). 국내 기업 역차별 문제 제기 및 막대한 경제적 손실 우려가 명확하여 소송금융 투자 적합도가 높음.</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>향후 10년간 최대 197조원</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>국내 IT 및 공간정보 산업계 다수 기업 및 그 종사자</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>국내 IT 업계 ‘초비상’…데이터부터 산업 주권까지 모두 박탈 [지도 국...</t>
+        </is>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L251" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M251" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2560493</t>
+        </is>
+      </c>
+      <c r="N251" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:29:40.996677+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr"/>
+      <c r="D252" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E250" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D251" t="inlineStr">
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>가맹점주들의 집단 소송이 잇따르고 있으며, 3월부터 관련 재판 진행 예정</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>가맹점주들이 물류 마진 구조와 관련된 차액가맹금 논란으로 일부 브랜드를 상대로 집단 소송을 제기하고 있습니다. 3월부터 관련 재판이 줄줄이 진행될 예정이며, 이는 가맹사업 분야의 중요한 법적 쟁점으로 부상하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>가맹점주들의 집단 소송이 잇따르고 있으며, 3월부터 관련 재판이 줄줄이 진행될 예정으로 집단적 피해(적합 조건 3)가 명확합니다. 다만, 소송 상대방이 구체적으로 특정되지 않았고, 상대방의 자력이나 피해 규모에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>다수 가맹점주</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>[앞으로(LAW)] 차액가맹금 논란... 창업 시 유의점과 대응 방안은</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>ltn.kr</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M252" t="inlineStr">
+        <is>
+          <t>https://www.ltn.kr/news/articleView.html?idxno=50596</t>
+        </is>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:19:04.454931+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>대기업</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E251" t="inlineStr">
-[...134 lines deleted...]
-      <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
-          <t>법률 개정 논의 및 정책 제언</t>
+          <t>한국형 증거개시 제도 도입 등 공정거래 관련 법률 개정 진행 중</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>본 기사는 공정거래법을 실질적으로 강화하고 담합을 근절하기 위해 징벌적 손해배상 및 집단소송 제도 도입의 필요성을 강조하는 평론입니다. 경제력 집중 완화 또한 중요한 과제로 언급하며, 2020년 공정거래법 전면 개정의 의미를 되짚고 있습니다.</t>
+          <t>새 정부 출범 이후 대·중소기업 간 힘의 불균형 해소를 위한 다양한 공정거래제도 개선이 추진되고 있습니다. 한국형 증거개시 제도 도입, 자료제출명령 확대, 기술탈취 피해사실 입증책임 전환, 사인의 금지청구제 확대, 을의 단체행동에 대한 담합규정 적용 제외 등이 주요 내용입니다. 이러한 제도 개선은 경제적 약자의 협상력을 강화하고 피해 구제를 용이하게 할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 공정거래법 강화 및 징벌적 손해배상, 집단소송 제도 도입의 필요성을 역설하는 평론입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>공정거래위원회 업무계획 및 관련 법률 개정안 발의, 국회 심사 등 공적 절차가 진행 중이며(적합 조건 6), 대기업을 상대로 한 기술탈취 및 불공정거래 행위에 대한 피해 구제 강화를 목표로 합니다(적합 조건 2). 한국형 증거개시 제도 도입, 자료제출명령 확대, 기술탈취 피해사실 입증책임 전환 등으로 상대방 책임 입증 및 증거 확보가 용이해질 예정이며(적합 조건 1, 5), 중소기업·소상공인의 집단적 피해 구제 및 단체행동 활성화 가능성이 높습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>중소기업 · 소상공인 다수</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>[박창우 평론] 담합 근절과 공정시장 회복, 공정거래법을 실질적으로 강...</t>
+          <t>[공정거래] 대 · 중소기업간 힘의 불균형 해소와 공정거래제도</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>incheonnews.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>http://www.incheonnews.com/news/articleView.html?idxno=434365</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92364</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-02-23 12:54:25.826620+00:00</t>
+          <t>2026-02-27 00:49:35.526022+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>녹십자</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>대법원 상고심 기각 (과징금 취소소송)</t>
+          <t>공정위 과징금 부과 및 쿠팡의 행정소송 예정</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>녹십자의 입찰 담합 행위가 대법원에서 '경성공동행위'로 인정되어 과징금 20억 원 부과 처분이 확정되었습니다. 녹십자는 직원 징계를 피했으나, 과징금 취소소송 상고심에서 패소하여 과징금 환수 절차가 진행될 것으로 보입니다. 이번 판결은 입찰 담합에 대한 법원의 엄중한 판단을 보여줍니다.</t>
+          <t>쿠팡이 납품업체에 광고를 강요하고 부당하게 발주를 중단하는 등 '갑질'을 했다는 의혹으로 과징금을 부과받았으며, 이에 대한 '솜방망이' 논란이 일고 있습니다. 쿠팡 측은 혐의를 부인하며 행정소송으로 다툴 예정이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>녹십자라는 대기업이 피고이며(적합 조건 2), 대법원에서 입찰 담합(경성공동행위)이 인정되어 책임이 명확합니다(적합 조건 1, 5). 20억 원의 과징금 부과 사실은 피해 규모가 상당함을 시사하며(적합 조건 4), 입찰 담합의 특성상 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 이미 과징금 취소소송이 대법원까지 진행되어 공적 절차 및 법적 판단이 완료된 상태입니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확 - '갑질' 및 과징금 부과), 2(상대방 자력 충분 - 쿠팡), 3(집단적 피해 - 다수 납품업체), 5(증거 확보 가능 - 공정위 조사), 6(공적 절차 진행 중 - 공정위 과징금 부과)에 해당하여 소송금융 적합도가 높습니다. 쿠팡이 행정소송을 예고하여 법적 분쟁이 예상됩니다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>20억 원 이상 (과징금 규모 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>다수 (미상)</t>
+          <t>다수 납품업체</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>직원 징계 피한 녹십자, '입찰 담합' 과징금 20억 환수 실패</t>
+          <t>납품업체 쥐어짠 '쿠팡 갑질'…과징금 '솜방망이' 논란도</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=654876</t>
+          <t>https://news.jtbc.co.kr/article/NB12287222?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-02-23 12:50:37.272760+00:00</t>
+          <t>2026-02-26 13:29:23.063602+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
-      <c r="A255" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A255" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C255" t="inlineStr"/>
-      <c r="D255" t="inlineStr"/>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>담합 관련 집단소송 제도 개선 주장</t>
+          <t>공정위 과징금 부과 결정, 쿠팡 행정소송 예고</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>담합으로 인한 중간소비자(제과·제빵 업체, 식당, 카페 등 영세 사업자) 피해에 대한 집단소송 제도 개선의 필요성을 강조하는 칼럼. 영세 사업자들이 담합으로 인해 손해를 입고 있으며, 이들이 보다 쉽게 소송에 참여할 수 있도록 제도 개선이 시급하다고 주장.</t>
+          <t>공정거래위원회가 쿠팡에 납품업체에 대한 단가 인하, 광고비 부담 강요, 납품대금 지연 지급, 쿠팡체험단 비용 미반환 등 대규모유통업법 위반으로 약 22억원의 과징금을 부과했습니다. 2만5천여 개 납품업체가 피해를 입었으며, 쿠팡은 공정위 결정에 불복하여 행정소송을 제기할 예정입니다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>기사는 특정 담합 사건에 대한 보도가 아닌, 담합 문제 해결을 위한 집단소송 제도 개선의 필요성을 주장하는 칼럼임. 구체적인 피고나 피해 사실이 특정되지 않아 현재 시점에서 소송금융 투자 대상으로 적합하지 않음. (적합 조건 1, 2, 5, 6 미충족)</t>
+          <t>공정위의 과징금 부과 결정으로 상대방(쿠팡)의 책임이 명확하며, 쿠팡은 대기업으로 자력이 충분합니다. 2만5천여 개 납품업체가 피해를 입은 집단적 피해 사례이며, 공정위의 조사 결과가 객관적인 증거로 존재합니다. 또한, 공정위의 행정처분이 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 13억 8천만원 이상 (지연이자 8.5억원 + 체험단 비용 5.3억원)</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2만5715개 납품업체</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>[EBN 칼럼] 시장 왜곡하는 담합에 더 이상 솜방망이 처벌 안돼</t>
+          <t>공정위, 쿠팡 '납품업체 갑질'에 과징금 22억원 부과… 쿠팡  사실 무근...</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700421</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=349529</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-02-23 00:33:21.103041+00:00</t>
+          <t>2026-02-26 13:26:58.950733+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>CJ제일제당, 대한제분, 사조동아원, 삼양사, 삼화제분, 대선제분, 한탑</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>공정거래위원회 심의 진행 중, 검찰 기소 후 법원 형사 심리 중</t>
+          <t>공정거래위원회 과징금 부과 및 시정명령 완료</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>CJ제일제당 등 7개 주요 제분사가 2019년부터 2023년까지 B2B 밀가루 가격 및 물량 담합 혐의로 공정거래위원회 심의와 검찰 기소를 동시에 받고 있습니다. 공정위는 관련 매출액을 5조 8천억원으로 추산하며, 과거에도 담합으로 적발된 이력이 있습니다. 이번 사건은 민생 물가와 직결된 품목으로 정부의 적극적인 조치가 이뤄지고 있습니다.</t>
+          <t>공정거래위원회가 납품업체에 횡포를 부린 쿠팡에 21억 8500만 원의 과징금과 시정명령을 부과했습니다. 쿠팡은 납품업자에게 순수상품판매이익률 목표치를 강제하고, 납품가격 인하 및 광고비 등 비용을 전가했으며, 미소진 상품 비용 미지급 및 납품대금 지연 지급 등의 불공정 행위를 저질렀습니다. 참여연대는 이러한 행태가 집단소송법 부재 등 국내 제도의 허점 때문이라고 지적하며, 향후 납품업체들의 민사상 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>대기업 피고(7개 제분사)의 책임이 공정위 심사보고서 발송 및 검찰 기소로 명확하며, B2B 시장 88% 점유로 다수의 피해자 발생이 예상됩니다. 관련 매출액이 5.8조원에 달해 피해 규모가 매우 크고, 공정위 심의 및 검찰 기소 등 공적 절차가 진행 중이며 과거 담합 적발 이력도 있어 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>공정거래위원회의 공식 조사 결과 쿠팡의 납품업체에 대한 불공정 행위 책임이 명확하며(적합 조건 1, 5), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 수천 개의 납품업체가 피해를 입어 집단적 피해 규모가 크고(적합 조건 3, 4), 이미 공정위의 과징금 부과 및 시정명령이라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>5조 8천억원 (공정위 추산), 5조 9,913억원 (검찰 파악)</t>
+          <t>13억 원 이상 (추정)</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>B2B 밀가루 구매 기업 다수</t>
+          <t>수천 개 납품업체</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>20년 만에 공정위 회부된 ‘밀가루 담합’…가격 재결정 명령 내리나</t>
+          <t>공정위, 쿠팡에 '솜방망이' 처벌? '납품업체 횡포'에 21억 과징금 부과</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260220513396?OutUrl=naver</t>
+          <t>https://www.pressian.com/pages/articles/2026022612595554439?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-02-21 18:23:01.854187+00:00</t>
+          <t>2026-02-26 13:16:39.484747+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>퀄컴</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>한국 공정거래위원회 과징금 부과 및 확정, 후속 손해배상 소송 가능성</t>
+          <t>공정거래위원회 과징금 부과 및 시정명령</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>퀄컴이 영국 소비자단체와의 4억8000만 파운드 규모 집단소송에서 승소하며 해당 소송이 종결되었으나, 한국에서는 1조 원 규모의 과징금이 부과된 사실이 함께 보도되었습니다. 이는 퀄컴의 특허 로열티 정책과 관련하여 한국 규제 당국이 책임을 인정한 것으로, 향후 국내 기업 및 소비자의 대규모 손해배상 소송으로 이어질 가능성이 높습니다.</t>
+          <t>쿠팡이 목표 마진 달성을 위해 납품업자에게 납품단가 인하, 광고비 부담, 상품 대금 지급 지연 및 지연이자 미지급, 미소진 상품 비용 미반환 등 대규모유통업법 위반 행위를 저질러 공정거래위원회로부터 약 21억 원의 과징금과 시정명령을 받았다. 2만여 개 납품업자가 약 2천800억 원 규모의 상품 대금 지연 지급 등 피해를 입었으며, 공정위는 이번 조치가 불공정거래 관행 개선에 기여할 것으로 기대하고 있다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>한국에서 퀄컴에 1조 원 규모의 과징금이 부과된 것은 상대방 책임이 명확하고(적합 조건 1), 상대방(퀄컴)의 자력이 충분하며(적합 조건 2), 공적 절차(과징금 부과)가 진행되었음을 의미합니다(적합 조건 6). 이는 대규모 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 시사하며, 과징금 부과 근거가 되는 증거 확보 가능성도 높습니다(적합 조건 5). 비록 영국 소송은 종결되었으나, 한국의 과징금 부과는 새로운 소송금융 기회를 제공합니다.</t>
+          <t>공정거래위원회의 조사 결과로 쿠팡의 대규모유통업법 위반 책임이 명확하며(적합 조건 1), 쿠팡은 자력이 충분한 대기업이다(적합 조건 2). 2만여 개 납품업자가 피해를 입은 집단적 피해이며(적합 조건 3), 상품 대금 지연 지급액만 약 2천800억 원에 달하는 등 피해 규모가 매우 크다(적합 조건 4). 공정위의 공식 조사 결과가 객관적 증거로 존재하며(적합 조건 5), 이미 공정위의 과징금 부과 및 시정명령이라는 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>1조 원 이상 (한국 과징금 규모)</t>
+          <t>상품 대금 약 2천800억 원, 지연이자 약 8억5천300만 원, 미소진 상품 비용 약 5억3천600만 원</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>미상 (다수 기업 및 소비자)</t>
+          <t>2만여 개 납품업자</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>퀄컴 로열티 소송 美·英서 연승…한국은 1조 과징금</t>
+          <t>쿠팡, 마진 위해 납품업자 희생 강요…과징금 약 21억 원 부과</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>thelec.kr</t>
+          <t>kidd.co.kr</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://www.thelec.kr/news/articleView.html?idxno=52508</t>
+          <t>https://kidd.co.kr/news/245104</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-02-21 17:59:10.405856+00:00</t>
+          <t>2026-02-26 12:26:42.548451+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC 등 다수 브랜드</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>다수 가맹점주 집단소송 검토 중, 일부는 변론기일 및 조정 절차 진행 중</t>
+          <t>공정위 과징금 부과</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>피자헛 판결의 영향으로 정률 로열티 전환에 대한 논의가 부상하고 있습니다. 투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC 등 다수 브랜드의 가맹점주들이 집단 소송 참여를 검토 중이며, 이미 여러 업체는 변론기일 또는 조정 절차를 앞두고 있습니다. 법조계는 이번 대법원 판단 취지가 향후 유사 사건에 영향을 미칠 것으로 보고 있습니다.</t>
+          <t>공정거래위원회가 쿠팡이 납품업체에 직매입 거래의 위험과 비용을 전가하는 등 불공정행위를 저질렀다며 22억 원의 과징금을 부과했습니다. 이는 대규모유통업자가 거래상 우월적 지위를 남용한 사례로, 납품업자들의 실질적인 피해 구제가 필요하다는 공정위의 판단입니다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>대형 프랜차이즈 브랜드(투썸플레이스, BBQ 등)를 상대로 다수의 가맹점주들이 집단 소송을 검토 중이며, 이는 상대방의 자력이 충분하고(적합 조건 2) 집단적 피해가 명확함을 의미합니다(적합 조건 3). 또한, '피자헛 판결'이라는 유리한 선례가 존재하고(적합 조건 5), 이미 여러 업체가 변론기일 또는 조정 절차를 앞두고 있어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>공정거래위원회가 쿠팡의 납품업체에 대한 불공정행위를 명확히 지적하고 22억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 다수의 납품업체가 피해를 입었을 가능성이 높고(적합 조건 3), 공정위의 조사 결과가 객관적인 증거로 활용될 수 있습니다(적합 조건 5). 이미 공정위의 행정처분이 완료되어 소송 진행에 유리한 상황입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>다수 브랜드 가맹점주</t>
+          <t>납품업체 다수</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>피자헛 판결 여파… 정률 로열티 전환론 부상</t>
+          <t>쿠팡, 납품업체에 마진 부담 전가…공정위 과징금 22억원 부과</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157116</t>
+          <t>https://www.dailian.co.kr/news/view/1614572/?sc=Naver</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-02-21 17:55:13.657687+00:00</t>
+          <t>2026-02-26 12:23:08.084384+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 쿠팡에 납품단가 인하 및 대금 지연 등 대규모유통업법 위반 행위로 21억 8500만원의 과징금을 부과했습니다. 공정위는 쿠팡이 거래상 우월적 지위를 남용하여 납품업자에게 위험과 비용을 전가했다고 판단했으며, 이는 납품업자들의 피해 구제를 위한 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>공정위의 과징금 부과로 쿠팡의 불공정거래 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 공정위 조사 결과라는 객관적 증거가 확보되었고(적합 조건 5), 이미 공적 절차(공정위 조사 및 처분)가 진행되었습니다(적합 조건 6). 다수의 납품업자 피해가 예상되어 집단적 피해 가능성이 높습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>납품업자 다수</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>공정위, 쿠팡에 과징금 21억8500만원…납품단가 인하·대금 지연</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L259" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M259" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202602260107</t>
+        </is>
+      </c>
+      <c r="N259" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:23:00.582957+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
           <t>쿠팡 주식회사</t>
         </is>
       </c>
-      <c r="D259" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>공정거래위원회 전원회의 심의 진행 중, 가격 재결정 명령 의견 포함</t>
+          <t>유통산업발전법 개정 논의 및 발의 진행 중</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>공정거래위원회가 CJ제일제당 등 7개 제분사의 밀가루 가격 및 물량 담합 혐의를 심의하기로 결정했습니다. 공정위는 담합 행위로 인한 관련 매출액 규모를 5조 8000여억원으로 추산하고 있으며, 심사 보고서에는 가격 재결정 명령 의견이 포함되었습니다. 제분사들은 이미 일부 제품 가격을 인하했으나, 최종 소비자 가격 인하 여부는 미지수입니다.</t>
+          <t>김동아 더불어민주당 의원이 쿠팡의 새벽배송 시장 독점적 지위를 해소하기 위해 대형마트 온라인 새벽배송 규제 완화를 골자로 한 유통산업발전법 개정안을 대표 발의했습니다. 이 법안은 쿠팡을 직접 규제하기보다 새로운 경쟁 질서를 만들어 국내 유통사들을 활성화하고 소비자 편익을 증대시키는 것을 목표로 합니다. 소상공인 상생 방안도 함께 논의 중입니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>공정거래위원회의 심사 보고서에 담합 혐의가 명시되어 상대방 책임이 명확하고(조건 1), CJ제일제당 등 7개 제분사는 자력이 충분한 대기업들입니다(조건 2). 공정위 추산 관련 매출액이 5조 8000여억원에 달해 피해 규모가 매우 크며(조건 4), 밀가루는 광범위하게 사용되므로 다수의 식품업체와 최종 소비자가 피해를 입었을 가능성이 높아 집단적 피해에 해당합니다(조건 3). 공정위 심의가 진행 중이므로 공적 절차가 진행 중이며(조건 6), 공정위의 조사 결과가 명확한 증거가 될 수 있습니다(조건 5).</t>
+          <t>이 기사는 쿠팡의 독점적 지위를 해소하기 위한 유통산업발전법 개정 논의에 초점을 맞추고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등의 적합 조건이 충족되지 않습니다. 현재 진행 중인 것은 특정 피해에 대한 공적 절차(수사, 조사 등)가 아닌 입법 절차입니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>5조 8000여억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>다수의 식품업체 및 최종 소비자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>똘똘 뭉쳐 5.8조나 벌었는데… 밀가루로 만든 라면값도 내리나요?</t>
+          <t>현 유통법은 '쿠팡 보호법'…새벽배송 규제 풀어 쿠팡 독점 무너뜨릴 ...</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022016183416530</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02348486645354128</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-02-21 17:45:57.482058+00:00</t>
+          <t>2026-02-25 00:49:11.458544+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
+          <t>투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC커피 등 주요 프랜차이즈 본사</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>주요 프랜차이즈 본사를 상대로 한 소송 일정 예정</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>한국피자헛의 '차액가맹금' 소송 판결을 계기로 프랜차이즈 업계의 정률 로열티 등 수익 구조를 둘러싼 논쟁이 재점화되었습니다. 투썸플레이스, BBQ, 버거킹 등 주요 브랜드를 상대로 한 가맹점주들의 소송 일정이 잇따라 예정되어 있으며, 이는 영세 가맹점주들의 피해와 관련되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>대형 프랜차이즈 본사들이 피고로 특정되어 자력이 충분하고(적합 조건 2), 다수의 가맹점주가 동일한 구조적 문제로 피해를 입어 집단소송 가능성이 높습니다(적합 조건 3). 이미 유사 소송 판례가 존재하여 증거 확보 및 법리 구성에 유리합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>프랜차이즈, 정률 로열티 논쟁 재점화…‘영세 구조’가 걸림돌</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M261" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1613546/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:44:44.119602+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr"/>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>공정거래위원회 이의신청 및 시정방안 제출 검토 중</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>롯데렌탈과 어피니티는 공정거래위원회의 조치에 대해 행정소송보다는 이의신청과 시정방안 제출을 유력하게 검토 중이다. 이는 공정위의 규제에 대한 방어적 대응으로, 소송금융의 일반적인 원고(피해자) 중심 투자 대상과는 거리가 있다.</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>기사는 롯데렌탈과 어피니티가 공정거래위원회의 조치에 대응하는 상황을 설명하며, 이들이 피해자로서 소송을 제기하는 것이 아닌 규제 기관의 조치에 대한 방어적 입장을 취하고 있음을 보여준다. 이는 소송금융의 일반적인 투자 대상인 원고(피해자) 중심의 사건이 아니므로 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>어피니티와 동행 불안한데, 더 비싸게 사줄 곳은 없고...롯데렌탈 진퇴...</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L262" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M262" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/stock/stock_general/2026/02/24/RCVAP6YGPZF3HC52RXEBGFVEVY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:50:55.352231+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>우아한형제들, 한국일오삼</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>공정거래위원회 신고 접수</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>처갓집양념치킨 일부 가맹점주들이 배달의민족(우아한형제들)과 가맹본부 한국일오삼을 공정거래위원회에 신고했다. 배민이 '배민 온리' 프로모션을 통해 다른 배달앱 이용을 사실상 막고 시장지배적 지위를 남용했다고 주장한다. 배민은 강제성이 없으며 가맹점주 매출 증대에 도움이 된다는 입장이다.</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>배달의민족(우아한형제들)은 시장지배적 사업자로서 자력이 충분하며(적합 조건 2), 공정거래위원회에 신고되어 공적 절차가 진행 중이다(적합 조건 6). 법무법인 YK가 법률대리인으로 선임되어 증거 확보 및 법리 구성이 용이할 것으로 보이며(적합 조건 5), '배민 온리' 프로모션이 다른 프랜차이즈로 확산될 경우 집단적 피해로 이어질 가능성이 있다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
+        <is>
+          <t>일부 가맹점주 (수 미상)</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>[인사이드 스토리]'수수료 낮춘' 배민 되레 신고 당한 이유는</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L263" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M263" t="inlineStr">
+        <is>
+          <t>https://news.bizwatch.co.kr/article/consumer/2026/02/23/0026</t>
+        </is>
+      </c>
+      <c r="N263" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:41:56.034963+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr"/>
+      <c r="D264" t="inlineStr"/>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>법률 개정 논의 및 정책 제언</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>본 기사는 공정거래법을 실질적으로 강화하고 담합을 근절하기 위해 징벌적 손해배상 및 집단소송 제도 도입의 필요성을 강조하는 평론입니다. 경제력 집중 완화 또한 중요한 과제로 언급하며, 2020년 공정거래법 전면 개정의 의미를 되짚고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 공정거래법 강화 및 징벌적 손해배상, 집단소송 제도 도입의 필요성을 역설하는 평론입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>[박창우 평론] 담합 근절과 공정시장 회복, 공정거래법을 실질적으로 강...</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>incheonnews.com</t>
+        </is>
+      </c>
+      <c r="L264" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M264" t="inlineStr">
+        <is>
+          <t>http://www.incheonnews.com/news/articleView.html?idxno=434365</t>
+        </is>
+      </c>
+      <c r="N264" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:54:25.826620+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>녹십자</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>대법원 상고심 기각 (과징금 취소소송)</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>녹십자의 입찰 담합 행위가 대법원에서 '경성공동행위'로 인정되어 과징금 20억 원 부과 처분이 확정되었습니다. 녹십자는 직원 징계를 피했으나, 과징금 취소소송 상고심에서 패소하여 과징금 환수 절차가 진행될 것으로 보입니다. 이번 판결은 입찰 담합에 대한 법원의 엄중한 판단을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>녹십자라는 대기업이 피고이며(적합 조건 2), 대법원에서 입찰 담합(경성공동행위)이 인정되어 책임이 명확합니다(적합 조건 1, 5). 20억 원의 과징금 부과 사실은 피해 규모가 상당함을 시사하며(적합 조건 4), 입찰 담합의 특성상 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 이미 과징금 취소소송이 대법원까지 진행되어 공적 절차 및 법적 판단이 완료된 상태입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>20억 원 이상 (과징금 규모 기준)</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>다수 (미상)</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>직원 징계 피한 녹십자, '입찰 담합' 과징금 20억 환수 실패</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L265" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M265" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=654876</t>
+        </is>
+      </c>
+      <c r="N265" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:50:37.272760+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr"/>
+      <c r="D266" t="inlineStr"/>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>담합 관련 집단소송 제도 개선 주장</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>담합으로 인한 중간소비자(제과·제빵 업체, 식당, 카페 등 영세 사업자) 피해에 대한 집단소송 제도 개선의 필요성을 강조하는 칼럼. 영세 사업자들이 담합으로 인해 손해를 입고 있으며, 이들이 보다 쉽게 소송에 참여할 수 있도록 제도 개선이 시급하다고 주장.</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>기사는 특정 담합 사건에 대한 보도가 아닌, 담합 문제 해결을 위한 집단소송 제도 개선의 필요성을 주장하는 칼럼임. 구체적인 피고나 피해 사실이 특정되지 않아 현재 시점에서 소송금융 투자 대상으로 적합하지 않음. (적합 조건 1, 2, 5, 6 미충족)</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>[EBN 칼럼] 시장 왜곡하는 담합에 더 이상 솜방망이 처벌 안돼</t>
+        </is>
+      </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>ebn.co.kr</t>
+        </is>
+      </c>
+      <c r="L266" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M266" t="inlineStr">
+        <is>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700421</t>
+        </is>
+      </c>
+      <c r="N266" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:33:21.103041+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
           <t>CJ제일제당, 대한제분, 사조동아원, 삼양사, 삼화제분, 대선제분, 한탑</t>
         </is>
       </c>
-      <c r="D261" t="inlineStr">
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>공정거래위원회 심의 진행 중, 검찰 기소 후 법원 형사 심리 중</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>CJ제일제당 등 7개 주요 제분사가 2019년부터 2023년까지 B2B 밀가루 가격 및 물량 담합 혐의로 공정거래위원회 심의와 검찰 기소를 동시에 받고 있습니다. 공정위는 관련 매출액을 5조 8천억원으로 추산하며, 과거에도 담합으로 적발된 이력이 있습니다. 이번 사건은 민생 물가와 직결된 품목으로 정부의 적극적인 조치가 이뤄지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>대기업 피고(7개 제분사)의 책임이 공정위 심사보고서 발송 및 검찰 기소로 명확하며, B2B 시장 88% 점유로 다수의 피해자 발생이 예상됩니다. 관련 매출액이 5.8조원에 달해 피해 규모가 매우 크고, 공정위 심의 및 검찰 기소 등 공적 절차가 진행 중이며 과거 담합 적발 이력도 있어 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>5조 8천억원 (공정위 추산), 5조 9,913억원 (검찰 파악)</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>B2B 밀가루 구매 기업 다수</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>20년 만에 공정위 회부된 ‘밀가루 담합’…가격 재결정 명령 내리나</t>
+        </is>
+      </c>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L267" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M267" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260220513396?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N267" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:23:01.854187+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>퀄컴</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E261" t="inlineStr">
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>한국 공정거래위원회 과징금 부과 및 확정, 후속 손해배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>퀄컴이 영국 소비자단체와의 4억8000만 파운드 규모 집단소송에서 승소하며 해당 소송이 종결되었으나, 한국에서는 1조 원 규모의 과징금이 부과된 사실이 함께 보도되었습니다. 이는 퀄컴의 특허 로열티 정책과 관련하여 한국 규제 당국이 책임을 인정한 것으로, 향후 국내 기업 및 소비자의 대규모 손해배상 소송으로 이어질 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>한국에서 퀄컴에 1조 원 규모의 과징금이 부과된 것은 상대방 책임이 명확하고(적합 조건 1), 상대방(퀄컴)의 자력이 충분하며(적합 조건 2), 공적 절차(과징금 부과)가 진행되었음을 의미합니다(적합 조건 6). 이는 대규모 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 시사하며, 과징금 부과 근거가 되는 증거 확보 가능성도 높습니다(적합 조건 5). 비록 영국 소송은 종결되었으나, 한국의 과징금 부과는 새로운 소송금융 기회를 제공합니다.</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>1조 원 이상 (한국 과징금 규모)</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
+        <is>
+          <t>미상 (다수 기업 및 소비자)</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>퀄컴 로열티 소송 美·英서 연승…한국은 1조 과징금</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>thelec.kr</t>
+        </is>
+      </c>
+      <c r="L268" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M268" t="inlineStr">
+        <is>
+          <t>https://www.thelec.kr/news/articleView.html?idxno=52508</t>
+        </is>
+      </c>
+      <c r="N268" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:59:10.405856+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC 등 다수 브랜드</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>다수 가맹점주 집단소송 검토 중, 일부는 변론기일 및 조정 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>피자헛 판결의 영향으로 정률 로열티 전환에 대한 논의가 부상하고 있습니다. 투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC 등 다수 브랜드의 가맹점주들이 집단 소송 참여를 검토 중이며, 이미 여러 업체는 변론기일 또는 조정 절차를 앞두고 있습니다. 법조계는 이번 대법원 판단 취지가 향후 유사 사건에 영향을 미칠 것으로 보고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>대형 프랜차이즈 브랜드(투썸플레이스, BBQ 등)를 상대로 다수의 가맹점주들이 집단 소송을 검토 중이며, 이는 상대방의 자력이 충분하고(적합 조건 2) 집단적 피해가 명확함을 의미합니다(적합 조건 3). 또한, '피자헛 판결'이라는 유리한 선례가 존재하고(적합 조건 5), 이미 여러 업체가 변론기일 또는 조정 절차를 앞두고 있어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
+          <t>다수 브랜드 가맹점주</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>피자헛 판결 여파… 정률 로열티 전환론 부상</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>it.chosun.com</t>
+        </is>
+      </c>
+      <c r="L269" t="inlineStr">
+        <is>
+          <t>2026-02-17</t>
+        </is>
+      </c>
+      <c r="M269" t="inlineStr">
+        <is>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157116</t>
+        </is>
+      </c>
+      <c r="N269" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:55:13.657687+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>민주노총 기자회견을 통해 김범석 처벌 및 집단소송법, 온라인 플랫폼 독점 규제법 도입 요구</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>민주노총이 설맞이 기자회견에서 특정 온라인 플랫폼의 입점업체 착취, 불공정 계약, 수수료 문제 등을 규탄하며 김범석 처벌 및 불공정 계약 개선을 요구했습니다. 또한 집단소송법과 온라인 플랫폼 독점 규제법 도입을 촉구하며 피해 입점업체들의 권리 구제와 공정한 거래 환경 조성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>대형 온라인 플랫폼(쿠팡으로 추정)의 입점업체 착취 및 불공정 계약 문제가 제기되어 상대방 책임이 명확하고 자력이 충분합니다. 다수의 입점업체가 피해를 입어 집단적 피해에 해당하며, 총 피해 규모가 클 가능성이 높습니다. 집단소송법 도입 요구는 향후 소송 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>입점업체 다수</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>내란세력 엄벌하고 사회대개혁으로  민주노총 설맞이 서울역 기자회견</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>worknworld.kctu.org</t>
+        </is>
+      </c>
+      <c r="L270" t="inlineStr">
+        <is>
+          <t>2026-02-13</t>
+        </is>
+      </c>
+      <c r="M270" t="inlineStr">
+        <is>
+          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508793</t>
+        </is>
+      </c>
+      <c r="N270" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:52:17.465803+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>CJ제일제당, 대한제분, 대선제분, 사조동아원, 삼양사, 삼화제분, 한탑</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>공정거래위원회 전원회의 심의 진행 중, 가격 재결정 명령 의견 포함</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 CJ제일제당 등 7개 제분사의 밀가루 가격 및 물량 담합 혐의를 심의하기로 결정했습니다. 공정위는 담합 행위로 인한 관련 매출액 규모를 5조 8000여억원으로 추산하고 있으며, 심사 보고서에는 가격 재결정 명령 의견이 포함되었습니다. 제분사들은 이미 일부 제품 가격을 인하했으나, 최종 소비자 가격 인하 여부는 미지수입니다.</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>공정거래위원회의 심사 보고서에 담합 혐의가 명시되어 상대방 책임이 명확하고(조건 1), CJ제일제당 등 7개 제분사는 자력이 충분한 대기업들입니다(조건 2). 공정위 추산 관련 매출액이 5조 8000여억원에 달해 피해 규모가 매우 크며(조건 4), 밀가루는 광범위하게 사용되므로 다수의 식품업체와 최종 소비자가 피해를 입었을 가능성이 높아 집단적 피해에 해당합니다(조건 3). 공정위 심의가 진행 중이므로 공적 절차가 진행 중이며(조건 6), 공정위의 조사 결과가 명확한 증거가 될 수 있습니다(조건 5).</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>5조 8000여억원</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>다수의 식품업체 및 최종 소비자</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>똘똘 뭉쳐 5.8조나 벌었는데… 밀가루로 만든 라면값도 내리나요?</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L271" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M271" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022016183416530</t>
+        </is>
+      </c>
+      <c r="N271" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:45:57.482058+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>CJ제일제당, 대한제분, 사조동아원, 삼양사, 삼화제분, 대선제분, 한탑</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
         <is>
           <t>공정거래위원회 심의 진행 중, 심사 보고서 제출 완료</t>
         </is>
       </c>
-      <c r="F261" t="inlineStr">
+      <c r="F272" t="inlineStr">
         <is>
           <t>국내 7개 주요 제분사가 6년간 밀가루 판매 가격 및 물량 배분을 담합한 혐의로 공정거래위원회 심의를 받고 있다. 관련 매출액은 약 5조 8천억원에 달하며, 공정위는 시정 명령과 최대 1조 2천억원의 과징금 부과, 가격 재결정 명령을 검토 중이다. 과거에도 유사 담합으로 제재받은 전례가 있다.</t>
         </is>
       </c>
-      <c r="G261" t="inlineStr">
+      <c r="G272" t="inlineStr">
         <is>
           <t>7개 대기업 제분사들의 밀가루 담합 혐의로 공정위 심의가 진행 중이며, 과거에도 유사 담합으로 제재받은 전례가 있어 상대방 책임이 명확하다. 관련 매출액이 5.8조원에 달하고 다수의 B2B 고객들이 피해를 입었을 것으로 예상되어 집단적 피해 규모가 크다. 공정위의 조사 결과가 강력한 증거가 될 수 있으며, 이미 공적 절차가 진행 중이다.</t>
         </is>
       </c>
-      <c r="H261" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I261" t="inlineStr">
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
         <is>
           <t>다수의 B2B 고객 (식품 제조사, 제빵업체 등)</t>
         </is>
       </c>
-      <c r="J261" t="inlineStr">
+      <c r="J272" t="inlineStr">
         <is>
           <t>공정위, '밀가루 담합' CJ제일제당 등 7개 제분사에 가격 재결정 명령 검...</t>
         </is>
       </c>
-      <c r="K261" t="inlineStr">
+      <c r="K272" t="inlineStr">
         <is>
           <t>smarttoday.co.kr</t>
         </is>
       </c>
-      <c r="L261" t="inlineStr">
+      <c r="L272" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M261" t="inlineStr">
+      <c r="M272" t="inlineStr">
         <is>
           <t>https://www.smarttoday.co.kr/ko-kr/articles/103504</t>
         </is>
       </c>
-      <c r="N261" t="inlineStr">
+      <c r="N272" t="inlineStr">
         <is>
           <t>2026-02-21 17:41:10.447558+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N261"/>
+  <autoFilter ref="A1:N272"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>