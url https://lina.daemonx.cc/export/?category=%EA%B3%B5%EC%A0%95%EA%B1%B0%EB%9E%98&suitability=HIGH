--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$183</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$194</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N183"/>
+  <dimension ref="A1:N194"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,13036 +535,13820 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>구글, 애플</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국에서 반독점 소송 진행 중</t>
+          <t>앱 개발사들의 손해배상 절차 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>에픽게임즈가 구글과 애플을 상대로 앱마켓 수수료 및 반독점적 지위 남용에 대한 소송을 제기했습니다. 포트나이트의 앱스토어 복귀는 이러한 소송 과정의 일부로, 앱마켓 사업자의 독점적 지위와 관련한 논란이 지속되고 있습니다.</t>
+          <t>구글의 앱마켓 수수료 정책에 대한 논란이 계속되는 가운데, 국내 앱 개발사들이 구글을 상대로 손해배상 절차를 진행하고 있다. 위더피플 측은 앱 개발사들을 대리하며 플랫폼의 경제효과와 수수료 적정성은 별개의 문제라고 주장하고 있다. 이는 구글의 수수료 정책으로 인한 개발사들의 피해를 다투는 법적 분쟁이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방인 구글과 애플은 자력이 충분한 대기업이며, 앱 수수료 관련 반독점 소송은 피해 규모가 막대할 것으로 예상됩니다. 이미 소송이 진행 중이므로 증거 확보가 용이하며, 앱마켓 사업자의 독점적 지위 남용이라는 책임 소재가 비교적 명확합니다.</t>
+          <t>구글은 자력이 충분한 대기업이며(적합 조건 2), 국내 다수의 앱 개발사들이 앱마켓 수수료 문제로 손해배상 절차를 진행 중이므로 집단적 피해(적합 조건 3) 및 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 법률 대리인을 통해 손해배상 절차가 진행되고 있어 사건의 구체성이 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 앱 개발사 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>에픽게임즈 ‘포트나이트’, 구글·애플 앱스토어 복귀…수수료 논란 ‘...</t>
+          <t>구글  韓 앱 생태계 경제효과 98조원 … 수수료 논란은 여전</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026052010311250872</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092167392</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-02 22:00:25.427298+00:00</t>
+          <t>2026-08-17 07:01:22.287457+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>공정거래위원회 신고 절차 진행 중, 본안 소송 예정</t>
+          <t>공정위 직권조사 확대 및 피해구제기금 신설 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>PC방 업계는 라이엇 게임즈가 매출의 70%를 본사로 보내며 PC방 차단을 강행하는 행위가 불공정하다고 주장하며 공동 기자회견을 열었습니다. 작년 말 공정거래위원회 신고 절차에 착수했으며, 본안 소송 및 불매 캠페인도 예고하고 있습니다.</t>
+          <t>공정거래위원회가 대·중소기업 간 기술탈취 문제 해결을 위해 직권조사를 확대하고, 과징금 재원으로 '피해구제기금'을 신설할 계획이다. 이는 대기업의 기술탈취로부터 중소기업을 보호하고 민생 경제를 회복하기 위한 공정거래 집행체계 강화의 일환이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>라이엇 게임즈는 글로벌 대기업으로 자력이 충분하며(적합 조건 2), PC방 업계 전체가 피해를 입어 집단 소송 가능성이 높습니다(적합 조건 3). 이미 공정거래위원회 신고 절차가 진행 중이며(적합 조건 6), 본안 소송도 예고되어 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>공정거래위원회가 기술탈취 직권조사를 확대하고 '피해구제기금'을 신설하는 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 상대방 책임이 명확해지고 증거 확보가 용이할 것으로 예상됩니다(적합 조건 1, 5). 주로 대기업이 피고가 될 것이므로 자력이 충분하며(적합 조건 2), 다수의 중소기업이 피해를 입어 집단적 피해 가능성이 높고 피해 규모도 클 수 있습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>PC방 사업자 다수</t>
+          <t>다수 중소기업</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[포커스] 라이엇, 매출 70% 본사 보내며 PC방 차단 강행</t>
+          <t>권역별 메가특구 조성·무탄소 전력 확충… ‘대체불가 산업강국’ 이끈...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>startuptoday.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=802143</t>
+          <t>http://www.metroseoul.co.kr/article/20260804500463</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-31 07:00:07.342646+00:00</t>
+          <t>2026-08-16 07:02:12.981942+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>명륜당</t>
+          <t>대상, 사조CPK, CJ제일제당, 삼양사</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>공정거래위원회 심사보고서 송부 및 심의 절차 개시, 금융위원회 정책대출 관리 강화 및 가맹사업법 개정 추진 중.</t>
+          <t>공정위 과징금 부과 및 검찰 기소(1심 진행 중), 추가 원고 모집 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>명륜진사갈비 가맹본부 명륜당이 정책자금을 저금리로 빌려 가맹점주들에게 연 12~18%의 고금리 대출을 제공한 사실이 공정위 조사로 드러나 제재 절차가 시작되었다. 대주주가 세운 대부업체 14곳을 통해 899억 원을 대출했으며, 이는 가맹점 개설 인테리어 비용 등에 사용되어 가맹점주들의 부담을 가중시켰다. 공정위는 가맹사업법 위반 혐의로 심사보고서를 송부했고, 금융위는 유사 사례 방지 및 가맹본부 대출 관리 강화를 추진 중이다.</t>
+          <t>중식당 12곳이 전분 제조사 4곳의 가격 담합으로 인한 손해배상 청구 소송을 제기했습니다. 공정위는 해당 제조사들에 총 7476억원의 과징금을 부과했으며, 검찰도 3개 법인과 임직원들을 기소하여 현재 1심이 진행 중입니다. 법무법인은 밀가루, 설탕, 옥수수전분 담합 피해를 입은 중식당, 제과점, 제빵업체 등의 추가 소송 참여를 독려하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>명륜당의 가맹점주 대상 고금리 대출 행위가 공정위 조사로 명확히 드러났으며(적합 조건 1, 5), 대규모 프랜차이즈 본부로서 자력이 충분합니다(적합 조건 2). 수많은 가맹점주들이 피해를 입어 집단적 피해에 해당하며(적합 조건 3), 피해 규모가 1000억 원 이상으로 매우 큽니다(적합 조건 4). 현재 공정위의 제재 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+          <t>전분 제조사 4곳의 담합 행위가 공정거래위원회로부터 7476억원의 과징금 부과 및 검찰 기소로 책임이 명확하며(적합 조건 1, 5, 6), 대상 기업들은 자력이 충분한 대기업입니다(적합 조건 2). 현재 12곳의 중식당이 소송을 제기했으나, 법무법인에서 추가 피해 업체들을 적극적으로 모집하고 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 공정위 과징금 규모로 볼 때 피해 규모 또한 상당할 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1000억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>현재 12곳, 추가 모집 중</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>정책자금 싸게 빌려 가맹점에 고리 대출 막는다</t>
+          <t>중식당 12곳, ‘전분 가격 담합’ 4개 제조사에 손해배상 청구</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260510507861?OutUrl=naver</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0030188848&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-29 01:08:59.427986+00:00</t>
+          <t>2026-08-12 07:02:31.286316+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>대상, 사조CPK, CJ제일제당</t>
+          <t>동우팜테이블, 참프레, 체리부로 외 13개사</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>검찰 기소 완료, 대한제과협회 손해배상 소송 추진 예정</t>
+          <t>공정위 담합 처분 확정, 기업들의 취소 소송 패소</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대상, 사조CPK, CJ제일제당 등 주요 식품업체 임직원 25명이 약 8년간 10조원대 전분·당류 가격 담합 혐의로 검찰에 기소되었다. 이로 인해 전분 가격은 최대 73.4%, 당류는 최대 63.8% 상승하여 소비자 부담으로 전가되었다. 전국 4000개 회원사를 둔 대한제과협회가 손해배상 소송을 추진할 예정이며, 개별 소상공인 및 중소식품 업체들의 추가 소송 가능성도 높다.</t>
+          <t>공정거래위원회는 동우팜테이블, 참프레, 체리부로 등 16개 닭고기 업체가 2005년부터 2017년까지 육계 신선육 판매가격을 담합했다고 판단했다. 이들 3개 회사는 공정위 처분에 불복하여 취소 소송을 제기했으나 법원에서 모두 패소했다. 이는 담합 사실이 법적으로 확정되었음을 의미하며, 피해자들의 손해배상 소송 제기 가능성이 높다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), 대상, 사조CPK, CJ제일제당 등 대기업으로 자력이 충분하다(적합 조건 2). 약 10조원대의 담합 규모로 피해 규모가 매우 크고(적합 조건 4), 전분당을 사용하는 전국 4000개 제과협회 회원사 및 다수의 소상공인, 중소기업, 최종 소비자가 피해를 입어 집단적 피해가 명확하다(적합 조건 3). 검찰 수사를 통해 담합 증거가 확보되었으며(적합 조건 5), 현재 검찰 기소 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>공정거래위원회가 12년간의 닭고기 담합 사실을 인정하고 과징금을 부과했으며, 관련 기업들의 취소 소송이 법원에서 기각되어 책임이 명확합니다 (적합 조건 1, 5, 6). 담합에 참여한 기업들은 자력이 충분한 대기업 또는 중견기업으로 보이며 (적합 조건 2), 장기간에 걸친 담합으로 다수의 소비자 또는 유통업체에게 광범위한 피해가 발생했을 가능성이 높습니다 (적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>10조 1520억원 (담합 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>전국 4000개 대한제과협회 회원사 및 다수의 소상공인, 중소식품업체, 최종 소비자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>대상·사조·CJ, 8년간 전분·당류 담합에 임직원 25명 기소…제과협회...</t>
+          <t>동우팜·참프레·체리부로 ‘닭고기 담합’불복 패소</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=352975</t>
+          <t>https://www.naeil.com/news/read/598327?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-16 16:42:06.790731+00:00</t>
+          <t>2026-08-12 07:00:23.742799+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>비알코리아</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>공정거래위원회 담합 근절 방안 발표 및 제도 개선 추진 중</t>
+          <t>공정위 과징금 부과 처분 적법 판결 확정, 가맹점주들의 손해배상 소송 가능성</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>공정거래위원회가 반복 담합 행위에 대한 제재를 대폭 강화하는 방안을 발표했다. 과징금 가중, 임원 해임 및 영업정지, 공공 입찰 자격 제한 강화 등 시장 퇴출 수준의 조치를 검토하며, 특히 담합으로 인한 손해배상 단체소송 대상을 확대하고 공정위의 증거 자료 제출 의무화를 추진하여 피해자들의 구제를 용이하게 할 예정이다.</t>
+          <t>던킨도너츠 가맹본부 비알코리아가 가맹점주들에게 도넛 진열장 등 38개 품목의 구입을 강제한 행위가 가맹사업법 위반으로 공정위로부터 21억 3,600만원의 과징금 처분을 받았다. 비알코리아는 이에 불복하여 행정소송을 제기했으나, 서울고법은 공정위의 처분이 적법하다고 판결했다. 이 판결은 가맹점주들이 비알코리아를 상대로 손해배상 소송을 제기할 수 있는 강력한 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>공정위의 담합 근절 방안 발표는 담합 행위의 명확한 책임(적합 조건 1), 대기업 등 자력 있는 상대방(적합 조건 2), 집단적 피해 가능성(적합 조건 3), 공정위의 조사 및 증거 확보(적합 조건 5), 그리고 손해배상 소송 제도 개선을 통한 피해자 구제 용이성(적합 조건 6) 등 소송금융 적합 조건에 부합한다. 특히 단체소송 대상 확대 및 공정위의 자료 제출 의무화는 피해자들의 소송 제기 및 승소 가능성을 높인다.</t>
+          <t>비알코리아의 가맹사업법 위반 책임이 공정위의 시정명령 및 과징금 부과와 서울고법 판결로 명확히 인정되었습니다 (적합 조건 1, 5, 6). 던킨도너츠 가맹본부로서 충분한 자력이 있으며 (적합 조건 2), 다수의 가맹점주가 피해를 입었을 것으로 예상되어 집단소송 가능성이 높습니다 (적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (던킨도너츠 가맹점주)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>담합 1회만 반복해도 과징금 100%↑… 퇴출 수준 방안 검토 (종합)</t>
+          <t>[공정]  가맹점주에 도넛 진열장 등 38개 품목 구입 강제한 던킨에 과징...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260423_0003603117</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=94933</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-16 16:34:34.650474+00:00</t>
+          <t>2026-07-25 07:00:21.618318+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>교촌에프앤비</t>
+          <t>무림SP, 무림페이퍼, 무림P&amp;P, 한국제지, 한솔제지, 홍원제지</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과에 대한 행정소송 서울고등법원 원고 패소 판결, 검찰 형사 재판 진행 중</t>
+          <t>공정위 담합 과징금 부과 및 감면 결정, 인쇄업계 법적 대응 예고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>교촌에프앤비의 '기름 유통 마진 0원' 갑질에 대해 공정거래위원회가 과징금을 부과했으며, 이에 불복한 행정소송에서 서울고등법원이 교촌에프앤비에 원고 패소 판결을 내렸다. 현재 검찰이 교촌에프앤비를 재판에 넘겨 형사 절차가 진행 중이다. 이 사건은 다수의 가맹점주가 피해를 입었을 가능성이 높다.</t>
+          <t>6개 제지회사가 인쇄용지 판매가격을 담합하여 공정위로부터 총 3383억 원의 과징금을 부과받았으나, 일부 기업이 감면받았습니다. 이에 한국인쇄협동조합연합회 등 중소 인쇄업계는 공정위 결정에 강하게 반발하며, 담합으로 인한 경영난과 피해 회복을 위해 모든 법적·제도적 대응을 이어갈 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>교촌치킨의 갑질 행위는 공정위 과징금 부과 및 서울고등법원의 원고 패소 판결로 책임이 명확하며(적합 조건 1, 5), 상대방(교촌에프앤비)은 자력이 충분한 대기업이다(적합 조건 2). 다수의 가맹점주가 피해를 입었을 가능성이 높고(적합 조건 3), 공정위 조사 및 검찰 재판 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>상대방 책임이 공정위의 과징금 부과로 명확하며(적합 조건 1), 무림, 한솔 등 대기업 및 상장사들로 자력이 충분합니다(적합 조건 2). 다수의 중소 인쇄업체가 피해를 입어 집단적 피해에 해당하며(적합 조건 3), 공정위 과징금 3383억 원 및 평균 71% 가격 인상으로 피해 규모가 큽니다(적합 조건 4). 공정위의 조사 결과가 객관적 증거로 존재하며(적합 조건 5), 이미 공정위의 행정 절차가 진행되었습니다(적합 조건 6). 인쇄업계가 법적 대응을 예고하고 있어 소송금융 투자 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>공정위 과징금 3383억 원, 인쇄용지 가격 평균 71% 인상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>다수의 중소 인쇄업체</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'기름 유통 마진 0원' 갑질…교촌치킨 결국 재판행</t>
+          <t>담합 과징금 줄어든 제지업계…반발하는 인쇄업계 “공정위가 면죄부 줬...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=301615</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02551846645516488</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-29 00:00:28.211111+00:00</t>
+          <t>2026-07-22 07:00:45.694516+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>시민단체 출범 및 소송 예고, 규제 당국 면담 진행 중</t>
+          <t>공정위의 담합 관련 조사 및 처분 진행 중, 피해구제 대책 요구</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>글로벌 앱 마켓 사업자인 구글과 애플의 고율 인앱결제 수수료 정책이 중소 게임 개발사의 수익성을 크게 훼손하고 소비자 부담으로 전가된다는 지적이 제기되고 있습니다. 시민단체 '디지털 주권회복 시민위원회'가 출범하여 구글과 애플을 상대로 소송 및 공론화를 예고했으며, 방송미디어통신위원회도 수수료 인하 적용 시점 단축을 요청하는 등 공적 절차가 진행 중입니다.</t>
+          <t>기사는 공정위가 대기업의 반복적인 담합 행위에 대해 과징금 감면 등 면죄부를 주고 있다고 비판합니다. 담합으로 피해를 입은 영세 인쇄업체와 소상공인들을 위한 피해 구제 및 경쟁력 강화 대책 마련과 함께, 상습·반복 담합에 대한 리니언시 적용 기준의 투명한 공개를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방(구글, 애플)의 책임이 명확하고 자력이 충분하며, 중소 게임 개발사 및 소비자들이 집단적으로 피해를 입고 있습니다. 시민단체가 출범하여 소송을 예고하고 규제 당국이 면담을 진행하는 등 공적 절차가 활발히 진행 중이므로 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>대기업의 반복적인 담합으로 인한 책임이 명확하며(적합 조건 1), 상대방인 대기업들은 충분한 자력을 갖추고 있습니다(적합 조건 2). 영세 인쇄업체와 소상공인 등 다수의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3, 4), 공정위의 관련 절차가 진행 중이므로 공적 절차가 이미 시작된 사건입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>중소 게임 개발사 다수, 앱 이용자 다수</t>
+          <t>영세 인쇄업체 및 소상공인 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>디지털 약자 보호 시급…중소 게임사  천원 팔아도 300원 안돼</t>
+          <t>“공정위, 대기업 반복 담합에 면죄부”</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260413146900017?input=1195m</t>
+          <t>https://www.naeil.com/news/read/595764?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-25 07:02:36.534636+00:00</t>
+          <t>2026-07-22 07:00:08.922059+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>애플</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>미국 연방법원 집단 조정 진행 중, 방송미디어통신위원회와 협상</t>
+          <t>국회에서 규제 도입 및 대응 방안 논의 중, 집단소송 가능성 제기</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>구글이 인앱결제 수수료 정책을 완화하고 국내 게임사들이 제기한 수조원대 수수료 환급 집단 조정에 응하겠다는 뜻을 밝혔습니다. 이는 미국 연방법원의 독점적 운영 방식 위법 판결과 한국 규제당국의 압박에 따른 것으로 분석됩니다. 현재 집단 조정이 급물살을 타고 있으며, 아직 참여하지 않은 게임사들에게 '막차 타기'를 독려하고 있습니다.</t>
+          <t>애플 등 글로벌 플랫폼 기업들이 한국에서 수수료 폭리를 취하고 있다는 전문가들의 지적이 제기되었습니다. 디지털시장법(DMA)과 같은 강력한 규제나 집단소송이 제기된 국가에서는 수수료를 인하한 사례가 있어, 우리나라도 강력한 대응이 필요하다는 주장이 국회에서 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>구글의 독점적 지위 남용에 대한 책임이 미국 연방법원 판결 및 구글의 집단 조정 응답으로 명확하며(적합 조건 1), 글로벌 빅테크 기업으로 자력이 충분합니다(적합 조건 2). 국내 게임사 253곳 이상이 피해를 입은 집단적 피해이며(적합 조건 3), 추정 피해액이 2조원대에 달해 피해 규모가 매우 큽니다(적합 조건 4). 이미 방송미디어통신위원회와의 협상 및 미국 연방법원 집단 조정 등 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>글로벌 플랫폼 기업(애플 등)의 수수료 폭리는 상대방 책임이 명확하고 자력이 충분합니다. '집단소송이 제기된 국가에 수수료를 인하'했다는 언급은 국내에서도 집단적 피해와 소송 가능성을 시사하며, 국회에서 논의 중인 점은 공적 절차 진행 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>2조원대 (국내 게임사 253곳 중 157곳 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳 이상</t>
+          <t>다수 (국내 플랫폼 입점 업체 및 소비자)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>‘모르쇠’ 벗고 실리 택한 구글…K게임 모처럼 웃을까 [빗장 풀린 구글...</t>
+          <t>글로벌 플랫폼이 한국서 수수료 폭리 취하는 이유</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>mediaus.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202604060093</t>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=317483</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-21 23:07:11.553051+00:00</t>
+          <t>2026-07-07 07:02:38.095489+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>LS</t>
+          <t>애플</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>공정위 과징금 253억 원 확정, 구자은 회장 형사재판 재개 예정</t>
+          <t>영국에서 집단소송 진행 중, 일본 정부 규제, 국내 공정거래위원회 논의 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>LS그룹의 '통행세' 부당 지원 행위에 대한 공정거래위원회의 과징금 253억 원 부과 처분이 6년에 걸친 행정소송 끝에 최종 확정되었습니다. 이로 인해 멈춰있던 구자은 LS 회장의 형사재판이 다시 속도를 낼 것으로 보이며, 이는 LS그룹의 오너 리스크로 이어질 수 있습니다.</t>
+          <t>애플의 앱수수료 한국만 30% 유지 정책에 대한 역차별 논란이 국내에서 재점화되었습니다. 영국에서는 이미 집단소송이 진행 중이며, 일본은 정부 규제와 개별 손해배상 방식으로 대응하고 있습니다. 국내에서도 사전 규제와 함께 피해 보상이 병행되어야 한다는 주장이 제기되며 공정거래위원회의 역할이 언급되고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>LS그룹의 '통행세' 부당 지원 행위에 대한 공정위 과징금 253억 원 부과 처분이 행정소송을 통해 확정되어 상대방 책임이 명확합니다(적합 조건 1, 5). LS는 자력이 충분한 대기업이며(적합 조건 2), 과징금 규모를 통해 피해 규모가 상당할 가능성을 추정할 수 있습니다(적합 조건 4). 또한, 구자은 회장의 형사재판이 재개될 예정으로 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>애플이라는 자력 충분한 대기업이 상대방이며, 앱수수료 역차별 논란으로 상대방 책임이 비교적 명확합니다. 영국에서 이미 집단소송이 진행 중이고 일본은 정부 규제로 대응하는 등 집단적 피해 및 공적 절차 진행 가능성이 높습니다. 국내에서도 공정거래위원회 논의가 언급되어 적합 조건 4개 이상에 해당합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>‘LS 통행세’ 과징금 253억 확정…구자은 형사재판 재개</t>
+          <t>국회 오른 애플 앱수수료  한국만 30% 유지 ···역차별 논란 재점화</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202604060134</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=422143</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-18 07:00:11.641170+00:00</t>
+          <t>2026-07-07 07:02:16.534921+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>현대제철</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>불복 소송에서 일부 승소 (과징금 산정 문제)</t>
+          <t>구글 상대 집단 조정·손해배상 협상 준비 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>현대제철이 담합 사실은 인정되었으나 과징금 산정 방식에 문제가 있다는 이유로 불복 소송에서 일부 승소 판결을 받았다. 재판부는 현대제철의 내부 문건을 통해 제강사 간 스크랩 가격 협력 공동행위를 주도한 사실을 인정했다. 이는 공정거래위원회의 과징금 부과 처분에 대한 행정소송으로 보인다.</t>
+          <t>280여개 중소·중견 게임사 연대가 구글과 애플의 인앱결제 수수료 정책으로 인한 피해를 주장하며, 넥슨 등 대형 게임사들에게 구글 상대 집단 조정 및 손해배상 협상에 동참해 줄 것을 요청했습니다. 이는 대형 플랫폼의 독점적 지위 남용에 대한 집단적 대응 움직임으로 보입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확(담합 사실 인정), 상대방 자력 충분(현대제철 대기업), 내부 문건 등 객관적 증거 존재, 이미 공정거래위원회 등 공적 절차 진행 후 과징금 부과된 사건. 담합의 특성상 다수의 피해자가 발생했을 가능성이 높음.</t>
+          <t>구글과 애플이라는 글로벌 대기업이 피고로 자력이 충분하며(적합 조건 2), 280여개 중소·중견 게임사가 연대하여 집단적 피해를 주장하고 있어(적합 조건 3) 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 현재 집단 조정 및 손해배상 협상을 준비 중인 단계로(적합 조건 6) 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>280여개 중소·중견 게임사</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>담합 맞지만 과징금 산정엔 문제  현대제철 불복 소송서 일부승소</t>
+          <t>중소 게임사 연대, 넥슨·크래프톤에  구글·애플 소송 동참해달라</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=659308</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092162939</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-15 07:00:10.952151+00:00</t>
+          <t>2026-06-26 06:39:10.938541+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>SK에너지, 에쓰오일, GS칼텍스, HD현대오일뱅크</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>검찰 압수수색 및 수사 진행 중, 공정거래위원회 조사 예상</t>
+          <t>방송통신위원회의 구글·애플 680억원 과징금 부과 예고 (집행 중단), 국내 게임사들의 미국 소송 제기, 시민 단체 집회 진행</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>검찰이 SK에너지, 에쓰오일, GS칼텍스, HD현대오일뱅크 등 4개 정유사의 담합 혐의로 본사를 압수수색하며 수사를 본격화했다. 대통령의 엄정 대응 지시 이후 이뤄진 조치로, 유가 급등에 따른 민생 경제 피해와 연관되어 있다. 대형 법무법인들이 정유사 자문에 나서는 등 사건의 파장이 커질 것으로 예상된다.</t>
+          <t>구글과 애플의 인앱결제 30% 수수료 정책으로 국내 게임사들이 연간 2.5조원 규모의 피해를 입고 있습니다. 한국은 세계 최초로 인앱결제 금지법을 도입했으나 플랫폼사들이 법을 우회하여 실효성이 낮았고, 공정위의 제재 절차도 중단된 상태입니다. 반면 미국과 유럽은 소송 및 강력한 규제를 통해 수수료 인하를 이끌어냈으며, 국내 게임사들은 결국 미국에 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>정유 4사라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 검찰 압수수색을 통해 담합 혐의가 비교적 명확하게 드러나고 있습니다(적합 조건 1). 국내 유가 급등으로 인한 전 국민적 피해 가능성이 있어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상되며, 검찰 수사라는 공적 절차가 진행 중이고(적합 조건 6) 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>구글과 애플이라는 글로벌 대기업이 상대방이며(적합 조건 2), 인앱결제 강제 및 높은 수수료 부과로 인한 독점적 지위 남용 책임이 명확합니다(적합 조건 1). 국내 게임사들이 공통적으로 피해를 입고 있으며 시민 단체들이 집단적 움직임을 보이고 있고(적합 조건 3), 연간 2.5조원 규모의 수수료가 구글로 유출되는 것으로 추산되어 피해 규모가 매우 큽니다(적합 조건 4). 한국의 인앱결제 금지법, 공정위 과징금 예고, EU의 규제 및 과징금, 미국 법원의 반독점법 위반 평결 등 공적/사법적 판단이 증거로 활용 가능하며(적합 조건 5), 방통위의 과징금 부과 예고 등 공적 절차가 진행된 바 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 2조 5000억원 (구글로 유출 추정액)</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>소비자 다수</t>
+          <t>국내 게임사 다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[Invest] 매점매석은 무관용 ...대형 법무법인들, 정유사 담합 압박에 호...</t>
+          <t>미국 0%·유럽 17%·한국 30%… 우리만 ‘게임 수수료’ 못 깎았다 [홍희...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>investchosun.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.investchosun.com/site/data/html_dir/2026/04/03/2026040380178.html</t>
+          <t>https://www.seoul.co.kr/news/editOpinion/column/hhk_research/2026/05/28/20260528025001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-06 00:41:12.628262+00:00</t>
+          <t>2026-06-21 07:01:26.894173+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>LS, LS MnM, LS글로벌, 구자은 회장 등 LS그룹 총수 일가</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 사실상 확정, 총수 일가 형사재판 재개 예정</t>
+          <t>미국에서 반독점 소송 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>LS그룹이 계열사 LS글로벌을 통해 약 168억원의 부당이득을 챙긴 '통행세' 사건으로, 공정거래위원회로부터 총 253억여원의 과징금을 부과받았습니다. LS 측이 추가 행정소송을 제기하지 않아 과징금 부과가 사실상 확정되었으며, 이에 따라 구자은 회장 등 총수 일가에 대한 형사재판이 재개될 전망입니다.</t>
+          <t>에픽게임즈가 구글과 애플을 상대로 앱마켓 수수료 및 반독점적 지위 남용에 대한 소송을 제기했습니다. 포트나이트의 앱스토어 복귀는 이러한 소송 과정의 일부로, 앱마켓 사업자의 독점적 지위와 관련한 논란이 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>LS그룹은 대기업으로 자력이 충분하며, 공정위의 과징금 부과 및 검찰의 기소로 상대방의 책임이 명확합니다. 부당이득 규모가 약 168억원에 달하고 과징금 총액이 253억여원으로 피해 규모가 크며, 공정위의 조사 결과와 형사재판 진행 등 객관적 증거와 공적 절차가 진행 중입니다.</t>
+          <t>상대방인 구글과 애플은 자력이 충분한 대기업이며, 앱 수수료 관련 반독점 소송은 피해 규모가 막대할 것으로 예상됩니다. 이미 소송이 진행 중이므로 증거 확보가 용이하며, 앱마켓 사업자의 독점적 지위 남용이라는 책임 소재가 비교적 명확합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>부당이득 약 168억원, 과징금 253억 6400만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>‘LS 통행세’ 과징금 253억… 구자은 회장 형사재판 속도 낸다</t>
+          <t>에픽게임즈 ‘포트나이트’, 구글·애플 앱스토어 복귀…수수료 논란 ‘...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/04/06/20260406010001?wlog_tag3=naver</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026052010311250872</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-06 00:34:16.023267+00:00</t>
+          <t>2026-06-02 22:00:25.427298+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>LS그룹</t>
+          <t>라이엇 게임즈</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 대법원 판결 후 재산정 완료</t>
+          <t>공정거래위원회 신고 절차 진행 중, 본안 소송 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>LS그룹 계열사들이 '통행세' 방식으로 부당지원을 했다는 공정위 제재 사건으로, 6년간의 법정 공방 끝에 최종 과징금 253억 6400만원이 확정될 전망이다. 대법원은 부당지원 행위 자체는 인정했으나 과징금 산정 방식에 문제가 있다고 판단하여 재산정을 명령했다. LS 측은 추가 행정소송을 제기하지 않은 상태이다.</t>
+          <t>PC방 업계는 라이엇 게임즈가 매출의 70%를 본사로 보내며 PC방 차단을 강행하는 행위가 불공정하다고 주장하며 공동 기자회견을 열었습니다. 작년 말 공정거래위원회 신고 절차에 착수했으며, 본안 소송 및 불매 캠페인도 예고하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방(LS그룹)의 책임이 공정위 제재 및 대법원 판결로 명확히 인정되었고(적합 조건 1), 상대방은 자력이 충분한 대기업임(적합 조건 2). 공정위 조사 및 행정소송을 통해 객관적 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(공정위 제재)가 진행되어 부당지원 행위가 확인됨(적합 조건 6). 과징금 규모가 253억 원대로 매우 커서 사건의 중요도가 높음(적합 조건 4). 다만, 직접적인 피해자가 특정되지 않아 집단소송 가능성은 낮으나, 경쟁사나 주주 등 다른 이해관계자의 소송 가능성은 있음.</t>
+          <t>라이엇 게임즈는 글로벌 대기업으로 자력이 충분하며(적합 조건 2), PC방 업계 전체가 피해를 입어 집단 소송 가능성이 높습니다(적합 조건 3). 이미 공정거래위원회 신고 절차가 진행 중이며(적합 조건 6), 본안 소송도 예고되어 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>253억 6400만원 (과징금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>PC방 사업자 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>LS, 6년 법정공방 끝 과징금 6억 감액…'통행세' 제재 정리 수순</t>
+          <t>[포커스] 라이엇, 매출 70% 본사 보내며 PC방 차단 강행</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>startuptoday.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351851</t>
+          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=802143</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-05 12:52:03.142823+00:00</t>
+          <t>2026-05-31 07:00:07.342646+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>LS, LS MnM, LS글로벌</t>
+          <t>명륜당</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>공정위 행정제재 완료, 형사 재판 진행 중</t>
+          <t>공정거래위원회 심사보고서 송부 및 심의 절차 개시, 금융위원회 정책대출 관리 강화 및 가맹사업법 개정 추진 중.</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>LS그룹 계열사들이 총수 일가 회사인 LS글로벌에 '통행세'를 몰아준 부당 지원 행위로 공정위로부터 총 253억 6400만원의 과징금을 부과받았습니다. 6년간의 행정소송 끝에 대법원에서 위법성이 유지되었으며, 공정위는 위반액 합계를 약 280억원으로 재산출했습니다. 행정 제재는 완료 수순이나, 구자은 LS 회장 등 총수 일가에 대한 형사 재판은 아직 진행 중입니다.</t>
+          <t>명륜진사갈비 가맹본부 명륜당이 정책자금을 저금리로 빌려 가맹점주들에게 연 12~18%의 고금리 대출을 제공한 사실이 공정위 조사로 드러나 제재 절차가 시작되었다. 대주주가 세운 대부업체 14곳을 통해 899억 원을 대출했으며, 이는 가맹점 개설 인테리어 비용 등에 사용되어 가맹점주들의 부담을 가중시켰다. 공정위는 가맹사업법 위반 혐의로 심사보고서를 송부했고, 금융위는 유사 사례 방지 및 가맹본부 대출 관리 강화를 추진 중이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>LS그룹 계열사들의 '통행세' 부당 지원 행위는 공정위 과징금 부과 및 대법원 판결로 위법성이 인정되어 상대방 책임이 명확합니다 (적합 조건 1). LS그룹은 대기업으로 자력이 충분하며 (적합 조건 2), 공정위가 산정한 위반액 합계가 약 280억원에 달해 피해 규모가 큽니다 (적합 조건 4). 공정위 조사 결과와 대법원 판결 등 객관적 증거가 존재하며 (적합 조건 5), 공정위 행정제재가 완료되었고 형사 재판이 진행 중입니다 (적합 조건 6).</t>
+          <t>명륜당의 가맹점주 대상 고금리 대출 행위가 공정위 조사로 명확히 드러났으며(적합 조건 1, 5), 대규모 프랜차이즈 본부로서 자력이 충분합니다(적합 조건 2). 수많은 가맹점주들이 피해를 입어 집단적 피해에 해당하며(적합 조건 3), 피해 규모가 1000억 원 이상으로 매우 큽니다(적합 조건 4). 현재 공정위의 제재 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>약 280억원 (위반액 합계)</t>
+          <t>1000억 원 이상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>‘LS 통행세’ 과징금 253억…6년 소송 끝 위법성 유지</t>
+          <t>정책자금 싸게 빌려 가맹점에 고리 대출 막는다</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/2026/04/05/20260405500061?wlog_tag3=naver</t>
+          <t>https://www.segye.com/newsView/20260510507861?OutUrl=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-05 12:43:23.724989+00:00</t>
+          <t>2026-05-29 01:08:59.427986+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>정유사들</t>
+          <t>대상, 사조CPK, CJ제일제당</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>영세 주유소 파산 위기 속출</t>
+          <t>검찰 기소 완료, 대한제과협회 손해배상 소송 추진 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>정부의 석유 최고가격제 시행 이후, 정유사들이 직영점 위주로 석유를 우선 배정하면서 대리점 공급 비중이 감소했다. 이로 인해 대리점에 의존하는 영세 자영 주유소들이 석유를 확보하지 못해 파산 위기에 내몰리고 있다. 한국석유관리원 데이터가 이러한 공급 불균형을 뒷받침하며, 다수의 영세 주유소가 심각한 피해를 겪고 있다.</t>
+          <t>대상, 사조CPK, CJ제일제당 등 주요 식품업체 임직원 25명이 약 8년간 10조원대 전분·당류 가격 담합 혐의로 검찰에 기소되었다. 이로 인해 전분 가격은 최대 73.4%, 당류는 최대 63.8% 상승하여 소비자 부담으로 전가되었다. 전국 4000개 회원사를 둔 대한제과협회가 손해배상 소송을 추진할 예정이며, 개별 소상공인 및 중소식품 업체들의 추가 소송 가능성도 높다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>정유사들의 직영점 우선 배정으로 인한 영세 주유소들의 석유 공급난은 상대방 책임이 비교적 명확하며(적합 조건 1), 정유사는 자력이 충분한 대기업임(적합 조건 2). 다수의 영세 주유소가 파산 위기에 처하는 집단적 피해가 발생하고 있으며(적합 조건 3, 4), 한국석유관리원의 데이터가 객관적 증거로 존재함(적합 조건 5).</t>
+          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), 대상, 사조CPK, CJ제일제당 등 대기업으로 자력이 충분하다(적합 조건 2). 약 10조원대의 담합 규모로 피해 규모가 매우 크고(적합 조건 4), 전분당을 사용하는 전국 4000개 제과협회 회원사 및 다수의 소상공인, 중소기업, 최종 소비자가 피해를 입어 집단적 피해가 명확하다(적합 조건 3). 검찰 수사를 통해 담합 증거가 확보되었으며(적합 조건 5), 현재 검찰 기소 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10조 1520억원 (담합 규모)</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>영세 주유소 다수</t>
+          <t>전국 4000개 대한제과협회 회원사 및 다수의 소상공인, 중소식품업체, 최종 소비자</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>기름 없어 장사 못해  영세 주유소 고사 위기, 최고가격제 역설 [사설]</t>
+          <t>대상·사조·CJ, 8년간 전분·당류 담합에 임직원 25명 기소…제과협회...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12008340</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=352975</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-05 12:19:59.722437+00:00</t>
+          <t>2026-05-16 16:42:06.790731+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>공정위 과징금 처분 확정 단계, 총수 일가 형사 재판 진행 중 (일정 미정)</t>
+          <t>공정거래위원회 담합 근절 방안 발표 및 제도 개선 추진 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>LS그룹이 계열사 LS글로벌을 통해 약 12년간 '통행세'를 수취하며 부당 지원한 행위에 대해 공정위가 총 253억원의 과징금을 부과했습니다. 대법원 판결로 일부 과징금 산정 방식이 취소되었으나, 부당 지원 사실은 인정되었습니다. 현재 구자은 LS회장 등 총수 일가에 대한 형사 재판이 진행 중이며, 아직 결론이 나지 않았습니다.</t>
+          <t>공정거래위원회가 반복 담합 행위에 대한 제재를 대폭 강화하는 방안을 발표했다. 과징금 가중, 임원 해임 및 영업정지, 공공 입찰 자격 제한 강화 등 시장 퇴출 수준의 조치를 검토하며, 특히 담합으로 인한 손해배상 단체소송 대상을 확대하고 공정위의 증거 자료 제출 의무화를 추진하여 피해자들의 구제를 용이하게 할 예정이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(공정위의 '매우 중대한 위반' 판단, 대법원도 부당지원 사실 인정), 상대방(LS그룹)의 자력이 충분합니다. 공정위가 인정한 위반액이 약 280억원에 달하며, 오너 일가의 부당 이득도 93억원으로 피해 규모가 큽니다. 공정위 조사 및 대법원 판결, 진행 중인 형사 기소 등 객관적 증거가 풍부하며, 형사 절차가 진행 중입니다. 다만, 직접적인 집단 피해자가 명확히 특정되지 않아 집단소송의 원고 구성이 쟁점이 될 수 있습니다.</t>
+          <t>공정위의 담합 근절 방안 발표는 담합 행위의 명확한 책임(적합 조건 1), 대기업 등 자력 있는 상대방(적합 조건 2), 집단적 피해 가능성(적합 조건 3), 공정위의 조사 및 증거 확보(적합 조건 5), 그리고 손해배상 소송 제도 개선을 통한 피해자 구제 용이성(적합 조건 6) 등 소송금융 적합 조건에 부합한다. 특히 단체소송 대상 확대 및 공정위의 자료 제출 의무화는 피해자들의 소송 제기 및 승소 가능성을 높인다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>약 280억원 (공정위 위반액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'LS 통행세' 과징금 253억원…6년 소송 끝에 6억원 줄어</t>
+          <t>담합 1회만 반복해도 과징금 100%↑… 퇴출 수준 방안 검토 (종합)</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260404044700002?input=1195m</t>
+          <t>https://www.newsis.com/view/NISX20260423_0003603117</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-05 00:27:14.227824+00:00</t>
+          <t>2026-05-16 16:34:34.650474+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>약손명가 본사</t>
+          <t>교촌에프앤비</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>가맹점주들의 집단소송 제보 및 진행 중</t>
+          <t>공정위 과징금 부과에 대한 행정소송 서울고등법원 원고 패소 판결, 검찰 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>유명 피부관리 프랜차이즈 약손명가의 일부 가맹점주들이 본사의 갑질(외모평가, 숙제 등)을 주장하며 집단소송에 나섰다는 제보가 JTBC를 통해 보도되었습니다. 가해자로 약손명가 설립자 A 대표가 지목되었으며, 가맹점주들은 본사의 부당한 요구로 피해를 입었다고 주장하고 있습니다.</t>
+          <t>교촌에프앤비의 '기름 유통 마진 0원' 갑질에 대해 공정거래위원회가 과징금을 부과했으며, 이에 불복한 행정소송에서 서울고등법원이 교촌에프앤비에 원고 패소 판결을 내렸다. 현재 검찰이 교촌에프앤비를 재판에 넘겨 형사 절차가 진행 중이다. 이 사건은 다수의 가맹점주가 피해를 입었을 가능성이 높다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>약손명가 본사의 갑질 주장이 구체적으로 제기되었고, 국내 유명 프랜차이즈 본사로서 자력이 충분할 것으로 예상됩니다. 가맹점주들이 집단소송에 나섰다는 제보가 있어 집단적 피해에 해당하며, JTBC 보도를 통해 구체적인 갑질 내용이 언급되어 증거 확보 가능성이 높습니다.</t>
+          <t>교촌치킨의 갑질 행위는 공정위 과징금 부과 및 서울고등법원의 원고 패소 판결로 책임이 명확하며(적합 조건 1, 5), 상대방(교촌에프앤비)은 자력이 충분한 대기업이다(적합 조건 2). 다수의 가맹점주가 피해를 입었을 가능성이 높고(적합 조건 3), 공정위 조사 및 검찰 재판 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>가맹점주 다수 (미상)</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>외모평가에 숙제까지 내는 회사…약손명가 본사 '갑질' 논란</t>
+          <t>'기름 유통 마진 0원' 갑질…교촌치킨 결국 재판행</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292724?influxDiv=NAVER</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=301615</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-04 00:40:33.668445+00:00</t>
+          <t>2026-04-29 00:00:28.211111+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>27개 제약사</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>정부가 27개 제약사를 상대로 360억원 규모의 손해배상 청구 소송을 시작했으며, 앞서 관련 행정소송에서 과징금 처분이 인정된 바 있음.</t>
+          <t>시민단체 출범 및 소송 예고, 규제 당국 면담 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>백신 입찰 담합으로 공정위 과징금을 부과받은 27개 제약사를 상대로 정부가 360억원 규모의 손해배상 청구 소송을 제기했습니다. 관련 행정소송에서 과징금 처분이 잇따라 인정된 바 있으며, 현재 손해배상 소송이 진행 중입니다.</t>
+          <t>글로벌 앱 마켓 사업자인 구글과 애플의 고율 인앱결제 수수료 정책이 중소 게임 개발사의 수익성을 크게 훼손하고 소비자 부담으로 전가된다는 지적이 제기되고 있습니다. 시민단체 '디지털 주권회복 시민위원회'가 출범하여 구글과 애플을 상대로 소송 및 공론화를 예고했으며, 방송미디어통신위원회도 수수료 인하 적용 시점 단축을 요청하는 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>27개 제약사의 백신 입찰 담합은 공정위 과징금 부과 및 관련 행정소송에서 이미 인정되어 상대방 책임이 명확하고(적합 조건 1, 5, 6), 360억원이라는 큰 피해 규모(적합 조건 4)와 27개 제약사라는 충분한 자력의 상대방(적합 조건 2)이 존재합니다. 정부가 원고로서 공공의 이익을 대변하는 집단적 성격의 소송입니다(적합 조건 3).</t>
+          <t>상대방(구글, 애플)의 책임이 명확하고 자력이 충분하며, 중소 게임 개발사 및 소비자들이 집단적으로 피해를 입고 있습니다. 시민단체가 출범하여 소송을 예고하고 규제 당국이 면담을 진행하는 등 공적 절차가 활발히 진행 중이므로 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>360억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>중소 게임 개발사 다수, 앱 이용자 다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>'정부 vs 27개 제약사' 360억 손배소로 이어진 '백신 담합'</t>
+          <t>디지털 약자 보호 시급…중소 게임사  천원 팔아도 300원 안돼</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=658551</t>
+          <t>https://www.yna.co.kr/view/AKR20260413146900017?input=1195m</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-03 12:47:08.656804+00:00</t>
+          <t>2026-04-25 07:02:36.534636+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>효성중공업</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>공정위 과징금 처분 취소 소송 2심, 한전 입찰참가자격제한 처분 취소 소송 1심, 입찰담합 의혹 관련 형사재판 진행 중</t>
+          <t>미국 연방법원 집단 조정 진행 중, 방송미디어통신위원회와 협상</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>효성중공업이 한국전력공사 발주 입찰 담합 의혹으로 공정위로부터 112억 원대 과징금 처분 및 법인 고발을 받았습니다. 이에 효성중공업은 공정위 처분 취소 행정소송 2심과 한전의 입찰참가자격제한 처분 취소 소송 1심, 그리고 형사재판을 진행 중입니다. 한전은 효성중공업의 입찰을 6개월간 제한하기로 결정했으며, 효성중공업은 이로 인해 2천억 원가량의 매출 감소를 추산하고 있습니다.</t>
+          <t>구글이 인앱결제 수수료 정책을 완화하고 국내 게임사들이 제기한 수조원대 수수료 환급 집단 조정에 응하겠다는 뜻을 밝혔습니다. 이는 미국 연방법원의 독점적 운영 방식 위법 판결과 한국 규제당국의 압박에 따른 것으로 분석됩니다. 현재 집단 조정이 급물살을 타고 있으며, 아직 참여하지 않은 게임사들에게 '막차 타기'를 독려하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>공정거래위원회가 효성중공업에 112억 원 규모의 과징금 처분과 법인 고발을 결정하여 상대방 책임이 명확하며(적합 조건 1, 5), 효성중공업은 대기업으로 자력이 충분합니다(적합 조건 2). 공정위 제재 및 형사재판 등 공적 절차가 이미 진행 중이며(적합 조건 6), 과징금 규모와 한전의 입찰 제한으로 인한 효성중공업의 매출 감소 추정액을 고려할 때 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4).</t>
+          <t>구글의 독점적 지위 남용에 대한 책임이 미국 연방법원 판결 및 구글의 집단 조정 응답으로 명확하며(적합 조건 1), 글로벌 빅테크 기업으로 자력이 충분합니다(적합 조건 2). 국내 게임사 253곳 이상이 피해를 입은 집단적 피해이며(적합 조건 3), 추정 피해액이 2조원대에 달해 피해 규모가 매우 큽니다(적합 조건 4). 이미 방송미디어통신위원회와의 협상 및 미국 연방법원 집단 조정 등 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상 (공정위 과징금 112억 3천700만원 부과)</t>
+          <t>2조원대 (국내 게임사 253곳 중 157곳 기준)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (한국전력공사)</t>
+          <t>국내 게임사 253곳 이상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>전력기기 호황 뒤 '시한폭탄'…효성중공업, 과징금·제재·형사소송 '삼...</t>
+          <t>‘모르쇠’ 벗고 실리 택한 구글…K게임 모처럼 웃을까 [빗장 풀린 구글...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=216728</t>
+          <t>https://economist.co.kr/article/view/ecn202604060093</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-03 00:45:47.433326+00:00</t>
+          <t>2026-04-21 23:07:11.553051+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>LG디스플레이, 대만 법인</t>
+          <t>LS</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>영국 항소법원 원고 일부 승소 판결, 배상액 증액</t>
+          <t>공정위 과징금 253억 원 확정, 구자은 회장 형사재판 재개 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>영국 항소법원이 LG디스플레이와 대만 법인의 디스플레이 패널 가격 담합 카르텔에 따른 손해배상 청구 소송에서 원고 일부 승소 판결을 내렸다. 이에 따라 LG디스플레이가 지급해야 할 배상액이 늘어날 것으로 보인다. 이 판결은 과거 담합 행위로 피해를 입은 다른 기업들에게도 추가적인 손해배상 청구의 가능성을 열어줄 수 있다.</t>
+          <t>LS그룹의 '통행세' 부당 지원 행위에 대한 공정거래위원회의 과징금 253억 원 부과 처분이 6년에 걸친 행정소송 끝에 최종 확정되었습니다. 이로 인해 멈춰있던 구자은 LS 회장의 형사재판이 다시 속도를 낼 것으로 보이며, 이는 LS그룹의 오너 리스크로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>LG디스플레이는 대기업으로 자력이 충분하며(적합 조건 2), 디스플레이 패널 가격 담합 카르텔에 대한 영국 항소법원의 원고 일부 승소 판결이 나온 것으로 보아 책임이 명확하고 증거가 확보되었을 것임(적합 조건 1, 5). 담합 사건의 특성상 피해 규모가 크고(적합 조건 4), 이미 소송이 진행 중이며 다른 피해자들의 추가 소송 가능성이 높음(적합 조건 6).</t>
+          <t>LS그룹의 '통행세' 부당 지원 행위에 대한 공정위 과징금 253억 원 부과 처분이 행정소송을 통해 확정되어 상대방 책임이 명확합니다(적합 조건 1, 5). LS는 자력이 충분한 대기업이며(적합 조건 2), 과징금 규모를 통해 피해 규모가 상당할 가능성을 추정할 수 있습니다(적합 조건 4). 또한, 구자은 회장의 형사재판이 재개될 예정으로 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>LG디스플레이, 영국서 LCD 담합 배상액 늘어난다</t>
+          <t>‘LS 통행세’ 과징금 253억 확정…구자은 형사재판 재개</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>thelec.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.thelec.kr/news/articleView.html?idxno=54533</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202604060134</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-02 12:59:15.540748+00:00</t>
+          <t>2026-04-18 07:00:11.641170+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>약손명가</t>
+          <t>현대제철</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>가맹점주 33명 집단소송 제기, 공정거래위원회 불공정거래 행위 신고, 형사 고소 진행 중</t>
+          <t>불복 소송에서 일부 승소 (과징금 산정 문제)</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>약손명가 가맹점주 33명이 본사를 상대로 약 170억 원 규모의 손해배상 청구 집단소송을 제기했다. 이들은 가맹점사업자협의회를 구성하고 공정거래위원회에 불공정거래 행위 신고서를 제출했으며, 형사 고소까지 확산될 예정이다.</t>
+          <t>현대제철이 담합 사실은 인정되었으나 과징금 산정 방식에 문제가 있다는 이유로 불복 소송에서 일부 승소 판결을 받았다. 재판부는 현대제철의 내부 문건을 통해 제강사 간 스크랩 가격 협력 공동행위를 주도한 사실을 인정했다. 이는 공정거래위원회의 과징금 부과 처분에 대한 행정소송으로 보인다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>약손명가를 상대로 가맹점주 33명이 약 170억 원 규모의 집단소송을 제기하여 상대방 책임 주체가 명확하고(적합 조건 1), 피해 규모와 피해자 수가 크다(적합 조건 3, 4). 또한 공정거래위원회 신고 및 형사 고소 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높다(적합 조건 5, 6).</t>
+          <t>상대방 책임이 명확(담합 사실 인정), 상대방 자력 충분(현대제철 대기업), 내부 문건 등 객관적 증거 존재, 이미 공정거래위원회 등 공적 절차 진행 후 과징금 부과된 사건. 담합의 특성상 다수의 피해자가 발생했을 가능성이 높음.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>약 170억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>33명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>약손명가, 가맹점주 33명 집단소송…170억 손배·형사 고소까지 확산</t>
+          <t>담합 맞지만 과징금 산정엔 문제  현대제철 불복 소송서 일부승소</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127943</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=659308</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-02 12:45:45.898973+00:00</t>
+          <t>2026-04-15 07:00:10.952151+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>메가MGC커피</t>
+          <t>SK에너지, 에쓰오일, GS칼텍스, HD현대오일뱅크</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>대규모 집단소송 진행 중</t>
+          <t>검찰 압수수색 및 수사 진행 중, 공정거래위원회 조사 예상</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>메가커피 점주 323명이 본사를 상대로 대규모 집단소송을 제기했습니다. 점주들은 본사가 필수 물품을 통해 매출의 10%를 부당하게 가져가 수익이 턱없이 부족하다고 주장하고 있습니다.</t>
+          <t>검찰이 SK에너지, 에쓰오일, GS칼텍스, HD현대오일뱅크 등 4개 정유사의 담합 혐의로 본사를 압수수색하며 수사를 본격화했다. 대통령의 엄정 대응 지시 이후 이뤄진 조치로, 유가 급등에 따른 민생 경제 피해와 연관되어 있다. 대형 법무법인들이 정유사 자문에 나서는 등 사건의 파장이 커질 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>메가커피 본사라는 자력 있는 상대방이 명확히 특정되며(적합 조건 2), 323명의 점주가 집단적으로 피해를 주장하고 있어 집단적 피해에 해당합니다(적합 조건 3). 매출의 10% 상당이라는 피해 규모가 상당할 것으로 추정되며(적합 조건 4), 이미 대규모 집단소송의 신호탄을 쏘아 올린 상태로 소송 진행 가능성이 매우 높습니다.</t>
+          <t>정유 4사라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 검찰 압수수색을 통해 담합 혐의가 비교적 명확하게 드러나고 있습니다(적합 조건 1). 국내 유가 급등으로 인한 전 국민적 피해 가능성이 있어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상되며, 검찰 수사라는 공적 절차가 진행 중이고(적합 조건 6) 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>323명</t>
+          <t>소비자 다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>내 매출 10%가 본사 주머니로?…메가커피 점주 323명이 쏘아 올린 '차액...</t>
+          <t>[Invest] 매점매석은 무관용 ...대형 법무법인들, 정유사 담합 압박에 호...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>investchosun.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/HMYXRGULX877</t>
+          <t>https://www.investchosun.com/site/data/html_dir/2026/04/03/2026040380178.html</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-02 12:41:34.487691+00:00</t>
+          <t>2026-04-06 00:41:12.628262+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>아우디, 폭스바겐, 벤츠, BMW</t>
+          <t>LS, LS MnM, LS글로벌, 구자은 회장 등 LS그룹 총수 일가</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>공정위 제재 이후 소송 진행 중 또는 예정</t>
+          <t>공정위 과징금 부과 사실상 확정, 총수 일가 형사재판 재개 예정</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2023년 2월 공정위가 아우디, 폭스바겐, 벤츠, BMW 4개 회사의 경유차 배출가스 저감장치 요소수 기술 담합 행위를 제재했다. 이 공정위 제재가 이번 소송의 발단이 되었으며, 현재 역외적용 및 합의 여부가 쟁점이 되고 있다. 해당 담합으로 인해 다수의 경유차 구매 소비자들이 피해를 입었을 가능성이 있다.</t>
+          <t>LS그룹이 계열사 LS글로벌을 통해 약 168억원의 부당이득을 챙긴 '통행세' 사건으로, 공정거래위원회로부터 총 253억여원의 과징금을 부과받았습니다. LS 측이 추가 행정소송을 제기하지 않아 과징금 부과가 사실상 확정되었으며, 이에 따라 구자은 회장 등 총수 일가에 대한 형사재판이 재개될 전망입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>공정위 제재로 아우디, 폭스바겐, 벤츠, BMW의 책임이 명확하며, 이들은 자력이 충분한 대기업이다. 공정위 조사 결과가 강력한 증거로 활용될 수 있고, 이미 공정위 제재라는 공적 절차가 진행되었다. 경유차 배출가스 저감장치 관련 담합은 다수의 소비자에게 집단적 피해를 야기할 가능성이 높다.</t>
+          <t>LS그룹은 대기업으로 자력이 충분하며, 공정위의 과징금 부과 및 검찰의 기소로 상대방의 책임이 명확합니다. 부당이득 규모가 약 168억원에 달하고 과징금 총액이 253억여원으로 피해 규모가 크며, 공정위의 조사 결과와 형사재판 진행 등 객관적 증거와 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>부당이득 약 168억원, 과징금 253억 6400만원</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>아우디 ‘요소수 기술 담합’…역외적용·합의 쟁점</t>
+          <t>‘LS 통행세’ 과징금 253억… 구자은 회장 형사재판 속도 낸다</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/583784?ref=naver</t>
+          <t>https://www.seoul.co.kr/news/society/2026/04/06/20260406010001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-02 12:37:59.017870+00:00</t>
+          <t>2026-04-06 00:34:16.023267+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>정유사</t>
+          <t>LS그룹</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정 명령 부과 이력, 당정의 제도 개선 논의 중</t>
+          <t>공정위 과징금 부과 및 대법원 판결 후 재산정 완료</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>공정거래위원회는 2019년 정유사의 사후 정산 관행에 시정 명령을 부과했으나, 과거 관련 소송에서는 정유사 측이 승소한 이력이 있다. 2013년 대법원은 사후 정산이 주유소에 불이익을 준다고 판시한 바 있으며, 현재 당정은 정유사의 사후 정산제 및 전속 거래제 개선을 논의 중이다.</t>
+          <t>LS그룹 계열사들이 '통행세' 방식으로 부당지원을 했다는 공정위 제재 사건으로, 6년간의 법정 공방 끝에 최종 과징금 253억 6400만원이 확정될 전망이다. 대법원은 부당지원 행위 자체는 인정했으나 과징금 산정 방식에 문제가 있다고 판단하여 재산정을 명령했다. LS 측은 추가 행정소송을 제기하지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>공정거래위원회가 정유사의 사후 정산 관행에 시정 명령을 부과하여 상대방 책임이 명확하고(적합 조건 1, 5), 상대방인 정유사는 자력이 충분하다(적합 조건 2). 다수의 주유소가 피해를 입었을 가능성이 있어 집단적 피해에 해당하며(적합 조건 3), 당정의 제도 개선 논의 등 공적 절차가 진행 중인 것으로 보인다(적합 조건 6).</t>
+          <t>상대방(LS그룹)의 책임이 공정위 제재 및 대법원 판결로 명확히 인정되었고(적합 조건 1), 상대방은 자력이 충분한 대기업임(적합 조건 2). 공정위 조사 및 행정소송을 통해 객관적 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(공정위 제재)가 진행되어 부당지원 행위가 확인됨(적합 조건 6). 과징금 규모가 253억 원대로 매우 커서 사건의 중요도가 높음(적합 조건 4). 다만, 직접적인 피해자가 특정되지 않아 집단소송 가능성은 낮으나, 경쟁사나 주주 등 다른 이해관계자의 소송 가능성은 있음.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>253억 6400만원 (과징금)</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[연속 기획-上] 당정, 정유사 사후 정산제 · 전속 거래제 개선 '공정성...</t>
+          <t>LS, 6년 법정공방 끝 과징금 6억 감액…'통행세' 제재 정리 수순</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>todayenergy.kr</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.todayenergy.kr/news/articleView.html?idxno=296049</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351851</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-02 00:44:33.382598+00:00</t>
+          <t>2026-04-05 12:52:03.142823+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>라이트무브(Rightmove)</t>
+          <t>LS, LS MnM, LS글로벌</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>15억 파운드 규모의 집단소송 제기</t>
+          <t>공정위 행정제재 완료, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>영국의 주요 부동산 거래 플랫폼인 라이트무브가 부동산 중개업자들로부터 '지속 불가능한 수수료' 부과를 이유로 15억 파운드 규모의 집단소송을 당했습니다. 이 소식으로 라이트무브의 주가는 1.40% 하락했습니다.</t>
+          <t>LS그룹 계열사들이 총수 일가 회사인 LS글로벌에 '통행세'를 몰아준 부당 지원 행위로 공정위로부터 총 253억 6400만원의 과징금을 부과받았습니다. 6년간의 행정소송 끝에 대법원에서 위법성이 유지되었으며, 공정위는 위반액 합계를 약 280억원으로 재산출했습니다. 행정 제재는 완료 수순이나, 구자은 LS 회장 등 총수 일가에 대한 형사 재판은 아직 진행 중입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>영국의 대표적인 부동산 거래 플랫폼인 라이트무브를 상대로 15억 파운드 규모의 집단소송이 제기되어, '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등 소송금융 적합 조건에 부합합니다. 다수의 부동산 중개업자가 피해자로 특정되어 투자 가능성이 높습니다.</t>
+          <t>LS그룹 계열사들의 '통행세' 부당 지원 행위는 공정위 과징금 부과 및 대법원 판결로 위법성이 인정되어 상대방 책임이 명확합니다 (적합 조건 1). LS그룹은 대기업으로 자력이 충분하며 (적합 조건 2), 공정위가 산정한 위반액 합계가 약 280억원에 달해 피해 규모가 큽니다 (적합 조건 4). 공정위 조사 결과와 대법원 판결 등 객관적 증거가 존재하며 (적합 조건 5), 공정위 행정제재가 완료되었고 형사 재판이 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>15억 파운드</t>
+          <t>약 280억원 (위반액 합계)</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>부동산 중개업자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>유럽증시,  2~3주 내 전쟁 끝  트럼프 발언에 급상승… 獨·佛 등 주요국...</t>
+          <t>‘LS 통행세’ 과징금 253억…6년 소송 끝 위법성 유지</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260402000009</t>
+          <t>https://www.seoul.co.kr/news/economy/2026/04/05/20260405500061?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-02 00:33:00.107436+00:00</t>
+          <t>2026-04-05 12:43:23.724989+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>대선제분, 대한제분, 사조동아원, 삼양사, 삼화제분, CJ제일제당, 한탑</t>
+          <t>정유사들</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>공정거래위원회 제재 절차 착수, 검찰 수사 진행 중, 전속고발권 폐지 예정으로 향후 민사소송 활발해질 가능성</t>
+          <t>영세 주유소 파산 위기 속출</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>공정거래위원회가 국내 밀가루 시장의 88%를 점유하는 7개 제분사의 6년 담합 혐의에 대해 제재 절차에 착수했다. 관련 매출액은 5조 8천억 원이며, 최대 1조 2천억 원 규모의 과징금이 예고되었다. 전속고발권 폐지 논의와 함께 향후 민사소송이 활발해질 가능성이 있다.</t>
+          <t>정부의 석유 최고가격제 시행 이후, 정유사들이 직영점 위주로 석유를 우선 배정하면서 대리점 공급 비중이 감소했다. 이로 인해 대리점에 의존하는 영세 자영 주유소들이 석유를 확보하지 못해 파산 위기에 내몰리고 있다. 한국석유관리원 데이터가 이러한 공급 불균형을 뒷받침하며, 다수의 영세 주유소가 심각한 피해를 겪고 있다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>공정거래위원회가 7개 제분사의 6년 담합 혐의에 대한 제재 절차에 착수하여 상대방 책임이 명확하고(적합 조건 1, 5, 6), 관련 매출액 5조 8천억 원에 최대 1조 2천억 원의 과징금이 예고되어 피해 규모가 매우 크다(적합 조건 4). 7개 제분사는 국내 시장의 88%를 점유하는 대기업으로 자력이 충분하며(적합 조건 2), 밀가루 담합은 광범위한 집단적 피해를 야기할 수 있다(적합 조건 3).</t>
+          <t>정유사들의 직영점 우선 배정으로 인한 영세 주유소들의 석유 공급난은 상대방 책임이 비교적 명확하며(적합 조건 1), 정유사는 자력이 충분한 대기업임(적합 조건 2). 다수의 영세 주유소가 파산 위기에 처하는 집단적 피해가 발생하고 있으며(적합 조건 3, 4), 한국석유관리원의 데이터가 객관적 증거로 존재함(적합 조건 5).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>최대 1조 2000억 원 (과징금 규모, 실제 피해액은 별도 산정 필요)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>미상 (밀가루 소비자와 관련 산업 종사자 다수)</t>
+          <t>영세 주유소 다수</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>전속고발권 폐지로 우후죽순 고발 예상…공조2부 신설 힘 받나</t>
+          <t>기름 없어 장사 못해  영세 주유소 고사 위기, 최고가격제 역설 [사설]</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6122080</t>
+          <t>https://www.mk.co.kr/article/12008340</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-01 13:11:12.177017+00:00</t>
+          <t>2026-04-05 12:19:59.722437+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>약손명가 본사</t>
+          <t>LS, LS MnM, LS글로벌</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>공정거래위원회 신고 및 손해배상 소송 진행 중</t>
+          <t>공정위 과징금 처분 확정 단계, 총수 일가 형사 재판 진행 중 (일정 미정)</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>약손명가 가맹점주 30여 명이 본사의 불공정 거래 및 갑질을 주장하며 170억 원대 손해배상 소송을 제기했다. 이들은 본사가 매출 저조를 이유로 장시간 교육을 강요하는 등의 행위를 문제 삼고 있다. 현재 공정거래위원회에도 신고서를 제출한 상태이다.</t>
+          <t>LS그룹이 계열사 LS글로벌을 통해 약 12년간 '통행세'를 수취하며 부당 지원한 행위에 대해 공정위가 총 253억원의 과징금을 부과했습니다. 대법원 판결로 일부 과징금 산정 방식이 취소되었으나, 부당 지원 사실은 인정되었습니다. 현재 구자은 LS회장 등 총수 일가에 대한 형사 재판이 진행 중이며, 아직 결론이 나지 않았습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>약손명가 본사의 불공정 거래 및 갑질 주장이 명확하며(상대방 책임 명확), 가맹점주 30여 명의 집단적 피해(집단적 피해)와 170억 원대라는 큰 피해 규모(피해 규모 큼)가 확인됩니다. 또한 공정거래위원회 신고 및 손해배상 소송이 이미 진행 중(공적 절차 진행 중, 소송중)이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방 책임이 명확하고(공정위의 '매우 중대한 위반' 판단, 대법원도 부당지원 사실 인정), 상대방(LS그룹)의 자력이 충분합니다. 공정위가 인정한 위반액이 약 280억원에 달하며, 오너 일가의 부당 이득도 93억원으로 피해 규모가 큽니다. 공정위 조사 및 대법원 판결, 진행 중인 형사 기소 등 객관적 증거가 풍부하며, 형사 절차가 진행 중입니다. 다만, 직접적인 집단 피해자가 명확히 특정되지 않아 집단소송의 원고 구성이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>170억 원대</t>
+          <t>약 280억원 (공정위 위반액)</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>30여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>'약손명가' 가맹점주 30여 명, 본사 불공정 거래·갑질 주장…170억 손해...</t>
+          <t>'LS 통행세' 과징금 253억원…6년 소송 끝에 6억원 줄어</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=290759</t>
+          <t>https://www.yna.co.kr/view/AKR20260404044700002?input=1195m</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-01 12:56:47.796691+00:00</t>
+          <t>2026-04-05 00:27:14.227824+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>국내외 컨테이너 정기선사 23곳</t>
+          <t>약손명가 본사</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 서울고등법원 재심리 중</t>
+          <t>가맹점주들의 집단소송 제보 및 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 국내외 컨테이너 정기선사들의 담합 행위에 대해 총 9620억 원의 과징금을 부과했습니다. 해운사들은 해운법상 허용되는 공동행위라며 불복 소송을 제기했고, 대법원은 공정위의 규제 권한을 인정하며 사건을 서울고등법원으로 파기환송했습니다. 현재 서울고등법원에서 재심리가 진행 중이며 최종 판단은 아직 확정되지 않았습니다.</t>
+          <t>유명 피부관리 프랜차이즈 약손명가의 일부 가맹점주들이 본사의 갑질(외모평가, 숙제 등)을 주장하며 집단소송에 나섰다는 제보가 JTBC를 통해 보도되었습니다. 가해자로 약손명가 설립자 A 대표가 지목되었으며, 가맹점주들은 본사의 부당한 요구로 피해를 입었다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 국내외 선사에 9620억 원의 과징금을 부과하여 상대방 책임이 명확하고, 대형 선사들이므로 자력이 충분합니다. 해운 담합은 다수의 수출입 기업 및 소비자에게 집단적 피해를 야기하며, 공정위 조사 및 법원 심리 자료를 통해 증거 확보가 용이합니다. 이미 공정위의 공적 절차가 진행되었고 현재 소송이 진행 중인 사건입니다.</t>
+          <t>약손명가 본사의 갑질 주장이 구체적으로 제기되었고, 국내 유명 프랜차이즈 본사로서 자력이 충분할 것으로 예상됩니다. 가맹점주들이 집단소송에 나섰다는 제보가 있어 집단적 피해에 해당하며, JTBC 보도를 통해 구체적인 갑질 내용이 언급되어 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>가맹점주 다수 (미상)</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[기자의 눈] 담합 엄벌 시대, 해운은 예외가 될 수 없나</t>
+          <t>외모평가에 숙제까지 내는 회사…약손명가 본사 '갑질' 논란</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>thevaluenews.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.thevaluenews.co.kr/news/view.php?idx=197833</t>
+          <t>https://news.jtbc.co.kr/article/NB12292724?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-01 12:51:02.015223+00:00</t>
+          <t>2026-04-04 00:40:33.668445+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>27개 제약사</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>공정거래위원회 주관 피해구제 지원센터 개소</t>
+          <t>정부가 27개 제약사를 상대로 360억원 규모의 손해배상 청구 소송을 시작했으며, 앞서 관련 행정소송에서 과징금 처분이 인정된 바 있음.</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>공정거래위원회와 공정거래조정원이 '갑을' 관계에서 발생하는 사업자 피해를 구제하기 위한 '공정거래종합지원센터'를 개소했습니다. 이 센터는 피해 사업자들에게 종합적인 지원을 제공하여 불공정 거래 관행으로 인한 분쟁 해결을 돕습니다. 이는 향후 관련 소송 및 분쟁 발생 가능성이 높음을 시사합니다.</t>
+          <t>백신 입찰 담합으로 공정위 과징금을 부과받은 27개 제약사를 상대로 정부가 360억원 규모의 손해배상 청구 소송을 제기했습니다. 관련 행정소송에서 과징금 처분이 잇따라 인정된 바 있으며, 현재 손해배상 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 개소는 '갑을' 관계에서 발생하는 사업자 피해에 대한 공적 절차(조건 6)가 강화되고 있음을 의미합니다. 이는 향후 소송금융 투자 대상이 될 수 있는 다수의 사건 발생 가능성을 시사하며, 상대방(대기업 등 '갑')의 책임이 명확하고 자력이 충분한 경우가 많을 것으로 예상됩니다 (조건 1, 2). 또한 집단적 피해(조건 3) 및 증거 확보(조건 5)에도 유리한 환경이 조성될 것입니다.</t>
+          <t>27개 제약사의 백신 입찰 담합은 공정위 과징금 부과 및 관련 행정소송에서 이미 인정되어 상대방 책임이 명확하고(적합 조건 1, 5, 6), 360억원이라는 큰 피해 규모(적합 조건 4)와 27개 제약사라는 충분한 자력의 상대방(적합 조건 2)이 존재합니다. 정부가 원고로서 공공의 이익을 대변하는 집단적 성격의 소송입니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>360억원</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>갑을분야 사업자 피해구제 '공정거래종합지원센터' 개소</t>
+          <t>'정부 vs 27개 제약사' 360억 손배소로 이어진 '백신 담합'</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/photos/7831586</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658551</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-01 12:23:05.888265+00:00</t>
+          <t>2026-04-03 12:47:08.656804+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>효성중공업</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 개소 및 공정거래분쟁조정법 제정 추진</t>
+          <t>공정위 과징금 처분 취소 소송 2심, 한전 입찰참가자격제한 처분 취소 소송 1심, 입찰담합 의혹 관련 형사재판 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>공정거래위원회가 갑을 분야 중소사업자를 위한 '공정거래종합지원센터'를 개소하고, 불공정거래 행위 등에 대한 전문 상담 및 무료 소송 등 법률 지원 서비스를 제공합니다. 또한, 공정거래분쟁조정법 제정안의 국회 통과를 적극 지원하여 분쟁조정의 신속성과 효과성을 제고하고 집단조정제도를 확대할 계획입니다. 이는 피해자에 대한 실질적인 보상과 구제를 강화하기 위한 조치입니다.</t>
+          <t>효성중공업이 한국전력공사 발주 입찰 담합 의혹으로 공정위로부터 112억 원대 과징금 처분 및 법인 고발을 받았습니다. 이에 효성중공업은 공정위 처분 취소 행정소송 2심과 한전의 입찰참가자격제한 처분 취소 소송 1심, 그리고 형사재판을 진행 중입니다. 한전은 효성중공업의 입찰을 6개월간 제한하기로 결정했으며, 효성중공업은 이로 인해 2천억 원가량의 매출 감소를 추산하고 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 개소와 공정거래분쟁조정법 제정 추진은 갑을 관계에서 발생하는 불공정거래 행위에 대한 집단적 피해 구제 가능성을 높입니다. 이는 상대방 책임이 명확하고, 대기업 등 자력 있는 상대방을 대상으로 하며, 집단조정제도 확대를 통해 다수 피해자 발생 가능성이 높다는 점에서 소송금융 투자에 적합한 잠재적 사건들을 발굴할 수 있는 환경을 조성합니다.</t>
+          <t>공정거래위원회가 효성중공업에 112억 원 규모의 과징금 처분과 법인 고발을 결정하여 상대방 책임이 명확하며(적합 조건 1, 5), 효성중공업은 대기업으로 자력이 충분합니다(적합 조건 2). 공정위 제재 및 형사재판 등 공적 절차가 이미 진행 중이며(적합 조건 6), 과징금 규모와 한전의 입찰 제한으로 인한 효성중공업의 매출 감소 추정액을 고려할 때 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (공정위 과징금 112억 3천700만원 부과)</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (한국전력공사)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 개소…주병기 “분쟁조정법 국회 신속 통과 지원...</t>
+          <t>전력기기 호황 뒤 '시한폭탄'…효성중공업, 과징금·제재·형사소송 '삼...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10707851?ref=naver</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=216728</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-01 12:22:50.404971+00:00</t>
+          <t>2026-04-03 00:45:47.433326+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>LG디스플레이, 대만 법인</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 출범 및 분쟁조정, 법률지원 서비스 가동</t>
+          <t>영국 항소법원 원고 일부 승소 판결, 배상액 증액</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>한국공정거래조정원이 중소기업과 소상공인의 불공정거래 피해를 종합적으로 지원하는 공정거래종합지원센터를 출범했다. 이 센터는 교육, 상담, 분쟁조정, 소송지원까지 아우르는 원스톱 지원체계를 통해 피해구제 실효성을 높이고, 특히 소송비용 부담으로 법적 대응을 포기했던 중소사업자들을 위한 무료 소송 지원을 확대할 예정이다.</t>
+          <t>영국 항소법원이 LG디스플레이와 대만 법인의 디스플레이 패널 가격 담합 카르텔에 따른 손해배상 청구 소송에서 원고 일부 승소 판결을 내렸다. 이에 따라 LG디스플레이가 지급해야 할 배상액이 늘어날 것으로 보인다. 이 판결은 과거 담합 행위로 피해를 입은 다른 기업들에게도 추가적인 손해배상 청구의 가능성을 열어줄 수 있다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터는 '갑을관계' 불공정거래 피해를 입은 중소기업 및 소상공인을 대상으로 하므로, 상대방(대기업, 가맹본부 등)의 책임이 명확하고 자력이 충분할 가능성이 높다 (적합 조건 1, 2). 다수의 중소사업자가 잠재적 피해자이며, 소송비용 부담으로 피해구제를 포기하는 경우가 많다는 점에서 피해 규모도 클 것으로 예상된다 (적합 조건 3, 4). 또한, 공정거래조정원이 주도하는 공적 절차(분쟁조정, 법률지원)가 이미 가동되어 증거 확보 및 법률 지원이 용이할 것으로 기대된다 (적합 조건 5, 6). 이 기사는 특정 사건이 아닌 지원 시스템 출범에 관한 것이므로, 이 시스템을 통해 발굴될 잠재적 소송금융 투자 대상 사건들이 많을 것으로 기대된다.</t>
+          <t>LG디스플레이는 대기업으로 자력이 충분하며(적합 조건 2), 디스플레이 패널 가격 담합 카르텔에 대한 영국 항소법원의 원고 일부 승소 판결이 나온 것으로 보아 책임이 명확하고 증거가 확보되었을 것임(적합 조건 1, 5). 담합 사건의 특성상 피해 규모가 크고(적합 조건 4), 이미 소송이 진행 중이며 다른 피해자들의 추가 소송 가능성이 높음(적합 조건 6).</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>중소기업 및 소상공인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 출범…갑을 피해 원습톱 지원</t>
+          <t>LG디스플레이, 영국서 LCD 담합 배상액 늘어난다</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>thelec.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1628335/?sc=Naver</t>
+          <t>https://www.thelec.kr/news/articleView.html?idxno=54533</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-01 12:21:40.057185+00:00</t>
+          <t>2026-04-02 12:59:15.540748+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>약손명가</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>공정거래조정원 분쟁조정 및 소송 지원 예정</t>
+          <t>가맹점주 33명 집단소송 제기, 공정거래위원회 불공정거래 행위 신고, 형사 고소 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>공정거래위원회 산하 한국공정거래조정원이 중소상공인의 불공정 피해를 상담부터 소송까지 일괄 지원하는 '공정거래종합지원센터'를 개소했습니다. 가맹, 대리점, 하도급 등 갑을관계 전 분야에 걸쳐 영세 사업자에게 무료 소송 등 법률 지원을 확대하며, 연간 50건 이상의 소송대리 지원과 100건 이상의 법률문서 작성·검토 지원을 계획하고 있습니다.</t>
+          <t>약손명가 가맹점주 33명이 본사를 상대로 약 170억 원 규모의 손해배상 청구 집단소송을 제기했다. 이들은 가맹점사업자협의회를 구성하고 공정거래위원회에 불공정거래 행위 신고서를 제출했으며, 형사 고소까지 확산될 예정이다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>공정거래위원회 산하 기관이 영세 사업자를 대상으로 불공정 피해에 대한 상담부터 소송까지 원스톱 지원하는 센터를 개소하여, 소송금융 투자에 적합한 사건 발굴의 잠재적 통로가 될 것으로 판단됩니다. 이는 상대방 책임이 명확하고(적합 조건 1), 상대방 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6) 가능성이 높은 사건들을 지속적으로 생성할 것으로 예상됩니다. 특히 소송 비용 부담으로 구제를 포기하는 영세 사업자를 위한 무료 소송 지원 확대는 소송금융의 필요성을 더욱 부각시킵니다.</t>
+          <t>약손명가를 상대로 가맹점주 33명이 약 170억 원 규모의 집단소송을 제기하여 상대방 책임 주체가 명확하고(적합 조건 1), 피해 규모와 피해자 수가 크다(적합 조건 3, 4). 또한 공정거래위원회 신고 및 형사 고소 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 170억 원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>영세 사업자 다수</t>
+          <t>33명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>‘공정거래종합지원센터’ 개소…상담부터 소송까지 원스톱 지원</t>
+          <t>약손명가, 가맹점주 33명 집단소송…170억 손배·형사 고소까지 확산</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040113483750396</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127943</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-01 12:20:38.727454+00:00</t>
+          <t>2026-04-02 12:45:45.898973+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>메가MGC커피</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 개소 및 분쟁조정, 소송지원 예정</t>
+          <t>대규모 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>한국공정거래조정원이 중소기업과 소상공인의 불공정 거래 피해 구제를 위한 공정거래종합지원센터를 개소했다. 센터는 불공정거래행위, 하도급·가맹·유통·대리점 분야 법 위반행위 등에 대한 전문 상담, 분쟁조정, 무료 소송 등 법률 지원 서비스를 제공한다. 공정거래위원장은 센터의 안정적 운영을 위한 법적 근거 마련을 지원할 것이라고 밝혔다.</t>
+          <t>메가커피 점주 323명이 본사를 상대로 대규모 집단소송을 제기했습니다. 점주들은 본사가 필수 물품을 통해 매출의 10%를 부당하게 가져가 수익이 턱없이 부족하다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 개소는 중소사업자 및 소상공인을 대상으로 한 불공정거래행위 및 법 위반행위가 광범위하게 발생하고 있음을 시사합니다. 상대방(대기업 등 '갑'의 위치에 있는 기업)의 책임이 명확하고 자력이 충분하며, 다수의 피해자가 발생할 가능성이 높습니다. 또한 공정거래조정원의 분쟁조정 및 공정위의 행정처분 등 공적 절차가 이미 진행 중이거나 연계될 수 있어 증거 확보에도 유리합니다.</t>
+          <t>메가커피 본사라는 자력 있는 상대방이 명확히 특정되며(적합 조건 2), 323명의 점주가 집단적으로 피해를 주장하고 있어 집단적 피해에 해당합니다(적합 조건 3). 매출의 10% 상당이라는 피해 규모가 상당할 것으로 추정되며(적합 조건 4), 이미 대규모 집단소송의 신호탄을 쏘아 올린 상태로 소송 진행 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>중소기업 및 소상공인 다수</t>
+          <t>323명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>중소사업자 갑을분야 상담부터 소송까지 지원…공정거래지원센터 개소</t>
+          <t>내 매출 10%가 본사 주머니로?…메가커피 점주 323명이 쏘아 올린 '차액...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260401141346945</t>
+          <t>https://lawtalknews.co.kr/article/HMYXRGULX877</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-01 12:20:24.352714+00:00</t>
+          <t>2026-04-02 12:41:34.487691+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>구글, 애플</t>
+          <t>아우디, 폭스바겐, 벤츠, BMW</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>구글과 253개 국내 게임사 간 인앱결제 수수료 반환 집단조정 진행 중, 구글은 합의 의사 표명</t>
+          <t>공정위 제재 이후 소송 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>국내 253개 게임사들이 구글과 애플의 과도한 인앱결제 수수료(최대 30%) 반환을 요구하며 미국에서 집단조정을 진행 중이다. 팡스카이의 경우 10년간 140억 원의 수수료를 지불했으며, 구글은 합의 의사를 밝혔으나 애플은 아직이다. 게임사들은 10년치 수수료의 절반 이상 환급을 목표로 하고 있다.</t>
+          <t>2023년 2월 공정위가 아우디, 폭스바겐, 벤츠, BMW 4개 회사의 경유차 배출가스 저감장치 요소수 기술 담합 행위를 제재했다. 이 공정위 제재가 이번 소송의 발단이 되었으며, 현재 역외적용 및 합의 여부가 쟁점이 되고 있다. 해당 담합으로 인해 다수의 경유차 구매 소비자들이 피해를 입었을 가능성이 있다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방인 구글과 애플은 자력이 충분한 빅테크 기업이며, 253개 국내 게임사가 참여하는 집단적 피해 사례로 피해 규모가 매우 큼. 이미 미국에서 집단조정 절차가 진행 중이며 구글은 합의 의사를 밝혀 상대방 책임이 비교적 명확하고 증거 확보도 용이하다. 따라서 소송금융 투자에 매우 적합하다.</t>
+          <t>공정위 제재로 아우디, 폭스바겐, 벤츠, BMW의 책임이 명확하며, 이들은 자력이 충분한 대기업이다. 공정위 조사 결과가 강력한 증거로 활용될 수 있고, 이미 공정위 제재라는 공적 절차가 진행되었다. 경유차 배출가스 저감장치 관련 담합은 다수의 소비자에게 집단적 피해를 야기할 가능성이 높다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>최소 팡스카이 70억 원 이상, 총 253개 게임사 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>253개 게임사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>이래 죽으나 저래 죽으나 …빅테크와 '수수료 전쟁' 나선 게임사</t>
+          <t>아우디 ‘요소수 기술 담합’…역외적용·합의 쟁점</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/mobile/2026/03/31/0043</t>
+          <t>https://www.naeil.com/news/read/583784?ref=naver</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-01 00:45:45.170796+00:00</t>
+          <t>2026-04-02 12:37:59.017870+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>롯데하이마트</t>
+          <t>정유사</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>서울고등법원 행정소송 기각 판결</t>
+          <t>공정거래위원회 시정 명령 부과 이력, 당정의 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>롯데하이마트가 공정거래위원회를 상대로 제기한 행정소송에서 서울고등법원이 공정위의 손을 들어주며 롯데하이마트의 청구를 기각했습니다. 이로써 롯데하이마트의 대규모유통업법 위반 행위가 법적으로 확인되었으며, 이는 잠재적 피해자들이 손해배상을 청구할 강력한 근거가 될 수 있습니다.</t>
+          <t>공정거래위원회는 2019년 정유사의 사후 정산 관행에 시정 명령을 부과했으나, 과거 관련 소송에서는 정유사 측이 승소한 이력이 있다. 2013년 대법원은 사후 정산이 주유소에 불이익을 준다고 판시한 바 있으며, 현재 당정은 정유사의 사후 정산제 및 전속 거래제 개선을 논의 중이다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>서울고등법원이 롯데하이마트의 대규모유통업법 위반 행위에 대한 공정거래위원회의 처분을 정당하다고 판단하여 상대방 책임이 명확합니다. (적합 조건 1) 롯데하이마트는 대기업으로 자력이 충분하며 (적합 조건 2), 공정위 조사 결과와 법원 판결이 객관적 증거로 활용될 수 있습니다. (적합 조건 5) 이미 공정위의 행정처분 및 이에 대한 행정소송이라는 공적 절차가 진행되어 법원의 판단까지 나왔습니다. (적합 조건 6)</t>
+          <t>공정거래위원회가 정유사의 사후 정산 관행에 시정 명령을 부과하여 상대방 책임이 명확하고(적합 조건 1, 5), 상대방인 정유사는 자력이 충분하다(적합 조건 2). 다수의 주유소가 피해를 입었을 가능성이 있어 집단적 피해에 해당하며(적합 조건 3), 당정의 제도 개선 논의 등 공적 절차가 진행 중인 것으로 보인다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[Who Is ?] 남창희 롯데하이마트 대표이사 부사장</t>
+          <t>[연속 기획-上] 당정, 정유사 사후 정산제 · 전속 거래제 개선 '공정성...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>todayenergy.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434637</t>
+          <t>https://www.todayenergy.kr/news/articleView.html?idxno=296049</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-01 00:44:23.351911+00:00</t>
+          <t>2026-04-02 00:44:33.382598+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>약손명가 본사, 약손명가 전 대표이사 A씨, 약손명가 회장 B씨</t>
+          <t>라이트무브(Rightmove)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>가맹점주 33명이 본사를 상대로 170억 원대 손해배상 소송 제기, 공정위에 불공정거래행위 신고 및 불공정약관 심사 청구, 경찰에 전 대표이사 및 회장 등 형사 고소</t>
+          <t>15억 파운드 규모의 집단소송 제기</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>약손명가 가맹점주 33명이 본사의 부당한 가맹 계약 및 갑질을 주장하며 170억 원대 손해배상 소송을 제기했습니다. 이들은 공정위에 불공정거래행위 신고 및 불공정약관 심사 청구를 했으며, 전 대표이사와 회장 등을 상대로 공갈, 사기, 강제추행 혐의로 형사 고소했습니다. 본사 측은 과거 경영 방식에 문제가 있었음을 인정하며 개선 노력을 밝히고 있습니다.</t>
+          <t>영국의 주요 부동산 거래 플랫폼인 라이트무브가 부동산 중개업자들로부터 '지속 불가능한 수수료' 부과를 이유로 15억 파운드 규모의 집단소송을 당했습니다. 이 소식으로 라이트무브의 주가는 1.40% 하락했습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>약손명가 본사의 불공정 거래 및 갑질 행위에 대한 책임이 비교적 명확하며(적합 조건 1), 가맹점주 33명이 170억 원대 손해배상 소송을 제기하여 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 보이고 있습니다. 공정위 신고 및 경찰 고소 등 공적 절차가 진행 중이며(적합 조건 6), 본사 측도 과거 문제점을 일부 인정하여 증거 확보 가능성이 높습니다(적합 조건 5). 약손명가는 가맹사업을 운영하는 기업으로 자력도 충분할 것으로 판단됩니다(적합 조건 2).</t>
+          <t>영국의 대표적인 부동산 거래 플랫폼인 라이트무브를 상대로 15억 파운드 규모의 집단소송이 제기되어, '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등 소송금융 적합 조건에 부합합니다. 다수의 부동산 중개업자가 피해자로 특정되어 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>173억 원</t>
+          <t>15억 파운드</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>33명</t>
+          <t>부동산 중개업자 다수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[단독]약손명가 가맹점주 수십명, 부당계약·갑질 주장 소송전</t>
+          <t>유럽증시,  2~3주 내 전쟁 끝  트럼프 발언에 급상승… 獨·佛 등 주요국...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6494411?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260401061326</t>
+          <t>https://www.newspim.com/news/view/20260402000009</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-01 00:37:49.686483+00:00</t>
+          <t>2026-04-02 00:33:00.107436+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>A업체</t>
+          <t>대선제분, 대한제분, 사조동아원, 삼양사, 삼화제분, CJ제일제당, 한탑</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>전남도 행정심판 기각 결정, 행정소송 및 손해배상 소송 준비 중</t>
+          <t>공정거래위원회 제재 절차 착수, 검찰 수사 진행 중, 전속고발권 폐지 예정으로 향후 민사소송 활발해질 가능성</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>여수 A업체가 농수산물직판장 허가를 받고 사실상 대형마트처럼 운영하여 지역 소상공인들에게 피해를 입혔습니다. 전남도 행정심판위원회는 A업체의 행정심판 청구를 기각하며 소상공인들의 주장에 힘을 실어주었습니다. 현재 소상공인 단체들은 A업체의 시정명령 즉각 이행과 함께 향후 행정소송 및 피해 자료 정리를 요구하고 있습니다.</t>
+          <t>공정거래위원회가 국내 밀가루 시장의 88%를 점유하는 7개 제분사의 6년 담합 혐의에 대해 제재 절차에 착수했다. 관련 매출액은 5조 8천억 원이며, 최대 1조 2천억 원 규모의 과징금이 예고되었다. 전속고발권 폐지 논의와 함께 향후 민사소송이 활발해질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>A업체의 꼼수영업 책임이 전남도 행정심판 기각으로 명확해졌고(상대방 책임 명확), 여수 지역 소상공인 다수가 피해를 입은 집단적 피해 사례입니다(집단적 피해, 피해 규모 큼). 전남도 행정심판 기각 결정이라는 공적 증거가 존재하며(증거 확보 가능), 이미 공적 절차(행정심판)가 진행되어 결론이 났고 향후 행정소송 및 손해배상 소송 가능성이 높습니다(공적 절차 진행 중). 상대방은 대형마트처럼 운영하는 업체로 자력이 충분할 것으로 예상됩니다(상대방 자력 충분).</t>
+          <t>공정거래위원회가 7개 제분사의 6년 담합 혐의에 대한 제재 절차에 착수하여 상대방 책임이 명확하고(적합 조건 1, 5, 6), 관련 매출액 5조 8천억 원에 최대 1조 2천억 원의 과징금이 예고되어 피해 규모가 매우 크다(적합 조건 4). 7개 제분사는 국내 시장의 88%를 점유하는 대기업으로 자력이 충분하며(적합 조건 2), 밀가루 담합은 광범위한 집단적 피해를 야기할 수 있다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 1조 2000억 원 (과징금 규모, 실제 피해액은 별도 산정 필요)</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>소상공인 다수</t>
+          <t>미상 (밀가루 소비자와 관련 산업 종사자 다수)</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>여수 소상공인들  꼼수영업 농수산 유통업체, 행정심판 기각 환영</t>
+          <t>전속고발권 폐지로 우후죽순 고발 예상…공조2부 신설 힘 받나</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6494320?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260331054120</t>
+          <t>https://www.news1.kr/society/court-prosecution/6122080</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-31 18:00:56.305491+00:00</t>
+          <t>2026-04-01 13:11:12.177017+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>우미건설</t>
+          <t>약손명가 본사</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 검찰 고발, 우미건설의 과징금 취소 소송 예정</t>
+          <t>공정거래위원회 신고 및 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>공정거래위원회가 대기업집단 우미건설에 '벌떼 입찰' 행위로 총 483억 7900만원의 과징금을 부과하고 검찰에 고발했다. 우미건설은 2016년부터 2024년까지 계열사를 동원해 공공택지 입찰 자격을 회피하고, 4997억원 규모의 공사 물량을 부당하게 제공한 혐의를 받는다. 우미건설은 공정위 처분에 불복하여 과징금 취소 소송을 제기할 예정이다.</t>
+          <t>약손명가 가맹점주 30여 명이 본사의 불공정 거래 및 갑질을 주장하며 170억 원대 손해배상 소송을 제기했다. 이들은 본사가 매출 저조를 이유로 장시간 교육을 강요하는 등의 행위를 문제 삼고 있다. 현재 공정거래위원회에도 신고서를 제출한 상태이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>공정거래위원회가 대기업집단 우미건설에 483억 원의 과징금을 부과하고 검찰 고발까지 진행하여 상대방의 책임이 명확하며(적합 조건 1), 상대방은 대기업집단으로 자력이 충분합니다(적합 조건 2). 공정위의 심의의결서와 과징금 부과가 객관적인 증거가 되며(적합 조건 5), 이미 공정위 처분 및 검찰 고발 등 공적 절차가 진행 중입니다(적합 조건 6). 과징금 규모가 483억 원에 달해 피해 규모가 매우 큽니다(적합 조건 4). 우미건설이 과징금 취소 소송을 예고하여 법적 분쟁이 예상됩니다.</t>
+          <t>약손명가 본사의 불공정 거래 및 갑질 주장이 명확하며(상대방 책임 명확), 가맹점주 30여 명의 집단적 피해(집단적 피해)와 170억 원대라는 큰 피해 규모(피해 규모 큼)가 확인됩니다. 또한 공정거래위원회 신고 및 손해배상 소송이 이미 진행 중(공적 절차 진행 중, 소송중)이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>483억 7900만원 (공정위 과징금 총액), 4997억원 (부당 공사 물량)</t>
+          <t>170억 원대</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30여 명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>벌떼 입찰, 중대한 위반 ... 공정위, 우미건설 과징금 '가중'</t>
+          <t>'약손명가' 가맹점주 30여 명, 본사 불공정 거래·갑질 주장…170억 손해...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>meconomynews.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.meconomynews.com/news/articleView.html?idxno=129005</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=290759</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-31 12:48:50.749765+00:00</t>
+          <t>2026-04-01 12:56:47.796691+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>대상, 사조CPK</t>
+          <t>국내외 컨테이너 정기선사 23곳</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>검찰 수사 및 경영진 구속영장 심사 진행 중</t>
+          <t>대법원 파기환송 후 서울고등법원 재심리 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>검찰이 대상과 사조CPK 등 전분당 업체들의 10조 원 규모 담합 의혹에 대해 수사를 진행 중이며, 경영진에 대한 구속영장을 청구했다. 이 사건은 장기간에 걸쳐 출고가와 거래 조건을 공동으로 조정하거나 인상 시점을 맞춘 혐의를 받고 있으며, 향후 민사소송 및 납품 구조 재편 논의로 이어질 가능성이 있다.</t>
+          <t>공정거래위원회가 23개 국내외 컨테이너 정기선사들의 담합 행위에 대해 총 9620억 원의 과징금을 부과했습니다. 해운사들은 해운법상 허용되는 공동행위라며 불복 소송을 제기했고, 대법원은 공정위의 규제 권한을 인정하며 사건을 서울고등법원으로 파기환송했습니다. 현재 서울고등법원에서 재심리가 진행 중이며 최종 판단은 아직 확정되지 않았습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>검찰 수사 및 경영진 구속영장 청구로 상대방 책임이 비교적 명확하며(적합 조건 1, 6), 대상과 사조CPK는 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 10조 원 규모의 담합 의혹은 다수의 피해자를 발생시키고(적합 조건 3) 피해 규모가 매우 크며(적합 조건 4), 검찰 수사를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>공정거래위원회가 23개 국내외 선사에 9620억 원의 과징금을 부과하여 상대방 책임이 명확하고, 대형 선사들이므로 자력이 충분합니다. 해운 담합은 다수의 수출입 기업 및 소비자에게 집단적 피해를 야기하며, 공정위 조사 및 법원 심리 자료를 통해 증거 확보가 용이합니다. 이미 공정위의 공적 절차가 진행되었고 현재 소송이 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>10조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>전분당 구매 기업 및 소비자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>10조 원 전분당 담합 의혹… 대상·사조CPK 경영진 구속 분수령</t>
+          <t>[기자의 눈] 담합 엄벌 시대, 해운은 예외가 될 수 없나</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>thevaluenews.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=301437</t>
+          <t>http://www.thevaluenews.co.kr/news/view.php?idx=197833</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-31 12:45:52.446889+00:00</t>
+          <t>2026-04-01 12:51:02.015223+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>공정위 신고 및 조사 진행 중, 추가 법적 대응 예고</t>
+          <t>공정거래위원회 주관 피해구제 지원센터 개소</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>2006년 우리홈쇼핑 인수전부터 시작된 롯데홈쇼핑과 태광산업의 20년 갈등이 최근 사옥 매입, 부당지원행위, 통행세 의혹 등으로 다시 격화되고 있습니다. 태광산업은 롯데홈쇼핑과 롯데그룹 계열사들을 공정거래위원회에 신고했으며, 일부 사안은 무혐의 종결되었으나 최근에도 공정위 신고 및 추가 법적 대응을 예고하며 갈등이 최고조에 달하고 있습니다.</t>
+          <t>공정거래위원회와 공정거래조정원이 '갑을' 관계에서 발생하는 사업자 피해를 구제하기 위한 '공정거래종합지원센터'를 개소했습니다. 이 센터는 피해 사업자들에게 종합적인 지원을 제공하여 불공정 거래 관행으로 인한 분쟁 해결을 돕습니다. 이는 향후 관련 소송 및 분쟁 발생 가능성이 높음을 시사합니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑과 태광산업 모두 대기업으로 상대방의 자력이 충분하며(적합 조건 2), 부당지원행위, 통행세 의혹 등 기업 간 분쟁으로 피해 규모가 잠재적으로 클 수 있습니다(적합 조건 4). 공정거래위원회 신고 및 조사 등 공적 절차가 진행 중이며(적합 조건 6), 관련 증거 확보가 가능합니다(적합 조건 5). 과거 인수전은 종결되었으나, 사옥 매입, 부당지원, 통행세 의혹 등 최근의 갈등은 현재진행형이며 추가 법적 대응이 예고되어 있습니다.</t>
+          <t>공정거래종합지원센터 개소는 '갑을' 관계에서 발생하는 사업자 피해에 대한 공적 절차(조건 6)가 강화되고 있음을 의미합니다. 이는 향후 소송금융 투자 대상이 될 수 있는 다수의 사건 발생 가능성을 시사하며, 상대방(대기업 등 '갑')의 책임이 명확하고 자력이 충분한 경우가 많을 것으로 예상됩니다 (조건 1, 2). 또한 집단적 피해(조건 3) 및 증거 확보(조건 5)에도 유리한 환경이 조성될 것입니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>'롯데홈쇼핑 vs 태광' 20년 악연의 끝은? [옛날신문보기]</t>
+          <t>갑을분야 사업자 피해구제 '공정거래종합지원센터' 개소</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181929</t>
+          <t>https://www.news1.kr/photos/7831586</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-31 00:45:26.627392+00:00</t>
+          <t>2026-04-01 12:23:05.888265+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>공정위 시정명령 및 과징금 부과, 한온시스템의 공정위 상대 행정소송 진행 중</t>
+          <t>공정거래종합지원센터 개소 및 공정거래분쟁조정법 제정 추진</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>한온시스템이 9개 하청업체에 대한 하도급 대금 지연 지급 등으로 공정거래위원회로부터 14억원의 과징금 및 시정명령을 받았다. 한온시스템은 이에 불복하여 공정위를 상대로 행정소송을 제기했으며, 해당 사건은 하청업체들의 손해배상 청구 가능성을 높인다. 공정위의 조사 결과와 대기업인 한온시스템의 자력은 소송금융 투자에 긍정적인 요인이다.</t>
+          <t>공정거래위원회가 갑을 분야 중소사업자를 위한 '공정거래종합지원센터'를 개소하고, 불공정거래 행위 등에 대한 전문 상담 및 무료 소송 등 법률 지원 서비스를 제공합니다. 또한, 공정거래분쟁조정법 제정안의 국회 통과를 적극 지원하여 분쟁조정의 신속성과 효과성을 제고하고 집단조정제도를 확대할 계획입니다. 이는 피해자에 대한 실질적인 보상과 구제를 강화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>공정위가 한온시스템의 하도급법 위반을 인정하고 약 14억 8천만원의 미지급금 및 이자 지급 명령을 내린 상태로, 상대방 책임이 명확하고 피해 규모가 큽니다. 또한 한온시스템은 대기업으로 자력이 충분하며, 공정위의 조사 결과라는 객관적 증거와 공적 절차가 이미 진행되었다는 점에서 소송금융 투자에 매우 적합합니다.</t>
+          <t>공정거래종합지원센터 개소와 공정거래분쟁조정법 제정 추진은 갑을 관계에서 발생하는 불공정거래 행위에 대한 집단적 피해 구제 가능성을 높입니다. 이는 상대방 책임이 명확하고, 대기업 등 자력 있는 상대방을 대상으로 하며, 집단조정제도 확대를 통해 다수 피해자 발생 가능성이 높다는 점에서 소송금융 투자에 적합한 잠재적 사건들을 발굴할 수 있는 환경을 조성합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>약 14억 8천만원 (미지급 대금 및 이자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>9개 하청업체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>'하청 대금 지연 지급' 14억 과징금…한온시스템, 공정위 상대 취소 소송</t>
+          <t>공정거래종합지원센터 개소…주병기 “분쟁조정법 국회 신속 통과 지원...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260330_0003570032</t>
+          <t>https://biz.heraldcorp.com/article/10707851?ref=naver</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-31 00:43:16.792260+00:00</t>
+          <t>2026-04-01 12:22:50.404971+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>대법원 확정 판결로 가맹사업 차액가맹금 반환 법리 확립, 유사 프랜차이즈 본사를 상대로 한 다수의 집단소송 예고</t>
+          <t>공정거래종합지원센터 출범 및 분쟁조정, 법률지원 서비스 가동</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>법무법인 YK가 한국 피자헛 차액가맹금 반환 소송에서 가맹점주 94명을 대리하여 215억 원의 대법원 확정 판결을 이끌어냈습니다. 이 판결은 가맹사업의 불합리한 관행을 깬 의미 있는 판례로 평가되며, 이를 기점으로 다수의 주요 프랜차이즈 브랜드와 관련한 차액가맹금 반환 소송이 줄지어 예고되고 있습니다.</t>
+          <t>한국공정거래조정원이 중소기업과 소상공인의 불공정거래 피해를 종합적으로 지원하는 공정거래종합지원센터를 출범했다. 이 센터는 교육, 상담, 분쟁조정, 소송지원까지 아우르는 원스톱 지원체계를 통해 피해구제 실효성을 높이고, 특히 소송비용 부담으로 법적 대응을 포기했던 중소사업자들을 위한 무료 소송 지원을 확대할 예정이다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>대법원 판결로 가맹본부의 책임이 명확히 인정되었고(적합 조건 1), 한국 피자헛은 자력이 충분한 대기업입니다(적합 조건 2). 94명의 가맹점주가 피해를 입었고(적합 조건 3), 215억 원이라는 큰 피해 규모가 확인되었습니다(적합 조건 4). 대법원 판결이라는 강력한 증거가 존재하며(적합 조건 5), 이 판례를 기반으로 다수의 유사 프랜차이즈 차액가맹금 반환 소송이 예고되어 소송금융 투자 가능성이 높습니다.</t>
+          <t>공정거래종합지원센터는 '갑을관계' 불공정거래 피해를 입은 중소기업 및 소상공인을 대상으로 하므로, 상대방(대기업, 가맹본부 등)의 책임이 명확하고 자력이 충분할 가능성이 높다 (적합 조건 1, 2). 다수의 중소사업자가 잠재적 피해자이며, 소송비용 부담으로 피해구제를 포기하는 경우가 많다는 점에서 피해 규모도 클 것으로 예상된다 (적합 조건 3, 4). 또한, 공정거래조정원이 주도하는 공적 절차(분쟁조정, 법률지원)가 이미 가동되어 증거 확보 및 법률 지원이 용이할 것으로 기대된다 (적합 조건 5, 6). 이 기사는 특정 사건이 아닌 지원 시스템 출범에 관한 것이므로, 이 시스템을 통해 발굴될 잠재적 소송금융 투자 대상 사건들이 많을 것으로 기대된다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>215억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>94명</t>
+          <t>중소기업 및 소상공인 다수</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>[로펌] 공정거래·중대재해 분야 강해…기업 리스크 관리 선도</t>
+          <t>공정거래종합지원센터 출범…갑을 피해 원습톱 지원</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416184</t>
+          <t>https://www.dailian.co.kr/news/view/1628335/?sc=Naver</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-31 00:36:12.051289+00:00</t>
+          <t>2026-04-01 12:21:40.057185+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>디지털 주권회복 시민위원회 출범 및 입법 제안 추진 중. 미국에서 중소 게임사 250여 곳이 구글과 애플을 상대로 집단소송 제기, 구글이 배상 협의 제안 보도.</t>
+          <t>공정거래조정원 분쟁조정 및 소송 지원 예정</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>디지털 주권회복 시민위원회가 출범하여 구글과 애플의 인앱결제 수수료 강제에 대한 불공정 행위를 지적하고 제도 개선을 촉구했다. 국내 게임 산업에서만 약 10조 원 규모의 피해가 누적된 것으로 추산되며, 이미 미국에서는 중소 게임사들이 집단소송을 제기하여 구글이 배상 협의를 제안한 상황이다. 시민위원회는 향후 이용자 집단소송 지원과 입법 추진을 통해 인앱결제 수수료 환수 및 인하를 추진할 계획이다.</t>
+          <t>공정거래위원회 산하 한국공정거래조정원이 중소상공인의 불공정 피해를 상담부터 소송까지 일괄 지원하는 '공정거래종합지원센터'를 개소했습니다. 가맹, 대리점, 하도급 등 갑을관계 전 분야에 걸쳐 영세 사업자에게 무료 소송 등 법률 지원을 확대하며, 연간 50건 이상의 소송대리 지원과 100건 이상의 법률문서 작성·검토 지원을 계획하고 있습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>구글과 애플이라는 자력 충분한 대기업이 피고로 특정되며(적합 조건 1, 2), 인앱결제 수수료 강제로 인해 국내 게임 개발사 1만 7천여 곳과 2천 7백만 이용자가 피해를 입어 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 이미 미국에서 중소 게임사 250여 곳이 집단소송을 제기하여 구글이 배상 협의를 제안하는 등 증거가 확보되었고 공적 절차가 진행 중이다(적합 조건 5, 6).</t>
+          <t>공정거래위원회 산하 기관이 영세 사업자를 대상으로 불공정 피해에 대한 상담부터 소송까지 원스톱 지원하는 센터를 개소하여, 소송금융 투자에 적합한 사건 발굴의 잠재적 통로가 될 것으로 판단됩니다. 이는 상대방 책임이 명확하고(적합 조건 1), 상대방 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6) 가능성이 높은 사건들을 지속적으로 생성할 것으로 예상됩니다. 특히 소송 비용 부담으로 구제를 포기하는 영세 사업자를 위한 무료 소송 지원 확대는 소송금융의 필요성을 더욱 부각시킵니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>누적 10조 원 (매년 약 2조 5천억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>개발사 약 1만 7천 개, 이용자 약 2천 7백만 명</t>
+          <t>영세 사업자 다수</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>‘디지털 주권회복 시민위원회’ 공식 출범…“빅 게임사, 구글·애플 3...</t>
+          <t>‘공정거래종합지원센터’ 개소…상담부터 소송까지 원스톱 지원</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12054751?ref=naver</t>
+          <t>https://view.asiae.co.kr/article/2026040113483750396</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-31 00:32:46.346970+00:00</t>
+          <t>2026-04-01 12:20:38.727454+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 후 CJ프레시웨이가 행정소송 제기, 서울고등법원 항소 기각, 현재 대법원 상고심 진행 중.</t>
+          <t>공정거래종합지원센터 개소 및 분쟁조정, 소송지원 예정</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>CJ프레시웨이가 계열사 부당 지원으로 공정거래위원회로부터 245억 원의 과징금을 부과받았으며, 이에 불복하여 제기한 행정소송의 항소심에서 패소하고 현재 대법원에 상고한 상태이다. 공정위는 CJ프레시웨이가 중소상공인의 시장 이익을 잠식했다고 판단했다.</t>
+          <t>한국공정거래조정원이 중소기업과 소상공인의 불공정 거래 피해 구제를 위한 공정거래종합지원센터를 개소했다. 센터는 불공정거래행위, 하도급·가맹·유통·대리점 분야 법 위반행위 등에 대한 전문 상담, 분쟁조정, 무료 소송 등 법률 지원 서비스를 제공한다. 공정거래위원장은 센터의 안정적 운영을 위한 법적 근거 마련을 지원할 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>CJ프레시웨이의 계열사 부당 지원에 대해 공정위가 245억 원의 과징금을 부과했고, 서울고등법원에서도 CJ프레시웨이의 항소가 기각되어 상대방 책임이 명확하며(조건 1, 5), CJ그룹 계열사로서 자력이 충분하다(조건 2). 또한 공정위의 공적 절차가 진행되었고(조건 6), 중소상공인의 시장 이익 잠식이라는 판단은 잠재적 집단 피해 가능성을 시사한다(조건 3, 4).</t>
+          <t>공정거래종합지원센터 개소는 중소사업자 및 소상공인을 대상으로 한 불공정거래행위 및 법 위반행위가 광범위하게 발생하고 있음을 시사합니다. 상대방(대기업 등 '갑'의 위치에 있는 기업)의 책임이 명확하고 자력이 충분하며, 다수의 피해자가 발생할 가능성이 높습니다. 또한 공정거래조정원의 분쟁조정 및 공정위의 행정처분 등 공적 절차가 이미 진행 중이거나 연계될 수 있어 증거 확보에도 유리합니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>중소상공인 다수 (미상)</t>
+          <t>중소기업 및 소상공인 다수</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>내수로 '최대 실적' 쓴 CJ프레시웨이…공정위 과징금 부담은 '숙제'</t>
+          <t>중소사업자 갑을분야 상담부터 소송까지 지원…공정거래지원센터 개소</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2307571.htm</t>
+          <t>https://www.ajunews.com/view/20260401141346945</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-31 00:32:12.453391+00:00</t>
+          <t>2026-04-01 12:20:24.352714+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>여수시 돌산읍 농수산물 업체</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>전남도 행정심판위원회에서 시정명령 취소청구 기각, 행정소송 및 손해배상 소송 준비 중</t>
+          <t>구글과 253개 국내 게임사 간 인앱결제 수수료 반환 집단조정 진행 중, 구글은 합의 의사 표명</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>여수시 돌산읍의 한 농수산물 업체가 농수산물직판장 허가를 받아 대형 유통점으로 운영하다가 여수시의 시정명령을 받았고, 이에 대한 행정심판 청구가 기각되었다. 여수시소상공인연합회 등은 해당 업체의 꼼수 영업으로 재래시장 및 중소유통업체들이 피해를 입었다고 주장하며, 여수시에 신속한 후속 조치와 함께 행정소송 및 손해배상 소송을 준비하고 있다.</t>
+          <t>국내 253개 게임사들이 구글과 애플의 과도한 인앱결제 수수료(최대 30%) 반환을 요구하며 미국에서 집단조정을 진행 중이다. 팡스카이의 경우 10년간 140억 원의 수수료를 지불했으며, 구글은 합의 의사를 밝혔으나 애플은 아직이다. 게임사들은 10년치 수수료의 절반 이상 환급을 목표로 하고 있다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방 책임이 행정심판 기각으로 명확하며(적합 조건 1, 5), 여수시소상공인연합회 등 다수의 상인 단체가 피해를 주장하고 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 이미 행정심판 절차가 진행되어 업체 측의 위법 행위가 확인되었고(적합 조건 6), 향후 행정소송 및 손해배상 소송으로 이어질 가능성이 있습니다. 상대방 업체는 대형 유통점 형태로 운영되어 일정 수준의 자력이 있을 것으로 추정됩니다(적합 조건 2).</t>
+          <t>상대방인 구글과 애플은 자력이 충분한 빅테크 기업이며, 253개 국내 게임사가 참여하는 집단적 피해 사례로 피해 규모가 매우 큼. 이미 미국에서 집단조정 절차가 진행 중이며 구글은 합의 의사를 밝혀 상대방 책임이 비교적 명확하고 증거 확보도 용이하다. 따라서 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 팡스카이 70억 원 이상, 총 253개 게임사 피해액 미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>재래시장 및 중소유통업체 다수</t>
+          <t>253개 게임사</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>꼼수 영업해놓고…  시정명령 어긴 여수 농수산물 업체, 행정심판 '기각...</t>
+          <t>이래 죽으나 저래 죽으나 …빅테크와 '수수료 전쟁' 나선 게임사</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603300035</t>
+          <t>https://news.bizwatch.co.kr/article/mobile/2026/03/31/0043</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-30 12:45:10.805849+00:00</t>
+          <t>2026-04-01 00:45:45.170796+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>4대 은행</t>
+          <t>롯데하이마트</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과에 대한 은행들의 행정소송 제기</t>
+          <t>서울고등법원 행정소송 기각 판결</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>공정거래위원회가 4대 은행의 LTV(주택담보대출비율) 정보 교환을 통한 담합 행위를 적발하고 총 2720억 원의 과징금을 부과했습니다. 이에 대해 은행들은 공정위의 판단에 불복하여 행정소송을 제기했으며, 나머지 은행들도 소송을 준비 중인 것으로 알려졌습니다.</t>
+          <t>롯데하이마트가 공정거래위원회를 상대로 제기한 행정소송에서 서울고등법원이 공정위의 손을 들어주며 롯데하이마트의 청구를 기각했습니다. 이로써 롯데하이마트의 대규모유통업법 위반 행위가 법적으로 확인되었으며, 이는 잠재적 피해자들이 손해배상을 청구할 강력한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>공정거래위원회가 4대 은행의 LTV 담합 행위에 대해 2720억 원의 과징금을 부과하며 책임이 명확하게 특정되었고(적합 조건 1, 5, 6), 상대방인 4대 은행은 충분한 자력을 갖추고 있습니다(적합 조건 2). 과징금 규모가 매우 크고(적합 조건 4), LTV 담합의 특성상 다수의 대출 고객에게 집단적 피해가 발생했을 가능성이 높습니다(적합 조건 3).</t>
+          <t>서울고등법원이 롯데하이마트의 대규모유통업법 위반 행위에 대한 공정거래위원회의 처분을 정당하다고 판단하여 상대방 책임이 명확합니다. (적합 조건 1) 롯데하이마트는 대기업으로 자력이 충분하며 (적합 조건 2), 공정위 조사 결과와 법원 판결이 객관적 증거로 활용될 수 있습니다. (적합 조건 5) 이미 공정위의 행정처분 및 이에 대한 행정소송이라는 공적 절차가 진행되어 법원의 판단까지 나왔습니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>LTV 담합 제재 후폭풍… 4대 은행, 공정위 2720억 과징금에 법적 대응</t>
+          <t>[Who Is ?] 남창희 롯데하이마트 대표이사 부사장</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514865</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434637</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-30 00:45:52.580542+00:00</t>
+          <t>2026-04-01 00:44:23.351911+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>약손명가 본사, 약손명가 전 대표이사 A씨, 약손명가 회장 B씨</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>조달청의 입찰 참가 자격 제한 처분 및 사실 확인</t>
+          <t>가맹점주 33명이 본사를 상대로 170억 원대 손해배상 소송 제기, 공정위에 불공정거래행위 신고 및 불공정약관 심사 청구, 경찰에 전 대표이사 및 회장 등 형사 고소</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>삼성전자가 2018년부터 2022년까지 충북 지역 여러 학교에 규격 미달 냉난방기를 납품하여 조달청으로부터 3개월 입찰 참가 자격 제한 처분을 받았다. 삼성전자는 처분 취소 소송을 제기했으나, 광복절 특별사면으로 제재 효력이 사라져 법원에서 각하 판결을 받았다. 비록 행정처분은 해제되었으나 위반 이력은 남아있으며, 피해를 입은 학교들은 에너지 비용 증가 등의 손해배상을 청구할 가능성이 있다.</t>
+          <t>약손명가 가맹점주 33명이 본사의 부당한 가맹 계약 및 갑질을 주장하며 170억 원대 손해배상 소송을 제기했습니다. 이들은 공정위에 불공정거래행위 신고 및 불공정약관 심사 청구를 했으며, 전 대표이사와 회장 등을 상대로 공갈, 사기, 강제추행 혐의로 형사 고소했습니다. 본사 측은 과거 경영 방식에 문제가 있었음을 인정하며 개선 노력을 밝히고 있습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방인 삼성전자의 규격 미달 제품 납품 사실이 조달청에 의해 확인되어 책임이 명확하며, 상대방의 자력이 충분하다. 충북 지역 여러 학교에 납품되어 집단적 피해 가능성이 높고, 조달청의 행정처분으로 객관적 증거가 확보되었으며 공적 절차가 진행된 바 있다. 피해 규모는 미상이지만, 장기간에 걸친 다수 기관 피해로 누적액이 상당할 수 있다.</t>
+          <t>약손명가 본사의 불공정 거래 및 갑질 행위에 대한 책임이 비교적 명확하며(적합 조건 1), 가맹점주 33명이 170억 원대 손해배상 소송을 제기하여 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 보이고 있습니다. 공정위 신고 및 경찰 고소 등 공적 절차가 진행 중이며(적합 조건 6), 본사 측도 과거 문제점을 일부 인정하여 증거 확보 가능성이 높습니다(적합 조건 5). 약손명가는 가맹사업을 운영하는 기업으로 자력도 충분할 것으로 판단됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>173억 원</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>다수 기관</t>
+          <t>33명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>사면이 되레 발목...삼성전자, 입찰제한 처분 다투려 했지만 각하</t>
+          <t>[단독]약손명가 가맹점주 수십명, 부당계약·갑질 주장 소송전</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025432?ref=naver</t>
+          <t>https://www.nocutnews.co.kr/news/6494411?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260401061326</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-29 12:47:05.532429+00:00</t>
+          <t>2026-04-01 00:37:49.686483+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>A업체</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>공정위 조사 또는 과징금 부과</t>
+          <t>전남도 행정심판 기각 결정, 행정소송 및 손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>신전푸드시스가 정보공개서에 없는 품목을 가맹점주들이 개별 구매할 경우 '중대한 계약위반'으로 간주하고 계약 해지 및 손해배상 청구를 위협한 사건입니다. 공정거래위원회가 이를 문제 삼고 있으며, 다수의 가맹점주가 피해를 입었을 것으로 예상됩니다.</t>
+          <t>여수 A업체가 농수산물직판장 허가를 받고 사실상 대형마트처럼 운영하여 지역 소상공인들에게 피해를 입혔습니다. 전남도 행정심판위원회는 A업체의 행정심판 청구를 기각하며 소상공인들의 주장에 힘을 실어주었습니다. 현재 소상공인 단체들은 A업체의 시정명령 즉각 이행과 함께 향후 행정소송 및 피해 자료 정리를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>공정위가 신전푸드시스의 거래강제 행위를 문제 삼고 있어 상대방 책임이 명확합니다. 다수의 가맹점주가 피해를 입었을 가능성이 높고, 공정위의 조치가 진행 중이므로 객관적 증거 확보가 용이합니다.</t>
+          <t>A업체의 꼼수영업 책임이 전남도 행정심판 기각으로 명확해졌고(상대방 책임 명확), 여수 지역 소상공인 다수가 피해를 입은 집단적 피해 사례입니다(집단적 피해, 피해 규모 큼). 전남도 행정심판 기각 결정이라는 공적 증거가 존재하며(증거 확보 가능), 이미 공적 절차(행정심판)가 진행되어 결론이 났고 향후 행정소송 및 손해배상 소송 가능성이 높습니다(공적 절차 진행 중). 상대방은 대형마트처럼 운영하는 업체로 자력이 충분할 것으로 예상됩니다(상대방 자력 충분).</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>소상공인 다수</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>프랜차이즈 '포장' 이중고… 국내선 과징금·해외선 수급 불안</t>
+          <t>여수 소상공인들  꼼수영업 농수산 유통업체, 행정심판 기각 환영</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260329500149</t>
+          <t>https://www.nocutnews.co.kr/news/6494320?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260331054120</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-29 12:41:56.869390+00:00</t>
+          <t>2026-03-31 18:00:56.305491+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>우미건설</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 및 조사 진행 중, 대통령 규제 강화 언급</t>
+          <t>공정위 과징금 부과 및 검찰 고발, 우미건설의 과징금 취소 소송 예정</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>프랜차이즈 본사들이 필수품목을 지나치게 넓게 지정하고 가맹점에 강매하며 부당이득을 취하는 '차액가맹금' 문제가 심화되고 있습니다. 신전떡볶이 본사인 신전푸드시스는 젓가락, 포장 용기 등을 강매하여 공정위로부터 약 10억원의 과징금을 부과받았으며, 대통령까지 나서 규제 강화를 시사했습니다. 이는 업계 전반의 관행으로 지적되며, 메가커피 등 다른 프랜차이즈에서도 유사한 문제가 발생하고 있습니다.</t>
+          <t>공정거래위원회가 대기업집단 우미건설에 '벌떼 입찰' 행위로 총 483억 7900만원의 과징금을 부과하고 검찰에 고발했다. 우미건설은 2016년부터 2024년까지 계열사를 동원해 공공택지 입찰 자격을 회피하고, 4997억원 규모의 공사 물량을 부당하게 제공한 혐의를 받는다. 우미건설은 공정위 처분에 불복하여 과징금 취소 소송을 제기할 예정이다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>신전푸드시스 등 프랜차이즈 본사의 필수품목 강매 및 차액가맹금 문제로 공정위 과징금 부과 등 공적 절차가 진행 중이며(적합 조건 6), 대통령까지 규제 강화를 언급하여 상대방 책임이 명확합니다(적합 조건 1, 5). 다수의 가맹점주가 피해를 입었고(적합 조건 3), 신전푸드시스만 해도 최소 6억 3천만원 이상의 부당이득이 확인되어 피해 규모가 크며(적합 조건 4), 대기업 프랜차이즈 본사들이 상대방이므로 자력도 충분합니다(적합 조건 2).</t>
+          <t>공정거래위원회가 대기업집단 우미건설에 483억 원의 과징금을 부과하고 검찰 고발까지 진행하여 상대방의 책임이 명확하며(적합 조건 1), 상대방은 대기업집단으로 자력이 충분합니다(적합 조건 2). 공정위의 심의의결서와 과징금 부과가 객관적인 증거가 되며(적합 조건 5), 이미 공정위 처분 및 검찰 고발 등 공적 절차가 진행 중입니다(적합 조건 6). 과징금 규모가 483억 원에 달해 피해 규모가 매우 큽니다(적합 조건 4). 우미건설이 과징금 취소 소송을 예고하여 법적 분쟁이 예상됩니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>최소 6억 3천만원 이상 (신전푸드시스 기준)</t>
+          <t>483억 7900만원 (공정위 과징금 총액), 4997억원 (부당 공사 물량)</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹점주 다수 및 기타 프랜차이즈 가맹점주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>'관행'이란 이름의 악습…기로에 선 K프랜차이즈</t>
+          <t>벌떼 입찰, 중대한 위반 ... 공정위, 우미건설 과징금 '가중'</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>meconomynews.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/27/0021</t>
+          <t>https://www.meconomynews.com/news/articleView.html?idxno=129005</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-28 12:16:57.419575+00:00</t>
+          <t>2026-03-31 12:48:50.749765+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>효성중공업 외 다수 대기업</t>
+          <t>대상, 사조CPK</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>입찰 담합 혐의에 대한 수사 또는 공정위 조사 진행 중으로 추정</t>
+          <t>검찰 수사 및 경영진 구속영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>한국전력공사 입찰에서 6700억 원 규모의 담합 혐의가 효성중공업 등 대기업군에 제기되었으나, 해당 기업들은 혐의를 부인하고 있다. 이는 대규모 공공 입찰에서의 불공정 행위로, 공정거래위원회 조사 또는 검찰 수사 등 공적 절차가 진행 중일 것으로 예상된다.</t>
+          <t>검찰이 대상과 사조CPK 등 전분당 업체들의 10조 원 규모 담합 의혹에 대해 수사를 진행 중이며, 경영진에 대한 구속영장을 청구했다. 이 사건은 장기간에 걸쳐 출고가와 거래 조건을 공동으로 조정하거나 인상 시점을 맞춘 혐의를 받고 있으며, 향후 민사소송 및 납품 구조 재편 논의로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>대기업 피고(효성중공업 등)의 자력이 충분하고, 6700억 원대의 매우 큰 피해 규모가 확인된다. 입찰 담합 혐의가 제기되어 공적 절차(수사 또는 공정위 조사)가 진행 중임을 시사하며, 이는 증거 확보 가능성이 높음을 의미한다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>검찰 수사 및 경영진 구속영장 청구로 상대방 책임이 비교적 명확하며(적합 조건 1, 6), 대상과 사조CPK는 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 10조 원 규모의 담합 의혹은 다수의 피해자를 발생시키고(적합 조건 3) 피해 규모가 매우 크며(적합 조건 4), 검찰 수사를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>6700억 원</t>
+          <t>10조 원</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전분당 구매 기업 및 소비자 다수</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>'6700억대 한전 입찰 담합' 효성중공업 등 대기업군 혐의 부인</t>
+          <t>10조 원 전분당 담합 의혹… 대상·사조CPK 경영진 구속 분수령</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/27/2026032700230.html</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=301437</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-27 13:02:01.651058+00:00</t>
+          <t>2026-03-31 12:45:52.446889+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>심팩</t>
+          <t>롯데홈쇼핑 (롯데그룹 계열사)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 심팩의 처분 취소 소송 진행 중</t>
+          <t>공정위 신고 및 조사 진행 중, 추가 법적 대응 예고</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>심팩이 철강 원료 담합 혐의로 공정거래위원회로부터 95억원의 과징금을 부과받았으며, 이에 불복하여 처분 취소 소송을 제기했다. 공정위는 심팩의 공동행위를 확인하고 특별·장기 공급계약에도 담합의 결과가 반영되었다고 판단했다. 이는 카르텔 피해자들의 손해배상 소송 가능성을 높이는 중요한 근거가 된다.</t>
+          <t>2006년 우리홈쇼핑 인수전부터 시작된 롯데홈쇼핑과 태광산업의 20년 갈등이 최근 사옥 매입, 부당지원행위, 통행세 의혹 등으로 다시 격화되고 있습니다. 태광산업은 롯데홈쇼핑과 롯데그룹 계열사들을 공정거래위원회에 신고했으며, 일부 사안은 무혐의 종결되었으나 최근에도 공정위 신고 및 추가 법적 대응을 예고하며 갈등이 최고조에 달하고 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>공정거래위원회가 심팩의 철강 원료 담합 행위를 인정하고 95억원의 과징금을 부과한 것은 상대방 책임이 명확하며(적합 조건 1) 강력한 증거가 있음을 시사합니다(적합 조건 5). 또한 공정위의 행정처분은 이미 공적 절차가 진행 중임을 보여줍니다(적합 조건 6). 카르텔의 특성상 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 95억원의 과징금 규모는 피해 규모가 큼을 나타내며(적합 조건 4), 심팩은 대기업으로 자력이 충분하여(적합 조건 2) 소송금융 투자에 적합합니다.</t>
+          <t>롯데홈쇼핑과 태광산업 모두 대기업으로 상대방의 자력이 충분하며(적합 조건 2), 부당지원행위, 통행세 의혹 등 기업 간 분쟁으로 피해 규모가 잠재적으로 클 수 있습니다(적합 조건 4). 공정거래위원회 신고 및 조사 등 공적 절차가 진행 중이며(적합 조건 6), 관련 증거 확보가 가능합니다(적합 조건 5). 과거 인수전은 종결되었으나, 사옥 매입, 부당지원, 통행세 의혹 등 최근의 갈등은 현재진행형이며 추가 법적 대응이 예고되어 있습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>미상 (공정위 과징금 95억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상 (카르텔 피해자 다수 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>심팩 ‘철강 카르텔’ 과징금 불복 소송</t>
+          <t>'롯데홈쇼핑 vs 태광' 20년 악연의 끝은? [옛날신문보기]</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/582947?ref=naver</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181929</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-27 12:41:11.883539+00:00</t>
+          <t>2026-03-31 00:45:26.627392+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>대통령의 '최대치 제재' 주문, 유사 소송 확산</t>
+          <t>공정위 시정명령 및 과징금 부과, 한온시스템의 공정위 상대 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>한국피자헛 판결로 차액가맹금 소송이 확산되는 가운데, 대통령이 신전푸드시스의 강매 사건에 대해 '법이 허용하는 최대치 제재'를 주문했습니다. 이는 프랜차이즈 본사의 불공정 행위에 대한 정부의 강력한 의지를 보여주며, 가맹사업법 위반 여부에 대한 공정거래위원회 등의 조사가 예상됩니다.</t>
+          <t>한온시스템이 9개 하청업체에 대한 하도급 대금 지연 지급 등으로 공정거래위원회로부터 14억원의 과징금 및 시정명령을 받았다. 한온시스템은 이에 불복하여 공정위를 상대로 행정소송을 제기했으며, 해당 사건은 하청업체들의 손해배상 청구 가능성을 높인다. 공정위의 조사 결과와 대기업인 한온시스템의 자력은 소송금융 투자에 긍정적인 요인이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>신전푸드시스라는 특정 기업의 강매 행위로 인한 상대방 책임이 명확하며(적합 조건 1), 프랜차이즈 본사로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 차액가맹금 소송의 확산은 다수의 가맹점주 피해를 의미하며(적합 조건 3), 대통령의 '최대치 제재' 주문은 공정거래위원회 등 공적 절차 진행 가능성을 높입니다(적합 조건 6). 이미 한국피자헛 판결이라는 유사 사례가 있어 증거 확보 및 법리 구성에 유리합니다(적합 조건 5).</t>
+          <t>공정위가 한온시스템의 하도급법 위반을 인정하고 약 14억 8천만원의 미지급금 및 이자 지급 명령을 내린 상태로, 상대방 책임이 명확하고 피해 규모가 큽니다. 또한 한온시스템은 대기업으로 자력이 충분하며, 공정위의 조사 결과라는 객관적 증거와 공적 절차가 이미 진행되었다는 점에서 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 14억 8천만원 (미지급 대금 및 이자)</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>9개 하청업체</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>“필수 공급 vs 강매 경계 어디까지”…대통령 ‘최대치 제재’에 프랜...</t>
+          <t>'하청 대금 지연 지급' 14억 과징금…한온시스템, 공정위 상대 취소 소송</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1625944/?sc=Naver</t>
+          <t>https://www.newsis.com/view/NISX20260330_0003570032</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-27 00:47:15.717660+00:00</t>
+          <t>2026-03-31 00:43:16.792260+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>대웅제약</t>
+          <t>한국 피자헛</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>약준모의 대웅제약 유통 독점 횡포에 대한 문제 제기 및 비판</t>
+          <t>대법원 확정 판결로 가맹사업 차액가맹금 반환 법리 확립, 유사 프랜차이즈 본사를 상대로 한 다수의 집단소송 예고</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>약사의 미래를 준비하는 모임(약준모)이 대웅제약의 의약품 유통 독점 횡포를 비판했습니다. 약준모는 대웅제약이 자사 제품 효능에 의문을 제기한 약사 및 약사단체를 상대로 손해배상 소송을 제기하고, 특정 품목 및 소포장을 차별적으로 공급하는 등의 행위를 문제 삼았습니다. 이는 다수의 약사 및 약국에 피해를 줄 수 있는 불공정 행위로 지적됩니다.</t>
+          <t>법무법인 YK가 한국 피자헛 차액가맹금 반환 소송에서 가맹점주 94명을 대리하여 215억 원의 대법원 확정 판결을 이끌어냈습니다. 이 판결은 가맹사업의 불합리한 관행을 깬 의미 있는 판례로 평가되며, 이를 기점으로 다수의 주요 프랜차이즈 브랜드와 관련한 차액가맹금 반환 소송이 줄지어 예고되고 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>대기업인 대웅제약이 상대방으로 자력이 충분하며(적합 조건 2), 약사 및 약사단체를 대상으로 한 불공정 유통 행위로 다수의 피해자 발생 가능성이 높습니다(적합 조건 3). 약준모가 구체적인 횡포 사례를 지적하며 비판하는 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성도 있습니다(적합 조건 1, 5).</t>
+          <t>대법원 판결로 가맹본부의 책임이 명확히 인정되었고(적합 조건 1), 한국 피자헛은 자력이 충분한 대기업입니다(적합 조건 2). 94명의 가맹점주가 피해를 입었고(적합 조건 3), 215억 원이라는 큰 피해 규모가 확인되었습니다(적합 조건 4). 대법원 판결이라는 강력한 증거가 존재하며(적합 조건 5), 이 판례를 기반으로 다수의 유사 프랜차이즈 차액가맹금 반환 소송이 예고되어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>215억원</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>약사 및 약사단체 다수</t>
+          <t>94명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>약준모, 대웅 거점도매 직격… 의약품 유통 독점 횡포</t>
+          <t>[로펌] 공정거래·중대재해 분야 강해…기업 리스크 관리 선도</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=17&amp;nid=325228</t>
+          <t>https://www.joongang.co.kr/article/25416184</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-26 13:00:33.474903+00:00</t>
+          <t>2026-03-31 00:36:12.051289+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>GS리테일</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>1심 무죄 후 2심 진행 중, 행정소송 패소 판결이 변수</t>
+          <t>디지털 주권회복 시민위원회 출범 및 입법 제안 추진 중. 미국에서 중소 게임사 250여 곳이 구글과 애플을 상대로 집단소송 제기, 구글이 배상 협의 제안 보도.</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>GS리테일의 하도급 관련 사건으로, 1심에서는 무죄가 선고되었으나 동일 사안에 대한 행정소송에서 GS리테일이 패소 판결을 받았다. 이 행정소송 패소 판결이 현재 진행 중인 2심 재판에 중요한 변수로 작용할 것으로 예상된다.</t>
+          <t>디지털 주권회복 시민위원회가 출범하여 구글과 애플의 인앱결제 수수료 강제에 대한 불공정 행위를 지적하고 제도 개선을 촉구했다. 국내 게임 산업에서만 약 10조 원 규모의 피해가 누적된 것으로 추산되며, 이미 미국에서는 중소 게임사들이 집단소송을 제기하여 구글이 배상 협의를 제안한 상황이다. 시민위원회는 향후 이용자 집단소송 지원과 입법 추진을 통해 인앱결제 수수료 환수 및 인하를 추진할 계획이다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>대기업인 GS리테일이 피고이며(적합 조건 2), 같은 사안의 행정소송에서 패소 판결이 나와 상대방 책임이 비교적 명확하고 중요한 증거가 확보된 상태임(적합 조건 1, 5). 또한 가맹점 및 납품업체 대상 하도급 문제이므로 집단적 피해 가능성이 높음(적합 조건 3).</t>
+          <t>구글과 애플이라는 자력 충분한 대기업이 피고로 특정되며(적합 조건 1, 2), 인앱결제 수수료 강제로 인해 국내 게임 개발사 1만 7천여 곳과 2천 7백만 이용자가 피해를 입어 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 이미 미국에서 중소 게임사 250여 곳이 집단소송을 제기하여 구글이 배상 협의를 제안하는 등 증거가 확보되었고 공적 절차가 진행 중이다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>누적 10조 원 (매년 약 2조 5천억 원)</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개발사 약 1만 7천 개, 이용자 약 2천 7백만 명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>GS리테일 ‘하도급 2심’ 행정소송 패소가 변수</t>
+          <t>‘디지털 주권회복 시민위원회’ 공식 출범…“빅 게임사, 구글·애플 3...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/582856?ref=naver</t>
+          <t>https://www.dt.co.kr/article/12054751?ref=naver</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-26 12:50:48.568996+00:00</t>
+          <t>2026-03-31 00:32:46.346970+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>구글, 애플</t>
+          <t>CJ프레시웨이</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>253개 국내 게임사 집단 소송 진행 중, 정치권의 전기통신사업법 개정안 발의 및 징벌적 손해배상 도입 논의</t>
+          <t>공정위 과징금 부과 후 CJ프레시웨이가 행정소송 제기, 서울고등법원 항소 기각, 현재 대법원 상고심 진행 중.</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>국내 게임사들이 구글과 애플의 높은 인앱결제 수수료로 인해 수익성 악화 및 투자 여력 감소 피해를 겪고 있습니다. 현재 253개 국내 게임사가 구글과 애플을 상대로 수수료 환급 소송을 진행 중이며, 정치권에서도 글로벌 앱마켓의 횡포를 막기 위한 전기통신사업법 개정안 발의 및 징벌적 손해배상 도입을 추진하고 있습니다.</t>
+          <t>CJ프레시웨이가 계열사 부당 지원으로 공정거래위원회로부터 245억 원의 과징금을 부과받았으며, 이에 불복하여 제기한 행정소송의 항소심에서 패소하고 현재 대법원에 상고한 상태이다. 공정위는 CJ프레시웨이가 중소상공인의 시장 이익을 잠식했다고 판단했다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>글로벌 빅테크(구글, 애플)의 독점적 지위로 인한 높은 수수료 부과로 상대방 책임이 명확하며, 상대방의 자력이 충분합니다. 국내 게임사 253곳이 집단으로 소송을 진행 중이며, P사의 사례로 볼 때 피해 규모가 상당할 것으로 예상됩니다. 또한, 정치권에서 관련 법 개정을 추진하는 등 공적 절차가 진행 중입니다.</t>
+          <t>CJ프레시웨이의 계열사 부당 지원에 대해 공정위가 245억 원의 과징금을 부과했고, 서울고등법원에서도 CJ프레시웨이의 항소가 기각되어 상대방 책임이 명확하며(조건 1, 5), CJ그룹 계열사로서 자력이 충분하다(조건 2). 또한 공정위의 공적 절차가 진행되었고(조건 6), 중소상공인의 시장 이익 잠식이라는 판단은 잠재적 집단 피해 가능성을 시사한다(조건 3, 4).</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>수백억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳</t>
+          <t>중소상공인 다수 (미상)</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>'재주는 게임사, 돈은 구글·애플'…K게임의 그림자</t>
+          <t>내수로 '최대 실적' 쓴 CJ프레시웨이…공정위 과징금 부담은 '숙제'</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/mobile/2026/03/24/0043</t>
+          <t>https://news.tf.co.kr/read/economy/2307571.htm</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-26 00:50:12.503094+00:00</t>
+          <t>2026-03-31 00:32:12.453391+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>여수시 돌산읍 농수산물 업체</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>공정위 제재 부과</t>
+          <t>전남도 행정심판위원회에서 시정명령 취소청구 기각, 행정소송 및 손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>신전푸드시스가 2021년 3월부터 2023년 6월까지 59개 가맹점에 총 70차례에 걸쳐 부당한 내용증명을 발송한 사실이 드러나 공정위로부터 법률 허용 최대치의 제재를 받았습니다. 이는 가맹사업법 위반 소지가 있으며, 다수의 가맹점주들이 피해를 입었을 가능성이 있습니다.</t>
+          <t>여수시 돌산읍의 한 농수산물 업체가 농수산물직판장 허가를 받아 대형 유통점으로 운영하다가 여수시의 시정명령을 받았고, 이에 대한 행정심판 청구가 기각되었다. 여수시소상공인연합회 등은 해당 업체의 꼼수 영업으로 재래시장 및 중소유통업체들이 피해를 입었다고 주장하며, 여수시에 신속한 후속 조치와 함께 행정소송 및 손해배상 소송을 준비하고 있다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>공정위의 제재로 상대방(신전푸드시스)의 책임이 명확하며, 59개 가맹점이라는 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 공정위 조사 결과라는 객관적 증거가 존재하고 이미 공적 절차(공정위 제재)가 진행되었으므로 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 행정심판 기각으로 명확하며(적합 조건 1, 5), 여수시소상공인연합회 등 다수의 상인 단체가 피해를 주장하고 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 이미 행정심판 절차가 진행되어 업체 측의 위법 행위가 확인되었고(적합 조건 6), 향후 행정소송 및 손해배상 소송으로 이어질 가능성이 있습니다. 상대방 업체는 대형 유통점 형태로 운영되어 일정 수준의 자력이 있을 것으로 추정됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>59개 가맹점</t>
+          <t>재래시장 및 중소유통업체 다수</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>이재명 대통령, 신전푸드시스 제재한 공정위에  법률 허용 최대치 부과...</t>
+          <t>꼼수 영업해놓고…  시정명령 어긴 여수 농수산물 업체, 행정심판 '기각...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=226893</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603300035</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-24 13:08:15.548894+00:00</t>
+          <t>2026-03-30 12:45:10.805849+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>HPE</t>
+          <t>4대 은행</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>법무부가 HPE의 주니퍼 인수에 대해 기업용 무선 장비 시장 경쟁 저해를 이유로 소송 제기. 법원은 인스턴트 온 매각을 조건으로 보고 있음.</t>
+          <t>공정위 과징금 부과에 대한 은행들의 행정소송 제기</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>미국 법무부가 HPE의 주니퍼 인수가 기업용 무선 장비 시장 경쟁을 저해한다며 소송을 제기했다. HPE의 '아루바'와 주니퍼의 '미스트' 제품이 쟁점이며, 법원은 '인스턴트 온' 사업부 매각을 인수 조건으로 검토 중이다.</t>
+          <t>공정거래위원회가 4대 은행의 LTV(주택담보대출비율) 정보 교환을 통한 담합 행위를 적발하고 총 2720억 원의 과징금을 부과했습니다. 이에 대해 은행들은 공정위의 판단에 불복하여 행정소송을 제기했으며, 나머지 은행들도 소송을 준비 중인 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>HPE라는 대기업이 피고이며(적합 조건 2), 법무부가 직접 소송을 제기하여 상대방 책임이 명확하다고 주장되고(적합 조건 1), 이미 소송이 진행 중이며(적합 조건 6) 증거 확보 가능성이 높음(적합 조건 5). 다만, 직접적인 피해자 특정 및 피해 규모 산정이 어려울 수 있음.</t>
+          <t>공정거래위원회가 4대 은행의 LTV 담합 행위에 대해 2720억 원의 과징금을 부과하며 책임이 명확하게 특정되었고(적합 조건 1, 5, 6), 상대방인 4대 은행은 충분한 자력을 갖추고 있습니다(적합 조건 2). 과징금 규모가 매우 크고(적합 조건 4), LTV 담합의 특성상 다수의 대출 고객에게 집단적 피해가 발생했을 가능성이 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>HPE, 주니퍼 인수 조건 이행 시험대…인스턴트 온 매각 성사 여부 주목</t>
+          <t>LTV 담합 제재 후폭풍… 4대 은행, 공정위 2720억 과징금에 법적 대응</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026032406312630682</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514865</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-24 00:38:40.504215+00:00</t>
+          <t>2026-03-30 00:45:52.580542+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 결정</t>
+          <t>조달청의 입찰 참가 자격 제한 처분 및 사실 확인</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>신전푸드시스가 정보공개서에 명시되지 않은 포장 용기 등 특정 품목을 가맹점주들에게 강매하고, 외부 제품 사용 시 손해배상을 청구하겠다는 내용증명을 발송하여 압박했습니다. 이에 공정거래위원회는 신전푸드시스에 시정명령과 함께 9억 7천만원의 과징금을 부과했습니다.</t>
+          <t>삼성전자가 2018년부터 2022년까지 충북 지역 여러 학교에 규격 미달 냉난방기를 납품하여 조달청으로부터 3개월 입찰 참가 자격 제한 처분을 받았다. 삼성전자는 처분 취소 소송을 제기했으나, 광복절 특별사면으로 제재 효력이 사라져 법원에서 각하 판결을 받았다. 비록 행정처분은 해제되었으나 위반 이력은 남아있으며, 피해를 입은 학교들은 에너지 비용 증가 등의 손해배상을 청구할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>신전푸드시스의 가맹점 강매 행위는 공정거래위원회로부터 9억 7천만원의 과징금을 부과받아 상대방 책임이 명확하며(적합 조건 1, 5, 6), 전국적인 프랜차이즈 본사로서 자력이 충분합니다(적합 조건 2). 다수의 가맹점주가 피해를 입었을 가능성이 높아 집단적 피해에 해당하며(적합 조건 3), 이는 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>상대방인 삼성전자의 규격 미달 제품 납품 사실이 조달청에 의해 확인되어 책임이 명확하며, 상대방의 자력이 충분하다. 충북 지역 여러 학교에 납품되어 집단적 피해 가능성이 높고, 조달청의 행정처분으로 객관적 증거가 확보되었으며 공적 절차가 진행된 바 있다. 피해 규모는 미상이지만, 장기간에 걸친 다수 기관 피해로 누적액이 상당할 수 있다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>다수 기관</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>신전떡볶이, 가맹점에 포장 용기 등 강매...과징금 9억 7천만원</t>
+          <t>사면이 되레 발목...삼성전자, 입찰제한 처분 다투려 했지만 각하</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3091378</t>
+          <t>https://www.sedaily.com/article/20025432?ref=naver</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-23 13:02:41.499560+00:00</t>
+          <t>2026-03-29 12:47:05.532429+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>공정거래위원회 제재</t>
+          <t>공정위 조사 또는 과징금 부과</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>신전푸드시스가 가맹사업법을 위반하여 젓가락 등 특정 품목을 가맹점에 강매한 사실이 공정거래위원회 제재를 통해 드러났다. 2021년부터 2023년까지 59개 가맹점에 70차례에 걸쳐 계약해지 및 손해배상 청구를 언급하는 내용증명을 발송한 것으로 확인되었다.</t>
+          <t>신전푸드시스가 정보공개서에 없는 품목을 가맹점주들이 개별 구매할 경우 '중대한 계약위반'으로 간주하고 계약 해지 및 손해배상 청구를 위협한 사건입니다. 공정거래위원회가 이를 문제 삼고 있으며, 다수의 가맹점주가 피해를 입었을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>신전푸드시스의 가맹사업법 위반 및 젓가락 등 강매 행위는 공정거래위원회 제재를 통해 책임이 명확하게 입증되었습니다. 59개 가맹점에 내용증명을 발송한 사실은 집단적 피해의 가능성을 시사하며, 공정위 제재 자체가 강력한 객관적 증거이자 공적 절차 진행의 증거입니다. 피고가 프랜차이즈 본사로 자력도 충분할 것으로 예상되어 소송금융 투자에 적합합니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>공정위가 신전푸드시스의 거래강제 행위를 문제 삼고 있어 상대방 책임이 명확합니다. 다수의 가맹점주가 피해를 입었을 가능성이 높고, 공정위의 조치가 진행 중이므로 객관적 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>59개 가맹점</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>신전푸드시스 가맹사업법 위반 제재 … 젓가락 등 '강매'</t>
+          <t>프랜차이즈 '포장' 이중고… 국내선 과징금·해외선 수급 불안</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241047</t>
+          <t>https://www.asiatime.co.kr/article/20260329500149</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-23 13:02:32.826647+00:00</t>
+          <t>2026-03-29 12:41:56.869390+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과</t>
+          <t>공정거래위원회 과징금 부과 및 조사 진행 중, 대통령 규제 강화 언급</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>신전떡볶이 본사인 신전푸드시스가 가맹점주들에게 젓가락, 비닐봉지 등 필수 품목을 강매하고, 이를 따르지 않을 경우 계약 해지 및 손해배상을 경고하는 내용증명을 70차례 발송한 사실이 드러났습니다. 이로 인해 신전푸드시스는 최소 6억 3천만 원 이상의 부당이익을 챙겼으며, 공정거래위원회로부터 9.7억 원의 과징금을 부과받았습니다.</t>
+          <t>프랜차이즈 본사들이 필수품목을 지나치게 넓게 지정하고 가맹점에 강매하며 부당이득을 취하는 '차액가맹금' 문제가 심화되고 있습니다. 신전떡볶이 본사인 신전푸드시스는 젓가락, 포장 용기 등을 강매하여 공정위로부터 약 10억원의 과징금을 부과받았으며, 대통령까지 나서 규제 강화를 시사했습니다. 이는 업계 전반의 관행으로 지적되며, 메가커피 등 다른 프랜차이즈에서도 유사한 문제가 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>신전푸드시스의 가맹점주 대상 '갑질' 행위가 공정거래위원회로부터 과징금 9.7억 원을 부과받아 상대방 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 대기업 프랜차이즈 본사로 자력이 충분합니다(적합 조건 2). 70차례의 내용증명 발송은 다수의 피해자(적합 조건 3)와 최소 6억 3천만 원 이상의 부당이익(적합 조건 4)을 시사하며, 과징금 부과는 강력한 증거가 됩니다(적합 조건 5).</t>
+          <t>신전푸드시스 등 프랜차이즈 본사의 필수품목 강매 및 차액가맹금 문제로 공정위 과징금 부과 등 공적 절차가 진행 중이며(적합 조건 6), 대통령까지 규제 강화를 언급하여 상대방 책임이 명확합니다(적합 조건 1, 5). 다수의 가맹점주가 피해를 입었고(적합 조건 3), 신전푸드시스만 해도 최소 6억 3천만원 이상의 부당이득이 확인되어 피해 규모가 크며(적합 조건 4), 대기업 프랜차이즈 본사들이 상대방이므로 자력도 충분합니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>최소 6억3000만원 이상</t>
+          <t>최소 6억 3천만원 이상 (신전푸드시스 기준)</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>최소 70명 이상 (가맹점주)</t>
+          <t>신전떡볶이 가맹점주 다수 및 기타 프랜차이즈 가맹점주 다수</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>젓가락∙비닐봉지까지 강매... 신전떡볶이 '갑질' 과징금 9.7억</t>
+          <t>'관행'이란 이름의 악습…기로에 선 K프랜차이즈</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>woman.chosun.com</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://woman.chosun.com/news/articleView.html?idxno=125269</t>
+          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/27/0021</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-23 12:58:53.245892+00:00</t>
+          <t>2026-03-28 12:16:57.419575+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>외항 정기화물운송사업자</t>
+          <t>효성중공업 외 다수 대기업</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>공정위 제재에 대한 해운업계의 행정소송이 서울고등법원에서 진행 중</t>
+          <t>입찰 담합 혐의에 대한 수사 또는 공정위 조사 진행 중으로 추정</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>공정거래위원회의 해운 공동행위 제재에 대해 해운업계가 반발하여 행정소송을 제기했습니다. 현재 이 사건은 2024년 2월 서울고등법원에서 심리 중이며, 해운법 제29조에 따른 해양수산부 장관의 배타적 규제 권한 여부가 쟁점입니다.</t>
+          <t>한국전력공사 입찰에서 6700억 원 규모의 담합 혐의가 효성중공업 등 대기업군에 제기되었으나, 해당 기업들은 혐의를 부인하고 있다. 이는 대규모 공공 입찰에서의 불공정 행위로, 공정거래위원회 조사 또는 검찰 수사 등 공적 절차가 진행 중일 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>공정위의 해운 공동행위 제재는 상대방(해운업계)의 책임이 공적 기관에 의해 명확히 제기되었음을 의미하며(적합 조건 1), 해운업계는 대기업이 다수 포함되어 자력이 충분할 것으로 예상됩니다(적합 조건 2). 공동행위는 다수의 화주나 소비자에게 집단적 피해를 야기하고 피해 규모가 클 가능성이 높으며(적합 조건 3, 4), 공정위의 제재 결정 및 관련 조사 자료가 객관적인 증거가 될 수 있습니다(적합 조건 5). 또한, 공정위의 제재라는 공적 절차가 이미 진행되었고 이에 대한 행정소송이 진행 중입니다(적합 조건 6).</t>
+          <t>대기업 피고(효성중공업 등)의 자력이 충분하고, 6700억 원대의 매우 큰 피해 규모가 확인된다. 입찰 담합 혐의가 제기되어 공적 절차(수사 또는 공정위 조사)가 진행 중임을 시사하며, 이는 증거 확보 가능성이 높음을 의미한다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6700억 원</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>“해운 공동행위 제재는 선사 도산·공급망 파괴 불러와”</t>
+          <t>'6700억대 한전 입찰 담합' 효성중공업 등 대기업군 혐의 부인</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>ksg.co.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.ksg.co.kr/news/main_newsView.jsp?pNum=146814</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/27/2026032700230.html</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-23 12:46:41.887560+00:00</t>
+          <t>2026-03-27 13:02:01.651058+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>심팩</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>공정거래위원회 조사 또는 조치 진행 중</t>
+          <t>공정위 과징금 부과 및 심팩의 처분 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>신전떡볶이 본사인 신전푸드시스가 가맹점주들에게 특정 물품(젓가락 등) 구매를 강요하고, 이를 따르지 않을 경우 손해배상을 언급하는 내용증명을 보내 압박한 사실이 드러났습니다. 현재 공정거래위원회가 해당 사안에 대해 조사 중이거나 조치를 취한 것으로 보입니다.</t>
+          <t>심팩이 철강 원료 담합 혐의로 공정거래위원회로부터 95억원의 과징금을 부과받았으며, 이에 불복하여 처분 취소 소송을 제기했다. 공정위는 심팩의 공동행위를 확인하고 특별·장기 공급계약에도 담합의 결과가 반영되었다고 판단했다. 이는 카르텔 피해자들의 손해배상 소송 가능성을 높이는 중요한 근거가 된다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>신전떡볶이 본사의 가맹점주 대상 불공정 행위는 공정거래위원회의 조사를 통해 드러났으므로 상대방 책임이 명확하고(적합 조건 1), 전국 프랜차이즈 본사로서 자력이 충분하며(적합 조건 2), 다수의 가맹점주가 피해를 입었을 것으로 예상되어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한 공정위 조사가 진행 중이거나 완료된 상태이므로 공적 절차가 진행되었고 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+          <t>공정거래위원회가 심팩의 철강 원료 담합 행위를 인정하고 95억원의 과징금을 부과한 것은 상대방 책임이 명확하며(적합 조건 1) 강력한 증거가 있음을 시사합니다(적합 조건 5). 또한 공정위의 행정처분은 이미 공적 절차가 진행 중임을 보여줍니다(적합 조건 6). 카르텔의 특성상 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 95억원의 과징금 규모는 피해 규모가 큼을 나타내며(적합 조건 4), 심팩은 대기업으로 자력이 충분하여(적합 조건 2) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (공정위 과징금 95억원)</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>다수 가맹점주</t>
+          <t>미상 (카르텔 피해자 다수 예상)</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>젓가락도 본사 것만 사라 … 내용증명 보낸 떡볶이 프랜차이즈</t>
+          <t>심팩 ‘철강 카르텔’ 과징금 불복 소송</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>thescoop.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309600</t>
+          <t>https://www.naeil.com/news/read/582947?ref=naver</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-23 00:30:59.848770+00:00</t>
+          <t>2026-03-27 12:41:11.883539+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정명령 및 과징금 9억 6천7백만원 부과 의결</t>
+          <t>대통령의 '최대치 제재' 주문, 유사 소송 확산</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹사업을 하는 신전푸드시스가 2021년 3월부터 2023년 12월까지 가맹점주들에게 포장 용기 등 15가지 품목 약 64억 6천만원어치를 강매하여 공정거래위원회로부터 시정명령과 과징금 9억 6천7백만원을 부과받았다. 공정위는 신전푸드시스가 가맹사업법을 위반하여 부당 이득을 취했다고 판단했으며, 가맹점주들은 시중가보다 비싼 가격으로 필수품을 구매해야 하는 피해를 입었다.</t>
+          <t>한국피자헛 판결로 차액가맹금 소송이 확산되는 가운데, 대통령이 신전푸드시스의 강매 사건에 대해 '법이 허용하는 최대치 제재'를 주문했습니다. 이는 프랜차이즈 본사의 불공정 행위에 대한 정부의 강력한 의지를 보여주며, 가맹사업법 위반 여부에 대한 공정거래위원회 등의 조사가 예상됩니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>공정거래위원회의 시정명령 및 과징금 부과로 상대방(신전푸드시스)의 책임이 명확하게 인정되었고(적합 조건 1, 5, 6), 다수의 가맹점주들이 피해를 입었으며(적합 조건 3), 강매 규모가 64억 원대에 달해 피해 규모가 크다(적합 조건 4). 신전푸드시스는 전국 프랜차이즈 본사로서 배상 자력이 충분할 것으로 예상된다(적합 조건 2).</t>
+          <t>신전푸드시스라는 특정 기업의 강매 행위로 인한 상대방 책임이 명확하며(적합 조건 1), 프랜차이즈 본사로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 차액가맹금 소송의 확산은 다수의 가맹점주 피해를 의미하며(적합 조건 3), 대통령의 '최대치 제재' 주문은 공정거래위원회 등 공적 절차 진행 가능성을 높입니다(적합 조건 6). 이미 한국피자헛 판결이라는 유사 사례가 있어 증거 확보 및 법리 구성에 유리합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>다수 가맹점주</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>신전떡볶이, 포장용기 등 65억 강매⋯과징금 9억7천만원</t>
+          <t>“필수 공급 vs 강매 경계 어디까지”…대통령 ‘최대치 제재’에 프랜...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951968</t>
+          <t>https://www.dailian.co.kr/news/view/1625944/?sc=Naver</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-23 00:29:56.110490+00:00</t>
+          <t>2026-03-27 00:47:15.717660+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>대웅제약</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과</t>
+          <t>약준모의 대웅제약 유통 독점 횡포에 대한 문제 제기 및 비판</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>공정거래위원회가 신전떡볶이 운영사인 신전푸드시스에 가맹점주들에게 특정 업체로부터만 물품을 구매하도록 강요하고, 이를 어길 시 내용증명으로 압박한 불공정거래 행위에 대해 9억7,000만원의 과징금을 부과했습니다. 신전푸드시스는 해당 품목에서 12.5%~34.7%의 이윤을 남긴 것으로 조사되었습니다.</t>
+          <t>약사의 미래를 준비하는 모임(약준모)이 대웅제약의 의약품 유통 독점 횡포를 비판했습니다. 약준모는 대웅제약이 자사 제품 효능에 의문을 제기한 약사 및 약사단체를 상대로 손해배상 소송을 제기하고, 특정 품목 및 소포장을 차별적으로 공급하는 등의 행위를 문제 삼았습니다. 이는 다수의 약사 및 약국에 피해를 줄 수 있는 불공정 행위로 지적됩니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>공정위의 과징금 부과로 상대방(신전푸드시스)의 책임이 명확하며(적합 조건 1), 전국적인 프랜차이즈로 자력이 충분하다고 판단됩니다(적합 조건 2). 70개 가맹점주에게 압박을 가한 점은 집단적 피해에 해당하며(적합 조건 3), 공정위 조사 결과가 객관적인 증거로 확보되어 있습니다(적합 조건 5). 또한, 이미 공정위의 과징금 부과라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
+          <t>대기업인 대웅제약이 상대방으로 자력이 충분하며(적합 조건 2), 약사 및 약사단체를 대상으로 한 불공정 유통 행위로 다수의 피해자 발생 가능성이 높습니다(적합 조건 3). 약준모가 구체적인 횡포 사례를 지적하며 비판하는 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성도 있습니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>70명</t>
+          <t>약사 및 약사단체 다수</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>공정위, 신전떡볶이에 과징금 9억7,000만원 부과</t>
+          <t>약준모, 대웅 거점도매 직격… 의약품 유통 독점 횡포</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=199195</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=17&amp;nid=325228</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-22 12:43:02.933657+00:00</t>
+          <t>2026-03-26 13:00:33.474903+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>GS리테일</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 결정</t>
+          <t>1심 무죄 후 2심 진행 중, 행정소송 패소 판결이 변수</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹본부가 가맹점에 젓가락, 숟가락 등 일반 공산품 구매를 강제하고 시중가 대비 높은 마진을 부과한 사실이 공정위에 적발되었습니다. 공정위는 이에 대해 9억 6700만원의 과징금을 부과했으며, 최소 6억 3000만원 이상의 차액가맹금이 발생한 것으로 확인됩니다. 59개 가맹점에 계약 위반을 이유로 내용증명을 발송하는 등 압박이 있었으며, 이는 가맹점의 거래 선택권을 제한하는 위법 행위로 판단되었습니다.</t>
+          <t>GS리테일의 하도급 관련 사건으로, 1심에서는 무죄가 선고되었으나 동일 사안에 대한 행정소송에서 GS리테일이 패소 판결을 받았다. 이 행정소송 패소 판결이 현재 진행 중인 2심 재판에 중요한 변수로 작용할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>상대방 책임이 공정위 과징금 부과로 명확하며(적합 조건 1), 프랜차이즈 본사로서 자력이 충분하다고 판단됩니다(적합 조건 2). 59개 가맹점이 피해를 입어 집단적 피해에 해당하고(적합 조건 3), 최소 6억 3천만원 이상의 차액가맹금 발생으로 피해 규모가 큽니다(적합 조건 4). 공정위의 조사 결과 및 과징금 부과 결정이라는 객관적 증거가 존재하며(적합 조건 5), 이미 공정위의 행정처분 절차가 진행되어 제재가 내려진 상태입니다(적합 조건 6).</t>
+          <t>대기업인 GS리테일이 피고이며(적합 조건 2), 같은 사안의 행정소송에서 패소 판결이 나와 상대방 책임이 비교적 명확하고 중요한 증거가 확보된 상태임(적합 조건 1, 5). 또한 가맹점 및 납품업체 대상 하도급 문제이므로 집단적 피해 가능성이 높음(적합 조건 3).</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>최소 6억3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>59개 가맹점</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>신전떡볶이, 공산품 ‘강매’ 적발…과징금 9억6700만원</t>
+          <t>GS리테일 ‘하도급 2심’ 행정소송 패소가 변수</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065593145793566</t>
+          <t>https://www.naeil.com/news/read/582856?ref=naver</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-22 12:42:17.671874+00:00</t>
+          <t>2026-03-26 12:50:48.568996+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>구글, 애플</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정명령 및 과징금 9억6700만원 부과</t>
+          <t>253개 국내 게임사 집단 소송 진행 중, 정치권의 전기통신사업법 개정안 발의 및 징벌적 손해배상 도입 논의</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>신전푸드시스가 가맹점주들에게 젓가락 등 15종 공산품 구매를 강제하고 이를 어길 시 계약 해지 및 손해배상 청구를 하겠다고 협박한 사실이 공정위 조사로 드러났습니다. 공정위는 신전푸드시스에 시정명령과 9억6700만원의 과징금을 부과했으며, 신전푸드시스는 이 행위로 최소 6억3000만원 이상의 부당이득을 취했습니다. 이는 가맹점주들이 부당하게 구매한 품목에 대한 손해배상 청구를 제기할 수 있는 중요한 근거가 됩니다.</t>
+          <t>국내 게임사들이 구글과 애플의 높은 인앱결제 수수료로 인해 수익성 악화 및 투자 여력 감소 피해를 겪고 있습니다. 현재 253개 국내 게임사가 구글과 애플을 상대로 수수료 환급 소송을 진행 중이며, 정치권에서도 글로벌 앱마켓의 횡포를 막기 위한 전기통신사업법 개정안 발의 및 징벌적 손해배상 도입을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>공정거래위원회의 조사 결과로 상대방(신전푸드시스)의 책임이 명확하며(적합 조건 1), 대형 프랜차이즈로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 전국 가맹점주들을 대상으로 한 강제 행위로 집단적 피해가 발생했으며(적합 조건 3), 신전푸드시스가 취한 부당이득이 최소 6억3000만원 이상으로 피해 규모가 큽니다(적합 조건 4). 공정위의 시정명령 및 과징금 부과 결정은 강력한 객관적 증거가 되며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>글로벌 빅테크(구글, 애플)의 독점적 지위로 인한 높은 수수료 부과로 상대방 책임이 명확하며, 상대방의 자력이 충분합니다. 국내 게임사 253곳이 집단으로 소송을 진행 중이며, P사의 사례로 볼 때 피해 규모가 상당할 것으로 예상됩니다. 또한, 정치권에서 관련 법 개정을 추진하는 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>최소 6억3000만원</t>
+          <t>수백억 원 이상 추정</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>국내 게임사 253곳</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>가맹점주에 젓가락 구매 강요한 '신전떡볶이'…공정위, 과징금 9.7억 부...</t>
+          <t>'재주는 게임사, 돈은 구글·애플'…K게임의 그림자</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260322115229739</t>
+          <t>https://news.bizwatch.co.kr/article/mobile/2026/03/24/0043</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-22 12:39:38.569642+00:00</t>
+          <t>2026-03-26 00:50:12.503094+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>신전떡볶이</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과</t>
+          <t>공정위 제재 부과</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>신전떡볶이 본사가 가맹점주들에게 젓가락, 포장 용기 등 특정 품목 구매를 강제하고, 이를 어길 시 계약 해지 및 손해배상을 위협하여 공정거래위원회로부터 9억 670만원의 과징금을 부과받았습니다. 이는 가맹사업법 위반에 해당하며, 다수의 가맹점주들이 불공정 거래로 인한 피해를 입었을 것으로 예상됩니다.</t>
+          <t>신전푸드시스가 2021년 3월부터 2023년 6월까지 59개 가맹점에 총 70차례에 걸쳐 부당한 내용증명을 발송한 사실이 드러나 공정위로부터 법률 허용 최대치의 제재를 받았습니다. 이는 가맹사업법 위반 소지가 있으며, 다수의 가맹점주들이 피해를 입었을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>신전떡볶이 본사의 가맹점주 대상 불공정 행위가 공정위 과징금 부과로 명확히 인정되어 상대방 책임이 명확하며(조건 1, 5, 6), 다수의 가맹점주가 피해를 입어 집단적 피해 가능성이 높습니다(조건 3). 본사는 전국 프랜차이즈로 자력이 충분할 것으로 예상됩니다(조건 2).</t>
+          <t>공정위의 제재로 상대방(신전푸드시스)의 책임이 명확하며, 59개 가맹점이라는 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 공정위 조사 결과라는 객관적 증거가 존재하고 이미 공적 절차(공정위 제재)가 진행되었으므로 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>59개 가맹점</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>가맹점에 젓가락·포장 용기 등 구매 강제...신전떡볶이, 과징금 9억 670...</t>
+          <t>이재명 대통령, 신전푸드시스 제재한 공정위에  법률 허용 최대치 부과...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/national_general/2026/03/22/5J2BKFKTBFA6FOMCMERHST7L4A/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=226893</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-22 12:39:11.941352+00:00</t>
+          <t>2026-03-24 13:08:15.548894+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>신전푸드시스</t>
+          <t>HPE</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정명령 및 과징금 부과</t>
+          <t>법무부가 HPE의 주니퍼 인수에 대해 기업용 무선 장비 시장 경쟁 저해를 이유로 소송 제기. 법원은 인스턴트 온 매각을 조건으로 보고 있음.</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹본부 신전푸드시스가 가맹점에 젓가락, 용기 등 일반 공산품 15종을 본사에서만 구매하도록 강제하고, 이를 어길 시 불이익을 예고하는 내용증명을 발송했다. 공정거래위원회는 이러한 행위가 가맹사업법 위반(거래상대방 구속행위)에 해당한다고 판단, 시정명령과 9억6700만원의 과징금을 부과했다. 가맹본부는 이로 인해 최소 6억3000만원의 부당이득을 취한 것으로 조사되었다.</t>
+          <t>미국 법무부가 HPE의 주니퍼 인수가 기업용 무선 장비 시장 경쟁을 저해한다며 소송을 제기했다. HPE의 '아루바'와 주니퍼의 '미스트' 제품이 쟁점이며, 법원은 '인스턴트 온' 사업부 매각을 인수 조건으로 검토 중이다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방 책임이 공정위 제재로 명확히 확인되었고(조건 1, 5, 6), 신전푸드시스는 전국 규모의 프랜차이즈 가맹본부로 자력이 충분하다고 판단된다(조건 2). 59개 가맹점이 피해를 입어 집단적 피해이며(조건 3), 가맹본부의 부당이득이 최소 6.3억 원 이상으로 피해 규모가 크다(조건 4). 공정위의 시정명령 및 과징금 부과 결정은 강력한 증거가 된다(조건 5, 6).</t>
+          <t>HPE라는 대기업이 피고이며(적합 조건 2), 법무부가 직접 소송을 제기하여 상대방 책임이 명확하다고 주장되고(적합 조건 1), 이미 소송이 진행 중이며(적합 조건 6) 증거 확보 가능성이 높음(적합 조건 5). 다만, 직접적인 피해자 특정 및 피해 규모 산정이 어려울 수 있음.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>최소 6억3000만원 (가맹본부 부당이득)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>59개 가맹점</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>가맹점에 젓가락·용기 ‘강매’로 매운맛?…신전떡볶이에 9.7억 과징금</t>
+          <t>HPE, 주니퍼 인수 조건 이행 시험대…인스턴트 온 매각 성사 여부 주목</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699774?ref=naver</t>
+          <t>https://www.ddaily.co.kr/page/view/2026032406312630682</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-22 12:38:52.443929+00:00</t>
+          <t>2026-03-24 00:38:40.504215+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정명령 및 과징금 부과</t>
+          <t>공정거래위원회 과징금 부과 결정</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹본부 신전푸드시스가 정보공개서에 없는 15종의 일반 공산품 구매를 가맹점주들에게 강제하여 공정거래위원회로부터 시정명령과 9억 6700만원의 과징금을 부과받았다. 가맹본부는 59개 가맹점에 내용증명을 발송하고 체크리스트를 통해 구매를 강제했으며, 이로 인해 최소 6억 3천만원 이상의 부당이득을 취한 것으로 공정위는 판단했다. 공정위는 가맹점사업자에게 과도한 부담을 주는 행위를 지속적으로 감시할 계획이다.</t>
+          <t>신전푸드시스가 정보공개서에 명시되지 않은 포장 용기 등 특정 품목을 가맹점주들에게 강매하고, 외부 제품 사용 시 손해배상을 청구하겠다는 내용증명을 발송하여 압박했습니다. 이에 공정거래위원회는 신전푸드시스에 시정명령과 함께 9억 7천만원의 과징금을 부과했습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>신전떡볶이 가맹본부의 부당한 거래강제 행위가 공정위의 시정명령 및 9억 6700만원 과징금 부과로 명확히 확인되었습니다 (적합 조건 1, 5, 6). 59개 가맹점이 피해를 입었으며 (적합 조건 3), 가맹본부의 자력과 공정위가 판단한 부당이득 규모(최소 6억 3천만원)를 고려할 때 피해 규모가 상당하여 소송금융 투자에 매우 적합합니다 (적합 조건 2, 4).</t>
+          <t>신전푸드시스의 가맹점 강매 행위는 공정거래위원회로부터 9억 7천만원의 과징금을 부과받아 상대방 책임이 명확하며(적합 조건 1, 5, 6), 전국적인 프랜차이즈 본사로서 자력이 충분합니다(적합 조건 2). 다수의 가맹점주가 피해를 입었을 가능성이 높아 집단적 피해에 해당하며(적합 조건 3), 이는 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>최소 6억 3천만원 이상 (가맹본부 부당이득 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>59개 가맹점</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>젓가락도 본사에서 사라 …신전떡볶이 '강매'에 수억원대 과징금</t>
+          <t>신전떡볶이, 가맹점에 포장 용기 등 강매...과징금 9억 7천만원</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/economy/2026/03/22/2026032009472025236</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3091378</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-22 12:38:13.183652+00:00</t>
+          <t>2026-03-23 13:02:41.499560+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>신전푸드시스</t>
+        </is>
+      </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>공정위 정책 발표 및 제도 개선 추진</t>
+          <t>공정거래위원회 제재</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>공정거래위원회가 중소기업 기술 보호 및 피해 구제를 확대하기 위한 정책을 발표했습니다. 한국형 증거개시제도 도입과 법원 자료제출 의무화를 통해 피해 중소기업의 손해배상소송 입증 부담을 경감하고, 하도급·가맹·유통 분야 불공정행위에 대한 법 집행 역량을 강화할 계획입니다.</t>
+          <t>신전푸드시스가 가맹사업법을 위반하여 젓가락 등 특정 품목을 가맹점에 강매한 사실이 공정거래위원회 제재를 통해 드러났다. 2021년부터 2023년까지 59개 가맹점에 70차례에 걸쳐 계약해지 및 손해배상 청구를 언급하는 내용증명을 발송한 것으로 확인되었다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>공정위가 한국형 증거개시제도 도입 및 법원 자료제출 의무화를 통해 피해 중소기업의 손해배상소송 입증 부담을 경감하겠다고 밝혀(적합 조건 5), 소송금융 투자에 매우 유리한 환경이 조성될 것으로 예상됩니다. 또한 공정위가 갑을 분야 불공정행위에 대한 법 집행 역량을 강화할 예정이며(적합 조건 6), 하도급·가맹·유통 분야의 불공정행위는 다수 중소기업에 집단적 피해를 야기할 수 있습니다(적합 조건 3). 상대방은 대기업 등 자력이 충분한 '갑'이 될 가능성이 높습니다(적합 조건 2).</t>
+          <t>신전푸드시스의 가맹사업법 위반 및 젓가락 등 강매 행위는 공정거래위원회 제재를 통해 책임이 명확하게 입증되었습니다. 59개 가맹점에 내용증명을 발송한 사실은 집단적 피해의 가능성을 시사하며, 공정위 제재 자체가 강력한 객관적 증거이자 공적 절차 진행의 증거입니다. 피고가 프랜차이즈 본사로 자력도 충분할 것으로 예상되어 소송금융 투자에 적합합니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>다수 중소기업</t>
+          <t>59개 가맹점</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>공정위  중소기업 기술 보호·피해구제 확대…제재는 선진국 수준으로</t>
+          <t>신전푸드시스 가맹사업법 위반 제재 … 젓가락 등 '강매'</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4405056</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241047</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-21 12:30:18.032497+00:00</t>
+          <t>2026-03-23 13:02:32.826647+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>KB국민은행, 신한은행, 하나은행, 우리은행</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 은행의 행정소송 제기</t>
+          <t>공정거래위원회 과징금 부과</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>공정거래위원회가 4대 시중은행의 LTV 정보교환을 담합으로 판단하고 총 2720억원의 과징금을 부과하자, 은행들이 이에 불복하여 행정소송을 제기했습니다. 공정위는 은행들의 담합이 중소기업과 소상공인의 대출 한도를 낮춰 피해를 입혔다고 보았으며, 이는 2021년 공정거래법 개정 이후 정보 공유를 담합으로 판단한 첫 사례로 법원의 최종 판단이 주목됩니다.</t>
+          <t>신전떡볶이 본사인 신전푸드시스가 가맹점주들에게 젓가락, 비닐봉지 등 필수 품목을 강매하고, 이를 따르지 않을 경우 계약 해지 및 손해배상을 경고하는 내용증명을 70차례 발송한 사실이 드러났습니다. 이로 인해 신전푸드시스는 최소 6억 3천만 원 이상의 부당이익을 챙겼으며, 공정거래위원회로부터 9.7억 원의 과징금을 부과받았습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>4대 시중은행이 피고로 자력이 충분하며(적합 조건 2), 공정위가 담합으로 판단하고 2720억원의 과징금을 부과한 공식 조사 결과가 존재하여 책임 입증에 유리합니다(적합 조건 5, 6). 중소기업 및 소상공인 다수가 피해를 입었을 가능성이 높고(적합 조건 3), 피해 규모 또한 상당할 것으로 추정됩니다(적합 조건 4).</t>
+          <t>신전푸드시스의 가맹점주 대상 '갑질' 행위가 공정거래위원회로부터 과징금 9.7억 원을 부과받아 상대방 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 대기업 프랜차이즈 본사로 자력이 충분합니다(적합 조건 2). 70차례의 내용증명 발송은 다수의 피해자(적합 조건 3)와 최소 6억 3천만 원 이상의 부당이익(적합 조건 4)을 시사하며, 과징금 부과는 강력한 증거가 됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6억3000만원 이상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>중소기업 및 소상공인 다수</t>
+          <t>최소 70명 이상 (가맹점주)</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>LTV 담합 2라운드… 과징금 불복  4대은행, 행정소송 제기</t>
+          <t>젓가락∙비닐봉지까지 강매... 신전떡볶이 '갑질' 과징금 9.7억</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>woman.chosun.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032108070268559</t>
+          <t>http://woman.chosun.com/news/articleView.html?idxno=125269</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-21 00:45:33.076484+00:00</t>
+          <t>2026-03-23 12:58:53.245892+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>KB국민은행, 신한은행, 하나은행, 우리은행</t>
+          <t>외항 정기화물운송사업자</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 결정 및 은행들의 과징금 취소 행정소송 제기</t>
+          <t>공정위 제재에 대한 해운업계의 행정소송이 서울고등법원에서 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>4대 시중은행이 LTV 담합 혐의로 공정거래위원회로부터 총 2720억원의 과징금을 부과받자 이에 불복하여 행정소송을 제기했다. 공정위는 은행들이 LTV 정보를 교환하여 시장 경쟁을 제한했다고 판단했으나, 은행들은 리스크 관리 차원이라고 반박하고 있다. 이번 사건은 개정 공정거래법 적용의 첫 사례로, 법원의 판단에 따라 담합 여부가 최종 결정될 예정이다.</t>
+          <t>공정거래위원회의 해운 공동행위 제재에 대해 해운업계가 반발하여 행정소송을 제기했습니다. 현재 이 사건은 2024년 2월 서울고등법원에서 심리 중이며, 해운법 제29조에 따른 해양수산부 장관의 배타적 규제 권한 여부가 쟁점입니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>4대 시중은행이라는 충분한 자력의 상대방(적합 조건 2)이 공정거래위원회로부터 2720억 원의 과징금을 부과받았으며(적합 조건 6), 이는 공정위의 조사 결과(적합 조건 5)에 따른 것으로 상대방 책임이 비교적 명확합니다(적합 조건 1). LTV 담합은 다수의 대출자에게 영향을 미쳐 집단적 피해(적합 조건 3) 및 잠재적 피해 규모가 매우 클 것으로 예상(적합 조건 4)되어 소송금융 투자에 매우 적합합니다.</t>
+          <t>공정위의 해운 공동행위 제재는 상대방(해운업계)의 책임이 공적 기관에 의해 명확히 제기되었음을 의미하며(적합 조건 1), 해운업계는 대기업이 다수 포함되어 자력이 충분할 것으로 예상됩니다(적합 조건 2). 공동행위는 다수의 화주나 소비자에게 집단적 피해를 야기하고 피해 규모가 클 가능성이 높으며(적합 조건 3, 4), 공정위의 제재 결정 및 관련 조사 자료가 객관적인 증거가 될 수 있습니다(적합 조건 5). 또한, 공정위의 제재라는 공적 절차가 이미 진행되었고 이에 대한 행정소송이 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>4대 시중은행, 'LTV 담합' 공정위 과징금에 불복 소송</t>
+          <t>“해운 공동행위 제재는 선사 도산·공급망 파괴 불러와”</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>ksg.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2304607.htm</t>
+          <t>https://www.ksg.co.kr/news/main_newsView.jsp?pNum=146814</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-21 00:34:46.477541+00:00</t>
+          <t>2026-03-23 12:46:41.887560+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>대방건설</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>공정거래법 위반 혐의로 구교운 회장, 구찬우 대표, 대방건설 법인에 대한 형사 재판 진행 중 (4월경 1심 결론 예정)</t>
+          <t>공정거래위원회 조사 또는 조치 진행 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>대방건설이 공공택지를 확보한 뒤 2세가 지배하는 계열사로 전매하는 방식으로 부당지원을 했다는 혐의로 공정위로부터 205억 원의 과징금을 부과받았다. 행정소송에서는 승소했으나, 구교운 회장 등은 공정거래법 위반 혐의로 현재 형사 재판이 진행 중이며 4월경 1심 결론이 나올 예정이다. 이는 비상장 건설사의 경영권 승계 전략과 관련된 구조적 문제로 지적되고 있다.</t>
+          <t>신전떡볶이 본사인 신전푸드시스가 가맹점주들에게 특정 물품(젓가락 등) 구매를 강요하고, 이를 따르지 않을 경우 손해배상을 언급하는 내용증명을 보내 압박한 사실이 드러났습니다. 현재 공정거래위원회가 해당 사안에 대해 조사 중이거나 조치를 취한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>대방건설의 공정거래법 위반 혐의에 대해 공정위 과징금 부과 이력과 현재 진행 중인 형사 재판으로 상대방 책임이 명확하며 공적 절차가 진행 중이다. 공정위 과징금 규모(205억 원)를 고려할 때 사안의 중요도가 높고 상대방의 자력도 충분하다고 판단된다. 다만, 기사 내용만으로는 직접적인 민사상 피해자 집단이 특정되지 않아 소송금융 투자 대상으로서의 원고 발굴이 필요하다.</t>
+          <t>신전떡볶이 본사의 가맹점주 대상 불공정 행위는 공정거래위원회의 조사를 통해 드러났으므로 상대방 책임이 명확하고(적합 조건 1), 전국 프랜차이즈 본사로서 자력이 충분하며(적합 조건 2), 다수의 가맹점주가 피해를 입었을 것으로 예상되어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한 공정위 조사가 진행 중이거나 완료된 상태이므로 공적 절차가 진행되었고 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>205억 원 (공정위 과징금 규모, 민사상 피해 금액은 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 가맹점주</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>[건설경제 분석] 비상장 건설사 승계 전략 비교...호반 '사서 나누기' v...</t>
+          <t>젓가락도 본사 것만 사라 … 내용증명 보낸 떡볶이 프랜차이즈</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>thescoop.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338322</t>
+          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309600</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-21 00:34:05.828763+00:00</t>
+          <t>2026-03-23 00:30:59.848770+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>KB국민은행, 신한은행 등 4대 시중은행</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>은행들이 공정위 과징금 처분 취소소송 진행 중</t>
+          <t>공정거래위원회 시정명령 및 과징금 9억 6천7백만원 부과 의결</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>4대 시중은행이 공정거래위원회가 부과한 2700억 원 규모의 LTV 담합 과징금에 불복하여 취소소송을 제기했다. 은행들은 LTV 정보 교환이 리스크 관리 차원이었을 뿐 담합이 아니라는 입장이다. 이 사건은 공정위의 담합 인정과 은행들의 불복 소송으로 법적 다툼이 진행 중이다.</t>
+          <t>신전떡볶이 가맹사업을 하는 신전푸드시스가 2021년 3월부터 2023년 12월까지 가맹점주들에게 포장 용기 등 15가지 품목 약 64억 6천만원어치를 강매하여 공정거래위원회로부터 시정명령과 과징금 9억 6천7백만원을 부과받았다. 공정위는 신전푸드시스가 가맹사업법을 위반하여 부당 이득을 취했다고 판단했으며, 가맹점주들은 시중가보다 비싼 가격으로 필수품을 구매해야 하는 피해를 입었다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>4대 시중은행이라는 자력 있는 상대방이 특정되었고(적합 조건 2), 공정위가 2700억 원의 과징금을 부과하며 담합 책임을 인정한 상태(적합 조건 1, 4, 5, 6)이다. 은행들이 공정위 처분에 불복하여 소송을 제기한 것은 공정위의 담합 판단에 대한 강력한 증거가 있음을 시사하며, 이는 담합으로 인한 피해자들의 소송에 유리한 근거가 될 수 있다.</t>
+          <t>공정거래위원회의 시정명령 및 과징금 부과로 상대방(신전푸드시스)의 책임이 명확하게 인정되었고(적합 조건 1, 5, 6), 다수의 가맹점주들이 피해를 입었으며(적합 조건 3), 강매 규모가 64억 원대에 달해 피해 규모가 크다(적합 조건 4). 신전푸드시스는 전국 프랜차이즈 본사로서 배상 자력이 충분할 것으로 예상된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>2700억 원 (과징금 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 가맹점주</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>4대 시중은행, 2700억 'LTV 담합 과징금'에 불복 소송</t>
+          <t>신전떡볶이, 포장용기 등 65억 강매⋯과징금 9억7천만원</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=734105</t>
+          <t>http://www.inews24.com/view/1951968</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-20 13:08:07.727512+00:00</t>
+          <t>2026-03-23 00:29:56.110490+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr"/>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>신전푸드시스</t>
+        </is>
+      </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>공정위의 하도급·가맹·유통 분야 불공정행위 집중 감시 및 조사</t>
+          <t>공정위 과징금 부과</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>정부가 중소기업 R&amp;D 확대 및 AI 공동훈련센터 신설과 더불어, 피해구제기금 마련을 통해 소송 및 분쟁조정 지원을 확대할 계획이다. 특히 공정거래위원회는 하도급·가맹·유통 분야의 대금 미지급, 비용 전가 등 불공정행위를 집중 감시하고 조사 인력을 보강하여 사건 처리 기간을 단축할 예정이다.</t>
+          <t>공정거래위원회가 신전떡볶이 운영사인 신전푸드시스에 가맹점주들에게 특정 업체로부터만 물품을 구매하도록 강요하고, 이를 어길 시 내용증명으로 압박한 불공정거래 행위에 대해 9억7,000만원의 과징금을 부과했습니다. 신전푸드시스는 해당 품목에서 12.5%~34.7%의 이윤을 남긴 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>공정위가 하도급·가맹·유통 분야의 불공정행위를 집중 감시하고 조사 인력을 확대하는 등 공적 절차가 진행 중이며(적합 조건 6), 피해구제기금 마련으로 소송 지원이 확대될 예정입니다. 이는 다수 중소기업의 집단적 피해(적합 조건 3)에 대한 명확한 증거 확보(적합 조건 5) 가능성을 높이며, 상대방은 대기업일 가능성이 높아 자력도 충분할 것으로 예상됩니다(적합 조건 2).</t>
+          <t>공정위의 과징금 부과로 상대방(신전푸드시스)의 책임이 명확하며(적합 조건 1), 전국적인 프랜차이즈로 자력이 충분하다고 판단됩니다(적합 조건 2). 70개 가맹점주에게 압박을 가한 점은 집단적 피해에 해당하며(적합 조건 3), 공정위 조사 결과가 객관적인 증거로 확보되어 있습니다(적합 조건 5). 또한, 이미 공정위의 과징금 부과라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>다수 중소기업</t>
+          <t>70명</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>정부, 중소기업 R D 확대·AI 공동훈련센터 20곳 신설</t>
+          <t>공정위, 신전떡볶이에 과징금 9억7,000만원 부과</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/economy/smb-venture/2026/03/20/OKKNV5FOLZC43K5NZDPOUDWFFM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=199195</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-20 13:05:43.886942+00:00</t>
+          <t>2026-03-22 12:43:02.933657+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>국내 정기선사들</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 공정위 규제 가능성 재논의 중</t>
+          <t>공정거래위원회 과징금 부과 결정</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>국내 해운업계의 정기선 운임 공동행위를 두고 산업 생존을 위한 협력(해운법)과 불법 담합(공정거래법)이라는 법적 해석 충돌이 지속되고 있습니다. 관련 소송은 1심에서 공동행위로 인정되었으나 대법원이 파기환송하며 공정거래위원회의 규제 가능성을 다시 열어둔 상태입니다. 이는 국내 해운사의 글로벌 경쟁력 및 항만 경쟁력에도 영향을 미 미칠 것으로 예상됩니다.</t>
+          <t>신전떡볶이 가맹본부가 가맹점에 젓가락, 숟가락 등 일반 공산품 구매를 강제하고 시중가 대비 높은 마진을 부과한 사실이 공정위에 적발되었습니다. 공정위는 이에 대해 9억 6700만원의 과징금을 부과했으며, 최소 6억 3000만원 이상의 차액가맹금이 발생한 것으로 확인됩니다. 59개 가맹점에 계약 위반을 이유로 내용증명을 발송하는 등 압박이 있었으며, 이는 가맹점의 거래 선택권을 제한하는 위법 행위로 판단되었습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>해운사들은 대기업으로 충분한 자력을 가지며(적합 조건 2), 정기선 운임 공동행위는 다수의 화주에게 영향을 미쳐 집단적 피해 및 상당한 피해 규모가 예상됩니다(적합 조건 3, 4). 공정거래위원회의 규제 가능성이 열려있고 대법원 파기환송으로 법적 절차가 활발히 진행 중이므로 증거 확보 및 공적 절차 진행이 명확합니다(적합 조건 5, 6). 사건이 종결되지 않고 현재 진행형이므로(부적합 조건 0개) 소송금융 투자에 적합합니다.</t>
+          <t>상대방 책임이 공정위 과징금 부과로 명확하며(적합 조건 1), 프랜차이즈 본사로서 자력이 충분하다고 판단됩니다(적합 조건 2). 59개 가맹점이 피해를 입어 집단적 피해에 해당하고(적합 조건 3), 최소 6억 3천만원 이상의 차액가맹금 발생으로 피해 규모가 큽니다(적합 조건 4). 공정위의 조사 결과 및 과징금 부과 결정이라는 객관적 증거가 존재하며(적합 조건 5), 이미 공정위의 행정처분 절차가 진행되어 제재가 내려진 상태입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6억3000만원</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>다수의 화주</t>
+          <t>59개 가맹점</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>[이나경의 오션노트] 해운 패권 경쟁 치열한데…韓만 '담합 규제'에 발...</t>
+          <t>신전떡볶이, 공산품 ‘강매’ 적발…과징금 9억6700만원</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260320165942224</t>
+          <t>https://mdtoday.co.kr/news/view/1065593145793566</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-20 12:44:06.716907+00:00</t>
+          <t>2026-03-22 12:42:17.671874+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>제분업계</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>형사 재판 및 공정거래위원회 제재 절차 진행 중, 손해배상 소송 가능성 거론</t>
+          <t>공정거래위원회 시정명령 및 과징금 9억6700만원 부과</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>밀가루 가격 담합 사건이 형사 재판과 공정거래위원회 제재 절차로 이어지면서, 원재료를 공급받은 식품 가공업체들이 담합으로 인한 손해배상 소송을 제기할 가능성이 커지고 있다. 현재 공정위 제재 및 형사 재판이 진행 중이며, 이 결과에 따라 손해배상 소송이 본격화될 것으로 보인다.</t>
+          <t>신전푸드시스가 가맹점주들에게 젓가락 등 15종 공산품 구매를 강제하고 이를 어길 시 계약 해지 및 손해배상 청구를 하겠다고 협박한 사실이 공정위 조사로 드러났습니다. 공정위는 신전푸드시스에 시정명령과 9억6700만원의 과징금을 부과했으며, 신전푸드시스는 이 행위로 최소 6억3000만원 이상의 부당이득을 취했습니다. 이는 가맹점주들이 부당하게 구매한 품목에 대한 손해배상 청구를 제기할 수 있는 중요한 근거가 됩니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>제분업계 담합 사건은 공정거래위원회 제재 및 형사 재판이 진행 중으로 상대방 책임이 명확하고(조건 1, 5, 6), 제분업계는 자력이 충분한 대기업들이 많으며(조건 2), 원재료를 공급받은 다수의 가공업체들이 피해를 입어 집단적 피해 가능성이 높고(조건 3), 담합으로 인한 피해 규모가 클 것으로 예상됩니다(조건 4).</t>
+          <t>공정거래위원회의 조사 결과로 상대방(신전푸드시스)의 책임이 명확하며(적합 조건 1), 대형 프랜차이즈로서 자력이 충분할 것으로 예상됩니다(적합 조건 2). 전국 가맹점주들을 대상으로 한 강제 행위로 집단적 피해가 발생했으며(적합 조건 3), 신전푸드시스가 취한 부당이득이 최소 6억3000만원 이상으로 피해 규모가 큽니다(적합 조건 4). 공정위의 시정명령 및 과징금 부과 결정은 강력한 객관적 증거가 되며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6억3000만원</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>가공업체 다수</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>[더벨][유통가 풍향계] 제분업계 담합 리스크, 소송전으로 번지나</t>
+          <t>가맹점주에 젓가락 구매 강요한 '신전떡볶이'…공정위, 과징금 9.7억 부...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603161640245680106960</t>
+          <t>https://www.ajunews.com/view/20260322115229739</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-19 12:52:06.546377+00:00</t>
+          <t>2026-03-22 12:39:38.569642+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>대상, 사조CPK, 삼양사, CJ제일제당, 대선제분, 대한제분, 사조동아원, 삼화제분, 한탑</t>
+          <t>신전떡볶이</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>공정거래위원회 담합 적발 및 과징금 부과 의견 제시, 향후 행정소송 가능성</t>
+          <t>공정거래위원회 과징금 부과</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>공정거래위원회가 전분당 및 밀가루 등 소재 식품 분야에서 주요 식품기업들의 가격 담합 행위를 적발했습니다. 공정위는 해당 기업들에 시정조치와 함께 최대 수조원대에 달하는 과징금 부과 의견을 제시했으며, 기업들은 과징금 부담과 가격 인하 압력으로 수익성 악화가 예상됩니다. 향후 공정위 의결 과정에서 과징금 규모가 확정되고 행정소송으로 이어질 가능성도 있습니다.</t>
+          <t>신전떡볶이 본사가 가맹점주들에게 젓가락, 포장 용기 등 특정 품목 구매를 강제하고, 이를 어길 시 계약 해지 및 손해배상을 위협하여 공정거래위원회로부터 9억 670만원의 과징금을 부과받았습니다. 이는 가맹사업법 위반에 해당하며, 다수의 가맹점주들이 불공정 거래로 인한 피해를 입었을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>공정거래위원회가 주요 식품기업들의 전분당 및 밀가루 가격 담합 행위를 적발하여 책임이 명확합니다. 대상 기업들은 대기업으로 자력이 충분하며, 담합 관련 매출 규모가 수조원에 달해 피해 규모가 매우 크고 광범위한 집단적 피해가 예상됩니다. 공정위의 조사 결과가 객관적인 증거가 될 수 있으며, 현재 공정위 제재 절차가 진행 중입니다.</t>
+          <t>신전떡볶이 본사의 가맹점주 대상 불공정 행위가 공정위 과징금 부과로 명확히 인정되어 상대방 책임이 명확하며(조건 1, 5, 6), 다수의 가맹점주가 피해를 입어 집단적 피해 가능성이 높습니다(조건 3). 본사는 전국 프랜차이즈로 자력이 충분할 것으로 예상됩니다(조건 2).</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>수조원대 (과징금 추정액 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>미상 (다수 예상)</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>가격 담합 제재에 …식품업계, 과징금 부담에 수익성 악화 '이중고'</t>
+          <t>가맹점에 젓가락·포장 용기 등 구매 강제...신전떡볶이, 과징금 9억 670...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=215673</t>
+          <t>https://www.chosun.com/national/national_general/2026/03/22/5J2BKFKTBFA6FOMCMERHST7L4A/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-19 00:52:33.277634+00:00</t>
+          <t>2026-03-22 12:39:11.941352+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>국내외 선사 23곳</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 후 선사들이 행정소송 제기, 서울고등법원 판결 선고</t>
+          <t>공정거래위원회 시정명령 및 과징금 부과</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 국내외 선사에 운임 담합으로 시정명령과 과징금을 부과하자, 선사들이 이에 불복하여 행정소송을 제기했습니다. 서울고등법원은 2024년 2월 관련 판결을 선고했습니다.</t>
+          <t>신전떡볶이 가맹본부 신전푸드시스가 가맹점에 젓가락, 용기 등 일반 공산품 15종을 본사에서만 구매하도록 강제하고, 이를 어길 시 불이익을 예고하는 내용증명을 발송했다. 공정거래위원회는 이러한 행위가 가맹사업법 위반(거래상대방 구속행위)에 해당한다고 판단, 시정명령과 9억6700만원의 과징금을 부과했다. 가맹본부는 이로 인해 최소 6억3000만원의 부당이득을 취한 것으로 조사되었다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>공정위의 시정명령 및 과징금 부과로 상대방(국내외 선사 23곳)의 책임이 명확하며(적합 조건 1), 이들은 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 운임 담합으로 인한 다수 화주의 집단적 피해 가능성이 높고(적합 조건 3, 4), 공정위 조사 결과라는 객관적 증거가 이미 확보되어 있습니다(적합 조건 5). 현재 선사들이 공정위 처분에 불복하여 행정소송을 진행 중이므로(적합 조건 6), 소송금융 투자 대상으로서의 적합성이 매우 높습니다.</t>
+          <t>상대방 책임이 공정위 제재로 명확히 확인되었고(조건 1, 5, 6), 신전푸드시스는 전국 규모의 프랜차이즈 가맹본부로 자력이 충분하다고 판단된다(조건 2). 59개 가맹점이 피해를 입어 집단적 피해이며(조건 3), 가맹본부의 부당이득이 최소 6.3억 원 이상으로 피해 규모가 크다(조건 4). 공정위의 시정명령 및 과징금 부과 결정은 강력한 증거가 된다(조건 5, 6).</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6억3000만원 (가맹본부 부당이득)</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>59개 가맹점</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>'안정화 카르텔'은 해운산업의 가장 경제적인 해결책</t>
+          <t>가맹점에 젓가락·용기 ‘강매’로 매운맛?…신전떡볶이에 9.7억 과징금</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>dailylog.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.dailylog.co.kr/news/articleView.html?idxno=26391</t>
+          <t>https://biz.heraldcorp.com/article/10699774?ref=naver</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-18 13:00:41.134205+00:00</t>
+          <t>2026-03-22 12:38:52.443929+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>정기 선사들</t>
+          <t>신전푸드시스</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 처분에 대한 선사들의 행정소송이 서울고등법원에서 1심 판결을 검토 중이다.</t>
+          <t>공정거래위원회 시정명령 및 과징금 부과</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>정기 선사들이 컨테이너선 운임을 담합한 혐의로 공정거래위원회로부터 과징금 부과 처분을 받았다. 이에 선사들은 불복하여 행정소송을 제기했으며, 현재 서울고등법원에서 1심 판결을 검토하며 담합의 적법성 여부를 다투고 있다.</t>
+          <t>신전떡볶이 가맹본부 신전푸드시스가 정보공개서에 없는 15종의 일반 공산품 구매를 가맹점주들에게 강제하여 공정거래위원회로부터 시정명령과 9억 6700만원의 과징금을 부과받았다. 가맹본부는 59개 가맹점에 내용증명을 발송하고 체크리스트를 통해 구매를 강제했으며, 이로 인해 최소 6억 3천만원 이상의 부당이득을 취한 것으로 공정위는 판단했다. 공정위는 가맹점사업자에게 과도한 부담을 주는 행위를 지속적으로 감시할 계획이다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>공정위의 과징금 부과 처분으로 상대방(정기 선사들)의 책임이 명확하며(조건 1), 이들은 자력이 충분한 대기업들이다(조건 2). 공정위 처분이라는 객관적 증거가 존재하고(조건 5), 이미 공정위 조사라는 공적 절차가 진행된 바 있다(조건 6). 컨테이너선 운임 담합은 다수의 화주들에게 집단적 피해를 야기했을 가능성이 높다(조건 3).</t>
+          <t>신전떡볶이 가맹본부의 부당한 거래강제 행위가 공정위의 시정명령 및 9억 6700만원 과징금 부과로 명확히 확인되었습니다 (적합 조건 1, 5, 6). 59개 가맹점이 피해를 입었으며 (적합 조건 3), 가맹본부의 자력과 공정위가 판단한 부당이득 규모(최소 6억 3천만원)를 고려할 때 피해 규모가 상당하여 소송금융 투자에 매우 적합합니다 (적합 조건 2, 4).</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6억 3천만원 이상 (가맹본부 부당이득 기준)</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>59개 가맹점</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>컨테이너선 운임 합의...'담합·적법행위' 논란</t>
+          <t>젓가락도 본사에서 사라 …신전떡볶이 '강매'에 수억원대 과징금</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824949</t>
+          <t>https://www.mt.co.kr/economy/2026/03/22/2026032009472025236</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-18 12:40:34.885042+00:00</t>
+          <t>2026-03-22 12:38:13.183652+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>공정위 시정명령 및 과징금 부과 완료, 관련 손해배상 소송 10건 이상 진행 중</t>
+          <t>공정위 정책 발표 및 제도 개선 추진</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>공정거래위원회가 국내외 23개 해운사의 해상운임 담합 행위에 대해 시정명령과 962억 원의 과징금을 부과했다. 해운사들은 법적 근거를 주장하며 공정위 처분에 맞서고 있으며, 현재 10건 이상의 관련 손해배상 소송이 진행 중이다. 이 사건은 총 1900억 원 규모의 공방으로 확대될 것으로 보인다.</t>
+          <t>공정거래위원회가 중소기업 기술 보호 및 피해 구제를 확대하기 위한 정책을 발표했습니다. 한국형 증거개시제도 도입과 법원 자료제출 의무화를 통해 피해 중소기업의 손해배상소송 입증 부담을 경감하고, 하도급·가맹·유통 분야 불공정행위에 대한 법 집행 역량을 강화할 계획입니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>공정위의 시정명령 및 962억 원 과징금 부과로 상대방(23개 해운사)의 책임이 명확하고 자력이 충분함. 담합의 특성상 다수의 화주에게 집단적 피해가 발생했을 가능성이 높으며, 공정위 조사 결과가 강력한 증거가 됨. 이미 공정위 처분이라는 공적 절차가 진행되었고, 현재 10건 이상의 관련 소송이 진행 중인 점도 적합도를 높임.</t>
+          <t>공정위가 한국형 증거개시제도 도입 및 법원 자료제출 의무화를 통해 피해 중소기업의 손해배상소송 입증 부담을 경감하겠다고 밝혀(적합 조건 5), 소송금융 투자에 매우 유리한 환경이 조성될 것으로 예상됩니다. 또한 공정위가 갑을 분야 불공정행위에 대한 법 집행 역량을 강화할 예정이며(적합 조건 6), 하도급·가맹·유통 분야의 불공정행위는 다수 중소기업에 집단적 피해를 야기할 수 있습니다(적합 조건 3). 상대방은 대기업 등 자력이 충분한 '갑'이 될 가능성이 높습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>962억 원 이상 (총 1900억 원 공방)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 중소기업</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>법대로 했을 뿐  vs  꼼수 담합  해운사·이통사-공정위, 1900억 공방</t>
+          <t>공정위  중소기업 기술 보호·피해구제 확대…제재는 선진국 수준으로</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217892</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4405056</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-18 00:40:01.436141+00:00</t>
+          <t>2026-03-21 12:30:18.032497+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>에버그린마린 등 국내외 해운사 23곳</t>
+          <t>KB국민은행, 신한은행, 하나은행, 우리은행</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 처분 취소 소송에 대한 대법원 판결 선고. 화주들의 손해배상 소송은 아직 제기되지 않았을 가능성 높음.</t>
+          <t>공정위 과징금 부과 및 은행의 행정소송 제기</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 국내외 해운사들의 '한국~동남아' 항로 운임 담합에 대해 총 962억원의 과징금을 부과했으나, 해운사들이 제기한 취소 소송에서 대법원은 해운법이 공동행위를 무제한 허용하는 것이 아니라고 판결하며 공정위의 규제 권한을 인정했습니다. 이 판결은 해운사들의 담합 행위가 위법할 수 있음을 시사하며, 피해를 입은 화주들의 손해배상 소송 가능성을 높이고 있습니다. 해운업계는 산업 특수성을 고려한 해운법 개정을 요구하고 있습니다.</t>
+          <t>공정거래위원회가 4대 시중은행의 LTV 정보교환을 담합으로 판단하고 총 2720억원의 과징금을 부과하자, 은행들이 이에 불복하여 행정소송을 제기했습니다. 공정위는 은행들의 담합이 중소기업과 소상공인의 대출 한도를 낮춰 피해를 입혔다고 보았으며, 이는 2021년 공정거래법 개정 이후 정보 공유를 담합으로 판단한 첫 사례로 법원의 최종 판단이 주목됩니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>대법원 판결로 해운사들의 공동행위가 경쟁 제한적이라는 법리가 확정되어 화주들의 손해배상 소송 가능성이 높습니다. 공정위의 대규모 과징금 부과(962억원)와 국내외 해운사 23곳이 피고로 특정되어 자력도 충분합니다. '한국~동남아' 항로 운임 합의는 다수의 화주들에게 영향을 미쳐 집단적 피해 가능성이 높으며, 공정위 조사 결과 및 대법원 판결이 객관적 증거로 작용합니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>4대 시중은행이 피고로 자력이 충분하며(적합 조건 2), 공정위가 담합으로 판단하고 2720억원의 과징금을 부과한 공식 조사 결과가 존재하여 책임 입증에 유리합니다(적합 조건 5, 6). 중소기업 및 소상공인 다수가 피해를 입었을 가능성이 높고(적합 조건 3), 피해 규모 또한 상당할 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>중소기업 및 소상공인 다수</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>해운업계 “정기선 공동행위는 단순 담합 아냐…합리 원칙 필요”</t>
+          <t>LTV 담합 2라운드… 과징금 불복  4대은행, 행정소송 제기</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2566310</t>
+          <t>https://view.asiae.co.kr/article/2026032108070268559</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-17 12:50:53.542019+00:00</t>
+          <t>2026-03-21 00:45:33.076484+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>해운선사 다수</t>
+          <t>KB국민은행, 신한은행, 하나은행, 우리은행</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>공정거래위원회와 해운업계 간 소송 진행 중</t>
+          <t>공정위 과징금 부과 결정 및 은행들의 과징금 취소 행정소송 제기</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>해운업계는 공정거래위원회가 문제 삼고 있는 선사 간 공동행위(카르텔)에 대해 글로벌 관점에서 접근해야 한다고 주장하며 공정위와 소송전을 진행 중입니다. 해운업계는 한국만 공동행위를 인정하지 않아 국내 경쟁력이 저하된다고 우려하고 있습니다.</t>
+          <t>4대 시중은행이 LTV 담합 혐의로 공정거래위원회로부터 총 2720억원의 과징금을 부과받자 이에 불복하여 행정소송을 제기했다. 공정위는 은행들이 LTV 정보를 교환하여 시장 경쟁을 제한했다고 판단했으나, 은행들은 리스크 관리 차원이라고 반박하고 있다. 이번 사건은 개정 공정거래법 적용의 첫 사례로, 법원의 판단에 따라 담합 여부가 최종 결정될 예정이다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>해운선사들의 공동행위는 공정거래위원회가 문제 삼고 있는 사안으로, 상대방(해운선사 다수)의 책임이 명확하고 자력이 충분합니다. 공정위의 조사가 진행 중이므로 증거 확보 가능성이 높고, 카르텔의 특성상 다수의 소비자 또는 기업에 집단적 피해를 야기했을 가능성이 큽니다. 현재 공정위와 해운업계 간 소송이 진행 중인 공적 절차에 해당합니다.</t>
+          <t>4대 시중은행이라는 충분한 자력의 상대방(적합 조건 2)이 공정거래위원회로부터 2720억 원의 과징금을 부과받았으며(적합 조건 6), 이는 공정위의 조사 결과(적합 조건 5)에 따른 것으로 상대방 책임이 비교적 명확합니다(적합 조건 1). LTV 담합은 다수의 대출자에게 영향을 미쳐 집단적 피해(적합 조건 3) 및 잠재적 피해 규모가 매우 클 것으로 예상(적합 조건 4)되어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>해운업계  선사간 공동행위, 글로벌 관점에서 봐야</t>
+          <t>4대 시중은행, 'LTV 담합' 공정위 과징금에 불복 소송</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260317.99099005196</t>
+          <t>https://news.tf.co.kr/read/economy/2304607.htm</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-17 12:49:38.387608+00:00</t>
+          <t>2026-03-21 00:34:46.477541+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>국내외 23개 선사</t>
+          <t>대방건설</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 관련 행정소송 대법원 파기환송 후 재판 진행 중</t>
+          <t>공정거래법 위반 혐의로 구교운 회장, 구찬우 대표, 대방건설 법인에 대한 형사 재판 진행 중 (4월경 1심 결론 예정)</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>공정거래위원회가 2003년부터 2018년까지 한국-동남아 항로 운임 담합 행위를 한 국내외 23개 선사에 총 962억 원의 과징금을 부과했다. 선사들은 이에 불복해 행정소송을 제기했으나, 대법원에서 파기환송되어 현재 재판이 계속 진행 중이다. 해운업계는 해운법상 공동행위에 공정거래법 적용을 배제하는 법 개정을 추진하고 있다.</t>
+          <t>대방건설이 공공택지를 확보한 뒤 2세가 지배하는 계열사로 전매하는 방식으로 부당지원을 했다는 혐의로 공정위로부터 205억 원의 과징금을 부과받았다. 행정소송에서는 승소했으나, 구교운 회장 등은 공정거래법 위반 혐의로 현재 형사 재판이 진행 중이며 4월경 1심 결론이 나올 예정이다. 이는 비상장 건설사의 경영권 승계 전략과 관련된 구조적 문제로 지적되고 있다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 선사에 962억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 피고인 선사들의 자력이 충분함(적합 조건 2). 15년간의 담합으로 한국-동남아 항로 이용 다수 기업의 집단적 피해가 예상되고(적합 조건 3), 과징금 규모로 볼 때 피해 규모가 매우 큼(적합 조건 4). 공정위 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 관련 행정소송이 대법원 파기환송으로 진행 중인 공적 절차에 해당함(적합 조건 6).</t>
+          <t>대방건설의 공정거래법 위반 혐의에 대해 공정위 과징금 부과 이력과 현재 진행 중인 형사 재판으로 상대방 책임이 명확하며 공적 절차가 진행 중이다. 공정위 과징금 규모(205억 원)를 고려할 때 사안의 중요도가 높고 상대방의 자력도 충분하다고 판단된다. 다만, 기사 내용만으로는 직접적인 민사상 피해자 집단이 특정되지 않아 소송금융 투자 대상으로서의 원고 발굴이 필요하다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>962억 원 이상</t>
+          <t>205억 원 (공정위 과징금 규모, 민사상 피해 금액은 미상)</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>한국-동남아 항로 이용 다수 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>해운업계  생존 위한 협력, 공동행위까지 담합하면 경쟁력 저하</t>
+          <t>[건설경제 분석] 비상장 건설사 승계 전략 비교...호반 '사서 나누기' v...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/industry/2026/03/17/2026031714091426584</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338322</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-17 12:48:57.970563+00:00</t>
+          <t>2026-03-21 00:34:05.828763+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>국내외 23개 선사 (고려해운, 남성해운, 동영해운, SM상선, HMM, 장금상선, 팬오션, 흥아해운, 에버그린, CNC, COSCO, GSL 등)</t>
+          <t>KB국민은행, 신한은행 등 4대 시중은행</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>공정위 과징금 취소 소송이 대법원 파기환송 후 고등법원에서 재심리 중이며, 연말 최종 선고 예정. 해운업계는 해운법 개정을 통한 공정거래법 적용 제외 입법을 추진 중.</t>
+          <t>은행들이 공정위 과징금 처분 취소소송 진행 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 국내외 선사들의 한국-동남아시아 항로 운임 담합에 대해 9620억 원의 과징금을 부과했습니다. 선사들이 제기한 과징금 취소 소송에서 대법원은 공정거래법 적용이 배제되지 않는다고 판시하며 사건을 고등법원으로 파기환송했으며, 연말 최종 선고가 예상됩니다. 해운업계는 해운업 특수성을 반영한 운임 공동행위 보장을 위한 해운법 개정 입법을 추진하고 있습니다.</t>
+          <t>4대 시중은행이 공정거래위원회가 부과한 2700억 원 규모의 LTV 담합 과징금에 불복하여 취소소송을 제기했다. 은행들은 LTV 정보 교환이 리스크 관리 차원이었을 뿐 담합이 아니라는 입장이다. 이 사건은 공정위의 담합 인정과 은행들의 불복 소송으로 법적 다툼이 진행 중이다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>공정거래위원회가 9620억 원의 과징금을 부과했고 대법원이 공정거래법 적용 배제가 아니라고 판시하여 상대방(23개 선사)의 책임이 명확합니다. HMM, 팬오션 등 대형 선사들이 피고이므로 자력이 충분하며, 운임 담합은 다수의 화주들에게 집단적 피해를 야기했을 가능성이 높습니다. 공정위 조사 결과 및 법원 기록 등 증거가 명확하고, 공정위 과징금 부과 및 관련 소송이 진행 중입니다.</t>
+          <t>4대 시중은행이라는 자력 있는 상대방이 특정되었고(적합 조건 2), 공정위가 2700억 원의 과징금을 부과하며 담합 책임을 인정한 상태(적합 조건 1, 4, 5, 6)이다. 은행들이 공정위 처분에 불복하여 소송을 제기한 것은 공정위의 담합 판단에 대한 강력한 증거가 있음을 시사하며, 이는 담합으로 인한 피해자들의 소송에 유리한 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>9620억 원 (공정위 과징금 기준)</t>
+          <t>2700억 원 (과징금 규모)</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상 (다수의 화주 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>해운업 특수성 반영한 ‘운임 공동행위’ 보장 입법 추진</t>
+          <t>4대 시중은행, 2700억 'LTV 담합 과징금'에 불복 소송</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294508&amp;inflow=N</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=734105</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-17 12:48:38.114178+00:00</t>
+          <t>2026-03-20 13:08:07.727512+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>공정위의 시정명령 및 과징금 부과 완료, 해운사들의 불복 소송 진행 중</t>
+          <t>공정위의 하도급·가맹·유통 분야 불공정행위 집중 감시 및 조사</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 국내외 해운사들의 운임 합의 등 공동행위에 대해 시정명령과 총 962억원의 과징금을 부과했습니다. 이에 불복한 해운사들이 소송을 제기하여 현재 법적 다툼이 진행 중입니다. 이 사건은 해운업계의 생존과 법률 충돌 해소를 요구하는 목소리와 함께 주목받고 있습니다.</t>
+          <t>정부가 중소기업 R&amp;D 확대 및 AI 공동훈련센터 신설과 더불어, 피해구제기금 마련을 통해 소송 및 분쟁조정 지원을 확대할 계획이다. 특히 공정거래위원회는 하도급·가맹·유통 분야의 대금 미지급, 비용 전가 등 불공정행위를 집중 감시하고 조사 인력을 보강하여 사건 처리 기간을 단축할 예정이다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>공정위가 국내외 23개 해운사의 운임 합의 등 공동행위를 인정하고 962억원의 과징금을 부과하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 해운사들은 대기업으로 자력이 충분합니다(적합 조건 2). 운임 합의는 다수의 화주들에게 집단적 피해를 야기했을 가능성이 높고(적합 조건 3), 공정위 과징금 규모로 볼 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 공정위의 공식 조사 결과가 증거로 존재하며(적합 조건 5), 이미 공정위의 행정처분이라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
+          <t>공정위가 하도급·가맹·유통 분야의 불공정행위를 집중 감시하고 조사 인력을 확대하는 등 공적 절차가 진행 중이며(적합 조건 6), 피해구제기금 마련으로 소송 지원이 확대될 예정입니다. 이는 다수 중소기업의 집단적 피해(적합 조건 3)에 대한 명확한 증거 확보(적합 조건 5) 가능성을 높이며, 상대방은 대기업일 가능성이 높아 자력도 충분할 것으로 예상됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>962억원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>다수의 화주/기업</t>
+          <t>다수 중소기업</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>해운업계  공동행위 인정해야 생존 …법 충돌 해소 요구 한 목소리</t>
+          <t>정부, 중소기업 R D 확대·AI 공동훈련센터 20곳 신설</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031714212789182</t>
+          <t>https://www.chosun.com/economy/smb-venture/2026/03/20/OKKNV5FOLZC43K5NZDPOUDWFFM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-17 12:47:19.064689+00:00</t>
+          <t>2026-03-20 13:05:43.886942+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>국내외 해운사 23곳 (에버그린마린 등)</t>
+          <t>국내 정기선사들</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>공정위 과징금 취소소송 대법원 파기환송</t>
+          <t>대법원 파기환송 후 공정위 규제 가능성 재논의 중</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>공정거래위원회가 2003년부터 2018년까지 한국-동남아시아 수출입 항로 운임을 담합한 국내외 해운사 23곳에 962억 원의 과징금을 부과했습니다. 해운사들은 이에 불복해 소송을 제기했으나, 대법원은 해운법이 공동행위를 무제한 허용하는 것이 아니라고 판단하며 원심을 파기환송했습니다. 해운업계는 경쟁력 강화를 위해 해운법상 공동행위에 공정거래법을 적용하지 않도록 법 개정을 추진하고 있습니다.</t>
+          <t>국내 해운업계의 정기선 운임 공동행위를 두고 산업 생존을 위한 협력(해운법)과 불법 담합(공정거래법)이라는 법적 해석 충돌이 지속되고 있습니다. 관련 소송은 1심에서 공동행위로 인정되었으나 대법원이 파기환송하며 공정거래위원회의 규제 가능성을 다시 열어둔 상태입니다. 이는 국내 해운사의 글로벌 경쟁력 및 항만 경쟁력에도 영향을 미 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>공정거래위원회가 23개 해운사에 962억 원의 과징금을 부과했고, 대법원이 해운사들의 담합 행위가 경쟁을 실질적으로 제한하지 않는 범위에서만 허용된다고 판단하여 상대방 책임이 명확합니다. 상대방은 국내외 대형 해운사들로 자력이 충분하며, 한국-동남아시아 수출입 항로를 이용한 다수 기업들이 피해를 입었을 가능성이 높아 집단적 피해 및 피해 규모가 클 것으로 예상됩니다. 공정위 조사 및 대법원 판결로 증거가 확보되어 있습니다.</t>
+          <t>해운사들은 대기업으로 충분한 자력을 가지며(적합 조건 2), 정기선 운임 공동행위는 다수의 화주에게 영향을 미쳐 집단적 피해 및 상당한 피해 규모가 예상됩니다(적합 조건 3, 4). 공정거래위원회의 규제 가능성이 열려있고 대법원 파기환송으로 법적 절차가 활발히 진행 중이므로 증거 확보 및 공적 절차 진행이 명확합니다(적합 조건 5, 6). 사건이 종결되지 않고 현재 진행형이므로(부적합 조건 0개) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>미상 (공정위 과징금 962억 원 부과)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>수출입 항로 이용 다수 기업</t>
+          <t>다수의 화주</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>해운산업 경쟁력 강화 차원서 해운사 정기선 공동행위 허용해야</t>
+          <t>[이나경의 오션노트] 해운 패권 경쟁 치열한데…韓만 '담합 규제'에 발...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2303063.htm</t>
+          <t>https://www.ajunews.com/view/20260320165942224</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-17 12:44:53.955437+00:00</t>
+          <t>2026-03-20 12:44:06.716907+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>HMM</t>
+          <t>제분업계</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 처분 및 이에 대한 취소소송 진행 중</t>
+          <t>형사 재판 및 공정거래위원회 제재 절차 진행 중, 손해배상 소송 가능성 거론</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>HMM은 2022년 공정거래위원회로부터 운송료 담합으로 과징금 제재를 받았으며, 이에 불복하여 취소소송을 제기했습니다. 현재 소송 상황이 HMM에 불리하게 흘러가고 있는 것으로 보도되었습니다. 이 사건은 공정위의 공식 제재를 통해 담합 행위가 인정된 만큼, 피해를 입은 다수의 화주나 고객들이 손해배상 소송을 제기할 강력한 근거가 될 수 있습니다.</t>
+          <t>밀가루 가격 담합 사건이 형사 재판과 공정거래위원회 제재 절차로 이어지면서, 원재료를 공급받은 식품 가공업체들이 담합으로 인한 손해배상 소송을 제기할 가능성이 커지고 있다. 현재 공정위 제재 및 형사 재판이 진행 중이며, 이 결과에 따라 손해배상 소송이 본격화될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>공정거래위원회의 과징금 처분으로 HMM의 담합 행위가 공식적으로 인정되어 상대방 책임이 명확하며(적합 조건 1), HMM은 대형 해운사로 충분한 배상 능력을 가집니다(적합 조건 2). 공정위의 조사 결과 및 제재 처분이 객관적 증거가 되며(적합 조건 5), 공정위의 행정처분이 이미 완료되어 공적 절차가 진행되었습니다(적합 조건 6). HMM이 제기한 취소소송에서 불리한 기류가 감지되어, 피해자들의 손해배상 소송 가능성이 높습니다.</t>
+          <t>제분업계 담합 사건은 공정거래위원회 제재 및 형사 재판이 진행 중으로 상대방 책임이 명확하고(조건 1, 5, 6), 제분업계는 자력이 충분한 대기업들이 많으며(조건 2), 원재료를 공급받은 다수의 가공업체들이 피해를 입어 집단적 피해 가능성이 높고(조건 3), 담합으로 인한 피해 규모가 클 것으로 예상됩니다(조건 4).</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>가공업체 다수</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>[Who Is ?] 최원혁 HMM 대표이사 사장</t>
+          <t>[더벨][유통가 풍향계] 제분업계 담합 리스크, 소송전으로 번지나</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433068</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603161640245680106960</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-17 00:47:08.575985+00:00</t>
+          <t>2026-03-19 12:52:06.546377+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>bhc, 교촌치킨, 제너시스BBQ, 메가MGC커피, 프랭크버거, 투썸플레이스 등 20여 개 주요 프랜차이즈</t>
+          <t>대상, 사조CPK, 삼양사, CJ제일제당, 대선제분, 대한제분, 사조동아원, 삼화제분, 한탑</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>대법원 피자헛 소송 판례 존재, 다수 프랜차이즈 대상 소송 진행 중</t>
+          <t>공정거래위원회 담합 적발 및 과징금 부과 의견 제시, 향후 행정소송 가능성</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>국내 주요 프랜차이즈 20여 곳이 본사의 '차액가맹금' 부과와 관련하여 소송에 휘말려 있다. 이는 본사가 가맹점주들에게 원·부자재를 공급하며 부당한 차액을 취했다는 혐의다. 지난 1월 대법원이 피자헛 소송에서 본사의 책임을 인정한 판례가 있어 유사 소송에 중요한 영향을 미칠 것으로 예상된다.</t>
+          <t>공정거래위원회가 전분당 및 밀가루 등 소재 식품 분야에서 주요 식품기업들의 가격 담합 행위를 적발했습니다. 공정위는 해당 기업들에 시정조치와 함께 최대 수조원대에 달하는 과징금 부과 의견을 제시했으며, 기업들은 과징금 부담과 가격 인하 압력으로 수익성 악화가 예상됩니다. 향후 공정위 의결 과정에서 과징금 규모가 확정되고 행정소송으로 이어질 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>bhc, 교촌치킨 등 20여 개 주요 프랜차이즈가 피고로 자력이 충분하며(적합 조건 2), '차액가맹금' 문제로 다수의 가맹점주가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 대법원의 피자헛 소송 판례가 있어 상대방 책임 입증에 유리한 근거가 존재하며 증거 확보 가능성이 높습니다(적합 조건 1, 5). 이미 소송이 진행 중인 상태로 투자 기회 포착에 적합합니다.</t>
+          <t>공정거래위원회가 주요 식품기업들의 전분당 및 밀가루 가격 담합 행위를 적발하여 책임이 명확합니다. 대상 기업들은 대기업으로 자력이 충분하며, 담합 관련 매출 규모가 수조원에 달해 피해 규모가 매우 크고 광범위한 집단적 피해가 예상됩니다. 공정위의 조사 결과가 객관적인 증거가 될 수 있으며, 현재 공정위 제재 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조원대 (과징금 추정액 기준)</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>20여 개 프랜차이즈의 가맹점주 다수</t>
+          <t>미상 (다수 예상)</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>‘창업 상징’ 카페도 꺾였다…프랜차이즈 산업 첫 역성장</t>
+          <t>가격 담합 제재에 …식품업계, 과징금 부담에 수익성 악화 '이중고'</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1621297/?sc=Naver</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=215673</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-17 00:46:09.153762+00:00</t>
+          <t>2026-03-19 00:52:33.277634+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>SK에너지, GS칼텍스, 현대오일뱅크, S-OIL</t>
+          <t>국내외 선사 23곳</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>공정거래위원회 현장 조사 진행 중</t>
+          <t>공정위 과징금 부과 후 선사들이 행정소송 제기, 서울고등법원 판결 선고</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>공정거래위원회가 SK에너지 등 정유 4사와 일부 지역 주유소의 담합 의심 및 유류 가격 동조화 현상에 대한 현장 조사를 진행 중이다. 특히 정유사의 '사후정산제' 거래 관행이 기름값 급등의 원흉으로 지목되며 다시 논란이 되고 있다. 공정위는 부당 이익 취득 행위 확인 시 엄중 제재를 예고했다.</t>
+          <t>공정거래위원회가 23개 국내외 선사에 운임 담합으로 시정명령과 과징금을 부과하자, 선사들이 이에 불복하여 행정소송을 제기했습니다. 서울고등법원은 2024년 2월 관련 판결을 선고했습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>공정거래위원회가 정유4사의 담합 의심 및 유류 가격 동조화 현상에 대해 현장 조사를 진행 중으로 상대방 책임이 명확해질 가능성이 높고(적합 조건 1, 5, 6), SK에너지 등 정유 4사는 대기업으로 자력이 충분합니다(적합 조건 2). 기름값 급등은 전국 주유소 및 소비자들에게 집단적이고 광범위한 피해를 야기할 수 있어 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 3, 4).</t>
+          <t>공정위의 시정명령 및 과징금 부과로 상대방(국내외 선사 23곳)의 책임이 명확하며(적합 조건 1), 이들은 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 운임 담합으로 인한 다수 화주의 집단적 피해 가능성이 높고(적합 조건 3, 4), 공정위 조사 결과라는 객관적 증거가 이미 확보되어 있습니다(적합 조건 5). 현재 선사들이 공정위 처분에 불복하여 행정소송을 진행 중이므로(적합 조건 6), 소송금융 투자 대상으로서의 적합성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>전국 주유소 및 소비자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>주유소 기름값 급등 원흉?…깜깜이 '사후정산제' 손본다</t>
+          <t>'안정화 카르텔'은 해운산업의 가장 경제적인 해결책</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>dailylog.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01702326645384304</t>
+          <t>http://www.dailylog.co.kr/news/articleView.html?idxno=26391</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-17 00:38:12.857879+00:00</t>
+          <t>2026-03-18 13:00:41.134205+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>정기 선사들</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>미국 연방법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
+          <t>공정위 과징금 부과 처분에 대한 선사들의 행정소송이 서울고등법원에서 1심 판결을 검토 중이다.</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳이 구글의 인앱결제 수수료가 과도하다며 미국 연방법원에 집단 조정을 제기했습니다. 구글 내부 문건에 적정 수수료율이 명시되어 있어 게임사들은 최대 2조원 규모의 수수료 환급을 요구하고 있습니다. 구글은 합의 의사를 밝혔으며, 애플 또한 합의 압박을 받을 것으로 예상됩니다.</t>
+          <t>정기 선사들이 컨테이너선 운임을 담합한 혐의로 공정거래위원회로부터 과징금 부과 처분을 받았다. 이에 선사들은 불복하여 행정소송을 제기했으며, 현재 서울고등법원에서 1심 판결을 검토하며 담합의 적법성 여부를 다투고 있다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>구글이라는 대기업이 피고이며(상대방 자력 충분), 구글 내부 문건을 통해 과도한 수수료 징수 책임이 명확히 드러나고(상대방 책임 명확, 증거 확보 가능), 국내 게임사 253곳이 참여하는 집단적 피해이며(집단적 피해), 최대 2조원 규모의 피해 금액이 산정되어(피해 규모 큼) 소송금융 투자에 매우 적합합니다. 이미 미국 연방법원에 집단 조정이 제기되어 공적 절차가 진행 중입니다.</t>
+          <t>공정위의 과징금 부과 처분으로 상대방(정기 선사들)의 책임이 명확하며(조건 1), 이들은 자력이 충분한 대기업들이다(조건 2). 공정위 처분이라는 객관적 증거가 존재하고(조건 5), 이미 공정위 조사라는 공적 절차가 진행된 바 있다(조건 6). 컨테이너선 운임 담합은 다수의 화주들에게 집단적 피해를 야기했을 가능성이 높다(조건 3).</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>최대 2조 900억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳, 구글 인앱결제 수수료 최대 2조원 환급 추진…구글...</t>
+          <t>컨테이너선 운임 합의...'담합·적법행위' 논란</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/tech/340015</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824949</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-17 00:36:12.405927+00:00</t>
+          <t>2026-03-18 12:40:34.885042+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr"/>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>국내외 23개 해운사</t>
+        </is>
+      </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>공정위 조사 및 검찰 수사 진행 중, 전속고발권 폐지 논의</t>
+          <t>공정위 시정명령 및 과징금 부과 완료, 관련 손해배상 소송 10건 이상 진행 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>공정거래위원회의 의무고발 제도 활성화로 기업들의 공정거래 관련 형사 리스크가 커지고 있습니다. 과거 행정 제재로 끝나던 사건들이 검찰 수사와 형사 재판으로 이어지는 사례가 증가하며, 건설업계 입찰 담합, 식품업계 가격 담합 등 다양한 분야에서 기업들이 조사 대상에 오르고 있습니다. 이는 기업 평판 및 경영 활동에 큰 영향을 미치며, 법무 대응 비용 증가로 이어지고 있습니다.</t>
+          <t>공정거래위원회가 국내외 23개 해운사의 해상운임 담합 행위에 대해 시정명령과 962억 원의 과징금을 부과했다. 해운사들은 법적 근거를 주장하며 공정위 처분에 맞서고 있으며, 현재 10건 이상의 관련 손해배상 소송이 진행 중이다. 이 사건은 총 1900억 원 규모의 공방으로 확대될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>공정위의 의무고발 제도 활성화로 대기업들의 담합, 시장 지배력 남용 등 불공정 행위에 대한 공정위 조사 및 검찰 수사가 활발히 진행 중입니다. 이는 상대방 책임이 명확하고(조건 1), 상대방 자력이 충분하며(조건 2), 공적 절차가 진행 중이고(조건 6), 공정위 조사를 통해 증거 확보 가능성이 높다는 점(조건 5)에서 소송금융 투자에 적합합니다. 민생과 직결된 담합 사건은 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)를 야기할 수 있습니다.</t>
+          <t>공정위의 시정명령 및 962억 원 과징금 부과로 상대방(23개 해운사)의 책임이 명확하고 자력이 충분함. 담합의 특성상 다수의 화주에게 집단적 피해가 발생했을 가능성이 높으며, 공정위 조사 결과가 강력한 증거가 됨. 이미 공정위 처분이라는 공적 절차가 진행되었고, 현재 10건 이상의 관련 소송이 진행 중인 점도 적합도를 높임.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>962억 원 이상 (총 1900억 원 공방)</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>행정 제재에 형사 처벌까지…기업 ‘형사 리스크’ 상수화 [공정위 의무...</t>
+          <t>법대로 했을 뿐  vs  꼼수 담합  해운사·이통사-공정위, 1900억 공방</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2565773</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217892</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-17 00:18:51.880050+00:00</t>
+          <t>2026-03-18 00:40:01.436141+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>에버그린마린 등 국내외 해운사 23곳</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>공정거래위원회 시정명령 및 과징금 부과, 한온시스템 행정소송 예고</t>
+          <t>공정위 과징금 부과 처분 취소 소송에 대한 대법원 판결 선고. 화주들의 손해배상 소송은 아직 제기되지 않았을 가능성 높음.</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>한온시스템이 공정거래위원회로부터 '하도급거래 공정화에 관한 법률' 위반으로 시정명령과 14억 700만 원의 과징금을 부과받았습니다. 이에 한온시스템은 행정소송으로 대응할 예정입니다. 이는 하도급 업체들의 손해배상 청구 가능성을 시사합니다.</t>
+          <t>공정거래위원회가 23개 국내외 해운사들의 '한국~동남아' 항로 운임 담합에 대해 총 962억원의 과징금을 부과했으나, 해운사들이 제기한 취소 소송에서 대법원은 해운법이 공동행위를 무제한 허용하는 것이 아니라고 판결하며 공정위의 규제 권한을 인정했습니다. 이 판결은 해운사들의 담합 행위가 위법할 수 있음을 시사하며, 피해를 입은 화주들의 손해배상 소송 가능성을 높이고 있습니다. 해운업계는 산업 특수성을 고려한 해운법 개정을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>공정거래위원회로부터 하도급법 위반으로 시정명령과 14억 700만 원의 과징금을 부과받아 상대방(한온시스템)의 책임이 명확하며(적합 조건 1, 5, 6), 한온시스템은 대기업으로 자력이 충분합니다(적합 조건 2). 하도급법 위반의 특성상 다수의 하도급 업체가 피해를 입었을 가능성이 높고(적합 조건 3), 과징금 규모로 볼 때 피해 규모도 클 것으로 예상됩니다(적합 조건 4). 현재 공정위의 공적 절차가 진행 중이며 한온시스템이 행정소송을 예고하여 추가 법적 다툼이 예상됩니다(적합 조건 6).</t>
+          <t>대법원 판결로 해운사들의 공동행위가 경쟁 제한적이라는 법리가 확정되어 화주들의 손해배상 소송 가능성이 높습니다. 공정위의 대규모 과징금 부과(962억원)와 국내외 해운사 23곳이 피고로 특정되어 자력도 충분합니다. '한국~동남아' 항로 운임 합의는 다수의 화주들에게 영향을 미쳐 집단적 피해 가능성이 높으며, 공정위 조사 결과 및 대법원 판결이 객관적 증거로 작용합니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>다수의 하도급 업체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>[Who Is ?] 이수일 한온시스템 대표이사 부회장</t>
+          <t>해운업계 “정기선 공동행위는 단순 담합 아냐…합리 원칙 필요”</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432925</t>
+          <t>https://www.etoday.co.kr/news/view/2566310</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-16 00:50:07.400941+00:00</t>
+          <t>2026-03-17 12:50:53.542019+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>구글 및 애플</t>
+          <t>해운선사 다수</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>미국 법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
+          <t>공정거래위원회와 해운업계 간 소송 진행 중</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>구글의 앱마켓 수수료 인하 정책 발표와 별개로, 국내 게임사 253곳이 구글과 애플의 과도한 인앱결제 수수료에 대해 미국 법원에 집단 조정을 신청했다. 게임사들은 에픽게임즈 소송에서 공개된 내부 문건을 근거로 적정 수수료율이 4~6%라고 주장하며, 구글이 최근 합의 의사를 밝힌 것으로 전해져 환급 가능성에 대한 기대감이 커지고 있다.</t>
+          <t>해운업계는 공정거래위원회가 문제 삼고 있는 선사 간 공동행위(카르텔)에 대해 글로벌 관점에서 접근해야 한다고 주장하며 공정위와 소송전을 진행 중입니다. 해운업계는 한국만 공동행위를 인정하지 않아 국내 경쟁력이 저하된다고 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>구글 및 애플이라는 자력 충분한 대기업이 피고이며 (조건 2), 253개 이상의 국내 게임사가 참여하는 집단적 피해 사례임 (조건 3). 에픽게임즈 소송에서 공개된 내부 문건 등 명확한 증거가 존재하며 (조건 5), 과도한 수수료 징수액이 수천억 원에 달할 것으로 추정됨 (조건 4). 현재 미국 법원에서 집단 조정이 진행 중이며 구글이 합의 의사를 밝혀 상대방 책임이 비교적 명확하고 (조건 1) 소송금융 투자 가능성이 높음.</t>
+          <t>해운선사들의 공동행위는 공정거래위원회가 문제 삼고 있는 사안으로, 상대방(해운선사 다수)의 책임이 명확하고 자력이 충분합니다. 공정위의 조사가 진행 중이므로 증거 확보 가능성이 높고, 카르텔의 특성상 다수의 소비자 또는 기업에 집단적 피해를 야기했을 가능성이 큽니다. 현재 공정위와 해운업계 간 소송이 진행 중인 공적 절차에 해당합니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>수천억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>253개 이상 게임사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>1000억 아낀다 … 구글 앱마켓 수수료 인하에 K게임사 반색</t>
+          <t>해운업계  선사간 공동행위, 글로벌 관점에서 봐야</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603151800582894</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260317.99099005196</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-15 12:59:42.385686+00:00</t>
+          <t>2026-03-17 12:49:38.387608+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>국내 주요 프랜차이즈 본사</t>
+          <t>국내외 23개 선사</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>대법원 판결 이후 유사 소송 확산 중</t>
+          <t>공정위 과징금 부과 관련 행정소송 대법원 파기환송 후 재판 진행 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>장기화된 내수 침체와 차액가맹금 소송, 가맹사업법 규제 강화 등으로 국내 외식 프랜차이즈 가맹점 폐점률이 역대 최고치를 기록하고 가맹본부 수도 감소했습니다. 특히 대법원의 피자헛 차액가맹금 반환 판결 이후 국내 주요 프랜차이즈 본사를 대상으로 한 유사 소송이 확산될 조짐을 보이고 있습니다.</t>
+          <t>공정거래위원회가 2003년부터 2018년까지 한국-동남아 항로 운임 담합 행위를 한 국내외 23개 선사에 총 962억 원의 과징금을 부과했다. 선사들은 이에 불복해 행정소송을 제기했으나, 대법원에서 파기환송되어 현재 재판이 계속 진행 중이다. 해운업계는 해운법상 공동행위에 공정거래법 적용을 배제하는 법 개정을 추진하고 있다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>대법원의 차액가맹금 반환 판결로 법적 근거가 명확해졌으며 (상대방 책임 명확), 이로 인해 국내 주요 프랜차이즈 본사를 대상으로 한 소송이 확산될 가능성이 높습니다 (상대방 자력 충분). 수만 개의 가맹점이 폐업하는 등 집단적 피해 규모가 매우 크고 (집단적 피해, 피해 규모 큼), 관련 증거 확보도 용이할 것으로 판단됩니다 (증거 확보 가능).</t>
+          <t>공정거래위원회가 23개 선사에 962억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 피고인 선사들의 자력이 충분함(적합 조건 2). 15년간의 담합으로 한국-동남아 항로 이용 다수 기업의 집단적 피해가 예상되고(적합 조건 3), 과징금 규모로 볼 때 피해 규모가 매우 큼(적합 조건 4). 공정위 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 관련 행정소송이 대법원 파기환송으로 진행 중인 공적 절차에 해당함(적합 조건 6).</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>962억 원 이상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>수만 개 가맹점</t>
+          <t>한국-동남아 항로 이용 다수 기업</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>[단독] '외식 시장까지 중국에 뺏기나'..K프랜차이즈, 작년 3만개 문닫았...</t>
+          <t>해운업계  생존 위한 협력, 공동행위까지 담합하면 경쟁력 저하</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603101501360352</t>
+          <t>https://www.mt.co.kr/industry/2026/03/17/2026031714091426584</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-15 12:51:56.293622+00:00</t>
+          <t>2026-03-17 12:48:57.970563+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>주요 플랫폼 사업자</t>
+          <t>국내외 23개 선사 (고려해운, 남성해운, 동영해운, SM상선, HMM, 장금상선, 팬오션, 흥아해운, 에버그린, CNC, COSCO, GSL 등)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>집단소송 예정</t>
+          <t>공정위 과징금 취소 소송이 대법원 파기환송 후 고등법원에서 재심리 중이며, 연말 최종 선고 예정. 해운업계는 해운법 개정을 통한 공정거래법 적용 제외 입법을 추진 중.</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>플랫폼의 인앱결제 30% 수수료가 중소 게임사들의 생존을 위협하고 있습니다. 변호사는 이 수수료가 적정 수준을 훨씬 상회하며, 해외 사례를 들어 국내에서도 집단소송 및 징벌적 손해배상 가능성을 언급했습니다. 이는 플랫폼의 시장 지배력 남용 문제로, 다수의 중소 게임사들이 피해를 입고 있는 상황입니다.</t>
+          <t>공정거래위원회가 23개 국내외 선사들의 한국-동남아시아 항로 운임 담합에 대해 9620억 원의 과징금을 부과했습니다. 선사들이 제기한 과징금 취소 소송에서 대법원은 공정거래법 적용이 배제되지 않는다고 판시하며 사건을 고등법원으로 파기환송했으며, 연말 최종 선고가 예상됩니다. 해운업계는 해운업 특수성을 반영한 운임 공동행위 보장을 위한 해운법 개정 입법을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>플랫폼 사업자의 시장 지배력 남용으로 인한 과도한 수수료 부과가 문제로, 상대방 책임이 비교적 명확합니다 (적합 조건 1). 상대방은 대형 플랫폼 기업으로 자력이 충분하며 (적합 조건 2), 다수의 중소 게임사가 피해를 입어 집단소송 가능성이 높습니다 (적합 조건 3). 또한, 해외에서 유사한 법적 판단이 나오고 있어 법리적 근거가 마련될 가능성이 있습니다 (적합 조건 5).</t>
+          <t>공정거래위원회가 9620억 원의 과징금을 부과했고 대법원이 공정거래법 적용 배제가 아니라고 판시하여 상대방(23개 선사)의 책임이 명확합니다. HMM, 팬오션 등 대형 선사들이 피고이므로 자력이 충분하며, 운임 담합은 다수의 화주들에게 집단적 피해를 야기했을 가능성이 높습니다. 공정위 조사 결과 및 법원 기록 등 증거가 명확하고, 공정위 과징금 부과 및 관련 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9620억 원 (공정위 과징금 기준)</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>다수의 중소 게임사</t>
+          <t>미상 (다수의 화주 추정)</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>[현장] 플랫폼 인앱결제 수수료 30% '폭탄'…중소 게임사 생존 위협</t>
+          <t>해운업 특수성 반영한 ‘운임 공동행위’ 보장 입법 추진</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>newsian.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87197</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294508&amp;inflow=N</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-13 12:50:46.373457+00:00</t>
+          <t>2026-03-17 12:48:38.114178+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr"/>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>에버그린, 고려해운, HMM 등 국내외 23개 해운사</t>
+        </is>
+      </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>국회에서 인앱결제 수수료 문제 지적 및 법조계에서 집단 소송 등 법적 대응 방안 검토 중</t>
+          <t>공정위의 시정명령 및 과징금 부과 완료, 해운사들의 불복 소송 진행 중</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>국회에서 주요 플랫폼 사업자의 인앱결제 수수료(사실상 30% 통행세) 문제가 지적되며 논쟁이 확산되고 있습니다. 법조계 인사들은 미국과 유럽의 반독점 판례를 참고하여 집단 소송이나 징벌적 손해배상 도입 등 다양한 법적 대응 방안을 검토할 필요가 있다는 의견을 제시했습니다. 이는 다수의 업계 관계자에게 영향을 미치는 사안입니다.</t>
+          <t>공정거래위원회가 23개 국내외 해운사들의 운임 합의 등 공동행위에 대해 시정명령과 총 962억원의 과징금을 부과했습니다. 이에 불복한 해운사들이 소송을 제기하여 현재 법적 다툼이 진행 중입니다. 이 사건은 해운업계의 생존과 법률 충돌 해소를 요구하는 목소리와 함께 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>주요 플랫폼 사업자의 인앱결제 수수료 부과에 대한 국회 논의가 진행 중이며(공적 절차 진행 중), 이는 다수의 업계 관계자에게 영향을 미치는 집단적 피해(집단적 피해)로 판단됩니다. '사실상 30% 통행세'라는 표현에서 피해 규모가 상당할 것으로 예상되며(피해 규모가 큼), 미국과 유럽의 반독점 판례를 참고하여 법적 대응 방안이 검토되고 있어 증거 확보 가능성도 높습니다(증거가 있거나 확보 가능함).</t>
+          <t>공정위가 국내외 23개 해운사의 운임 합의 등 공동행위를 인정하고 962억원의 과징금을 부과하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 해운사들은 대기업으로 자력이 충분합니다(적합 조건 2). 운임 합의는 다수의 화주들에게 집단적 피해를 야기했을 가능성이 높고(적합 조건 3), 공정위 과징금 규모로 볼 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 공정위의 공식 조사 결과가 증거로 존재하며(적합 조건 5), 이미 공정위의 행정처분이라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>962억원 이상 추정</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>다수 (업계 관계자)</t>
+          <t>다수의 화주/기업</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>[현장] 국회서 지적된 인앱결제 수수료 논쟁… 사실상 30% 통행세, 법적...</t>
+          <t>해운업계  공동행위 인정해야 생존 …법 충돌 해소 요구 한 목소리</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=115067</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031714212789182</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-13 12:49:52.909115+00:00</t>
+          <t>2026-03-17 12:47:19.064689+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>현대제철</t>
+          <t>국내외 해운사 23곳 (에버그린마린 등)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>행정소송 2심 진행 중, 담합의 '주도성' 여부가 핵심 쟁점</t>
+          <t>공정위 과징금 취소소송 대법원 파기환송</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>현대제철의 철근 담합으로 인한 2년 입찰제한 처분에 대한 행정소송 2심이 진행 중이다. 재판부는 대법원 판례를 인용하며 담합의 '주도성' 여부를 핵심 쟁점으로 다루고 있다.</t>
+          <t>공정거래위원회가 2003년부터 2018년까지 한국-동남아시아 수출입 항로 운임을 담합한 국내외 해운사 23곳에 962억 원의 과징금을 부과했습니다. 해운사들은 이에 불복해 소송을 제기했으나, 대법원은 해운법이 공동행위를 무제한 허용하는 것이 아니라고 판단하며 원심을 파기환송했습니다. 해운업계는 경쟁력 강화를 위해 해운법상 공동행위에 공정거래법을 적용하지 않도록 법 개정을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>현대제철이라는 대기업이 철근 담합의 주체로 지목되어 행정소송 2심이 진행 중이며, 이는 상대방 책임이 명확하고 자력이 충분하며, 공적 절차(입찰제한 처분 및 소송)가 진행 중인 경우에 해당합니다. 담합의 특성상 다수의 피해자가 발생했을 가능성이 높습니다.</t>
+          <t>공정거래위원회가 23개 해운사에 962억 원의 과징금을 부과했고, 대법원이 해운사들의 담합 행위가 경쟁을 실질적으로 제한하지 않는 범위에서만 허용된다고 판단하여 상대방 책임이 명확합니다. 상대방은 국내외 대형 해운사들로 자력이 충분하며, 한국-동남아시아 수출입 항로를 이용한 다수 기업들이 피해를 입었을 가능성이 높아 집단적 피해 및 피해 규모가 클 것으로 예상됩니다. 공정위 조사 및 대법원 판결로 증거가 확보되어 있습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (공정위 과징금 962억 원 부과)</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수출입 항로 이용 다수 기업</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>'철근 담합' 현대제철 2년 입찰제한 유지되나···판단 가를 '주도성'</t>
+          <t>해운산업 경쟁력 강화 차원서 해운사 정기선 공동행위 허용해야</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419784</t>
+          <t>https://news.tf.co.kr/read/economy/2303063.htm</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-13 12:46:42.406881+00:00</t>
+          <t>2026-03-17 12:44:53.955437+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>HMM</t>
+        </is>
+      </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E100" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>공정거래위원회 과징금 처분 및 이에 대한 취소소송 진행 중</t>
+        </is>
+      </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>원청이 '소송 포기 각서'를 요구하며 시스템 승인을 미끼로 대금 체불을 일삼는 것이 업계의 고질적인 병폐로 지적되고 있습니다. 다수의 하청업체들이 이로 인해 생존권을 위협받고 있으며, 정부와 발주처의 방관 속에 피해가 지속되고 있습니다.</t>
+          <t>HMM은 2022년 공정거래위원회로부터 운송료 담합으로 과징금 제재를 받았으며, 이에 불복하여 취소소송을 제기했습니다. 현재 소송 상황이 HMM에 불리하게 흘러가고 있는 것으로 보도되었습니다. 이 사건은 공정위의 공식 제재를 통해 담합 행위가 인정된 만큼, 피해를 입은 다수의 화주나 고객들이 손해배상 소송을 제기할 강력한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>원청의 '승인권 횡포'로 인한 대금체불이 '업계의 고질적인 병폐'로 지적되어 상대방 책임이 명확하고 다수의 업체가 피해를 입는 집단적 피해에 해당합니다. '소송 포기 각서' 압박 등 구체적인 행위가 언급되어 증거 확보 가능성이 높으며, 원청은 일반적으로 자력이 충분할 것으로 예상됩니다.</t>
+          <t>공정거래위원회의 과징금 처분으로 HMM의 담합 행위가 공식적으로 인정되어 상대방 책임이 명확하며(적합 조건 1), HMM은 대형 해운사로 충분한 배상 능력을 가집니다(적합 조건 2). 공정위의 조사 결과 및 제재 처분이 객관적 증거가 되며(적합 조건 5), 공정위의 행정처분이 이미 완료되어 공적 절차가 진행되었습니다(적합 조건 6). HMM이 제기한 취소소송에서 불리한 기류가 감지되어, 피해자들의 손해배상 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>다수의 업체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>원청의 '승인권' 횡포로 대금체불돼도 속수무책</t>
+          <t>[Who Is ?] 최원혁 HMM 대표이사 사장</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=322841</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433068</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-13 00:55:42.336930+00:00</t>
+          <t>2026-03-17 00:47:08.575985+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>야놀자, 여기어때</t>
+          <t>bhc, 교촌치킨, 제너시스BBQ, 메가MGC커피, 프랭크버거, 투썸플레이스 등 20여 개 주요 프랜차이즈</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>공정위 처분 불복 행정소송 진행 중, 검찰 수사 본격화</t>
+          <t>대법원 피자헛 소송 판례 존재, 다수 프랜차이즈 대상 소송 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>야놀자와 여기어때가 '쿠폰 갑질' 혐의로 공정위 처분을 받았으나 이에 불복해 행정소송을 제기한 상태입니다. 중소벤처기업부의 고발 요청으로 검찰 수사가 본격화되었으며, 플랫폼의 불공정 행위로 인한 입점 업체들의 피해가 예상됩니다.</t>
+          <t>국내 주요 프랜차이즈 20여 곳이 본사의 '차액가맹금' 부과와 관련하여 소송에 휘말려 있다. 이는 본사가 가맹점주들에게 원·부자재를 공급하며 부당한 차액을 취했다는 혐의다. 지난 1월 대법원이 피자헛 소송에서 본사의 책임을 인정한 판례가 있어 유사 소송에 중요한 영향을 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>야놀자와 여기어때는 자력이 충분한 대기업 플랫폼이며 (적합 조건 2), 공정위 처분 및 중기부 고발 요청, 검찰 수사 본격화로 상대방의 책임이 명확하고 객관적 증거 확보 가능성이 높습니다 (적합 조건 1, 5, 6). 플랫폼 갑질의 특성상 다수의 입점 업체에 대한 집단적 피해 가능성도 높습니다 (적합 조건 3).</t>
+          <t>bhc, 교촌치킨 등 20여 개 주요 프랜차이즈가 피고로 자력이 충분하며(적합 조건 2), '차액가맹금' 문제로 다수의 가맹점주가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 대법원의 피자헛 소송 판례가 있어 상대방 책임 입증에 유리한 근거가 존재하며 증거 확보 가능성이 높습니다(적합 조건 1, 5). 이미 소송이 진행 중인 상태로 투자 기회 포착에 적합합니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20여 개 프랜차이즈의 가맹점주 다수</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>야놀자·여기어때 '쿠폰 갑질', 검찰 수사망에 걸렸다</t>
+          <t>‘창업 상징’ 카페도 꺾였다…프랜차이즈 산업 첫 역성장</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56639</t>
+          <t>https://www.dailian.co.kr/news/view/1621297/?sc=Naver</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-13 00:48:27.903521+00:00</t>
+          <t>2026-03-17 00:46:09.153762+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>SK에너지, GS칼텍스, 현대오일뱅크, S-OIL</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>미국 연방법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
+          <t>공정거래위원회 현장 조사 진행 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳이 구글의 과도한 인앱결제 수수료(최대 30%)에 대해 미국 연방법원에 집단 조정을 신청했다. 구글 내부 문건에 적정 수수료율이 4~6%로 명시되어 있어 책임이 명확하며, 10년간 초과 징수액이 약 2조원으로 추산된다. 구글이 합의 의사를 밝힘에 따라 대규모 수수료 환급이 현실화될 가능성이 높다.</t>
+          <t>공정거래위원회가 SK에너지 등 정유 4사와 일부 지역 주유소의 담합 의심 및 유류 가격 동조화 현상에 대한 현장 조사를 진행 중이다. 특히 정유사의 '사후정산제' 거래 관행이 기름값 급등의 원흉으로 지목되며 다시 논란이 되고 있다. 공정위는 부당 이익 취득 행위 확인 시 엄중 제재를 예고했다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>상대방 책임이 구글 내부 문건으로 명확하고(적합 조건 1, 5), 구글은 충분한 자력을 가진 대기업이다(적합 조건 2). 국내 게임사 253곳의 집단적 피해이며(적합 조건 3), 초과 징수액이 약 2조원에 달하는 큰 규모이다(적합 조건 4). 이미 미국 연방법원에 집단 조정이 신청되어 진행 중이며, 구글이 합의 의사를 밝힌 상태이다(적합 조건 6).</t>
+          <t>공정거래위원회가 정유4사의 담합 의심 및 유류 가격 동조화 현상에 대해 현장 조사를 진행 중으로 상대방 책임이 명확해질 가능성이 높고(적합 조건 1, 5, 6), SK에너지 등 정유 4사는 대기업으로 자력이 충분합니다(적합 조건 2). 기름값 급등은 전국 주유소 및 소비자들에게 집단적이고 광범위한 피해를 야기할 수 있어 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>약 2조원 (초과 징수액 추산)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳</t>
+          <t>전국 주유소 및 소비자 다수</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>구글 인앱결제 수수료 환급 길 열렸다</t>
+          <t>주유소 기름값 급등 원흉?…깜깜이 '사후정산제' 손본다</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>geconomy.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.geconomy.co.kr/news/article.html?no=317339</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01702326645384304</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-13 00:38:22.208929+00:00</t>
+          <t>2026-03-17 00:38:12.857879+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>구글</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>미국 연방법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳이 구글에 지불한 인앱결제 수수료가 과도하다며 미국 연방법원에 집단 조정을 제기했다. 구글 내부 문서에 적정 수수료율이 4~6%로 명시된 점을 근거로, 게임사들은 최대 2조 900억 원에 달하는 초과 징수액 환급을 요구하고 있다. 구글이 합의 의사를 밝히면서 환급 가능성이 커졌으며, 애플 역시 구글의 행보를 따를 것으로 예상된다.</t>
+          <t>국내 게임사 253곳이 구글의 인앱결제 수수료가 과도하다며 미국 연방법원에 집단 조정을 제기했습니다. 구글 내부 문건에 적정 수수료율이 명시되어 있어 게임사들은 최대 2조원 규모의 수수료 환급을 요구하고 있습니다. 구글은 합의 의사를 밝혔으며, 애플 또한 합의 압박을 받을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>구글이라는 자력 충분한 대기업이 피고이며, 구글 내부 문서에 적정 수수료율이 명시되어 있어 책임이 명확함. 국내 게임사 253곳 이상이 참여하는 집단적 피해이며, 피해 규모가 2조원 이상으로 매우 큼. 현재 미국 연방법원에서 집단 조정 절차가 진행 중이며 구글이 합의 의사를 밝힌 상태로, 소송금융 투자 적합 조건 다수를 충족함.</t>
+          <t>구글이라는 대기업이 피고이며(상대방 자력 충분), 구글 내부 문건을 통해 과도한 수수료 징수 책임이 명확히 드러나고(상대방 책임 명확, 증거 확보 가능), 국내 게임사 253곳이 참여하는 집단적 피해이며(집단적 피해), 최대 2조원 규모의 피해 금액이 산정되어(피해 규모 큼) 소송금융 투자에 매우 적합합니다. 이미 미국 연방법원에 집단 조정이 제기되어 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>약 2조 900억 원 이상</t>
+          <t>최대 2조 900억원</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>국내 게임사 253곳 이상</t>
+          <t>국내 게임사 253곳</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>[단독]구글에 낸 인앱결제 수수료 돌려받는다</t>
+          <t>국내 게임사 253곳, 구글 인앱결제 수수료 최대 2조원 환급 추진…구글...</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/mobile/2026/03/12/0055</t>
+          <t>https://www.tokenpost.kr/news/tech/340015</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-12 13:25:11.781378+00:00</t>
+          <t>2026-03-17 00:36:12.405927+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>검찰 압수수색 및 수사 진행 중, 과거 공정위 제재 및 야놀자의 행정소송 제기</t>
+          <t>공정위 조사 및 검찰 수사 진행 중, 전속고발권 폐지 논의</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>숙박 플랫폼 야놀자와 여기어때가 입점 숙박업소에 판매한 광고 쿠폰의 미사용 금액을 일방적으로 소멸 처리한 혐의로 검찰의 압수수색을 받았다. 과거 공정위로부터 거래상 지위 남용으로 제재를 받았던 사안으로, 중소벤처기업부의 의무고발 요청에 따라 검찰이 수사에 착수했다. 소멸된 쿠폰 금액은 수백억원에 달하는 것으로 알려졌다.</t>
+          <t>공정거래위원회의 의무고발 제도 활성화로 기업들의 공정거래 관련 형사 리스크가 커지고 있습니다. 과거 행정 제재로 끝나던 사건들이 검찰 수사와 형사 재판으로 이어지는 사례가 증가하며, 건설업계 입찰 담합, 식품업계 가격 담합 등 다양한 분야에서 기업들이 조사 대상에 오르고 있습니다. 이는 기업 평판 및 경영 활동에 큰 영향을 미치며, 법무 대응 비용 증가로 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>상대방(야놀자, 여기어때)은 대형 플랫폼 기업으로 자력이 충분하며(적합 조건 2), 공정위가 이미 거래상 지위 남용으로 판단했고 검찰 수사가 진행 중이므로 책임이 명확하다(적합 조건 1, 6). 수백억 원 규모의 피해 금액과 다수의 입점 숙박업소 피해자가 예상되며(적합 조건 3, 4), 검찰 압수수색을 통해 증거 확보가 용이하다(적합 조건 5).</t>
+          <t>공정위의 의무고발 제도 활성화로 대기업들의 담합, 시장 지배력 남용 등 불공정 행위에 대한 공정위 조사 및 검찰 수사가 활발히 진행 중입니다. 이는 상대방 책임이 명확하고(조건 1), 상대방 자력이 충분하며(조건 2), 공적 절차가 진행 중이고(조건 6), 공정위 조사를 통해 증거 확보 가능성이 높다는 점(조건 5)에서 소송금융 투자에 적합합니다. 민생과 직결된 담합 사건은 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)를 야기할 수 있습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>수백억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>입점 숙박업소 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>검찰, 야놀자 3.0 비전 발표날 압수수색...사법리스크↑</t>
+          <t>행정 제재에 형사 처벌까지…기업 ‘형사 리스크’ 상수화 [공정위 의무...</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260311135813</t>
+          <t>https://www.etoday.co.kr/news/view/2565773</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-12 00:51:49.688812+00:00</t>
+          <t>2026-03-17 00:18:51.880050+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>야놀자(놀 유니버스), 여기어때</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과, 검찰 압수수색 및 수사 진행 중, 숙박업체 손해배상 소송 제기</t>
+          <t>공정거래위원회 시정명령 및 과징금 부과, 한온시스템 행정소송 예고</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>야놀자와 여기어때가 입점 숙박업체들에 광고성 상품을 판매하면서 미사용 쿠폰 약 370억원을 환급 없이 소멸시킨 혐의로 공정위 과징금 처분과 검찰 수사를 받고 있습니다. 2500여 개 숙박업체가 피해를 입었으며, 한국중소형호텔협회는 회원사들과 함께 손해배상 청구 소송을 제기했습니다. 소비자 불만도 높은 상황입니다.</t>
+          <t>한온시스템이 공정거래위원회로부터 '하도급거래 공정화에 관한 법률' 위반으로 시정명령과 14억 700만 원의 과징금을 부과받았습니다. 이에 한온시스템은 행정소송으로 대응할 예정입니다. 이는 하도급 업체들의 손해배상 청구 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>야놀자와 여기어때는 국내 숙박 플랫폼 양대산맥으로 자력이 충분하며(적합 조건 2), 공정위가 부당 행위로 판단하여 과징금을 부과하고 검찰 수사가 진행 중이므로 상대방 책임이 명확하고 증거 확보가 용이합니다(적합 조건 1, 5, 6). 미사용 쿠폰 소각 총액이 370억원에 달하고 피해 업체가 2500곳에 이르러 피해 규모가 크고 집단적 피해에 해당합니다(적합 조건 3, 4).</t>
+          <t>공정거래위원회로부터 하도급법 위반으로 시정명령과 14억 700만 원의 과징금을 부과받아 상대방(한온시스템)의 책임이 명확하며(적합 조건 1, 5, 6), 한온시스템은 대기업으로 자력이 충분합니다(적합 조건 2). 하도급법 위반의 특성상 다수의 하도급 업체가 피해를 입었을 가능성이 높고(적합 조건 3), 과징금 규모로 볼 때 피해 규모도 클 것으로 예상됩니다(적합 조건 4). 현재 공정위의 공적 절차가 진행 중이며 한온시스템이 행정소송을 예고하여 추가 법적 다툼이 예상됩니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>370억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>2500곳</t>
+          <t>다수의 하도급 업체</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>'광고·쿠폰 갑질 논란' 야놀자·여기어때, 고객사·소비자 반발 조짐</t>
+          <t>[Who Is ?] 이수일 한온시스템 대표이사 부회장</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2301025.htm</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432925</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-12 00:32:15.123142+00:00</t>
+          <t>2026-03-16 00:50:07.400941+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>다수의 프랜차이즈 본사 (예: 이디야, 굽네치킨, 프랭크버거 등)</t>
+          <t>구글 및 애플</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>대법원 판결 이후 다수 가맹점주들의 집단소송 준비 및 로펌 상담 활발</t>
+          <t>미국 법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>대법원이 한국피자헛의 차액가맹금 215억 원 반환을 최종 확정 판결하면서, 다른 프랜차이즈 가맹점주들도 차액가맹금 반환 소송을 준비하고 있습니다. 카카오톡 오픈채팅방을 통해 수백 명의 가맹점주들이 정보를 공유하며 대형 로펌과 집단소송을 타진 중입니다. 이 판결은 가맹본부가 차액가맹금을 수취하려면 계약서에 명시적 합의가 있어야 한다는 법리를 확립했습니다.</t>
+          <t>구글의 앱마켓 수수료 인하 정책 발표와 별개로, 국내 게임사 253곳이 구글과 애플의 과도한 인앱결제 수수료에 대해 미국 법원에 집단 조정을 신청했다. 게임사들은 에픽게임즈 소송에서 공개된 내부 문건을 근거로 적정 수수료율이 4~6%라고 주장하며, 구글이 최근 합의 의사를 밝힌 것으로 전해져 환급 가능성에 대한 기대감이 커지고 있다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>대법원 판결로 차액가맹금 반환 책임 법리가 명확히 확정되었고 (상대방 책임 명확, 증거 확보 가능), 다수의 프랜차이즈 본사들이 피고가 될 예정으로 자력이 충분합니다 (상대방 자력 충분). 수백 명 이상의 가맹점주들이 집단소송을 준비 중이며 (집단적 피해), 피자헛 사례 215억 원과 전체 가맹점 매출의 10.8% 추산으로 잠재적 피해 규모가 매우 커 (피해 규모 큼) 소송금융 적합도가 높습니다.</t>
+          <t>구글 및 애플이라는 자력 충분한 대기업이 피고이며 (조건 2), 253개 이상의 국내 게임사가 참여하는 집단적 피해 사례임 (조건 3). 에픽게임즈 소송에서 공개된 내부 문건 등 명확한 증거가 존재하며 (조건 5), 과도한 수수료 징수액이 수천억 원에 달할 것으로 추정됨 (조건 4). 현재 미국 법원에서 집단 조정이 진행 중이며 구글이 합의 의사를 밝혀 상대방 책임이 비교적 명확하고 (조건 1) 소송금융 투자 가능성이 높음.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>253개 이상 게임사</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>[이슈N트렌드] 갈길 먼 가맹본부 수익구조 재편…‘차액가맹금’ 투명화...</t>
+          <t>1000억 아낀다 … 구글 앱마켓 수수료 인하에 K게임사 반색</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260311025506811</t>
+          <t>http://www.fnnews.com/news/202603151800582894</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-11 13:18:06.968012+00:00</t>
+          <t>2026-03-15 12:59:42.385686+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>카카오모빌리티</t>
+          <t>국내 주요 프랜차이즈 본사</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>'콜 몰아주기' 관련 공정위 과징금 취소 소송 대법원 판결 예정, '콜 차단' 관련 검찰 기소 및 공정위 과징금 처분, '길빵 수수료' 관련 법안 시행 예정.</t>
+          <t>대법원 판결 이후 유사 소송 확산 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>카카오모빌리티는 '콜 몰아주기', '길빵 수수료', '콜 차단' 등 여러 불공정 행위 의혹에 휩싸여 있다. '콜 몰아주기'는 고법 1심 무혐의 판결이 났으나 대법원 판결이 남았고, '콜 차단'은 검찰 기소 및 공정위 과징금 처분 이력이 있다. 택시 업계와 시민단체는 카카오모빌리티의 독과점 지위 남용으로 인한 다수 택시 운전자들의 피해를 주장하며, 관련 법안 제정 및 추가 조사를 촉구하고 있다.</t>
+          <t>장기화된 내수 침체와 차액가맹금 소송, 가맹사업법 규제 강화 등으로 국내 외식 프랜차이즈 가맹점 폐점률이 역대 최고치를 기록하고 가맹본부 수도 감소했습니다. 특히 대법원의 피자헛 차액가맹금 반환 판결 이후 국내 주요 프랜차이즈 본사를 대상으로 한 유사 소송이 확산될 조짐을 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>상대방 카카오모빌리티는 대기업으로 자력이 충분하며(적합 조건 2), '길빵 수수료' 및 '콜 차단' 의혹으로 다수의 택시 운전자들이 피해를 입고 있어 집단적 피해 가능성이 높다(적합 조건 3). 검찰 기소, 공정위 과징금 부과, 정치권 문제 제기, 관련 법안 제정 등 공적 절차가 진행 중이거나 진행된 이력이 있어 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높다(적합 조건 1, 5, 6). 피해 규모 또한 수천억 원에 이를 것으로 추정되어 크다(적합 조건 4).</t>
+          <t>대법원의 차액가맹금 반환 판결로 법적 근거가 명확해졌으며 (상대방 책임 명확), 이로 인해 국내 주요 프랜차이즈 본사를 대상으로 한 소송이 확산될 가능성이 높습니다 (상대방 자력 충분). 수만 개의 가맹점이 폐업하는 등 집단적 피해 규모가 매우 크고 (집단적 피해, 피해 규모 큼), 관련 증거 확보도 용이할 것으로 판단됩니다 (증거 확보 가능).</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>수천억 원 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>택시 운전자 다수</t>
+          <t>수만 개 가맹점</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>상생 없는 카카오모빌리티...'콜 몰아주기 의혹' 1심 무혐의지만 '길빵...</t>
+          <t>[단독] '외식 시장까지 중국에 뺏기나'..K프랜차이즈, 작년 3만개 문닫았...</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337889</t>
+          <t>http://www.fnnews.com/news/202603101501360352</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-11 13:09:21.606816+00:00</t>
+          <t>2026-03-15 12:51:56.293622+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>벤츠코리아</t>
+          <t>주요 플랫폼 사업자</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>공정위 발표에 대한 벤츠코리아의 행정소송 예고</t>
+          <t>집단소송 예정</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>벤츠코리아가 공정거래위원회의 발표 내용에 동의할 수 없다며 행정소송 등 법적 대응을 예고했습니다. 공정위가 벤츠코리아와 관련된 사안에 대해 발표한 것으로 보이며, 벤츠코리아는 이를 통해 사실 관계를 명확히 하겠다는 입장입니다.</t>
+          <t>플랫폼의 인앱결제 30% 수수료가 중소 게임사들의 생존을 위협하고 있습니다. 변호사는 이 수수료가 적정 수준을 훨씬 상회하며, 해외 사례를 들어 국내에서도 집단소송 및 징벌적 손해배상 가능성을 언급했습니다. 이는 플랫폼의 시장 지배력 남용 문제로, 다수의 중소 게임사들이 피해를 입고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>공정위 발표로 벤츠코리아의 책임이 공적으로 제기되었으며(적합 조건 1), 벤츠코리아는 충분한 자력을 가진 대기업입니다(적합 조건 2). 이미 공정위의 조사가 진행되어 발표까지 이뤄진 상태로(적합 조건 6), 공정위 발표 자체가 중요한 증거가 될 수 있습니다(적합 조건 5).</t>
+          <t>플랫폼 사업자의 시장 지배력 남용으로 인한 과도한 수수료 부과가 문제로, 상대방 책임이 비교적 명확합니다 (적합 조건 1). 상대방은 대형 플랫폼 기업으로 자력이 충분하며 (적합 조건 2), 다수의 중소 게임사가 피해를 입어 집단소송 가능성이 높습니다 (적합 조건 3). 또한, 해외에서 유사한 법적 판단이 나오고 있어 법리적 근거가 마련될 가능성이 있습니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 중소 게임사</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>동의할 수 없다 …벤츠코리아, 공정위 발표에 반발 '법적 대응 예고'</t>
+          <t>[현장] 플랫폼 인앱결제 수수료 30% '폭탄'…중소 게임사 생존 위협</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019700</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87197</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-11 13:08:40.923160+00:00</t>
+          <t>2026-03-13 12:50:46.373457+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>한국중소형호텔협회가 제기한 집단 손해배상 소송 진행 중</t>
+          <t>국회에서 인앱결제 수수료 문제 지적 및 법조계에서 집단 소송 등 법적 대응 방안 검토 중</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>AI 기업 야놀자가 숙박 플랫폼으로서 중소형 숙박업소에 대한 갑질 의혹에 직면해 있습니다. 사단법인 한국중소형호텔협회는 야놀자를 상대로 집단 손해배상 소송을 제기하여 현재 소송이 진행 중입니다. 전국 중소형 숙박업소들은 플랫폼 의존도가 높아 갑질 구조에 대한 불만을 제기하고 있습니다.</t>
+          <t>국회에서 주요 플랫폼 사업자의 인앱결제 수수료(사실상 30% 통행세) 문제가 지적되며 논쟁이 확산되고 있습니다. 법조계 인사들은 미국과 유럽의 반독점 판례를 참고하여 집단 소송이나 징벌적 손해배상 도입 등 다양한 법적 대응 방안을 검토할 필요가 있다는 의견을 제시했습니다. 이는 다수의 업계 관계자에게 영향을 미치는 사안입니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>야놀자는 대기업으로 자력이 충분하며(적합 조건 2), 한국중소형호텔협회가 제기한 집단 손해배상 소송으로 다수의 중소형 숙박업소가 피해를 입어 집단적 피해가 명확합니다(적합 조건 3). 소송이 진행 중이므로 피해 규모도 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>주요 플랫폼 사업자의 인앱결제 수수료 부과에 대한 국회 논의가 진행 중이며(공적 절차 진행 중), 이는 다수의 업계 관계자에게 영향을 미치는 집단적 피해(집단적 피해)로 판단됩니다. '사실상 30% 통행세'라는 표현에서 피해 규모가 상당할 것으로 예상되며(피해 규모가 큼), 미국과 유럽의 반독점 판례를 참고하여 법적 대응 방안이 검토되고 있어 증거 확보 가능성도 높습니다(증거가 있거나 확보 가능함).</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>전국 중소형 숙박업소 다수</t>
+          <t>다수 (업계 관계자)</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>AI 기업 야놀자, 숙박 플랫폼 갑질 의혹 여전</t>
+          <t>[현장] 국회서 지적된 인앱결제 수수료 논쟁… 사실상 30% 통행세, 법적...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=823302</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=115067</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-11 12:58:04.399955+00:00</t>
+          <t>2026-03-13 12:49:52.909115+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>원청 기업 다수</t>
+          <t>현대제철</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>공정위·노동부 합동점검 및 정보공유</t>
+          <t>행정소송 2심 진행 중, 담합의 '주도성' 여부가 핵심 쟁점</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>공정거래위원회와 고용노동부가 협력하여 원청과 하청 간의 불공정 거래 관행을 개선하기 위한 공동 실험에 착수했다. 임금체불, 납품단가 인하, 안전비용 전가 등 부당 특약에 대한 합동점검과 정보 공유를 통해 피해 구제를 강화할 예정이다. 이는 다수의 하청업체에 영향을 미칠 수 있는 사안이다.</t>
+          <t>현대제철의 철근 담합으로 인한 2년 입찰제한 처분에 대한 행정소송 2심이 진행 중이다. 재판부는 대법원 판례를 인용하며 담합의 '주도성' 여부를 핵심 쟁점으로 다루고 있다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>공정위와 노동부가 합동점검을 통해 원청의 임금체불, 납품단가 인하, 안전비용 전가 등 부당특약을 조사하고 있어 상대방의 책임이 명확해질 가능성이 높고(적합 조건 1, 5), 다수의 하청업체가 피해를 입었을 가능성이 커 집단적 피해(적합 조건 3)에 해당한다. 또한, 공정위와 노동부의 합동점검은 공적 절차 진행 중(적합 조건 6)에 해당하며, 원청은 대기업일 가능성이 높아 자력이 충분할 것(적합 조건 2)으로 예상된다.</t>
+          <t>현대제철이라는 대기업이 철근 담합의 주체로 지목되어 행정소송 2심이 진행 중이며, 이는 상대방 책임이 명확하고 자력이 충분하며, 공적 절차(입찰제한 처분 및 소송)가 진행 중인 경우에 해당합니다. 담합의 특성상 다수의 피해자가 발생했을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>하청업체 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>공정위·노동부 맞손…원청·하청 격차 줄이기 첫 공동실험</t>
+          <t>'철근 담합' 현대제철 2년 입찰제한 유지되나···판단 가를 '주도성'</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/580760?ref=naver</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419784</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-11 12:18:41.743610+00:00</t>
+          <t>2026-03-13 12:46:42.406881+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr"/>
       <c r="F111" t="inlineStr">
         <is>
-          <t>온라인 숙박 예약 플랫폼 야놀자와 여기어때가 입점업체에 광고비를 받고 발행한 할인쿠폰을 일방적으로 소멸시켜 공정거래법 위반 혐의로 검찰의 압수수색을 받았습니다. 입점업체들은 판촉 비용을 회수할 기회를 차단당했으며, 검찰 수사를 통해 불공정 행위의 구체적인 내용이 밝혀질 것으로 예상됩니다.</t>
+          <t>원청이 '소송 포기 각서'를 요구하며 시스템 승인을 미끼로 대금 체불을 일삼는 것이 업계의 고질적인 병폐로 지적되고 있습니다. 다수의 하청업체들이 이로 인해 생존권을 위협받고 있으며, 정부와 발주처의 방관 속에 피해가 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>대기업 피고(야놀자, 여기어때)의 자력이 충분하며, 검찰의 강제수사가 진행 중이므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다. 다수의 입점 숙박업체가 피해를 입어 집단적 피해에 해당하며, 이미 공적 절차(검찰 수사)가 진행 중인 점도 소송금융 투자에 적합합니다.</t>
+          <t>원청의 '승인권 횡포'로 인한 대금체불이 '업계의 고질적인 병폐'로 지적되어 상대방 책임이 명확하고 다수의 업체가 피해를 입는 집단적 피해에 해당합니다. '소송 포기 각서' 압박 등 구체적인 행위가 언급되어 증거 확보 가능성이 높으며, 원청은 일반적으로 자력이 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>입점 숙박업체 다수</t>
+          <t>다수의 업체</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>[법조브리핑] ‘무한소송’ 현실화할까…연간 접수 1만건 증가 추산 外</t>
+          <t>원청의 '승인권' 횡포로 대금체불돼도 속수무책</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260310521651?OutUrl=naver</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=322841</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-11 00:39:09.764610+00:00</t>
+          <t>2026-03-13 00:55:42.336930+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>교촌에프앤비</t>
+          <t>야놀자, 여기어때</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 공정거래위원회 신고 접수</t>
+          <t>공정위 처분 불복 행정소송 진행 중, 검찰 수사 본격화</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>교촌에프앤비 지역본부와 관련된 손해배상 소송이 지난해 9월 제기되었으며, 최근 공정거래위원회에 신고까지 접수되며 양측 간 갈등이 심화되고 있습니다. 구체적인 분쟁 내용은 기사에 명시되지 않았으나, 소송 및 공정위 신고를 통해 피해자들이 법적 대응을 적극적으로 모색하고 있음을 알 수 있습니다.</t>
+          <t>야놀자와 여기어때가 '쿠폰 갑질' 혐의로 공정위 처분을 받았으나 이에 불복해 행정소송을 제기한 상태입니다. 중소벤처기업부의 고발 요청으로 검찰 수사가 본격화되었으며, 플랫폼의 불공정 행위로 인한 입점 업체들의 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>교촌에프앤비는 상장기업으로 자력이 충분하며(적합 조건 2), '이들은'이라는 표현과 지역본부 관련 분쟁으로 보아 다수의 피해자가 있을 가능성이 높습니다(적합 조건 3). 이미 손해배상 소송이 진행 중이고 공정거래위원회 신고까지 접수되어 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
+          <t>야놀자와 여기어때는 자력이 충분한 대기업 플랫폼이며 (적합 조건 2), 공정위 처분 및 중기부 고발 요청, 검찰 수사 본격화로 상대방의 책임이 명확하고 객관적 증거 확보 가능성이 높습니다 (적합 조건 1, 5, 6). 플랫폼 갑질의 특성상 다수의 입점 업체에 대한 집단적 피해 가능성도 높습니다 (적합 조건 3).</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>[출근길 브리핑-3월 11일] 종전 언급에 뉴욕증시 반등·코스피 사이드카...</t>
+          <t>야놀자·여기어때 '쿠폰 갑질', 검찰 수사망에 걸렸다</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833605</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56639</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-11 00:34:46.241627+00:00</t>
+          <t>2026-03-13 00:48:27.903521+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>하림그룹</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>육계·삼계 담합 관련 공정위 과징금 취소 행정소송 서울고법 진행 중, 일감 몰아주기 관련 공정위 과징금 취소 행정소송 대법원 계류 중, 주주 손해배상 소송 및 주주 대표 소송 진행 중.</t>
+          <t>미국 연방법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>하림그룹은 닭고기 가격 담합으로 1000억원대 과징금을 부과받아 서울고법에서 행정소송 중이며, 총수 장남 회사 '올품'에 대한 일감 몰아주기로 49억원 과징금을 부과받아 대법원 계류 중입니다. 이로 인해 주주들은 김홍국 회장을 상대로 손해배상 소송을 제기했고, 경제개혁연대도 주주 대표 소송을 진행하며 경영권 승계 논란이 확산되고 있습니다.</t>
+          <t>국내 게임사 253곳이 구글의 과도한 인앱결제 수수료(최대 30%)에 대해 미국 연방법원에 집단 조정을 신청했다. 구글 내부 문건에 적정 수수료율이 4~6%로 명시되어 있어 책임이 명확하며, 10년간 초과 징수액이 약 2조원으로 추산된다. 구글이 합의 의사를 밝힘에 따라 대규모 수수료 환급이 현실화될 가능성이 높다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>하림그룹은 닭고기 담합 및 총수 일가 일감 몰아주기 의혹으로 공정위로부터 1000억원대 과징금을 부과받았으며, 현재 관련 행정소송이 진행 중입니다. 대기업인 하림그룹의 충분한 자력, 공정위의 조사 결과라는 명확한 증거, 그리고 주주들의 집단적 손해배상 소송 제기 등 여러 적합 조건에 해당하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 구글 내부 문건으로 명확하고(적합 조건 1, 5), 구글은 충분한 자력을 가진 대기업이다(적합 조건 2). 국내 게임사 253곳의 집단적 피해이며(적합 조건 3), 초과 징수액이 약 2조원에 달하는 큰 규모이다(적합 조건 4). 이미 미국 연방법원에 집단 조정이 신청되어 진행 중이며, 구글이 합의 의사를 밝힌 상태이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>1000억원 이상 (공정위 과징금 기준)</t>
+          <t>약 2조원 (초과 징수액 추산)</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>국내 게임사 253곳</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>하림, 닭고기 담합 소송 와중…총수 아들 회사 ‘올품’ 승계 논란 확산</t>
+          <t>구글 인앱결제 수수료 환급 길 열렸다</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>geconomy.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1123771</t>
+          <t>https://www.geconomy.co.kr/news/article.html?no=317339</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-11 00:29:35.802735+00:00</t>
+          <t>2026-03-13 00:38:22.208929+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>구글 (Google)</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>구글의 기존 수수료 정책에 대한 규제 압력 및 반독점 소송 결과로 정책 변경. 국내 개발사들은 기존 정책으로 인한 피해에 대한 법적 조치 검토 가능성.</t>
+          <t>미국 연방법원 집단 조정 진행 중, 구글 합의 의사 표명</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>구글이 15년 만에 앱 수수료 구조를 30%에서 최대 20%로 개편한다고 발표했다. 이는 에픽게임즈와의 반독점 소송 및 EU 디지털시장법 등 글로벌 규제 압력에 따른 것으로 분석된다. 국내 개발사들은 글로벌 대비 9개월 늦게 혜택을 받게 되며, 기존 30% 수수료 정책으로 인한 피해에 대한 법적 대응 가능성이 존재한다.</t>
+          <t>국내 게임사 253곳이 구글에 지불한 인앱결제 수수료가 과도하다며 미국 연방법원에 집단 조정을 제기했다. 구글 내부 문서에 적정 수수료율이 4~6%로 명시된 점을 근거로, 게임사들은 최대 2조 900억 원에 달하는 초과 징수액 환급을 요구하고 있다. 구글이 합의 의사를 밝히면서 환급 가능성이 커졌으며, 애플 역시 구글의 행보를 따를 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (미국 법원의 반독점 소송 판결 및 EU 디지털시장법 등 규제 압력으로 구글의 정책 변경 유도), 상대방에게 자력이 충분함 (글로벌 대기업 구글), 집단적 피해 (국내 다수 개발사들이 기존 수수료 정책으로 인한 부담을 겪었음), 증거가 있거나 확보 가능함 (미국 법원 판결, EU DMA 등 공적 절차 결과), 이미 공적 절차(소송 제외)가 진행 중임 (구글의 정책 변경을 이끈 규제 기관 조사 및 법원 소송).</t>
+          <t>구글이라는 자력 충분한 대기업이 피고이며, 구글 내부 문서에 적정 수수료율이 명시되어 있어 책임이 명확함. 국내 게임사 253곳 이상이 참여하는 집단적 피해이며, 피해 규모가 2조원 이상으로 매우 큼. 현재 미국 연방법원에서 집단 조정 절차가 진행 중이며 구글이 합의 의사를 밝힌 상태로, 소송금융 투자 적합 조건 다수를 충족함.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2조 900억 원 이상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>국내 개발사 다수</t>
+          <t>국내 게임사 253곳 이상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>[이슈] 구글, 15년 만의 앱 수수료 구조 개편...국내 개발자 생태계 파장...</t>
+          <t>[단독]구글에 낸 인앱결제 수수료 돌려받는다</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65289</t>
+          <t>https://news.bizwatch.co.kr/article/mobile/2026/03/12/0055</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-11 00:27:05.922792+00:00</t>
+          <t>2026-03-12 13:25:11.781378+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>야놀자, 여기어때</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>구글의 앱 마켓 수수료 정책 변경 발표 (에픽게임즈 반독점 소송 합의 후), 국내 게임 산업계의 정책 비판 및 추가 개선 요구</t>
+          <t>검찰 압수수색 및 수사 진행 중, 과거 공정위 제재 및 야놀자의 행정소송 제기</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>구글이 에픽게임즈와의 반독점 소송 합의 후 플레이 스토어 수수료를 30%에서 15~25%로 인하한다고 발표했습니다. 이 변경은 국내 게임사들에게 연간 수천억 원의 비용 절감 효과를 가져올 것으로 예상됩니다. 국내 게임 산업계는 이번 결정을 환영하면서도, 높은 수수료로 인한 과거 피해와 늦은 시행 시기에 대한 아쉬움을 표명하며 추가 개선을 요구하고 있습니다.</t>
+          <t>숙박 플랫폼 야놀자와 여기어때가 입점 숙박업소에 판매한 광고 쿠폰의 미사용 금액을 일방적으로 소멸 처리한 혐의로 검찰의 압수수색을 받았다. 과거 공정위로부터 거래상 지위 남용으로 제재를 받았던 사안으로, 중소벤처기업부의 의무고발 요청에 따라 검찰이 수사에 착수했다. 소멸된 쿠폰 금액은 수백억원에 달하는 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>구글의 앱 마켓 수수료 정책이 에픽게임즈와의 반독점 소송 합의 후 변경되었고, 국내 게임 산업계에서도 높은 수수료로 인한 피해를 지속적으로 지적해왔습니다. 구글은 충분한 자력을 가진 대기업이며, 다수의 게임사들이 연간 수천억 원에 달하는 규모의 피해를 입어 집단소송 가능성이 높습니다. 에픽게임즈 소송 합의 및 게임사들의 수수료 지급 내역 등 객관적 증거 확보가 용이하며, 과거 과다 징수된 수수료에 대한 손해배상 청구는 아직 종결되지 않은 사안입니다.</t>
+          <t>상대방(야놀자, 여기어때)은 대형 플랫폼 기업으로 자력이 충분하며(적합 조건 2), 공정위가 이미 거래상 지위 남용으로 판단했고 검찰 수사가 진행 중이므로 책임이 명확하다(적합 조건 1, 6). 수백억 원 규모의 피해 금액과 다수의 입점 숙박업소 피해자가 예상되며(적합 조건 3, 4), 검찰 압수수색을 통해 증거 확보가 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>연간 수천억 원 이상 (과거 과다 징수된 수수료)</t>
+          <t>수백억원</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>국내 다수 게임사</t>
+          <t>입점 숙박업소 다수</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>구글 ‘30% 통행세’ 낮춘다… K게임사 年 수백억 절감 효과</t>
+          <t>검찰, 야놀자 3.0 비전 발표날 압수수색...사법리스크↑</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773045541&amp;code=11161100&amp;cp=nv</t>
+          <t>https://zdnet.co.kr/view/?no=20260311135813</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-11 00:26:55.339207+00:00</t>
+          <t>2026-03-12 00:51:49.688812+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>야놀자, 여기어때</t>
+          <t>야놀자(놀 유니버스), 여기어때</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>검찰 압수수색 진행 중, 공정위 과징금 부과 후 행정소송 진행 중</t>
+          <t>공정위 과징금 부과, 검찰 압수수색 및 수사 진행 중, 숙박업체 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>검찰이 야놀자와 여기어때 본사를 압수수색하며 중소 숙박업체를 상대로 미사용 할인쿠폰을 일방적으로 소멸시킨 '쿠폰 갑질' 의혹에 대한 강제수사에 착수했습니다. 이들 업체는 공정거래위원회로부터 과징금을 부과받았으며, 이에 불복해 행정소송을 진행 중입니다. 검찰은 플랫폼의 거래상 우월적 지위 남용 여부를 집중적으로 조사하고 있습니다.</t>
+          <t>야놀자와 여기어때가 입점 숙박업체들에 광고성 상품을 판매하면서 미사용 쿠폰 약 370억원을 환급 없이 소멸시킨 혐의로 공정위 과징금 처분과 검찰 수사를 받고 있습니다. 2500여 개 숙박업체가 피해를 입었으며, 한국중소형호텔협회는 회원사들과 함께 손해배상 청구 소송을 제기했습니다. 소비자 불만도 높은 상황입니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>야놀자와 여기어때라는 대기업이 피고이며(상대방 자력 충분), 중소 숙박업체 다수가 피해를 입었을 가능성이 높습니다(집단적 피해). 공정거래위원회 과징금 부과 및 검찰 압수수색을 통해 상대방 책임이 명확하고 객관적 증거 확보가 용이하며, 이미 공적 절차가 진행 중입니다.</t>
+          <t>야놀자와 여기어때는 국내 숙박 플랫폼 양대산맥으로 자력이 충분하며(적합 조건 2), 공정위가 부당 행위로 판단하여 과징금을 부과하고 검찰 수사가 진행 중이므로 상대방 책임이 명확하고 증거 확보가 용이합니다(적합 조건 1, 5, 6). 미사용 쿠폰 소각 총액이 370억원에 달하고 피해 업체가 2500곳에 이르러 피해 규모가 크고 집단적 피해에 해당합니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>370억원</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>중소 숙박업체 다수</t>
+          <t>2500곳</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>검찰, ‘쿠폰 갑질’ 의혹 야놀자·여기어때 압수수색</t>
+          <t>'광고·쿠폰 갑질 논란' 야놀자·여기어때, 고객사·소비자 반발 조짐</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000093234</t>
+          <t>https://news.tf.co.kr/read/economy/2301025.htm</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-10 13:16:05.654778+00:00</t>
+          <t>2026-03-12 00:32:15.123142+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>프랜차이즈 가맹본부 다수</t>
+          <t>다수의 프랜차이즈 본사 (예: 이디야, 굽네치킨, 프랭크버거 등)</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>대법원 판결로 차액가맹금 법리 확정, 유사 소송 증가 예상</t>
+          <t>대법원 판결 이후 다수 가맹점주들의 집단소송 준비 및 로펌 상담 활발</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>대법원이 피자헛 가맹점주들의 차액가맹금 반환 소송에서 가맹점주들의 손을 들어주며, 가맹본부가 계약상 근거 없이 차액가맹금을 수취하는 것은 부당이득이라고 판결했습니다. 이 판결은 국내 상당수 프랜차이즈 업계에 큰 파장을 일으키며, 유사한 방식으로 운영되어 온 다른 프랜차이즈 가맹본부들을 상대로 한 새로운 소송이 이어질 것으로 전망됩니다.</t>
+          <t>대법원이 한국피자헛의 차액가맹금 215억 원 반환을 최종 확정 판결하면서, 다른 프랜차이즈 가맹점주들도 차액가맹금 반환 소송을 준비하고 있습니다. 카카오톡 오픈채팅방을 통해 수백 명의 가맹점주들이 정보를 공유하며 대형 로펌과 집단소송을 타진 중입니다. 이 판결은 가맹본부가 차액가맹금을 수취하려면 계약서에 명시적 합의가 있어야 한다는 법리를 확립했습니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>대법원 판결로 가맹본부의 계약상 근거 없는 차액가맹금 수취가 부당이득임을 명확히 하여 상대방 책임이 명확합니다(적합 조건 1). 국내 상당수 프랜차이즈가 유사한 방식으로 운영되어 다수의 가맹점주가 피해를 입었을 가능성이 높고(적합 조건 3), 대법원 판결 자체가 강력한 증거이자 법리적 근거를 제공합니다(적합 조건 5). 피자헛과 같은 대형 프랜차이즈 본사가 상대방이 될 수 있어 자력도 충분할 것으로 보이며(적합 조건 2), 다수의 가맹점주가 장기간 차액가맹금을 지급했을 경우 개별 및 집단 피해액이 상당할 것으로 추정됩니다(적합 조건 4). 기존 피자헛 사건은 판결 선고 단계이나, 이 판결이 다른 유사 사건들의 새로운 소송 기회를 창출하므로 부적합 조건에 해당하지 않습니다.</t>
+          <t>대법원 판결로 차액가맹금 반환 책임 법리가 명확히 확정되었고 (상대방 책임 명확, 증거 확보 가능), 다수의 프랜차이즈 본사들이 피고가 될 예정으로 자력이 충분합니다 (상대방 자력 충분). 수백 명 이상의 가맹점주들이 집단소송을 준비 중이며 (집단적 피해), 피자헛 사례 215억 원과 전체 가맹점 매출의 10.8% 추산으로 잠재적 피해 규모가 매우 커 (피해 규모 큼) 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>전국 프랜차이즈 가맹점주 다수</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>[판결문 독해] ②  승소하면 끝? ...차액가맹금 승소 후 예고된 '진흙탕...</t>
+          <t>[이슈N트렌드] 갈길 먼 가맹본부 수익구조 재편…‘차액가맹금’ 투명화...</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>weekly.cnbnews.com</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://weekly.cnbnews.com/news/article.html?no=208250</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260311025506811</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-10 13:11:32.529730+00:00</t>
+          <t>2026-03-11 13:18:06.968012+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr"/>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>카카오모빌리티</t>
+        </is>
+      </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 기준 강화 및 담합 조사 강화</t>
+          <t>'콜 몰아주기' 관련 공정위 과징금 취소 소송 대법원 판결 예정, '콜 차단' 관련 검찰 기소 및 공정위 과징금 처분, '길빵 수수료' 관련 법안 시행 예정.</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 적발 시 과징금을 매출액의 0.5%에서 10%로 대폭 강화하고, 조사 협조 후 소송에서 진술을 뒤집을 경우 감경 혜택을 취소하는 등 제재를 강화할 방침입니다. 이는 담합 행위에 대한 강력한 처벌 의지를 보여주며, 향후 관련 사건 발생 시 피해자들의 손해배상 소송 가능성을 높일 것으로 예상됩니다.</t>
+          <t>카카오모빌리티는 '콜 몰아주기', '길빵 수수료', '콜 차단' 등 여러 불공정 행위 의혹에 휩싸여 있다. '콜 몰아주기'는 고법 1심 무혐의 판결이 났으나 대법원 판결이 남았고, '콜 차단'은 검찰 기소 및 공정위 과징금 처분 이력이 있다. 택시 업계와 시민단체는 카카오모빌리티의 독과점 지위 남용으로 인한 다수 택시 운전자들의 피해를 주장하며, 관련 법안 제정 및 추가 조사를 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>공정거래위원회의 담합 과징금 강화 정책은 향후 발생할 담합 사건들이 소송금융 투자에 매우 적합함을 시사합니다. 담합 적발 시 상대방 책임이 명확하고(적합 조건 1), 대기업이 피고가 될 가능성이 높아 자력이 충분하며(적합 조건 2), 집단적 피해와 큰 피해 규모(적합 조건 3, 4)가 예상됩니다. 또한 공정위 조사를 통해 증거 확보가 용이하고(적합 조건 5), 공정위의 공적 절차(적합 조건 6)가 진행될 것이므로 투자 가능성이 높습니다.</t>
+          <t>상대방 카카오모빌리티는 대기업으로 자력이 충분하며(적합 조건 2), '길빵 수수료' 및 '콜 차단' 의혹으로 다수의 택시 운전자들이 피해를 입고 있어 집단적 피해 가능성이 높다(적합 조건 3). 검찰 기소, 공정위 과징금 부과, 정치권 문제 제기, 관련 법안 제정 등 공적 절차가 진행 중이거나 진행된 이력이 있어 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높다(적합 조건 1, 5, 6). 피해 규모 또한 수천억 원에 이를 것으로 추정되어 크다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 (추정)</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>택시 운전자 다수</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>공정위, 과징금 칼날 세운다…담합 적발 땐 매출액 '0.5%→10%' 강화 나서</t>
+          <t>상생 없는 카카오모빌리티...'콜 몰아주기 의혹' 1심 무혐의지만 '길빵...</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=296860</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337889</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-10 13:07:41.219675+00:00</t>
+          <t>2026-03-11 13:09:21.606816+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>원청 기업</t>
+          <t>벤츠코리아</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>노동부-공정위 업무협약 체결, 합동점검 및 피해구제 지원 예정</t>
+          <t>공정위 발표에 대한 벤츠코리아의 행정소송 예고</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>고용노동부와 공정거래위원회가 노란봉투법 시행을 계기로 원하청 동반성장을 위한 업무협약을 체결했습니다. 양 기관은 원청의 대금 미지급, 부당한 납품단가 인하, 기술 탈취 등 불공정 행위에 대한 집중 점검을 강화하고 피해 구제 지원 및 납품대금 연동제 확대를 추진할 예정입니다. 이는 공정한 거래 질서 확립과 노동시장 구조 개선을 목표로 합니다.</t>
+          <t>벤츠코리아가 공정거래위원회의 발표 내용에 동의할 수 없다며 행정소송 등 법적 대응을 예고했습니다. 공정위가 벤츠코리아와 관련된 사안에 대해 발표한 것으로 보이며, 벤츠코리아는 이를 통해 사실 관계를 명확히 하겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>노동부와 공정위가 원하청 간 불공정 행위(대금 미지급, 기술 탈취 등)에 대한 집중 점검 및 피해 구제 지원을 위한 업무협약을 체결하여, 향후 발생할 개별/집단 소송의 적합 조건(상대방 책임 명확, 증거 확보 용이, 공적 절차 진행 중)을 강화하고 있습니다. 원청은 자력이 충분한 경우가 많고, 집단적 피해 발생 가능성이 높습니다.</t>
+          <t>공정위 발표로 벤츠코리아의 책임이 공적으로 제기되었으며(적합 조건 1), 벤츠코리아는 충분한 자력을 가진 대기업입니다(적합 조건 2). 이미 공정위의 조사가 진행되어 발표까지 이뤄진 상태로(적합 조건 6), 공정위 발표 자체가 중요한 증거가 될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>노동부·공정위, 노란봉투법 시행 계기 '원하청 동반성장 정책협력'</t>
+          <t>동의할 수 없다 …벤츠코리아, 공정위 발표에 반발 '법적 대응 예고'</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603101434541491</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019700</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-10 12:20:41.127971+00:00</t>
+          <t>2026-03-11 13:08:40.923160+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>야놀자</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>에픽게임즈와의 반독점 소송에서 구글이 완패하여 수수료 인하가 결정됨. 이는 다른 피해 기업들의 손해배상 소송에 강력한 선례가 됨.</t>
+          <t>한국중소형호텔협회가 제기한 집단 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>구글이 에픽게임즈와의 반독점 소송에서 완패한 후, 12월부터 앱 수수료율을 최대 15%p 인하하기로 결정했다. 이로 인해 국내 게임사를 포함한 앱 개발 업계의 인앱결제 수수료 부담이 줄어들 것으로 예상되며, 과거 과도한 수수료로 피해를 입은 기업들의 구글 대상 손해배상 청구 가능성이 높아졌다.</t>
+          <t>AI 기업 야놀자가 숙박 플랫폼으로서 중소형 숙박업소에 대한 갑질 의혹에 직면해 있습니다. 사단법인 한국중소형호텔협회는 야놀자를 상대로 집단 손해배상 소송을 제기하여 현재 소송이 진행 중입니다. 전국 중소형 숙박업소들은 플랫폼 의존도가 높아 갑질 구조에 대한 불만을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>구글이 에픽게임즈와의 반독점 소송에서 완패하여 인앱결제 수수료 인하를 결정했으므로, 과거 과도한 수수료로 피해를 입은 국내 게임사 등 다수의 앱 개발사들이 구글을 상대로 손해배상을 청구할 명확한 근거와 선례가 존재합니다. (적합 조건 1, 5) 구글은 자력이 충분한 대기업이며 (적합 조건 2), 집단적 피해 규모가 클 것으로 예상됩니다 (적합 조건 3, 4).</t>
+          <t>야놀자는 대기업으로 자력이 충분하며(적합 조건 2), 한국중소형호텔협회가 제기한 집단 손해배상 소송으로 다수의 중소형 숙박업소가 피해를 입어 집단적 피해가 명확합니다(적합 조건 3). 소송이 진행 중이므로 피해 규모도 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>국내 게임사 및 앱 개발사 다수</t>
+          <t>전국 중소형 숙박업소 다수</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>구글, 12월부터 앱 수수료율 최대 15%p↓…국내 게임사 반색</t>
+          <t>AI 기업 야놀자, 숙박 플랫폼 갑질 의혹 여전</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603091535471950428</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=823302</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-10 00:45:55.971029+00:00</t>
+          <t>2026-03-11 12:58:04.399955+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr"/>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>원청 기업 다수</t>
+        </is>
+      </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>공정위 행정예고 및 전원회의 의결 절차 진행 중</t>
+          <t>공정위·노동부 합동점검 및 정보공유</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 및 부당지원 행위에 대한 과징금 부과 기준을 강화하고, '감경 직권취소' 제도를 신설하여 기업의 법망 회피를 원천 차단했습니다. 이는 조사 협조 후 소송으로 뒤집는 전략을 막기 위함입니다. 공정위는 30일까지 행정예고 기간을 거쳐 이해관계자 의견을 수렴한 뒤 관련 절차를 진행할 예정입니다.</t>
+          <t>공정거래위원회와 고용노동부가 협력하여 원청과 하청 간의 불공정 거래 관행을 개선하기 위한 공동 실험에 착수했다. 임금체불, 납품단가 인하, 안전비용 전가 등 부당 특약에 대한 합동점검과 정보 공유를 통해 피해 구제를 강화할 예정이다. 이는 다수의 하청업체에 영향을 미칠 수 있는 사안이다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>공정위가 담합 및 부당지원에 대한 과징금 부과 기준을 강화하고, 기업의 '조사 협조 후 소송 뒤집기' 전략을 차단하는 등 상대방의 책임이 명확하며(적합 조건 1), 공정위 조사를 통해 증거 확보가 용이하고(적합 조건 5), 관련 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 관련 매출액의 10% 과징금 부과는 피해 규모가 클 가능성을 시사합니다(적합 조건 4).</t>
+          <t>공정위와 노동부가 합동점검을 통해 원청의 임금체불, 납품단가 인하, 안전비용 전가 등 부당특약을 조사하고 있어 상대방의 책임이 명확해질 가능성이 높고(적합 조건 1, 5), 다수의 하청업체가 피해를 입었을 가능성이 커 집단적 피해(적합 조건 3)에 해당한다. 또한, 공정위와 노동부의 합동점검은 공적 절차 진행 중(적합 조건 6)에 해당하며, 원청은 대기업일 가능성이 높아 자력이 충분할 것(적합 조건 2)으로 예상된다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>하청업체 다수</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>담합. 부당지원 걸리면 끝장. 공정위, 관련 매출액 10% 과징금 부과</t>
+          <t>공정위·노동부 맞손…원청·하청 격차 줄이기 첫 공동실험</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>autodaily.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=542190</t>
+          <t>https://www.naeil.com/news/read/580760?ref=naver</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-09 13:29:56.386745+00:00</t>
+          <t>2026-03-11 12:18:41.743610+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr"/>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>야놀자, 여기어때</t>
+        </is>
+      </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>공정거래위원회 담합 조사 및 과징금 부과 절차 진행 중, 관련 법규 개정 추진</t>
+          <t>검찰 압수수색 진행 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 과징금 제도를 대폭 강화하고, 조사 협조 후 진술을 번복하는 기업에 대한 감경 혜택 취소 근거를 마련한다. 이는 기업의 담합 행위를 단순한 비용으로 인식하지 않도록 하기 위함이다. 이 개정안은 담합 행위에 대한 규제를 강화하여 소비자 및 시장의 피해를 줄이는 데 목적이 있다.</t>
+          <t>온라인 숙박 예약 플랫폼 야놀자와 여기어때가 입점업체에 광고비를 받고 발행한 할인쿠폰을 일방적으로 소멸시켜 공정거래법 위반 혐의로 검찰의 압수수색을 받았습니다. 입점업체들은 판촉 비용을 회수할 기회를 차단당했으며, 검찰 수사를 통해 불공정 행위의 구체적인 내용이 밝혀질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>공정위의 담합 조사 및 과징금 부과 절차가 진행 중이므로 상대방 책임이 명확하고(1), 공적 절차가 진행 중이며(6) 증거 확보가 용이하다(5). 담합 사건은 다수의 피해자를 발생시키고(3), 관련 기업들은 자력이 충분할 가능성이 높다(2). 피해 규모 또한 클 것으로 예상된다(4).</t>
+          <t>대기업 피고(야놀자, 여기어때)의 자력이 충분하며, 검찰의 강제수사가 진행 중이므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다. 다수의 입점 숙박업체가 피해를 입어 집단적 피해에 해당하며, 이미 공적 절차(검찰 수사)가 진행 중인 점도 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>입점 숙박업체 다수</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>공정위, 담합 과징금 대폭 강화 추진</t>
+          <t>[법조브리핑] ‘무한소송’ 현실화할까…연간 접수 1만건 증가 추산 外</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632103</t>
+          <t>https://www.segye.com/newsView/20260310521651?OutUrl=naver</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-09 13:26:02.070242+00:00</t>
+          <t>2026-03-11 00:39:09.764610+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr"/>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>교촌에프앤비</t>
+        </is>
+      </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 체계 개정 행정예고 및 시행 예정</t>
+          <t>손해배상 소송 진행 중, 공정거래위원회 신고 접수</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>공정거래위원회가 기업의 관행적·반복적 법 위반을 근절하기 위해 과징금 부과 체계를 대폭 강화합니다. 담합 및 부당지원 행위에 대한 과징금 하한을 크게 올리고, 반복 위반 및 조사 협조 감경 축소 등 제재의 실효성을 높이는 개정안을 마련했습니다. 이 개정안은 4월 중 확정 및 시행될 예정입니다.</t>
+          <t>교촌에프앤비 지역본부와 관련된 손해배상 소송이 지난해 9월 제기되었으며, 최근 공정거래위원회에 신고까지 접수되며 양측 간 갈등이 심화되고 있습니다. 구체적인 분쟁 내용은 기사에 명시되지 않았으나, 소송 및 공정위 신고를 통해 피해자들이 법적 대응을 적극적으로 모색하고 있음을 알 수 있습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>공정거래위원회의 과징금 부과 체계 강화는 담합, 부당지원 등 기업의 법 위반에 대한 제재를 대폭 상향하여, 향후 관련 사건 발생 시 상대방 책임이 명확해지고 피해 규모가 커질 가능성이 높습니다. (적합 조건 1, 4, 5, 6) 또한, 공정위의 조사는 객관적 증거 확보에 유리하며, 대상 기업들은 자력이 충분한 경우가 많아 소송금융 투자에 매우 적합한 환경을 조성합니다. (적합 조건 2, 5)</t>
+          <t>교촌에프앤비는 상장기업으로 자력이 충분하며(적합 조건 2), '이들은'이라는 표현과 지역본부 관련 분쟁으로 보아 다수의 피해자가 있을 가능성이 높습니다(적합 조건 3). 이미 손해배상 소송이 진행 중이고 공정거래위원회 신고까지 접수되어 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>공정위, 과징금 체계 대수술 “제재 강화”… 담합 하한 최대 18%로 상향</t>
+          <t>[출근길 브리핑-3월 11일] 종전 언급에 뉴욕증시 반등·코스피 사이드카...</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>kidd.co.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://kidd.co.kr/news/245194</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833605</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-09 13:15:33.698151+00:00</t>
+          <t>2026-03-11 00:34:46.241627+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>애플</t>
+          <t>하림그룹</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>미국 내 반독점 소송 및 집단소송 압박 지속, 한국 내 애플의 수수료 인하 정책 미적용</t>
+          <t>육계·삼계 담합 관련 공정위 과징금 취소 행정소송 서울고법 진행 중, 일감 몰아주기 관련 공정위 과징금 취소 행정소송 대법원 계류 중, 주주 손해배상 소송 및 주주 대표 소송 진행 중.</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>구글이 미국 내 반독점 소송 및 집단소송 압박으로 앱마켓 수수료를 인하하고 대체 결제를 허용하고 있으나, 애플은 한국에서 유사한 정책을 적용하지 않고 있습니다. 이는 한국의 앱 개발사들에게 잠재적인 피해를 야기할 수 있으며, 2021년 관련 법안 통과 등 규제 환경이 조성되어 있습니다.</t>
+          <t>하림그룹은 닭고기 가격 담합으로 1000억원대 과징금을 부과받아 서울고법에서 행정소송 중이며, 총수 장남 회사 '올품'에 대한 일감 몰아주기로 49억원 과징금을 부과받아 대법원 계류 중입니다. 이로 인해 주주들은 김홍국 회장을 상대로 손해배상 소송을 제기했고, 경제개혁연대도 주주 대표 소송을 진행하며 경영권 승계 논란이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>애플은 자력이 충분한 대기업이며, 앱마켓 수수료 정책으로 인해 다수의 앱 개발사가 피해를 입을 가능성이 높습니다. 미국에서는 이미 반독점 소송 및 집단소송 압박이 진행 중이며, 한국에서도 2021년 관련 법안이 통과된 배경이 있어 공적 절차 진행 및 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 5, 6)</t>
+          <t>하림그룹은 닭고기 담합 및 총수 일가 일감 몰아주기 의혹으로 공정위로부터 1000억원대 과징금을 부과받았으며, 현재 관련 행정소송이 진행 중입니다. 대기업인 하림그룹의 충분한 자력, 공정위의 조사 결과라는 명확한 증거, 그리고 주주들의 집단적 손해배상 소송 제기 등 여러 적합 조건에 해당하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000억원 이상 (공정위 과징금 기준)</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>다수 앱 개발사</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>구글, 앱마켓 수수료 인하…게임업계 수혜 기대</t>
+          <t>하림, 닭고기 담합 소송 와중…총수 아들 회사 ‘올품’ 승계 논란 확산</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=822528</t>
+          <t>https://www.wikitree.co.kr/articles/1123771</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-09 12:56:40.601554+00:00</t>
+          <t>2026-03-11 00:29:35.802735+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr"/>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>구글 (Google)</t>
+        </is>
+      </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과기준 상향 및 담합 조사 진행 중</t>
+          <t>구글의 기존 수수료 정책에 대한 규제 압력 및 반독점 소송 결과로 정책 변경. 국내 개발사들은 기존 정책으로 인한 피해에 대한 법적 조치 검토 가능성.</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>공정거래위원회가 부당한 공동행위(담합)에 대한 과징금 부과 기준을 최대 300%까지 대폭 상향했습니다. 이는 중대성이 약한 위반행위의 과징금도 현행 0.5~3%에서 10~15%로 오르는 것을 포함합니다. 공정위 조사에 협조하여 과징금을 감경받은 사업자가 향후 처분에 불복하는 소송을 제기할 경우에 대한 내용도 언급되었습니다.</t>
+          <t>구글이 15년 만에 앱 수수료 구조를 30%에서 최대 20%로 개편한다고 발표했다. 이는 에픽게임즈와의 반독점 소송 및 EU 디지털시장법 등 글로벌 규제 압력에 따른 것으로 분석된다. 국내 개발사들은 글로벌 대비 9개월 늦게 혜택을 받게 되며, 기존 30% 수수료 정책으로 인한 피해에 대한 법적 대응 가능성이 존재한다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 과징금 부과 기준을 대폭 상향함에 따라, 향후 담합 관련 사건들은 피해 규모가 크고(적합 조건 4), 상대방(담합 기업)의 자력이 충분하며(적합 조건 2), 공정위의 조사 및 행정처분이라는 공적 절차가 진행될 가능성이 높아(적합 조건 6) 소송금융 투자에 매우 적합합니다. 또한, 공정위의 조사 결과는 상대방 책임의 명확한 근거(적합 조건 1)이자 증거 확보(적합 조건 5)에 도움이 될 것입니다.</t>
+          <t>상대방 책임이 비교적 명확함 (미국 법원의 반독점 소송 판결 및 EU 디지털시장법 등 규제 압력으로 구글의 정책 변경 유도), 상대방에게 자력이 충분함 (글로벌 대기업 구글), 집단적 피해 (국내 다수 개발사들이 기존 수수료 정책으로 인한 부담을 겪었음), 증거가 있거나 확보 가능함 (미국 법원 판결, EU DMA 등 공적 절차 결과), 이미 공적 절차(소송 제외)가 진행 중임 (구글의 정책 변경을 이끈 규제 기관 조사 및 법원 소송).</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 개발사 다수</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>공정위, 과징금 부과기준 대폭 상향...“최대 300%”</t>
+          <t>[이슈] 구글, 15년 만의 앱 수수료 구조 개편...국내 개발자 생태계 파장...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>m-economynews.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065594365411939</t>
+          <t>https://www.m-economynews.com/news/article.html?no=65289</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-09 12:51:17.028229+00:00</t>
+          <t>2026-03-11 00:27:05.922792+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr"/>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>구글</t>
+        </is>
+      </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>공정위 과징금 고시 개정 및 담합 적발 절차 강화</t>
+          <t>구글의 앱 마켓 수수료 정책 변경 발표 (에픽게임즈 반독점 소송 합의 후), 국내 게임 산업계의 정책 비판 및 추가 개선 요구</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 등 부당 공동행위에 대한 과징금 부과 기준을 매출의 10% 이상으로 대폭 상향하는 고시 개정을 추진한다. 이는 담합 행위에 대한 규제를 강화하고, 공정위의 조사 및 심의에 협조해 과징금을 감경받은 사업자가 향후 처분에 불복해 소송을 제기할 가능성도 언급된다.</t>
+          <t>구글이 에픽게임즈와의 반독점 소송 합의 후 플레이 스토어 수수료를 30%에서 15~25%로 인하한다고 발표했습니다. 이 변경은 국내 게임사들에게 연간 수천억 원의 비용 절감 효과를 가져올 것으로 예상됩니다. 국내 게임 산업계는 이번 결정을 환영하면서도, 높은 수수료로 인한 과거 피해와 늦은 시행 시기에 대한 아쉬움을 표명하며 추가 개선을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>이 기사는 공정위의 담합 과징금 기준 상향 정책에 대한 것으로, 특정 사건을 다루지는 않지만, 담합 사건 유형 자체는 소송금융 투자에 매우 적합하다. 공정위의 강력한 조사 및 과징금 부과(공적 절차 진행 중, 증거 확보 가능)는 상대방 책임의 명확성을 높이며, 담합의 특성상 다수의 피해자 발생 및 대규모 피해 금액(집단적 피해, 피해 규모 큼)이 예상된다. 또한, 담합 주체는 대기업일 가능성이 높아 자력도 충분하며, 공정위 처분 불복 소송 가능성도 언급되어 향후 소송 발생 가능성이 높다.</t>
+          <t>구글의 앱 마켓 수수료 정책이 에픽게임즈와의 반독점 소송 합의 후 변경되었고, 국내 게임 산업계에서도 높은 수수료로 인한 피해를 지속적으로 지적해왔습니다. 구글은 충분한 자력을 가진 대기업이며, 다수의 게임사들이 연간 수천억 원에 달하는 규모의 피해를 입어 집단소송 가능성이 높습니다. 에픽게임즈 소송 합의 및 게임사들의 수수료 지급 내역 등 객관적 증거 확보가 용이하며, 과거 과다 징수된 수수료에 대한 손해배상 청구는 아직 종결되지 않은 사안입니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 수천억 원 이상 (과거 과다 징수된 수수료)</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 다수 게임사</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>공정위, 담합 적발 시 ‘매출 10%’ 이상 과징금 철퇴…‘과징금 고시 ...</t>
+          <t>구글 ‘30% 통행세’ 낮춘다… K게임사 年 수백억 절감 효과</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>swtvnews.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://swtvnews.com/news/newsview.php?ncode=1065590368234140</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773045541&amp;code=11161100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-09 12:49:50.524652+00:00</t>
+          <t>2026-03-11 00:26:55.339207+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>야놀자, 여기어때</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>미국 법원의 에픽 vs 구글 소송 판결로 인한 구글의 앱 수수료 정책 변화</t>
+          <t>검찰 압수수색 진행 중, 공정위 과징금 부과 후 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>미국 법원이 에픽 vs 구글 소송에서 구글의 독점적 행위에 제동을 거는 판결을 내리자, 구글이 15년 만에 앱 수수료를 30%에서 20%로 인하했습니다. 이 정책 변화는 법원 판결의 직접적인 영향으로, 과거 고액 수수료로 피해를 입은 다수의 개발자들에게 추가적인 법적 대응의 근거를 제공할 수 있습니다.</t>
+          <t>검찰이 야놀자와 여기어때 본사를 압수수색하며 중소 숙박업체를 상대로 미사용 할인쿠폰을 일방적으로 소멸시킨 '쿠폰 갑질' 의혹에 대한 강제수사에 착수했습니다. 이들 업체는 공정거래위원회로부터 과징금을 부과받았으며, 이에 불복해 행정소송을 진행 중입니다. 검찰은 플랫폼의 거래상 우월적 지위 남용 여부를 집중적으로 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>미국 법원이 에픽 vs 구글 소송에서 구글의 독점적 행위에 제동을 건 판결을 내렸으므로 상대방 책임이 명확하며(적합 조건 1, 5), 구글은 자력이 충분한 대기업입니다(적합 조건 2). 15년간 30%의 수수료를 부과하여 다수의 개발자들에게 집단적 피해를 입혔고(적합 조건 3), 그 규모가 상당할 것으로 추정됩니다(적합 조건 4).</t>
+          <t>야놀자와 여기어때라는 대기업이 피고이며(상대방 자력 충분), 중소 숙박업체 다수가 피해를 입었을 가능성이 높습니다(집단적 피해). 공정거래위원회 과징금 부과 및 검찰 압수수색을 통해 상대방 책임이 명확하고 객관적 증거 확보가 용이하며, 이미 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>개발자 다수</t>
+          <t>중소 숙박업체 다수</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>[기획] 구글, 15년 만에 앱 수수료 낮춘다…30%→20%, 개발자들은 왜 '반...</t>
+          <t>검찰, ‘쿠폰 갑질’ 의혹 야놀자·여기어때 압수수색</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=859888</t>
+          <t>https://www.seoultimes.news/news/article.html?no=2000093234</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-09 12:49:14.568416+00:00</t>
+          <t>2026-03-10 13:16:05.654778+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>프랜차이즈 가맹본부 다수</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>에픽게임즈의 반독점 소송 진행 중, 구글의 수수료 인하 발표</t>
+          <t>대법원 판결로 차액가맹금 법리 확정, 유사 소송 증가 예상</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>구글이 에픽게임즈의 반독점 소송 제기 이후 인앱결제 수수료를 인하할 예정입니다. 이는 K-게임사를 포함한 글로벌 앱 생태계 전반의 개발사들이 겪던 과도한 수수료 부담을 덜어주고 실적 회복에 기여할 것으로 보입니다.</t>
+          <t>대법원이 피자헛 가맹점주들의 차액가맹금 반환 소송에서 가맹점주들의 손을 들어주며, 가맹본부가 계약상 근거 없이 차액가맹금을 수취하는 것은 부당이득이라고 판결했습니다. 이 판결은 국내 상당수 프랜차이즈 업계에 큰 파장을 일으키며, 유사한 방식으로 운영되어 온 다른 프랜차이즈 가맹본부들을 상대로 한 새로운 소송이 이어질 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>구글은 글로벌 대기업으로 자력이 충분하며(적합 조건 2), 에픽게임즈의 반독점 소송 제기로 과도한 수수료 정책에 대한 책임이 명확히 제기되었습니다(적합 조건 1). K-게임사를 포함한 글로벌 앱 개발사 다수가 피해를 입어 집단적 피해이며(적합 조건 3), 장기간 과도한 수수료로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>대법원 판결로 가맹본부의 계약상 근거 없는 차액가맹금 수취가 부당이득임을 명확히 하여 상대방 책임이 명확합니다(적합 조건 1). 국내 상당수 프랜차이즈가 유사한 방식으로 운영되어 다수의 가맹점주가 피해를 입었을 가능성이 높고(적합 조건 3), 대법원 판결 자체가 강력한 증거이자 법리적 근거를 제공합니다(적합 조건 5). 피자헛과 같은 대형 프랜차이즈 본사가 상대방이 될 수 있어 자력도 충분할 것으로 보이며(적합 조건 2), 다수의 가맹점주가 장기간 차액가맹금을 지급했을 경우 개별 및 집단 피해액이 상당할 것으로 추정됩니다(적합 조건 4). 기존 피자헛 사건은 판결 선고 단계이나, 이 판결이 다른 유사 사건들의 새로운 소송 기회를 창출하므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>다수의 앱 개발사</t>
+          <t>전국 프랜차이즈 가맹점주 다수</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>구글, 인앱결제 수수료 낮춘다… K-게임, 수수료 부담 덜고 실적회복 ‘...</t>
+          <t>[판결문 독해] ②  승소하면 끝? ...차액가맹금 승소 후 예고된 '진흙탕...</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>weekly.cnbnews.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026030614294922535</t>
+          <t>https://weekly.cnbnews.com/news/article.html?no=208250</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-09 00:43:14.918359+00:00</t>
+          <t>2026-03-10 13:11:32.529730+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>공정위 과징금 처분 관련 행정소송 대법원 계류 중, 별도 주주대표소송 진행 중</t>
+          <t>공정거래위원회 과징금 부과 기준 강화 및 담합 조사 강화</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>하림그룹 계열사들이 총수 2세가 지분 100%를 보유한 올품을 부당 지원했다는 의혹으로 공정위로부터 49억원의 과징금을 부과받았으며, 이에 대한 행정소송이 현재 대법원에 계류 중이다. 경제개혁연대는 하림지주가 총수일가의 지배권 승계를 위해 회사 자산을 총수 2세 개인 회사에 저가에 매각해 손해를 입었다며 김홍국 회장을 상대로 주주대표소송을 제기했다. 이 사건은 대기업의 부당지원 및 총수 일가 승계 문제와 관련하여 사회적 관심이 높다.</t>
+          <t>공정거래위원회가 담합 적발 시 과징금을 매출액의 0.5%에서 10%로 대폭 강화하고, 조사 협조 후 소송에서 진술을 뒤집을 경우 감경 혜택을 취소하는 등 제재를 강화할 방침입니다. 이는 담합 행위에 대한 강력한 처벌 의지를 보여주며, 향후 관련 사건 발생 시 피해자들의 손해배상 소송 가능성을 높일 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>하림그룹이라는 대기업이 피고이며(적합 조건 2), 공정위가 부당지원으로 과징금을 부과하고 서울고법이 이를 정당하다고 판단하여 상대방 책임이 비교적 명확하다(적합 조건 1, 5). 공정위의 조사 결과 및 법원 판결이 객관적 증거로 활용 가능하며(적합 조건 5), 이미 공정위의 행정처분 및 관련 행정소송이 진행 중이다(적합 조건 6). 또한 경제개혁연대가 주주대표소송을 제기하여 다수의 주주가 피해를 입었을 가능성이 있어 집단적 피해 성격도 가진다(적합 조건 3).</t>
+          <t>공정거래위원회의 담합 과징금 강화 정책은 향후 발생할 담합 사건들이 소송금융 투자에 매우 적합함을 시사합니다. 담합 적발 시 상대방 책임이 명확하고(적합 조건 1), 대기업이 피고가 될 가능성이 높아 자력이 충분하며(적합 조건 2), 집단적 피해와 큰 피해 규모(적합 조건 3, 4)가 예상됩니다. 또한 공정위 조사를 통해 증거 확보가 용이하고(적합 조건 5), 공정위의 공적 절차(적합 조건 6)가 진행될 것이므로 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>하림 '올품' 부당지원 사건 대법원行…총수2세 지배구조 쟁점 재부상</t>
+          <t>공정위, 과징금 칼날 세운다…담합 적발 땐 매출액 '0.5%→10%' 강화 나서</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=350051</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=296860</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-08 12:50:03.635949+00:00</t>
+          <t>2026-03-10 13:07:41.219675+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>애플</t>
+          <t>원청 기업</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>업계 협·단체들의 정책 변경 촉구 및 공정 경쟁 요구 지속</t>
+          <t>노동부-공정위 업무협약 체결, 합동점검 및 피해구제 지원 예정</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>구글이 외부 결제를 허용하며 국내 게임사들의 수수료 절감 기대가 커졌으나, 애플은 기존 정책을 고수하고 있다. 이에 한국 게임산업 협·단체들은 애플을 비롯한 타 플랫폼들의 동참을 촉구하며 공정 경쟁 환경 조성을 요구하고 있다.</t>
+          <t>고용노동부와 공정거래위원회가 노란봉투법 시행을 계기로 원하청 동반성장을 위한 업무협약을 체결했습니다. 양 기관은 원청의 대금 미지급, 부당한 납품단가 인하, 기술 탈취 등 불공정 행위에 대한 집중 점검을 강화하고 피해 구제 지원 및 납품대금 연동제 확대를 추진할 예정입니다. 이는 공정한 거래 질서 확립과 노동시장 구조 개선을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (애플의 일방적 정책 고수), 상대방에게 자력이 충분함 (글로벌 대기업 애플), 집단적 피해 (국내 다수 게임사), 피해 규모가 큼 (수수료 절감 효과), 증거 확보 가능 (에픽게임즈 소송 선례 및 업계 요구). 5개 적합 조건에 해당하여 소송금융 투자 적합도가 높음.</t>
+          <t>노동부와 공정위가 원하청 간 불공정 행위(대금 미지급, 기술 탈취 등)에 대한 집중 점검 및 피해 구제 지원을 위한 업무협약을 체결하여, 향후 발생할 개별/집단 소송의 적합 조건(상대방 책임 명확, 증거 확보 용이, 공적 절차 진행 중)을 강화하고 있습니다. 원청은 자력이 충분한 경우가 많고, 집단적 피해 발생 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>국내 다수 게임사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>[김영욱의 게임 후벼파기] PC 머물렀던 ‘자체 결제’, 모바일로 확대되...</t>
+          <t>노동부·공정위, 노란봉투법 시행 계기 '원하청 동반성장 정책협력'</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12050197?ref=naver</t>
+          <t>http://www.fnnews.com/news/202603101434541491</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-08 12:41:55.033681+00:00</t>
+          <t>2026-03-10 12:20:41.127971+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr"/>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>구글</t>
+        </is>
+      </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>정부의 가격 담합 경고 및 경기지사 후보들의 소송 지원단 구성, 특별사법경찰단 강화 공약 발표</t>
+          <t>에픽게임즈와의 반독점 소송에서 구글이 완패하여 수수료 인하가 결정됨. 이는 다른 피해 기업들의 손해배상 소송에 강력한 선례가 됨.</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>정부의 가격 담합 경고에 대응하여 경기지사 후보들이 담합 피해자 소송 지원단 구성, 특별사법경찰단 강화, 공공계약 담합 손해배상 소송 제기 등의 공약을 발표했다. 이는 담합으로 인한 다수 피해자 발생 가능성과 이에 대한 적극적인 법적 대응 및 지원 의지를 보여준다.</t>
+          <t>구글이 에픽게임즈와의 반독점 소송에서 완패한 후, 12월부터 앱 수수료율을 최대 15%p 인하하기로 결정했다. 이로 인해 국내 게임사를 포함한 앱 개발 업계의 인앱결제 수수료 부담이 줄어들 것으로 예상되며, 과거 과도한 수수료로 피해를 입은 기업들의 구글 대상 손해배상 청구 가능성이 높아졌다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>가격 담합이라는 상대방의 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3). 정부의 가격 담합 경고 및 특별사법경찰단 강화 공약 등 공적 절차가 진행 중이거나 예정되어 있어 증거 확보 및 소송 지원 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>구글이 에픽게임즈와의 반독점 소송에서 완패하여 인앱결제 수수료 인하를 결정했으므로, 과거 과도한 수수료로 피해를 입은 국내 게임사 등 다수의 앱 개발사들이 구글을 상대로 손해배상을 청구할 명확한 근거와 선례가 존재합니다. (적합 조건 1, 5) 구글은 자력이 충분한 대기업이며 (적합 조건 2), 집단적 피해 규모가 클 것으로 예상됩니다 (적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국내 게임사 및 앱 개발사 다수</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>정부 가격 담합 경고에… 민주 경기지사 후보들 '물가 메시지'</t>
+          <t>구글, 12월부터 앱 수수료율 최대 15%p↓…국내 게임사 반색</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015490</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603091535471950428</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-08 12:36:05.237287+00:00</t>
+          <t>2026-03-10 00:45:55.971029+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>경기도 차원의 담합 피해자 소송 지원단 설치 및 특별사법경찰단 강화 등 민생공정경제 5대 공약 발표</t>
+          <t>공정위 행정예고 및 전원회의 의결 절차 진행 중</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>한준호 의원이 생활물가 담합과 시장 교란 행위를 근절하기 위한 '경기도 민생공정경제 5대 공약'을 발표했습니다. 주요 내용은 담합 피해자 소송 지원단 설치, 민생물가 특별사법경찰단 강화, 시장 교란 업체 공개 제도 도입 등입니다. 이는 민생을 담보로 돈 버는 구조를 끊어내고 경기도를 '공정가격 청정지역'으로 만들겠다는 취지입니다.</t>
+          <t>공정거래위원회가 담합 및 부당지원 행위에 대한 과징금 부과 기준을 강화하고, '감경 직권취소' 제도를 신설하여 기업의 법망 회피를 원천 차단했습니다. 이는 조사 협조 후 소송으로 뒤집는 전략을 막기 위함입니다. 공정위는 30일까지 행정예고 기간을 거쳐 이해관계자 의견을 수렴한 뒤 관련 절차를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>담합 및 시장 교란 행위로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 대형마트, 주유소 등 기업은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 경기도민 다수가 피해를 입어 집단소송 가능성이 높고(적합 조건 3), 생활물가 담합 및 경기도 예산 피해는 규모가 클 수 있습니다(적합 조건 4). 또한, 특별사법경찰단 강화 및 시장 교란 업체 공개 제도 도입으로 증거 확보 및 공적 절차 진행 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>공정위가 담합 및 부당지원에 대한 과징금 부과 기준을 강화하고, 기업의 '조사 협조 후 소송 뒤집기' 전략을 차단하는 등 상대방의 책임이 명확하며(적합 조건 1), 공정위 조사를 통해 증거 확보가 용이하고(적합 조건 5), 관련 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다. 관련 매출액의 10% 과징금 부과는 피해 규모가 클 가능성을 시사합니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>도민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>한준호, ‘경기도 민생공정경제 5대 공약’ 발표</t>
+          <t>담합. 부당지원 걸리면 끝장. 공정위, 관련 매출액 10% 과징금 부과</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>autodaily.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12050048?ref=naver</t>
+          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=542190</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-08 12:29:22.949071+00:00</t>
+          <t>2026-03-09 13:29:56.386745+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>한온시스템이 공정위 과징금 부과에 불복하여 행정소송 진행 중</t>
+          <t>공정거래위원회 담합 조사 및 과징금 부과 절차 진행 중, 관련 법규 개정 추진</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니그룹 계열사 한온시스템이 공정거래위원회의 과징금 부과에 불복하여 행정소송을 제기했습니다. 공정위는 한온시스템이 9개 항목에 대해 위반했다고 판단하여 과징금을 부과한 것으로 보입니다.</t>
+          <t>공정거래위원회가 담합 과징금 제도를 대폭 강화하고, 조사 협조 후 진술을 번복하는 기업에 대한 감경 혜택 취소 근거를 마련한다. 이는 기업의 담합 행위를 단순한 비용으로 인식하지 않도록 하기 위함이다. 이 개정안은 담합 행위에 대한 규제를 강화하여 소비자 및 시장의 피해를 줄이는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>공정거래위원회가 한온시스템에 과징금을 부과한 것은 상대방(한온시스템)의 책임이 공적으로 인정되었음을 의미하며, 한온시스템은 한국앤컴퍼니그룹 계열사로 자력이 충분합니다. 또한 공정위의 조사 결과는 객관적 증거로 활용될 수 있으며, 이미 공정위의 과징금 부과라는 공적 절차가 진행되었습니다. 이는 한온시스템의 불공정 행위로 인한 피해자들이 소송을 제기할 경우 소송금융 투자 가능성이 높음을 시사합니다.</t>
+          <t>공정위의 담합 조사 및 과징금 부과 절차가 진행 중이므로 상대방 책임이 명확하고(1), 공적 절차가 진행 중이며(6) 증거 확보가 용이하다(5). 담합 사건은 다수의 피해자를 발생시키고(3), 관련 기업들은 자력이 충분할 가능성이 높다(2). 피해 규모 또한 클 것으로 예상된다(4).</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>[주간브리핑] 이란 공습에 한국 증시 '요동'…삼성전자 노사, 조정결렬...</t>
+          <t>공정위, 담합 과징금 대폭 강화 추진</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=198081</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632103</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-08 00:36:11.329962+00:00</t>
+          <t>2026-03-09 13:26:02.070242+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>메가MGC커피 가맹점주들은 소송에 착수했으며, 더벤티 가맹점주들도 소송을 제기할 예정입니다. 한국피자헛 차액가맹금 소송의 대법원 판결이 선례로 존재합니다.</t>
+          <t>공정위 과징금 부과 체계 개정 행정예고 및 시행 예정</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>한국피자헛 차액가맹금 소송 대법원 판결 이후, 메가MGC커피 가맹점주 4천여 곳이 가맹본부를 상대로 차액가맹금 반환 소송에 착수했으며, 더벤티 가맹점주 1천500곳도 소송을 제기할 예정입니다. 법무법인 도아가 이들 점주를 대리하며, 가맹본부와 점주 간 불투명한 거래 구조 및 정보 격차 해소를 목표로 하고 있습니다.</t>
+          <t>공정거래위원회가 기업의 관행적·반복적 법 위반을 근절하기 위해 과징금 부과 체계를 대폭 강화합니다. 담합 및 부당지원 행위에 대한 과징금 하한을 크게 올리고, 반복 위반 및 조사 협조 감경 축소 등 제재의 실효성을 높이는 개정안을 마련했습니다. 이 개정안은 4월 중 확정 및 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>대기업 피고(메가MGC커피, 더벤티)의 충분한 자력(적합 조건 2)이 있으며, 피자헛 대법원 판결로 차액가맹금 반환 법리가 확립되어 상대방 책임이 비교적 명확합니다(적합 조건 1). 수천 곳의 가맹점주가 피해를 입은 집단적 피해이며(적합 조건 3), 이미 소송에 착수했거나 예정되어 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 법무법인 도아가 관련 분야 전문성과 축적된 데이터를 보유하고 있어 증거 확보 및 소송 진행에 유리합니다(적합 조건 5).</t>
+          <t>공정거래위원회의 과징금 부과 체계 강화는 담합, 부당지원 등 기업의 법 위반에 대한 제재를 대폭 상향하여, 향후 관련 사건 발생 시 상대방 책임이 명확해지고 피해 규모가 커질 가능성이 높습니다. (적합 조건 1, 4, 5, 6) 또한, 공정위의 조사는 객관적 증거 확보에 유리하며, 대상 기업들은 자력이 충분한 경우가 많아 소송금융 투자에 매우 적합한 환경을 조성합니다. (적합 조건 2, 5)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>수천 곳의 가맹점주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>가맹점만 수천곳... 커피전문점은 왜 그들과 손잡았을까</t>
+          <t>공정위, 과징금 체계 대수술 “제재 강화”… 담합 하한 최대 18%로 상향</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>kidd.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026030303293001503</t>
+          <t>https://kidd.co.kr/news/245194</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-08 00:29:36.887454+00:00</t>
+          <t>2026-03-09 13:15:33.698151+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>애플</t>
+        </is>
+      </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>경기도 차원의 담합 피해자 소송 지원 및 조사 계획 발표</t>
+          <t>미국 내 반독점 소송 및 집단소송 압박 지속, 한국 내 애플의 수수료 인하 정책 미적용</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>한준호 국회의원이 경기도 민생공정경제 5대 공약을 발표하며 생활물가 담합 및 시장 교란 행위 근절 의지를 밝혔다. 담합 피해자 소송 지원단 설치, 특별사법경찰단 강화, 물가감시 데이터센터 구축 등을 통해 공정시장 질서를 확립하고 경기도를 '공정가격 청정지역'으로 만들겠다는 계획이다.</t>
+          <t>구글이 미국 내 반독점 소송 및 집단소송 압박으로 앱마켓 수수료를 인하하고 대체 결제를 허용하고 있으나, 애플은 한국에서 유사한 정책을 적용하지 않고 있습니다. 이는 한국의 앱 개발사들에게 잠재적인 피해를 야기할 수 있으며, 2021년 관련 법안 통과 등 규제 환경이 조성되어 있습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>경기도 차원에서 담합 피해자 소송 지원단 설치 및 특별사법경찰단 강화 계획을 발표하여 (적합 조건 5) 집단적 피해(적합 조건 3)에 대한 증거 확보 및 소송 지원 가능성이 높습니다. 민생 물가 담합은 다수의 피해자에게 큰 피해(적합 조건 4)를 야기하며, 상대방(담합 기업)의 책임이 명확하고 자력도 충분할 가능성이 높습니다(적합 조건 1, 2).</t>
+          <t>애플은 자력이 충분한 대기업이며, 앱마켓 수수료 정책으로 인해 다수의 앱 개발사가 피해를 입을 가능성이 높습니다. 미국에서는 이미 반독점 소송 및 집단소송 압박이 진행 중이며, 한국에서도 2021년 관련 법안이 통과된 배경이 있어 공적 절차 진행 및 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 5, 6)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 앱 개발사</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>한준호  공정가격 청정지역 경기도 …'민생공정경제 5대 공약' 발표</t>
+          <t>구글, 앱마켓 수수료 인하…게임업계 수혜 기대</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2299649.htm</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=822528</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-07 12:37:59.625952+00:00</t>
+          <t>2026-03-09 12:56:40.601554+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>공정위 등 감독기관 조사 진행 중, 행정소송 예고</t>
+          <t>공정거래위원회 과징금 부과기준 상향 및 담합 조사 진행 중</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>대통령이 담합을 '암적 존재'로 규정하며 식품 분야에 이어 금융권 담합 조사 결과에 이목이 집중되고 있다. NH농협은행과 4대 은행 등 주요 은행들이 담합 의혹의 주체로 거론되며, 이들은 정당한 리스크 관리였다고 반박하며 행정소송을 불사할 태세다. 이는 공정위 등 감독기관의 조사가 진행 중임을 시사하며, 향후 대규모 집단소송으로 이어질 가능성이 있다.</t>
+          <t>공정거래위원회가 부당한 공동행위(담합)에 대한 과징금 부과 기준을 최대 300%까지 대폭 상향했습니다. 이는 중대성이 약한 위반행위의 과징금도 현행 0.5~3%에서 10~15%로 오르는 것을 포함합니다. 공정위 조사에 협조하여 과징금을 감경받은 사업자가 향후 처분에 불복하는 소송을 제기할 경우에 대한 내용도 언급되었습니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>상대방 자력 충분(NH농협은행, 4대 은행 등 금융권), 공적 절차 진행 중(금융권 조사), 집단적 피해 및 대규모 피해 가능성 높음(담합의 특성상 다수 피해 예상 및 금융권 담합).</t>
+          <t>공정거래위원회가 담합 과징금 부과 기준을 대폭 상향함에 따라, 향후 담합 관련 사건들은 피해 규모가 크고(적합 조건 4), 상대방(담합 기업)의 자력이 충분하며(적합 조건 2), 공정위의 조사 및 행정처분이라는 공적 절차가 진행될 가능성이 높아(적합 조건 6) 소송금융 투자에 매우 적합합니다. 또한, 공정위의 조사 결과는 상대방 책임의 명확한 근거(적합 조건 1)이자 증거 확보(적합 조건 5)에 도움이 될 것입니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>대통령  담합은 암적 존재 … 식품 이어 금융권 조사 결과 주목</t>
+          <t>공정위, 과징금 부과기준 대폭 상향...“최대 300%”</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>youngnong.co.kr</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>http://www.youngnong.co.kr/news/articleView.html?idxno=57908</t>
+          <t>https://hbnpress.com/news/view/1065594365411939</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-07 00:30:16.598699+00:00</t>
+          <t>2026-03-09 12:51:17.028229+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>경기도 차원의 반담합 5대 공약 발표, 소송지원단 설치 및 특사경 강화 예정</t>
+          <t>공정위 과징금 고시 개정 및 담합 적발 절차 강화</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>한준호 의원이 경기도 내 생활물가 담합 및 공공입찰 카르텔 근절을 위한 '민생공정경제 5대 공약'을 발표했다. 이 공약에는 담합 피해 도민 집단소송 지원, 민생물가 특별사법경찰단 강화, 시장교란업체 명단 공개, 공공계약 담합 손해배상 소송 추진 등이 포함된다. 이는 대통령의 담합 경고에 이은 지방정부 차원의 강력한 대응 의지를 보여준다.</t>
+          <t>공정거래위원회가 담합 등 부당 공동행위에 대한 과징금 부과 기준을 매출의 10% 이상으로 대폭 상향하는 고시 개정을 추진한다. 이는 담합 행위에 대한 규제를 강화하고, 공정위의 조사 및 심의에 협조해 과징금을 감경받은 사업자가 향후 처분에 불복해 소송을 제기할 가능성도 언급된다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>대통령의 강력 경고에 이어 경기도 차원에서 담합 카르텔에 대한 전면 대응을 선언한 사건으로, 상대방 책임이 명확하고(담합 카르텔), 상대방 자력이 충분하며(대기업, 유통업체 등), 1400만 경기도민 대상의 집단적 피해가 예상된다. 또한, 소송지원단 설치 및 물가감시 데이터센터 구축 등 증거 확보 및 공적 절차 진행 가능성이 높아 소송금융 투자에 매우 적합하다.</t>
+          <t>이 기사는 공정위의 담합 과징금 기준 상향 정책에 대한 것으로, 특정 사건을 다루지는 않지만, 담합 사건 유형 자체는 소송금융 투자에 매우 적합하다. 공정위의 강력한 조사 및 과징금 부과(공적 절차 진행 중, 증거 확보 가능)는 상대방 책임의 명확성을 높이며, 담합의 특성상 다수의 피해자 발생 및 대규모 피해 금액(집단적 피해, 피해 규모 큼)이 예상된다. 또한, 담합 주체는 대기업일 가능성이 높아 자력도 충분하며, 공정위 처분 불복 소송 가능성도 언급되어 향후 소송 발생 가능성이 높다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>1400만 경기도민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>한준호  경기도를 공정가격 청정지역으로 …담합 카르텔 5대 공약 직격</t>
+          <t>공정위, 담합 적발 시 ‘매출 10%’ 이상 과징금 철퇴…‘과징금 고시 ...</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>swtvnews.com</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2562808</t>
+          <t>https://swtvnews.com/news/newsview.php?ncode=1065590368234140</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-06 13:08:05.037184+00:00</t>
+          <t>2026-03-09 12:49:50.524652+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>공정거래위원회 신고 및 조사 진행 중</t>
+          <t>미국 법원의 에픽 vs 구글 소송 판결로 인한 구글의 앱 수수료 정책 변화</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>태광그룹이 롯데홈쇼핑의 계열사 거래 구조가 '통행세' 의혹 및 부당 지원에 해당한다며 공정거래위원회에 신고했다. 롯데홈쇼핑이 롯데쇼핑을 중간 유통 단계로 두고 수수료를 지급하는 구조가 19년간 지속되어 납품업체의 실질 수수료 부담이 높다는 주장이다. 롯데홈쇼핑은 업계 관행이라며 부인하고 있어 공정위의 판단에 관심이 쏠린다.</t>
+          <t>미국 법원이 에픽 vs 구글 소송에서 구글의 독점적 행위에 제동을 거는 판결을 내리자, 구글이 15년 만에 앱 수수료를 30%에서 20%로 인하했습니다. 이 정책 변화는 법원 판결의 직접적인 영향으로, 과거 고액 수수료로 피해를 입은 다수의 개발자들에게 추가적인 법적 대응의 근거를 제공할 수 있습니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>대기업 피고(롯데홈쇼핑)의 자력이 충분하며, 공정거래위원회에 신고되어 공적 절차가 진행 중입니다. 19년간 지속된 거래 구조로 인해 다수 납품업체에 집단적 피해가 발생했을 가능성이 높고, 공정위 조사 결과가 향후 소송의 중요한 증거로 활용될 수 있습니다. (적합 조건 2, 3, 5, 6 해당)</t>
+          <t>미국 법원이 에픽 vs 구글 소송에서 구글의 독점적 행위에 제동을 건 판결을 내렸으므로 상대방 책임이 명확하며(적합 조건 1, 5), 구글은 자력이 충분한 대기업입니다(적합 조건 2). 15년간 30%의 수수료를 부과하여 다수의 개발자들에게 집단적 피해를 입혔고(적합 조건 3), 그 규모가 상당할 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>다수 납품업체</t>
+          <t>개발자 다수</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>[그룹주 기상도]노사 갈등·상속 분쟁에 희비…SK·롯데 ‘맑음’, 삼성...</t>
+          <t>[기획] 구글, 15년 만에 앱 수수료 낮춘다…30%→20%, 개발자들은 왜 '반...</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=805372</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=859888</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-06 13:05:13.724504+00:00</t>
+          <t>2026-03-09 12:49:14.568416+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr"/>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>구글</t>
+        </is>
+      </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>경기도의 담합피해자 소송지원단 설치 및 민생물가 특별사법경찰단 강화 제안</t>
+          <t>에픽게임즈의 반독점 소송 진행 중, 구글의 수수료 인하 발표</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>한준호 의원이 생활물가 담합으로 피해를 입은 경기도민을 위해 '담합피해자 소송지원단' 설치를 제안했다. 이는 집단소송 시 변호사 비용 및 법률 지원을 제공하고, '민생물가 특별사법경찰단'을 강화하여 담합 행위를 단속하겠다는 내용이다. 이 공약은 민생 경제를 보호하고 불법 담합에 대한 강력한 대응을 목표로 한다.</t>
+          <t>구글이 에픽게임즈의 반독점 소송 제기 이후 인앱결제 수수료를 인하할 예정입니다. 이는 K-게임사를 포함한 글로벌 앱 생태계 전반의 개발사들이 겪던 과도한 수수료 부담을 덜어주고 실적 회복에 기여할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>기사는 '가격담합'이라는 명확한 불법 행위로 인한 광범위한 피해를 다루고 있습니다. '담합피해자 소송지원단' 설치 및 집단소송 시 변호사 비용 지원 제안은 다수의 피해자 발생 및 집단소송 가능성을 높이며(적합 조건 3), '민생물가 특별사법경찰단' 강화는 공적 조사를 통한 증거 확보 및 상대방 책임 입증 가능성을 시사합니다(적합 조건 5, 6). 담합 주체는 대개 자력이 충분한 기업일 가능성이 높습니다(적합 조건 2).</t>
+          <t>구글은 글로벌 대기업으로 자력이 충분하며(적합 조건 2), 에픽게임즈의 반독점 소송 제기로 과도한 수수료 정책에 대한 책임이 명확히 제기되었습니다(적합 조건 1). K-게임사를 포함한 글로벌 앱 개발사 다수가 피해를 입어 집단적 피해이며(적합 조건 3), 장기간 과도한 수수료로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>도민 다수</t>
+          <t>다수의 앱 개발사</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>한준호  가격담합, 민생 훔치는 범죄 …'민생 공정경제 5대 공약' 발표</t>
+          <t>구글, 인앱결제 수수료 낮춘다… K-게임, 수수료 부담 덜고 실적회복 ‘...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363718961</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026030614294922535</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-06 13:00:07.444311+00:00</t>
+          <t>2026-03-09 00:43:14.918359+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>하림그룹</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>경기도의 담합 피해자 소송 지원단 설치 및 특별사법경찰단 확대 예정</t>
+          <t>공정위 과징금 처분 관련 행정소송 대법원 계류 중, 별도 주주대표소송 진행 중</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>한준호 의원이 고물가 시대 민생 경제를 교란하는 '가격 담합' 근절을 위한 '경기도 민생공정경제 5대 공약'을 발표했습니다. 이 공약에는 담합 피해 도민들을 위한 집단소송 지원단 설치, 민생물가 특별사법경찰단 확대, 가격 조작 업체 명단 공개 등이 포함되어 있습니다. 이는 이재명 대통령의 담합에 대한 강력 대응 의지에 대한 지방정부 차원의 화답으로, 중앙정부와 지방정부의 협력 모델이 될 것으로 기대됩니다.</t>
+          <t>하림그룹 계열사들이 총수 2세가 지분 100%를 보유한 올품을 부당 지원했다는 의혹으로 공정위로부터 49억원의 과징금을 부과받았으며, 이에 대한 행정소송이 현재 대법원에 계류 중이다. 경제개혁연대는 하림지주가 총수일가의 지배권 승계를 위해 회사 자산을 총수 2세 개인 회사에 저가에 매각해 손해를 입었다며 김홍국 회장을 상대로 주주대표소송을 제기했다. 이 사건은 대기업의 부당지원 및 총수 일가 승계 문제와 관련하여 사회적 관심이 높다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>경기도가 생활물가 담합 피해 도민들을 위한 집단소송 지원단을 설치하고, 특별사법경찰단 확대를 통해 증거 확보 및 시장 감시를 강화할 예정입니다. 이는 집단적 피해(도민 다수), 상대방 책임 명확성(담합은 중대 범죄로 규정), 증거 확보 가능성, 공적 절차 진행 중 등 여러 적합 조건을 충족합니다. 또한, '거대 기업의 담합' 언급으로 상대방의 자력도 충분할 것으로 예상됩니다.</t>
+          <t>하림그룹이라는 대기업이 피고이며(적합 조건 2), 공정위가 부당지원으로 과징금을 부과하고 서울고법이 이를 정당하다고 판단하여 상대방 책임이 비교적 명확하다(적합 조건 1, 5). 공정위의 조사 결과 및 법원 판결이 객관적 증거로 활용 가능하며(적합 조건 5), 이미 공정위의 행정처분 및 관련 행정소송이 진행 중이다(적합 조건 6). 또한 경제개혁연대가 주주대표소송을 제기하여 다수의 주주가 피해를 입었을 가능성이 있어 집단적 피해 성격도 가진다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>경기도민 다수</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>한준호 의원, ‘가격 담합과의 전쟁’ 선포… 경기도 민생공정경제 5대...</t>
+          <t>하림 '올품' 부당지원 사건 대법원行…총수2세 지배구조 쟁점 재부상</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/region/article/all/20260306/133478094/1</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=350051</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-06 12:57:00.457117+00:00</t>
+          <t>2026-03-08 12:50:03.635949+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>구글, 애플</t>
+          <t>애플</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>구글의 수수료 인하 조치 발표, 과거 집단소송 제기 움직임</t>
+          <t>업계 협·단체들의 정책 변경 촉구 및 공정 경쟁 요구 지속</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>구글과 애플의 앱 마켓 30% 수수료 정책으로 인해 중소게임사들이 집단소송을 제기할 만큼 절박한 상황에 몰렸습니다. 최근 구글이 자체/외부 결제 시 수수료를 20%로 인하하는 조치를 발표하여 중소게임사들의 관심이 집중되고 있습니다. 이는 과거의 법적 압박에 대한 반응으로 보입니다.</t>
+          <t>구글이 외부 결제를 허용하며 국내 게임사들의 수수료 절감 기대가 커졌으나, 애플은 기존 정책을 고수하고 있다. 이에 한국 게임산업 협·단체들은 애플을 비롯한 타 플랫폼들의 동참을 촉구하며 공정 경쟁 환경 조성을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>구글과 애플이라는 글로벌 대기업이 피고이며(적합 조건 2), 다수의 중소게임사가 피해를 입어 집단소송 가능성이 높습니다(적합 조건 3). 30%에 달하는 수수료로 인한 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 이미 과거에 집단소송이 제기되었거나 준비 중이었던 사건으로 보입니다(적합 조건 1, 6).</t>
+          <t>상대방 책임이 비교적 명확함 (애플의 일방적 정책 고수), 상대방에게 자력이 충분함 (글로벌 대기업 애플), 집단적 피해 (국내 다수 게임사), 피해 규모가 큼 (수수료 절감 효과), 증거 확보 가능 (에픽게임즈 소송 선례 및 업계 요구). 5개 적합 조건에 해당하여 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>중소게임사 다수</t>
+          <t>국내 다수 게임사</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>구글 수수료 인하…중소게임사 숨통 트일까</t>
+          <t>[김영욱의 게임 후벼파기] PC 머물렀던 ‘자체 결제’, 모바일로 확대되...</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>smedaily.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352944</t>
+          <t>https://www.dt.co.kr/article/12050197?ref=naver</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-06 12:39:08.472595+00:00</t>
+          <t>2026-03-08 12:41:55.033681+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>정유사 간 담합 여부에 대한 공정거래위원회 등 감독기관의 조사 가능성</t>
+          <t>정부의 가격 담합 경고 및 경기지사 후보들의 소송 지원단 구성, 특별사법경찰단 강화 공약 발표</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>기름값 상승과 관련하여 정유사 간 담합(부당공동행위) 가능성이 제기되었으며, 이 경우 과징금 부과 및 소송을 통해 해결하는 경우가 많다고 언급되었다. 만약 담합 사실이 확인될 경우, 다수의 소비자에게 큰 피해를 입힌 대규모 사건이 될 수 있다.</t>
+          <t>정부의 가격 담합 경고에 대응하여 경기지사 후보들이 담합 피해자 소송 지원단 구성, 특별사법경찰단 강화, 공공계약 담합 손해배상 소송 제기 등의 공약을 발표했다. 이는 담합으로 인한 다수 피해자 발생 가능성과 이에 대한 적극적인 법적 대응 및 지원 의지를 보여준다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>정유사 간 담합 가능성이 제기되며, 이는 대기업 피고(정유사)의 자력 충분 조건에 부합합니다. 기름값 상승은 다수의 소비자 및 기업에 집단적 피해를 야기하며, 피해 규모가 클 것으로 예상됩니다. 또한, 과징금 부과 언급은 공정거래위원회 등 공적 기관의 조사가 진행 중이거나 진행될 가능성을 시사하여 증거 확보 및 공적 절차 진행 조건에 해당합니다.</t>
+          <t>가격 담합이라는 상대방의 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3). 정부의 가격 담합 경고 및 특별사법경찰단 강화 공약 등 공적 절차가 진행 중이거나 예정되어 있어 증거 확보 및 소송 지원 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>미국·이란 전쟁 시작하자마자 '천정부지' 기름값…'바가지요금' 형사처...</t>
+          <t>정부 가격 담합 경고에… 민주 경기지사 후보들 '물가 메시지'</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1617563/?sc=Naver</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015490</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-06 12:36:39.020891+00:00</t>
+          <t>2026-03-08 12:36:05.237287+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>규제 및 과징금 리스크 논의 중, 과거 수수료 관련 손해배상 문제 미해결</t>
+          <t>경기도 차원의 담합 피해자 소송 지원단 설치 및 특별사법경찰단 강화 등 민생공정경제 5대 공약 발표</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>구글이 '30% 플랫폼세'를 25%로 인하했으나, 과거 수수료 부과에 따른 손해배상 문제는 해결되지 않았습니다. 이는 예상되는 규제나 과징금 리스크에 대한 대응으로 보이며, 다수의 게임 개발사들이 과거 과도한 수수료로 인한 피해를 주장할 가능성이 있습니다.</t>
+          <t>한준호 의원이 생활물가 담합과 시장 교란 행위를 근절하기 위한 '경기도 민생공정경제 5대 공약'을 발표했습니다. 주요 내용은 담합 피해자 소송 지원단 설치, 민생물가 특별사법경찰단 강화, 시장 교란 업체 공개 제도 도입 등입니다. 이는 민생을 담보로 돈 버는 구조를 끊어내고 경기도를 '공정가격 청정지역'으로 만들겠다는 취지입니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>구글이라는 대기업이 피고이며 자력이 충분하고 (적합 조건 2), '30% 플랫폼세'는 다수의 게임 개발사에 영향을 미치는 집단적 피해를 야기합니다 (적합 조건 3). 과거 수수료 부과에 따른 손해배상 문제가 언급되며 책임이 비교적 명확하고 (적합 조건 1), 예상되는 규제나 과징금 리스크가 있어 공적 절차가 진행 중임을 시사합니다 (적합 조건 6).</t>
+          <t>담합 및 시장 교란 행위로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 대형마트, 주유소 등 기업은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 경기도민 다수가 피해를 입어 집단소송 가능성이 높고(적합 조건 3), 생활물가 담합 및 경기도 예산 피해는 규모가 클 수 있습니다(적합 조건 4). 또한, 특별사법경찰단 강화 및 시장 교란 업체 공개 제도 도입으로 증거 확보 및 공적 절차 진행 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>게임 개발사 다수</t>
+          <t>도민 다수</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>[콘텐츠 인사이트] 구글 '30% 플랫폼세' 균열…게임사가 웃는 이유</t>
+          <t>한준호, ‘경기도 민생공정경제 5대 공약’ 발표</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655890</t>
+          <t>https://www.dt.co.kr/article/12050048?ref=naver</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-06 01:41:06.412476+00:00</t>
+          <t>2026-03-08 12:29:22.949071+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>LX하우시스</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>민사소송 제기 (소멸시효 임박), 공정거래위원회 현장조사 진행 중</t>
+          <t>한온시스템이 공정위 과징금 부과에 불복하여 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>LX하우시스의 협력업체인 대진글라스가 하도급법 위반을 이유로 LX하우시스를 상대로 약 270억원 규모의 손해배상 청구 민사소송을 제기했다. 소멸시효 임박으로 공정위 조사 결과와 별개로 소송을 진행하게 되었으며, 공정위는 LX하우시스에 대한 현장조사를 이어가고 있다. 국회 국정감사에서도 LX하우시스의 불공정 행위가 지적된 바 있다.</t>
+          <t>한국앤컴퍼니그룹 계열사 한온시스템이 공정거래위원회의 과징금 부과에 불복하여 행정소송을 제기했습니다. 공정위는 한온시스템이 9개 항목에 대해 위반했다고 판단하여 과징금을 부과한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>LX하우시스의 하도급법 위반 행위가 구체적으로 명시되어 상대방 책임이 명확하고(적합 조건 1), 상장 대기업으로 자력이 충분하다(적합 조건 2). 주장 손해액이 270억원으로 피해 규모가 크며(적합 조건 4), 공정위 현장조사가 진행 중이므로 증거 확보 가능성이 높다(적합 조건 5). 또한 공정위 조사가 진행 중인 공적 절차에 해당한다(적합 조건 6).</t>
+          <t>공정거래위원회가 한온시스템에 과징금을 부과한 것은 상대방(한온시스템)의 책임이 공적으로 인정되었음을 의미하며, 한온시스템은 한국앤컴퍼니그룹 계열사로 자력이 충분합니다. 또한 공정위의 조사 결과는 객관적 증거로 활용될 수 있으며, 이미 공정위의 과징금 부과라는 공적 절차가 진행되었습니다. 이는 한온시스템의 불공정 행위로 인한 피해자들이 소송을 제기할 경우 소송금융 투자 가능성이 높음을 시사합니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>270억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>1개 협력업체 (대진글라스)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>(단독)LX하우시스 피해 협력업체, '민사소송'…업계  공정위 솜방망이 ...</t>
+          <t>[주간브리핑] 이란 공습에 한국 증시 '요동'…삼성전자 노사, 조정결렬...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1293352&amp;inflow=N</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=198081</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-06 01:38:52.710820+00:00</t>
+          <t>2026-03-08 00:36:11.329962+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>메가MGC커피, 더벤티</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>국내 게임 유통사 집단소송 진행 중, 각국 규제 당국 조사 및 법 제정 완료/진행 중</t>
+          <t>메가MGC커피 가맹점주들은 소송에 착수했으며, 더벤티 가맹점주들도 소송을 제기할 예정입니다. 한국피자헛 차액가맹금 소송의 대법원 판결이 선례로 존재합니다.</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>구글이 앱마켓 인앱 결제 수수료를 인하하고 외부 결제를 허용하는 정책을 발표했습니다. 이는 그동안 구글의 독점적 지위 남용과 과도한 수수료에 대한 국내외 콘텐츠 업계의 비판, 각국 규제 당국의 반독점 조사 및 법 제정 압박에 따른 것입니다. 이미 국내 게임 유통사들이 구글을 상대로 집단소송을 제기한 바 있어, 이번 정책 변화가 과거 피해에 대한 손해배상 소송에 어떤 영향을 미칠지 주목됩니다.</t>
+          <t>한국피자헛 차액가맹금 소송 대법원 판결 이후, 메가MGC커피 가맹점주 4천여 곳이 가맹본부를 상대로 차액가맹금 반환 소송에 착수했으며, 더벤티 가맹점주 1천500곳도 소송을 제기할 예정입니다. 법무법인 도아가 이들 점주를 대리하며, 가맹본부와 점주 간 불투명한 거래 구조 및 정보 격차 해소를 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(독점적 지위 남용), 상대방 자력이 충분하며(구글), 집단적 피해(국내외 콘텐츠 업계, 국내 게임 유통사 집단소송), 피해 규모가 크고(30% 수수료), 증거 확보가 용이하며(규제 당국 조사, 법 제정, 기존 소송), 공적 절차(법 제정, 규제 당국 조사)가 진행 중인 등 적합 조건 6가지 모두 충족합니다. 구글의 정책 변경은 과거 과도한 수수료로 인한 피해에 대한 소송 가능성을 높입니다.</t>
+          <t>대기업 피고(메가MGC커피, 더벤티)의 충분한 자력(적합 조건 2)이 있으며, 피자헛 대법원 판결로 차액가맹금 반환 법리가 확립되어 상대방 책임이 비교적 명확합니다(적합 조건 1). 수천 곳의 가맹점주가 피해를 입은 집단적 피해이며(적합 조건 3), 이미 소송에 착수했거나 예정되어 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 법무법인 도아가 관련 분야 전문성과 축적된 데이터를 보유하고 있어 증거 확보 및 소송 진행에 유리합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>국내외 콘텐츠 기업 다수</t>
+          <t>수천 곳의 가맹점주</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>구글 앱 수수료 인하·외부결제 허용…한국은 12월부터 적용</t>
+          <t>가맹점만 수천곳... 커피전문점은 왜 그들과 손잡았을까</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409428</t>
+          <t>https://www.imaeil.com/page/view/2026030303293001503</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-06 01:37:25.969543+00:00</t>
+          <t>2026-03-08 00:29:36.887454+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>반독점 소송 합의 및 규제 압박으로 인한 정책 변경 발표, 과거 부당 이득 반환 소송 가능성</t>
+          <t>경기도 차원의 담합 피해자 소송 지원 및 조사 계획 발표</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>구글이 에픽게임즈와의 반독점 소송 합의 및 규제 압박에 따라 플레이 스토어 인앱결제 수수료를 인하하고 제3자 앱스토어 및 외부 결제를 허용하는 정책 개편을 발표했다. 기존 30% 수수료 시대가 막을 내리고, 개발자 수익이 증가할 것으로 예상된다. 한국에는 올해 연말부터 적용될 예정이다.</t>
+          <t>한준호 국회의원이 경기도 민생공정경제 5대 공약을 발표하며 생활물가 담합 및 시장 교란 행위 근절 의지를 밝혔다. 담합 피해자 소송 지원단 설치, 특별사법경찰단 강화, 물가감시 데이터센터 구축 등을 통해 공정시장 질서를 확립하고 경기도를 '공정가격 청정지역'으로 만들겠다는 계획이다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>구글(대기업)의 독점적 지위 남용으로 인한 인앱결제 수수료 부과가 반독점 소송 합의 및 규제 압박으로 인해 변경됨으로써, 과거 부당하게 징수된 수수료에 대한 개발자들의 손해배상 청구 가능성이 높음. (적합 조건 1, 2, 5, 6 해당) 수많은 앱 개발자들이 장기간 높은 수수료를 지불해왔으므로 집단적 피해 규모가 클 것으로 예상됨. (적합 조건 3, 4 해당)</t>
+          <t>경기도 차원에서 담합 피해자 소송 지원단 설치 및 특별사법경찰단 강화 계획을 발표하여 (적합 조건 5) 집단적 피해(적합 조건 3)에 대한 증거 확보 및 소송 지원 가능성이 높습니다. 민생 물가 담합은 다수의 피해자에게 큰 피해(적합 조건 4)를 야기하며, 상대방(담합 기업)의 책임이 명확하고 자력도 충분할 가능성이 높습니다(적합 조건 1, 2).</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>수많은 앱 개발자</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>구글, 플레이 스토어 '30% 시대' 막 내린다…안드로이드 생태계 대폭 개...</t>
+          <t>한준호  공정가격 청정지역 경기도 …'민생공정경제 5대 공약' 발표</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>platum.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://platum.kr/archives/283008</t>
+          <t>https://news.tf.co.kr/read/national/2299649.htm</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-06 01:26:19.316306+00:00</t>
+          <t>2026-03-07 12:37:59.625952+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>다수의 식품 원자재 제조사 및 시중은행</t>
+          <t>NH농협은행, 4대 은행을 포함한 은행권</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 및 담합 조사 진행 중</t>
+          <t>공정위 등 감독기관 조사 진행 중, 행정소송 예고</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>공정거래위원회가 설탕 제조사들에 4000억 원대, 시중은행들에 2720억 원의 과징금을 부과하는 등 식품 원자재 및 금융권 담합에 대한 조사를 진행 중이다. 담합은 장바구니 물가 상승과 소비자 후생 저해로 이어져 사회적 문제로 지적되며, 사후 제재 강화와 함께 사전 예방 체계 구축의 중요성이 강조되고 있다.</t>
+          <t>대통령이 담합을 '암적 존재'로 규정하며 식품 분야에 이어 금융권 담합 조사 결과에 이목이 집중되고 있다. NH농협은행과 4대 은행 등 주요 은행들이 담합 의혹의 주체로 거론되며, 이들은 정당한 리스크 관리였다고 반박하며 행정소송을 불사할 태세다. 이는 공정위 등 감독기관의 조사가 진행 중임을 시사하며, 향후 대규모 집단소송으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>공정거래위원회의 과징금 부과 및 조사 진행으로 상대방 책임이 명확하며(적합 조건 1), 대상 기업들이 대기업 및 금융기관으로 자력이 충분하고(적합 조건 2), 식품 원자재 및 은행 담합으로 다수의 소비자에게 집단적 피해가 발생했으며(적합 조건 3), 공정위 과징금만 수천억 원대로 피해 규모가 크고(적합 조건 4), 공정위 조사 결과 및 과징금 부과가 강력한 증거이며(적합 조건 5), 공정위의 행정 절차가 이미 진행 중이다(적합 조건 6).</t>
+          <t>상대방 자력 충분(NH농협은행, 4대 은행 등 금융권), 공적 절차 진행 중(금융권 조사), 집단적 피해 및 대규모 피해 가능성 높음(담합의 특성상 다수 피해 예상 및 금융권 담합).</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>미상 (공정위 과징금 수천억 원 부과)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>다수의 소비자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>담합 방지의 해법 [BKL 공정거래리포트]</t>
+          <t>대통령  담합은 암적 존재 … 식품 이어 금융권 조사 결과 주목</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>youngnong.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11979959</t>
+          <t>http://www.youngnong.co.kr/news/articleView.html?idxno=57908</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-06 00:37:01.963751+00:00</t>
+          <t>2026-03-07 00:30:16.598699+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>경기도 공정거래지원센터 분쟁조정 진행 중 또는 완료 사례 다수</t>
+          <t>경기도 차원의 반담합 5대 공약 발표, 소송지원단 설치 및 특사경 강화 예정</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>경기도 공정거래지원센터가 가맹사업 및 대리점 분야에서 가맹본부와 공급업자의 불공정 행위로 인한 분쟁을 다수 해결하고 있습니다. 필수품목 가격 일방적 인상, 부당한 계약 종료 조건, 거래조건 변경 등 다양한 유형의 불이익 제공 사례가 확인되며, 센터는 분쟁조정을 통해 상생 합의를 이끌어내고 있습니다. 이는 다수의 중소상공인이 겪는 유사한 문제로, 잠재적인 집단소송 가능성을 시사합니다.</t>
+          <t>한준호 의원이 경기도 내 생활물가 담합 및 공공입찰 카르텔 근절을 위한 '민생공정경제 5대 공약'을 발표했다. 이 공약에는 담합 피해 도민 집단소송 지원, 민생물가 특별사법경찰단 강화, 시장교란업체 명단 공개, 공공계약 담합 손해배상 소송 추진 등이 포함된다. 이는 대통령의 담합 경고에 이은 지방정부 차원의 강력한 대응 의지를 보여준다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(가맹본부 및 공급업자의 우월적 지위 남용), 경기도 공정거래지원센터를 통한 공적 절차가 진행 중이거나 진행된 사례가 많아 증거 확보가 용이합니다. 또한, 다수의 가맹점주 및 대리점주가 유사한 피해를 겪고 있어 집단적 피해 가능성이 높습니다.</t>
+          <t>대통령의 강력 경고에 이어 경기도 차원에서 담합 카르텔에 대한 전면 대응을 선언한 사건으로, 상대방 책임이 명확하고(담합 카르텔), 상대방 자력이 충분하며(대기업, 유통업체 등), 1400만 경기도민 대상의 집단적 피해가 예상된다. 또한, 소송지원단 설치 및 물가감시 데이터센터 구축 등 증거 확보 및 공적 절차 진행 가능성이 높아 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>다수 (가맹점주 및 대리점주)</t>
+          <t>1400만 경기도민 다수</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>경기도 공정거래지원센터, 가맹·대리점 분쟁 해결 창구 역할 톡톡</t>
+          <t>한준호  경기도를 공정가격 청정지역으로 …담합 카르텔 5대 공약 직격</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509159</t>
+          <t>https://www.etoday.co.kr/news/view/2562808</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-05 01:25:33.054828+00:00</t>
+          <t>2026-03-06 13:08:05.037184+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>현대건설, 삼성물산, 포스코이앤씨, 대우건설, GS건설, DL이앤씨, KCC건설, 계룡건설산업, 한신공영, 두산건설, 금호건설, 동부건설 등 18개 건설사</t>
+          <t>롯데홈쇼핑</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>호남고속철도 담합 관련 구상금 소송 항소심 진행 중</t>
+          <t>공정거래위원회 신고 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>삼성중공업이 호남고속철도 담합 배상금 106억 원을 국가철도공단에 지급한 후, 다른 18개 건설사를 상대로 100억 원대 구상금 소송을 제기하여 항소심이 진행 중이다. 1심에서 76억 원을 승소했으나, 삼성중공업은 추가 31.5억 원을 청구하며, 피고 측도 불복 항소했다. 이 소송은 담합 책임 분담을 둘러싼 기업 간 분쟁으로, 삼성물산 등 주요 건설사들이 피고로 포함되어 있다.</t>
+          <t>태광그룹이 롯데홈쇼핑의 계열사 거래 구조가 '통행세' 의혹 및 부당 지원에 해당한다며 공정거래위원회에 신고했다. 롯데홈쇼핑이 롯데쇼핑을 중간 유통 단계로 두고 수수료를 지급하는 구조가 19년간 지속되어 납품업체의 실질 수수료 부담이 높다는 주장이다. 롯데홈쇼핑은 업계 관행이라며 부인하고 있어 공정위의 판단에 관심이 쏠린다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(담합 사실 및 1심 판결로 구상권 인정), 상대방에게 자력이 충분하며(18개 대형 건설사), 피해 규모가 100억 원대로 매우 크고, 담합 관련 공적 절차(리니언시 등)가 이미 진행되어 증거가 명확함. 현재 항소심 진행 중으로 종결된 사건이 아님.</t>
+          <t>대기업 피고(롯데홈쇼핑)의 자력이 충분하며, 공정거래위원회에 신고되어 공적 절차가 진행 중입니다. 19년간 지속된 거래 구조로 인해 다수 납품업체에 집단적 피해가 발생했을 가능성이 높고, 공정위 조사 결과가 향후 소송의 중요한 증거로 활용될 수 있습니다. (적합 조건 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>106억 원 (삼성중공업이 국가철도공단에 배상한 금액), 1심 승소액 76억 원, 항소심 추가 청구액 31.5억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 납품업체</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>(단독)삼성중, 18개 건설사와 담합 분담금 소송 ‘이전투구’…삼성물산...</t>
+          <t>[그룹주 기상도]노사 갈등·상속 분쟁에 희비…SK·롯데 ‘맑음’, 삼성...</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>nspna.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1293134&amp;inflow=N</t>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=805372</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-05 01:22:03.708629+00:00</t>
+          <t>2026-03-06 13:05:13.724504+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>공정위 동의의결 절차 진행 중</t>
+          <t>경기도의 담합피해자 소송지원단 설치 및 민생물가 특별사법경찰단 강화 제안</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>효성 및 효성중공업이 기술유용 혐의로 공정거래위원회의 동의의결 제도를 통해 스스로 시정 방안을 제시했다. 이는 기술유용 사건에 동의의결 제도가 적용된 첫 사례로, 법 위반 여부를 확정하지 않고 신속한 피해 구제 및 거래 질서 개선에 중점을 둔다.</t>
+          <t>한준호 의원이 생활물가 담합으로 피해를 입은 경기도민을 위해 '담합피해자 소송지원단' 설치를 제안했다. 이는 집단소송 시 변호사 비용 및 법률 지원을 제공하고, '민생물가 특별사법경찰단'을 강화하여 담합 행위를 단속하겠다는 내용이다. 이 공약은 민생 경제를 보호하고 불법 담합에 대한 강력한 대응을 목표로 한다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>효성·효성중공업이라는 대기업이 기술유용 혐의로 공정위의 동의의결 절차를 진행 중이며, 이는 상대방의 자력이 충분하고(적합 조건 2) 공적 절차가 진행 중임을 명확히 보여줍니다(적합 조건 6). '셀프 시정'에 나선 것은 혐의에 대한 책임이 비교적 명확하며(적합 조건 1), 공정위 조사를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>기사는 '가격담합'이라는 명확한 불법 행위로 인한 광범위한 피해를 다루고 있습니다. '담합피해자 소송지원단' 설치 및 집단소송 시 변호사 비용 지원 제안은 다수의 피해자 발생 및 집단소송 가능성을 높이며(적합 조건 3), '민생물가 특별사법경찰단' 강화는 공적 조사를 통한 증거 확보 및 상대방 책임 입증 가능성을 시사합니다(적합 조건 5, 6). 담합 주체는 대개 자력이 충분한 기업일 가능성이 높습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>도민 다수</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>'기술유용 혐의' 효성·효성중공업, 셀프 시정…제도 적용 첫 사례(종합...</t>
+          <t>한준호  가격담합, 민생 훔치는 범죄 …'민생 공정경제 5대 공약' 발표</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4401665</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363718961</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-05 00:52:22.525762+00:00</t>
+          <t>2026-03-06 13:00:07.444311+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>효성, 효성중공업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>공정위 동의의결로 행정 절차는 종결되었으나, 개별 피해자들의 민사상 손해배상 청구 가능성 있음</t>
+          <t>경기도의 담합 피해자 소송 지원단 설치 및 특별사법경찰단 확대 예정</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>효성과 효성중공업이 수급사업자의 기술자료를 부당하게 요구하고 사용한 혐의로 공정거래위원회 조사를 받았습니다. 공정위는 위법성이 중대하지 않다고 판단하여 제재 대신 34억 원 규모의 상생 자금 지원을 내용으로 하는 동의의결을 확정하며 사건을 종결했습니다. 이는 기술 유용 사건에 동의의결 제도가 적용된 첫 사례입니다.</t>
+          <t>한준호 의원이 고물가 시대 민생 경제를 교란하는 '가격 담합' 근절을 위한 '경기도 민생공정경제 5대 공약'을 발표했습니다. 이 공약에는 담합 피해 도민들을 위한 집단소송 지원단 설치, 민생물가 특별사법경찰단 확대, 가격 조작 업체 명단 공개 등이 포함되어 있습니다. 이는 이재명 대통령의 담합에 대한 강력 대응 의지에 대한 지방정부 차원의 화답으로, 중앙정부와 지방정부의 협력 모델이 될 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>대기업인 효성 및 효성중공업이 상대방이며, 다수의 수급사업자 및 협력업체가 피해를 입어 집단적 피해 가능성이 높습니다. 공정위 조사를 통해 혐의가 인정되어 34억 원 규모의 상생 자금 지원 동의의결이 확정되었으므로, 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. 비록 공정위 절차는 종결되었으나, 이는 행정적 종결일 뿐 개별 피해자들의 민사상 손해배상 청구권까지 소멸된 것은 아니며, 공정위의 조치 자체가 민사 소송의 근거를 제공할 수 있습니다.</t>
+          <t>경기도가 생활물가 담합 피해 도민들을 위한 집단소송 지원단을 설치하고, 특별사법경찰단 확대를 통해 증거 확보 및 시장 감시를 강화할 예정입니다. 이는 집단적 피해(도민 다수), 상대방 책임 명확성(담합은 중대 범죄로 규정), 증거 확보 가능성, 공적 절차 진행 중 등 여러 적합 조건을 충족합니다. 또한, '거대 기업의 담합' 언급으로 상대방의 자력도 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>미상 (효성 측 상생 지원금 34억 2960만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>미상 (다수의 수급사업자 및 협력업체)</t>
+          <t>경기도민 다수</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>‘기술자료 부당요구’ 효성·효성중공업, 제재 대신 협력사에 34억 지원...</t>
+          <t>한준호 의원, ‘가격 담합과의 전쟁’ 선포… 경기도 민생공정경제 5대...</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/industry/2026/03/05/20260305030003?wlog_tag3=naver</t>
+          <t>https://sports.donga.com/region/article/all/20260306/133478094/1</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-05 00:16:21.951755+00:00</t>
+          <t>2026-03-06 12:57:00.457117+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr"/>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>구글, 애플</t>
+        </is>
+      </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>경기도 공정거래지원센터 분쟁조정 진행 중</t>
+          <t>구글의 수수료 인하 조치 발표, 과거 집단소송 제기 움직임</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>경기도 공정경제과가 지난해 처리한 가맹사업거래 분쟁 106건 중 26건(25%)이 가맹본부의 거래상 지위 남용 사례로 확인되었습니다. 필수품목 가격 일방적 인상, 계약 종료 후 과도한 원상복구 요구, 경업금지 의무 위반 주장 등이 주요 내용이며, 경기도는 분쟁조정을 통해 22건의 합의를 이끌어냈습니다. 이는 가맹점사업자들의 생계와 직결되는 문제로, 경기도는 앞으로도 불공정 피해를 신속하고 공정하게 조정하며 가맹본부와 가맹점이 상생하는 생태계를 조성하기 위해 노력할 예정입니다.</t>
+          <t>구글과 애플의 앱 마켓 30% 수수료 정책으로 인해 중소게임사들이 집단소송을 제기할 만큼 절박한 상황에 몰렸습니다. 최근 구글이 자체/외부 결제 시 수수료를 20%로 인하하는 조치를 발표하여 중소게임사들의 관심이 집중되고 있습니다. 이는 과거의 법적 압박에 대한 반응으로 보입니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>가맹본부의 거래상 지위 남용이 경기도 분쟁조정 사례를 통해 명확히 확인되어 상대방 책임이 비교적 명확합니다. 경기도에서 처리한 가맹사업 분쟁 106건 중 26건(25%)이 가맹본부의 불공정 행위로, 다수의 가맹점주가 유사한 피해를 겪고 있어 집단적 피해 가능성이 높습니다. 경기도 공정거래지원센터의 조사관들이 분쟁조정을 진행하며 관련 증거가 확보되었을 가능성이 높고, 경기도를 통한 분쟁조정 절차가 활발히 진행 중인 공적 절차 진행 중인 사건입니다. 상대방인 가맹본부는 일반적으로 일정 수준 이상의 자력을 보유하고 있을 것으로 추정됩니다.</t>
+          <t>구글과 애플이라는 글로벌 대기업이 피고이며(적합 조건 2), 다수의 중소게임사가 피해를 입어 집단소송 가능성이 높습니다(적합 조건 3). 30%에 달하는 수수료로 인한 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 이미 과거에 집단소송이 제기되었거나 준비 중이었던 사건으로 보입니다(적합 조건 1, 6).</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>가맹점사업자 다수</t>
+          <t>중소게임사 다수</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>가맹거래 분쟁 4건 중 1건 ‘가맹본부 거래상 지위 남용’</t>
+          <t>구글 수수료 인하…중소게임사 숨통 트일까</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>smedaily.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10686092?ref=naver</t>
+          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352944</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-04 01:32:04.426238+00:00</t>
+          <t>2026-03-06 12:39:08.472595+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>루이비통의 확약서 요구 및 손해배상 위협, 일부 업체들의 법적 대응 검토 또는 진행</t>
+          <t>정유사 간 담합 여부에 대한 공정거래위원회 등 감독기관의 조사 가능성</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>루이비통이 김앤장 법률사무소를 통해 리폼 업체들에게 리폼 중단 확약서를 요구하고, 불응 시 거액의 손해배상 책임을 묻겠다고 위협했습니다. 이에 일부 소규모 업체들이 법적 대응을 고려하거나 진행 중인 것으로 보이며, 이는 대기업의 불공정 거래 행위 또는 시장 지배력 남용으로 해석될 여지가 있습니다.</t>
+          <t>기름값 상승과 관련하여 정유사 간 담합(부당공동행위) 가능성이 제기되었으며, 이 경우 과징금 부과 및 소송을 통해 해결하는 경우가 많다고 언급되었다. 만약 담합 사실이 확인될 경우, 다수의 소비자에게 큰 피해를 입힌 대규모 사건이 될 수 있다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>대기업인 루이비통을 상대로 소송금융의 핵심 조건인 상대방 자력 충분(적합 조건 2)을 만족합니다. 기사 제목에서 '루이비통 이긴 사장님'이라는 표현은 루이비통의 요구가 법적으로 문제가 있었을 가능성을 시사하며, 확약서 요구 및 거액의 손해배상 위협 자체가 불공정 행위로 해석될 여지가 있어 상대방 책임이 명확해질 수 있습니다(적합 조건 1). 또한, '일부 소규모 업체들'이 유사한 피해를 입었으므로 집단적 피해(적합 조건 3) 가능성이 높고, 루이비통 측의 확약서 요구 및 법률사무소를 통한 위협 내용 자체가 중요한 증거가 될 수 있습니다(적합 조건 5).</t>
+          <t>정유사 간 담합 가능성이 제기되며, 이는 대기업 피고(정유사)의 자력 충분 조건에 부합합니다. 기름값 상승은 다수의 소비자 및 기업에 집단적 피해를 야기하며, 피해 규모가 클 것으로 예상됩니다. 또한, 과징금 부과 언급은 공정거래위원회 등 공적 기관의 조사가 진행 중이거나 진행될 가능성을 시사하여 증거 확보 및 공적 절차 진행 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>다수 소규모 업체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>루이비통 이긴 사장님 누구냐  문의 폭주…리폼 성지 가보니 [인터뷰+...</t>
+          <t>미국·이란 전쟁 시작하자마자 '천정부지' 기름값…'바가지요금' 형사처...</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030355737</t>
+          <t>https://www.dailian.co.kr/news/view/1617563/?sc=Naver</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-04 01:22:11.137567+00:00</t>
+          <t>2026-03-06 12:36:39.020891+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>우미, SK, KT, 한샘</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 심의 완료, 후속 소송 가능성</t>
+          <t>규제 및 과징금 리스크 논의 중, 과거 수수료 관련 손해배상 문제 미해결</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>공정거래위원회가 작년 우미, 한샘 등 주요 기업집단에 다수의 위반 행위로 과징금을 부과했다. 특히 ICT 분야는 공정위 심의 결과 이후 소송 절차가 통상 2~3년 소요될 수 있다고 언급되어, 과징금 부과 이후 피해자들의 소송 제기 가능성이 시사된다.</t>
+          <t>구글이 '30% 플랫폼세'를 25%로 인하했으나, 과거 수수료 부과에 따른 손해배상 문제는 해결되지 않았습니다. 이는 예상되는 규제나 과징금 리스크에 대한 대응으로 보이며, 다수의 게임 개발사들이 과거 과도한 수수료로 인한 피해를 주장할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>공정위가 대기업(우미, SK, KT, 한샘)에 과징금을 부과하여 상대방 책임이 명확하고 공적 절차를 통해 객관적 증거가 확보됨. 공정위 심의 결과 이후 피해자들의 후속 소송 가능성이 높음. (적합 조건 1, 2, 5, 6 해당)</t>
+          <t>구글이라는 대기업이 피고이며 자력이 충분하고 (적합 조건 2), '30% 플랫폼세'는 다수의 게임 개발사에 영향을 미치는 집단적 피해를 야기합니다 (적합 조건 3). 과거 수수료 부과에 따른 손해배상 문제가 언급되며 책임이 비교적 명확하고 (적합 조건 1), 예상되는 규제나 과징금 리스크가 있어 공적 절차가 진행 중임을 시사합니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>게임 개발사 다수</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>작년 공정위 과징금 우미·SK·KT 순</t>
+          <t>[콘텐츠 인사이트] 구글 '30% 플랫폼세' 균열…게임사가 웃는 이유</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/579704?ref=naver</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655890</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-04 01:16:33.185851+00:00</t>
+          <t>2026-03-06 01:41:06.412476+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>LX하우시스</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기</t>
+          <t>민사소송 제기 (소멸시효 임박), 공정거래위원회 현장조사 진행 중</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>한온시스템이 공정거래위원회로부터 과징금을 부과받았으며, 이에 대해 행정소송을 제기할 계획입니다. 기사는 한온시스템의 입장을 대변하고 있으나, 공정위의 과징금 부과는 협력사와의 불공정 거래 행위가 있었음을 시사하며, 이는 잠재적 피해 협력사들의 소송 가능성을 내포합니다.</t>
+          <t>LX하우시스의 협력업체인 대진글라스가 하도급법 위반을 이유로 LX하우시스를 상대로 약 270억원 규모의 손해배상 청구 민사소송을 제기했다. 소멸시효 임박으로 공정위 조사 결과와 별개로 소송을 진행하게 되었으며, 공정위는 LX하우시스에 대한 현장조사를 이어가고 있다. 국회 국정감사에서도 LX하우시스의 불공정 행위가 지적된 바 있다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과로 상대방(한온시스템)의 책임이 비교적 명확하며, 공적 절차(공정위 조사 및 처분)가 이미 진행되어 증거 확보가 용이합니다. 대기업인 한온시스템은 자력이 충분하며, '협력사 분쟁'이라는 언급으로 다수의 피해자가 발생했을 가능성이 높습니다.</t>
+          <t>LX하우시스의 하도급법 위반 행위가 구체적으로 명시되어 상대방 책임이 명확하고(적합 조건 1), 상장 대기업으로 자력이 충분하다(적합 조건 2). 주장 손해액이 270억원으로 피해 규모가 크며(적합 조건 4), 공정위 현장조사가 진행 중이므로 증거 확보 가능성이 높다(적합 조건 5). 또한 공정위 조사가 진행 중인 공적 절차에 해당한다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>270억원</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>협력사 다수</t>
+          <t>1개 협력업체 (대진글라스)</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>한온시스템  공정위 과징금, 협력사 분쟁 원인 아냐</t>
+          <t>(단독)LX하우시스 피해 협력업체, '민사소송'…업계  공정위 솜방망이 ...</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>smedaily.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352518</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1293352&amp;inflow=N</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-03 00:52:34.894163+00:00</t>
+          <t>2026-03-06 01:38:52.710820+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 의결, 행정소송 예정</t>
+          <t>국내 게임 유통사 집단소송 진행 중, 각국 규제 당국 조사 및 법 제정 완료/진행 중</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>한온시스템이 9개 수급사업자에게 하도급법을 위반하여 서면 미발급, 수령증 미발급, 검사 결과 미통지, 어음 대체결제 수수료 및 지연이자 미지급 등의 '갑질'을 한 사실이 공정위에 적발되어 14억 700만원의 과징금을 부과받았다. 한온시스템은 이에 불복하여 행정소송을 제기할 예정이며, 산업 특수성을 고려한 법 적용 기준이 필요하다고 주장하고 있다.</t>
+          <t>구글이 앱마켓 인앱 결제 수수료를 인하하고 외부 결제를 허용하는 정책을 발표했습니다. 이는 그동안 구글의 독점적 지위 남용과 과도한 수수료에 대한 국내외 콘텐츠 업계의 비판, 각국 규제 당국의 반독점 조사 및 법 제정 압박에 따른 것입니다. 이미 국내 게임 유통사들이 구글을 상대로 집단소송을 제기한 바 있어, 이번 정책 변화가 과거 피해에 대한 손해배상 소송에 어떤 영향을 미칠지 주목됩니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>상대방 책임이 공정위 과징금 부과 의결로 명확하며(조건 1), 상대방(한온시스템)은 대기업으로 자력이 충분합니다(조건 2). 9개 수급사업자가 피해를 입은 집단적 피해이며(조건 3), 미지급된 어음 대체결제 수수료 및 지연이자가 약 14억 8천5백만원에 달해 피해 규모가 큽니다(조건 4). 공정위 조사 결과라는 객관적 증거가 존재하며(조건 5), 이미 공정위의 과징금 부과 의결이라는 공적 절차가 진행 중입니다(조건 6).</t>
+          <t>상대방 책임이 명확하고(독점적 지위 남용), 상대방 자력이 충분하며(구글), 집단적 피해(국내외 콘텐츠 업계, 국내 게임 유통사 집단소송), 피해 규모가 크고(30% 수수료), 증거 확보가 용이하며(규제 당국 조사, 법 제정, 기존 소송), 공적 절차(법 제정, 규제 당국 조사)가 진행 중인 등 적합 조건 6가지 모두 충족합니다. 구글의 정책 변경은 과거 과도한 수수료로 인한 피해에 대한 소송 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>약 14억 8천5백만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>9개 사업자</t>
+          <t>국내외 콘텐츠 기업 다수</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니그룹 한온시스템 '하도급 갑질'로 과징금 14억 부과</t>
+          <t>구글 앱 수수료 인하·외부결제 허용…한국은 12월부터 적용</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202104</t>
+          <t>https://www.joongang.co.kr/article/25409428</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-03 00:47:34.553304+00:00</t>
+          <t>2026-03-06 01:37:25.969543+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
+          <t>반독점 소송 합의 및 규제 압박으로 인한 정책 변경 발표, 과거 부당 이득 반환 소송 가능성</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>한온시스템이 하도급 업체에 '갑질'을 한 혐의로 공정거래위원회로부터 14억 원의 과징금을 부과받았습니다. 한온시스템은 공정위 의결에 불복하여 행정소송을 제기하겠다는 입장입니다. 이 사건은 다수의 하도급 업체에 대한 피해 가능성이 있으며, 공정위의 조사 결과가 중요한 증거가 될 수 있습니다.</t>
+          <t>구글이 에픽게임즈와의 반독점 소송 합의 및 규제 압박에 따라 플레이 스토어 인앱결제 수수료를 인하하고 제3자 앱스토어 및 외부 결제를 허용하는 정책 개편을 발표했다. 기존 30% 수수료 시대가 막을 내리고, 개발자 수익이 증가할 것으로 예상된다. 한국에는 올해 연말부터 적용될 예정이다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>공정위가 '하도급 갑질'에 대해 14억 원의 과징금을 부과하여 상대방(한온시스템)의 책임이 명확하며(적합 조건 1), 대규모 자동차 부품 회사로 자력이 충분합니다(적합 조건 2). 공정위의 조사 결과 및 의결서가 객관적인 증거로 활용 가능하며(적합 조건 5), 이미 공적 절차(공정위 행정처분)가 진행되었습니다(적합 조건 6). 하도급 갑질의 특성상 다수의 하도급 업체가 피해를 입었을 가능성이 높고(적합 조건 3), 과징금 규모로 볼 때 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4).</t>
+          <t>구글(대기업)의 독점적 지위 남용으로 인한 인앱결제 수수료 부과가 반독점 소송 합의 및 규제 압박으로 인해 변경됨으로써, 과거 부당하게 징수된 수수료에 대한 개발자들의 손해배상 청구 가능성이 높음. (적합 조건 1, 2, 5, 6 해당) 수많은 앱 개발자들이 장기간 높은 수수료를 지불해왔으므로 집단적 피해 규모가 클 것으로 예상됨. (적합 조건 3, 4 해당)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>다수 하도급 업체</t>
+          <t>수많은 앱 개발자</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>한온시스템, '하도급 갑질'에 과징금 14억…법원행 선택</t>
+          <t>구글, 플레이 스토어 '30% 시대' 막 내린다…안드로이드 생태계 대폭 개...</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>platum.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=55303</t>
+          <t>https://platum.kr/archives/283008</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-03 00:46:24.844582+00:00</t>
+          <t>2026-03-06 01:26:19.316306+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>다수의 식품 원자재 제조사 및 시중은행</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>공정거래위원회 의결 후 한온시스템이 행정소송 예고</t>
+          <t>공정거래위원회 과징금 부과 및 담합 조사 진행 중</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>글로벌 자동차 부품 기업 한온시스템이 금형 제작 관련 '목적물 수령일' 판단 기준에 대한 공정거래위원회 의결에 불복하여 행정소송을 제기할 예정. 한온시스템은 협력사와의 분쟁이 없었으며 고의적 법 위반이 아니라고 주장하지만, 공정위의 의결은 잠재적 불공정 거래 가능성을 시사한다.</t>
+          <t>공정거래위원회가 설탕 제조사들에 4000억 원대, 시중은행들에 2720억 원의 과징금을 부과하는 등 식품 원자재 및 금융권 담합에 대한 조사를 진행 중이다. 담합은 장바구니 물가 상승과 소비자 후생 저해로 이어져 사회적 문제로 지적되며, 사후 제재 강화와 함께 사전 예방 체계 구축의 중요성이 강조되고 있다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>공정거래위원회의 의결 결과는 한온시스템의 책임 가능성을 시사하며, 이는 잠재적 피해자(협력사)에게 강력한 증거가 될 수 있다. 한온시스템은 글로벌 기업으로 배상 능력이 충분하며, 공정위의 조사는 다수의 협력사에 대한 불공정 거래 가능성을 내포한다. (적합 조건 1, 2, 3, 5, 6 해당) 비록 한온시스템이 협력사와의 분쟁이 없었다고 주장하나, 공정위의 의결은 소송금융 투자 기회를 탐색할 만한 충분한 근거를 제공한다.</t>
+          <t>공정거래위원회의 과징금 부과 및 조사 진행으로 상대방 책임이 명확하며(적합 조건 1), 대상 기업들이 대기업 및 금융기관으로 자력이 충분하고(적합 조건 2), 식품 원자재 및 은행 담합으로 다수의 소비자에게 집단적 피해가 발생했으며(적합 조건 3), 공정위 과징금만 수천억 원대로 피해 규모가 크고(적합 조건 4), 공정위 조사 결과 및 과징금 부과가 강력한 증거이며(적합 조건 5), 공정위의 행정 절차가 이미 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (공정위 과징금 수천억 원 부과)</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 소비자</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>한온시스템, 공정위 의결에 행정소송 예고</t>
+          <t>담합 방지의 해법 [BKL 공정거래리포트]</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>meconomynews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.meconomynews.com/news/articleView.html?idxno=128414</t>
+          <t>https://www.mk.co.kr/article/11979959</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-02 12:58:12.717131+00:00</t>
+          <t>2026-03-06 00:37:01.963751+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>프랜차이즈 가맹본부 및 공급업자</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
+          <t>경기도 공정거래지원센터 분쟁조정 진행 중 또는 완료 사례 다수</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>공정거래위원회가 한온시스템의 불공정행위에 대해 14억 700만원의 과징금을 부과했다. 한온시스템은 이에 불복하여 법원에 행정소송을 제기할 예정이라고 밝혔다. 공정위의 결정은 피해자들의 손해배상 청구의 근거가 될 수 있다.</t>
+          <t>경기도 공정거래지원센터가 가맹사업 및 대리점 분야에서 가맹본부와 공급업자의 불공정 행위로 인한 분쟁을 다수 해결하고 있습니다. 필수품목 가격 일방적 인상, 부당한 계약 종료 조건, 거래조건 변경 등 다양한 유형의 불이익 제공 사례가 확인되며, 센터는 분쟁조정을 통해 상생 합의를 이끌어내고 있습니다. 이는 다수의 중소상공인이 겪는 유사한 문제로, 잠재적인 집단소송 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>공정위의 과징금 부과로 상대방(한온시스템)의 불공정행위 책임이 명확하며(적합 조건 1), 대기업인 한온시스템은 충분한 자력을 가집니다(적합 조건 2). 공정위의 조사 결과 및 과징금 부과 결정은 강력한 증거가 되며(적합 조건 5), 이미 공정위의 공적 절차가 진행되었습니다(적합 조건 6). 피해자들의 손해배상 청구 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(가맹본부 및 공급업자의 우월적 지위 남용), 경기도 공정거래지원센터를 통한 공적 절차가 진행 중이거나 진행된 사례가 많아 증거 확보가 용이합니다. 또한, 다수의 가맹점주 및 대리점주가 유사한 피해를 겪고 있어 집단적 피해 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (가맹점주 및 대리점주)</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>공정위, 한온시스템 불공정행위에 과징금 14억700만원</t>
+          <t>경기도 공정거래지원센터, 가맹·대리점 분쟁 해결 창구 역할 톡톡</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433333</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509159</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-02 12:51:09.692591+00:00</t>
+          <t>2026-03-05 01:25:33.054828+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>현대건설, 삼성물산, 포스코이앤씨, 대우건설, GS건설, DL이앤씨, KCC건설, 계룡건설산업, 한신공영, 두산건설, 금호건설, 동부건설 등 18개 건설사</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
+          <t>호남고속철도 담합 관련 구상금 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>자동차 부품사 한온시스템이 9개 수급사업자에 대해 하도급법 위반으로 공정거래위원회로부터 14억 7000만 원의 과징금을 부과받았습니다. 한온시스템은 서면 미발급, 어음 대체결제 수수료 및 지연이자 미지급 등의 불공정 행위를 저질렀으며, 공정위 의결에 불복해 행정소송을 제기할 예정입니다.</t>
+          <t>삼성중공업이 호남고속철도 담합 배상금 106억 원을 국가철도공단에 지급한 후, 다른 18개 건설사를 상대로 100억 원대 구상금 소송을 제기하여 항소심이 진행 중이다. 1심에서 76억 원을 승소했으나, 삼성중공업은 추가 31.5억 원을 청구하며, 피고 측도 불복 항소했다. 이 소송은 담합 책임 분담을 둘러싼 기업 간 분쟁으로, 삼성물산 등 주요 건설사들이 피고로 포함되어 있다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>한온시스템의 하도급법 위반 사실이 공정위 조사로 명확히 드러났고(상대방 책임 명확), 대기업인 한온시스템은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 9개 수급사업자에 대한 약 14억 8500만 원 규모의 피해가 발생했으며(집단적 피해, 피해 규모 큼), 공정위의 과징금 부과라는 공적 절차가 진행 중입니다(증거 확보, 공적 절차 진행 중). 한온시스템이 행정소송을 예고하여 법적 분쟁 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(담합 사실 및 1심 판결로 구상권 인정), 상대방에게 자력이 충분하며(18개 대형 건설사), 피해 규모가 100억 원대로 매우 크고, 담합 관련 공적 절차(리니언시 등)가 이미 진행되어 증거가 명확함. 현재 항소심 진행 중으로 종결된 사건이 아님.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>약 14억 8500만 원 (어음 대체결제 수수료 약 9500만 원, 지연이자 13억 9000만 원)</t>
+          <t>106억 원 (삼성중공업이 국가철도공단에 배상한 금액), 1심 승소액 76억 원, 항소심 추가 청구액 31.5억 원</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>9개 사업자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>자동차 부품사 한온시스템 과징금 14억…‘하도급 갑질’</t>
+          <t>(단독)삼성중, 18개 건설사와 담합 분담금 소송 ‘이전투구’…삼성물산...</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20014179?ref=naver</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1293134&amp;inflow=N</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-02 12:47:58.254599+00:00</t>
+          <t>2026-03-05 01:22:03.708629+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>효성, 효성중공업</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 한온시스템의 행정소송 예고</t>
+          <t>공정위 동의의결 절차 진행 중</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>한온시스템이 9개 수급사업자에게 불공정 행위를 저질러 공정거래위원회로부터 14억 원의 과징금을 부과받았다. 한온시스템은 이에 불복하여 행정소송을 제기할 방침이다. 이 사건은 공정위의 조사 결과로 책임이 명확하고, 다수의 수급사업자가 피해를 입었으며, 상대방의 자력이 충분하여 소송금융 투자에 적합하다.</t>
+          <t>효성 및 효성중공업이 기술유용 혐의로 공정거래위원회의 동의의결 제도를 통해 스스로 시정 방안을 제시했다. 이는 기술유용 사건에 동의의결 제도가 적용된 첫 사례로, 법 위반 여부를 확정하지 않고 신속한 피해 구제 및 거래 질서 개선에 중점을 둔다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>공정위의 과징금 부과로 한온시스템의 책임이 명확하며(적합 조건 1), 한국앤컴퍼니그룹 계열사로 자력이 충분하고(적합 조건 2), 9개 수급사업자가 피해를 입어 집단적 성격이 있으며(적합 조건 3), 공정위 조사 결과라는 객관적 증거가 존재하고(적합 조건 5), 이미 공정위 처분이라는 공적 절차가 진행 완료된 상태(적합 조건 6)이므로 소송금융 투자에 적합하다.</t>
+          <t>효성·효성중공업이라는 대기업이 기술유용 혐의로 공정위의 동의의결 절차를 진행 중이며, 이는 상대방의 자력이 충분하고(적합 조건 2) 공적 절차가 진행 중임을 명확히 보여줍니다(적합 조건 6). '셀프 시정'에 나선 것은 혐의에 대한 책임이 비교적 명확하며(적합 조건 1), 공정위 조사를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>9개 수급사업자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니그룹 체면 구긴 한온시스템, 공정위 14억 과징금</t>
+          <t>'기술유용 혐의' 효성·효성중공업, 셀프 시정…제도 적용 첫 사례(종합...</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655547</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4401665</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-02 12:47:51.034569+00:00</t>
+          <t>2026-03-05 00:52:22.525762+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>효성, 효성중공업</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>공정위 시정명령 및 과징금 부과, 한온시스템의 행정소송 제기</t>
+          <t>공정위 동의의결로 행정 절차는 종결되었으나, 개별 피해자들의 민사상 손해배상 청구 가능성 있음</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>한온시스템이 9개 수급사업자에 대한 하도급법 위반으로 공정위로부터 시정명령과 14억 700만원의 과징금을 부과받았다. 한온시스템은 금형 제작 관련 '목적물 수령일' 판단 기준 등에 대해 산업 특수성을 반영한 해석이 필요하다며 공정위 처분에 불복, 행정소송을 제기했다. 한온시스템은 협력사와의 분쟁은 없었으며 고의적 법 위반이 아닌 해석상 차이라고 주장한다.</t>
+          <t>효성과 효성중공업이 수급사업자의 기술자료를 부당하게 요구하고 사용한 혐의로 공정거래위원회 조사를 받았습니다. 공정위는 위법성이 중대하지 않다고 판단하여 제재 대신 34억 원 규모의 상생 자금 지원을 내용으로 하는 동의의결을 확정하며 사건을 종결했습니다. 이는 기술 유용 사건에 동의의결 제도가 적용된 첫 사례입니다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>공정위의 하도급법 위반 판단 및 14억 원대 과징금 부과로 상대방(한온시스템)의 책임이 비교적 명확하며, 대기업으로서 자력이 충분하다. 공정위 조사 결과라는 객관적 증거가 존재하고, 이미 공적 절차(공정위 처분)가 진행되어 위반 사실이 확인되었다. 9개 수급사업자에 대한 집단적 피해 가능성이 있으며, 공정위 과징금 규모로 미루어 피해 규모도 상당할 수 있다.</t>
+          <t>대기업인 효성 및 효성중공업이 상대방이며, 다수의 수급사업자 및 협력업체가 피해를 입어 집단적 피해 가능성이 높습니다. 공정위 조사를 통해 혐의가 인정되어 34억 원 규모의 상생 자금 지원 동의의결이 확정되었으므로, 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. 비록 공정위 절차는 종결되었으나, 이는 행정적 종결일 뿐 개별 피해자들의 민사상 손해배상 청구권까지 소멸된 것은 아니며, 공정위의 조치 자체가 민사 소송의 근거를 제공할 수 있습니다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>14억 700만원 (공정위 과징금 규모)</t>
+          <t>미상 (효성 측 상생 지원금 34억 2960만원)</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>9개 수급사업자</t>
+          <t>미상 (다수의 수급사업자 및 협력업체)</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>한온시스템, 공정위에 행정소송... 업계 현실 부합한 법 기준 마련</t>
+          <t>‘기술자료 부당요구’ 효성·효성중공업, 제재 대신 협력사에 34억 지원...</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260302154809414</t>
+          <t>https://www.seoul.co.kr/news/economy/industry/2026/03/05/20260305030003?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-02 12:46:34.200908+00:00</t>
+          <t>2026-03-05 00:16:21.951755+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 결정, 한온시스템 행정소송 예고</t>
+          <t>경기도 공정거래지원센터 분쟁조정 진행 중</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>공정거래위원회가 한온시스템의 하도급법 위반 행위를 적발하고 14억 원의 과징금을 부과했습니다. 한온시스템은 금형 제작 관련 '목적물 수령일' 판단 기준 등에 대해 공정위 의결에 불복하여 행정소송을 제기하겠다는 입장입니다. 이는 하도급 업체들에 대한 불공정 거래 행위로 인한 피해 구제 가능성을 시사합니다.</t>
+          <t>경기도 공정경제과가 지난해 처리한 가맹사업거래 분쟁 106건 중 26건(25%)이 가맹본부의 거래상 지위 남용 사례로 확인되었습니다. 필수품목 가격 일방적 인상, 계약 종료 후 과도한 원상복구 요구, 경업금지 의무 위반 주장 등이 주요 내용이며, 경기도는 분쟁조정을 통해 22건의 합의를 이끌어냈습니다. 이는 가맹점사업자들의 생계와 직결되는 문제로, 경기도는 앞으로도 불공정 피해를 신속하고 공정하게 조정하며 가맹본부와 가맹점이 상생하는 생태계를 조성하기 위해 노력할 예정입니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>공정거래위원회가 한온시스템의 '하도급 갑질'을 적발하고 14억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 공적 조사 결과(적합 조건 5) 및 공적 절차 진행(적합 조건 6)이 확인됩니다. 한온시스템은 대기업으로 자력이 충분합니다(적합 조건 2). 다만, 하도급 업체들의 구체적인 피해 규모와 피해자 수는 추가 확인이 필요합니다.</t>
+          <t>가맹본부의 거래상 지위 남용이 경기도 분쟁조정 사례를 통해 명확히 확인되어 상대방 책임이 비교적 명확합니다. 경기도에서 처리한 가맹사업 분쟁 106건 중 26건(25%)이 가맹본부의 불공정 행위로, 다수의 가맹점주가 유사한 피해를 겪고 있어 집단적 피해 가능성이 높습니다. 경기도 공정거래지원센터의 조사관들이 분쟁조정을 진행하며 관련 증거가 확보되었을 가능성이 높고, 경기도를 통한 분쟁조정 절차가 활발히 진행 중인 공적 절차 진행 중인 사건입니다. 상대방인 가맹본부는 일반적으로 일정 수준 이상의 자력을 보유하고 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>가맹점사업자 다수</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>한온시스템 '하도급 갑질' 적발…공정위, 과징금 14억원 부과</t>
+          <t>가맹거래 분쟁 4건 중 1건 ‘가맹본부 거래상 지위 남용’</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=862910</t>
+          <t>https://biz.heraldcorp.com/article/10686092?ref=naver</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-02 12:45:28.096742+00:00</t>
+          <t>2026-03-04 01:32:04.426238+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>루이비통</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 의결, 한온시스템 행정소송 검토 중</t>
+          <t>루이비통의 확약서 요구 및 손해배상 위협, 일부 업체들의 법적 대응 검토 또는 진행</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>공정거래위원회가 한온시스템의 하도급법 위반 사실을 적발하고 14억 700만원의 과징금을 부과했다. 한온시스템은 9개 수급사업자에 금형 제조를 위탁하며 계약서면 미발급, 수령증 미교부 등 의무를 위반한 것으로 드러났다. 한온시스템은 공정위 의결에 대해 행정소송을 검토 중이며, 산업 현실을 반영한 법적 판단을 요청할 계획이다.</t>
+          <t>루이비통이 김앤장 법률사무소를 통해 리폼 업체들에게 리폼 중단 확약서를 요구하고, 불응 시 거액의 손해배상 책임을 묻겠다고 위협했습니다. 이에 일부 소규모 업체들이 법적 대응을 고려하거나 진행 중인 것으로 보이며, 이는 대기업의 불공정 거래 행위 또는 시장 지배력 남용으로 해석될 여지가 있습니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>공정거래위원회가 한온시스템의 하도급법 위반 사실을 적발하고 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 글로벌 기업인 한온시스템은 자력이 충분합니다(적합 조건 2). 공정위의 의결이라는 공적 절차가 진행되었고(적합 조건 6), 조사 결과가 증거로 활용될 수 있습니다(적합 조건 5). 9개 수급사업자가 피해를 입어 집단적 소송 가능성도 있습니다(적합 조건 3).</t>
+          <t>대기업인 루이비통을 상대로 소송금융의 핵심 조건인 상대방 자력 충분(적합 조건 2)을 만족합니다. 기사 제목에서 '루이비통 이긴 사장님'이라는 표현은 루이비통의 요구가 법적으로 문제가 있었을 가능성을 시사하며, 확약서 요구 및 거액의 손해배상 위협 자체가 불공정 행위로 해석될 여지가 있어 상대방 책임이 명확해질 수 있습니다(적합 조건 1). 또한, '일부 소규모 업체들'이 유사한 피해를 입었으므로 집단적 피해(적합 조건 3) 가능성이 높고, 루이비통 측의 확약서 요구 및 법률사무소를 통한 위협 내용 자체가 중요한 증거가 될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>9개 수급사업자</t>
+          <t>다수 소규모 업체</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>한온시스템, 공정위 의결 관련 행정소송 검토…“산업 현실 반영 필요”</t>
+          <t>루이비통 이긴 사장님 누구냐  문의 폭주…리폼 성지 가보니 [인터뷰+...</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000092586</t>
+          <t>https://www.hankyung.com/article/2026030355737</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-02 12:45:03.419548+00:00</t>
+          <t>2026-03-04 01:22:11.137567+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>우미, SK, KT, 한샘</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>공정거래위원회 조사 진행 중, 소송 예고</t>
+          <t>공정위 과징금 부과 및 심의 완료, 후속 소송 가능성</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>공정거래위원회가 쿠팡의 메일 및 메신저 30일마다 삭제 행위에 대해 익명 제보를 바탕으로 조사를 진행 중입니다. 쿠팡 측은 향후 법원 절차를 통해 입장을 소명하겠다고 밝히며 소송을 예고했습니다. 이는 공정위의 심의·의결 근거가 되거나 실제 소송으로 이어질 가능성이 있습니다.</t>
+          <t>공정거래위원회가 작년 우미, 한샘 등 주요 기업집단에 다수의 위반 행위로 과징금을 부과했다. 특히 ICT 분야는 공정위 심의 결과 이후 소송 절차가 통상 2~3년 소요될 수 있다고 언급되어, 과징금 부과 이후 피해자들의 소송 제기 가능성이 시사된다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (쿠팡). 이미 공적 절차(공정거래위원회 조사)가 진행 중이며, 익명 제보를 통해 증거 확보 가능성이 높습니다. 또한, 기사에서 소송이 예고되어 법적 분쟁으로 이어질 가능성이 매우 높습니다. '메일·메신저 30일마다 삭제'라는 제목은 증거 인멸 의혹을 시사하며 상대방 책임이 명확해질 가능성을 높입니다.</t>
+          <t>공정위가 대기업(우미, SK, KT, 한샘)에 과징금을 부과하여 상대방 책임이 명확하고 공적 절차를 통해 객관적 증거가 확보됨. 공정위 심의 결과 이후 피해자들의 후속 소송 가능성이 높음. (적합 조건 1, 2, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>공정거래위원회,  쿠팡, 메일·메신저 30일마다 삭제 …티끌 모아 파헤...</t>
+          <t>작년 공정위 과징금 우미·SK·KT 순</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>lecturernews.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.lecturernews.com/news/articleView.html?idxno=197744</t>
+          <t>https://www.naeil.com/news/read/579704?ref=naver</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-01 00:32:01.796909+00:00</t>
+          <t>2026-03-04 01:16:33.185851+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>가맹본부</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>'가맹점사업주 보호법' 국회 대표발의</t>
+          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>가맹본부의 과도한 위약금 부과 관행을 제한하기 위한 '가맹점사업주 보호법'이 국회에 대표 발의되었습니다. 이 법안은 협의 해지 시 가맹본부가 위약금 등을 부과할 수 없도록 하며, 가맹점주의 고의나 중과실이 있는 경우에만 예외를 둡니다. 이는 가맹점사업주의 금전적 부담을 완화하고 불공정 계약 관행을 개선하려는 목적입니다.</t>
+          <t>한온시스템이 공정거래위원회로부터 과징금을 부과받았으며, 이에 대해 행정소송을 제기할 계획입니다. 기사는 한온시스템의 입장을 대변하고 있으나, 공정위의 과징금 부과는 협력사와의 불공정 거래 행위가 있었음을 시사하며, 이는 잠재적 피해 협력사들의 소송 가능성을 내포합니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>가맹본부의 과도한 위약금 부과 관행에 대한 법적 규제 움직임이 있어 가맹본부의 책임이 명확해질 가능성이 높습니다 (상대방 책임 명확). 가맹본부는 일반적으로 기업이므로 배상 능력이 충분할 것으로 예상되며 (상대방 자력 충분), 다수의 가맹점사업주가 피해를 입을 수 있어 집단적 피해 가능성이 있습니다 (집단적 피해). 또한, '가맹점사업주 보호법' 발의는 입법 절차의 시작으로, 향후 법적 분쟁의 근거가 될 수 있는 공적 절차가 진행 중입니다 (공적 절차 진행 중).</t>
+          <t>공정위 과징금 부과로 상대방(한온시스템)의 책임이 비교적 명확하며, 공적 절차(공정위 조사 및 처분)가 이미 진행되어 증거 확보가 용이합니다. 대기업인 한온시스템은 자력이 충분하며, '협력사 분쟁'이라는 언급으로 다수의 피해자가 발생했을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>협력사 다수</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>과도한 위약금 부담 완화…'가맹점사업주 보호법' 대표발의</t>
+          <t>한온시스템  공정위 과징금, 협력사 분쟁 원인 아냐</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>smedaily.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260227500396</t>
+          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352518</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-02-28 12:35:21.482444+00:00</t>
+          <t>2026-03-03 00:52:34.894163+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>정부의 지도 국외 반출 결정에 대한 산업계의 조직적 반발 및 조건 이행 요구</t>
+          <t>공정위 과징금 부과 의결, 행정소송 예정</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>정부의 구글 고정밀 지도 국외 반출 조건부 허용 결정으로 국내 IT 및 공간정보 산업계가 데이터 및 산업 주권 침해, 막대한 경제적 손실을 우려하고 있다. 한국공간정보산업협회 등 6개 기관은 성명서를 통해 산업 생태계 훼손과 일자리 감소를 경고하며 구글의 적정한 사용료 납부, 손해배상 책임 명문화 등 12개 조건 이행을 요구했다. 국내 기업들은 해외 사업자와의 역차별 해소를 주장하며 공정한 경쟁 환경 조성을 촉구하고 있다.</t>
+          <t>한온시스템이 9개 수급사업자에게 하도급법을 위반하여 서면 미발급, 수령증 미발급, 검사 결과 미통지, 어음 대체결제 수수료 및 지연이자 미지급 등의 '갑질'을 한 사실이 공정위에 적발되어 14억 700만원의 과징금을 부과받았다. 한온시스템은 이에 불복하여 행정소송을 제기할 예정이며, 산업 특수성을 고려한 법 적용 기준이 필요하다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분(Google), 집단적 피해(국내 IT 및 공간정보 산업계 다수 기업), 피해 규모 큼(향후 10년간 최대 197조 원), 증거 확보 가능(산업계 성명, 전문가 분석), 공적 절차 진행 중(정부 결정 및 산업계 대응). 국내 기업 역차별 문제 제기 및 막대한 경제적 손실 우려가 명확하여 소송금융 투자 적합도가 높음.</t>
+          <t>상대방 책임이 공정위 과징금 부과 의결로 명확하며(조건 1), 상대방(한온시스템)은 대기업으로 자력이 충분합니다(조건 2). 9개 수급사업자가 피해를 입은 집단적 피해이며(조건 3), 미지급된 어음 대체결제 수수료 및 지연이자가 약 14억 8천5백만원에 달해 피해 규모가 큽니다(조건 4). 공정위 조사 결과라는 객관적 증거가 존재하며(조건 5), 이미 공정위의 과징금 부과 의결이라는 공적 절차가 진행 중입니다(조건 6).</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>향후 10년간 최대 197조원</t>
+          <t>약 14억 8천5백만원 이상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>국내 IT 및 공간정보 산업계 다수 기업 및 그 종사자</t>
+          <t>9개 사업자</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>국내 IT 업계 ‘초비상’…데이터부터 산업 주권까지 모두 박탈 [지도 국...</t>
+          <t>한국앤컴퍼니그룹 한온시스템 '하도급 갑질'로 과징금 14억 부과</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2560493</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202104</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-02-28 01:29:40.996677+00:00</t>
+          <t>2026-03-03 00:47:34.553304+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>대기업</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>한국형 증거개시 제도 도입 등 공정거래 관련 법률 개정 진행 중</t>
+          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>새 정부 출범 이후 대·중소기업 간 힘의 불균형 해소를 위한 다양한 공정거래제도 개선이 추진되고 있습니다. 한국형 증거개시 제도 도입, 자료제출명령 확대, 기술탈취 피해사실 입증책임 전환, 사인의 금지청구제 확대, 을의 단체행동에 대한 담합규정 적용 제외 등이 주요 내용입니다. 이러한 제도 개선은 경제적 약자의 협상력을 강화하고 피해 구제를 용이하게 할 것으로 예상됩니다.</t>
+          <t>한온시스템이 하도급 업체에 '갑질'을 한 혐의로 공정거래위원회로부터 14억 원의 과징금을 부과받았습니다. 한온시스템은 공정위 의결에 불복하여 행정소송을 제기하겠다는 입장입니다. 이 사건은 다수의 하도급 업체에 대한 피해 가능성이 있으며, 공정위의 조사 결과가 중요한 증거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>공정거래위원회 업무계획 및 관련 법률 개정안 발의, 국회 심사 등 공적 절차가 진행 중이며(적합 조건 6), 대기업을 상대로 한 기술탈취 및 불공정거래 행위에 대한 피해 구제 강화를 목표로 합니다(적합 조건 2). 한국형 증거개시 제도 도입, 자료제출명령 확대, 기술탈취 피해사실 입증책임 전환 등으로 상대방 책임 입증 및 증거 확보가 용이해질 예정이며(적합 조건 1, 5), 중소기업·소상공인의 집단적 피해 구제 및 단체행동 활성화 가능성이 높습니다(적합 조건 3, 4).</t>
+          <t>공정위가 '하도급 갑질'에 대해 14억 원의 과징금을 부과하여 상대방(한온시스템)의 책임이 명확하며(적합 조건 1), 대규모 자동차 부품 회사로 자력이 충분합니다(적합 조건 2). 공정위의 조사 결과 및 의결서가 객관적인 증거로 활용 가능하며(적합 조건 5), 이미 공적 절차(공정위 행정처분)가 진행되었습니다(적합 조건 6). 하도급 갑질의 특성상 다수의 하도급 업체가 피해를 입었을 가능성이 높고(적합 조건 3), 과징금 규모로 볼 때 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>중소기업 · 소상공인 다수</t>
+          <t>다수 하도급 업체</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>[공정거래] 대 · 중소기업간 힘의 불균형 해소와 공정거래제도</t>
+          <t>한온시스템, '하도급 갑질'에 과징금 14억…법원행 선택</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92364</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=55303</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-02-27 00:49:35.526022+00:00</t>
+          <t>2026-03-03 00:46:24.844582+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 쿠팡의 행정소송 예정</t>
+          <t>공정거래위원회 의결 후 한온시스템이 행정소송 예고</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>쿠팡이 납품업체에 광고를 강요하고 부당하게 발주를 중단하는 등 '갑질'을 했다는 의혹으로 과징금을 부과받았으며, 이에 대한 '솜방망이' 논란이 일고 있습니다. 쿠팡 측은 혐의를 부인하며 행정소송으로 다툴 예정이라고 밝혔습니다.</t>
+          <t>글로벌 자동차 부품 기업 한온시스템이 금형 제작 관련 '목적물 수령일' 판단 기준에 대한 공정거래위원회 의결에 불복하여 행정소송을 제기할 예정. 한온시스템은 협력사와의 분쟁이 없었으며 고의적 법 위반이 아니라고 주장하지만, 공정위의 의결은 잠재적 불공정 거래 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - '갑질' 및 과징금 부과), 2(상대방 자력 충분 - 쿠팡), 3(집단적 피해 - 다수 납품업체), 5(증거 확보 가능 - 공정위 조사), 6(공적 절차 진행 중 - 공정위 과징금 부과)에 해당하여 소송금융 적합도가 높습니다. 쿠팡이 행정소송을 예고하여 법적 분쟁이 예상됩니다.</t>
+          <t>공정거래위원회의 의결 결과는 한온시스템의 책임 가능성을 시사하며, 이는 잠재적 피해자(협력사)에게 강력한 증거가 될 수 있다. 한온시스템은 글로벌 기업으로 배상 능력이 충분하며, 공정위의 조사는 다수의 협력사에 대한 불공정 거래 가능성을 내포한다. (적합 조건 1, 2, 3, 5, 6 해당) 비록 한온시스템이 협력사와의 분쟁이 없었다고 주장하나, 공정위의 의결은 소송금융 투자 기회를 탐색할 만한 충분한 근거를 제공한다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>다수 납품업체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>납품업체 쥐어짠 '쿠팡 갑질'…과징금 '솜방망이' 논란도</t>
+          <t>한온시스템, 공정위 의결에 행정소송 예고</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>meconomynews.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287222?influxDiv=NAVER</t>
+          <t>https://www.meconomynews.com/news/articleView.html?idxno=128414</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-02-26 13:29:23.063602+00:00</t>
+          <t>2026-03-02 12:58:12.717131+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 결정, 쿠팡 행정소송 예고</t>
+          <t>공정위 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>공정거래위원회가 쿠팡에 납품업체에 대한 단가 인하, 광고비 부담 강요, 납품대금 지연 지급, 쿠팡체험단 비용 미반환 등 대규모유통업법 위반으로 약 22억원의 과징금을 부과했습니다. 2만5천여 개 납품업체가 피해를 입었으며, 쿠팡은 공정위 결정에 불복하여 행정소송을 제기할 예정입니다.</t>
+          <t>공정거래위원회가 한온시스템의 불공정행위에 대해 14억 700만원의 과징금을 부과했다. 한온시스템은 이에 불복하여 법원에 행정소송을 제기할 예정이라고 밝혔다. 공정위의 결정은 피해자들의 손해배상 청구의 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>공정위의 과징금 부과 결정으로 상대방(쿠팡)의 책임이 명확하며, 쿠팡은 대기업으로 자력이 충분합니다. 2만5천여 개 납품업체가 피해를 입은 집단적 피해 사례이며, 공정위의 조사 결과가 객관적인 증거로 존재합니다. 또한, 공정위의 행정처분이 진행 중인 사건입니다.</t>
+          <t>공정위의 과징금 부과로 상대방(한온시스템)의 불공정행위 책임이 명확하며(적합 조건 1), 대기업인 한온시스템은 충분한 자력을 가집니다(적합 조건 2). 공정위의 조사 결과 및 과징금 부과 결정은 강력한 증거가 되며(적합 조건 5), 이미 공정위의 공적 절차가 진행되었습니다(적합 조건 6). 피해자들의 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>최소 13억 8천만원 이상 (지연이자 8.5억원 + 체험단 비용 5.3억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>2만5715개 납품업체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>공정위, 쿠팡 '납품업체 갑질'에 과징금 22억원 부과… 쿠팡  사실 무근...</t>
+          <t>공정위, 한온시스템 불공정행위에 과징금 14억700만원</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=349529</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433333</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-02-26 13:26:58.950733+00:00</t>
+          <t>2026-03-02 12:51:09.692591+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 및 시정명령 완료</t>
+          <t>공정거래위원회 과징금 부과 및 한온시스템의 행정소송 제기 예정</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>공정거래위원회가 납품업체에 횡포를 부린 쿠팡에 21억 8500만 원의 과징금과 시정명령을 부과했습니다. 쿠팡은 납품업자에게 순수상품판매이익률 목표치를 강제하고, 납품가격 인하 및 광고비 등 비용을 전가했으며, 미소진 상품 비용 미지급 및 납품대금 지연 지급 등의 불공정 행위를 저질렀습니다. 참여연대는 이러한 행태가 집단소송법 부재 등 국내 제도의 허점 때문이라고 지적하며, 향후 납품업체들의 민사상 손해배상 청구 가능성이 높습니다.</t>
+          <t>자동차 부품사 한온시스템이 9개 수급사업자에 대해 하도급법 위반으로 공정거래위원회로부터 14억 7000만 원의 과징금을 부과받았습니다. 한온시스템은 서면 미발급, 어음 대체결제 수수료 및 지연이자 미지급 등의 불공정 행위를 저질렀으며, 공정위 의결에 불복해 행정소송을 제기할 예정입니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>공정거래위원회의 공식 조사 결과 쿠팡의 납품업체에 대한 불공정 행위 책임이 명확하며(적합 조건 1, 5), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 수천 개의 납품업체가 피해를 입어 집단적 피해 규모가 크고(적합 조건 3, 4), 이미 공정위의 과징금 부과 및 시정명령이라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
+          <t>한온시스템의 하도급법 위반 사실이 공정위 조사로 명확히 드러났고(상대방 책임 명확), 대기업인 한온시스템은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 9개 수급사업자에 대한 약 14억 8500만 원 규모의 피해가 발생했으며(집단적 피해, 피해 규모 큼), 공정위의 과징금 부과라는 공적 절차가 진행 중입니다(증거 확보, 공적 절차 진행 중). 한온시스템이 행정소송을 예고하여 법적 분쟁 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>13억 원 이상 (추정)</t>
+          <t>약 14억 8500만 원 (어음 대체결제 수수료 약 9500만 원, 지연이자 13억 9000만 원)</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>수천 개 납품업체</t>
+          <t>9개 사업자</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>공정위, 쿠팡에 '솜방망이' 처벌? '납품업체 횡포'에 21억 과징금 부과</t>
+          <t>자동차 부품사 한온시스템 과징금 14억…‘하도급 갑질’</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022612595554439?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.sedaily.com/article/20014179?ref=naver</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-02-26 13:16:39.484747+00:00</t>
+          <t>2026-03-02 12:47:58.254599+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과 및 시정명령</t>
+          <t>공정위 과징금 부과 및 한온시스템의 행정소송 예고</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>쿠팡이 목표 마진 달성을 위해 납품업자에게 납품단가 인하, 광고비 부담, 상품 대금 지급 지연 및 지연이자 미지급, 미소진 상품 비용 미반환 등 대규모유통업법 위반 행위를 저질러 공정거래위원회로부터 약 21억 원의 과징금과 시정명령을 받았다. 2만여 개 납품업자가 약 2천800억 원 규모의 상품 대금 지연 지급 등 피해를 입었으며, 공정위는 이번 조치가 불공정거래 관행 개선에 기여할 것으로 기대하고 있다.</t>
+          <t>한온시스템이 9개 수급사업자에게 불공정 행위를 저질러 공정거래위원회로부터 14억 원의 과징금을 부과받았다. 한온시스템은 이에 불복하여 행정소송을 제기할 방침이다. 이 사건은 공정위의 조사 결과로 책임이 명확하고, 다수의 수급사업자가 피해를 입었으며, 상대방의 자력이 충분하여 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>공정거래위원회의 조사 결과로 쿠팡의 대규모유통업법 위반 책임이 명확하며(적합 조건 1), 쿠팡은 자력이 충분한 대기업이다(적합 조건 2). 2만여 개 납품업자가 피해를 입은 집단적 피해이며(적합 조건 3), 상품 대금 지연 지급액만 약 2천800억 원에 달하는 등 피해 규모가 매우 크다(적합 조건 4). 공정위의 공식 조사 결과가 객관적 증거로 존재하며(적합 조건 5), 이미 공정위의 과징금 부과 및 시정명령이라는 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>공정위의 과징금 부과로 한온시스템의 책임이 명확하며(적합 조건 1), 한국앤컴퍼니그룹 계열사로 자력이 충분하고(적합 조건 2), 9개 수급사업자가 피해를 입어 집단적 성격이 있으며(적합 조건 3), 공정위 조사 결과라는 객관적 증거가 존재하고(적합 조건 5), 이미 공정위 처분이라는 공적 절차가 진행 완료된 상태(적합 조건 6)이므로 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>상품 대금 약 2천800억 원, 지연이자 약 8억5천300만 원, 미소진 상품 비용 약 5억3천600만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>2만여 개 납품업자</t>
+          <t>9개 수급사업자</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>쿠팡, 마진 위해 납품업자 희생 강요…과징금 약 21억 원 부과</t>
+          <t>한국앤컴퍼니그룹 체면 구긴 한온시스템, 공정위 14억 과징금</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>kidd.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://kidd.co.kr/news/245104</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655547</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-02-26 12:26:42.548451+00:00</t>
+          <t>2026-03-02 12:47:51.034569+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과</t>
+          <t>공정위 시정명령 및 과징금 부과, 한온시스템의 행정소송 제기</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>공정거래위원회가 쿠팡이 납품업체에 직매입 거래의 위험과 비용을 전가하는 등 불공정행위를 저질렀다며 22억 원의 과징금을 부과했습니다. 이는 대규모유통업자가 거래상 우월적 지위를 남용한 사례로, 납품업자들의 실질적인 피해 구제가 필요하다는 공정위의 판단입니다.</t>
+          <t>한온시스템이 9개 수급사업자에 대한 하도급법 위반으로 공정위로부터 시정명령과 14억 700만원의 과징금을 부과받았다. 한온시스템은 금형 제작 관련 '목적물 수령일' 판단 기준 등에 대해 산업 특수성을 반영한 해석이 필요하다며 공정위 처분에 불복, 행정소송을 제기했다. 한온시스템은 협력사와의 분쟁은 없었으며 고의적 법 위반이 아닌 해석상 차이라고 주장한다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>공정거래위원회가 쿠팡의 납품업체에 대한 불공정행위를 명확히 지적하고 22억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 다수의 납품업체가 피해를 입었을 가능성이 높고(적합 조건 3), 공정위의 조사 결과가 객관적인 증거로 활용될 수 있습니다(적합 조건 5). 이미 공정위의 행정처분이 완료되어 소송 진행에 유리한 상황입니다(적합 조건 6).</t>
+          <t>공정위의 하도급법 위반 판단 및 14억 원대 과징금 부과로 상대방(한온시스템)의 책임이 비교적 명확하며, 대기업으로서 자력이 충분하다. 공정위 조사 결과라는 객관적 증거가 존재하고, 이미 공적 절차(공정위 처분)가 진행되어 위반 사실이 확인되었다. 9개 수급사업자에 대한 집단적 피해 가능성이 있으며, 공정위 과징금 규모로 미루어 피해 규모도 상당할 수 있다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14억 700만원 (공정위 과징금 규모)</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>납품업체 다수</t>
+          <t>9개 수급사업자</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>쿠팡, 납품업체에 마진 부담 전가…공정위 과징금 22억원 부과</t>
+          <t>한온시스템, 공정위에 행정소송... 업계 현실 부합한 법 기준 마련</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1614572/?sc=Naver</t>
+          <t>https://www.ajunews.com/view/20260302154809414</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-02-26 12:23:08.084384+00:00</t>
+          <t>2026-03-02 12:46:34.200908+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과</t>
+          <t>공정위 과징금 부과 결정, 한온시스템 행정소송 예고</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>공정거래위원회가 쿠팡에 납품단가 인하 및 대금 지연 등 대규모유통업법 위반 행위로 21억 8500만원의 과징금을 부과했습니다. 공정위는 쿠팡이 거래상 우월적 지위를 남용하여 납품업자에게 위험과 비용을 전가했다고 판단했으며, 이는 납품업자들의 피해 구제를 위한 조치입니다.</t>
+          <t>공정거래위원회가 한온시스템의 하도급법 위반 행위를 적발하고 14억 원의 과징금을 부과했습니다. 한온시스템은 금형 제작 관련 '목적물 수령일' 판단 기준 등에 대해 공정위 의결에 불복하여 행정소송을 제기하겠다는 입장입니다. 이는 하도급 업체들에 대한 불공정 거래 행위로 인한 피해 구제 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>공정위의 과징금 부과로 쿠팡의 불공정거래 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 공정위 조사 결과라는 객관적 증거가 확보되었고(적합 조건 5), 이미 공적 절차(공정위 조사 및 처분)가 진행되었습니다(적합 조건 6). 다수의 납품업자 피해가 예상되어 집단적 피해 가능성이 높습니다(적합 조건 3).</t>
+          <t>공정거래위원회가 한온시스템의 '하도급 갑질'을 적발하고 14억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 공적 조사 결과(적합 조건 5) 및 공적 절차 진행(적합 조건 6)이 확인됩니다. 한온시스템은 대기업으로 자력이 충분합니다(적합 조건 2). 다만, 하도급 업체들의 구체적인 피해 규모와 피해자 수는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>납품업자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>공정위, 쿠팡에 과징금 21억8500만원…납품단가 인하·대금 지연</t>
+          <t>한온시스템 '하도급 갑질' 적발…공정위, 과징금 14억원 부과</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602260107</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=862910</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-02-26 12:23:00.582957+00:00</t>
+          <t>2026-03-02 12:45:28.096742+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC커피 등 주요 프랜차이즈 본사</t>
+          <t>한온시스템</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>주요 프랜차이즈 본사를 상대로 한 소송 일정 예정</t>
+          <t>공정거래위원회 과징금 부과 의결, 한온시스템 행정소송 검토 중</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>한국피자헛의 '차액가맹금' 소송 판결을 계기로 프랜차이즈 업계의 정률 로열티 등 수익 구조를 둘러싼 논쟁이 재점화되었습니다. 투썸플레이스, BBQ, 버거킹 등 주요 브랜드를 상대로 한 가맹점주들의 소송 일정이 잇따라 예정되어 있으며, 이는 영세 가맹점주들의 피해와 관련되어 있습니다.</t>
+          <t>공정거래위원회가 한온시스템의 하도급법 위반 사실을 적발하고 14억 700만원의 과징금을 부과했다. 한온시스템은 9개 수급사업자에 금형 제조를 위탁하며 계약서면 미발급, 수령증 미교부 등 의무를 위반한 것으로 드러났다. 한온시스템은 공정위 의결에 대해 행정소송을 검토 중이며, 산업 현실을 반영한 법적 판단을 요청할 계획이다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>대형 프랜차이즈 본사들이 피고로 특정되어 자력이 충분하고(적합 조건 2), 다수의 가맹점주가 동일한 구조적 문제로 피해를 입어 집단소송 가능성이 높습니다(적합 조건 3). 이미 유사 소송 판례가 존재하여 증거 확보 및 법리 구성에 유리합니다(적합 조건 5).</t>
+          <t>공정거래위원회가 한온시스템의 하도급법 위반 사실을 적발하고 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 글로벌 기업인 한온시스템은 자력이 충분합니다(적합 조건 2). 공정위의 의결이라는 공적 절차가 진행되었고(적합 조건 6), 조사 결과가 증거로 활용될 수 있습니다(적합 조건 5). 9개 수급사업자가 피해를 입어 집단적 소송 가능성도 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9개 수급사업자</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>프랜차이즈, 정률 로열티 논쟁 재점화…‘영세 구조’가 걸림돌</t>
+          <t>한온시스템, 공정위 의결 관련 행정소송 검토…“산업 현실 반영 필요”</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1613546/?sc=Naver</t>
+          <t>https://www.seoultimes.news/news/article.html?no=2000092586</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-02-25 00:44:44.119602+00:00</t>
+          <t>2026-03-02 12:45:03.419548+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>우아한형제들, 한국일오삼</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>공정거래위원회 신고 접수</t>
+          <t>공정거래위원회 조사 진행 중, 소송 예고</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>처갓집양념치킨 일부 가맹점주들이 배달의민족(우아한형제들)과 가맹본부 한국일오삼을 공정거래위원회에 신고했다. 배민이 '배민 온리' 프로모션을 통해 다른 배달앱 이용을 사실상 막고 시장지배적 지위를 남용했다고 주장한다. 배민은 강제성이 없으며 가맹점주 매출 증대에 도움이 된다는 입장이다.</t>
+          <t>공정거래위원회가 쿠팡의 메일 및 메신저 30일마다 삭제 행위에 대해 익명 제보를 바탕으로 조사를 진행 중입니다. 쿠팡 측은 향후 법원 절차를 통해 입장을 소명하겠다고 밝히며 소송을 예고했습니다. 이는 공정위의 심의·의결 근거가 되거나 실제 소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>배달의민족(우아한형제들)은 시장지배적 사업자로서 자력이 충분하며(적합 조건 2), 공정거래위원회에 신고되어 공적 절차가 진행 중이다(적합 조건 6). 법무법인 YK가 법률대리인으로 선임되어 증거 확보 및 법리 구성이 용이할 것으로 보이며(적합 조건 5), '배민 온리' 프로모션이 다른 프랜차이즈로 확산될 경우 집단적 피해로 이어질 가능성이 있다(적합 조건 3).</t>
+          <t>상대방에게 자력이 충분함 (쿠팡). 이미 공적 절차(공정거래위원회 조사)가 진행 중이며, 익명 제보를 통해 증거 확보 가능성이 높습니다. 또한, 기사에서 소송이 예고되어 법적 분쟁으로 이어질 가능성이 매우 높습니다. '메일·메신저 30일마다 삭제'라는 제목은 증거 인멸 의혹을 시사하며 상대방 책임이 명확해질 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>일부 가맹점주 (수 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>[인사이드 스토리]'수수료 낮춘' 배민 되레 신고 당한 이유는</t>
+          <t>공정거래위원회,  쿠팡, 메일·메신저 30일마다 삭제 …티끌 모아 파헤...</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>lecturernews.com</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/consumer/2026/02/23/0026</t>
+          <t>https://www.lecturernews.com/news/articleView.html?idxno=197744</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-02-24 00:41:56.034963+00:00</t>
+          <t>2026-03-01 00:32:01.796909+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>녹십자</t>
+          <t>가맹본부</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>대법원 상고심 기각 (과징금 취소소송)</t>
+          <t>'가맹점사업주 보호법' 국회 대표발의</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>녹십자의 입찰 담합 행위가 대법원에서 '경성공동행위'로 인정되어 과징금 20억 원 부과 처분이 확정되었습니다. 녹십자는 직원 징계를 피했으나, 과징금 취소소송 상고심에서 패소하여 과징금 환수 절차가 진행될 것으로 보입니다. 이번 판결은 입찰 담합에 대한 법원의 엄중한 판단을 보여줍니다.</t>
+          <t>가맹본부의 과도한 위약금 부과 관행을 제한하기 위한 '가맹점사업주 보호법'이 국회에 대표 발의되었습니다. 이 법안은 협의 해지 시 가맹본부가 위약금 등을 부과할 수 없도록 하며, 가맹점주의 고의나 중과실이 있는 경우에만 예외를 둡니다. 이는 가맹점사업주의 금전적 부담을 완화하고 불공정 계약 관행을 개선하려는 목적입니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>녹십자라는 대기업이 피고이며(적합 조건 2), 대법원에서 입찰 담합(경성공동행위)이 인정되어 책임이 명확합니다(적합 조건 1, 5). 20억 원의 과징금 부과 사실은 피해 규모가 상당함을 시사하며(적합 조건 4), 입찰 담합의 특성상 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 이미 과징금 취소소송이 대법원까지 진행되어 공적 절차 및 법적 판단이 완료된 상태입니다(적합 조건 6).</t>
+          <t>가맹본부의 과도한 위약금 부과 관행에 대한 법적 규제 움직임이 있어 가맹본부의 책임이 명확해질 가능성이 높습니다 (상대방 책임 명확). 가맹본부는 일반적으로 기업이므로 배상 능력이 충분할 것으로 예상되며 (상대방 자력 충분), 다수의 가맹점사업주가 피해를 입을 수 있어 집단적 피해 가능성이 있습니다 (집단적 피해). 또한, '가맹점사업주 보호법' 발의는 입법 절차의 시작으로, 향후 법적 분쟁의 근거가 될 수 있는 공적 절차가 진행 중입니다 (공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>20억 원 이상 (과징금 규모 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>다수 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>직원 징계 피한 녹십자, '입찰 담합' 과징금 20억 환수 실패</t>
+          <t>과도한 위약금 부담 완화…'가맹점사업주 보호법' 대표발의</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=654876</t>
+          <t>https://www.asiatime.co.kr/article/20260227500396</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-02-23 12:50:37.272760+00:00</t>
+          <t>2026-02-28 12:35:21.482444+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>CJ제일제당, 대한제분, 사조동아원, 삼양사, 삼화제분, 대선제분, 한탑</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>공정거래위원회 심의 진행 중, 검찰 기소 후 법원 형사 심리 중</t>
+          <t>정부의 지도 국외 반출 결정에 대한 산업계의 조직적 반발 및 조건 이행 요구</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>CJ제일제당 등 7개 주요 제분사가 2019년부터 2023년까지 B2B 밀가루 가격 및 물량 담합 혐의로 공정거래위원회 심의와 검찰 기소를 동시에 받고 있습니다. 공정위는 관련 매출액을 5조 8천억원으로 추산하며, 과거에도 담합으로 적발된 이력이 있습니다. 이번 사건은 민생 물가와 직결된 품목으로 정부의 적극적인 조치가 이뤄지고 있습니다.</t>
+          <t>정부의 구글 고정밀 지도 국외 반출 조건부 허용 결정으로 국내 IT 및 공간정보 산업계가 데이터 및 산업 주권 침해, 막대한 경제적 손실을 우려하고 있다. 한국공간정보산업협회 등 6개 기관은 성명서를 통해 산업 생태계 훼손과 일자리 감소를 경고하며 구글의 적정한 사용료 납부, 손해배상 책임 명문화 등 12개 조건 이행을 요구했다. 국내 기업들은 해외 사업자와의 역차별 해소를 주장하며 공정한 경쟁 환경 조성을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>대기업 피고(7개 제분사)의 책임이 공정위 심사보고서 발송 및 검찰 기소로 명확하며, B2B 시장 88% 점유로 다수의 피해자 발생이 예상됩니다. 관련 매출액이 5.8조원에 달해 피해 규모가 매우 크고, 공정위 심의 및 검찰 기소 등 공적 절차가 진행 중이며 과거 담합 적발 이력도 있어 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>적합 조건: 상대방 자력 충분(Google), 집단적 피해(국내 IT 및 공간정보 산업계 다수 기업), 피해 규모 큼(향후 10년간 최대 197조 원), 증거 확보 가능(산업계 성명, 전문가 분석), 공적 절차 진행 중(정부 결정 및 산업계 대응). 국내 기업 역차별 문제 제기 및 막대한 경제적 손실 우려가 명확하여 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>5조 8천억원 (공정위 추산), 5조 9,913억원 (검찰 파악)</t>
+          <t>향후 10년간 최대 197조원</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>B2B 밀가루 구매 기업 다수</t>
+          <t>국내 IT 및 공간정보 산업계 다수 기업 및 그 종사자</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>20년 만에 공정위 회부된 ‘밀가루 담합’…가격 재결정 명령 내리나</t>
+          <t>국내 IT 업계 ‘초비상’…데이터부터 산업 주권까지 모두 박탈 [지도 국...</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260220513396?OutUrl=naver</t>
+          <t>https://www.etoday.co.kr/news/view/2560493</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-02-21 18:23:01.854187+00:00</t>
+          <t>2026-02-28 01:29:40.996677+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>퀄컴</t>
+          <t>대기업</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>한국 공정거래위원회 과징금 부과 및 확정, 후속 손해배상 소송 가능성</t>
+          <t>한국형 증거개시 제도 도입 등 공정거래 관련 법률 개정 진행 중</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>퀄컴이 영국 소비자단체와의 4억8000만 파운드 규모 집단소송에서 승소하며 해당 소송이 종결되었으나, 한국에서는 1조 원 규모의 과징금이 부과된 사실이 함께 보도되었습니다. 이는 퀄컴의 특허 로열티 정책과 관련하여 한국 규제 당국이 책임을 인정한 것으로, 향후 국내 기업 및 소비자의 대규모 손해배상 소송으로 이어질 가능성이 높습니다.</t>
+          <t>새 정부 출범 이후 대·중소기업 간 힘의 불균형 해소를 위한 다양한 공정거래제도 개선이 추진되고 있습니다. 한국형 증거개시 제도 도입, 자료제출명령 확대, 기술탈취 피해사실 입증책임 전환, 사인의 금지청구제 확대, 을의 단체행동에 대한 담합규정 적용 제외 등이 주요 내용입니다. 이러한 제도 개선은 경제적 약자의 협상력을 강화하고 피해 구제를 용이하게 할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>한국에서 퀄컴에 1조 원 규모의 과징금이 부과된 것은 상대방 책임이 명확하고(적합 조건 1), 상대방(퀄컴)의 자력이 충분하며(적합 조건 2), 공적 절차(과징금 부과)가 진행되었음을 의미합니다(적합 조건 6). 이는 대규모 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 시사하며, 과징금 부과 근거가 되는 증거 확보 가능성도 높습니다(적합 조건 5). 비록 영국 소송은 종결되었으나, 한국의 과징금 부과는 새로운 소송금융 기회를 제공합니다.</t>
+          <t>공정거래위원회 업무계획 및 관련 법률 개정안 발의, 국회 심사 등 공적 절차가 진행 중이며(적합 조건 6), 대기업을 상대로 한 기술탈취 및 불공정거래 행위에 대한 피해 구제 강화를 목표로 합니다(적합 조건 2). 한국형 증거개시 제도 도입, 자료제출명령 확대, 기술탈취 피해사실 입증책임 전환 등으로 상대방 책임 입증 및 증거 확보가 용이해질 예정이며(적합 조건 1, 5), 중소기업·소상공인의 집단적 피해 구제 및 단체행동 활성화 가능성이 높습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>1조 원 이상 (한국 과징금 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>미상 (다수 기업 및 소비자)</t>
+          <t>중소기업 · 소상공인 다수</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>퀄컴 로열티 소송 美·英서 연승…한국은 1조 과징금</t>
+          <t>[공정거래] 대 · 중소기업간 힘의 불균형 해소와 공정거래제도</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>thelec.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.thelec.kr/news/articleView.html?idxno=52508</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92364</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-02-21 17:59:10.405856+00:00</t>
+          <t>2026-02-27 00:49:35.526022+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC 등 다수 브랜드</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>다수 가맹점주 집단소송 검토 중, 일부는 변론기일 및 조정 절차 진행 중</t>
+          <t>공정위 과징금 부과 및 쿠팡의 행정소송 예정</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>피자헛 판결의 영향으로 정률 로열티 전환에 대한 논의가 부상하고 있습니다. 투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC 등 다수 브랜드의 가맹점주들이 집단 소송 참여를 검토 중이며, 이미 여러 업체는 변론기일 또는 조정 절차를 앞두고 있습니다. 법조계는 이번 대법원 판단 취지가 향후 유사 사건에 영향을 미칠 것으로 보고 있습니다.</t>
+          <t>쿠팡이 납품업체에 광고를 강요하고 부당하게 발주를 중단하는 등 '갑질'을 했다는 의혹으로 과징금을 부과받았으며, 이에 대한 '솜방망이' 논란이 일고 있습니다. 쿠팡 측은 혐의를 부인하며 행정소송으로 다툴 예정이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>대형 프랜차이즈 브랜드(투썸플레이스, BBQ 등)를 상대로 다수의 가맹점주들이 집단 소송을 검토 중이며, 이는 상대방의 자력이 충분하고(적합 조건 2) 집단적 피해가 명확함을 의미합니다(적합 조건 3). 또한, '피자헛 판결'이라는 유리한 선례가 존재하고(적합 조건 5), 이미 여러 업체가 변론기일 또는 조정 절차를 앞두고 있어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확 - '갑질' 및 과징금 부과), 2(상대방 자력 충분 - 쿠팡), 3(집단적 피해 - 다수 납품업체), 5(증거 확보 가능 - 공정위 조사), 6(공적 절차 진행 중 - 공정위 과징금 부과)에 해당하여 소송금융 적합도가 높습니다. 쿠팡이 행정소송을 예고하여 법적 분쟁이 예상됩니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>다수 브랜드 가맹점주</t>
+          <t>다수 납품업체</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>피자헛 판결 여파… 정률 로열티 전환론 부상</t>
+          <t>납품업체 쥐어짠 '쿠팡 갑질'…과징금 '솜방망이' 논란도</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157116</t>
+          <t>https://news.jtbc.co.kr/article/NB12287222?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-02-21 17:55:13.657687+00:00</t>
+          <t>2026-02-26 13:29:23.063602+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>쿠팡 주식회사</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>민주노총 기자회견을 통해 김범석 처벌 및 집단소송법, 온라인 플랫폼 독점 규제법 도입 요구</t>
+          <t>공정위 과징금 부과 결정, 쿠팡 행정소송 예고</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>민주노총이 설맞이 기자회견에서 특정 온라인 플랫폼의 입점업체 착취, 불공정 계약, 수수료 문제 등을 규탄하며 김범석 처벌 및 불공정 계약 개선을 요구했습니다. 또한 집단소송법과 온라인 플랫폼 독점 규제법 도입을 촉구하며 피해 입점업체들의 권리 구제와 공정한 거래 환경 조성을 강조했습니다.</t>
+          <t>공정거래위원회가 쿠팡에 납품업체에 대한 단가 인하, 광고비 부담 강요, 납품대금 지연 지급, 쿠팡체험단 비용 미반환 등 대규모유통업법 위반으로 약 22억원의 과징금을 부과했습니다. 2만5천여 개 납품업체가 피해를 입었으며, 쿠팡은 공정위 결정에 불복하여 행정소송을 제기할 예정입니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>대형 온라인 플랫폼(쿠팡으로 추정)의 입점업체 착취 및 불공정 계약 문제가 제기되어 상대방 책임이 명확하고 자력이 충분합니다. 다수의 입점업체가 피해를 입어 집단적 피해에 해당하며, 총 피해 규모가 클 가능성이 높습니다. 집단소송법 도입 요구는 향후 소송 가능성을 시사합니다.</t>
+          <t>공정위의 과징금 부과 결정으로 상대방(쿠팡)의 책임이 명확하며, 쿠팡은 대기업으로 자력이 충분합니다. 2만5천여 개 납품업체가 피해를 입은 집단적 피해 사례이며, 공정위의 조사 결과가 객관적인 증거로 존재합니다. 또한, 공정위의 행정처분이 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 13억 8천만원 이상 (지연이자 8.5억원 + 체험단 비용 5.3억원)</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>입점업체 다수</t>
+          <t>2만5715개 납품업체</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>내란세력 엄벌하고 사회대개혁으로  민주노총 설맞이 서울역 기자회견</t>
+          <t>공정위, 쿠팡 '납품업체 갑질'에 과징금 22억원 부과… 쿠팡  사실 무근...</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>worknworld.kctu.org</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508793</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=349529</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-02-21 17:52:17.465803+00:00</t>
+          <t>2026-02-26 13:26:58.950733+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>CJ제일제당, 대한제분, 대선제분, 사조동아원, 삼양사, 삼화제분, 한탑</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>공정거래위원회 전원회의 심의 진행 중, 가격 재결정 명령 의견 포함</t>
+          <t>공정거래위원회 과징금 부과 및 시정명령 완료</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>공정거래위원회가 CJ제일제당 등 7개 제분사의 밀가루 가격 및 물량 담합 혐의를 심의하기로 결정했습니다. 공정위는 담합 행위로 인한 관련 매출액 규모를 5조 8000여억원으로 추산하고 있으며, 심사 보고서에는 가격 재결정 명령 의견이 포함되었습니다. 제분사들은 이미 일부 제품 가격을 인하했으나, 최종 소비자 가격 인하 여부는 미지수입니다.</t>
+          <t>공정거래위원회가 납품업체에 횡포를 부린 쿠팡에 21억 8500만 원의 과징금과 시정명령을 부과했습니다. 쿠팡은 납품업자에게 순수상품판매이익률 목표치를 강제하고, 납품가격 인하 및 광고비 등 비용을 전가했으며, 미소진 상품 비용 미지급 및 납품대금 지연 지급 등의 불공정 행위를 저질렀습니다. 참여연대는 이러한 행태가 집단소송법 부재 등 국내 제도의 허점 때문이라고 지적하며, 향후 납품업체들의 민사상 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>공정거래위원회의 심사 보고서에 담합 혐의가 명시되어 상대방 책임이 명확하고(조건 1), CJ제일제당 등 7개 제분사는 자력이 충분한 대기업들입니다(조건 2). 공정위 추산 관련 매출액이 5조 8000여억원에 달해 피해 규모가 매우 크며(조건 4), 밀가루는 광범위하게 사용되므로 다수의 식품업체와 최종 소비자가 피해를 입었을 가능성이 높아 집단적 피해에 해당합니다(조건 3). 공정위 심의가 진행 중이므로 공적 절차가 진행 중이며(조건 6), 공정위의 조사 결과가 명확한 증거가 될 수 있습니다(조건 5).</t>
+          <t>공정거래위원회의 공식 조사 결과 쿠팡의 납품업체에 대한 불공정 행위 책임이 명확하며(적합 조건 1, 5), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 수천 개의 납품업체가 피해를 입어 집단적 피해 규모가 크고(적합 조건 3, 4), 이미 공정위의 과징금 부과 및 시정명령이라는 공적 절차가 진행되었습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>5조 8000여억원</t>
+          <t>13억 원 이상 (추정)</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>다수의 식품업체 및 최종 소비자</t>
+          <t>수천 개 납품업체</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>똘똘 뭉쳐 5.8조나 벌었는데… 밀가루로 만든 라면값도 내리나요?</t>
+          <t>공정위, 쿠팡에 '솜방망이' 처벌? '납품업체 횡포'에 21억 과징금 부과</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022016183416530</t>
+          <t>https://www.pressian.com/pages/articles/2026022612595554439?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-02-21 17:45:57.482058+00:00</t>
+          <t>2026-02-26 13:16:39.484747+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>공정거래위원회 과징금 부과 및 시정명령</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>쿠팡이 목표 마진 달성을 위해 납품업자에게 납품단가 인하, 광고비 부담, 상품 대금 지급 지연 및 지연이자 미지급, 미소진 상품 비용 미반환 등 대규모유통업법 위반 행위를 저질러 공정거래위원회로부터 약 21억 원의 과징금과 시정명령을 받았다. 2만여 개 납품업자가 약 2천800억 원 규모의 상품 대금 지연 지급 등 피해를 입었으며, 공정위는 이번 조치가 불공정거래 관행 개선에 기여할 것으로 기대하고 있다.</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>공정거래위원회의 조사 결과로 쿠팡의 대규모유통업법 위반 책임이 명확하며(적합 조건 1), 쿠팡은 자력이 충분한 대기업이다(적합 조건 2). 2만여 개 납품업자가 피해를 입은 집단적 피해이며(적합 조건 3), 상품 대금 지연 지급액만 약 2천800억 원에 달하는 등 피해 규모가 매우 크다(적합 조건 4). 공정위의 공식 조사 결과가 객관적 증거로 존재하며(적합 조건 5), 이미 공정위의 과징금 부과 및 시정명령이라는 공적 절차가 진행 중이다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>상품 대금 약 2천800억 원, 지연이자 약 8억5천300만 원, 미소진 상품 비용 약 5억3천600만 원</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>2만여 개 납품업자</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>쿠팡, 마진 위해 납품업자 희생 강요…과징금 약 21억 원 부과</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>kidd.co.kr</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M183" t="inlineStr">
+        <is>
+          <t>https://kidd.co.kr/news/245104</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:26:42.548451+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 쿠팡이 납품업체에 직매입 거래의 위험과 비용을 전가하는 등 불공정행위를 저질렀다며 22억 원의 과징금을 부과했습니다. 이는 대규모유통업자가 거래상 우월적 지위를 남용한 사례로, 납품업자들의 실질적인 피해 구제가 필요하다는 공정위의 판단입니다.</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 쿠팡의 납품업체에 대한 불공정행위를 명확히 지적하고 22억 원의 과징금을 부과하여 상대방 책임이 명확하며(적합 조건 1), 쿠팡은 자력이 충분한 대기업입니다(적합 조건 2). 다수의 납품업체가 피해를 입었을 가능성이 높고(적합 조건 3), 공정위의 조사 결과가 객관적인 증거로 활용될 수 있습니다(적합 조건 5). 이미 공정위의 행정처분이 완료되어 소송 진행에 유리한 상황입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>납품업체 다수</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>쿠팡, 납품업체에 마진 부담 전가…공정위 과징금 22억원 부과</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L184" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M184" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1614572/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:23:08.084384+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>공정위 과징금 부과</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 쿠팡에 납품단가 인하 및 대금 지연 등 대규모유통업법 위반 행위로 21억 8500만원의 과징금을 부과했습니다. 공정위는 쿠팡이 거래상 우월적 지위를 남용하여 납품업자에게 위험과 비용을 전가했다고 판단했으며, 이는 납품업자들의 피해 구제를 위한 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>공정위의 과징금 부과로 쿠팡의 불공정거래 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 자력이 충분합니다(적합 조건 2). 공정위 조사 결과라는 객관적 증거가 확보되었고(적합 조건 5), 이미 공적 절차(공정위 조사 및 처분)가 진행되었습니다(적합 조건 6). 다수의 납품업자 피해가 예상되어 집단적 피해 가능성이 높습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>납품업자 다수</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>공정위, 쿠팡에 과징금 21억8500만원…납품단가 인하·대금 지연</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202602260107</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:23:00.582957+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC커피 등 주요 프랜차이즈 본사</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>주요 프랜차이즈 본사를 상대로 한 소송 일정 예정</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>한국피자헛의 '차액가맹금' 소송 판결을 계기로 프랜차이즈 업계의 정률 로열티 등 수익 구조를 둘러싼 논쟁이 재점화되었습니다. 투썸플레이스, BBQ, 버거킹 등 주요 브랜드를 상대로 한 가맹점주들의 소송 일정이 잇따라 예정되어 있으며, 이는 영세 가맹점주들의 피해와 관련되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>대형 프랜차이즈 본사들이 피고로 특정되어 자력이 충분하고(적합 조건 2), 다수의 가맹점주가 동일한 구조적 문제로 피해를 입어 집단소송 가능성이 높습니다(적합 조건 3). 이미 유사 소송 판례가 존재하여 증거 확보 및 법리 구성에 유리합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>프랜차이즈, 정률 로열티 논쟁 재점화…‘영세 구조’가 걸림돌</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M186" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1613546/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:44:44.119602+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>우아한형제들, 한국일오삼</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>공정거래위원회 신고 접수</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>처갓집양념치킨 일부 가맹점주들이 배달의민족(우아한형제들)과 가맹본부 한국일오삼을 공정거래위원회에 신고했다. 배민이 '배민 온리' 프로모션을 통해 다른 배달앱 이용을 사실상 막고 시장지배적 지위를 남용했다고 주장한다. 배민은 강제성이 없으며 가맹점주 매출 증대에 도움이 된다는 입장이다.</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>배달의민족(우아한형제들)은 시장지배적 사업자로서 자력이 충분하며(적합 조건 2), 공정거래위원회에 신고되어 공적 절차가 진행 중이다(적합 조건 6). 법무법인 YK가 법률대리인으로 선임되어 증거 확보 및 법리 구성이 용이할 것으로 보이며(적합 조건 5), '배민 온리' 프로모션이 다른 프랜차이즈로 확산될 경우 집단적 피해로 이어질 가능성이 있다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>일부 가맹점주 (수 미상)</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>[인사이드 스토리]'수수료 낮춘' 배민 되레 신고 당한 이유는</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M187" t="inlineStr">
+        <is>
+          <t>https://news.bizwatch.co.kr/article/consumer/2026/02/23/0026</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:41:56.034963+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>녹십자</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>대법원 상고심 기각 (과징금 취소소송)</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>녹십자의 입찰 담합 행위가 대법원에서 '경성공동행위'로 인정되어 과징금 20억 원 부과 처분이 확정되었습니다. 녹십자는 직원 징계를 피했으나, 과징금 취소소송 상고심에서 패소하여 과징금 환수 절차가 진행될 것으로 보입니다. 이번 판결은 입찰 담합에 대한 법원의 엄중한 판단을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>녹십자라는 대기업이 피고이며(적합 조건 2), 대법원에서 입찰 담합(경성공동행위)이 인정되어 책임이 명확합니다(적합 조건 1, 5). 20억 원의 과징금 부과 사실은 피해 규모가 상당함을 시사하며(적합 조건 4), 입찰 담합의 특성상 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 이미 과징금 취소소송이 대법원까지 진행되어 공적 절차 및 법적 판단이 완료된 상태입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>20억 원 이상 (과징금 규모 기준)</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>다수 (미상)</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>직원 징계 피한 녹십자, '입찰 담합' 과징금 20억 환수 실패</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M188" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=654876</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:50:37.272760+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
           <t>CJ제일제당, 대한제분, 사조동아원, 삼양사, 삼화제분, 대선제분, 한탑</t>
         </is>
       </c>
-      <c r="D183" t="inlineStr">
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>공정거래위원회 심의 진행 중, 검찰 기소 후 법원 형사 심리 중</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>CJ제일제당 등 7개 주요 제분사가 2019년부터 2023년까지 B2B 밀가루 가격 및 물량 담합 혐의로 공정거래위원회 심의와 검찰 기소를 동시에 받고 있습니다. 공정위는 관련 매출액을 5조 8천억원으로 추산하며, 과거에도 담합으로 적발된 이력이 있습니다. 이번 사건은 민생 물가와 직결된 품목으로 정부의 적극적인 조치가 이뤄지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>대기업 피고(7개 제분사)의 책임이 공정위 심사보고서 발송 및 검찰 기소로 명확하며, B2B 시장 88% 점유로 다수의 피해자 발생이 예상됩니다. 관련 매출액이 5.8조원에 달해 피해 규모가 매우 크고, 공정위 심의 및 검찰 기소 등 공적 절차가 진행 중이며 과거 담합 적발 이력도 있어 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>5조 8천억원 (공정위 추산), 5조 9,913억원 (검찰 파악)</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>B2B 밀가루 구매 기업 다수</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>20년 만에 공정위 회부된 ‘밀가루 담합’…가격 재결정 명령 내리나</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260220513396?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:23:01.854187+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>퀄컴</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E183" t="inlineStr">
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>한국 공정거래위원회 과징금 부과 및 확정, 후속 손해배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>퀄컴이 영국 소비자단체와의 4억8000만 파운드 규모 집단소송에서 승소하며 해당 소송이 종결되었으나, 한국에서는 1조 원 규모의 과징금이 부과된 사실이 함께 보도되었습니다. 이는 퀄컴의 특허 로열티 정책과 관련하여 한국 규제 당국이 책임을 인정한 것으로, 향후 국내 기업 및 소비자의 대규모 손해배상 소송으로 이어질 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>한국에서 퀄컴에 1조 원 규모의 과징금이 부과된 것은 상대방 책임이 명확하고(적합 조건 1), 상대방(퀄컴)의 자력이 충분하며(적합 조건 2), 공적 절차(과징금 부과)가 진행되었음을 의미합니다(적합 조건 6). 이는 대규모 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 시사하며, 과징금 부과 근거가 되는 증거 확보 가능성도 높습니다(적합 조건 5). 비록 영국 소송은 종결되었으나, 한국의 과징금 부과는 새로운 소송금융 기회를 제공합니다.</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>1조 원 이상 (한국 과징금 규모)</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>미상 (다수 기업 및 소비자)</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>퀄컴 로열티 소송 美·英서 연승…한국은 1조 과징금</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>thelec.kr</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M190" t="inlineStr">
+        <is>
+          <t>https://www.thelec.kr/news/articleView.html?idxno=52508</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:59:10.405856+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC 등 다수 브랜드</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>다수 가맹점주 집단소송 검토 중, 일부는 변론기일 및 조정 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>피자헛 판결의 영향으로 정률 로열티 전환에 대한 논의가 부상하고 있습니다. 투썸플레이스, BBQ, 두찜, 버거킹, 메가MGC 등 다수 브랜드의 가맹점주들이 집단 소송 참여를 검토 중이며, 이미 여러 업체는 변론기일 또는 조정 절차를 앞두고 있습니다. 법조계는 이번 대법원 판단 취지가 향후 유사 사건에 영향을 미칠 것으로 보고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>대형 프랜차이즈 브랜드(투썸플레이스, BBQ 등)를 상대로 다수의 가맹점주들이 집단 소송을 검토 중이며, 이는 상대방의 자력이 충분하고(적합 조건 2) 집단적 피해가 명확함을 의미합니다(적합 조건 3). 또한, '피자헛 판결'이라는 유리한 선례가 존재하고(적합 조건 5), 이미 여러 업체가 변론기일 또는 조정 절차를 앞두고 있어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>다수 브랜드 가맹점주</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>피자헛 판결 여파… 정률 로열티 전환론 부상</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>it.chosun.com</t>
+        </is>
+      </c>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>2026-02-17</t>
+        </is>
+      </c>
+      <c r="M191" t="inlineStr">
+        <is>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157116</t>
+        </is>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:55:13.657687+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>민주노총 기자회견을 통해 김범석 처벌 및 집단소송법, 온라인 플랫폼 독점 규제법 도입 요구</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>민주노총이 설맞이 기자회견에서 특정 온라인 플랫폼의 입점업체 착취, 불공정 계약, 수수료 문제 등을 규탄하며 김범석 처벌 및 불공정 계약 개선을 요구했습니다. 또한 집단소송법과 온라인 플랫폼 독점 규제법 도입을 촉구하며 피해 입점업체들의 권리 구제와 공정한 거래 환경 조성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>대형 온라인 플랫폼(쿠팡으로 추정)의 입점업체 착취 및 불공정 계약 문제가 제기되어 상대방 책임이 명확하고 자력이 충분합니다. 다수의 입점업체가 피해를 입어 집단적 피해에 해당하며, 총 피해 규모가 클 가능성이 높습니다. 집단소송법 도입 요구는 향후 소송 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>입점업체 다수</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>내란세력 엄벌하고 사회대개혁으로  민주노총 설맞이 서울역 기자회견</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>worknworld.kctu.org</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>2026-02-13</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508793</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:52:17.465803+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>CJ제일제당, 대한제분, 대선제분, 사조동아원, 삼양사, 삼화제분, 한탑</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>공정거래위원회 전원회의 심의 진행 중, 가격 재결정 명령 의견 포함</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 CJ제일제당 등 7개 제분사의 밀가루 가격 및 물량 담합 혐의를 심의하기로 결정했습니다. 공정위는 담합 행위로 인한 관련 매출액 규모를 5조 8000여억원으로 추산하고 있으며, 심사 보고서에는 가격 재결정 명령 의견이 포함되었습니다. 제분사들은 이미 일부 제품 가격을 인하했으나, 최종 소비자 가격 인하 여부는 미지수입니다.</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>공정거래위원회의 심사 보고서에 담합 혐의가 명시되어 상대방 책임이 명확하고(조건 1), CJ제일제당 등 7개 제분사는 자력이 충분한 대기업들입니다(조건 2). 공정위 추산 관련 매출액이 5조 8000여억원에 달해 피해 규모가 매우 크며(조건 4), 밀가루는 광범위하게 사용되므로 다수의 식품업체와 최종 소비자가 피해를 입었을 가능성이 높아 집단적 피해에 해당합니다(조건 3). 공정위 심의가 진행 중이므로 공적 절차가 진행 중이며(조건 6), 공정위의 조사 결과가 명확한 증거가 될 수 있습니다(조건 5).</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>5조 8000여억원</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>다수의 식품업체 및 최종 소비자</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>똘똘 뭉쳐 5.8조나 벌었는데… 밀가루로 만든 라면값도 내리나요?</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022016183416530</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:45:57.482058+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>CJ제일제당, 대한제분, 사조동아원, 삼양사, 삼화제분, 대선제분, 한탑</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
         <is>
           <t>공정거래위원회 심의 진행 중, 심사 보고서 제출 완료</t>
         </is>
       </c>
-      <c r="F183" t="inlineStr">
+      <c r="F194" t="inlineStr">
         <is>
           <t>국내 7개 주요 제분사가 6년간 밀가루 판매 가격 및 물량 배분을 담합한 혐의로 공정거래위원회 심의를 받고 있다. 관련 매출액은 약 5조 8천억원에 달하며, 공정위는 시정 명령과 최대 1조 2천억원의 과징금 부과, 가격 재결정 명령을 검토 중이다. 과거에도 유사 담합으로 제재받은 전례가 있다.</t>
         </is>
       </c>
-      <c r="G183" t="inlineStr">
+      <c r="G194" t="inlineStr">
         <is>
           <t>7개 대기업 제분사들의 밀가루 담합 혐의로 공정위 심의가 진행 중이며, 과거에도 유사 담합으로 제재받은 전례가 있어 상대방 책임이 명확하다. 관련 매출액이 5.8조원에 달하고 다수의 B2B 고객들이 피해를 입었을 것으로 예상되어 집단적 피해 규모가 크다. 공정위의 조사 결과가 강력한 증거가 될 수 있으며, 이미 공적 절차가 진행 중이다.</t>
         </is>
       </c>
-      <c r="H183" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I183" t="inlineStr">
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
         <is>
           <t>다수의 B2B 고객 (식품 제조사, 제빵업체 등)</t>
         </is>
       </c>
-      <c r="J183" t="inlineStr">
+      <c r="J194" t="inlineStr">
         <is>
           <t>공정위, '밀가루 담합' CJ제일제당 등 7개 제분사에 가격 재결정 명령 검...</t>
         </is>
       </c>
-      <c r="K183" t="inlineStr">
+      <c r="K194" t="inlineStr">
         <is>
           <t>smarttoday.co.kr</t>
         </is>
       </c>
-      <c r="L183" t="inlineStr">
+      <c r="L194" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M183" t="inlineStr">
+      <c r="M194" t="inlineStr">
         <is>
           <t>https://www.smarttoday.co.kr/ko-kr/articles/103504</t>
         </is>
       </c>
-      <c r="N183" t="inlineStr">
+      <c r="N194" t="inlineStr">
         <is>
           <t>2026-02-21 17:41:10.447558+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N183"/>
+  <autoFilter ref="A1:N194"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>