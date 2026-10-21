--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$67</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$68</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N67"/>
+  <dimension ref="A1:N68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,4358 +537,4422 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>공정거래위원회 정책 방향 논의 및 제도 개선 계획 발표</t>
+          <t>공정거래법 개정안 국회 통과</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>공정거래위원회 위원장이 국제경쟁네트워크(ICN) 연차총회에서 한국 경제의 주요 현안으로 경제적 집중 해소, 소유지배구조 개선, 대·중소기업 격차 및 플랫폼 독점화로 인한 불공정행위를 지적했습니다. 이에 대응하기 위해 과징금 제도 개편, 한국형 증거개시제도 도입, 집단 손해배상 및 소비자 단체소송 범위 확장 등 사적 구제 수단 확충 계획을 밝혔습니다.</t>
+          <t>국회 본회의에서 공정거래법 개정안이 통과되었다. 이 개정안은 불공정거래행위 피해자가 손해배상청구 소송을 제기할 때 공정거래위원회가 영업비밀 등 예외를 제외하고 관련 자료를 제출하도록 의무화하는 내용을 담고 있다. 이는 향후 불공정거래 피해자들의 소송 제기를 용이하게 할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 공정거래위원회의 정책 방향 및 제도 개선 계획을 다루고 있으며, 특정 사건이나 피해 사실을 보고하는 것이 아닙니다. 따라서 현재 소송금융 투자 대상으로 적합한 구체적인 사건이 존재하지 않습니다. 다만, 집단 손해배상 및 단체소송 제도 확충 계획은 향후 소송금융 투자 기회를 확대할 잠재력이 있습니다.</t>
+          <t>이 기사는 특정 불공정거래행위 사건이 아닌, 공정거래법 개정안 통과라는 입법적 변화를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정된 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>공정위원장, ICN 연차총회서  경제 집중 해소·지배구조 개선이 韓 과제...</t>
+          <t>상조업체, 지배주주 신용공여 50%로 제한돼… 개정안 국회 통과</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260505_0003617130</t>
+          <t>https://biz.chosun.com/policy/policy_sub/2026/08/20/YYINMWIONFHQVHT4E5GRJG6XCM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-18 23:11:32.869559+00:00</t>
+          <t>2026-09-23 03:21:00.701427+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>백신 담합 형사 재판 무죄 판결 및 형사보상금 지급. 관련 행정소송에서는 공정거래위원회 과징금 처분 정당 판결.</t>
+          <t>공정거래위원회 정책 방향 논의 및 제도 개선 계획 발표</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>SK디스커버리가 백신 담합 혐의에 대한 형사 재판에서 무죄를 선고받고 877만원의 형사보상금을 받았다. 하지만 관련 행정소송에서는 공정거래위원회의 과징금 처분이 정당하다는 판결이 나와 형사 재판부의 판단과 상반되는 결과를 보였다.</t>
+          <t>공정거래위원회 위원장이 국제경쟁네트워크(ICN) 연차총회에서 한국 경제의 주요 현안으로 경제적 집중 해소, 소유지배구조 개선, 대·중소기업 격차 및 플랫폼 독점화로 인한 불공정행위를 지적했습니다. 이에 대응하기 위해 과징금 제도 개편, 한국형 증거개시제도 도입, 집단 손해배상 및 소비자 단체소송 범위 확장 등 사적 구제 수단 확충 계획을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>SK디스커버리의 백신 담합 혐의에 대한 형사 재판이 무죄 판결과 형사보상금 지급으로 종결되어, 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 없음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 공정거래위원회의 정책 방향 및 제도 개선 계획을 다루고 있으며, 특정 사건이나 피해 사실을 보고하는 것이 아닙니다. 따라서 현재 소송금융 투자 대상으로 적합한 구체적인 사건이 존재하지 않습니다. 다만, 집단 손해배상 및 단체소송 제도 확충 계획은 향후 소송금융 투자 기회를 확대할 잠재력이 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'백신 담합 무죄' SK디스커버리에 형사보상 877만원</t>
+          <t>공정위원장, ICN 연차총회서  경제 집중 해소·지배구조 개선이 韓 과제...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=659420</t>
+          <t>https://www.newsis.com/view/NISX20260505_0003617130</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-16 07:04:44.956864+00:00</t>
+          <t>2026-05-18 23:11:32.869559+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>SK디스커버리</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>백신 담합 형사 재판 무죄 판결 및 형사보상금 지급. 관련 행정소송에서는 공정거래위원회 과징금 처분 정당 판결.</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>한국공정거래조정원이 중소기업의 공정거래 관련 피해 구제를 위한 공정거래종합지원센터를 개소했습니다. 이 센터는 소송비용 부담으로 법률 지원을 받기 어려운 중소사업자들을 위해 무료 소송을 포함한 법률 지원 서비스를 전담하며, 전문가들로 구성된 소송지원변호인단을 운영할 예정입니다.</t>
+          <t>SK디스커버리가 백신 담합 혐의에 대한 형사 재판에서 무죄를 선고받고 877만원의 형사보상금을 받았다. 하지만 관련 행정소송에서는 공정거래위원회의 과징금 처분이 정당하다는 판결이 나와 형사 재판부의 판단과 상반되는 결과를 보였다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 한국공정거래조정원의 공정거래종합지원센터 개소 소식을 다루고 있으며, 소송금융 투자를 검토할 만한 특정 소송 사건이나 피해 사례를 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 신규성이 없으며, '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>SK디스커버리의 백신 담합 혐의에 대한 형사 재판이 무죄 판결과 형사보상금 지급으로 종결되어, 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 없음. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>한국공정거래조정원, 공정거래종합지원센터 개소...중소기업 원스톱 지...</t>
+          <t>'백신 담합 무죄' SK디스커버리에 형사보상 877만원</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434124</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=659420</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 12:37:33.596596+00:00</t>
+          <t>2026-04-16 07:04:44.956864+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>법무법인 태평양의 공정거래 리포트로, 공정거래 사건에서 계량경제분석이 위법행위가 없었을 경우의 가상적 상황(counterfactual)과 실제 시장 결과의 차이를 입증하고 손해배상 및 과징금 산정에 활용되는 방식을 설명합니다. 데이터 기반 분석의 강점과 한계를 다루며, 분석의 신뢰성을 높이기 위한 대립적 검증 절차의 중요성을 강조합니다.</t>
+          <t>한국공정거래조정원이 중소기업의 공정거래 관련 피해 구제를 위한 공정거래종합지원센터를 개소했습니다. 이 센터는 소송비용 부담으로 법률 지원을 받기 어려운 중소사업자들을 위해 무료 소송을 포함한 법률 지원 서비스를 전담하며, 전문가들로 구성된 소송지원변호인단을 운영할 예정입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 공정거래 사건에서 계량경제분석이 증거로 활용되는 방식에 대한 법률 리포트입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 한국공정거래조정원의 공정거래종합지원센터 개소 소식을 다루고 있으며, 소송금융 투자를 검토할 만한 특정 소송 사건이나 피해 사례를 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 신규성이 없으며, '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>숫자는 어떻게 증거가 되는가 [BKL 공정거래리포트]</t>
+          <t>한국공정거래조정원, 공정거래종합지원센터 개소...중소기업 원스톱 지...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12006348</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434124</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:42:17.249105+00:00</t>
+          <t>2026-04-04 12:37:33.596596+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>공정거래위원회의 전속고발제 폐지 개편안이 재계, 학계, 정부 내에서 우려를 낳고 있습니다. 기업의 형사 리스크 증가, 검찰과 공정위 간 혼선, 그리고 실질적 피해 구제 미흡 등이 주요 쟁점입니다. 대통령은 각 부처와 국민의 목소리를 충분히 수렴하겠다고 밝혀, 제도 재설계가 필요한 상황입니다.</t>
+          <t>법무법인 태평양의 공정거래 리포트로, 공정거래 사건에서 계량경제분석이 위법행위가 없었을 경우의 가상적 상황(counterfactual)과 실제 시장 결과의 차이를 입증하고 손해배상 및 과징금 산정에 활용되는 방식을 설명합니다. 데이터 기반 분석의 강점과 한계를 다루며, 분석의 신뢰성을 높이기 위한 대립적 검증 절차의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 전속고발제 폐지 개편안에 대한 정책 논의를 다루고 있으며, 특정 기업의 불공정 행위나 그로 인한 피해 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 명확한 책임 소재, 또는 피해 규모가 존재하지 않습니다. 소송금융 투자를 위한 실제 소송 대상 사건이 부재합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 공정거래 사건에서 계량경제분석이 증거로 활용되는 방식에 대한 법률 리포트입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>어디서도 환영 못받는 ‘전속고발제 폐지'[기자수첩]</t>
+          <t>숫자는 어떻게 증거가 되는가 [BKL 공정거래리포트]</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01790886645412512</t>
+          <t>https://www.mk.co.kr/article/12006348</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 00:15:30.328158+00:00</t>
+          <t>2026-04-03 00:42:17.249105+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>공정거래 관련 중소사업자 지원을 위한 센터 개소</t>
+          <t>공정거래위원회 전속고발제 폐지 개편안 논의 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>공정거래위원회가 중소사업자의 공정거래 관련 피해 구제 접근성을 높이기 위해 '공정거래 종합지원센터'를 개소했다. 이 센터는 분쟁 조정뿐만 아니라 상담부터 법률 지원까지 원스톱 서비스를 제공한다.</t>
+          <t>공정거래위원회의 전속고발제 폐지 개편안이 재계, 학계, 정부 내에서 우려를 낳고 있습니다. 기업의 형사 리스크 증가, 검찰과 공정위 간 혼선, 그리고 실질적 피해 구제 미흡 등이 주요 쟁점입니다. 대통령은 각 부처와 국민의 목소리를 충분히 수렴하겠다고 밝혀, 제도 재설계가 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 공정거래 관련 중소사업자 지원을 위한 '종합지원센터' 개소에 대한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모, 집단적 피해, 증거 등 적합 조건에 해당하는 요소가 전혀 없어 투자 검토가 불가능하다.</t>
+          <t>이 기사는 공정거래위원회의 전속고발제 폐지 개편안에 대한 정책 논의를 다루고 있으며, 특정 기업의 불공정 행위나 그로 인한 피해 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 명확한 책임 소재, 또는 피해 규모가 존재하지 않습니다. 소송금융 투자를 위한 실제 소송 대상 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>공정거래 ‘원스톱 지원’ 본격화··· 종합지원센터 개소</t>
+          <t>어디서도 환영 못받는 ‘전속고발제 폐지'[기자수첩]</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260402500104</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01790886645412512</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 12:16:23.399781+00:00</t>
+          <t>2026-04-03 00:15:30.328158+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>공정거래 분쟁 지원 시스템 가동</t>
+          <t>공정거래 관련 중소사업자 지원을 위한 센터 개소</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>정부가 공정거래 전 분야에 걸쳐 상담, 교육, 분쟁조정, 소송지원까지 통합 제공하는 '원스톱' 종합지원 체계를 본격 가동한다. 특히 분쟁조정 이전 단계부터 심층 상담을 지원하고, 이후 소송까지 연계하는 구조를 도입한다.</t>
+          <t>공정거래위원회가 중소사업자의 공정거래 관련 피해 구제 접근성을 높이기 위해 '공정거래 종합지원센터'를 개소했다. 이 센터는 분쟁 조정뿐만 아니라 상담부터 법률 지원까지 원스톱 서비스를 제공한다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 공정거래 관련 분쟁 해결을 위한 정부의 '종합지원 체계' 구축에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 공정거래 관련 중소사업자 지원을 위한 '종합지원센터' 개소에 대한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모, 집단적 피해, 증거 등 적합 조건에 해당하는 요소가 전혀 없어 투자 검토가 불가능하다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>공정거래 종합지원 '원스톱' 체계 본격 가동</t>
+          <t>공정거래 ‘원스톱 지원’ 본격화··· 종합지원센터 개소</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35987</t>
+          <t>https://www.kbmaeil.com/article/20260402500104</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-01 13:19:21.986254+00:00</t>
+          <t>2026-04-02 12:16:23.399781+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>전속고발권 폐지 정책 논의 및 추진 중</t>
+          <t>공정거래 분쟁 지원 시스템 가동</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>공정거래위원회가 46년간 유지해온 전속고발권의 전면 폐지를 추진한다고 보고했다. 이는 공정위의 고발 없이도 국민이나 다른 국가기관이 공정거래법 위반 기업을 직접 고발할 수 있도록 하여 피해자의 권리를 보장하고 공정한 경쟁 환경을 조성하려는 취지이다. 다만, 중복 조사나 기업 위축 등 부작용을 막기 위한 세밀한 제도 설계가 필요하다는 지적도 있다.</t>
+          <t>정부가 공정거래 전 분야에 걸쳐 상담, 교육, 분쟁조정, 소송지원까지 통합 제공하는 '원스톱' 종합지원 체계를 본격 가동한다. 특히 분쟁조정 이전 단계부터 심층 상담을 지원하고, 이후 소송까지 연계하는 구조를 도입한다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 기업의 불공정 행위로 인한 피해 사례가 아닌, 공정거래위원회의 전속고발권 폐지라는 정책 변화에 대한 논의를 다루고 있다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건 1~6에 해당하지 않는다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 공정거래 관련 분쟁 해결을 위한 정부의 '종합지원 체계' 구축에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[사설]전속고발권 폐지, 공정한 경쟁룰 정립 계기 기대한다</t>
+          <t>공정거래 종합지원 '원스톱' 체계 본격 가동</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604011907001</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35987</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-01 12:33:45.838320+00:00</t>
+          <t>2026-04-01 13:19:21.986254+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>공정거래종합지원센터 출범 및 무료 소송지원 확대</t>
+          <t>전속고발권 폐지 정책 논의 및 추진 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>한국공정거래조정원이 중소기업과 소상공인의 불공정거래 피해 구제를 위한 공정거래종합지원센터를 출범했습니다. 이 센터는 공정거래법 위반행위 등에 대한 전문 상담과 무료 소송 지원을 포함한 법률 서비스를 제공하며, 연간 50건 이상의 소송대리 지원과 100건 이상의 법률문서 작성 지원을 확대할 계획입니다.</t>
+          <t>공정거래위원회가 46년간 유지해온 전속고발권의 전면 폐지를 추진한다고 보고했다. 이는 공정위의 고발 없이도 국민이나 다른 국가기관이 공정거래법 위반 기업을 직접 고발할 수 있도록 하여 피해자의 권리를 보장하고 공정한 경쟁 환경을 조성하려는 취지이다. 다만, 중복 조사나 기업 위축 등 부작용을 막기 위한 세밀한 제도 설계가 필요하다는 지적도 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 공정거래종합지원센터의 출범을 다루고 있습니다. 센터는 중소사업자를 대상으로 불공정거래행위에 대한 전문 상담 및 무료 소송 지원을 제공하여, 소송금융의 잠재 고객에게 직접적인 무료 대안을 제시합니다. 이는 '기타 투자 어려운 이유 있음'에 해당하여 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>해당 기사는 특정 기업의 불공정 행위로 인한 피해 사례가 아닌, 공정거래위원회의 전속고발권 폐지라는 정책 변화에 대한 논의를 다루고 있다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건 1~6에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>공정위, 중소사업자 원스톱 지원...공정거래종합지원센터 출범</t>
+          <t>[사설]전속고발권 폐지, 공정한 경쟁룰 정립 계기 기대한다</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049921</t>
+          <t>https://www.khan.co.kr/article/202604011907001</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-01 12:22:29.128487+00:00</t>
+          <t>2026-04-01 12:33:45.838320+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>공정거래의 날 기념행사 보도</t>
+          <t>공정거래종합지원센터 출범 및 무료 소송지원 확대</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>제25회 '공정거래의 날' 기념행사가 개최되어 공정거래법 자율준수 및 공정경쟁 문화 확산에 기여한 유공자 29명에게 정부포상이 수여되었습니다. 주병기 공정거래위원장은 기념사에서 반경쟁적 부조리 및 불공정 거래 행위에 대한 엄정 대응과 제도 개선 의지를 밝혔습니다. 카카오와 현대카드가 각각 대통령표창과 공정위원장 표창을 수상했습니다.</t>
+          <t>한국공정거래조정원이 중소기업과 소상공인의 불공정거래 피해 구제를 위한 공정거래종합지원센터를 출범했습니다. 이 센터는 공정거래법 위반행위 등에 대한 전문 상담과 무료 소송 지원을 포함한 법률 서비스를 제공하며, 연간 50건 이상의 소송대리 지원과 100건 이상의 법률문서 작성 지원을 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 '공정거래의 날' 기념행사에 대한 보도로, 특정 기업의 법 위반 행위나 그로 인한 피해 사례를 다루고 있지 않습니다. 따라서 상대방의 책임 명확성, 피해 규모, 집단적 피해 여부, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없습니다.</t>
+          <t>이 기사는 특정 사건이 아닌 공정거래종합지원센터의 출범을 다루고 있습니다. 센터는 중소사업자를 대상으로 불공정거래행위에 대한 전문 상담 및 무료 소송 지원을 제공하여, 소송금융의 잠재 고객에게 직접적인 무료 대안을 제시합니다. 이는 '기타 투자 어려운 이유 있음'에 해당하여 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>'공정거래의 날' 기념행사 개최...29명 정부포상 수상</t>
+          <t>공정위, 중소사업자 원스톱 지원...공정거래종합지원센터 출범</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049924</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049921</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-01 12:22:11.042490+00:00</t>
+          <t>2026-04-01 12:22:29.128487+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>공정거래의 날 기념행사 보도</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>본 기사는 한화의 미국 함정시장 진출, 반도체 생산 급증 등 다양한 경제 뉴스를 다루고 있습니다. 특히 공정거래위원회 전속고발권 폐지 추진으로 국민 300명 이상 공동 고발 시 공정위를 거치지 않고 검찰 수사가 가능해져 기업 대상 소송 리스크가 확대될 수 있다는 내용을 포함하고 있습니다.</t>
+          <t>제25회 '공정거래의 날' 기념행사가 개최되어 공정거래법 자율준수 및 공정경쟁 문화 확산에 기여한 유공자 29명에게 정부포상이 수여되었습니다. 주병기 공정거래위원장은 기념사에서 반경쟁적 부조리 및 불공정 거래 행위에 대한 엄정 대응과 제도 개선 의지를 밝혔습니다. 카카오와 현대카드가 각각 대통령표창과 공정위원장 표창을 수상했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 공정위 전속고발권 폐지 추진으로 기업의 소송 리스크가 증가할 수 있다는 전망은 있으나, 이는 잠재적 가능성일 뿐 구체적인 소송금융 투자 대상 사건이 아닙니다.</t>
+          <t>이 기사는 '공정거래의 날' 기념행사에 대한 보도로, 특정 기업의 법 위반 행위나 그로 인한 피해 사례를 다루고 있지 않습니다. 따라서 상대방의 책임 명확성, 피해 규모, 집단적 피해 여부, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>한화, 한국 기업 최초 美 해군 함정 설계 참여…55조 시장 교두보</t>
+          <t>'공정거래의 날' 기념행사 개최...29명 정부포상 수상</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20026709?ref=naver</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049924</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 00:44:13.540167+00:00</t>
+          <t>2026-04-01 12:22:11.042490+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>올해 1월 대법원이 피자헛 및 맘스터치 가맹본부를 상대로 제기된 두 건의 부당이득반환소송에서 다른 결론을 내놓았다. 이 기사는 해당 대법원 판결들이 남긴 법적 쟁점들을 분석하고 있다.</t>
+          <t>본 기사는 한화의 미국 함정시장 진출, 반도체 생산 급증 등 다양한 경제 뉴스를 다루고 있습니다. 특히 공정거래위원회 전속고발권 폐지 추진으로 국민 300명 이상 공동 고발 시 공정위를 거치지 않고 검찰 수사가 가능해져 기업 대상 소송 리스크가 확대될 수 있다는 내용을 포함하고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 이미 대법원 판결이 선고된 사건들을 다루고 있으며, 해당 판결들이 남긴 법적 쟁점을 분석하는 내용입니다. 이는 소송금융 투자를 위한 신규 사건 발굴 대상이 아닌, 이미 종결된 사건에 해당하여 부적합합니다.</t>
+          <t>본 기사는 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 공정위 전속고발권 폐지 추진으로 기업의 소송 리스크가 증가할 수 있다는 전망은 있으나, 이는 잠재적 가능성일 뿐 구체적인 소송금융 투자 대상 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>피자헛·맘스터치 판결이 남긴 법적 쟁점은 [광장의 공정거래]</t>
+          <t>한화, 한국 기업 최초 美 해군 함정 설계 참여…55조 시장 교두보</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603319215i</t>
+          <t>https://www.sedaily.com/article/20026709?ref=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-01 00:42:57.756132+00:00</t>
+          <t>2026-04-01 00:44:13.540167+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>피자헛, 맘스터치</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>공정위 전속고발권 폐지 정책 논의 단계</t>
+          <t>대법원 부당이득반환소송 판결 선고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>공정거래위원회의 전속고발권이 사건 처리 지연, '봐주기' 논란, 피해자의 직접 고발 제한 등의 문제를 야기한다는 비판이 제기되고 있습니다. 이에 따라 전속고발권 폐지 여부가 논의 중이며, 대통령실에서는 지방자치단체에도 고발권을 부여하는 방안을 검토하고 있습니다.</t>
+          <t>올해 1월 대법원이 피자헛 및 맘스터치 가맹본부를 상대로 제기된 두 건의 부당이득반환소송에서 다른 결론을 내놓았다. 이 기사는 해당 대법원 판결들이 남긴 법적 쟁점들을 분석하고 있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 전속고발권 폐지 여부에 대한 정책적 논의를 다루고 있으며, 특정 기업의 불법 행위나 구체적인 피해 사건을 언급하고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 명확한 피고, 피해 규모, 또는 진행 중인 법적 절차가 부재하여 투자 적합성이 낮습니다.</t>
+          <t>기사는 이미 대법원 판결이 선고된 사건들을 다루고 있으며, 해당 판결들이 남긴 법적 쟁점을 분석하는 내용입니다. 이는 소송금융 투자를 위한 신규 사건 발굴 대상이 아닌, 이미 종결된 사건에 해당하여 부적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>공정위 전속고발권 폐지 기로…이 대통령  지자체 고발권 검토</t>
+          <t>피자헛·맘스터치 판결이 남긴 법적 쟁점은 [광장의 공정거래]</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=735579</t>
+          <t>https://www.hankyung.com/article/202603319215i</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-01 00:31:44.980324+00:00</t>
+          <t>2026-04-01 00:42:57.756132+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>공정거래위원회 전속고발권 개선 방안에 대한 정부 정책 논의 중</t>
+          <t>공정위 전속고발권 폐지 정책 논의 단계</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>이재명 대통령이 공정거래위원회의 전속고발권이 '사건을 덮어버릴 권한'으로 악용될 수 있다고 지적하며, 지방정부에도 조사 권한을 부여하는 방안을 검토할 것을 지시했습니다. 공정위는 일정 수 이상의 국민이나 사업자가 고발할 경우 공정위 고발 없이도 공소 제기가 가능하도록 하는 등 개선 방안을 보고했으나, 이 대통령은 여전히 공정위에 권한이 집중된다는 문제의식을 드러냈습니다.</t>
+          <t>공정거래위원회의 전속고발권이 사건 처리 지연, '봐주기' 논란, 피해자의 직접 고발 제한 등의 문제를 야기한다는 비판이 제기되고 있습니다. 이에 따라 전속고발권 폐지 여부가 논의 중이며, 대통령실에서는 지방자치단체에도 고발권을 부여하는 방안을 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>본 기사는 공정거래위원회의 전속고발권 제도 개선에 대한 정부 정책 논의를 다루고 있습니다. 특정 사건에서 발생한 구체적인 피해 사실, 피해자, 또는 소송 상대방이 명확하게 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
+          <t>이 기사는 공정거래위원회의 전속고발권 폐지 여부에 대한 정책적 논의를 다루고 있으며, 특정 기업의 불법 행위나 구체적인 피해 사건을 언급하고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 명확한 피고, 피해 규모, 또는 진행 중인 법적 절차가 부재하여 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>공정위 전속고발권 겨눈 李대통령  덮어버릴 권한 독점</t>
+          <t>공정위 전속고발권 폐지 기로…이 대통령  지자체 고발권 검토</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026033117460134579?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=735579</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-31 13:28:16.396045+00:00</t>
+          <t>2026-04-01 00:31:44.980324+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>공정위 전속고발권 폐지 및 고발요청권 확대 방안 국무회의 보고 및 논의 중</t>
+          <t>공정거래위원회 전속고발권 개선 방안에 대한 정부 정책 논의 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>공정거래위원회가 46년 만에 전속고발권 폐지를 추진하며, 일반 국민 300명 또는 기업 30곳 이상이 모이면 공정거래 위반 행위에 대해 직접 고발할 수 있도록 하는 방안을 검토 중입니다. 또한, 고발요청권을 지방자치단체까지 확대하는 방안도 논의되고 있으나, 기업 활동 위축 등 부작용에 대한 우려도 제기되고 있습니다. 공정위는 국민 의견 수렴을 거쳐 개편안을 확정할 예정입니다.</t>
+          <t>이재명 대통령이 공정거래위원회의 전속고발권이 '사건을 덮어버릴 권한'으로 악용될 수 있다고 지적하며, 지방정부에도 조사 권한을 부여하는 방안을 검토할 것을 지시했습니다. 공정위는 일정 수 이상의 국민이나 사업자가 고발할 경우 공정위 고발 없이도 공소 제기가 가능하도록 하는 등 개선 방안을 보고했으나, 이 대통령은 여전히 공정위에 권한이 집중된다는 문제의식을 드러냈습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 전속고발권 폐지 및 고발요청권 확대 방안에 대한 정책 논의를 다루고 있으며, 특정 공정거래 위반 사건이나 피해를 다루는 것이 아닙니다. 따라서 소송금융 투자를 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 공정거래위원회의 전속고발권 제도 개선에 대한 정부 정책 논의를 다루고 있습니다. 특정 사건에서 발생한 구체적인 피해 사실, 피해자, 또는 소송 상대방이 명확하게 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>공정위 '전속고발권' 폐지 … 국민·기업으로 권한 확대</t>
+          <t>공정위 전속고발권 겨눈 李대통령  덮어버릴 권한 독점</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12004033</t>
+          <t>https://www.pressian.com/pages/articles/2026033117460134579?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-31 13:25:22.060305+00:00</t>
+          <t>2026-03-31 13:28:16.396045+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>공정위 전속고발권 관련 개정안 논의 및 원안 의결</t>
+          <t>공정위 전속고발권 폐지 및 고발요청권 확대 방안 국무회의 보고 및 논의 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>기사는 피해자 지원 강화를 위한 손해배상 책임 확대 개정안과 공정위의 전속고발권 독점 문제에 대한 논의를 다루고 있습니다. 또한 서훈취소안이 원안 의결되었다는 내용도 포함되어 있습니다.</t>
+          <t>공정거래위원회가 46년 만에 전속고발권 폐지를 추진하며, 일반 국민 300명 또는 기업 30곳 이상이 모이면 공정거래 위반 행위에 대해 직접 고발할 수 있도록 하는 방안을 검토 중입니다. 또한, 고발요청권을 지방자치단체까지 확대하는 방안도 논의되고 있으나, 기업 활동 위축 등 부작용에 대한 우려도 제기되고 있습니다. 공정위는 국민 의견 수렴을 거쳐 개편안을 확정할 예정입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>제공된 기사는 공정위 전속고발권 및 손해배상 책임 확대에 대한 개정안 논의를 다루고 있어, 특정 피해 사건이나 명확한 가해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 피해 규모, 피해자 수, 증거 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 공정거래위원회의 전속고발권 폐지 및 고발요청권 확대 방안에 대한 정책 논의를 다루고 있으며, 특정 공정거래 위반 사건이나 피해를 다루는 것이 아닙니다. 따라서 소송금융 투자를 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>이 대통령  공정위 전속고발권 독점, 바람직하지 않아</t>
+          <t>공정위 '전속고발권' 폐지 … 국민·기업으로 권한 확대</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2413095</t>
+          <t>https://www.mk.co.kr/article/12004033</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-31 13:05:24.929614+00:00</t>
+          <t>2026-03-31 13:25:22.060305+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>공정거래위원회 전속고발권 폐지 및 국민 집단 고발 허용 관련 정책 논의 중</t>
+          <t>공정위 전속고발권 관련 개정안 논의 및 원안 의결</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>공정거래위원회의 전속고발권이 사실상 폐지되고 국민 300명 이상이 모이면 공정위 고발 없이도 검찰이 수사·기소할 수 있도록 하는 제도 개편이 추진됩니다. 이재명 대통령의 지시에 따른 것으로, 고발 요청권 범위도 확대됩니다. 재계에서는 기업 고발 증가와 경영 활동 위축을 우려하며, 법무부와 산업통상부 장관도 고발권 남용 및 중복 조사 가능성에 대한 신중한 검토를 요청했습니다.</t>
+          <t>기사는 피해자 지원 강화를 위한 손해배상 책임 확대 개정안과 공정위의 전속고발권 독점 문제에 대한 논의를 다루고 있습니다. 또한 서훈취소안이 원안 의결되었다는 내용도 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 공정거래위원회의 전속고발권 폐지 및 국민 집단 고발 허용 등 법률 개편 추진에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>제공된 기사는 공정위 전속고발권 및 손해배상 책임 확대에 대한 개정안 논의를 다루고 있어, 특정 피해 사건이나 명확한 가해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 피해 규모, 피해자 수, 증거 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>“국민 300명 모이면 공정위 건너 뛰고 고발 가능”… 기업 소송 더 늘어...</t>
+          <t>이 대통령  공정위 전속고발권 독점, 바람직하지 않아</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20026457?ref=naver</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2413095</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 12:47:51.882346+00:00</t>
+          <t>2026-03-31 13:05:24.929614+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>정부 정책 발표</t>
+          <t>공정거래위원회 전속고발권 폐지 및 국민 집단 고발 허용 관련 정책 논의 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>정부가 중소기업 정책의 3대 축으로 혁신, 지방, 공정을 낙점했다. 공정 분야에서는 중소기업·소상공인의 거래 구조 개선과 피해구제 강화를 핵심 과제로 삼고, 대기업 대상 단체협의에 대한 담합 규정 배제 등을 검토하여 대등한 협상 여건을 마련할 계획이다.</t>
+          <t>공정거래위원회의 전속고발권이 사실상 폐지되고 국민 300명 이상이 모이면 공정위 고발 없이도 검찰이 수사·기소할 수 있도록 하는 제도 개편이 추진됩니다. 이재명 대통령의 지시에 따른 것으로, 고발 요청권 범위도 확대됩니다. 재계에서는 기업 고발 증가와 경영 활동 위축을 우려하며, 법무부와 산업통상부 장관도 고발권 남용 및 중복 조사 가능성에 대한 신중한 검토를 요청했습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 중소기업 정책 방향을 설명하는 것으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 전혀 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 공정거래위원회의 전속고발권 폐지 및 국민 집단 고발 허용 등 법률 개편 추진에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>정부, 중소기업 정책 3대 축으로 '혁신·지방·공정' 낙점</t>
+          <t>“국민 300명 모이면 공정위 건너 뛰고 고발 가능”… 기업 소송 더 늘어...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>kbiznews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113798</t>
+          <t>https://www.sedaily.com/article/20026457?ref=naver</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 12:17:39.314959+00:00</t>
+          <t>2026-03-31 12:47:51.882346+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>항소심 판결 확정</t>
+          <t>정부 정책 발표</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>법무법인 태평양 법경제학센터는 경제분석을 통해 기업 사건의 판도를 바꾸는 역할을 한다고 소개합니다. 특히 건설기자재 입찰 담합 손해배상 소송에서 경제분석으로 손해액을 크게 줄인 사례를 들며, 공정거래 및 손해배상 사건에서의 전문성을 강조합니다.</t>
+          <t>정부가 중소기업 정책의 3대 축으로 혁신, 지방, 공정을 낙점했다. 공정 분야에서는 중소기업·소상공인의 거래 구조 개선과 피해구제 강화를 핵심 과제로 삼고, 대기업 대상 단체협의에 대한 담합 규정 배제 등을 검토하여 대등한 협상 여건을 마련할 계획이다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 법무법인의 전문 센터를 홍보하는 내용으로, 소송금융 투자 대상이 될 만한 새로운 피해 사건을 다루고 있지 않습니다. 기사에서 언급된 성공 사례는 이미 항소심 판결이 확정되어 종결된 사건이므로, 신규 투자 기회로 볼 수 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 정부의 중소기업 정책 방향을 설명하는 것으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[로펌] 다각적 경제분석, 기업 사건 판도 바꾸는 게임 체인저</t>
+          <t>정부, 중소기업 정책 3대 축으로 '혁신·지방·공정' 낙점</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>kbiznews.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416194</t>
+          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113798</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-31 00:35:56.607944+00:00</t>
+          <t>2026-03-31 12:17:39.314959+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>독점규제 및 공정거래에 관한 법률 일부개정법률안 발의</t>
+          <t>항소심 판결 확정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>신장식 의원 등 13인이 공정거래위원회 처분 관련 손해배상청구소송에서 피해자의 손해액 입증 한계를 해소하기 위한 독점규제 및 공정거래에 관한 법률 일부개정법률안을 발의했다. 이 개정안은 법원이 자료 송부를 요구할 경우 공정거래위원회가 이를 의무적으로 송부하도록 하여 피해 구제의 실효성을 높이는 것을 목표로 한다.</t>
+          <t>법무법인 태평양 법경제학센터는 경제분석을 통해 기업 사건의 판도를 바꾸는 역할을 한다고 소개합니다. 특히 건설기자재 입찰 담합 손해배상 소송에서 경제분석으로 손해액을 크게 줄인 사례를 들며, 공정거래 및 손해배상 사건에서의 전문성을 강조합니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>본 기사는 특정 소송 사건에 대한 보도가 아닌, 공정거래 관련 손해배상 소송의 피해 구제 실효성을 높이기 위한 법률 개정안 발의 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 상대방, 피해 규모, 책임 소재 등이 명확한 사건이 존재하지 않아 적합도가 낮다. 다만, 해당 법안이 통과될 경우 공정거래 관련 소송의 증거 확보가 용이해져 향후 투자 적합도가 개선될 수 있다.</t>
+          <t>이 기사는 법무법인의 전문 센터를 홍보하는 내용으로, 소송금융 투자 대상이 될 만한 새로운 피해 사건을 다루고 있지 않습니다. 기사에서 언급된 성공 사례는 이미 항소심 판결이 확정되어 종결된 사건이므로, 신규 투자 기회로 볼 수 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[국회입법] 신장식의원 등 13인,독점규제 및 공정거래에 관한 법률 일부...</t>
+          <t>[로펌] 다각적 경제분석, 기업 사건 판도 바꾸는 게임 체인저</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603301625457305b50722e900_12</t>
+          <t>https://www.joongang.co.kr/article/25416194</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-30 13:06:45.932990+00:00</t>
+          <t>2026-03-31 00:35:56.607944+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr"/>
-      <c r="E22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>독점규제 및 공정거래에 관한 법률 일부개정법률안 발의</t>
+        </is>
+      </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>재판소원제 시행으로 하도급 관련 손해배상 소송이 사실상 4심제로 확대될 수 있다는 우려가 하도급업계에서 제기되었습니다. 이는 소송 남용으로 이어질 가능성이 있어 업계의 불안감을 키우고 있습니다.</t>
+          <t>신장식 의원 등 13인이 공정거래위원회 처분 관련 손해배상청구소송에서 피해자의 손해액 입증 한계를 해소하기 위한 독점규제 및 공정거래에 관한 법률 일부개정법률안을 발의했다. 이 개정안은 법원이 자료 송부를 요구할 경우 공정거래위원회가 이를 의무적으로 송부하도록 하여 피해 구제의 실효성을 높이는 것을 목표로 한다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 재판소원제 시행에 따른 하도급 관련 소송 남용 우려라는 법률 시스템 변화에 대한 논의입니다. 따라서 특정 상대방의 책임, 피해 규모, 집단적 피해, 증거 등 소송금융 투자 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
+          <t>본 기사는 특정 소송 사건에 대한 보도가 아닌, 공정거래 관련 손해배상 소송의 피해 구제 실효성을 높이기 위한 법률 개정안 발의 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 상대방, 피해 규모, 책임 소재 등이 명확한 사건이 존재하지 않아 적합도가 낮다. 다만, 해당 법안이 통과될 경우 공정거래 관련 소송의 증거 확보가 용이해져 향후 투자 적합도가 개선될 수 있다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>재판소원제 시행에 하도급 관련 소송 남용 우려</t>
+          <t>[국회입법] 신장식의원 등 13인,독점규제 및 공정거래에 관한 법률 일부...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>kmecnews.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46049</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603301625457305b50722e900_12</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-30 00:37:37.660393+00:00</t>
+          <t>2026-03-30 13:06:45.932990+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
-      <c r="E23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>본 기사는 모회사와 자회사 간의 업무 협의가 반독점법상 담합으로 간주될 수 있는지에 대한 법률적 쟁점을 다룹니다. 미국 연방대법원의 Copperweld 판결과 American Needle 판결을 통해 '단일 경제적 실체' 법리와 '독립된 의사결정 주체' 여부가 담합 판단에 미치는 영향을 설명합니다. 100% 완전 자회사는 단일 경제적 실체로 보아 담합이 불가능하지만, 독립된 의사결정권을 가진 주체들의 결합은 담합으로 간주될 수 있음을 강조합니다.</t>
+          <t>재판소원제 시행으로 하도급 관련 손해배상 소송이 사실상 4심제로 확대될 수 있다는 우려가 하도급업계에서 제기되었습니다. 이는 소송 남용으로 이어질 가능성이 있어 업계의 불안감을 키우고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>본 기사는 계열사 간 담합 여부에 대한 법률적 해석을 다루는 칼럼으로, 실제 발생한 사건이나 피해 사실을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해자, 피해 규모가 존재하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 재판소원제 시행에 따른 하도급 관련 소송 남용 우려라는 법률 시스템 변화에 대한 논의입니다. 따라서 특정 상대방의 책임, 피해 규모, 집단적 피해, 증거 등 소송금융 투자 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>계열사 간 협의, 담합이 가능한가 [이병주 변호사의 글로벌 판례로 찾는...</t>
+          <t>재판소원제 시행에 하도급 관련 소송 남용 우려</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kmecnews.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025089?ref=naver</t>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46049</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-28 12:29:01.138153+00:00</t>
+          <t>2026-03-30 00:37:37.660393+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심에서 원고 일부 승소</t>
+          <t>법률 칼럼</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>LG전자와 6개 해외법인이 대만 AUO, 한스타 디스플레이를 상대로 제기한 LCD 담합 손해배상 청구 소송 항소심에서 승소했다. 서울고등법원은 대만 업체들의 손해배상 책임을 재차 인정하며 원고 일부 승소 판결을 내렸다.</t>
+          <t>본 기사는 모회사와 자회사 간의 업무 협의가 반독점법상 담합으로 간주될 수 있는지에 대한 법률적 쟁점을 다룹니다. 미국 연방대법원의 Copperweld 판결과 American Needle 판결을 통해 '단일 경제적 실체' 법리와 '독립된 의사결정 주체' 여부가 담합 판단에 미치는 영향을 설명합니다. 100% 완전 자회사는 단일 경제적 실체로 보아 담합이 불가능하지만, 독립된 의사결정권을 가진 주체들의 결합은 담합으로 간주될 수 있음을 강조합니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 사건은 LG전자가 원고로서 대만 패널업체를 상대로 한 손해배상 소송에서 항소심 승소를 거둔 사례입니다. 소송금융은 주로 소송 진행에 필요한 자금을 지원하는 것이 목적이므로, 이미 원고가 승소하여 배상 책임이 재확인된 사건은 신규 투자 대상으로 적합도가 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 준합니다.</t>
+          <t>본 기사는 계열사 간 담합 여부에 대한 법률적 해석을 다루는 칼럼으로, 실제 발생한 사건이나 피해 사실을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해자, 피해 규모가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>7개 기업 (LG전자 및 6개 해외법인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>LG전자, LCD 담합 항소심도 승소…대만 패널업체 배상 책임 재확인</t>
+          <t>계열사 간 협의, 담합이 가능한가 [이병주 변호사의 글로벌 판례로 찾는...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>thebigdata.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.thebigdata.co.kr/view.php?ud=2026032713030357460ecbf9426b_23</t>
+          <t>https://www.sedaily.com/article/20025089?ref=naver</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-27 12:50:39.344670+00:00</t>
+          <t>2026-03-28 12:29:01.138153+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>세계광고주연맹 및 주요 기업들</t>
+          <t>AUO, 한스타 디스플레이</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>연방법원 소송 기각</t>
+          <t>서울고등법원 항소심에서 원고 일부 승소</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>일론 머스크의 SNS 엑스(X)가 광고주 보이콧과 관련하여 세계광고주연맹 및 주요 기업들을 상대로 제기한 반독점 소송에서 패소했습니다. 미 텍사스주 연방법원은 X의 광고 불매 담합 소송을 기각했습니다.</t>
+          <t>LG전자와 6개 해외법인이 대만 AUO, 한스타 디스플레이를 상대로 제기한 LCD 담합 손해배상 청구 소송 항소심에서 승소했다. 서울고등법원은 대만 업체들의 손해배상 책임을 재차 인정하며 원고 일부 승소 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>X(구 트위터)가 광고주들을 상대로 제기한 반독점 소송이 연방법원에서 기각되어 X의 주장이 받아들여지지 않았습니다. 이는 소송금융 투자 대상으로서 원고의 청구가 이미 종결되어 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 LG전자가 원고로서 대만 패널업체를 상대로 한 손해배상 소송에서 항소심 승소를 거둔 사례입니다. 소송금융은 주로 소송 진행에 필요한 자금을 지원하는 것이 목적이므로, 이미 원고가 승소하여 배상 책임이 재확인된 사건은 신규 투자 대상으로 적합도가 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 준합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7개 기업 (LG전자 및 6개 해외법인)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>머스크, 광고 보이콧 소송 패소…주가조작 배상 평결 반발</t>
+          <t>LG전자, LCD 담합 항소심도 승소…대만 패널업체 배상 책임 재확인</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>thebigdata.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000300212?division=NAVER</t>
+          <t>http://www.thebigdata.co.kr/view.php?ud=2026032713030357460ecbf9426b_23</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-27 00:43:05.713501+00:00</t>
+          <t>2026-03-27 12:50:39.344670+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>세계광고주연맹 및 주요 기업들</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>연방법원 소송 기각</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>해당 기사는 'Lawyer's View' 칼럼으로, 거래상 지위남용 및 부당한 공동행위와 관련된 법률적 쟁점과 공정거래위원회 처분 취소 행정소송에서의 '강제성 없음' 증명 책임에 대해 설명합니다. 특정 사건이나 피해 사례를 다루는 것이 아닌, 일반적인 법률 이론을 해설하는 내용입니다.</t>
+          <t>일론 머스크의 SNS 엑스(X)가 광고주 보이콧과 관련하여 세계광고주연맹 및 주요 기업들을 상대로 제기한 반독점 소송에서 패소했습니다. 미 텍사스주 연방법원은 X의 광고 불매 담합 소송을 기각했습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 거래상 지위남용 및 부당한 공동행위와 관련된 법률적 쟁점을 다루는 일반적인 법률 칼럼입니다. 소송금융 투자 검토를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합 조건을 충족하지 못합니다.</t>
+          <t>X(구 트위터)가 광고주들을 상대로 제기한 반독점 소송이 연방법원에서 기각되어 X의 주장이 받아들여지지 않았습니다. 이는 소송금융 투자 대상으로서 원고의 청구가 이미 종결되어 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>거래상 지위남용과 강제성 [Lawyer's View]</t>
+          <t>머스크, 광고 보이콧 소송 패소…주가조작 배상 평결 반발</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603255005r</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000300212?division=NAVER</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-26 12:52:39.578866+00:00</t>
+          <t>2026-03-27 00:43:05.713501+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
-      <c r="E27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>기사는 5년 전 발생한 리베이트 위반행위에 대해 소송이 제기된 경우 판결 확정일을 행정처분일로 간주했음을 언급한다. 또한, 혁신형 제약기업 선정을 위한 평가 항목 배점을 상향하여 유치, 공동연구, 개방형 혁신을 장려하고 있음을 전한다.</t>
+          <t>해당 기사는 'Lawyer's View' 칼럼으로, 거래상 지위남용 및 부당한 공동행위와 관련된 법률적 쟁점과 공정거래위원회 처분 취소 행정소송에서의 '강제성 없음' 증명 책임에 대해 설명합니다. 특정 사건이나 피해 사례를 다루는 것이 아닌, 일반적인 법률 이론을 해설하는 내용입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>기사는 5년 전 발생한 리베이트 위반행위와 관련하여 판결 확정일을 행정처분일로 간주했다는 과거의 사례를 언급하며, 이는 이미 종결되었거나 오래된 사건일 가능성이 높다 (부적합 조건: 이미 종결된 사건). 또한, 현재 진행 중이거나 잠재적인 소송 대상 사건이 아닌, 혁신형 제약기업 선정 기준 개선에 대한 내용으로 소송금융 투자 대상으로서의 구체적인 사건이 특정되지 않는다 (적합 조건 1개 이하).</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 거래상 지위남용 및 부당한 공동행위와 관련된 법률적 쟁점을 다루는 일반적인 법률 칼럼입니다. 소송금융 투자 검토를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>5년전 리베이트 '불문'…혁신형 제약기업 '개선'</t>
+          <t>거래상 지위남용과 강제성 [Lawyer's View]</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935028</t>
+          <t>https://www.hankyung.com/article/202603255005r</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-26 12:50:31.399154+00:00</t>
+          <t>2026-03-26 12:52:39.578866+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>법률 서적 출간 소식</t>
+          <t>과거 리베이트 위반행위에 대한 행정처분일 기준 언급 및 혁신형 제약기업 선정 기준 개선 논의</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>김형배 전 공정거래위원회 상임위원이 30년 이상의 경험을 바탕으로 쓴 &lt;공정거래법의 이론과 실제&gt; 개정 3판이 출간되었다. 이 책은 2022년 이후 개정된 공정거래법령과 각종 고시, 지침, 그리고 네이버 쇼핑, 카카오모빌리티, 퀄컴 등 주요 기업 관련 최신 법원 판례 및 공정위 심결례를 반영하고 있다. 법조문 해석과 실제 사례를 비교하여 설명하며, 공정거래 실무가들에게 유용한 참고서로 소개되었다.</t>
+          <t>기사는 5년 전 발생한 리베이트 위반행위에 대해 소송이 제기된 경우 판결 확정일을 행정처분일로 간주했음을 언급한다. 또한, 혁신형 제약기업 선정을 위한 평가 항목 배점을 상향하여 유치, 공동연구, 개방형 혁신을 장려하고 있음을 전한다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래법 관련 법률 서적 출간 소식으로, 이미 종결된 법원 판례 및 공정위 심결례를 다루고 있습니다. 소송금융 투자 대상이 될 만한 새로운 분쟁이나 진행 중인 사건을 제시하고 있지 않아 부적합합니다.</t>
+          <t>기사는 5년 전 발생한 리베이트 위반행위와 관련하여 판결 확정일을 행정처분일로 간주했다는 과거의 사례를 언급하며, 이는 이미 종결되었거나 오래된 사건일 가능성이 높다 (부적합 조건: 이미 종결된 사건). 또한, 현재 진행 중이거나 잠재적인 소송 대상 사건이 아닌, 혁신형 제약기업 선정 기준 개선에 대한 내용으로 소송금융 투자 대상으로서의 구체적인 사건이 특정되지 않는다 (적합 조건 1개 이하).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>김형배 전 공정위 상임위원, ‘공정거래법의 이론과 실제’ 개정 3판 출...</t>
+          <t>5년전 리베이트 '불문'…혁신형 제약기업 '개선'</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/economy_general/1250568.html</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935028</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-23 00:44:28.578628+00:00</t>
+          <t>2026-03-26 12:50:31.399154+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>공정위 과징금 상향 정책 발표 및 소송 증가 대비</t>
+          <t>법률 서적 출간 소식</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>공정거래위원회가 과징금을 상향 조정함에 따라 향후 공정거래 관련 소송이 증가할 것으로 예상됩니다. 이에 공정위는 외부 변호사 풀을 확대하는 등 내부 정비를 통해 소송 수요 증가에 대비하고 있습니다.</t>
+          <t>김형배 전 공정거래위원회 상임위원이 30년 이상의 경험을 바탕으로 쓴 &lt;공정거래법의 이론과 실제&gt; 개정 3판이 출간되었다. 이 책은 2022년 이후 개정된 공정거래법령과 각종 고시, 지침, 그리고 네이버 쇼핑, 카카오모빌리티, 퀄컴 등 주요 기업 관련 최신 법원 판례 및 공정위 심결례를 반영하고 있다. 법조문 해석과 실제 사례를 비교하여 설명하며, 공정거래 실무가들에게 유용한 참고서로 소개되었다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이 기사는 공정위의 과징금 상향 정책과 이에 따른 소송 증가 가능성에 대비하는 공정위의 내부 정비에 대한 내용입니다. 특정 피해 사건이나 소송 대상이 명확히 제시되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건이 아닙니다.</t>
+          <t>이 기사는 공정거래법 관련 법률 서적 출간 소식으로, 이미 종결된 법원 판례 및 공정위 심결례를 다루고 있습니다. 소송금융 투자 대상이 될 만한 새로운 분쟁이나 진행 중인 사건을 제시하고 있지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>공정위 과징금 상향, 로펌들 촉각</t>
+          <t>김형배 전 공정위 상임위원, ‘공정거래법의 이론과 실제’ 개정 3판 출...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218057</t>
+          <t>https://www.hani.co.kr/arti/economy/economy_general/1250568.html</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-21 00:38:44.221580+00:00</t>
+          <t>2026-03-23 00:44:28.578628+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
-      <c r="E30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>공정위 과징금 상향 정책 발표 및 소송 증가 대비</t>
+        </is>
+      </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>중소벤처기업부, 고용노동부, 공정거래위원회가 '혁신·지방·공정 관점의 중소기업 정책 방향'을 발표했습니다. 이 정책은 중소기업의 혁신 성장, 지역 인재 육성, 그리고 대기업의 불공정 행위 근절을 통한 공정한 시장 환경 조성 등을 목표로 합니다. 이는 특정 분쟁이 아닌 정부의 정책 방향을 제시하는 내용입니다.</t>
+          <t>공정거래위원회가 과징금을 상향 조정함에 따라 향후 공정거래 관련 소송이 증가할 것으로 예상됩니다. 이에 공정위는 외부 변호사 풀을 확대하는 등 내부 정비를 통해 소송 수요 증가에 대비하고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>이 기사는 정부의 중소기업 정책 방향 발표에 대한 것으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 피고, 피해 사실, 피해 규모, 진행 중인 공적 절차 등이 존재하지 않아 '적합 조건'에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 공정위의 과징금 상향 정책과 이에 따른 소송 증가 가능성에 대비하는 공정위의 내부 정비에 대한 내용입니다. 특정 피해 사건이나 소송 대상이 명확히 제시되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>정부, '혁신·지방·공정 관점 중소기업 정책 방향' 발표</t>
+          <t>공정위 과징금 상향, 로펌들 촉각</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049714</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218057</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-21 00:31:19.126178+00:00</t>
+          <t>2026-03-21 00:38:44.221580+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
-      <c r="E31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>정부가 혁신 성장, 지역 균형, 공정한 시장질서 확립을 위한 중소기업 정책 방향을 발표했습니다. 주요 내용으로는 AI·바이오 등 신산업 R&amp;D 확대, 지역 인재 양성 및 정착 지원, 그리고 기술탈취 근절 및 불공정행위 과징금 상향 등 공정거래 질서 재편 방안이 포함됩니다. 특히 공정위는 한국형 증거개시제도 도입과 피해구제기금 마련을 통해 중소기업의 소송 및 분쟁 대응을 지원할 계획입니다.</t>
+          <t>중소벤처기업부, 고용노동부, 공정거래위원회가 '혁신·지방·공정 관점의 중소기업 정책 방향'을 발표했습니다. 이 정책은 중소기업의 혁신 성장, 지역 인재 육성, 그리고 대기업의 불공정 행위 근절을 통한 공정한 시장 환경 조성 등을 목표로 합니다. 이는 특정 분쟁이 아닌 정부의 정책 방향을 제시하는 내용입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 중소기업 정책 방향 발표에 대한 내용으로, 특정 사건이나 분쟁이 발생하여 소송이 진행 중이거나 예정된 상황이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 정부의 중소기업 정책 방향 발표에 대한 것으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 피고, 피해 사실, 피해 규모, 진행 중인 공적 절차 등이 존재하지 않아 '적합 조건'에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>혁신·지방·공정 3축 중기정책 발표…정부  중소기업 도약 기반 구축</t>
+          <t>정부, '혁신·지방·공정 관점 중소기업 정책 방향' 발표</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1295029&amp;inflow=N</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049714</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-20 13:00:31.684461+00:00</t>
+          <t>2026-03-21 00:31:19.126178+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
-      <c r="E32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>정부 중소기업 정책 발표</t>
+        </is>
+      </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>법무법인 LKB평산이 공정거래 사건 전문성 강화를 위해 공정거래센터를 출범했다. 이 센터는 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건의 전 과정을 담당하며, 공정거래 분야 전문 변호사 16명으로 구성된다.</t>
+          <t>정부가 혁신 성장, 지역 균형, 공정한 시장질서 확립을 위한 중소기업 정책 방향을 발표했습니다. 주요 내용으로는 AI·바이오 등 신산업 R&amp;D 확대, 지역 인재 양성 및 정착 지원, 그리고 기술탈취 근절 및 불공정행위 과징금 상향 등 공정거래 질서 재편 방안이 포함됩니다. 특히 공정위는 한국형 증거개시제도 도입과 피해구제기금 마련을 통해 중소기업의 소송 및 분쟁 대응을 지원할 계획입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 법무법인의 공정거래센터 출범 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도를 판단할 수 없다.</t>
+          <t>해당 기사는 정부의 중소기업 정책 방향 발표에 대한 내용으로, 특정 사건이나 분쟁이 발생하여 소송이 진행 중이거나 예정된 상황이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>LKB평산, 공정거래센터 출범…“공정거래 사건 전문성 강화”</t>
+          <t>혁신·지방·공정 3축 중기정책 발표…정부  중소기업 도약 기반 구축</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029555796&amp;code=61121111&amp;cp=nv</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1295029&amp;inflow=N</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-20 12:47:22.050055+00:00</t>
+          <t>2026-03-20 13:00:31.684461+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>김형배 전 공정거래조정원장이 집필한 '공정거래법의 이론과 실제' 3판 개정판이 출간되었다. 이 책은 2022년 이후 개정된 공정거래법령과 최신 법원 판례, 공정거래위원회 심결례를 반영하고 있으며, 실무가와 기업 담당자, 법조인 등이 참고할 수 있도록 구성되었다.</t>
+          <t>법무법인 LKB평산이 공정거래 사건 전문성 강화를 위해 공정거래센터를 출범했다. 이 센터는 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건의 전 과정을 담당하며, 공정거래 분야 전문 변호사 16명으로 구성된다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건이나 집단 피해 발생에 대한 내용이 아닌, 공정거래법 관련 서적 출간 소식이다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않으며, 잠재적인 소송 기회를 식별할 수 없다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 법무법인의 공정거래센터 출범 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도를 판단할 수 없다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>‘공정거래법의 이론과 실제 개정’ 3판 개정판 출간</t>
+          <t>LKB평산, 공정거래센터 출범…“공정거래 사건 전문성 강화”</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576176?ref=naver</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029555796&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-20 12:42:34.450264+00:00</t>
+          <t>2026-03-20 12:47:22.050055+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>공정거래위원회 상임위원과 한국공정거래조정원장을 역임한 김형배 고문이 공정거래법 해설서 '공정거래법의 이론과 실제' 개정 3판을 출간했다. 이 책은 2022년 이후 개정된 공정거래법령 내용과 새로운 법원 판례, 공정위 심결례를 반영하여 공정거래 이슈에 대한 실무적 이해를 돕는다. 공정위 실무 담당자, 기업의 공정거래 담당자, 법무법인 관계자 등에게 유용할 것으로 기대된다.</t>
+          <t>김형배 전 공정거래조정원장이 집필한 '공정거래법의 이론과 실제' 3판 개정판이 출간되었다. 이 책은 2022년 이후 개정된 공정거래법령과 최신 법원 판례, 공정거래위원회 심결례를 반영하고 있으며, 실무가와 기업 담당자, 법조인 등이 참고할 수 있도록 구성되었다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공정거래법 해설서 출간에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 소송 사건이나 집단 피해 발생에 대한 내용이 아닌, 공정거래법 관련 서적 출간 소식이다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않으며, 잠재적인 소송 기회를 식별할 수 없다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>판례와 심결례 비교·설명…‘공정거래법의 이론과 실제’ 개정 3판</t>
+          <t>‘공정거래법의 이론과 실제 개정’ 3판 개정판 출간</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260318510454?OutUrl=naver</t>
+          <t>https://www.munhwa.com/article/11576176?ref=naver</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-18 12:40:49.708495+00:00</t>
+          <t>2026-03-20 12:42:34.450264+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
-          <t>주병기 공정거래위원장은 김범석 쿠팡Inc 의장의 특수관계인 경영 참여 여부 확인 시 김 의장을 쿠팡 동일인으로 지정할 수 있다고 밝히며, 5월 초 발표 예정인 공정위의 정기 심사 결과를 언급했습니다. 또한, 기업들의 반복적인 법 위반에 대한 경제적 제재 강화를 추진하고, 온라인플랫폼 공정화법의 연내 통과 필요성을 강조했습니다.</t>
+          <t>공정거래위원회 상임위원과 한국공정거래조정원장을 역임한 김형배 고문이 공정거래법 해설서 '공정거래법의 이론과 실제' 개정 3판을 출간했다. 이 책은 2022년 이후 개정된 공정거래법령 내용과 새로운 법원 판례, 공정위 심결례를 반영하여 공정거래 이슈에 대한 실무적 이해를 돕는다. 공정위 실무 담당자, 기업의 공정거래 담당자, 법무법인 관계자 등에게 유용할 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>기사는 공정거래위원장의 정책 방향 및 규제 강화 의지를 다루고 있으며, 특정 기업의 위법 행위로 인한 피해자들의 집단 소송 가능성을 직접적으로 제시하지 않습니다. 쿠팡 동일인 지정 심사는 진행 중인 공적 절차이나, 이는 행정적 규제 사안으로 직접적인 손해배상 소송으로 이어질지는 불확실하여 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공정거래법 해설서 출간에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[일문일답] 주병기  쿠팡, 특수관계인 경영참여 확인시 개인 동일인 지...</t>
+          <t>판례와 심결례 비교·설명…‘공정거래법의 이론과 실제’ 개정 3판</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260317170500002?input=1195m</t>
+          <t>https://www.segye.com/newsView/20260318510454?OutUrl=naver</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-18 00:42:43.504747+00:00</t>
+          <t>2026-03-18 12:40:49.708495+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>복수의 해운사</t>
+          <t>쿠팡 주식회사</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>서울고등법원 2심 판결 선고 (공정위 처분 취소)</t>
+          <t>공정위 동일인 지정 심사 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>해운사들의 운임 공동행위에 대한 공정위의 제재 처분이 서울고등법원 2심에서 전면 취소되었다. 법원은 해운법에 따라 해당 공동행위가 자유 경쟁의 예외로 인정되며, 공정위의 제재 권한이 없다고 판단했다. 이 판결은 해운사들의 손을 들어주며, 해당 사안의 법적 쟁점을 명확히 했다.</t>
+          <t>주병기 공정거래위원장은 김범석 쿠팡Inc 의장의 특수관계인 경영 참여 여부 확인 시 김 의장을 쿠팡 동일인으로 지정할 수 있다고 밝히며, 5월 초 발표 예정인 공정위의 정기 심사 결과를 언급했습니다. 또한, 기업들의 반복적인 법 위반에 대한 경제적 제재 강화를 추진하고, 온라인플랫폼 공정화법의 연내 통과 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>2심 법원이 해운사의 운임 공동행위를 해운법상 자유 경쟁의 예외로 인정하고 공정위의 제재 권한이 없다고 판단하여 공정위 처분을 취소함. 이는 상대방 책임의 명확성을 크게 저해하며, 잠재적 피해자들이 손해배상을 청구하기 매우 어려운 상황을 만듦.</t>
+          <t>기사는 공정거래위원장의 정책 방향 및 규제 강화 의지를 다루고 있으며, 특정 기업의 위법 행위로 인한 피해자들의 집단 소송 가능성을 직접적으로 제시하지 않습니다. 쿠팡 동일인 지정 심사는 진행 중인 공적 절차이나, 이는 행정적 규제 사안으로 직접적인 손해배상 소송으로 이어질지는 불확실하여 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[로드픽] '해운 공동행위', 담합인가 생존 위한 '안정화 카르텔'인가......</t>
+          <t>[일문일답] 주병기  쿠팡, 특수관계인 경영참여 확인시 개인 동일인 지...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56212</t>
+          <t>https://www.yna.co.kr/view/AKR20260317170500002?input=1195m</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-17 13:23:07.410715+00:00</t>
+          <t>2026-03-18 00:42:43.504747+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>복수의 해운사</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>서울고등법원 2심 판결 선고 (공정위 처분 취소)</t>
+        </is>
+      </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>도서출판 솔숲이 '공정거래법의 이론과 실제' 3판 개정판을 출간했다. 이 책은 2022년 이후 개정된 공정거래법령과 최신 법원 판례, 공정거래위원회 심결례 등을 반영했으며, 공정위 실무자, 기업 담당자, 변호사 등 법조인들이 주로 참조하는 서적이다.</t>
+          <t>해운사들의 운임 공동행위에 대한 공정위의 제재 처분이 서울고등법원 2심에서 전면 취소되었다. 법원은 해운법에 따라 해당 공동행위가 자유 경쟁의 예외로 인정되며, 공정위의 제재 권한이 없다고 판단했다. 이 판결은 해운사들의 손을 들어주며, 해당 사안의 법적 쟁점을 명확히 했다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건에 대한 내용이 아닌, 공정거래법 관련 서적 출간 소식입니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 사건이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>2심 법원이 해운사의 운임 공동행위를 해운법상 자유 경쟁의 예외로 인정하고 공정위의 제재 권한이 없다고 판단하여 공정위 처분을 취소함. 이는 상대방 책임의 명확성을 크게 저해하며, 잠재적 피해자들이 손해배상을 청구하기 매우 어려운 상황을 만듦.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>'공정거래법의 이론과 실제' 개정 3판 출간</t>
+          <t>[로드픽] '해운 공동행위', 담합인가 생존 위한 '안정화 카르텔'인가......</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/economy/2026/03/17/2026031717185737882</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=56212</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-17 12:52:18.939449+00:00</t>
+          <t>2026-03-17 13:23:07.410715+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
-      <c r="E38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>해운업계 공동행위의 글로벌 경쟁력 및 산업 특수성을 고려하여 허용해야 한다는 주장이 제기된 포럼 기사입니다. 법무법인 태평양 변호사가 정기선 운임 공동행위에 대한 법정책적 고려를 발표했으며, 공정위의 역할에 대한 간접적인 언급이 있습니다. 특정 사건의 발생이나 피해 보고보다는 정책 방향에 대한 논의가 주를 이룹니다.</t>
+          <t>도서출판 솔숲이 '공정거래법의 이론과 실제' 3판 개정판을 출간했다. 이 책은 2022년 이후 개정된 공정거래법령과 최신 법원 판례, 공정거래위원회 심결례 등을 반영했으며, 공정위 실무자, 기업 담당자, 변호사 등 법조인들이 주로 참조하는 서적이다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>해당 기사는 해운업계의 '공동행위' 허용 여부에 대한 정책적 논의를 다루고 있으며, 특정 기업의 불법 행위나 구체적인 피해 사실을 보고하고 있지 않습니다. 따라서 '상대방 책임 명확' 및 '피해 규모' 등 소송금융 투자에 필요한 핵심 적합 조건이 충족되지 않습니다. 공정위 언급은 있으나, 특정 사건에 대한 '공적 절차 진행'이 명확히 확인되지 않습니다.</t>
+          <t>해당 기사는 특정 소송 사건에 대한 내용이 아닌, 공정거래법 관련 서적 출간 소식입니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 사건이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>해운업계 공동행위, 글로벌 경쟁력·산업 특수성 고려해 허용해야</t>
+          <t>'공정거래법의 이론과 실제' 개정 3판 출간</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/general-industry/6103970</t>
+          <t>https://www.mt.co.kr/economy/2026/03/17/2026031717185737882</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-17 12:46:59.211554+00:00</t>
+          <t>2026-03-17 12:52:18.939449+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
-      <c r="E39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>해운업계 공동행위 허용 여부에 대한 정책 논의</t>
+        </is>
+      </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>법무법인 LKB평산이 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건 전 과정을 통합적으로 수행하는 공정거래센터를 출범했다. 서울고등법원 공정거래 전담부에서 근무한 이화용 변호사가 센터장을 맡아 관련 업무를 총괄할 예정이다.</t>
+          <t>해운업계 공동행위의 글로벌 경쟁력 및 산업 특수성을 고려하여 허용해야 한다는 주장이 제기된 포럼 기사입니다. 법무법인 태평양 변호사가 정기선 운임 공동행위에 대한 법정책적 고려를 발표했으며, 공정위의 역할에 대한 간접적인 언급이 있습니다. 특정 사건의 발생이나 피해 보고보다는 정책 방향에 대한 논의가 주를 이룹니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송 대상을 다루는 것이 아니라, 법무법인 LKB평산이 공정거래 관련 법률 서비스를 제공하는 센터를 출범했다는 내용이다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않으므로, 적합 조건에 해당하는 사항이 없어 'Low'로 판단한다.</t>
+          <t>해당 기사는 해운업계의 '공동행위' 허용 여부에 대한 정책적 논의를 다루고 있으며, 특정 기업의 불법 행위나 구체적인 피해 사실을 보고하고 있지 않습니다. 따라서 '상대방 책임 명확' 및 '피해 규모' 등 소송금융 투자에 필요한 핵심 적합 조건이 충족되지 않습니다. 공정위 언급은 있으나, 특정 사건에 대한 '공적 절차 진행'이 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>LKB평산, 공정거래센터 출범 … 센터장 이화용 변호사</t>
+          <t>해운업계 공동행위, 글로벌 경쟁력·산업 특수성 고려해 허용해야</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/581499?ref=naver</t>
+          <t>https://www.news1.kr/industry/general-industry/6103970</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-17 00:33:27.545968+00:00</t>
+          <t>2026-03-17 12:46:59.211554+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>법무법인 LKB평산이 공정거래 사건 전문 대응 역량 강화를 위해 공정거래센터를 출범했다. 이 센터는 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건 전반의 법률 서비스를 제공할 예정이다. 최근 불공정거래, 부당 내부거래, 담합 등 공정거래 관련 분쟁이 급증함에 따라 전문 조직을 꾸렸다.</t>
+          <t>법무법인 LKB평산이 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건 전 과정을 통합적으로 수행하는 공정거래센터를 출범했다. 서울고등법원 공정거래 전담부에서 근무한 이화용 변호사가 센터장을 맡아 관련 업무를 총괄할 예정이다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법무법인의 공정거래센터 출범 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도 판단 기준을 적용할 수 없다.</t>
+          <t>이 기사는 특정 피해 사건이나 소송 대상을 다루는 것이 아니라, 법무법인 LKB평산이 공정거래 관련 법률 서비스를 제공하는 센터를 출범했다는 내용이다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않으므로, 적합 조건에 해당하는 사항이 없어 'Low'로 판단한다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>법무법인 LKB평산 공정거래센터 출범…센터장에 이화용 변호사</t>
+          <t>LKB평산, 공정거래센터 출범 … 센터장 이화용 변호사</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260316/133541701/1</t>
+          <t>https://www.naeil.com/news/read/581499?ref=naver</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-16 13:01:25.601660+00:00</t>
+          <t>2026-03-17 00:33:27.545968+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>본 기사는 건설 분야에서 입찰 담합(부당한 공동행위)이 발생했을 때 손해배상책임이 검토되며, 이때 손해배상액을 정하면서 배상책임을 제한한 사안이 있음을 다루는 법률 칼럼입니다. 담합으로 인한 손해배상액 감액에 대한 법리적 논의를 제공합니다.</t>
+          <t>법무법인 LKB평산이 공정거래 사건 전문 대응 역량 강화를 위해 공정거래센터를 출범했다. 이 센터는 공정거래위원회 조사 대응부터 행정소송, 형사 사건, 민사 손해배상 소송까지 공정거래 사건 전반의 법률 서비스를 제공할 예정이다. 최근 불공정거래, 부당 내부거래, 담합 등 공정거래 관련 분쟁이 급증함에 따라 전문 조직을 꾸렸다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>본 기사는 건설 분야 담합으로 인한 손해배상액 감액에 대한 법률 칼럼으로, 특정 사건에 대한 구체적인 정보가 부재하여 직접적인 소송금융 투자 대상으로 보기 어렵습니다. 다만, 담합으로 인한 손해배상 사건 자체는 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 용이 등 여러 적합 조건을 충족하는 유형으로, 잠재적 투자 가치는 높습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법무법인의 공정거래센터 출범 소식이다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도 판단 기준을 적용할 수 없다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[법률라운지] 담합으로 인한 손해배상액의 감액</t>
+          <t>법무법인 LKB평산 공정거래센터 출범…센터장에 이화용 변호사</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603120929119680874</t>
+          <t>https://www.donga.com/news/Society/article/all/20260316/133541701/1</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-13 00:39:05.830693+00:00</t>
+          <t>2026-03-16 13:01:25.601660+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
-          <t>이랜드리테일이 지주회사 이랜드월드를 부당 지원했다는 공정거래위원회의 판단에 따라 부과된 과징금 41억원 중 12억원을 취소해야 한다는 대법원 판결이 확정되었습니다. 공정위는 이랜드리테일이 이랜드월드에 1천71억원 상당의 자금을 무상 제공하고, 의류 브랜드 양도 대금을 지연이자 없이 분할 상환하도록 하는 등 부당 지원했다고 판단했으나, 법원은 일부 행위에 대해 부당 이익 제공으로 보기 어렵다고 판단했습니다.</t>
+          <t>본 기사는 건설 분야에서 입찰 담합(부당한 공동행위)이 발생했을 때 손해배상책임이 검토되며, 이때 손해배상액을 정하면서 배상책임을 제한한 사안이 있음을 다루는 법률 칼럼입니다. 담합으로 인한 손해배상액 감액에 대한 법리적 논의를 제공합니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>본 사건은 이랜드그룹의 공정위 과징금 취소 소송에 대한 대법원 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 상대방의 자력이 충분하고 공정위 조사 및 법원 판결을 통해 부당 지원 사실이 일부 인정되었으나, 소송금융 투자 대상으로서의 신규 소송 발굴 기회는 낮습니다.</t>
+          <t>본 기사는 건설 분야 담합으로 인한 손해배상액 감액에 대한 법률 칼럼으로, 특정 사건에 대한 구체적인 정보가 부재하여 직접적인 소송금융 투자 대상으로 보기 어렵습니다. 다만, 담합으로 인한 손해배상 사건 자체는 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 용이 등 여러 적합 조건을 충족하는 유형으로, 잠재적 투자 가치는 높습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법, '지주사 부당지원' 이랜드 과징금 '41억 중 12억 취소...</t>
+          <t>[법률라운지] 담합으로 인한 손해배상액의 감액</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202430</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603120929119680874</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-11 00:46:42.728672+00:00</t>
+          <t>2026-03-13 00:39:05.830693+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>이랜드리테일, 이랜드월드</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>공정위 과징금 취소 소송 대법원 판결 확정</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>대법원은 이랜드그룹 계열사 간 부당 지원에 대한 공정거래위원회의 과징금 약 41억원 중 12억원가량을 취소해야 한다는 원심을 확정했습니다. 법원은 부동산 매매 관련 행위는 부당 지원이 아니라고 판단했으나, SPAO 브랜드 양도 대금 지연 회수 및 이자 면제는 부당 지원으로 인정했습니다. 이 판결로 공정위의 이랜드그룹에 대한 과징금 부과 처분 관련 행정소송은 사실상 종결되었습니다.</t>
+          <t>이랜드리테일이 지주회사 이랜드월드를 부당 지원했다는 공정거래위원회의 판단에 따라 부과된 과징금 41억원 중 12억원을 취소해야 한다는 대법원 판결이 확정되었습니다. 공정위는 이랜드리테일이 이랜드월드에 1천71억원 상당의 자금을 무상 제공하고, 의류 브랜드 양도 대금을 지연이자 없이 분할 상환하도록 하는 등 부당 지원했다고 판단했으나, 법원은 일부 행위에 대해 부당 이익 제공으로 보기 어렵다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이 사건은 공정거래위원회가 이랜드그룹에 부과한 과징금에 대한 행정소송으로, 대법원에서 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융의 신규 투자 기회를 발굴하기 어렵고, 기사 내용상 직접적인 피해자가 특정되지 않아 집단소송 가능성도 낮습니다.</t>
+          <t>본 사건은 이랜드그룹의 공정위 과징금 취소 소송에 대한 대법원 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 상대방의 자력이 충분하고 공정위 조사 및 법원 판결을 통해 부당 지원 사실이 일부 인정되었으나, 소송금융 투자 대상으로서의 신규 소송 발굴 기회는 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>이랜드 과징금 12억 취소 확정…공정위 제재에 또 제동 건 법원</t>
+          <t>[예규·판례] 대법, '지주사 부당지원' 이랜드 과징금 '41억 중 12억 취소...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/10/20260310014006?wlog_tag3=naver</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202430</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-10 00:44:47.848886+00:00</t>
+          <t>2026-03-11 00:46:42.728672+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
-      <c r="D44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>이랜드리테일, 이랜드월드</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>공정위 과징금 고시 개정안 행정예고</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 및 부당지원 등 중대한 위반행위에 대한 제재 수위를 대폭 강화하는 '과징금 부과 세부기준 등에 관한 고시' 개정안을 행정예고했습니다. 담합 적발 시 과징금 부과 하한을 상향하고 반복 위반 사업자에 대한 가중을 확대하며, 임의적 감경 사유는 축소하는 내용이 포함되어 4월 30일 시행될 예정입니다.</t>
+          <t>대법원은 이랜드그룹 계열사 간 부당 지원에 대한 공정거래위원회의 과징금 약 41억원 중 12억원가량을 취소해야 한다는 원심을 확정했습니다. 법원은 부동산 매매 관련 행위는 부당 지원이 아니라고 판단했으나, SPAO 브랜드 양도 대금 지연 회수 및 이자 면제는 부당 지원으로 인정했습니다. 이 판결로 공정위의 이랜드그룹에 대한 과징금 부과 처분 관련 행정소송은 사실상 종결되었습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 과징금 부과 기준 강화에 대한 정책 발표로, 특정 위반 행위나 소송 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해자, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 공정거래위원회가 이랜드그룹에 부과한 과징금에 대한 행정소송으로, 대법원에서 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융의 신규 투자 기회를 발굴하기 어렵고, 기사 내용상 직접적인 피해자가 특정되지 않아 집단소송 가능성도 낮습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>담합과징금, 매출의 10% 이상…반복 위반 땐 최대 100% 가중</t>
+          <t>이랜드 과징금 12억 취소 확정…공정위 제재에 또 제동 건 법원</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091827193382</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/10/20260310014006?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-09 13:17:42.854258+00:00</t>
+          <t>2026-03-10 00:44:47.848886+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>대방건설 구교운 회장 및 구찬우 대표의 독점규제 및 공정거래에 관한 법률 위반 혐의 1심 변론 종결 예정. 공정위의 과징금 처분 취소소송은 대방건설 승소로 확정됨.</t>
+          <t>공정위 과징금 고시 개정안 행정예고</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>대방건설 구교운 회장과 구찬우 대표가 가족 계열사에 공공택지를 헐값에 전매하여 부당 지원한 혐의로 1심 재판이 진행 중이다. 검찰은 공정 경쟁 저해를 주장하지만, 공정위의 과징금 처분 취소소송에서는 대방건설이 승소하여 판결이 확정된 바 있다. 이 사건은 형사 재판이 주를 이루며, 민사상 손해배상 청구의 원고와 피해 규모를 특정하기 어렵다.</t>
+          <t>공정거래위원회가 담합 및 부당지원 등 중대한 위반행위에 대한 제재 수위를 대폭 강화하는 '과징금 부과 세부기준 등에 관한 고시' 개정안을 행정예고했습니다. 담합 적발 시 과징금 부과 하한을 상향하고 반복 위반 사업자에 대한 가중을 확대하며, 임의적 감경 사유는 축소하는 내용이 포함되어 4월 30일 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>공정위의 과징금 처분 취소소송에서 대방건설이 승소하여 책임 명확성이 낮고(적합 조건 1 미충족), 민사상 직접적인 피해를 입은 다수의 원고를 특정하기 어려워 집단적 피해 및 피해 규모 산정이 불분명하다(적합 조건 3, 4 미충족). 이는 소송금융 투자 대상으로서의 매력을 크게 떨어뜨린다.</t>
+          <t>이 기사는 공정거래위원회의 과징금 부과 기준 강화에 대한 정책 발표로, 특정 위반 행위나 소송 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해자, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>'가족회사 부당지원' 대방건설 회장…내달 20일 1심 변론종결</t>
+          <t>담합과징금, 매출의 10% 이상…반복 위반 땐 최대 100% 가중</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091603064716</t>
+          <t>http://www.fnnews.com/news/202603091827193382</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-09 13:16:47.120355+00:00</t>
+          <t>2026-03-09 13:17:42.854258+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr"/>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>대방건설, 구교운 회장, 구찬우 대표</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과기준 상향 행정예고</t>
+          <t>대방건설 구교운 회장 및 구찬우 대표의 독점규제 및 공정거래에 관한 법률 위반 혐의 1심 변론 종결 예정. 공정위의 과징금 처분 취소소송은 대방건설 승소로 확정됨.</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>공정거래위원회가 기업의 담합 및 사익편취 등 공정거래법 위반 행위에 대한 과징금 부과 기준을 대폭 강화하는 고시 개정안을 행정예고했습니다. 담합의 경우 최소 부과기준율이 매출액의 10% 이상으로 상향되며, 반복 위반 기업에 대한 제재와 대기업 총수 일가의 사익편취에 대한 과징금도 강화됩니다. 이는 법 위반을 단순한 사업 비용으로 인식하는 문제를 개선하고 시장 질서를 바로잡기 위함입니다.</t>
+          <t>대방건설 구교운 회장과 구찬우 대표가 가족 계열사에 공공택지를 헐값에 전매하여 부당 지원한 혐의로 1심 재판이 진행 중이다. 검찰은 공정 경쟁 저해를 주장하지만, 공정위의 과징금 처분 취소소송에서는 대방건설이 승소하여 판결이 확정된 바 있다. 이 사건은 형사 재판이 주를 이루며, 민사상 손해배상 청구의 원고와 피해 규모를 특정하기 어렵다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 과징금 부과 기준 상향 정책 변경에 대한 내용으로, 특정 기업의 담합이나 사익편취 행위로 인한 구체적인 피해 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 특정 상대방, 피해자, 피해 규모, 진행 중인 공적 절차(특정 사건에 대한) 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>공정위의 과징금 처분 취소소송에서 대방건설이 승소하여 책임 명확성이 낮고(적합 조건 1 미충족), 민사상 직접적인 피해를 입은 다수의 원고를 특정하기 어려워 집단적 피해 및 피해 규모 산정이 불분명하다(적합 조건 3, 4 미충족). 이는 소송금융 투자 대상으로서의 매력을 크게 떨어뜨린다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>담합하면 최소 '매출의 10%' 과징금…공정위, 부과기준율 대폭 상향</t>
+          <t>'가족회사 부당지원' 대방건설 회장…내달 20일 1심 변론종결</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=214991</t>
+          <t>http://www.fnnews.com/news/202603091603064716</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-09 13:14:48.316920+00:00</t>
+          <t>2026-03-09 13:16:47.120355+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>공정위 과징금 취소소송 대법원 확정 판결</t>
+          <t>공정위 과징금 부과기준 상향 행정예고</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>이랜드리테일이 이랜드월드에 부당 지원한 행위에 대해 공정위가 부과한 과징금 40억 8000만 원 중 12억 900만 원을 취소하라는 원심 판결이 대법원에서 최종 확정되었다. 이랜드리테일의 부동산 인수 계약 및 대표이사 인건비 지급은 부당 지원이 아니라고 판단되었으나, 스파오 브랜드 양도 시 지연이자 면제는 부당 지원으로 인정되었다. 이로써 공정위와 이랜드 간의 행정소송은 마무리되었다.</t>
+          <t>공정거래위원회가 기업의 담합 및 사익편취 등 공정거래법 위반 행위에 대한 과징금 부과 기준을 대폭 강화하는 고시 개정안을 행정예고했습니다. 담합의 경우 최소 부과기준율이 매출액의 10% 이상으로 상향되며, 반복 위반 기업에 대한 제재와 대기업 총수 일가의 사익편취에 대한 과징금도 강화됩니다. 이는 법 위반을 단순한 사업 비용으로 인식하는 문제를 개선하고 시장 질서를 바로잡기 위함입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과에 대한 이랜드 측의 행정소송이 대법원에서 최종 확정되어 종결된 사건임. 이미 법적 다툼이 마무리된 상태이므로 부적합 조건에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵다고 판단됨.</t>
+          <t>이 기사는 공정거래위원회의 과징금 부과 기준 상향 정책 변경에 대한 내용으로, 특정 기업의 담합이나 사익편취 행위로 인한 구체적인 피해 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 특정 상대방, 피해자, 피해 규모, 진행 중인 공적 절차(특정 사건에 대한) 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>공정위 과징금 28억 7100만 원 (최초 40억 8000만 원 중 12억 900만 원 취소)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>‘지주사 부당지원’ 이랜드 공정위 과징금 ‘41억 중 12억 취소’ 확정</t>
+          <t>담합하면 최소 '매출의 10%' 과징금…공정위, 부과기준율 대폭 상향</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017083?ref=naver</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=214991</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-09 13:13:34.409051+00:00</t>
+          <t>2026-03-09 13:14:48.316920+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr"/>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>이랜드월드, 이랜드리테일</t>
+        </is>
+      </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>정부 관계부처의 시장 교란 행위 점검 및 조사 지시</t>
+          <t>공정위 과징금 취소소송 대법원 확정 판결</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>대통령비서실장이 중동 위기 심화에 따른 금융시장 및 실물경제 교란 행위에 대해 엄정 대응을 주문했습니다. 재정경제부, 공정거래위원회, 산업통상부 등 관계부처에 담합, 매점매석, 꼼수 가격 인상 등 시장 교란 행위를 신속히 점검하고 대응할 것을 지시했습니다.</t>
+          <t>이랜드리테일이 이랜드월드에 부당 지원한 행위에 대해 공정위가 부과한 과징금 40억 8000만 원 중 12억 900만 원을 취소하라는 원심 판결이 대법원에서 최종 확정되었다. 이랜드리테일의 부동산 인수 계약 및 대표이사 인건비 지급은 부당 지원이 아니라고 판단되었으나, 스파오 브랜드 양도 시 지연이자 면제는 부당 지원으로 인정되었다. 이로써 공정위와 이랜드 간의 행정소송은 마무리되었다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루기보다는, 중동 위기 상황에서 발생할 수 있는 시장 교란 행위에 대한 정부의 '엄정 대응 지시'를 보도하고 있습니다. 아직 구체적인 가해 기업이나 피해 사실이 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>공정위 과징금 부과에 대한 이랜드 측의 행정소송이 대법원에서 최종 확정되어 종결된 사건임. 이미 법적 다툼이 마무리된 상태이므로 부적합 조건에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵다고 판단됨.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>공정위 과징금 28억 7100만 원 (최초 40억 8000만 원 중 12억 900만 원 취소)</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>강훈식  중동 위기 틈탄 시장교란 엄정 대응 …노조법 시행·BTS 공연 안...</t>
+          <t>‘지주사 부당지원’ 이랜드 공정위 과징금 ‘41억 중 12억 취소’ 확정</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030916481220601</t>
+          <t>https://www.sedaily.com/article/20017083?ref=naver</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-09 13:01:00.639350+00:00</t>
+          <t>2026-03-09 13:13:34.409051+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
-      <c r="D49" t="inlineStr"/>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>공정거래위원회 정책 변경 발표</t>
+          <t>정부 관계부처의 시장 교란 행위 점검 및 조사 지시</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>공정거래위원회가 부당한 공동행위 및 사익편취 등 모든 위반 유형에 대한 과징금 하한을 상향 조정하고, 사익편취 시 이익의 3배까지 환수하는 등 제재를 강화할 방침을 발표했습니다. 이는 '솜방망이' 과징금 비판을 해소하고 기업의 불공정 행위를 강력히 억제하기 위함입니다.</t>
+          <t>대통령비서실장이 중동 위기 심화에 따른 금융시장 및 실물경제 교란 행위에 대해 엄정 대응을 주문했습니다. 재정경제부, 공정거래위원회, 산업통상부 등 관계부처에 담합, 매점매석, 꼼수 가격 인상 등 시장 교란 행위를 신속히 점검하고 대응할 것을 지시했습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>해당 기사는 공정거래위원회의 과징금 정책 변경에 대한 발표로, 특정 사건이나 피해자가 존재하지 않습니다. 소송금융 투자 대상이 되는 구체적인 분쟁 사례가 아니므로 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루기보다는, 중동 위기 상황에서 발생할 수 있는 시장 교란 행위에 대한 정부의 '엄정 대응 지시'를 보도하고 있습니다. 아직 구체적인 가해 기업이나 피해 사실이 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>공정위, '솜방망이' 과징금 퇴출…사익편취 시 이익 3배까지 환수</t>
+          <t>강훈식  중동 위기 틈탄 시장교란 엄정 대응 …노조법 시행·BTS 공연 안...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126528</t>
+          <t>https://view.asiae.co.kr/article/2026030916481220601</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-09 12:51:51.407404+00:00</t>
+          <t>2026-03-09 13:01:00.639350+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>공정거래위원회 정책 변경 발표</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 등 부당한 공동행위에 대한 과징금 부과 기준율 하한을 대폭 상향하고, 공정위 조사 협조에 따른 과징금 감경 폭을 축소 또는 삭제하는 정책 변경을 추진합니다. 이는 위반 사업자에 대한 제재를 강화하기 위함입니다.</t>
+          <t>공정거래위원회가 부당한 공동행위 및 사익편취 등 모든 위반 유형에 대한 과징금 하한을 상향 조정하고, 사익편취 시 이익의 3배까지 환수하는 등 제재를 강화할 방침을 발표했습니다. 이는 '솜방망이' 과징금 비판을 해소하고 기업의 불공정 행위를 강력히 억제하기 위함입니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>해당 기사는 공정거래위원회의 과징금 부과 기준 강화 정책 변경에 대한 내용으로, 특정 사건이나 피해자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 발생이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 공정거래위원회의 과징금 정책 변경에 대한 발표로, 특정 사건이나 피해자가 존재하지 않습니다. 소송금융 투자 대상이 되는 구체적인 분쟁 사례가 아니므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>과징금 최대 20배 올린다 ···공정위, 임의 감경 '축소·삭제'</t>
+          <t>공정위, '솜방망이' 과징금 퇴출…사익편취 시 이익 3배까지 환수</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=623073</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126528</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-09 12:49:35.448341+00:00</t>
+          <t>2026-03-09 12:51:51.407404+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금고시 개정안 행정예고</t>
+          <t>공정거래위원회 정책 변경 발표</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>공정거래위원회가 과징금 부과 세부기준 개정안을 행정예고했습니다. 이번 개정안은 기업의 법 위반에 대한 제재 실효성을 높이기 위해 부과기준율 하한을 대폭 상향하고, 반복 위반에 대한 가중을 강화하며, 임의적 감경 요소를 축소 또는 삭제하는 내용을 담고 있습니다. 특히 담합, 부당지원, 사익편취 등 악질적인 위반행위에 대해 징벌적 수준의 과징금을 부과할 방침입니다.</t>
+          <t>공정거래위원회가 담합 등 부당한 공동행위에 대한 과징금 부과 기준율 하한을 대폭 상향하고, 공정위 조사 협조에 따른 과징금 감경 폭을 축소 또는 삭제하는 정책 변경을 추진합니다. 이는 위반 사업자에 대한 제재를 강화하기 위함입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>본 기사는 공정거래위원회의 과징금 부과 기준 개정안에 대한 행정예고를 다루고 있으며, 특정 기업의 법 위반 사례나 구체적인 피해 사건을 언급하고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 피해자 수, 증거 등 소송금융 투자 검토에 필요한 구체적인 적합 조건들을 파악할 수 없어 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 공정거래위원회의 과징금 부과 기준 강화 정책 변경에 대한 내용으로, 특정 사건이나 피해자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 발생이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>공정위, 경제적 제재 실효성 강화...과징금고시 개정안 행정예고</t>
+          <t>과징금 최대 20배 올린다 ···공정위, 임의 감경 '축소·삭제'</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049421</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=623073</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-09 12:46:44.627561+00:00</t>
+          <t>2026-03-09 12:49:35.448341+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 제도 개편안 행정예고</t>
+          <t>공정거래위원회 과징금고시 개정안 행정예고</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 및 부당지원 행위에 대한 과징금 부과 기준을 대폭 상향하고, 반복 위반 가중치를 강화하며 리니언시 감경 혜택을 축소하는 내용의 개편안을 행정예고했다. 이는 기업들의 법 위반 억지력을 높이기 위한 조치로, 4월 중 시행될 예정이다.</t>
+          <t>공정거래위원회가 과징금 부과 세부기준 개정안을 행정예고했습니다. 이번 개정안은 기업의 법 위반에 대한 제재 실효성을 높이기 위해 부과기준율 하한을 대폭 상향하고, 반복 위반에 대한 가중을 강화하며, 임의적 감경 요소를 축소 또는 삭제하는 내용을 담고 있습니다. 특히 담합, 부당지원, 사익편취 등 악질적인 위반행위에 대해 징벌적 수준의 과징금을 부과할 방침입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 과징금 부과 기준 강화 정책 발표에 대한 내용으로, 특정 기업의 법 위반 사건이나 피해자가 발생한 구체적인 소송 사안을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 공정거래위원회의 과징금 부과 기준 개정안에 대한 행정예고를 다루고 있으며, 특정 기업의 법 위반 사례나 구체적인 피해 사건을 언급하고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 피해자 수, 증거 등 소송금융 투자 검토에 필요한 구체적인 적합 조건들을 파악할 수 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>담합하면 무조건 과징금 10% 이상…공정위, 과징금 '하한' 대폭 상향, 리...</t>
+          <t>공정위, 경제적 제재 실효성 강화...과징금고시 개정안 행정예고</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030910274000860</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049421</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-09 12:46:16.915816+00:00</t>
+          <t>2026-03-09 12:46:44.627561+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과기준 개정안 행정예고</t>
+          <t>공정거래위원회 과징금 제도 개편안 행정예고</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합, 부당지원, 사익편취 등 법 위반 행위에 대한 과징금 부과 기준을 대폭 상향하는 개정안을 행정예고했습니다. 중대성이 약한 담합의 과징금 하한이 20배 오르고, 반복 위반에 대한 가중 처벌이 강화되며, 감경 혜택은 축소됩니다. 이는 기업들의 법 위반을 단순한 사업 비용으로 인식하는 관행을 깨고 시장 경쟁 질서를 회복하기 위함입니다.</t>
+          <t>공정거래위원회가 담합 및 부당지원 행위에 대한 과징금 부과 기준을 대폭 상향하고, 반복 위반 가중치를 강화하며 리니언시 감경 혜택을 축소하는 내용의 개편안을 행정예고했다. 이는 기업들의 법 위반 억지력을 높이기 위한 조치로, 4월 중 시행될 예정이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 과징금 부과 기준 개정안 발표에 대한 것으로, 특정 기업의 법 위반 사건이나 피해자가 발생한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 특정 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 공정거래위원회의 과징금 부과 기준 강화 정책 발표에 대한 내용으로, 특정 기업의 법 위반 사건이나 피해자가 발생한 구체적인 소송 사안을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>'기업들 장난질' 과징금 하한 최대 20배↑…담합 반복시 최대 100% 가중</t>
+          <t>담합하면 무조건 과징금 10% 이상…공정위, 과징금 '하한' 대폭 상향, 리...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260309_0003539997</t>
+          <t>https://view.asiae.co.kr/article/2026030910274000860</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-09 12:46:07.191173+00:00</t>
+          <t>2026-03-09 12:46:16.915816+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>대법원 확정 판결</t>
+          <t>공정위 과징금 부과기준 개정안 행정예고</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>이랜드리테일이 사실상 지주회사인 이랜드월드를 부당 지원했다는 공정거래위원회의 과징금 부과 처분에 대해 이랜드 측이 제기한 행정소송에서 대법원이 원심을 확정했습니다. 이에 따라 공정위가 부과한 과징금 41억 원 중 26억 원이 취소되었으며, 스파오 브랜드 양도 시 지연이자를 면제한 부분만 부당 지원으로 인정되었습니다. 해당 사건은 대법원 판결로 최종 종결되었습니다.</t>
+          <t>공정거래위원회가 담합, 부당지원, 사익편취 등 법 위반 행위에 대한 과징금 부과 기준을 대폭 상향하는 개정안을 행정예고했습니다. 중대성이 약한 담합의 과징금 하한이 20배 오르고, 반복 위반에 대한 가중 처벌이 강화되며, 감경 혜택은 축소됩니다. 이는 기업들의 법 위반을 단순한 사업 비용으로 인식하는 관행을 깨고 시장 경쟁 질서를 회복하기 위함입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 사건은 이랜드 계열사 간 부당지원에 대한 공정거래위원회의 과징금 부과 처분에 대해 이랜드 측이 제기한 행정소송으로, 대법원에서 최종 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 이랜드 그룹의 충분한 자력(적합 조건: 상대방 자력 충분)과 공정위 조사 및 법원 판결을 통한 명확한 증거(적합 조건: 증거 확보 가능)가 존재하지만, 새로운 소송금융 투자 기회를 발굴하기에는 적합하지 않습니다.</t>
+          <t>이 기사는 공정거래위원회의 과징금 부과 기준 개정안 발표에 대한 것으로, 특정 기업의 법 위반 사건이나 피해자가 발생한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 특정 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>이랜드 공정위 과징금 ‘41억 중 26억 취소’ 대법 확정</t>
+          <t>'기업들 장난질' 과징금 하한 최대 20배↑…담합 반복시 최대 100% 가중</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20016701?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260309_0003539997</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-09 00:48:07.106479+00:00</t>
+          <t>2026-03-09 12:46:07.191173+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>이랜드리테일, 이랜드월드</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>대법원 확정 판결</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>이랜드리테일이 계열사 이랜드월드를 부당 지원했다는 공정거래위원회의 과징금 부과 처분에 대해 이랜드리테일과 이랜드월드가 제기한 취소 소송에서 대법원이 원심의 일부 감액 판결을 확정했습니다. 자산 양수도 계약 관련 부당 지원은 인정되었으나, 부동산 매매 계약 및 대표이사 급여 대납은 부당 지원으로 인정되지 않았습니다.</t>
+          <t>이랜드리테일이 사실상 지주회사인 이랜드월드를 부당 지원했다는 공정거래위원회의 과징금 부과 처분에 대해 이랜드 측이 제기한 행정소송에서 대법원이 원심을 확정했습니다. 이에 따라 공정위가 부과한 과징금 41억 원 중 26억 원이 취소되었으며, 스파오 브랜드 양도 시 지연이자를 면제한 부분만 부당 지원으로 인정되었습니다. 해당 사건은 대법원 판결로 최종 종결되었습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>대법원 판결로 공정거래위원회의 과징금 부과 처분 관련 소송이 최종 확정되어 종결된 사건입니다. 소송금융은 통상 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 본 사건은 투자 대상으로 부적합합니다.</t>
+          <t>이 사건은 이랜드 계열사 간 부당지원에 대한 공정거래위원회의 과징금 부과 처분에 대해 이랜드 측이 제기한 행정소송으로, 대법원에서 최종 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 이랜드 그룹의 충분한 자력(적합 조건: 상대방 자력 충분)과 공정위 조사 및 법원 판결을 통한 명확한 증거(적합 조건: 증거 확보 가능)가 존재하지만, 새로운 소송금융 투자 기회를 발굴하기에는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>'계열사 부당지원' 이랜드리테일, 공정위 과징금 소송서 일부 승소 확정</t>
+          <t>이랜드 공정위 과징금 ‘41억 중 26억 취소’ 대법 확정</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01626886645381680</t>
+          <t>https://www.sedaily.com/article/20016701?ref=naver</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-09 00:37:18.301433+00:00</t>
+          <t>2026-03-09 00:48:07.106479+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>이랜드리테일, 이랜드월드</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>전속고발권 폐지 관련 국회 및 정부 논의 진행 중</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>공정거래위원회의 전속고발권 폐지 여부가 이재명 대통령과 주병기 공정위원장의 언급으로 다시 수술대에 올랐습니다. 폐지론자들은 기업 봐주기를 막고 피해자의 재판청구권을 보장해야 한다고 주장하는 반면, 존치론자들은 무분별한 고발 남발로 기업 경영이 위축될 수 있다고 우려하고 있습니다. 과거에도 폐지 시도가 좌초된 전례가 있어 귀추가 주목됩니다.</t>
+          <t>이랜드리테일이 계열사 이랜드월드를 부당 지원했다는 공정거래위원회의 과징금 부과 처분에 대해 이랜드리테일과 이랜드월드가 제기한 취소 소송에서 대법원이 원심의 일부 감액 판결을 확정했습니다. 자산 양수도 계약 관련 부당 지원은 인정되었으나, 부동산 매매 계약 및 대표이사 급여 대납은 부당 지원으로 인정되지 않았습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 전속고발권 폐지 여부에 대한 정책 논의를 다루고 있으며, 특정 기업의 위법 행위나 구체적인 피해 사건에 대한 내용이 아닙니다. 전속고발권이 폐지될 경우 집단적 피해를 입은 다수의 국민이 대기업을 상대로 소송을 제기할 가능성(적합 조건 2, 3)이 열리겠지만, 현재로서는 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않습니다.</t>
+          <t>대법원 판결로 공정거래위원회의 과징금 부과 처분 관련 소송이 최종 확정되어 종결된 사건입니다. 소송금융은 통상 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 본 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>“기업 봐주기”vs“기소 남발 우려”… 전속고발권 이번엔 폐지될까[이...</t>
+          <t>'계열사 부당지원' 이랜드리테일, 공정위 과징금 소송서 일부 승소 확정</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/2026/03/09/20260309032001?wlog_tag3=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01626886645381680</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-09 00:18:28.045757+00:00</t>
+          <t>2026-03-09 00:37:18.301433+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>일본 최고재판소에서 최종 패소 판결 확정</t>
+          <t>전속고발권 폐지 관련 국회 및 정부 논의 진행 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>일본 한식 체인점 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출 피해를 입었다며 제기한 손해배상 소송에서 최종 패소했습니다. 1심에서는 다베로그의 우월적 지위 남용을 일부 인정했으나, 2심과 최고재판소는 플랫폼의 알고리즘 변경이 부당한 조치로 보기 어렵다고 판단했습니다. 이번 판결은 일본 최고재판소가 식당 평가 사이트의 알고리즘 변경 정당성에 대해 처음으로 판단을 내린 사례입니다.</t>
+          <t>공정거래위원회의 전속고발권 폐지 여부가 이재명 대통령과 주병기 공정위원장의 언급으로 다시 수술대에 올랐습니다. 폐지론자들은 기업 봐주기를 막고 피해자의 재판청구권을 보장해야 한다고 주장하는 반면, 존치론자들은 무분별한 고발 남발로 기업 경영이 위축될 수 있다고 우려하고 있습니다. 과거에도 폐지 시도가 좌초된 전례가 있어 귀추가 주목됩니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>부적합 조건: 일본 최고재판소에서 최종 패소 판결이 확정되어 사건이 종결되었습니다. 따라서 소송금융 투자의 대상이 될 수 없습니다.</t>
+          <t>이 기사는 공정거래위원회의 전속고발권 폐지 여부에 대한 정책 논의를 다루고 있으며, 특정 기업의 위법 행위나 구체적인 피해 사건에 대한 내용이 아닙니다. 전속고발권이 폐지될 경우 집단적 피해를 입은 다수의 국민이 대기업을 상대로 소송을 제기할 가능성(적합 조건 2, 3)이 열리겠지만, 현재로서는 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>약 3억 6천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>1개 체인점</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>평점 낮춰 매출 떨어졌다 …한식집, 日 맛집 앱과 소송 결국 패소</t>
+          <t>“기업 봐주기”vs“기소 남발 우려”… 전속고발권 이번엔 폐지될까[이...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260308_0003539066</t>
+          <t>https://www.seoul.co.kr/news/economy/2026/03/09/20260309032001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-08 12:32:07.059183+00:00</t>
+          <t>2026-03-09 00:18:28.045757+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>다베로그 운영사</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>최고재판소 상고 기각, 2심 판결 확정</t>
+          <t>일본 최고재판소에서 최종 패소 판결 확정</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>일본 한식 체인 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출이 감소했다며 손해배상 소송을 제기했다. 1심에서는 다베로그의 일부 책임을 인정했으나, 2심과 최고재판소는 평점 변경이 부당한 불이익에 해당하지 않는다고 판단하며 한류촌의 최종 패소를 확정했다.</t>
+          <t>일본 한식 체인점 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출 피해를 입었다며 제기한 손해배상 소송에서 최종 패소했습니다. 1심에서는 다베로그의 우월적 지위 남용을 일부 인정했으나, 2심과 최고재판소는 플랫폼의 알고리즘 변경이 부당한 조치로 보기 어렵다고 판단했습니다. 이번 판결은 일본 최고재판소가 식당 평가 사이트의 알고리즘 변경 정당성에 대해 처음으로 판단을 내린 사례입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>이 사건은 최고재판소에서 상고가 기각되어 2심 판결이 확정된 '종결된 사건'에 해당합니다. 이미 법적 판단이 완료되어 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>부적합 조건: 일본 최고재판소에서 최종 패소 판결이 확정되어 사건이 종결되었습니다. 따라서 소송금융 투자의 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3억 6천만원</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 체인점</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>알고리즘 탓 손님 줄었다 …한식 체인 소송 결말은</t>
+          <t>평점 낮춰 매출 떨어졌다 …한식집, 日 맛집 앱과 소송 결국 패소</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603070335&amp;t=NN</t>
+          <t>https://www.newsis.com/view/NISX20260308_0003539066</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-07 12:38:17.898974+00:00</t>
+          <t>2026-03-08 12:32:07.059183+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>다베로그 운영사</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>일본 최고재판소 최종 패소 판결 확정</t>
+          <t>최고재판소 상고 기각, 2심 판결 확정</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>일본의 한식 체인점 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출이 하락했다며 제기한 손해배상 소송에서 최종 패소했다. 1심에서는 원고 일부 승소 판결이 나왔으나, 2심과 최고재판소는 평점 변경이 상거래 관행에 비춰 부당한 불이익에 해당하지 않는다고 판단했다. 이로써 식당 평가 사이트 알고리즘 변경 타당성에 대한 사법부의 판단이 최고재판소에서 확정되었다.</t>
+          <t>일본 한식 체인 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출이 감소했다며 손해배상 소송을 제기했다. 1심에서는 다베로그의 일부 책임을 인정했으나, 2심과 최고재판소는 평점 변경이 부당한 불이익에 해당하지 않는다고 판단하며 한류촌의 최종 패소를 확정했다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>이미 일본 최고재판소에서 원고 최종 패소 판결이 확정되어 사건이 종결되었으므로, 소송금융 투자 대상이 될 수 없음. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 최고재판소에서 상고가 기각되어 2심 판결이 확정된 '종결된 사건'에 해당합니다. 이미 법적 판단이 완료되어 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>3천840만엔 (약 3억6천만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>'식당 앱 알고리즘 변경에 손해' 소송한 재일 한식점 최종 패소</t>
+          <t>알고리즘 탓 손님 줄었다 …한식 체인 소송 결말은</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260307036100073?input=1195m</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603070335&amp;t=NN</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-07 12:33:28.592796+00:00</t>
+          <t>2026-03-07 12:38:17.898974+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>다베로그 운영사</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>일본 최고재판소 최종 패소 판결 확정</t>
+        </is>
+      </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>한준호 의원이 가격 담합 피해자 소송 지원단 설치, 민생물가 특별사법경찰단 강화 등 '민생공정경제 5대 공약'을 발표했다. 이는 시장 교란 업체 공개 및 공공계약 담합 손해배상 소송 추진을 포함하여 가격 담합에 대한 강경책을 담고 있다.</t>
+          <t>일본의 한식 체인점 '한류촌'이 식당 평가 앱 '다베로그'의 알고리즘 변경으로 매출이 하락했다며 제기한 손해배상 소송에서 최종 패소했다. 1심에서는 원고 일부 승소 판결이 나왔으나, 2심과 최고재판소는 평점 변경이 상거래 관행에 비춰 부당한 불이익에 해당하지 않는다고 판단했다. 이로써 식당 평가 사이트 알고리즘 변경 타당성에 대한 사법부의 판단이 최고재판소에서 확정되었다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>본 기사는 특정 가격 담합 사건에 대한 보도가 아닌, 가격 담합 근절을 위한 정책 공약 발표에 관한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건의 상대방, 피해 규모, 증거 유무 등이 특정되지 않아 적합 조건들을 판단할 수 없습니다.</t>
+          <t>이미 일본 최고재판소에서 원고 최종 패소 판결이 확정되어 사건이 종결되었으므로, 소송금융 투자 대상이 될 수 없음. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천840만엔 (약 3억6천만원)</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>한준호 의원, '민생공정경제 5대 공약' 발표...가격담합 강경책</t>
+          <t>'식당 앱 알고리즘 변경에 손해' 소송한 재일 한식점 최종 패소</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=822154</t>
+          <t>https://www.yna.co.kr/view/AKR20260307036100073?input=1195m</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-06 13:01:29.555644+00:00</t>
+          <t>2026-03-07 12:33:28.592796+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
-      <c r="E61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
-          <t>전건협이 불공정 하도급 익명 제보 시스템을 강화하여 수급사업자의 피해 구제를 돕고 원사업자의 경각심을 높일 것으로 기대한다고 밝혔다. 본 기사는 특정 사건이 아닌 시스템 개선에 대한 내용이다.</t>
+          <t>한준호 의원이 가격 담합 피해자 소송 지원단 설치, 민생물가 특별사법경찰단 강화 등 '민생공정경제 5대 공약'을 발표했다. 이는 시장 교란 업체 공개 및 공공계약 담합 손해배상 소송 추진을 포함하여 가격 담합에 대한 강경책을 담고 있다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이 아닌 불공정 하도급 익명 제보 시스템 강화에 대한 내용으로, 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 가격 담합 사건에 대한 보도가 아닌, 가격 담합 근절을 위한 정책 공약 발표에 관한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건의 상대방, 피해 규모, 증거 유무 등이 특정되지 않아 적합 조건들을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>전건협  불공정하도급 익명제보센터 문 두드리세요</t>
+          <t>한준호 의원, '민생공정경제 5대 공약' 발표...가격담합 강경책</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=322703</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=822154</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-06 00:14:56.461031+00:00</t>
+          <t>2026-03-06 13:01:29.555644+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
-      <c r="D62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
-          <t>분쟁조정 성립으로 사건 종결</t>
+          <t>불공정 하도급 익명 제보 시스템 강화</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>경기도 공정거래상담센터가 처리한 가맹분쟁 중 4건 중 1건이 '거래상 지위 남용' 사례로 나타났습니다. 총 22건의 분쟁이 조정 절차를 통해 합의에 이르렀으며, 계약 종료 후 동일·유사업종 운영을 이유로 한 손해배상 청구 건도 조정으로 해결되었습니다.</t>
+          <t>전건협이 불공정 하도급 익명 제보 시스템을 강화하여 수급사업자의 피해 구제를 돕고 원사업자의 경각심을 높일 것으로 기대한다고 밝혔다. 본 기사는 특정 사건이 아닌 시스템 개선에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>기사에서 언급된 22건의 가맹분쟁은 이미 '조정 성립'으로 해결된 사건들입니다. 이는 소송금융 투자 대상의 '부적합 조건: 이미 종결된 사건'에 해당하므로 신규 투자 기회가 없습니다.</t>
+          <t>본 기사는 특정 사건이 아닌 불공정 하도급 익명 제보 시스템 강화에 대한 내용으로, 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>경기도 가맹분쟁 4건 중 1건 '거래상 지위 남용'… 22건 조정 성립</t>
+          <t>전건협  불공정하도급 익명제보센터 문 두드리세요</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3380425</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=322703</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-04 01:21:14.074040+00:00</t>
+          <t>2026-03-06 00:14:56.461031+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>워너브러더스 인수 관련 반독점 심사 진행 중, 인수 절차 중 소송 가능성 언급</t>
+          <t>분쟁조정 성립으로 사건 종결</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>엘리슨 부자가 1110억 달러 규모의 워너브러더스 인수를 사실상 승기 잡았다는 보도입니다. 그러나 워너브러더스 이사회 승인, 반독점 심사, 그리고 소송 등 여러 절차를 통과해야 한다는 점에서 불확실성이 남아있다고 언급되었습니다.</t>
+          <t>경기도 공정거래상담센터가 처리한 가맹분쟁 중 4건 중 1건이 '거래상 지위 남용' 사례로 나타났습니다. 총 22건의 분쟁이 조정 절차를 통해 합의에 이르렀으며, 계약 종료 후 동일·유사업종 운영을 이유로 한 손해배상 청구 건도 조정으로 해결되었습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>기사는 엘리슨 부자의 워너브러더스 인수 과정에서 '반독점 심사'와 '소송'이 변수로 남아있음을 언급합니다. '반독점 심사'라는 공적 절차가 진행 중이지만, 이는 기업 인수 절차의 변수일 뿐, 특정 주체의 명확한 책임이나 피해자가 발생한 사건으로 보기 어렵습니다. 소송의 성격과 원고/피고, 피해 규모 등이 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사에서 언급된 22건의 가맹분쟁은 이미 '조정 성립'으로 해결된 사건들입니다. 이는 소송금융 투자 대상의 '부적합 조건: 이미 종결된 사건'에 해당하므로 신규 투자 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>[초점] 엘리슨 부자, 1110억달러 워너브러더스 인수 사실상 승기</t>
+          <t>경기도 가맹분쟁 4건 중 1건 '거래상 지위 남용'… 22건 조정 성립</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026022817170450239a1f309431_1</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3380425</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-01 00:29:44.438525+00:00</t>
+          <t>2026-03-04 01:21:14.074040+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>유통산업발전법 개정 논의 및 발의 진행 중</t>
+          <t>워너브러더스 인수 관련 반독점 심사 진행 중, 인수 절차 중 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>김동아 더불어민주당 의원이 쿠팡의 새벽배송 시장 독점적 지위를 해소하기 위해 대형마트 온라인 새벽배송 규제 완화를 골자로 한 유통산업발전법 개정안을 대표 발의했습니다. 이 법안은 쿠팡을 직접 규제하기보다 새로운 경쟁 질서를 만들어 국내 유통사들을 활성화하고 소비자 편익을 증대시키는 것을 목표로 합니다. 소상공인 상생 방안도 함께 논의 중입니다.</t>
+          <t>엘리슨 부자가 1110억 달러 규모의 워너브러더스 인수를 사실상 승기 잡았다는 보도입니다. 그러나 워너브러더스 이사회 승인, 반독점 심사, 그리고 소송 등 여러 절차를 통과해야 한다는 점에서 불확실성이 남아있다고 언급되었습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>이 기사는 쿠팡의 독점적 지위를 해소하기 위한 유통산업발전법 개정 논의에 초점을 맞추고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등의 적합 조건이 충족되지 않습니다. 현재 진행 중인 것은 특정 피해에 대한 공적 절차(수사, 조사 등)가 아닌 입법 절차입니다.</t>
+          <t>기사는 엘리슨 부자의 워너브러더스 인수 과정에서 '반독점 심사'와 '소송'이 변수로 남아있음을 언급합니다. '반독점 심사'라는 공적 절차가 진행 중이지만, 이는 기업 인수 절차의 변수일 뿐, 특정 주체의 명확한 책임이나 피해자가 발생한 사건으로 보기 어렵습니다. 소송의 성격과 원고/피고, 피해 규모 등이 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>현 유통법은 '쿠팡 보호법'…새벽배송 규제 풀어 쿠팡 독점 무너뜨릴 ...</t>
+          <t>[초점] 엘리슨 부자, 1110억달러 워너브러더스 인수 사실상 승기</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02348486645354128</t>
+          <t>https://www.g-enews.com/view.php?ud=2026022817170450239a1f309431_1</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-02-25 00:49:11.458544+00:00</t>
+          <t>2026-03-01 00:29:44.438525+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>공정거래위원회 이의신청 및 시정방안 제출 검토 중</t>
+          <t>유통산업발전법 개정 논의 및 발의 진행 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>롯데렌탈과 어피니티는 공정거래위원회의 조치에 대해 행정소송보다는 이의신청과 시정방안 제출을 유력하게 검토 중이다. 이는 공정위의 규제에 대한 방어적 대응으로, 소송금융의 일반적인 원고(피해자) 중심 투자 대상과는 거리가 있다.</t>
+          <t>김동아 더불어민주당 의원이 쿠팡의 새벽배송 시장 독점적 지위를 해소하기 위해 대형마트 온라인 새벽배송 규제 완화를 골자로 한 유통산업발전법 개정안을 대표 발의했습니다. 이 법안은 쿠팡을 직접 규제하기보다 새로운 경쟁 질서를 만들어 국내 유통사들을 활성화하고 소비자 편익을 증대시키는 것을 목표로 합니다. 소상공인 상생 방안도 함께 논의 중입니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>기사는 롯데렌탈과 어피니티가 공정거래위원회의 조치에 대응하는 상황을 설명하며, 이들이 피해자로서 소송을 제기하는 것이 아닌 규제 기관의 조치에 대한 방어적 입장을 취하고 있음을 보여준다. 이는 소송금융의 일반적인 투자 대상인 원고(피해자) 중심의 사건이 아니므로 적합도가 낮다.</t>
+          <t>이 기사는 쿠팡의 독점적 지위를 해소하기 위한 유통산업발전법 개정 논의에 초점을 맞추고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등의 적합 조건이 충족되지 않습니다. 현재 진행 중인 것은 특정 피해에 대한 공적 절차(수사, 조사 등)가 아닌 입법 절차입니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>어피니티와 동행 불안한데, 더 비싸게 사줄 곳은 없고...롯데렌탈 진퇴...</t>
+          <t>현 유통법은 '쿠팡 보호법'…새벽배송 규제 풀어 쿠팡 독점 무너뜨릴 ...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/stock_general/2026/02/24/RCVAP6YGPZF3HC52RXEBGFVEVY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02348486645354128</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-02-24 00:50:55.352231+00:00</t>
+          <t>2026-02-25 00:49:11.458544+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
-      <c r="D66" t="inlineStr"/>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>법률 개정 논의 및 정책 제언</t>
+          <t>공정거래위원회 이의신청 및 시정방안 제출 검토 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>본 기사는 공정거래법을 실질적으로 강화하고 담합을 근절하기 위해 징벌적 손해배상 및 집단소송 제도 도입의 필요성을 강조하는 평론입니다. 경제력 집중 완화 또한 중요한 과제로 언급하며, 2020년 공정거래법 전면 개정의 의미를 되짚고 있습니다.</t>
+          <t>롯데렌탈과 어피니티는 공정거래위원회의 조치에 대해 행정소송보다는 이의신청과 시정방안 제출을 유력하게 검토 중이다. 이는 공정위의 규제에 대한 방어적 대응으로, 소송금융의 일반적인 원고(피해자) 중심 투자 대상과는 거리가 있다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 공정거래법 강화 및 징벌적 손해배상, 집단소송 제도 도입의 필요성을 역설하는 평론입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 롯데렌탈과 어피니티가 공정거래위원회의 조치에 대응하는 상황을 설명하며, 이들이 피해자로서 소송을 제기하는 것이 아닌 규제 기관의 조치에 대한 방어적 입장을 취하고 있음을 보여준다. 이는 소송금융의 일반적인 투자 대상인 원고(피해자) 중심의 사건이 아니므로 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>[박창우 평론] 담합 근절과 공정시장 회복, 공정거래법을 실질적으로 강...</t>
+          <t>어피니티와 동행 불안한데, 더 비싸게 사줄 곳은 없고...롯데렌탈 진퇴...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>incheonnews.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.incheonnews.com/news/articleView.html?idxno=434365</t>
+          <t>https://biz.chosun.com/stock/stock_general/2026/02/24/RCVAP6YGPZF3HC52RXEBGFVEVY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-02-23 12:54:25.826620+00:00</t>
+          <t>2026-02-24 00:50:55.352231+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
+          <t>법률 개정 논의 및 정책 제언</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>본 기사는 공정거래법을 실질적으로 강화하고 담합을 근절하기 위해 징벌적 손해배상 및 집단소송 제도 도입의 필요성을 강조하는 평론입니다. 경제력 집중 완화 또한 중요한 과제로 언급하며, 2020년 공정거래법 전면 개정의 의미를 되짚고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 공정거래법 강화 및 징벌적 손해배상, 집단소송 제도 도입의 필요성을 역설하는 평론입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>[박창우 평론] 담합 근절과 공정시장 회복, 공정거래법을 실질적으로 강...</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>incheonnews.com</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>http://www.incheonnews.com/news/articleView.html?idxno=434365</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:54:25.826620+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr"/>
+      <c r="D68" t="inlineStr"/>
+      <c r="E68" t="inlineStr">
+        <is>
           <t>담합 관련 집단소송 제도 개선 주장</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F68" t="inlineStr">
         <is>
           <t>담합으로 인한 중간소비자(제과·제빵 업체, 식당, 카페 등 영세 사업자) 피해에 대한 집단소송 제도 개선의 필요성을 강조하는 칼럼. 영세 사업자들이 담합으로 인해 손해를 입고 있으며, 이들이 보다 쉽게 소송에 참여할 수 있도록 제도 개선이 시급하다고 주장.</t>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
+      <c r="G68" t="inlineStr">
         <is>
           <t>기사는 특정 담합 사건에 대한 보도가 아닌, 담합 문제 해결을 위한 집단소송 제도 개선의 필요성을 주장하는 칼럼임. 구체적인 피고나 피해 사실이 특정되지 않아 현재 시점에서 소송금융 투자 대상으로 적합하지 않음. (적합 조건 1, 2, 5, 6 미충족)</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J67" t="inlineStr">
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
         <is>
           <t>[EBN 칼럼] 시장 왜곡하는 담합에 더 이상 솜방망이 처벌 안돼</t>
         </is>
       </c>
-      <c r="K67" t="inlineStr">
+      <c r="K68" t="inlineStr">
         <is>
           <t>ebn.co.kr</t>
         </is>
       </c>
-      <c r="L67" t="inlineStr">
+      <c r="L68" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
+      <c r="M68" t="inlineStr">
         <is>
           <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700421</t>
         </is>
       </c>
-      <c r="N67" t="inlineStr">
+      <c r="N68" t="inlineStr">
         <is>
           <t>2026-02-23 00:33:21.103041+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N67"/>
+  <autoFilter ref="A1:N68"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>