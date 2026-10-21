--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="42" customWidth="1" min="5" max="5"/>
+    <col width="45" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -533,878 +533,950 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>공정위의 기술탈취 방지 정책 강화 및 한국형 디스커버리 제도 도입 추진</t>
+          <t>공정위 현장조사 진행 중 쿠팡이 조사 결정·처분에 대한 소송 및 집행정지 신청</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>공정거래위원회가 하도급사의 기술탈취를 막기 위해 상시 감시 체제로 전환하고 피해구제 제도 보완을 추진한다. 특히 소송 과정에서 증거 확보를 돕는 '한국형 디스커버리 제도' 도입을 추진하여 기술탈취 피해 기업들의 소송 역량을 강화할 예정이다. 이는 하도급 기업 보호를 위한 정부의 강력한 의지를 보여준다.</t>
+          <t>쿠팡이 공정거래위원회의 현장조사 결정 및 처분에 대해 법원에 소송을 제기하고 집행정지를 신청했다. 이에 공정위는 현장에서 철수했으며, 이는 기업이 공정위 조사에 대해 소송을 제기한 사상 첫 사례이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>공정위가 하도급 기술탈취 방지를 위해 상시 감시 체제로 전환하고 '한국형 디스커버리 제도' 도입을 추진 중. 이는 향후 기술탈취 사건에서 증거 확보를 용이하게 하여 소송금융 적합도를 높일 수 있음 (적합 조건 5, 6). 다만, 특정 피해 사건이 아닌 정책 발표 기사이므로 구체적인 피해자나 상대방은 특정되지 않음.</t>
+          <t>대기업 피고(쿠팡)이며, 공정위 현장조사라는 공적 절차가 진행 중이었음(적합 조건 2, 6). 기업이 공정위 조사에 대해 소송을 제기하고 집행정지를 신청한 이례적인 사건으로, 향후 공정위의 조사 결과에 따라 대규모 피해가 드러날 가능성이 있으나, 현재 기사만으로는 구체적인 피해 내용이나 피해 규모가 명확하지 않아 적합도 'Medium'으로 판단.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>공정위, 하도급사 기술탈취 방지 위해 '상시 감시'로 전환</t>
+          <t>쿠팡이 거부해서 공정위 조사 못했다…사상 첫 사례</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kmecnews.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46296</t>
+          <t>https://www.dailian.co.kr/news/view/1682298/?sc=Naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:16:28.277637+00:00</t>
+          <t>2026-09-23 07:16:17.214810+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>공정거래분쟁조정법 제정안 국회 논의 및 공정거래종합지원센터 개소</t>
+          <t>공정위의 기술탈취 방지 정책 강화 및 한국형 디스커버리 제도 도입 추진</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>주병기 공정거래위원장이 '공정거래분쟁조정법' 제정안의 국회 통과를 적극 지원하겠다고 밝혔습니다. 이 법안은 간이조정절차, 감정·자문제도 도입, 집단조정제도 확대를 통해 분쟁조정의 신속성과 효과성을 높이는 것을 목표로 합니다. 또한, 중소사업자를 대상으로 불공정거래 행위에 대한 전문 상담 및 무료 소송 등 법률 지원을 제공하는 '공정거래종합지원센터'가 개소하여 원스톱 피해구제 지원 체계를 구축할 예정입니다.</t>
+          <t>공정거래위원회가 하도급사의 기술탈취를 막기 위해 상시 감시 체제로 전환하고 피해구제 제도 보완을 추진한다. 특히 소송 과정에서 증거 확보를 돕는 '한국형 디스커버리 제도' 도입을 추진하여 기술탈취 피해 기업들의 소송 역량을 강화할 예정이다. 이는 하도급 기업 보호를 위한 정부의 강력한 의지를 보여준다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 것이 아닌, 공정거래분쟁조정법 제정안 추진 및 공정거래종합지원센터 개소에 대한 내용입니다. 그러나 이는 향후 불공정거래 피해 사건의 소송금융 적합도를 높이는 긍정적인 신호로, 특히 집단조정제도 확대(적합 조건 3)와 중소사업자 대상 무료 소송 지원(적합 조건 5, 6)은 다수의 피해자가 발생하고 상대방 자력이 충분한(적합 조건 2) 불공정거래 사건 발굴에 유리한 환경을 조성할 것으로 판단됩니다. 다만, 현재 특정 사건이 존재하지 않아 'High'로 평가하기는 어렵습니다.</t>
+          <t>공정위가 하도급 기술탈취 방지를 위해 상시 감시 체제로 전환하고 '한국형 디스커버리 제도' 도입을 추진 중. 이는 향후 기술탈취 사건에서 증거 확보를 용이하게 하여 소송금융 적합도를 높일 수 있음 (적합 조건 5, 6). 다만, 특정 피해 사건이 아닌 정책 발표 기사이므로 구체적인 피해자나 상대방은 특정되지 않음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>주병기  '공정거래분쟁조정법 제정안' 국회 입법논의 적극 지원</t>
+          <t>공정위, 하도급사 기술탈취 방지 위해 '상시 감시'로 전환</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kmecnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/economy/2026/04/01/2026040108303073041</t>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=46296</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 12:20:13.250687+00:00</t>
+          <t>2026-04-03 12:16:28.277637+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>민사소송 항소심 진행 중</t>
+          <t>공정거래분쟁조정법 제정안 국회 논의 및 공정거래종합지원센터 개소</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>독립선언이라는 업체가 대보유통을 상대로 입찰 및 납품 과정에서의 공정성 훼손과 유착 의혹을 제기하며 2023년 3월 민사소송을 제기, 현재 1심 결과에 불복하여 항소심이 진행 중이다. 이 문제는 한 업체에 그치지 않고 전체적인 피해로 이어질 수 있다고 언급되었다.</t>
+          <t>주병기 공정거래위원장이 '공정거래분쟁조정법' 제정안의 국회 통과를 적극 지원하겠다고 밝혔습니다. 이 법안은 간이조정절차, 감정·자문제도 도입, 집단조정제도 확대를 통해 분쟁조정의 신속성과 효과성을 높이는 것을 목표로 합니다. 또한, 중소사업자를 대상으로 불공정거래 행위에 대한 전문 상담 및 무료 소송 등 법률 지원을 제공하는 '공정거래종합지원센터'가 개소하여 원스톱 피해구제 지원 체계를 구축할 예정입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방인 대보유통은 대기업 계열사로 자력이 충분하며 (적합 조건 2), 입찰 및 납품 과정에서의 공정성 훼손 및 유착 의혹으로 상대방 책임이 비교적 명확하게 제기되고 있다 (적합 조건 1). 또한, 피해가 한 업체에 그치지 않고 전체로 확산될 가능성이 언급되어 집단적 피해로 발전할 여지가 있다 (적합 조건 3). 현재 민사소송 항소심이 진행 중이다.</t>
+          <t>이 기사는 특정 사건에 대한 것이 아닌, 공정거래분쟁조정법 제정안 추진 및 공정거래종합지원센터 개소에 대한 내용입니다. 그러나 이는 향후 불공정거래 피해 사건의 소송금융 적합도를 높이는 긍정적인 신호로, 특히 집단조정제도 확대(적합 조건 3)와 중소사업자 대상 무료 소송 지원(적합 조건 5, 6)은 다수의 피해자가 발생하고 상대방 자력이 충분한(적합 조건 2) 불공정거래 사건 발굴에 유리한 환경을 조성할 것으로 판단됩니다. 다만, 현재 특정 사건이 존재하지 않아 'High'로 평가하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[인터뷰]  낙찰 뒤에도 계약서 못 썼다 … 독립선언이 밝힌 대보유통 거...</t>
+          <t>주병기  '공정거래분쟁조정법 제정안' 국회 입법논의 적극 지원</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>nbntv.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.nbntv.kr/news/articleView.html?idxno=339727</t>
+          <t>https://www.mt.co.kr/economy/2026/04/01/2026040108303073041</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 13:16:29.360249+00:00</t>
+          <t>2026-04-01 12:20:13.250687+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>대보유통</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>구글의 새로운 수수료 정책 발표</t>
+          <t>민사소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>구글이 17년 만에 새로운 수수료 정책을 도입하여 게임사들에게 '반쪽짜리 선물'이라는 평가를 받고 있습니다. 한 변호사는 미국에서 반독점법 위반 시 징벌적 손해배상으로 최대 3배 이상 배상 책임이 발생할 수 있다고 언급하며 관련 분쟁 가능성을 시사했습니다.</t>
+          <t>독립선언이라는 업체가 대보유통을 상대로 입찰 및 납품 과정에서의 공정성 훼손과 유착 의혹을 제기하며 2023년 3월 민사소송을 제기, 현재 1심 결과에 불복하여 항소심이 진행 중이다. 이 문제는 한 업체에 그치지 않고 전체적인 피해로 이어질 수 있다고 언급되었다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>구글이라는 대기업이 피고가 될 가능성이 높고(적합 조건 2), 다수의 게임사가 피해를 입을 수 있으며(적합 조건 3), 수수료 부과로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 기사 내용만으로는 반독점법 위반 여부가 명확히 드러나지 않아 추가적인 법률 검토가 필요합니다.</t>
+          <t>상대방인 대보유통은 대기업 계열사로 자력이 충분하며 (적합 조건 2), 입찰 및 납품 과정에서의 공정성 훼손 및 유착 의혹으로 상대방 책임이 비교적 명확하게 제기되고 있다 (적합 조건 1). 또한, 피해가 한 업체에 그치지 않고 전체로 확산될 가능성이 언급되어 집단적 피해로 발전할 여지가 있다 (적합 조건 3). 현재 민사소송 항소심이 진행 중이다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수 게임사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>구글, 17년 만에 수수료 칼 빼들었다…게임사  반쪽짜리 선물</t>
+          <t>[인터뷰]  낙찰 뒤에도 계약서 못 썼다 … 독립선언이 밝힌 대보유통 거...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>nbntv.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=296361</t>
+          <t>https://www.nbntv.kr/news/articleView.html?idxno=339727</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-17 00:33:46.277495+00:00</t>
+          <t>2026-03-27 13:16:29.360249+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>아마존 (Amazon)</t>
+          <t>Google</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>미국 연방지방법원에서 AI 에이전트 기능 비활성화 가처분 신청 인용</t>
+          <t>구글의 새로운 수수료 정책 발표</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>미국 법원이 아마존의 요청을 받아들여 AI 에이전트 '코멧'의 쇼핑 자동화 기능에 제동을 걸었습니다. 아마존은 AI 에이전트의 무단 접속이 광고 매출에 영향을 미친다고 주장했으나, 동시에 자사 AI 에이전트의 외부 플랫폼 구매 대행 기능을 강화하겠다고 발표해 이중적 행태라는 비판을 받았습니다. 이번 판결이 아마존과 같은 빅테크 기업에 유리하게 작용하여 중소 플랫폼 및 콘텐츠 창작자들에게 잠재적 피해를 줄 수 있다는 우려가 제기됩니다.</t>
+          <t>구글이 17년 만에 새로운 수수료 정책을 도입하여 게임사들에게 '반쪽짜리 선물'이라는 평가를 받고 있습니다. 한 변호사는 미국에서 반독점법 위반 시 징벌적 손해배상으로 최대 3배 이상 배상 책임이 발생할 수 있다고 언급하며 관련 분쟁 가능성을 시사했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>대기업 피고(아마존)의 시장 지배력 남용 및 이중적 행태가 문제 제기되어, 중소 플랫폼 및 콘텐츠 창작자들에게 잠재적 집단 피해 발생 가능성이 있습니다. 미국 법원의 가처분 결정과 아마존의 자체 AI 에이전트 강화 발표가 증거가 될 수 있습니다. 다만, 현재 기사는 특정 피해자의 구체적인 손해배상 청구 사례가 아닌 법원 판결에 대한 논평이며, 피해 규모 및 피해자 수가 명확히 특정되지 않았습니다.</t>
+          <t>구글이라는 대기업이 피고가 될 가능성이 높고(적합 조건 2), 다수의 게임사가 피해를 입을 수 있으며(적합 조건 3), 수수료 부과로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 다만, 기사 내용만으로는 반독점법 위반 여부가 명확히 드러나지 않아 추가적인 법률 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 게임사</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>美 법원서 제동 걸린 ‘AI 구매 대행’[횡설수설/김창덕]</t>
+          <t>구글, 17년 만에 수수료 칼 빼들었다…게임사  반쪽짜리 선물</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Opinion/article/all/20260313/133528411/2</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=296361</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-14 00:33:02.068797+00:00</t>
+          <t>2026-03-17 00:33:46.277495+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑</t>
+          <t>아마존 (Amazon)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>공정거래위원회 신고 및 가처분 신청 진행 중</t>
+          <t>미국 연방지방법원에서 AI 에이전트 기능 비활성화 가처분 신청 인용</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>태광산업이 롯데홈쇼핑의 양평동 사옥 매입 및 내부거래 문제를 두고 공정거래위원회 신고와 가처분 신청을 진행하며 롯데홈쇼핑의 지배구조를 둘러싼 갈등이 고조되고 있다. 롯데홈쇼핑 이사회 재편으로 긴장감이 더해지고 있다.</t>
+          <t>미국 법원이 아마존의 요청을 받아들여 AI 에이전트 '코멧'의 쇼핑 자동화 기능에 제동을 걸었습니다. 아마존은 AI 에이전트의 무단 접속이 광고 매출에 영향을 미친다고 주장했으나, 동시에 자사 AI 에이전트의 외부 플랫폼 구매 대행 기능을 강화하겠다고 발표해 이중적 행태라는 비판을 받았습니다. 이번 판결이 아마존과 같은 빅테크 기업에 유리하게 작용하여 중소 플랫폼 및 콘텐츠 창작자들에게 잠재적 피해를 줄 수 있다는 우려가 제기됩니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방이 롯데홈쇼핑(롯데)이라는 대기업으로 자력이 충분하며(적합 조건 2), 태광산업이 공정거래위원회 신고 및 가처분 신청을 진행하여 공적 절차가 진행 중이고 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 기사 내용만으로는 구체적인 피해 규모나 집단적 피해 여부가 명확하지 않다.</t>
+          <t>대기업 피고(아마존)의 시장 지배력 남용 및 이중적 행태가 문제 제기되어, 중소 플랫폼 및 콘텐츠 창작자들에게 잠재적 집단 피해 발생 가능성이 있습니다. 미국 법원의 가처분 결정과 아마존의 자체 AI 에이전트 강화 발표가 증거가 될 수 있습니다. 다만, 현재 기사는 특정 피해자의 구체적인 손해배상 청구 사례가 아닌 법원 판결에 대한 논평이며, 피해 규모 및 피해자 수가 명확히 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑, 이사회 6대3 재편… 태광과 갈등 속 지배구조 긴장 고조</t>
+          <t>美 법원서 제동 걸린 ‘AI 구매 대행’[횡설수설/김창덕]</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ftoday.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356416</t>
+          <t>https://www.donga.com/news/Opinion/article/all/20260313/133528411/2</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-13 13:11:44.645907+00:00</t>
+          <t>2026-03-14 00:33:02.068797+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>하림그룹</t>
+          <t>롯데홈쇼핑</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>대법원 최종 판단 진행 중</t>
+          <t>공정거래위원회 신고 및 가처분 신청 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>하림그룹 총수 일가의 경영권 승계 통로로 지목된 계열사 올품에 대한 부당지원 소송이 대법원의 최종 판단을 앞두고 있습니다. 이 소송은 하림그룹의 부당지원 혐의를 다루며, 이미 대법원까지 진행된 상태입니다. 하림그룹은 이 외에도 닭고기 가격 담합 관련 소송 등 여러 법적 분쟁에 연루되어 있습니다.</t>
+          <t>태광산업이 롯데홈쇼핑의 양평동 사옥 매입 및 내부거래 문제를 두고 공정거래위원회 신고와 가처분 신청을 진행하며 롯데홈쇼핑의 지배구조를 둘러싼 갈등이 고조되고 있다. 롯데홈쇼핑 이사회 재편으로 긴장감이 더해지고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>하림그룹이라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 총수 일가의 부당지원 혐의가 명확하게 지목되어(적합 조건 1) 이미 대법원까지 소송이 진행 중이므로 증거 확보도 용이합니다(적합 조건 5). 그러나 집단적 피해 여부가 불분명하고, 이미 대법원 단계에 있어 신규 사건 발굴보다는 기존 소송 지원의 성격이 강합니다.</t>
+          <t>상대방이 롯데홈쇼핑(롯데)이라는 대기업으로 자력이 충분하며(적합 조건 2), 태광산업이 공정거래위원회 신고 및 가처분 신청을 진행하여 공적 절차가 진행 중이고 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 기사 내용만으로는 구체적인 피해 규모나 집단적 피해 여부가 명확하지 않다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>하림, 총수 2세 회사 '올품' 부당지원 소송 … 대법원서 판단</t>
+          <t>롯데홈쇼핑, 이사회 6대3 재편… 태광과 갈등 속 지배구조 긴장 고조</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>ftoday.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240397</t>
+          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356416</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-09 13:28:59.100304+00:00</t>
+          <t>2026-03-13 13:11:44.645907+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>하림그룹</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>공정거래위원회 과징금 부과기준 상향 및 담합 조사 강화</t>
+          <t>대법원 최종 판단 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>공정거래위원회가 담합 등 부당한 공동행위에 대한 과징금 부과기준율 하한을 최대 12%까지 상향 조정했습니다. 또한 공정위 조사에 협조 후 처분에 불복해 소송을 제기할 경우 감경받은 과징금을 다시 부과하는 등 담합 규제를 강화하는 내용입니다. 이는 향후 담합 관련 소송의 투자 매력을 높이는 정책적 변화로 해석될 수 있습니다.</t>
+          <t>하림그룹 총수 일가의 경영권 승계 통로로 지목된 계열사 올품에 대한 부당지원 소송이 대법원의 최종 판단을 앞두고 있습니다. 이 소송은 하림그룹의 부당지원 혐의를 다루며, 이미 대법원까지 진행된 상태입니다. 하림그룹은 이 외에도 닭고기 가격 담합 관련 소송 등 여러 법적 분쟁에 연루되어 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 담합 과징금 부과기준 상향이라는 정책 변화를 다루고 있어 특정 소송 사건을 직접적으로 제시하지는 않습니다. 하지만 담합 사건은 공정위 조사로 상대방 책임이 명확해지고, 대기업이 피고가 되는 경우가 많아 자력이 충분하며, 과징금 상향으로 피해 규모가 커질 수 있어 소송금융 투자에 적합한 유형입니다. 따라서 이 정책 변화는 향후 담합 관련 소송의 투자 매력을 높이는 긍정적인 신호로 볼 수 있습니다.</t>
+          <t>하림그룹이라는 대기업이 피고로 자력이 충분하며(적합 조건 2), 총수 일가의 부당지원 혐의가 명확하게 지목되어(적합 조건 1) 이미 대법원까지 소송이 진행 중이므로 증거 확보도 용이합니다(적합 조건 5). 그러나 집단적 피해 여부가 불분명하고, 이미 대법원 단계에 있어 신규 사건 발굴보다는 기존 소송 지원의 성격이 강합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>담합 과징금 부과기준율 하한 '최대 12%' 상향</t>
+          <t>하림, 총수 2세 회사 '올품' 부당지원 소송 … 대법원서 판단</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>koit.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.koit.co.kr/news/articleView.html?idxno=206010</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240397</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-09 12:49:01.750491+00:00</t>
+          <t>2026-03-09 13:28:59.100304+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>대법원 확정 판결</t>
+          <t>공정거래위원회 과징금 부과기준 상향 및 담합 조사 강화</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>이랜드가 공정거래위원회의 지주사 부당지원 과징금 41억 원에 불복해 제기한 소송에서 대법원이 원심을 확정했다. 이에 따라 이랜드는 과징금 41억 원 중 26억 원을 취소받았으나, 나머지 15억 원은 유지되었다. 이 판결로 이랜드와 공정위 간의 행정소송은 최종 종결되었다.</t>
+          <t>공정거래위원회가 담합 등 부당한 공동행위에 대한 과징금 부과기준율 하한을 최대 12%까지 상향 조정했습니다. 또한 공정위 조사에 협조 후 처분에 불복해 소송을 제기할 경우 감경받은 과징금을 다시 부과하는 등 담합 규제를 강화하는 내용입니다. 이는 향후 담합 관련 소송의 투자 매력을 높이는 정책적 변화로 해석될 수 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>대법원에서 이랜드의 지주사 부당지원 행위에 대한 공정위 과징금 처분 중 일부를 확정하여 상대방의 책임이 명확하며(적합 조건 1), 대기업인 이랜드의 자력이 충분하다(적합 조건 2). 또한 공정위 조사 및 대법원 판결이라는 객관적 증거가 확보되어 있다(적합 조건 5). 다만, 기사 내용은 과징금 취소 소송의 종결에 대한 것으로, 직접적인 피해자들의 손해배상 소송에 대한 언급은 없어 추가적인 사건 발굴이 필요하다.</t>
+          <t>이 기사는 담합 과징금 부과기준 상향이라는 정책 변화를 다루고 있어 특정 소송 사건을 직접적으로 제시하지는 않습니다. 하지만 담합 사건은 공정위 조사로 상대방 책임이 명확해지고, 대기업이 피고가 되는 경우가 많아 자력이 충분하며, 과징금 상향으로 피해 규모가 커질 수 있어 소송금융 투자에 적합한 유형입니다. 따라서 이 정책 변화는 향후 담합 관련 소송의 투자 매력을 높이는 긍정적인 신호로 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>대법원, '지주사 부당지원' 이랜드 과징금 41억 중 26억 취소</t>
+          <t>담합 과징금 부과기준율 하한 '최대 12%' 상향</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>koit.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603090009</t>
+          <t>https://www.koit.co.kr/news/articleView.html?idxno=206010</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-09 00:50:53.519906+00:00</t>
+          <t>2026-03-09 12:49:01.750491+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>이랜드</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>정부의 과징금 부과 논의 및 쿠팡의 행정소송 가능성</t>
+          <t>대법원 확정 판결</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>정부가 쿠팡에 대한 압박을 강화하며 과징금 부과를 논의 중이며, 쿠팡은 이에 대해 행정소송으로 대응할 가능성이 있습니다. 기사는 과징금 규모와 유출 범위 인정 여부에 따라 상황이 달라질 수 있다고 전망했습니다.</t>
+          <t>이랜드가 공정거래위원회의 지주사 부당지원 과징금 41억 원에 불복해 제기한 소송에서 대법원이 원심을 확정했다. 이에 따라 이랜드는 과징금 41억 원 중 26억 원을 취소받았으나, 나머지 15억 원은 유지되었다. 이 판결로 이랜드와 공정위 간의 행정소송은 최종 종결되었다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(쿠팡)의 자력이 충분하고, 정부의 압박과 과징금 논의 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 소송금융 고객이 될 수 있는 피해자 집단과 구체적인 민사상 피해 규모를 특정하기 어려워 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>대법원에서 이랜드의 지주사 부당지원 행위에 대한 공정위 과징금 처분 중 일부를 확정하여 상대방의 책임이 명확하며(적합 조건 1), 대기업인 이랜드의 자력이 충분하다(적합 조건 2). 또한 공정위 조사 및 대법원 판결이라는 객관적 증거가 확보되어 있다(적합 조건 5). 다만, 기사 내용은 과징금 취소 소송의 종결에 대한 것으로, 직접적인 피해자들의 손해배상 소송에 대한 언급은 없어 추가적인 사건 발굴이 필요하다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>쿠팡 겨눈 정부 압박, 美 무역법 301조에 '흔들'</t>
+          <t>대법원, '지주사 부당지원' 이랜드 과징금 41억 중 26억 취소</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/157747</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603090009</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-05 00:40:59.094334+00:00</t>
+          <t>2026-03-09 00:50:53.519906+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>중국 건설사</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>과징금 처분 취소 소송 진행 중</t>
+          <t>정부의 과징금 부과 논의 및 쿠팡의 행정소송 가능성</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>국내 영업소를 둔 중국 건설사가 불공정 행위로 과징금 처분을 받자, 외국 기업에는 하도급법이 적용되지 않는다고 주장하며 처분 취소 소송을 제기했습니다. 이 사건은 외국 기업에 대한 국내 하도급법 적용 여부를 다투는 법적 분쟁입니다.</t>
+          <t>정부가 쿠팡에 대한 압박을 강화하며 과징금 부과를 논의 중이며, 쿠팡은 이에 대해 행정소송으로 대응할 가능성이 있습니다. 기사는 과징금 규모와 유출 범위 인정 여부에 따라 상황이 달라질 수 있다고 전망했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>중국 건설사가 불공정 행위로 과징금 처분을 받아 상대방 책임이 비교적 명확하고(적합 조건 1), 이미 공적 절차(과징금 처분)가 진행되었으며(적합 조건 6), 이에 대한 처분 취소 소송이 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5). 다만, 피해 규모나 피해자 수가 명확히 언급되지 않아 집단적 피해 여부와 규모를 파악하기 어렵습니다.</t>
+          <t>적합 조건으로 상대방(쿠팡)의 자력이 충분하고, 정부의 압박과 과징금 논의 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다. 그러나 기사 내용만으로는 소송금융 고객이 될 수 있는 피해자 집단과 구체적인 민사상 피해 규모를 특정하기 어려워 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[법 상담] 외국기업도 하도급법상 '원사업자'에 해당하나?</t>
+          <t>쿠팡 겨눈 정부 압박, 美 무역법 301조에 '흔들'</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=322553</t>
+          <t>https://dealsite.co.kr/articles/157747</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-02 00:37:36.824164+00:00</t>
+          <t>2026-03-05 00:40:59.094334+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>공정거래</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>중국 건설사</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
+          <t>과징금 처분 취소 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>국내 영업소를 둔 중국 건설사가 불공정 행위로 과징금 처분을 받자, 외국 기업에는 하도급법이 적용되지 않는다고 주장하며 처분 취소 소송을 제기했습니다. 이 사건은 외국 기업에 대한 국내 하도급법 적용 여부를 다투는 법적 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>중국 건설사가 불공정 행위로 과징금 처분을 받아 상대방 책임이 비교적 명확하고(적합 조건 1), 이미 공적 절차(과징금 처분)가 진행되었으며(적합 조건 6), 이에 대한 처분 취소 소송이 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5). 다만, 피해 규모나 피해자 수가 명확히 언급되지 않아 집단적 피해 여부와 규모를 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>[법 상담] 외국기업도 하도급법상 '원사업자'에 해당하나?</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>koscaj.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=322553</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:37:36.824164+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>공정거래</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
           <t>가맹점주들의 집단 소송이 잇따르고 있으며, 3월부터 관련 재판 진행 예정</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>가맹점주들이 물류 마진 구조와 관련된 차액가맹금 논란으로 일부 브랜드를 상대로 집단 소송을 제기하고 있습니다. 3월부터 관련 재판이 줄줄이 진행될 예정이며, 이는 가맹사업 분야의 중요한 법적 쟁점으로 부상하고 있습니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>가맹점주들의 집단 소송이 잇따르고 있으며, 3월부터 관련 재판이 줄줄이 진행될 예정으로 집단적 피해(적합 조건 3)가 명확합니다. 다만, 소송 상대방이 구체적으로 특정되지 않았고, 상대방의 자력이나 피해 규모에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
         <is>
           <t>다수 가맹점주</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>[앞으로(LAW)] 차액가맹금 논란... 창업 시 유의점과 대응 방안은</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>ltn.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.ltn.kr/news/articleView.html?idxno=50596</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-02-28 01:19:04.454931+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>