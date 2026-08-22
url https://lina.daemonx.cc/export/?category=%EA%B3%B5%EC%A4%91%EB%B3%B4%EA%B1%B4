--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -532,890 +532,962 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>질병관리청</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>펜타닐 불법 유통 및 오남용에 대한 사회적 경고 및 우려 제기</t>
+          <t>코로나19 예방접종 피해보상 심의 및 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>기사는 불법 시장에서 헤로인, 코카인 등 다른 마약에 펜타닐이 몰래 섞여 유통되며 피해자들이 이를 모르고 복용하는 치명적인 상황을 경고한다. 미국에서 심각한 문제로 대두된 펜타닐 오남용이 한국에서도 안전한지 의문을 제기하며, 공중 보건에 대한 우려를 나타내고 있다.</t>
+          <t>질병청이 코로나19 예방접종 피해보상 심의 및 재심 청구를 본격화하고 소통지원팀을 신설해 청구 전 과정을 지원한다. 이는 예방접종으로 인한 피해를 인지하고 보상하려는 정부의 노력으로, 잠재적인 피해자들이 보상받을 수 있는 공적 절차가 진행 중임을 시사한다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>불법 시장에서 유통되는 펜타닐 문제로, 책임이 명확한 특정 상대방(기업/기관)을 특정하기 어렵고, 상대방의 자력 또한 불분명하여 소송금융 투자 대상으로 부적합함. (적합 조건 1, 2 미충족)</t>
+          <t>질병청이 코로나19 예방접종 피해보상 심의 및 지원 절차를 운영 중이므로 상대방 책임이 비교적 명확하고(적합 조건 1) 국가기관으로서 자력이 충분합니다(적합 조건 2). 전국민 대상 접종으로 인한 집단적 피해 가능성이 높으며(적합 조건 3), 질병청의 공식 절차 진행 자체가 증거 확보에 유리하고(적합 조건 5) 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[메디칼럼] 미국 뒤흔든 펜타닐, 우리는 안전한가</t>
+          <t>질병청, 감염병 대응 고도화·NIP 확대 본격화...백신 자급화도 속도</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=1700&amp;key=20260406.22022001016</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3008521</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:26:46.827554+00:00</t>
+          <t>2026-07-30 14:00:36.491126+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>감사원 감사 결과 발표, 백신 내 이물질 의혹 제기</t>
+          <t>펜타닐 불법 유통 및 오남용에 대한 사회적 경고 및 우려 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>백신 부작용과 피해자 보상 문제가 감사원 감사 결과를 계기로 재조명되고 있습니다. 전국적으로 2800명 넘는 사망 사례가 신고되었으나 유족들은 여전히 피해자가 아닌 민원인으로 남아있으며, 백신 내 이물질 의혹이 제기되었습니다.</t>
+          <t>기사는 불법 시장에서 헤로인, 코카인 등 다른 마약에 펜타닐이 몰래 섞여 유통되며 피해자들이 이를 모르고 복용하는 치명적인 상황을 경고한다. 미국에서 심각한 문제로 대두된 펜타닐 오남용이 한국에서도 안전한지 의문을 제기하며, 공중 보건에 대한 우려를 나타내고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방이 국가로 자력이 충분하며(적합 조건 2), 전국적으로 2800명 넘는 사망 사례가 신고되어 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 감사원 감사 결과가 백신 내 이물질 의혹을 제기하여 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>불법 시장에서 유통되는 펜타닐 문제로, 책임이 명확한 특정 상대방(기업/기관)을 특정하기 어렵고, 상대방의 자력 또한 불분명하여 소송금융 투자 대상으로 부적합함. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>2800명 이상 (사망)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[사설] 백신 피해, 국가는 어디까지 책임졌는가</t>
+          <t>[메디칼럼] 미국 뒤흔든 펜타닐, 우리는 안전한가</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227979</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=1700&amp;key=20260406.22022001016</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:20:26.804638+00:00</t>
+          <t>2026-04-05 12:26:46.827554+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>질병관리청</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>서울시가 질병청의 백신 이상반응 피해보상 심사를 지원</t>
+          <t>감사원 감사 결과 발표, 백신 내 이물질 의혹 제기</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>서울시가 코로나19 백신 이상반응 피해보상 신청자들의 서류 검토를 지원하여 질병관리청의 적기 심사를 돕겠다고 나섰다. 이는 백신 접종 후 이상반응을 겪은 시민들이 피해보상을 신청하는 과정에서 발생하는 어려움을 해소하기 위한 조치이다.</t>
+          <t>백신 부작용과 피해자 보상 문제가 감사원 감사 결과를 계기로 재조명되고 있습니다. 전국적으로 2800명 넘는 사망 사례가 신고되었으나 유족들은 여전히 피해자가 아닌 민원인으로 남아있으며, 백신 내 이물질 의혹이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방인 질병청은 공공기관으로 자력이 충분하며(적합 조건 2), 코로나19 백신 이상반응 피해보상 신청자가 다수 존재하여 집단적 피해 가능성이 높습니다(적합 조건 3). 서울시가 질병청의 심사를 돕는 공적 절차가 진행 중이며(적합 조건 6), 신청 서류를 통해 증거 확보도 가능합니다(적합 조건 5).</t>
+          <t>상대방이 국가로 자력이 충분하며(적합 조건 2), 전국적으로 2800명 넘는 사망 사례가 신고되어 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 감사원 감사 결과가 백신 내 이물질 의혹을 제기하여 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2800명 이상 (사망)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[이채정의 엮어읽기] 코로나 백신, '알 권리-음모론' 간극 이해하려면</t>
+          <t>[사설] 백신 피해, 국가는 어디까지 책임졌는가</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=117758</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227979</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 12:23:11.339802+00:00</t>
+          <t>2026-04-02 00:20:26.804638+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>질병관리청</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>국회 법안 발의, 국정조사 요구, 기존 소송 항소 진행 중</t>
+          <t>서울시가 질병청의 백신 이상반응 피해보상 심사를 지원</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>김은혜 의원이 코로나19 백신 피해자 구제 강화를 위한 법안을 대표 발의했습니다. 이 법안은 피해 보상 위원회 격상, 정보청구권 신설, 인과관계 추정 요건 개선 등을 골자로 하며, 정부의 백신 피해자 외면과 '곰팡이 백신' 접종 강행에 대한 비판과 함께 국정조사 및 책임자 처벌을 촉구하고 있습니다.</t>
+          <t>서울시가 코로나19 백신 이상반응 피해보상 신청자들의 서류 검토를 지원하여 질병관리청의 적기 심사를 돕겠다고 나섰다. 이는 백신 접종 후 이상반응을 겪은 시민들이 피해보상을 신청하는 과정에서 발생하는 어려움을 해소하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>국가가 피고이며, 이미 법원에서 백신 부작용의 인과성을 인정하는 판결이 있었음에도 정부가 항소하는 상황으로 상대방 책임이 명확합니다. 다수의 피해자가 발생했으며, 국정조사 요구 및 정보청구권 신설 법안 발의 등 공적 절차가 진행 중이거나 예정되어 있어 증거 확보 및 책임 규명 가능성이 높습니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>상대방인 질병청은 공공기관으로 자력이 충분하며(적합 조건 2), 코로나19 백신 이상반응 피해보상 신청자가 다수 존재하여 집단적 피해 가능성이 높습니다(적합 조건 3). 서울시가 질병청의 심사를 돕는 공적 절차가 진행 중이며(적합 조건 6), 신청 서류를 통해 증거 확보도 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>수십만 명 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>김은혜 '코로나19 백신 피해자 구제 강화' 법 발의…정보청구권 신설</t>
+          <t>[이채정의 엮어읽기] 코로나 백신, '알 권리-음모론' 간극 이해하려면</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/03/18/2026031815460530557</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=117758</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-18 12:47:04.888992+00:00</t>
+          <t>2026-03-31 12:23:11.339802+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>국회에서 코로나19 예방접종 피해보상 등에 관한 특별법 개정안 발의, 감사원 감사 결과 발표, 국정조사 및 책임자 처벌 요구</t>
+          <t>국회 법안 발의, 국정조사 요구, 기존 소송 항소 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>코로나19 백신 접종 과정에서 곰팡이 등 이물질 백신 1400만 회분 이상이 접종 보류 없이 사용되었고, 유효기간이 지난 백신 접종자 사후관리도 미흡했던 사실이 감사원 감사 결과 드러났습니다. 질병관리청은 이물 신고 1285건을 식약처에 통보하지 않았으며, 전체 피해보상 신청 10만여 건 중 7만 5천여 건이 보상에서 제외되었습니다. 이에 김은혜 의원이 피해자 정보청구권 도입 등을 골자로 하는 특별법 개정안을 발의하고 국정조사 및 책임자 처벌을 요구했습니다.</t>
+          <t>김은혜 의원이 코로나19 백신 피해자 구제 강화를 위한 법안을 대표 발의했습니다. 이 법안은 피해 보상 위원회 격상, 정보청구권 신설, 인과관계 추정 요건 개선 등을 골자로 하며, 정부의 백신 피해자 외면과 '곰팡이 백신' 접종 강행에 대한 비판과 함께 국정조사 및 책임자 처벌을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>감사원 감사 결과로 정부(질병관리청, 식약처)의 이물질 백신 관리 부실 및 직무유기가 명확히 드러났으며 (상대방 책임 명확, 증거 확보 가능), 대한민국 정부가 상대방이므로 자력이 충분합니다 (상대방 자력 충분). 1400만 회분 이상의 이물질 백신이 접종되었고, 7만 5천여 건의 피해보상이 제외되어 집단적 피해 및 피해 규모가 매우 큽니다 (집단적 피해, 피해 규모 큼). 현재 국회에서 관련 법안이 발의되고 국정조사 요구가 진행 중입니다 (공적 절차 진행 중).</t>
+          <t>국가가 피고이며, 이미 법원에서 백신 부작용의 인과성을 인정하는 판결이 있었음에도 정부가 항소하는 상황으로 상대방 책임이 명확합니다. 다수의 피해자가 발생했으며, 국정조사 요구 및 정보청구권 신설 법안 발의 등 공적 절차가 진행 중이거나 예정되어 있어 증거 확보 및 책임 규명 가능성이 높습니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>최소 7만 5천여 명 이상</t>
+          <t>수십만 명 이상 추정</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>코로나 백신 피해자 구제 강화…野 김은혜, 정보청구권 도입 법안 발의</t>
+          <t>김은혜 '코로나19 백신 피해자 구제 강화' 법 발의…정보청구권 신설</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20020481?ref=naver</t>
+          <t>https://www.mt.co.kr/politics/2026/03/18/2026031815460530557</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-17 13:03:46.695459+00:00</t>
+          <t>2026-03-18 12:47:04.888992+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>일본의 건강피해구제제도 운영 및 미국의 관련 청구 진행 중</t>
+          <t>국회에서 코로나19 예방접종 피해보상 등에 관한 특별법 개정안 발의, 감사원 감사 결과 발표, 국정조사 및 책임자 처벌 요구</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>코로나 백신 부작용에 대한 일본의 건강피해구제제도는 인과관계가 불명확해도 심사를 거쳐 보상하는 반면, 미국은 1만여 건의 청구 중 실제 보상은 44건에 그쳐 대조를 이룹니다. 이는 백신 부작용 피해에 대한 보상 및 인과관계 입증의 어려움을 보여줍니다.</t>
+          <t>코로나19 백신 접종 과정에서 곰팡이 등 이물질 백신 1400만 회분 이상이 접종 보류 없이 사용되었고, 유효기간이 지난 백신 접종자 사후관리도 미흡했던 사실이 감사원 감사 결과 드러났습니다. 질병관리청은 이물 신고 1285건을 식약처에 통보하지 않았으며, 전체 피해보상 신청 10만여 건 중 7만 5천여 건이 보상에서 제외되었습니다. 이에 김은혜 의원이 피해자 정보청구권 도입 등을 골자로 하는 특별법 개정안을 발의하고 국정조사 및 책임자 처벌을 요구했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 코로나 백신 부작용에 대한 일본과 미국의 보상 시스템을 비교하며, 특정 사건이나 소송 상대방을 명확히 제시하지 않습니다. 집단적 피해와 잠재적 피해 규모는 크지만(적합 조건 3, 4), 소송금융 투자를 위한 명확한 피고 특정 및 인과관계 입증의 어려움(적합 조건 1, 5 미흡)이 있어 신규 소송 발굴에 부적합합니다. 특히 미국 사례에서 청구 건수에 비해 실제 보상 건수가 매우 적다는 점은 소송 승소 가능성이 낮음을 시사합니다.</t>
+          <t>감사원 감사 결과로 정부(질병관리청, 식약처)의 이물질 백신 관리 부실 및 직무유기가 명확히 드러났으며 (상대방 책임 명확, 증거 확보 가능), 대한민국 정부가 상대방이므로 자력이 충분합니다 (상대방 자력 충분). 1400만 회분 이상의 이물질 백신이 접종되었고, 7만 5천여 건의 피해보상이 제외되어 집단적 피해 및 피해 규모가 매우 큽니다 (집단적 피해, 피해 규모 큼). 현재 국회에서 관련 법안이 발의되고 국정조사 요구가 진행 중입니다 (공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 7만 5천여 명 이상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>美 관련 청구 1만여건, 실제 보상 44건 그쳐… 日은 대체로 피해 인정</t>
+          <t>코로나 백신 피해자 구제 강화…野 김은혜, 정보청구권 도입 법안 발의</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/welfare-medical/2026/03/17/HX7DQVBU4RDKTEYKOD7NY4DIUI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.sedaily.com/article/20020481?ref=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-17 00:17:15.937940+00:00</t>
+          <t>2026-03-17 13:03:46.695459+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>피해자 소송 진행 중, 야당 주도로 청문회 및 국정조사 추진 예정</t>
+          <t>일본의 건강피해구제제도 운영 및 미국의 관련 청구 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>코로나19 백신 접종 후 사망자가 2802명에 달하며, 피해자 가족협의회는 정부에 피해자 소송 항소 철회를 촉구했다. 야당은 백신 피해 관련 청문회 및 국정조사 추진을 예고하며 정부의 책임 규명과 보상 확대를 요구하고 있다.</t>
+          <t>코로나 백신 부작용에 대한 일본의 건강피해구제제도는 인과관계가 불명확해도 심사를 거쳐 보상하는 반면, 미국은 1만여 건의 청구 중 실제 보상은 44건에 그쳐 대조를 이룹니다. 이는 백신 부작용 피해에 대한 보상 및 인과관계 입증의 어려움을 보여줍니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>정부(대한민국)가 피고로 자력이 충분하며(적합 조건 2), 2802명의 사망자가 발생한 집단적이고 심각한 피해 사례이다(적합 조건 3, 4). 야당이 청문회 및 국정조사를 추진하고 있어 추가 증거 확보 및 공적 절차 진행 가능성이 높다(적합 조건 5, 6). 이미 피해자 소송이 진행 중이라는 점도 긍정적이다.</t>
+          <t>이 기사는 코로나 백신 부작용에 대한 일본과 미국의 보상 시스템을 비교하며, 특정 사건이나 소송 상대방을 명확히 제시하지 않습니다. 집단적 피해와 잠재적 피해 규모는 크지만(적합 조건 3, 4), 소송금융 투자를 위한 명확한 피고 특정 및 인과관계 입증의 어려움(적합 조건 1, 5 미흡)이 있어 신규 소송 발굴에 부적합합니다. 특히 미국 사례에서 청구 건수에 비해 실제 보상 건수가 매우 적다는 점은 소송 승소 가능성이 낮음을 시사합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>2802명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>코로나19 백신 사망자 2802명…野 “청문회·국정조사 추진”</t>
+          <t>美 관련 청구 1만여건, 실제 보상 44건 그쳐… 日은 대체로 피해 인정</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>akomnews.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66565</t>
+          <t>https://www.chosun.com/national/welfare-medical/2026/03/17/HX7DQVBU4RDKTEYKOD7NY4DIUI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-16 12:38:27.701651+00:00</t>
+          <t>2026-03-17 00:17:15.937940+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="3" t="inlineStr">
+      <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>질병관리청 및 대한민국</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>국회 국정조사 및 특검 추진 중, 질병관리청의 백신 인과성 판결 항소 진행 중</t>
+          <t>피해자 소송 진행 중, 야당 주도로 청문회 및 국정조사 추진 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>국민의힘은 질병관리청이 코로나19 백신 공동대응 매뉴얼을 지키지 않고 이물질 신고 1285건을 식약처에 통보하지 않았으며, 이물질 발견에도 접종을 강행했다고 지적했습니다. 또한 질병관리청이 백신 접종 후 사망한 공무원의 인과성 판결에 항소한 것에 대해 비판하며, 국정조사 및 특검을 통해 진상 규명과 책임자 처벌을 요구하고 있습니다. 이는 정부의 백신 관리 부실로 인한 다수 국민의 피해 가능성을 제기하는 사안입니다.</t>
+          <t>코로나19 백신 접종 후 사망자가 2802명에 달하며, 피해자 가족협의회는 정부에 피해자 소송 항소 철회를 촉구했다. 야당은 백신 피해 관련 청문회 및 국정조사 추진을 예고하며 정부의 책임 규명과 보상 확대를 요구하고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>정부 기관(질병관리청)의 매뉴얼 미준수 및 이물질 신고 누락으로 책임이 비교적 명확하며 (적합 조건 1), 대규모 백신 접종으로 인한 다수의 잠재적 피해자가 존재합니다 (적합 조건 3, 4). 이미 법원에서 백신 인과성을 인정한 판결이 있었고 (적합 조건 5), 국회 국정조사 및 특검 추진 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 상대방인 정부는 자력이 충분합니다 (적합 조건 2).</t>
+          <t>정부(대한민국)가 피고로 자력이 충분하며(적합 조건 2), 2802명의 사망자가 발생한 집단적이고 심각한 피해 사례이다(적합 조건 3, 4). 야당이 청문회 및 국정조사를 추진하고 있어 추가 증거 확보 및 공적 절차 진행 가능성이 높다(적합 조건 5, 6). 이미 피해자 소송이 진행 중이라는 점도 긍정적이다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수 (최소 1285건의 이물 신고, 1420만회분 접종)</t>
+          <t>2802명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>국힘, 백신 논란에 “정은경 거취 밝히고 李정부 피해자 구제책 내놔야...</t>
+          <t>코로나19 백신 사망자 2802명…野 “청문회·국정조사 추진”</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>akomnews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12051033?ref=naver</t>
+          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66565</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-12 00:16:50.625340+00:00</t>
+          <t>2026-03-16 12:38:27.701651+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+      <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>질병관리청</t>
+          <t>질병관리청 및 대한민국</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>1심 법원, 질병청의 피해보상 거부처분 취소 판결. 질병청 항소 여부 논의 중.</t>
+          <t>국회 국정조사 및 특검 추진 중, 질병관리청의 백신 인과성 판결 항소 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>법원이 코로나 백신 접종 후 급성심근경색으로 사망한 주무관에 대해 질병청의 피해보상 거부처분을 취소하는 판결을 내렸습니다. 야당은 질병청에 즉시 항소를 철회할 것을 촉구하고 있으며, 이는 백신 부작용 관련 유사 소송의 선례가 될 수 있습니다. 질병청은 공공기관으로서 배상 능력이 충분하며, 사망이라는 중대한 피해가 발생했습니다.</t>
+          <t>국민의힘은 질병관리청이 코로나19 백신 공동대응 매뉴얼을 지키지 않고 이물질 신고 1285건을 식약처에 통보하지 않았으며, 이물질 발견에도 접종을 강행했다고 지적했습니다. 또한 질병관리청이 백신 접종 후 사망한 공무원의 인과성 판결에 항소한 것에 대해 비판하며, 국정조사 및 특검을 통해 진상 규명과 책임자 처벌을 요구하고 있습니다. 이는 정부의 백신 관리 부실로 인한 다수 국민의 피해 가능성을 제기하는 사안입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>법원이 코로나 백신 접종 후 사망한 주무관에 대한 질병청의 피해보상 거부처분을 취소하는 판결을 내림으로써 상대방 책임이 명확해지고 객관적 증거가 확보되었습니다. 질병청은 공공기관으로 자력이 충분하며, 사망이라는 중대한 피해 발생은 물론 유사 사례의 집단적 피해 가능성이 높습니다. 현재 1심 판결이 선고된 상태로 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>정부 기관(질병관리청)의 매뉴얼 미준수 및 이물질 신고 누락으로 책임이 비교적 명확하며 (적합 조건 1), 대규모 백신 접종으로 인한 다수의 잠재적 피해자가 존재합니다 (적합 조건 3, 4). 이미 법원에서 백신 인과성을 인정한 판결이 있었고 (적합 조건 5), 국회 국정조사 및 특검 추진 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 상대방인 정부는 자력이 충분합니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (최소 1285건의 이물 신고, 1420만회분 접종)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>野 복지위  정은경, 이물질 백신 사과로 끝날 일이냐…거취 밝혀라</t>
+          <t>국힘, 백신 논란에 “정은경 거취 밝히고 李정부 피해자 구제책 내놔야...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6097679</t>
+          <t>https://www.dt.co.kr/article/12051033?ref=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-11 12:25:34.173762+00:00</t>
+          <t>2026-03-12 00:16:50.625340+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>질병관리청</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>야당의 코로나 백신 관련 국정조사 및 장관 사퇴 촉구</t>
+          <t>1심 법원, 질병청의 피해보상 거부처분 취소 판결. 질병청 항소 여부 논의 중.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회 국민의힘 위원들이 코로나 백신 관련 국정조사 실시와 정은경 질병관리청장의 사퇴를 촉구하는 기자회견을 가졌습니다. 기사는 야당의 정치적 요구를 전달하는 내용으로, 구체적인 피해 사례나 법적 분쟁의 소지는 명시되지 않았습니다.</t>
+          <t>법원이 코로나 백신 접종 후 급성심근경색으로 사망한 주무관에 대해 질병청의 피해보상 거부처분을 취소하는 판결을 내렸습니다. 야당은 질병청에 즉시 항소를 철회할 것을 촉구하고 있으며, 이는 백신 부작용 관련 유사 소송의 선례가 될 수 있습니다. 질병청은 공공기관으로서 배상 능력이 충분하며, 사망이라는 중대한 피해가 발생했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>본 기사는 야당의 코로나 백신 관련 국정조사 및 장관 사퇴 촉구에 대한 정치적 보도입니다. 특정 피해 사실, 피해자, 손해 규모, 또는 상대방의 명확한 책임이 언급되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 3, 4, 5, 6 모두 미충족)</t>
+          <t>법원이 코로나 백신 접종 후 사망한 주무관에 대한 질병청의 피해보상 거부처분을 취소하는 판결을 내림으로써 상대방 책임이 명확해지고 객관적 증거가 확보되었습니다. 질병청은 공공기관으로 자력이 충분하며, 사망이라는 중대한 피해 발생은 물론 유사 사례의 집단적 피해 가능성이 높습니다. 현재 1심 판결이 선고된 상태로 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>野법사위, 정은경 장관 사퇴 촉구… 코로나 백신 국조 해야</t>
+          <t>野 복지위  정은경, 이물질 백신 사과로 끝날 일이냐…거취 밝혀라</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6092531</t>
+          <t>https://www.news1.kr/politics/assembly/6097679</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-06 12:16:31.744361+00:00</t>
+          <t>2026-03-11 12:25:34.173762+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>집단소송 예정</t>
+          <t>야당의 코로나 백신 관련 국정조사 및 장관 사퇴 촉구</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>기사는 '이물질 백신 1420만 회'에 대한 공중의 분노와 국가를 대상으로 한 집단소송 촉구 여론을 다룹니다. 당시 백신 미접종자에 대한 차별적 조치에 대한 불만도 표출되며, 관련자 처벌과 전수조사를 요구하는 목소리가 높습니다.</t>
+          <t>국회 법제사법위원회 국민의힘 위원들이 코로나 백신 관련 국정조사 실시와 정은경 질병관리청장의 사퇴를 촉구하는 기자회견을 가졌습니다. 기사는 야당의 정치적 요구를 전달하는 내용으로, 구체적인 피해 사례나 법적 분쟁의 소지는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방(국가)의 자력이 충분하고, 1420만 회에 달하는 백신 접종으로 인한 잠재적 피해자 수가 매우 많아 집단적 피해 가능성이 높습니다. (적합 조건 2, 3, 4 해당) 다만, '이물질 백신' 주장의 객관적 증거와 피해 인과관계 입증이 중요합니다.</t>
+          <t>본 기사는 야당의 코로나 백신 관련 국정조사 및 장관 사퇴 촉구에 대한 정치적 보도입니다. 특정 피해 사실, 피해자, 손해 규모, 또는 상대방의 명확한 책임이 언급되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 3, 4, 5, 6 모두 미충족)</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1420만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[박준규의 이슈 언박싱]  음모론이라더니 ...이물질 백신 1420만 회, 문재...</t>
+          <t>野법사위, 정은경 장관 사퇴 촉구… 코로나 백신 국조 해야</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=115684</t>
+          <t>https://www.news1.kr/politics/assembly/6092531</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-25 00:51:36.275055+00:00</t>
+          <t>2026-03-06 12:16:31.744361+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="3" t="inlineStr">
+      <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>공중보건</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>집단소송 예정</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>기사는 '이물질 백신 1420만 회'에 대한 공중의 분노와 국가를 대상으로 한 집단소송 촉구 여론을 다룹니다. 당시 백신 미접종자에 대한 차별적 조치에 대한 불만도 표출되며, 관련자 처벌과 전수조사를 요구하는 목소리가 높습니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>상대방(국가)의 자력이 충분하고, 1420만 회에 달하는 백신 접종으로 인한 잠재적 피해자 수가 매우 많아 집단적 피해 가능성이 높습니다. (적합 조건 2, 3, 4 해당) 다만, '이물질 백신' 주장의 객관적 증거와 피해 인과관계 입증이 중요합니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>1420만 명 이상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>[박준규의 이슈 언박싱]  음모론이라더니 ...이물질 백신 1420만 회, 문재...</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>pennmike.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=115684</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:51:36.275055+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>공중보건</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
           <t>정부/질병관리청</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>감사원 감사 결과 발표</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>감사원의 코로나19 백신 안전관리 실태 감사 결과, 곰팡이, 머리카락 등 이물 신고가 접수된 뒤에도 제대로 된 확인 절차 없이 동일 제조 번호 백신 1,420만 회분이 계속 접종된 것으로 드러났다. 또한 유효기간이 지난 백신을 접종한 사람도 2,703명에 달하는 것으로 조사되었다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>감사원 감사 결과 코로나19 백신 안전관리 부실이 명확히 드러나 상대방 책임이 비교적 명확하며(적합 조건 1), 감사 결과라는 객관적 증거가 확보되었습니다(적합 조건 5). 동일 제조 번호 백신 1,420만 회분 접종 및 2,703명의 유효기간 경과 백신 접종은 집단적 피해이자 피해 규모가 매우 큰 경우에 해당합니다(적합 조건 3, 4). 상대방은 정부/공공기관으로 자력이 충분하며(적합 조건 2), 이미 감사원 감사라는 공적 절차가 진행된 상태입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
         <is>
           <t>최대 1,420만 명 (동일 제조 번호 백신 접종자), 2,703명 (유효기간 경과 백신 접종자)</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>[이슈5] 산불에 단비, 전국 강수…경남 함양도 많은 눈 外</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260223192443gOR</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-02-23 12:33:56.411031+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>