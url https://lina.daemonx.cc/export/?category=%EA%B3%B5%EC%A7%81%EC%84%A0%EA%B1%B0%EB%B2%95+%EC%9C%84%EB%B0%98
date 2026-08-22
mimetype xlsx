--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="39" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
-    <col width="37" customWidth="1" min="10" max="10"/>
+    <col width="38" customWidth="1" min="10" max="10"/>
     <col width="13" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -532,322 +532,390 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공직선거법 위반</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 당선무효형 선고, 항소심 진행 중</t>
+          <t>특검의 공소유지 및 공소취소 권한 관련 법적 논의 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>강원도교육감 선거에 나선 신경호 후보가 공직선거법 위반으로 1심에서 당선무효형을 선고받아 재판이 진행 중이다. 만약 당선무효가 확정될 경우 보궐선거에 최대 120억 원의 강원도교육청 예산이 소요될 것으로 예상된다. 토론회에서 강삼영 후보가 이 문제를 지적하며 공방이 벌어졌다.</t>
+          <t>기사는 특검이 재판 중인 형사 사건을 이첩받아 공소유지 여부를 결정하는 권한에 대한 법적 쟁점을 다룹니다. 형사소송법상 공소취소는 1심 판결 선고 전까지만 가능하나, 특검법안의 모호한 규정으로 인해 '이 대통령의 공직선거법 위반 사건'을 둘러싸고 공소취소 가능성 및 특검의 치외법권 논란이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>신경호 후보의 공직선거법 위반으로 1심에서 당선무효형이 선고되어 책임이 명확하며(적합 조건 1, 5), 보궐선거 발생 시 최대 120억 원의 예산이 소요될 수 있어 피해 규모가 매우 크다(적합 조건 4). 다만, 상대방이 개인으로 자력 확보에 대한 불확실성이 존재한다.</t>
+          <t>이 기사는 형사 사건의 절차적 쟁점(특검의 공소유지 및 공소취소 권한)에 대한 법률적 논의를 다루고 있습니다. 소송금융은 주로 다수의 피해자가 금전적 손해배상을 청구하는 민사 사건을 대상으로 하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>최대 120억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>강원도교육청 (강원도민)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>신경호 아직 재판 중  vs  강삼영 전교조 이력  공방</t>
+          <t>재판중인 사건을 특검이 가져와 재수사… “공소취소 위한 치외법권”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mbceg.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mbceg.co.kr/post/136605</t>
+          <t>https://www.chosun.com/national/court_law/2026/05/02/IRAFCBBPMVE6TE56VCIPUFQULU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-25 07:02:32.271418+00:00</t>
+          <t>2026-06-15 17:40:03.531633+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공직선거법 위반</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>신경호</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경선 허위 득표율 유포 및 카드뉴스 관련 경찰/선관위 고발 진행 중</t>
+          <t>1심 당선무효형 선고, 항소심 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>더불어민주당 전남광주특별시장 후보 경선에서 허위 득표율 문건 유포와 오인 유발 카드뉴스 배포를 둘러싼 공방이 격화되고 있습니다. 민형배 후보 측은 허위 득표율 유포자를 경찰과 선관위에 고발할 예정이며, 신정훈 후보 측은 민 후보 캠프의 카드뉴스를 당 선관위에 고발했습니다. 진보당 이종욱 후보도 민 후보의 카드뉴스에 대해 선관위의 엄중 조사와 사법 처리를 촉구했습니다.</t>
+          <t>강원도교육감 선거에 나선 신경호 후보가 공직선거법 위반으로 1심에서 당선무효형을 선고받아 재판이 진행 중이다. 만약 당선무효가 확정될 경우 보궐선거에 최대 120억 원의 강원도교육청 예산이 소요될 것으로 예상된다. 토론회에서 강삼영 후보가 이 문제를 지적하며 공방이 벌어졌다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송 가능성은 있으나, 피해 규모를 금전적으로 산정하기 어렵고 상대방의 자력 또한 대기업 수준이 아니므로 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>신경호 후보의 공직선거법 위반으로 1심에서 당선무효형이 선고되어 책임이 명확하며(적합 조건 1, 5), 보궐선거 발생 시 최대 120억 원의 예산이 소요될 수 있어 피해 규모가 매우 크다(적합 조건 4). 다만, 상대방이 개인으로 자력 확보에 대한 불확실성이 존재한다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 120억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>강원도교육청 (강원도민)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>민주당, 초대 전남광주특별시장 후보 선출 ‘격랑’</t>
+          <t>신경호 아직 재판 중  vs  강삼영 전교조 이력  공방</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>mbceg.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1774260102429388003</t>
+          <t>https://www.mbceg.co.kr/post/136605</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-23 12:35:12.861633+00:00</t>
+          <t>2026-05-25 07:02:32.271418+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공직선거법 위반</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>오세훈 서울시장 여론조사 대납 의혹 관련 형사 재판 진행 중</t>
+          <t>경선 허위 득표율 유포 및 카드뉴스 관련 경찰/선관위 고발 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>오세훈 서울시장이 여론조사 대납 의혹으로 재판을 받고 있으며, 자신을 기소한 민중기 특검에 대해 '법왜곡죄' 고소를 검토 중이라고 밝혔습니다. 오 시장은 자신이 사기 범행의 피해자임에도 기소되었다고 주장하며, 사건의 핵심 인물인 명태균 씨의 증인 불출석으로 법정 대면은 불발되었습니다.</t>
+          <t>더불어민주당 전남광주특별시장 후보 경선에서 허위 득표율 문건 유포와 오인 유발 카드뉴스 배포를 둘러싼 공방이 격화되고 있습니다. 민형배 후보 측은 허위 득표율 유포자를 경찰과 선관위에 고발할 예정이며, 신정훈 후보 측은 민 후보 캠프의 카드뉴스를 당 선관위에 고발했습니다. 진보당 이종욱 후보도 민 후보의 카드뉴스에 대해 선관위의 엄중 조사와 사법 처리를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 사건은 오세훈 시장이 피고인으로 있는 형사 재판이 핵심이며, 소송금융이 주로 지원하는 민사 손해배상 청구 사건과는 거리가 멉니다. 오 시장이 주장하는 피해 금액(3,300만 원)은 소송금융 투자 대상으로 보기에 규모가 작고, 특검에 대한 '법왜곡죄' 고소 검토는 형사 고소에 해당하여 민사 소송금융의 대상이 아닙니다. 상대방의 자력이나 책임 명확성도 불분명합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송 가능성은 있으나, 피해 규모를 금전적으로 산정하기 어렵고 상대방의 자력 또한 대기업 수준이 아니므로 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>3,300만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>오세훈  특검 법왜곡죄 고소 검토 ...명태균 법정 대면은 불발</t>
+          <t>민주당, 초대 전남광주특별시장 후보 선출 ‘격랑’</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603181919331244</t>
+          <t>http://www.jndn.com/article.php?aid=1774260102429388003</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-18 12:28:03.664195+00:00</t>
+          <t>2026-03-23 12:35:12.861633+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공직선거법 위반</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>민중기 특검</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>오세훈 서울시장 여론조사 대납 의혹 관련 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>오세훈 서울시장이 여론조사 대납 의혹으로 재판을 받고 있으며, 자신을 기소한 민중기 특검에 대해 '법왜곡죄' 고소를 검토 중이라고 밝혔습니다. 오 시장은 자신이 사기 범행의 피해자임에도 기소되었다고 주장하며, 사건의 핵심 인물인 명태균 씨의 증인 불출석으로 법정 대면은 불발되었습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>이 사건은 오세훈 시장이 피고인으로 있는 형사 재판이 핵심이며, 소송금융이 주로 지원하는 민사 손해배상 청구 사건과는 거리가 멉니다. 오 시장이 주장하는 피해 금액(3,300만 원)은 소송금융 투자 대상으로 보기에 규모가 작고, 특검에 대한 '법왜곡죄' 고소 검토는 형사 고소에 해당하여 민사 소송금융의 대상이 아닙니다. 상대방의 자력이나 책임 명확성도 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>3,300만 원</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>오세훈  특검 법왜곡죄 고소 검토 ...명태균 법정 대면은 불발</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603181919331244</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:28:03.664195+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>공직선거법 위반</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>대법원 전원합의체 선고</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>이 기사는 2025년 5월 1일이라는 가상의 시점에서 조희대 대법원장이 이재명 공직선거법 위반 사건에 대한 대법원 전원합의체 선고를 하는 상황을 묘사합니다. 해당 판결은 가장 유력한 야당 대표의 대선 출마 자격을 박탈하는 내용으로, 상당한 정치적 후폭풍을 예고하는 것으로 그려집니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>이 기사는 2025년 5월 1일이라는 특정 시점을 명시하며 '이재명 공직선거법 위반 사건'에 대한 대법원 전원합의체 선고를 묘사하는 가상의 시나리오를 다루고 있습니다. 소송금융 투자는 실제 발생했거나 진행 중인 법적 분쟁을 대상으로 하므로, 가상의 미래 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>‘이재명 대선후보 자격 박탈’ 향해 초스피드 질주한 조희대 코트</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/society/society_general/1247343.html</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-08 00:36:43.844862+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>