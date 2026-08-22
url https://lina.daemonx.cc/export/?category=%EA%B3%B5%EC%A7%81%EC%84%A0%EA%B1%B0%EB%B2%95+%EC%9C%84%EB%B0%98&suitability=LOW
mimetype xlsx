--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="37" customWidth="1" min="10" max="10"/>
+    <col width="38" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -533,174 +533,242 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공직선거법 위반</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>오세훈 서울시장 여론조사 대납 의혹 관련 형사 재판 진행 중</t>
+          <t>특검의 공소유지 및 공소취소 권한 관련 법적 논의 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>오세훈 서울시장이 여론조사 대납 의혹으로 재판을 받고 있으며, 자신을 기소한 민중기 특검에 대해 '법왜곡죄' 고소를 검토 중이라고 밝혔습니다. 오 시장은 자신이 사기 범행의 피해자임에도 기소되었다고 주장하며, 사건의 핵심 인물인 명태균 씨의 증인 불출석으로 법정 대면은 불발되었습니다.</t>
+          <t>기사는 특검이 재판 중인 형사 사건을 이첩받아 공소유지 여부를 결정하는 권한에 대한 법적 쟁점을 다룹니다. 형사소송법상 공소취소는 1심 판결 선고 전까지만 가능하나, 특검법안의 모호한 규정으로 인해 '이 대통령의 공직선거법 위반 사건'을 둘러싸고 공소취소 가능성 및 특검의 치외법권 논란이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 사건은 오세훈 시장이 피고인으로 있는 형사 재판이 핵심이며, 소송금융이 주로 지원하는 민사 손해배상 청구 사건과는 거리가 멉니다. 오 시장이 주장하는 피해 금액(3,300만 원)은 소송금융 투자 대상으로 보기에 규모가 작고, 특검에 대한 '법왜곡죄' 고소 검토는 형사 고소에 해당하여 민사 소송금융의 대상이 아닙니다. 상대방의 자력이나 책임 명확성도 불분명합니다.</t>
+          <t>이 기사는 형사 사건의 절차적 쟁점(특검의 공소유지 및 공소취소 권한)에 대한 법률적 논의를 다루고 있습니다. 소송금융은 주로 다수의 피해자가 금전적 손해배상을 청구하는 민사 사건을 대상으로 하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>3,300만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>오세훈  특검 법왜곡죄 고소 검토 ...명태균 법정 대면은 불발</t>
+          <t>재판중인 사건을 특검이 가져와 재수사… “공소취소 위한 치외법권”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603181919331244</t>
+          <t>https://www.chosun.com/national/court_law/2026/05/02/IRAFCBBPMVE6TE56VCIPUFQULU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-18 12:28:03.664195+00:00</t>
+          <t>2026-06-15 17:40:03.531633+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공직선거법 위반</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>민중기 특검</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>오세훈 서울시장 여론조사 대납 의혹 관련 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>오세훈 서울시장이 여론조사 대납 의혹으로 재판을 받고 있으며, 자신을 기소한 민중기 특검에 대해 '법왜곡죄' 고소를 검토 중이라고 밝혔습니다. 오 시장은 자신이 사기 범행의 피해자임에도 기소되었다고 주장하며, 사건의 핵심 인물인 명태균 씨의 증인 불출석으로 법정 대면은 불발되었습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>이 사건은 오세훈 시장이 피고인으로 있는 형사 재판이 핵심이며, 소송금융이 주로 지원하는 민사 손해배상 청구 사건과는 거리가 멉니다. 오 시장이 주장하는 피해 금액(3,300만 원)은 소송금융 투자 대상으로 보기에 규모가 작고, 특검에 대한 '법왜곡죄' 고소 검토는 형사 고소에 해당하여 민사 소송금융의 대상이 아닙니다. 상대방의 자력이나 책임 명확성도 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>3,300만 원</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>오세훈  특검 법왜곡죄 고소 검토 ...명태균 법정 대면은 불발</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603181919331244</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:28:03.664195+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>공직선거법 위반</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>대법원 전원합의체 선고</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>이 기사는 2025년 5월 1일이라는 가상의 시점에서 조희대 대법원장이 이재명 공직선거법 위반 사건에 대한 대법원 전원합의체 선고를 하는 상황을 묘사합니다. 해당 판결은 가장 유력한 야당 대표의 대선 출마 자격을 박탈하는 내용으로, 상당한 정치적 후폭풍을 예고하는 것으로 그려집니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>이 기사는 2025년 5월 1일이라는 특정 시점을 명시하며 '이재명 공직선거법 위반 사건'에 대한 대법원 전원합의체 선고를 묘사하는 가상의 시나리오를 다루고 있습니다. 소송금융 투자는 실제 발생했거나 진행 중인 법적 분쟁을 대상으로 하므로, 가상의 미래 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>‘이재명 대선후보 자격 박탈’ 향해 초스피드 질주한 조희대 코트</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/society/society_general/1247343.html</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-08 00:36:43.844862+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>