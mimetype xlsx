--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,528 +535,600 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>공직자 비리</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>조희대 대법원장, 박영재 대법관</t>
+          <t>김병기</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>공수처 수사1부 배당 및 검토 착수</t>
+          <t>경찰 수사 11개월째 진행 중, 수사심의위원회 소집 요청</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이병철 변호사가 조희대 대법원장과 박영재 대법관을 '법왜곡죄'로 고발하여 공수처가 수사에 착수했다. 고발 내용은 이재명 대통령 사건 파기환송 과정에서 형사소송법을 의도적으로 왜곡하고 서면주의 원칙을 지키지 않았다는 것이다. 공수처는 법왜곡죄의 수사 범위와 적용 기준이 없어 신중히 검토 중이다.</t>
+          <t>민주당 원내대표를 지낸 김병기 무소속 의원에 대한 차남 특혜 편입, 숙박권 수수, 진료 특혜 등 의혹에 대해 시민단체가 고발하여 경찰 수사가 11개월 넘게 진행 중이다. 고발인 측은 수사 지연에 대한 의혹을 제기하며 수사심의위원회 소집을 요청했으나, 경찰은 아직 사건 송치 시기가 아니라고 밝혀 수사 종결이 늦어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 중 '이미 공적 절차 진행 중'에 해당하여 공수처 수사가 시작되었으나, '상대방 책임 명확성', '집단적 피해', '피해 규모' 측면에서 불확실성이 크다. 특히 '법왜곡죄'는 국내 판례와 적용 기준이 없어 법적 불확실성이 매우 높고, 소송금융 투자 대상으로서의 금전적 회수 가능성이 낮아 부적합하다.</t>
+          <t>경찰 수사가 11개월 넘게 진행 중인 사건으로 공적 절차가 진행 중인 점(적합 조건 6)은 해당하나, 상대방의 책임이 명확히 입증되지 않았고, 피해 규모나 피해자 수가 특정되지 않아 소송금융 투자 대상으로 적합도가 낮습니다. 또한 집단적 피해가 아닌 개별 의혹에 대한 수사입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>공수처, '법왜곡죄 고발 1호' 조희대 대법원장 사건 배당</t>
+          <t>[손병관의 뉴스프레소] 당대표 때리면 표 나온다? 여당 최고위원 경선 ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040115285900879</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003256039&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 13:25:14.726477+00:00</t>
+          <t>2026-08-14 07:16:26.859450+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>공직자 비리</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>조희대 대법원장, 지귀연 부장판사</t>
+          <t>조희대 대법원장, 박영재 대법관</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>공수처 수사1부 배당 및 검토 착수</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>조희대 대법원장과 지귀연 부장판사가 '법왜곡죄' 혐의로 고발되어 서울경찰청 반부패수사대에서 수사를 맡게 되었습니다. 경찰은 법관의 '고의' 입증과 압수수색 영장 확보에 현실적 어려움이 크다고 보고 있으며, 법원장들 또한 사법기능 위축 우려를 표명했습니다. 법왜곡죄는 법관·검사·수사관이 법을 의도적으로 비틀어 판결이나 처분을 내렸을 경우 처벌하는 내용입니다.</t>
+          <t>이병철 변호사가 조희대 대법원장과 박영재 대법관을 '법왜곡죄'로 고발하여 공수처가 수사에 착수했다. 고발 내용은 이재명 대통령 사건 파기환송 과정에서 형사소송법을 의도적으로 왜곡하고 서면주의 원칙을 지키지 않았다는 것이다. 공수처는 법왜곡죄의 수사 범위와 적용 기준이 없어 신중히 검토 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임(고의적 법 왜곡) 입증이 매우 어렵고(적합 조건 1 불충족), 객관적 증거 확보(압수수색 영장 발부) 또한 현실적 한계가 크다고 경찰 스스로 밝히고 있어(적합 조건 5 불충족) 승소 가능성이 낮습니다. 또한, 집단적 피해나 명확한 피해 규모 산정이 어려워 소송금융 투자 대상으로서의 매력이 낮습니다(적합 조건 3, 4 불충족).</t>
+          <t>적합 조건 중 '이미 공적 절차 진행 중'에 해당하여 공수처 수사가 시작되었으나, '상대방 책임 명확성', '집단적 피해', '피해 규모' 측면에서 불확실성이 크다. 특히 '법왜곡죄'는 국내 판례와 적용 기준이 없어 법적 불확실성이 매우 높고, 소송금융 투자 대상으로서의 금전적 회수 가능성이 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'법왜곡죄' 수사 맡은 경찰, 법리 적용의 적절성 규명 '관건'</t>
+          <t>공수처, '법왜곡죄 고발 1호' 조희대 대법원장 사건 배당</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260318_0003554340</t>
+          <t>https://www.imaeil.com/page/view/2026040115285900879</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-19 00:43:44.559590+00:00</t>
+          <t>2026-04-01 13:25:14.726477+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>공직자 비리</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>조희대 대법원장, 지귀연 부장판사</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>서울경찰청 반부패수사대 수사 배당, 수사 방향 결정 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>조희대 대법원장과 지귀연 부장판사가 최근 공포된 법왜곡죄로 경찰 수사 대상이 되었다. 이병철 변호사는 윤석열 전 대통령 구속기간 계산 오류 및 이재명 당시 대선 후보 사건 심리 중 서면주의 원칙 위반 등을 주장하며 이들을 고발했으며, 서울경찰청 반부패수사대가 사건을 배당받아 수사 방향을 검토 중이다.</t>
+          <t>조희대 대법원장과 지귀연 부장판사가 '법왜곡죄' 혐의로 고발되어 서울경찰청 반부패수사대에서 수사를 맡게 되었습니다. 경찰은 법관의 '고의' 입증과 압수수색 영장 확보에 현실적 어려움이 크다고 보고 있으며, 법원장들 또한 사법기능 위축 우려를 표명했습니다. 법왜곡죄는 법관·검사·수사관이 법을 의도적으로 비틀어 판결이나 처분을 내렸을 경우 처벌하는 내용입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>공적 절차(경찰 수사)가 진행 중이나, 소송금융의 주 대상인 손해배상 청구 사건이 아닌 법관에 대한 형사 고발 사건임. 피해 규모 및 피해자가 불특정하며, 직접적인 금전적 피해 회복 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
+          <t>상대방 책임(고의적 법 왜곡) 입증이 매우 어렵고(적합 조건 1 불충족), 객관적 증거 확보(압수수색 영장 발부) 또한 현실적 한계가 크다고 경찰 스스로 밝히고 있어(적합 조건 5 불충족) 승소 가능성이 낮습니다. 또한, 집단적 피해나 명확한 피해 규모 산정이 어려워 소송금융 투자 대상으로서의 매력이 낮습니다(적합 조건 3, 4 불충족).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>지귀연 부장판사도 '법왜곡죄' 수사 대상 됐다…서울경찰청 광수단에 배...</t>
+          <t>'법왜곡죄' 수사 맡은 경찰, 법리 적용의 적절성 규명 '관건'</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1125789</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003554340</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-18 00:53:41.725875+00:00</t>
+          <t>2026-03-19 00:43:44.559590+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>공직자 비리</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>파주시 공직자 (손성익 시의원 포함)</t>
+          <t>조희대 대법원장, 지귀연 부장판사</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경기북부경찰청 수사 중, 손성익 시의원 1차 출석</t>
+          <t>서울경찰청 반부패수사대 수사 배당, 수사 방향 결정 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>경기북부경찰청이 파주시 공직자들의 정치개입 의혹에 대해 수사를 진행 중이며, 손성익 시의원이 1차 출석 조사를 받았습니다. 이 사건은 공직자의 부적절한 행위에 대한 수사로, 아직 민사상 손해배상 청구의 구체적인 피해자나 피해 규모는 파악되지 않고 있습니다.</t>
+          <t>조희대 대법원장과 지귀연 부장판사가 최근 공포된 법왜곡죄로 경찰 수사 대상이 되었다. 이병철 변호사는 윤석열 전 대통령 구속기간 계산 오류 및 이재명 당시 대선 후보 사건 심리 중 서면주의 원칙 위반 등을 주장하며 이들을 고발했으며, 서울경찰청 반부패수사대가 사건을 배당받아 수사 방향을 검토 중이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사 내용은 파주시 공직자의 정치개입 의혹에 대한 경찰 수사 진행을 다루고 있으나, 소송금융 투자 대상으로서의 핵심 요건인 명확한 민사상 책임 주체와 구체적인 피해자 및 피해 규모가 특정되지 않아 적합도가 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>공적 절차(경찰 수사)가 진행 중이나, 소송금융의 주 대상인 손해배상 청구 사건이 아닌 법관에 대한 형사 고발 사건임. 피해 규모 및 피해자가 불특정하며, 직접적인 금전적 피해 회복 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>의정부시 안병용 예비후보 손, '보수의 아이콘' 강세창 전 국힘 당협위...</t>
+          <t>지귀연 부장판사도 '법왜곡죄' 수사 대상 됐다…서울경찰청 광수단에 배...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fntoday.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379841</t>
+          <t>https://www.wikitree.co.kr/articles/1125789</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-14 12:45:42.630517+00:00</t>
+          <t>2026-03-18 00:53:41.725875+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>공직자 비리</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>조희대 대법원장, 박영재 전 법원행정처장</t>
+          <t>파주시 공직자 (손성익 시의원 포함)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰청 국가수사본부 및 공수처 고발, 국회 탄핵안 발의 착수</t>
+          <t>경기북부경찰청 수사 중, 손성익 시의원 1차 출석</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이병철 변호사가 조희대 대법원장과 박영재 전 법원행정처장을 법왜곡죄로 경찰청과 공수처에 고발했습니다. 이들은 이재명 대통령의 공직선거법 위반 사건 파기환송 과정에서 서면주의 원칙을 위반하여 재판 결과에 영향을 미쳤다는 혐의를 받고 있습니다. 범여권 의원들은 조 대법원장에 대한 탄핵안 발의에 착수하는 등 공적 절차가 진행 중입니다.</t>
+          <t>경기북부경찰청이 파주시 공직자들의 정치개입 의혹에 대해 수사를 진행 중이며, 손성익 시의원이 1차 출석 조사를 받았습니다. 이 사건은 공직자의 부적절한 행위에 대한 수사로, 아직 민사상 손해배상 청구의 구체적인 피해자나 피해 규모는 파악되지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 사건은 법왜곡죄라는 새로운 형사 고발 및 대법원장에 대한 탄핵 절차를 다루고 있어, 소송금융의 주된 투자 대상인 '피해자의 손해배상 청구'와는 거리가 멠니다. (부적합 조건: 피해 규모 불분명, 집단적 피해 없음) 고발 및 탄핵 절차가 진행 중이라는 점(적합 조건 6)은 있으나, 직접적인 금전적 피해를 입은 다수의 원고가 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용은 파주시 공직자의 정치개입 의혹에 대한 경찰 수사 진행을 다루고 있으나, 소송금융 투자 대상으로서의 핵심 요건인 명확한 민사상 책임 주체와 구체적인 피해자 및 피해 규모가 특정되지 않아 적합도가 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>법왜곡죄 첫날, 1호 고발은 조희대… ‘李 선거법 파기환송’관련</t>
+          <t>의정부시 안병용 예비후보 손, '보수의 아이콘' 강세창 전 국힘 당협위...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>fntoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260313/133521332/2</t>
+          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379841</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-13 00:36:51.505593+00:00</t>
+          <t>2026-03-14 12:45:42.630517+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>공직자 비리</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>조희대 대법원장, 박영재 전 법원행정처장</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>의혹 제기 단계</t>
+          <t>경찰청 국가수사본부 및 공수처 고발, 국회 탄핵안 발의 착수</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>미국 공화당 내 'MAGA 아이콘'으로 불리는 한 인물이 혼외관계 의혹과 직권남용·부패 의혹에 휩싸여 당내 긴장을 유발하고 있습니다. 기사는 해당 인물의 과거 소송 주도 이력을 언급하나, 현재 제기된 의혹과 관련하여 구체적인 피해나 법적 절차에 대한 정보는 제공하지 않습니다.</t>
+          <t>이병철 변호사가 조희대 대법원장과 박영재 전 법원행정처장을 법왜곡죄로 경찰청과 공수처에 고발했습니다. 이들은 이재명 대통령의 공직선거법 위반 사건 파기환송 과정에서 서면주의 원칙을 위반하여 재판 결과에 영향을 미쳤다는 혐의를 받고 있습니다. 범여권 의원들은 조 대법원장에 대한 탄핵안 발의에 착수하는 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사는 특정 개인에 대한 '의혹'만을 다루고 있어, 소송금융 투자에 필요한 명확한 상대방 책임, 구체적인 피해 규모, 피해자 수, 그리고 진행 중인 공적 절차에 대한 정보가 매우 부족합니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>이 사건은 법왜곡죄라는 새로운 형사 고발 및 대법원장에 대한 탄핵 절차를 다루고 있어, 소송금융의 주된 투자 대상인 '피해자의 손해배상 청구'와는 거리가 멠니다. (부적합 조건: 피해 규모 불분명, 집단적 피해 없음) 고발 및 탄핵 절차가 진행 중이라는 점(적합 조건 6)은 있으나, 직접적인 금전적 피해를 입은 다수의 원고가 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>외도·부패 의혹 ‘MAGA 아이콘’ 돌풍에 美 공화당 초긴장, 왜?</t>
+          <t>법왜곡죄 첫날, 1호 고발은 조희대… ‘李 선거법 파기환송’관련</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/03/02/4OSKUKLG45EHJGQHL2DIVYKCJM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.donga.com/news/Society/article/all/20260313/133521332/2</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-02 00:41:40.420120+00:00</t>
+          <t>2026-03-13 00:36:51.505593+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>공직자 비리</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>의혹 제기 단계</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>미국 공화당 내 'MAGA 아이콘'으로 불리는 한 인물이 혼외관계 의혹과 직권남용·부패 의혹에 휩싸여 당내 긴장을 유발하고 있습니다. 기사는 해당 인물의 과거 소송 주도 이력을 언급하나, 현재 제기된 의혹과 관련하여 구체적인 피해나 법적 절차에 대한 정보는 제공하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>기사는 특정 개인에 대한 '의혹'만을 다루고 있어, 소송금융 투자에 필요한 명확한 상대방 책임, 구체적인 피해 규모, 피해자 수, 그리고 진행 중인 공적 절차에 대한 정보가 매우 부족합니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>외도·부패 의혹 ‘MAGA 아이콘’ 돌풍에 美 공화당 초긴장, 왜?</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/international/international_general/2026/03/02/4OSKUKLG45EHJGQHL2DIVYKCJM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:41:40.420120+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>공직자 비리</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>형사 재판 진행 중, 법관 기피 신청으로 일부 심리 중단</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>최상목 전 부총리가 한덕수 전 총리 재판 위증 및 헌법재판관 미임명 관련 직권남용 혐의로 형사 재판을 받고 있습니다. 최 전 부총리 측은 재판부에 대한 법관 기피 신청을 제기하여, 위증 혐의 심리는 일시 중단된 상태입니다. 나머지 피고인들에 대한 심리는 계속 진행됩니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>본 사건은 최상목 전 부총리에 대한 위증 및 직권남용 혐의 형사 재판으로, 소송금융의 일반적인 투자 대상인 피해자의 민사상 손해배상 청구 사건이 아닙니다. 공적 절차가 진행 중이고 증거가 확보되어 있으나, 특정 가능한 민사상 피해자 집단이나 구체적인 피해 금액이 명시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>'尹 지시문건 위증' 최상목, 이진관 부장판사 법관 기피신청</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04109846645352488</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-02-21 17:38:53.325889+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N8"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>