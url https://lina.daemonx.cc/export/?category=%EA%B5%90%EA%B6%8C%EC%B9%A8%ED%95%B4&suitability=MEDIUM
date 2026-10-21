--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="26" customWidth="1" min="5" max="5"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="34" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="40" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -533,106 +533,174 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교권침해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>전북교육청 원스톱 지원단 가동, 중대사안 대응 협의회 운영</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>전북도교육청이 중대한 교육활동 침해를 당한 교원을 위해 초기 대응부터 사안 종결까지 통합 지원하는 ‘교권침해 중대사안 원스톱 지원단’을 가동한다. 이 지원단은 법률·심리·행정 지원은 물론 민·형사 소송비용, 상해 치료비, 재산상 피해 보상, 긴급 경호 서비스 등을 제공한다. 교육청은 피해 교원이 회복과 교육활동 복귀에 집중할 수 있도록 사건 전 과정을 책임지고 지원할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>전북교육청이 중대한 교권침해 사안에 대해 법률, 심리, 행정 지원 및 소송비용까지 지원하는 원스톱 지원단을 가동한다는 내용. 이는 상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 클 수 있는(적합 조건 4) 교권침해 사건들이 발생하고 있음을 시사하며, 교육청 차원의 공적 절차(적합 조건 6)가 진행될 가능성을 보여줌. 다만, 특정 사건이 아닌 지원 시스템에 대한 기사이므로 구체적인 피고의 자력이나 집단적 피해 여부는 파악하기 어려움.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>교권침해 접수부터 종결까지…전북교육청 ‘원스톱 지원단’ 가동</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260930508851?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-05 18:03:30.109896+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>교권침해</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>학부모</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>교권 침해 논란 확산, 국민신문고 민원 위협</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>한 학부모가 교사의 카카오톡 프로필 사진을 문제 삼아 삭제를 요구하고, 불응 시 국민신문고 민원을 제기하겠다고 협박한 사건이 발생했습니다. 이는 교권 침해 및 사생활 간섭 논란을 일으키며, 서이초 사건 이후에도 여전한 교권 침해 실태를 보여주고 있습니다. 교사들은 악성 민원에 대한 강력한 보호 장치를 요구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>학부모의 교권 침해 및 사생활 간섭 행위가 카카오톡 메시지 캡처로 명확히 드러나 상대방 책임이 비교적 명확하고 증거가 확보되어 있습니다. 그러나 상대방이 개인 학부모이므로 자력 확보가 불확실하며, 직접적인 금전적 피해 규모가 크지 않아 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>선생님, 카톡 프사 당장 내리세요!  교사 SNS 간섭·협박한 학부모</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026030618471782113</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-06 13:07:09.797605+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>