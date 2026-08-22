--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$41</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$47</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N41"/>
+  <dimension ref="A1:N47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,2662 +539,3066 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>교육청 및 교육부</t>
+          <t>오정초 학부모</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>학교 체육 교육의 질적 저하 및 학생 체력 저하가 지속적으로 발생 중</t>
+          <t>경기도교육청 교육감 명의로 학부모에 대한 형사고발 진행 중, 교권보호위원회에서 학부모의 행위를 교육활동 침해로 인정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>학교 안전사고 증가와 민원 부담으로 인해 교사들이 체육 수업을 보수적으로 운영하며, 활동적인 수업이 사라지고 영상 시청이나 개인 체조 위주로 재편되고 있습니다. 이로 인해 학생들의 체력 저하가 심화되고 사설 학원 의존도가 높아지는 등 공교육의 질적 저하와 교육 양극화 문제가 발생하고 있으며, 교육 당국의 시스템적 책임이 제기됩니다.</t>
+          <t>오정초 교사가 학생 간 다툼 중재 후 학부모로부터 악성 민원, 피켓 시위, 아동 학대 형사고소 및 민사소송을 당한 사건입니다. 경기도교육청은 학부모의 행위를 교육활동 침해로 인정하고, 안민석 교육감이 직접 학부모를 형사고발했습니다. 교권보호전담관 300명을 선발하는 등 교권 보호를 위한 제도적 대응도 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>교육 당국(교육청 및 교육부)의 시스템적 책임이 비교적 명확하며, 전국 모든 학생과 교사에게 영향을 미치는 광범위한 집단적 피해가 발생하고 있습니다. 학교안전공제중앙회 통계, 교원단체 조사, 교육부 PAPS 데이터 등 객관적 증거가 풍부하며, 상대방의 자력 또한 충분합니다. 피해 규모는 개별 금액 산정이 어렵지만, 수많은 학생들의 신체 활동 감소 및 체력 저하, 사교육비 증가 등 사회적 피해 규모가 매우 큽니다.</t>
+          <t>상대방의 책임이 교권보호위원회에서 교육활동 침해로 인정되어 명확하며, 경기도교육감이 직접 형사고발하는 등 공적 절차가 진행 중이고 증거 확보가 용이합니다. 다만, 상대방이 개인 학부모로 자력 불충분 가능성이 있고, 집단적 피해가 아니며, 피해 금액이 구체적으로 특정되지 않아 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>전국 학생 및 교사 다수</t>
+          <t>1명 (해당 교사)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>소송 무서워 체육 못 해요 …몸 사리는 교사들, 무너진 교권 [권준영의...</t>
+          <t>“교사 협박 용납 없다” 안민석, ‘오정초 악성민원’ 학부모 고발</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260520500634?OutUrl=naver</t>
+          <t>https://www.khan.co.kr/article/202608101436001</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-01 22:22:08.456332+00:00</t>
+          <t>2026-08-12 07:02:00.172731+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>교육부가 내년 상반기부터 수학여행 등 학교 현장체험학습에서 안전사고 발생 시 고의나 중과실이 없는 한 인솔 교사에 법적 책임을 묻지 않는 내용의 '현장체험학습 지원 방안'을 발표했습니다. 이는 학교안전법 개정을 통해 교사의 부담을 줄이고 체험학습을 활성화하기 위함이며, 교육청 차원의 법률 지원도 강화될 예정입니다.</t>
+          <t>이 기사는 AI 시대에 교실에서 '교육활동권'을 지키기 위한 혜안을 제시한다. 손해배상청구와 같은 민사 절차의 중요성을 강조하며, 아동의 피해 가능성을 조사하고 신고할 권리가 보장되어야 함을 역설한다. 특정 사건에 대한 보도가 아닌, 법적 개념과 권리에 대한 논평이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 분석이 아닌, 학교 현장체험학습 안전사고 발생 시 교사의 법적 책임을 경감하는 법률 개정 추진에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 명확한 상대방, 구체적인 피해 규모가 존재하지 않으며, 오히려 교사의 면책 조항을 강화하여 향후 소송의 원고 승소 가능성을 낮추는 방향의 정책이므로 적합도가 낮습니다.</t>
+          <t>제공된 기사 내용은 'AI 시대 교육활동권'에 대한 개념적 논평으로, 특정 사건이나 분쟁을 다루고 있지 않다. 따라서 소송금융 투자 검토에 필요한 구체적인 상대방, 피해자, 피해 규모, 책임 소재 등 적합 조건에 해당하는 정보가 전혀 파악되지 않아 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>사라진 수학여행 다시 돌아올까… 고의·중과실 사고 아니면 ‘교사 면...</t>
+          <t>[AI   퍼스펙티브] AI 시대 교실을 지키는 혜안 '교육활동권'</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-28</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260528514109?OutUrl=naver</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=128391</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-30 00:51:38.041806+00:00</t>
+          <t>2026-08-08 14:00:37.096956+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>교육감직 준비위의 공약 발표</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 기고문은 현장체험학습 중 발생하는 사고나 민원으로 인해 교사들이 민형사 소송과 악성 민원에 홀로 노출되는 구조적 문제점을 비판합니다. 이러한 상황이 교사들의 열정을 저해하고 체험학습 운영을 위축시킨다고 지적하며, 교사 보호를 위한 제도 개선의 필요성을 강조합니다.</t>
+          <t>인천시교육감직 준비위원회는 교원 소송비와 치유비 지원을 확대하는 공약 실천 계획을 발표했습니다. 이는 교원들의 교육 활동 보호와 복지 증진을 위한 정책적 지원 방안입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 현장체험학습 관련 교사들이 겪는 민형사 소송 및 악성 민원이라는 시스템적 문제점을 지적하는 기고문입니다. 소송금융 투자 대상이 될 만한 특정 사건, 명확한 피고, 구체적인 피해 규모, 또는 집단적 피해자 발생이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 인천시교육감직 준비위원회의 교원 소송비 및 치유비 지원 확대 공약 발표에 대한 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[기고] 현장체험학습이라는 ‘장’을 제대로 담그려면, 진짜 ‘구더기’...</t>
+          <t>교원 소송비·치유비 지원 확대…인천교육감직 준비위, 공약 실천계획 ...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>vop.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://vop.co.kr/A00001692997.html</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363731558</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-18 07:01:18.585866+00:00</t>
+          <t>2026-07-30 14:48:51.057460+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>부산시교육청</t>
+          <t>대한민국 교육부 및 각 시도 교육청</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>정치권에서 문제 제기 및 공약 발표</t>
+          <t>교권 침해 관련 사회적 논의 및 입법 절차 진행 중, 교사들의 집단적 목소리 표출</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>천하람 개혁신당 원내대표와 정이한 부산시장 후보가 부산 초등학교 34.6%에서 점심시간 축구 금지 현상을 지적하며, 악성 민원 대응 시스템 부재를 '정치의 실패'로 규정했습니다. 이들은 아이들의 신체활동 보장을 위한 민원 관리 체계 개선 및 교사 보호 제도 강화를 공약으로 내세웠습니다.</t>
+          <t>2023년 서이초등학교 교사 사망 사건 이후, 무고성 아동학대 신고와 악성 민원으로 인한 교권 침해 문제가 심화되고 있다. 4천 명의 교사들이 검은 옷을 입고 집단적으로 목소리를 내며 교실을 소송 전쟁터로 만드는 행위를 막아달라고 호소하고 있다. 이는 교사들의 정신적 고통과 교육 활동 위축 등 광범위한 피해를 야기하고 있으며, 교권 보호를 위한 제도 개선의 필요성이 대두되고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>집단적 피해(105개 초등학교 학생 다수)는 존재하나, 핵심적인 피해(축구 금지)가 소송금융의 주요 고려사항인 금전적 손해로 산정하기 매우 어렵습니다. 상대방 책임(시스템 부재)이 명확한 불법행위로 보기 어렵고, 공적 절차 진행 중인 단계도 아니어서 투자 매력이 낮습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 공공기관), 3(집단적 피해 - 4천 명의 교사), 4(피해 규모 - 다수의 피해자), 5(증거 확보 가능 - 서이초 사건 등 공론화된 배경), 6(공적 절차 진행 중 - 교권 보호 관련 사회적 논의 및 입법 추진)에 해당합니다. 교권 침해에 대한 사회적 공감대가 높고, 대규모 피해자 집단이 형성되어 있어 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>부산 초등학생 다수</t>
+          <t>4천 명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[6·3 지방선거] 천하람  부산 초교 35% 축구 금지…악성 민원 정치로 막...</t>
+          <t>상복 입은 교사 4천 명…“공포 떠올라”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260426144505860</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000540319</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-02 21:10:13.134903+00:00</t>
+          <t>2026-07-29 07:15:30.489283+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>제도 개선 논의 중</t>
+          <t>교육청 대책 발표 및 대통령 언급 등 공적 논의 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>세종교육의 학력 격차, 교권 문제 등을 다루는 인터뷰 기사로, 특히 학교폭력위원회 전문성 강화와 교사 책임 경감 등 제도 개선의 필요성을 강조하고 있습니다. 이는 특정 사건에 대한 소송보다는 교육 시스템 전반의 개선 방향에 대한 논의입니다.</t>
+          <t>교사들이 현장체험학습 중 발생하는 사고에 대한 책임 부담으로 인해 소풍 및 수학여행을 기피하는 현상이 전국적으로 확산되고 있습니다. 2022년 초등학생 사망 사고 후 담임교사 유죄 판결이 이러한 분위기를 심화시켰으며, 교육청과 대통령까지 나서 대책 마련을 촉구하고 있으나 현장 분위기는 크게 달라지지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사는 학폭위원회 전문성 강화 및 교사 책임 경감 등 제도 개선의 필요성을 언급하는 인터뷰로, 특정 사건이나 명확한 피고를 특정하기 어렵습니다 (적합 조건 1, 2 불충족). 또한, 집단적 피해나 구체적인 피해 규모, 객관적 증거 등 소송금융 투자에 필요한 적합 조건(3, 4, 5)이 확인되지 않습니다.</t>
+          <t>기사는 교사의 현장체험학습 사고 책임 부담으로 인한 현장체험학습 기피 현상이라는 시스템적 문제를 다루고 있습니다. 특정 대기업이나 공공기관을 상대로 한 집단 소송의 명확한 기회가 보이지 않아 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, 현장체험학습을 가지 못하는 학생들의 '피해 규모'를 구체적인 금액으로 산정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전국 초등학생 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[인터뷰]  세종교육, 이대로는 무너진다 …원성수 '학력·격차·교권' 전...</t>
+          <t>대통령도 나섰지만‥올해도  소풍 안 가요</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>usmbc.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=729217</t>
+          <t>https://www.usmbc.co.kr/NewsArticle/838365</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 12:18:47.731795+00:00</t>
+          <t>2026-07-02 17:00:47.246038+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>교권 보호 관련 법안 발의 및 국회 교육위원회 통과</t>
+          <t>교권 침해 대응 및 지원 방안 논의 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>국민의힘 정성국 의원이 교권 보호 강화를 위한 법안 개정을 추진 중입니다. 주요 내용은 악성 민원을 1회만으로도 교권 침해로 규정하고, 심각한 교권 침해 행위를 학생부에 기재하며, 교사가 무분별한 아동학대 신고나 소송을 당했을 때 국가·지자체가 법률 분쟁을 지원하는 방안 등입니다. 이는 교사들의 교육 활동 위축을 막고 교권 침해를 실효적으로 예방하기 위함입니다.</t>
+          <t>학교안전공제중앙회와 교육부가 교원의 정당한 교육활동 중 발생하는 부당한 침해에 대한 손해배상 및 소송비용 지원 방안을 논의하기 위해 실무자 회의를 개최했습니다. 이는 무너진 교권을 바로 세우기 위한 공적 노력의 일환으로, 교권 침해 피해 교원들을 위한 법률적, 정신적 지원을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 교권 보호를 위한 법안 발의 및 개정 추진 등 입법 활동에 초점을 맞추고 있어, 특정 사건에 대한 소송금융 투자 기회를 포착하기 어렵습니다. 상대방(개별 학부모)의 자력이 불분명하고, 집단적 피해 규모가 구체적인 금전적 손해로 명확히 특정되지 않아 소송금융 적합 조건(상대방 자력 충분, 피해 규모 큼, 집단적 피해)에 부합하지 않습니다.</t>
+          <t>(적합 조건 3) 교권 침해는 다수의 교원에게 영향을 미치는 집단적 피해 가능성이 있으며, (적합 조건 6) 학교안전공제중앙회와 교육부가 교권 보호를 위한 공적 절차를 진행 중입니다. 그러나 특정 가해자가 명확히 제시되지 않아 상대방의 자력 확인이 어렵고, 개별 사건의 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>“교권 보호돼야 학습권도 보장…교권침해, 학생부 기재 추진”</t>
+          <t>무너진 교권 바로 세운다 …학교안전공제중앙회, 전국 실무자 소집해 ...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01544886645412840</t>
+          <t>https://www.g-enews.com/view.php?ud=202605220931194194a9fc143920_1</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-04 00:40:05.041658+00:00</t>
+          <t>2026-06-15 20:53:03.448115+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>교육청 및 교육부</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>학교 체육 교육의 질적 저하 및 학생 체력 저하가 지속적으로 발생 중</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>학교 안전사고 증가와 민원 부담으로 인해 교사들이 체육 수업을 보수적으로 운영하며, 활동적인 수업이 사라지고 영상 시청이나 개인 체조 위주로 재편되고 있습니다. 이로 인해 학생들의 체력 저하가 심화되고 사설 학원 의존도가 높아지는 등 공교육의 질적 저하와 교육 양극화 문제가 발생하고 있으며, 교육 당국의 시스템적 책임이 제기됩니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>교육 당국(교육청 및 교육부)의 시스템적 책임이 비교적 명확하며, 전국 모든 학생과 교사에게 영향을 미치는 광범위한 집단적 피해가 발생하고 있습니다. 학교안전공제중앙회 통계, 교원단체 조사, 교육부 PAPS 데이터 등 객관적 증거가 풍부하며, 상대방의 자력 또한 충분합니다. 피해 규모는 개별 금액 산정이 어렵지만, 수많은 학생들의 신체 활동 감소 및 체력 저하, 사교육비 증가 등 사회적 피해 규모가 매우 큽니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>전국 학생 및 교사 다수</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>소송 무서워 체육 못 해요 …몸 사리는 교사들, 무너진 교권 [권준영의...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260520500634?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-06-01 22:22:08.456332+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>도교육청 징계심의위 재심의 진행 중, 교사 순직 인정</t>
+          <t>학교안전법 개정 추진 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>제주 모 중학교 교사 사망 사건과 관련하여 학교법인이 교감에게 내린 '불문(경고)' 처분이 가볍다고 판단, 제주도교육청 징계심의위원회가 '견책'으로 징계 수위를 상향 의결하고 학교법인에 통보했습니다. 한편, 사망한 교사는 지난해 5월 사망 후 8개월 만에 순직이 인정되었습니다.</t>
+          <t>교육부가 내년 상반기부터 수학여행 등 학교 현장체험학습에서 안전사고 발생 시 고의나 중과실이 없는 한 인솔 교사에 법적 책임을 묻지 않는 내용의 '현장체험학습 지원 방안'을 발표했습니다. 이는 학교안전법 개정을 통해 교사의 부담을 줄이고 체험학습을 활성화하기 위함이며, 교육청 차원의 법률 지원도 강화될 예정입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>교사 사망 사건에 대한 교감의 책임이 공적 절차(도교육청 징계심의위 재심의)를 통해 명확해지고 있으며, 교사의 순직이 인정되어 증거 확보가 용이합니다. 사망 사건으로 인한 피해 규모가 크고, 학교법인이 상대방이므로 배상 능력이 있을 것으로 판단됩니다.</t>
+          <t>본 기사는 특정 사건에 대한 분석이 아닌, 학교 현장체험학습 안전사고 발생 시 교사의 법적 책임을 경감하는 법률 개정 추진에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 명확한 상대방, 구체적인 피해 규모가 존재하지 않으며, 오히려 교사의 면책 조항을 강화하여 향후 소송의 원고 승소 가능성을 낮추는 방향의 정책이므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>“경고는 가볍다”… 제주 모중학교 교감 징계 ‘견책’으로 상향</t>
+          <t>사라진 수학여행 다시 돌아올까… 고의·중과실 사고 아니면 ‘교사 면...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/04/03/20260403500008?wlog_tag3=naver</t>
+          <t>https://www.segye.com/newsView/20260528514109?OutUrl=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 00:36:18.384694+00:00</t>
+          <t>2026-05-30 00:51:38.041806+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>학교폭력 가해자들이 징계에 불복해 행정소송을 제기하는 사례가 급증하면서, 피해 학생들이 2~3년간 '소송 지옥'에 빠져 고통받고 있습니다. 가해자 측의 행정소송은 피해자 측 소송의 4.6배에 달하며, 가벼운 징계에도 입시 불이익 등을 우려해 소송전을 벌이는 것이 일상화되었습니다. 이로 인해 피해 학생들의 고통이 장기화되고 있으며, 법원도 전담 재판부를 증설하는 등 사회적 문제가 심화되고 있습니다.</t>
+          <t>이 기고문은 현장체험학습 중 발생하는 사고나 민원으로 인해 교사들이 민형사 소송과 악성 민원에 홀로 노출되는 구조적 문제점을 비판합니다. 이러한 상황이 교사들의 열정을 저해하고 체험학습 운영을 위축시킨다고 지적하며, 교사 보호를 위한 제도 개선의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>학폭 가해자들의 징계 불복 행정소송으로 인해 피해자들이 2~3년간 '소송 지옥'에 빠지는 심각한 사회적 문제로, 다수의 피해자가 발생하고 있습니다(집단적 피해). 학폭위 및 법원 판결을 통해 가해 사실이 인정되는 경우가 많아 책임이 명확하며, 공적 절차(학폭위, 행정심판)가 이미 진행 중인 경우가 대부분이고 증거 확보도 가능합니다. 비록 개별 가해자의 자력은 불확실하나, 피해자들의 법률 비용 지원을 통한 정의 실현 및 사회적 영향력 측면에서 투자 가치가 높습니다.</t>
+          <t>이 기사는 현장체험학습 관련 교사들이 겪는 민형사 소송 및 악성 민원이라는 시스템적 문제점을 지적하는 기고문입니다. 소송금융 투자 대상이 될 만한 특정 사건, 명확한 피고, 구체적인 피해 규모, 또는 집단적 피해자 발생이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>연간 수백 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>“가해 이력 남기기 싫다” 맞신고… ‘소송 지옥’에 빠진 학폭 피해자</t>
+          <t>[기고] 현장체험학습이라는 ‘장’을 제대로 담그려면, 진짜 ‘구더기’...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/04/02/20260402010002?wlog_tag3=naver</t>
+          <t>https://vop.co.kr/A00001692997.html</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-01 13:18:43.290214+00:00</t>
+          <t>2026-05-18 07:01:18.585866+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>부산시교육청</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>울산교육청의 교원 보호 정책 강화 발표</t>
+          <t>정치권에서 문제 제기 및 공약 발표</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>울산교육청이 교원 교육활동 보호를 강화하기 위한 정책을 발표했다. 이는 교육활동 침해로 인한 재산상 피해 지원 금액 확대, 손해배상책임 보장 한도 상향, 상해 치료비 및 상담·심리치료비 지원 확대 등을 포함한다. 교원 보호를 위한 예방부터 사후 지원까지 전반적인 시스템을 강화하는 내용이다.</t>
+          <t>천하람 개혁신당 원내대표와 정이한 부산시장 후보가 부산 초등학교 34.6%에서 점심시간 축구 금지 현상을 지적하며, 악성 민원 대응 시스템 부재를 '정치의 실패'로 규정했습니다. 이들은 아이들의 신체활동 보장을 위한 민원 관리 체계 개선 및 교사 보호 제도 강화를 공약으로 내세웠습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 울산교육청의 교원 보호 정책 강화에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 교권 침해 사건이나 명확한 피고가 존재하지 않습니다. 또한, 집단적 피해나 구체적인 피해 규모도 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>집단적 피해(105개 초등학교 학생 다수)는 존재하나, 핵심적인 피해(축구 금지)가 소송금융의 주요 고려사항인 금전적 손해로 산정하기 매우 어렵습니다. 상대방 책임(시스템 부재)이 명확한 불법행위로 보기 어렵고, 공적 절차 진행 중인 단계도 아니어서 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>부산 초등학생 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>교권 침해 예방서 사후 지원까지…울산교육청, 교원 교육활동 보호 강화</t>
+          <t>[6·3 지방선거] 천하람  부산 초교 35% 축구 금지…악성 민원 정치로 막...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061229</t>
+          <t>https://www.ajunews.com/view/20260426144505860</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-01 13:08:30.185871+00:00</t>
+          <t>2026-05-02 21:10:13.134903+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>제도 개선 논의 중</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>울산시교육청이 교원의 교육활동 보호를 강화하기 위해 법률 지원 서비스를 도입합니다. 교원이 교육활동 관련 법률 분쟁에 휘말릴 경우 외부 변호사 지원, 재산상 피해 및 치료비 지원 확대, 긴급 경호 서비스 연장 등을 제공합니다. 이는 교원들이 안심하고 교육활동에 전념할 수 있는 환경을 조성하기 위함입니다.</t>
+          <t>세종교육의 학력 격차, 교권 문제 등을 다루는 인터뷰 기사로, 특히 학교폭력위원회 전문성 강화와 교사 책임 경감 등 제도 개선의 필요성을 강조하고 있습니다. 이는 특정 사건에 대한 소송보다는 교육 시스템 전반의 개선 방향에 대한 논의입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 울산시교육청의 교원 법률 지원 정책에 대한 내용으로, 특정 소송 사건이나 집단 피해를 다루고 있지 않습니다. 소송금융 투자를 위한 명확한 피고, 피해 규모, 집단성 등의 적합 조건이 전혀 해당되지 않아 투자 대상이 아닙니다.</t>
+          <t>기사는 학폭위원회 전문성 강화 및 교사 책임 경감 등 제도 개선의 필요성을 언급하는 인터뷰로, 특정 사건이나 명확한 피고를 특정하기 어렵습니다 (적합 조건 1, 2 불충족). 또한, 집단적 피해나 구체적인 피해 규모, 객관적 증거 등 소송금융 투자에 필요한 적합 조건(3, 4, 5)이 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>울산교육청, 교육 관련 고소·고발 당한 교원에 법률 지원</t>
+          <t>[인터뷰]  세종교육, 이대로는 무너진다 …원성수 '학력·격차·교권' 전...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260401146300057?input=1195m</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=729217</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 13:01:58.161247+00:00</t>
+          <t>2026-04-04 12:18:47.731795+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
-      <c r="E13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>교권 보호 관련 법안 발의 및 국회 교육위원회 통과</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>교총이 회원들에게 AI 법률 서비스 'AI나눔이' 1개월 무료 이용권을 지원한다고 밝혔다. 또한, '교육활동 소송 국가책임제', '악성민원 맞고소제' 등 실효성 있는 교권 보호 방안 마련에 총력을 기울일 것이라고 강조했다. 인텔리콘연구소 공동대표는 교권 보호가 발생 사안 대응에 그치지 않아야 한다고 언급했다.</t>
+          <t>국민의힘 정성국 의원이 교권 보호 강화를 위한 법안 개정을 추진 중입니다. 주요 내용은 악성 민원을 1회만으로도 교권 침해로 규정하고, 심각한 교권 침해 행위를 학생부에 기재하며, 교사가 무분별한 아동학대 신고나 소송을 당했을 때 국가·지자체가 법률 분쟁을 지원하는 방안 등입니다. 이는 교사들의 교육 활동 위축을 막고 교권 침해를 실효적으로 예방하기 위함입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 교권 보호를 위한 정책적 노력과 AI 법률 서비스 지원에 대한 일반적인 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 교권 보호를 위한 법안 발의 및 개정 추진 등 입법 활동에 초점을 맞추고 있어, 특정 사건에 대한 소송금융 투자 기회를 포착하기 어렵습니다. 상대방(개별 학부모)의 자력이 불분명하고, 집단적 피해 규모가 구체적인 금전적 손해로 명확히 특정되지 않아 소송금융 적합 조건(상대방 자력 충분, 피해 규모 큼, 집단적 피해)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>교총 회원 대상 ‘AI나눔이’ 1개월 무료 이용권 지원</t>
+          <t>“교권 보호돼야 학습권도 보장…교권침해, 학생부 기재 추진”</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>hangyo.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.hangyo.com/news/article.html?no=107218</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01544886645412840</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-30 12:41:30.177094+00:00</t>
+          <t>2026-04-04 00:40:05.041658+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>교사들의 교육활동 위축 및 아동학대 기준 명확화 요구</t>
+          <t>법률지원단 운영 시작</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>초등학교 교사들이 받아쓰기 등 정당한 교육활동에 대해 학부모 민원과 아동학대 신고 위협을 받으며 교육활동이 위축되고 있음. 아동복지법상 정서적 아동학대 기준의 모호성이 문제의 원인으로 지적되며, 교사들은 명확한 기준 마련을 요구하고 있음. 이는 다수의 교사에게 영향을 미치는 시스템적 문제로, 법적 해석의 여지가 있음.</t>
+          <t>충북교육청이 교육활동 침해 사안의 복잡화 및 소송 확대에 대응하기 위해 '2026 교육활동 보호 법률지원단'을 운영한다. 이 지원단은 교사들에게 법률 자문, 행정심판 및 소송 대응, 아동학대 피소 관련 대응 등을 제공하며 교권 보호를 강화할 예정이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>교사들의 정당한 교육활동이 학부모 민원 및 아동학대 신고 위협으로 위축되는 집단적 피해가 발생하고 있음 (적합 조건: 집단적 피해). 아동복지법상 정서적 아동학대 기준의 모호성이 문제의 근원이며, 이는 법리적 다툼의 여지가 있음 (적합 조건: 증거 확보 가능성). 다만, 직접적인 금전적 피해 규모가 불분명하고, 소송 상대방이 특정되기 어려워 투자 매력도가 낮음.</t>
+          <t>이 기사는 충북교육청이 교권 보호를 위해 법률지원단을 운영한다는 일반적인 정책 발표로, 특정 사건이나 집단 피해를 다루지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 구체적인 피해 규모, 또는 진행 중인 대규모 소송이 식별되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수 교사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>20년차 베테랑 교사가 말하는 문해력 확 높이는 ‘이것’[교육in]</t>
+          <t>충북교육청, '2026 교육활동 보호 법률지원단' 운영···교권 보호 강화</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01554726645387912</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2414536</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-28 00:40:42.393231+00:00</t>
+          <t>2026-04-03 00:46:50.759830+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+      <c r="A15" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>제주 모 중학교 학교법인</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>미국 정부 차원의 조사 진행 중 또는 예정</t>
+          <t>도교육청 징계심의위 재심의 진행 중, 교사 순직 인정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>트럼프 전 대통령이 의대 입시에서 '인종 우회 반영' 문제를 제기하며 미국 대학가를 정조준하고 있습니다. 향후 조사 결과에 따라 소송이나 연방 자금 지원 문제로 이어질 가능성이 있으며, 다른 대학으로 확대될 경우 입학 전형의 근본적인 재편을 가져올 수 있습니다.</t>
+          <t>제주 모 중학교 교사 사망 사건과 관련하여 학교법인이 교감에게 내린 '불문(경고)' 처분이 가볍다고 판단, 제주도교육청 징계심의위원회가 '견책'으로 징계 수위를 상향 의결하고 학교법인에 통보했습니다. 한편, 사망한 교사는 지난해 5월 사망 후 8개월 만에 순직이 인정되었습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>미국 대학들을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), '인종 우회 반영'으로 인해 불이익을 받은 다수의 지원자가 발생할 수 있어 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 관련 조사가 진행 중이거나 예정되어 있어 증거 확보 가능성이 있으며(적합 조건 5, 6), 향후 소송으로 이어질 가능성이 명시되어 있습니다.</t>
+          <t>교사 사망 사건에 대한 교감의 책임이 공적 절차(도교육청 징계심의위 재심의)를 통해 명확해지고 있으며, 교사의 순직이 인정되어 증거 확보가 용이합니다. 사망 사건으로 인한 피해 규모가 크고, 학교법인이 상대방이므로 배상 능력이 있을 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>트럼프, 의대 입시 '인종 우회 반영' 정조준… 美 대학가 또다시 충돌</t>
+          <t>“경고는 가볍다”… 제주 모중학교 교감 징계 ‘견책’으로 상향</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159361</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/04/03/20260403500008?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-27 00:56:40.572595+00:00</t>
+          <t>2026-04-03 00:36:18.384694+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>학폭위 징계 불복 행정소송 진행 중</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>강원특별자치도교육청이 교육활동 침해를 막기 위해 신속한 심리상담과 법률 지원을 제공할 계획이라는 내용의 기사입니다. 이는 특정 사건에 대한 보도가 아닌, 교육청의 정책 방향과 지원 계획을 설명하는 일반적인 뉴스입니다.</t>
+          <t>학교폭력 가해자들이 징계에 불복해 행정소송을 제기하는 사례가 급증하면서, 피해 학생들이 2~3년간 '소송 지옥'에 빠져 고통받고 있습니다. 가해자 측의 행정소송은 피해자 측 소송의 4.6배에 달하며, 가벼운 징계에도 입시 불이익 등을 우려해 소송전을 벌이는 것이 일상화되었습니다. 이로 인해 피해 학생들의 고통이 장기화되고 있으며, 법원도 전담 재판부를 증설하는 등 사회적 문제가 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 강원교육청의 교육활동 침해 예방 및 지원 정책을 다루는 일반적인 보도입니다. 특정 사건, 가해자, 피해자 또는 구체적인 법적 분쟁이 언급되지 않아 소송금융 투자 적합도 판단 기준(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행 여부) 중 어느 하나도 해당하지 않습니다. 투자할 만한 구체적인 소송 대상이 존재하지 않습니다.</t>
+          <t>학폭 가해자들의 징계 불복 행정소송으로 인해 피해자들이 2~3년간 '소송 지옥'에 빠지는 심각한 사회적 문제로, 다수의 피해자가 발생하고 있습니다(집단적 피해). 학폭위 및 법원 판결을 통해 가해 사실이 인정되는 경우가 많아 책임이 명확하며, 공적 절차(학폭위, 행정심판)가 이미 진행 중인 경우가 대부분이고 증거 확보도 가능합니다. 비록 개별 가해자의 자력은 불확실하나, 피해자들의 법률 비용 지원을 통한 정의 실현 및 사회적 영향력 측면에서 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 수백 명 이상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>신속한 심리상담·법률 지원 …강원교육청, 교육활동 침해 막는다</t>
+          <t>“가해 이력 남기기 싫다” 맞신고… ‘소송 지옥’에 빠진 학폭 피해자</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6114719</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/04/02/20260402010002?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-26 12:47:19.830610+00:00</t>
+          <t>2026-04-01 13:18:43.290214+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>울산교육청의 교원 보호 정책 강화 발표</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>오석진 대전교육감 예비후보가 교권 보호를 위한 '교원 민원·법률 통합 대응 시스템 고도화' 공약을 발표했다. 이 공약은 교사가 혼자 민원과 소송을 감당하는 대신 교육청이 책임지는 구조로 전환하겠다는 내용을 담고 있다.</t>
+          <t>울산교육청이 교원 교육활동 보호를 강화하기 위한 정책을 발표했다. 이는 교육활동 침해로 인한 재산상 피해 지원 금액 확대, 손해배상책임 보장 한도 상향, 상해 치료비 및 상담·심리치료비 지원 확대 등을 포함한다. 교원 보호를 위한 예방부터 사후 지원까지 전반적인 시스템을 강화하는 내용이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 교육감 후보의 정책 공약에 대한 내용입니다. 따라서 소송금융 투자 대상이 되는 구체적인 상대방, 피해 규모, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 울산교육청의 교원 보호 정책 강화에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 교권 침해 사건이나 명확한 피고가 존재하지 않습니다. 또한, 집단적 피해나 구체적인 피해 규모도 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>오석진 대전교육감 예비후보, 교원 민원·법률 통합 대응 시스템 고도화...</t>
+          <t>교권 침해 예방서 사후 지원까지…울산교육청, 교원 교육활동 보호 강화</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=298523</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061229</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-25 13:00:40.221043+00:00</t>
+          <t>2026-04-01 13:08:30.185871+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>본 기사는 팬데믹 이후 6년간 아동들의 정신 건강이 조용히 붕괴되고 있음을 지적합니다. 학교폭력 가해자나 피해자가 아닌 아이들이 학교 구성원 누구도 모르게 마음의 병을 앓고 있으며, 희수(가명)의 사례를 통해 이러한 현실을 보여줍니다. 이는 팬데믹 이후 아동들의 정서적 어려움이 심화되고 있음을 시사합니다.</t>
+          <t>울산시교육청이 교원의 교육활동 보호를 강화하기 위해 법률 지원 서비스를 도입합니다. 교원이 교육활동 관련 법률 분쟁에 휘말릴 경우 외부 변호사 지원, 재산상 피해 및 치료비 지원 확대, 긴급 경호 서비스 연장 등을 제공합니다. 이는 교원들이 안심하고 교육활동에 전념할 수 있는 환경을 조성하기 위함입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>본 기사는 팬데믹 이후 아동들의 정신 건강 악화라는 사회적 문제를 다루고 있어, 특정 가해자나 법적 책임 주체가 명확하게 특정되지 않습니다. 또한, 소송으로 이어질 만한 구체적인 사건이나 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 울산시교육청의 교원 법률 지원 정책에 대한 내용으로, 특정 소송 사건이나 집단 피해를 다루고 있지 않습니다. 소송금융 투자를 위한 명확한 피고, 피해 규모, 집단성 등의 적합 조건이 전혀 해당되지 않아 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>팬데믹 이후 6년, 조용히 붕괴되는 아이들</t>
+          <t>울산교육청, 교육 관련 고소·고발 당한 교원에 법률 지원</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57474</t>
+          <t>https://www.yna.co.kr/view/AKR20260401146300057?input=1195m</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-25 00:21:05.873633+00:00</t>
+          <t>2026-04-01 13:01:58.161247+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>최근 고등학교 학교폭력 사안의 조치 결과가 대학 입시에 직접적인 영향을 미치면서, 가해 및 피해 학생 측의 행정심판과 법적 소송이 급증하고 있다. 이러한 소송전은 학생들의 갈등을 장기화시키는 원인이 되고 있다.</t>
+          <t>교총이 회원들에게 AI 법률 서비스 'AI나눔이' 1개월 무료 이용권을 지원한다고 밝혔다. 또한, '교육활동 소송 국가책임제', '악성민원 맞고소제' 등 실효성 있는 교권 보호 방안 마련에 총력을 기울일 것이라고 강조했다. 인텔리콘연구소 공동대표는 교권 보호가 발생 사안 대응에 그치지 않아야 한다고 언급했다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사는 학교폭력 관련 개별 소송 및 행정심판의 증가 추세를 다루며, 특정 대기업이나 기관을 상대로 한 집단적 피해 사건이 아님. 소송금융 투자 대상으로서의 명확한 피고 특정 및 집단적 피해 규모 산정이 어려움. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 교권 보호를 위한 정책적 노력과 AI 법률 서비스 지원에 대한 일반적인 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>포항교육청, 학교폭력 대입 반영에 따른 소송전 장기화 방지 및 ‘교육...</t>
+          <t>교총 회원 대상 ‘AI나눔이’ 1개월 무료 이용권 지원</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>hangyo.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=596658</t>
+          <t>https://www.hangyo.com/news/article.html?no=107218</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-24 13:26:46.933910+00:00</t>
+          <t>2026-03-30 12:41:30.177094+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>교사들의 교육활동 위축 및 아동학대 기준 명확화 요구</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>초등학교 교사들이 받아쓰기 등 정당한 교육활동에 대해 학부모 민원과 아동학대 신고 위협을 받으며 교육활동이 위축되고 있음. 아동복지법상 정서적 아동학대 기준의 모호성이 문제의 원인으로 지적되며, 교사들은 명확한 기준 마련을 요구하고 있음. 이는 다수의 교사에게 영향을 미치는 시스템적 문제로, 법적 해석의 여지가 있음.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>교사들의 정당한 교육활동이 학부모 민원 및 아동학대 신고 위협으로 위축되는 집단적 피해가 발생하고 있음 (적합 조건: 집단적 피해). 아동복지법상 정서적 아동학대 기준의 모호성이 문제의 근원이며, 이는 법리적 다툼의 여지가 있음 (적합 조건: 증거 확보 가능성). 다만, 직접적인 금전적 피해 규모가 불분명하고, 소송 상대방이 특정되기 어려워 투자 매력도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>다수 교사</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>20년차 베테랑 교사가 말하는 문해력 확 높이는 ‘이것’[교육in]</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01554726645387912</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:40:42.393231+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
-        </is>
-[...70 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>행정소송 및 집행정지 신청 진행 중인 일반적 상황</t>
+          <t>미국 정부 차원의 조사 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>본 기사는 행정소송 과정에서 가해자가 처분 지연 전략을 취하며 재판 승소에만 몰두할 경우, 피해 학생이 소송 기간 내내 2차 가해에 노출될 수 있다는 문제점을 지적한다. 엄벌주의와 교육적 회복 사이의 갈림길에서 피해자 보호의 중요성을 강조하고 있다.</t>
+          <t>트럼프 전 대통령이 의대 입시에서 '인종 우회 반영' 문제를 제기하며 미국 대학가를 정조준하고 있습니다. 향후 조사 결과에 따라 소송이나 연방 자금 지원 문제로 이어질 가능성이 있으며, 다른 대학으로 확대될 경우 입학 전형의 근본적인 재편을 가져올 수 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌, 행정소송 과정에서 발생하는 피해 학생의 2차 가해 문제에 대한 일반적인 논평이다. 소송 상대방, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 적합도를 판단하기 어렵다.</t>
+          <t>미국 대학들을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), '인종 우회 반영'으로 인해 불이익을 받은 다수의 지원자가 발생할 수 있어 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 관련 조사가 진행 중이거나 예정되어 있어 증거 확보 가능성이 있으며(적합 조건 5, 6), 향후 소송으로 이어질 가능성이 명시되어 있습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>동양칼럼/ 엄벌주의와 교육적 회복의 갈림길에서</t>
+          <t>트럼프, 의대 입시 '인종 우회 반영' 정조준… 美 대학가 또다시 충돌</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=843343</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159361</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-22 12:57:36.829048+00:00</t>
+          <t>2026-03-27 00:56:40.572595+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>전북지역 학교폭력 피해 응답 학생 수가 1년 만에 두 배 이상 급증하여 전국 평균을 크게 웃돌았으며, 특히 초등학생 피해자가 압도적으로 많아 학교폭력의 저연령화와 일상화가 심각한 것으로 나타났습니다. 전북특별자치도교육청의 학교폭력 대응 체계 전반에 대한 근본적인 재점검과 강화된 예방 및 보호 시스템 구축이 시급하다는 지적이 제기되었습니다.</t>
+          <t>강원특별자치도교육청이 교육활동 침해를 막기 위해 신속한 심리상담과 법률 지원을 제공할 계획이라는 내용의 기사입니다. 이는 특정 사건에 대한 보도가 아닌, 교육청의 정책 방향과 지원 계획을 설명하는 일반적인 뉴스입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>전북특별자치도교육청의 학교폭력 대응 시스템 부실로 인한 집단적 피해 발생이 명확하며 (상대방 책임 명확, 집단적 피해), 교육청은 공공기관으로 자력이 충분합니다 (상대방 자력 충분). 공식 실태조사 결과가 객관적 증거로 존재하며 (증거 확보 가능), 피해 학생 수가 최소 238명으로 규모가 크고 저연령화 및 일상화 경향이 심각하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>이 기사는 강원교육청의 교육활동 침해 예방 및 지원 정책을 다루는 일반적인 보도입니다. 특정 사건, 가해자, 피해자 또는 구체적인 법적 분쟁이 언급되지 않아 소송금융 투자 적합도 판단 기준(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행 여부) 중 어느 하나도 해당하지 않습니다. 투자할 만한 구체적인 소송 대상이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>최소 238명 (표본조사 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>전북 학교폭력 급증, 대응책 강화해야</t>
+          <t>신속한 심리상담·법률 지원 …강원교육청, 교육활동 침해 막는다</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1549317</t>
+          <t>https://www.news1.kr/local/kangwon/6114719</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-22 12:24:47.427331+00:00</t>
+          <t>2026-03-26 12:47:19.830610+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
-      <c r="E23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>부산광역시학교안전공제회가 교권 침해와 민원 증가로 어려움을 겪는 교원들을 위해 교원보호공제사업 지원 범위를 대폭 확대합니다. 형사 수사 개시 시 최대 1000만원의 소송비, 치료비, 심리상담비 등을 지원하며, 교육활동 스트레스로 인한 정신과 치료비도 지원하는 등 교원 보호를 위한 실질적인 안전망을 강화할 예정입니다.</t>
+          <t>오석진 대전교육감 예비후보가 교권 보호를 위한 '교원 민원·법률 통합 대응 시스템 고도화' 공약을 발표했다. 이 공약은 교사가 혼자 민원과 소송을 감당하는 대신 교육청이 책임지는 구조로 전환하겠다는 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 집단적 피해를 다루지 않고, 교원 보호를 위한 공제회 지원 제도 확대를 설명하고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성, 공적 절차 진행 중 등 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 교육감 후보의 정책 공약에 대한 내용입니다. 따라서 소송금융 투자 대상이 되는 구체적인 상대방, 피해 규모, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>부산학교안전공제회, 교권보호 '안전망' 대폭 확충</t>
+          <t>오석진 대전교육감 예비후보, 교원 민원·법률 통합 대응 시스템 고도화...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260320203436335</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=298523</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-20 13:12:59.540023+00:00</t>
+          <t>2026-03-25 13:00:40.221043+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>부산시학교안전공제회가 교권 침해 피해 교원을 위한 보호 공제사업 지원을 확대합니다. 신변 위협 시 경호 서비스, 형사·민사 소송비 지원 확대, 위로금 및 정신과 치료비 지원 등이 포함됩니다. 이는 교원 보호 및 학교 교육활동 안정을 위한 조치입니다.</t>
+          <t>본 기사는 팬데믹 이후 6년간 아동들의 정신 건강이 조용히 붕괴되고 있음을 지적합니다. 학교폭력 가해자나 피해자가 아닌 아이들이 학교 구성원 누구도 모르게 마음의 병을 앓고 있으며, 희수(가명)의 사례를 통해 이러한 현실을 보여줍니다. 이는 팬데믹 이후 아동들의 정서적 어려움이 심화되고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이나 집단적 피해를 다루는 것이 아니라, 교권 침해 피해 교원을 위한 지원 사업 확대를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 명확한 책임 소재, 집단적 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 팬데믹 이후 아동들의 정신 건강 악화라는 사회적 문제를 다루고 있어, 특정 가해자나 법적 책임 주체가 명확하게 특정되지 않습니다. 또한, 소송으로 이어질 만한 구체적인 사건이나 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>교권 침해 피해 교사에 경호 제공…부산학교안전공제회, 교원 보호 확대</t>
+          <t>팬데믹 이후 6년, 조용히 붕괴되는 아이들</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/20/20260320500293?wlog_tag3=naver</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57474</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-20 13:05:11.480643+00:00</t>
+          <t>2026-03-25 00:21:05.873633+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>학교폭력 관련 행정심판 및 법적 소송 증가</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>최근 고등학교 학교폭력 사안의 조치 결과가 대학 입시에 직접적인 영향을 미치면서, 가해 및 피해 학생 측의 행정심판과 법적 소송이 급증하고 있다. 이러한 소송전은 학생들의 갈등을 장기화시키는 원인이 되고 있다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>기사는 학교폭력 관련 개별 소송 및 행정심판의 증가 추세를 다루며, 특정 대기업이나 기관을 상대로 한 집단적 피해 사건이 아님. 소송금융 투자 대상으로서의 명확한 피고 특정 및 집단적 피해 규모 산정이 어려움. (적합 조건 1, 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>포항교육청, 학교폭력 대입 반영에 따른 소송전 장기화 방지 및 ‘교육...</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=596658</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:26:46.933910+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>학부모</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A26" s="3" t="inlineStr">
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>인천시교육청 교권보호위원회 개편 및 교원 단체와의 단체협약 진행 중, 교사들의 맞고소 및 소송 급증</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>인천시교육청이 교권 침해로 무너진 교사들의 권리 보호를 위해 교권보호위원회에 현직 교사 참여를 대폭 확대하는 등 교권 강화에 나섰다. 학부모의 교권 침해 사례가 급증하며 교사들의 맞고소 등 법적 대응이 늘고 있으며, 교원 단체는 교보위 논의 과정에서의 2차 가해 문제 등을 제기해왔다. 이번 개편으로 교사들의 정당한 활동이 인정받을 것으로 기대된다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>인천 지역 교사들의 교권 침해 피해가 광범위하여 집단적 피해(조건 3)에 해당하며, 학부모의 책임이 명확한 개별 사례들이 다수 존재하고(조건 1), 교권보호위원회 기록 및 교육청 정책 변화 등 증거 확보가 용이함(조건 5). 또한, 시교육청의 교보위 개편 등 공적 절차가 진행 중이며 소송도 급증하고 있어(조건 6) 소송금융 투자 기회가 높음. 다만, 개별 학부모의 자력은 불확실할 수 있음.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>교사 다수</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>인천 교권보호위, 교사 참여 5배 확대…市교육청, 교권 강화</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260324580589</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:11:41.513370+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...58 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>행정소송 및 집행정지 신청 진행 중인 일반적 상황</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>본 기사는 행정소송 과정에서 가해자가 처분 지연 전략을 취하며 재판 승소에만 몰두할 경우, 피해 학생이 소송 기간 내내 2차 가해에 노출될 수 있다는 문제점을 지적한다. 엄벌주의와 교육적 회복 사이의 갈림길에서 피해자 보호의 중요성을 강조하고 있다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 행정소송 과정에서 발생하는 피해 학생의 2차 가해 문제에 대한 일반적인 논평이다. 소송 상대방, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 적합도를 판단하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>동양칼럼/ 엄벌주의와 교육적 회복의 갈림길에서</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>dynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=843343</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:57:36.829048+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>전북특별자치도교육청</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>학원법 개정안 국회 본회의 통과</t>
+          <t>학교폭력 실태 표본조사 결과 발표, 대응책 강화 촉구</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>국회 본회의에서 영유아 학원의 레벨테스트를 금지하는 학원법 개정안이 통과되었습니다. 이 법안은 '4세 고시', '7세 고시' 등으로 불리던 유치원 및 취학 전 유아 대상 학원의 수준별 평가를 막는 것을 목적으로 합니다. 이 외에도 불법 스팸 과징금 상향, 임금 체불 처벌 강화, 가습기 살균제 피해 구제 특별법 개정안 등이 함께 처리되었습니다.</t>
+          <t>전북지역 학교폭력 피해 응답 학생 수가 1년 만에 두 배 이상 급증하여 전국 평균을 크게 웃돌았으며, 특히 초등학생 피해자가 압도적으로 많아 학교폭력의 저연령화와 일상화가 심각한 것으로 나타났습니다. 전북특별자치도교육청의 학교폭력 대응 체계 전반에 대한 근본적인 재점검과 강화된 예방 및 보호 시스템 구축이 시급하다는 지적이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 영유아 학원의 레벨테스트를 금지하는 학원법 개정안이 국회 본회의를 통과했다는 입법 소식을 전하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 소송 상대방이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>전북특별자치도교육청의 학교폭력 대응 시스템 부실로 인한 집단적 피해 발생이 명확하며 (상대방 책임 명확, 집단적 피해), 교육청은 공공기관으로 자력이 충분합니다 (상대방 자력 충분). 공식 실태조사 결과가 객관적 증거로 존재하며 (증거 확보 가능), 피해 학생 수가 최소 238명으로 규모가 크고 저연령화 및 일상화 경향이 심각하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 238명 (표본조사 기준)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>‘4세 고시’ 영어유치원 레벨테스트 금지법 통과</t>
+          <t>전북 학교폭력 급증, 대응책 강화해야</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260313/133520919/2</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1549317</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-13 00:37:00.666579+00:00</t>
+          <t>2026-03-22 12:24:47.427331+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>학교 갈등 해결 역량 강화 사업 논의</t>
+          <t>교원보호공제사업 지원 확대</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>화성오산교육지원청 김인숙 교육장이 학교의 갈등 해결 역량 강화를 위한 사업들을 언급하며, 모든 갈등을 처벌로만 해결하는 것은 피해자와 가해자 모두에게 바람직하지 않다고 강조했습니다. 이는 특정 사건에 대한 보도가 아닌, 교육 정책 방향에 대한 일반적인 내용입니다.</t>
+          <t>부산광역시학교안전공제회가 교권 침해와 민원 증가로 어려움을 겪는 교원들을 위해 교원보호공제사업 지원 범위를 대폭 확대합니다. 형사 수사 개시 시 최대 1000만원의 소송비, 치료비, 심리상담비 등을 지원하며, 교육활동 스트레스로 인한 정신과 치료비도 지원하는 등 교원 보호를 위한 실질적인 안전망을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사는 화성오산교육지원청의 학교 갈등 해결 역량 강화 사업에 대한 일반적인 내용으로, 특정 사건이나 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 집단적 피해를 다루지 않고, 교원 보호를 위한 공제회 지원 제도 확대를 설명하고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성, 공적 절차 진행 중 등 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[미래를 여는 경기교육] 화성오산교육지원청 학교 갈등 조정 전문가 양...</t>
+          <t>부산학교안전공제회, 교권보호 '안전망' 대폭 확충</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016063</t>
+          <t>https://www.ajunews.com/view/20260320203436335</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-12 12:27:58.694468+00:00</t>
+          <t>2026-03-20 13:12:59.540023+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D30" t="inlineStr">
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr"/>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>부산시학교안전공제회가 교권 침해 피해 교원을 위한 보호 공제사업 지원을 확대합니다. 신변 위협 시 경호 서비스, 형사·민사 소송비 지원 확대, 위로금 및 정신과 치료비 지원 등이 포함됩니다. 이는 교원 보호 및 학교 교육활동 안정을 위한 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 소송 사건이나 집단적 피해를 다루는 것이 아니라, 교권 침해 피해 교원을 위한 지원 사업 확대를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 명확한 책임 소재, 집단적 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>교권 침해 피해 교사에 경호 제공…부산학교안전공제회, 교원 보호 확대</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/2026/03/20/20260320500293?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-03-20 13:05:11.480643+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>일타강사 및 사교육업체 관계자 검찰 기소, 형사 재판 진행 중. 44만 수험생을 대리한 20조원 규모 집단소송 가속화 예정.</t>
+          <t>충북교육청의 현장 체험 학습 활성화 대책 추진</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>사교육 카르텔 문제로 일타강사 현우진, 조정식 및 사교육업체 관계자들이 문항 거래 혐의로 검찰에 기소되어 재판이 진행 중입니다. 양정호 성균관대 교수는 44만 수험생 피해자를 대리하여 메가스터디와 정부를 상대로 총 20조원 규모의 집단소송을 가속화할 것이며, 범죄 강사 퇴출과 메가스터디교육 불매운동을 확산시키겠다고 밝혔습니다.</t>
+          <t>안전 사고에 대한 교사의 책임 부담 증가로 현장 체험 학습 등 학생들의 교실 밖 활동이 위축되고 있습니다. 이에 충북교육청은 현장중심 체험학습 활성화를 위한 TF 구성, 체험 학습비 지원, 안전요원 연수, 사고 발생 시 보상 및 소송비용 지원 등 다양한 시책을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (일타강사들의 문항 거래 혐의로 검찰 기소, 메가스터디교육의 방치 비판), 상대방에게 자력이 충분함 (메가스터디교육은 대형 학원), 집단적 피해 (44만 수험생 피해자), 피해 규모가 큼 (총 20조원 규모의 집단소송 예고), 증거가 있거나 확보 가능함 (교육부 신고센터, 경찰 수사, 검찰 기소 등 공적 조사 결과 존재), 이미 공적 절차(소송 제외)가 진행 중임 (검찰 기소 및 형사 재판 진행 중).</t>
+          <t>이 기사는 현장 체험 학습 중 교사의 안전 사고 책임 부담 증가로 인한 활동 위축과 이에 대한 교육청의 정책적 대응을 다루고 있습니다. 특정 사건의 피해자, 명확한 가해자, 구체적인 피해 규모가 제시되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>20조원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>44만 수험생</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>“교육이 카르텔의 세습 사다리인가…범죄 혐의 강사 퇴출해야”[교육...</t>
+          <t>청소년 활동 활성화 시동…현장 체험 학습 유도</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01587526645381024</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513662&amp;ref=A</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-07 00:41:21.225483+00:00</t>
+          <t>2026-03-20 00:48:03.729986+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>플렉스스포츠 김현진 대표는 과거 주먹구구식 체대 입시로 인한 개인적 피해 경험을 바탕으로, AI 기반 데이터 솔루션을 개발하여 체대 입시의 불확실성을 해소하고자 합니다. 이 기사는 그의 사업 철학과 비전을 다루는 인터뷰입니다.</t>
+          <t>기사는 학교폭력 사안처리 제도의 보완과 교육활동 소송 국가책임제 도입의 시급성을 강조하고 있습니다. 제7기 학교폭력대책위원회가 출범했다는 내용도 포함되어 있으나, 특정 사건에 대한 구체적인 정보는 없습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 될 수 있는 법적 분쟁이나 피해 사례를 다루는 것이 아니라, 과거의 개인적 경험을 바탕으로 한 사업가의 인터뷰 및 사업 소개 기사입니다. 소송 상대방, 피해 규모, 법적 쟁점 등이 전혀 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 학교폭력 사안처리 제도 개선과 교육활동 소송 국가책임제 도입의 필요성을 논하는 정책 제언에 가깝습니다. 특정 사건의 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 구체적인 법적 분쟁으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[인터뷰]  주먹구구식 체대 입시, AI 기반 데이터로 탈피</t>
+          <t>학교폭력 사안처리 제도 보완해야</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>hangyo.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=821899</t>
+          <t>https://www.hangyo.com/news/article.html?no=107116</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-06 00:24:47.661225+00:00</t>
+          <t>2026-03-17 12:50:29.114987+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A33" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
-      <c r="D33" t="inlineStr"/>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>서울시교육청의 학교 성고충심의위원회 이관 정책 발표</t>
+          <t>학교 교권침해위원회 심의 진행</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>서울시교육청이 학교 성고충심의위원회를 교육청으로 전면 이관하여 피해자 상담 및 회복 지원, 행위자 재발 방지 교육 등을 체계적으로 운영할 계획입니다. 이는 성평등한 교육환경 조성을 위한 맞춤형 회복 프로그램 지원의 일환입니다.</t>
+          <t>정당한 생활지도가 아동학대 신고로 이어지는 등 교권침해 사례가 반복적으로 발생하고 있으며, 이로 인해 교사들의 교육활동이 위협받고 있다. 학교에서는 교권침해위원회를 통해 사실관계를 확인하고 보호 조치를 논의하는 등 공적 절차가 진행 중이다. 이는 다수의 교원에게 영향을 미치는 사회적 문제로 부각되고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>이 기사는 서울시교육청의 학교 성고충심의위원회 이관 정책 변경에 대한 내용으로, 특정 소송 사건이나 피해자 집단을 직접적으로 다루지 않습니다. 따라서 소송 상대방의 책임 명확성, 피해 규모, 피해자 수 등 소송금융 투자에 필요한 핵심 정보가 불분명하여 투자 적합성이 낮습니다.</t>
+          <t>교권침해 사례가 반복적으로 발생하여 집단적 피해 양상을 보이며(적합 조건: 집단적 피해), 교권침해위원회를 통한 공적 절차가 진행 중이고(적합 조건: 이미 공적 절차 진행 중), 관련 증거 확보가 가능함(적합 조건: 증거 확보 가능). 다만, 소송 상대방이 개별 학부모/학생으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮을 수 있음.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>서울시교육청, 학교 성고충심의위원회 교육청 전면 이관</t>
+          <t>[서초동 MSG] 생활지도 했는데 아동학대 신고…교권침해위 역할은?</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=593216</t>
+          <t>https://www.etoday.co.kr/news/view/2564890</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-05 01:17:08.463002+00:00</t>
+          <t>2026-03-14 00:44:02.426428+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
-      <c r="E34" t="inlineStr"/>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>학원법 개정안 국회 본회의 통과</t>
+        </is>
+      </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>충북교육청이 올해부터 교원보호공제사업의 보장 범위를 확대한다. 교육활동 중 피해를 입은 교원에게 심리상담, 우발적 사고 및 학교안전사고 손해배상, 갈등 조정, 긴급 경호 서비스 등을 지원하는 내용이다.</t>
+          <t>국회 본회의에서 영유아 학원의 레벨테스트를 금지하는 학원법 개정안이 통과되었습니다. 이 법안은 '4세 고시', '7세 고시' 등으로 불리던 유치원 및 취학 전 유아 대상 학원의 수준별 평가를 막는 것을 목적으로 합니다. 이 외에도 불법 스팸 과징금 상향, 임금 체불 처벌 강화, 가습기 살균제 피해 구제 특별법 개정안 등이 함께 처리되었습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>본 기사는 충북교육청의 교원보호공제사업 확대에 대한 내용으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 피고 특정, 피해 발생, 소송 진행 등의 요건이 전혀 확인되지 않아 투자 부적합합니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 영유아 학원의 레벨테스트를 금지하는 학원법 개정안이 국회 본회의를 통과했다는 입법 소식을 전하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 소송 상대방이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>충북교육청, 올해부터 교원보호공제사업 보장 범위 더 늘린다</t>
+          <t>‘4세 고시’ 영어유치원 레벨테스트 금지법 통과</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1499722</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260313/133520919/2</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-04 01:29:23.888656+00:00</t>
+          <t>2026-03-13 00:37:00.666579+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>교원보호공제사업 보장 확대 논의 중</t>
+          <t>학교 갈등 해결 역량 강화 사업 논의</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>교원단체와 현장의견을 반영하여 교원보호공제사업의 보장 범위가 확대될 예정이며, 특히 형사소송비 지원이 과실치사상에서 기소유예까지 포함되도록 개선됩니다. 이는 교사들이 교육활동 중 발생하는 법적 분쟁에서 겪는 부담을 줄이기 위한 제도적 지원 강화 방안입니다.</t>
+          <t>화성오산교육지원청 김인숙 교육장이 학교의 갈등 해결 역량 강화를 위한 사업들을 언급하며, 모든 갈등을 처벌로만 해결하는 것은 피해자와 가해자 모두에게 바람직하지 않다고 강조했습니다. 이는 특정 사건에 대한 보도가 아닌, 교육 정책 방향에 대한 일반적인 내용입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, 교원보호공제사업의 보장 확대 및 교사들의 소송비 지원 정책 개선에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 명확한 피고, 피해 규모 등이 특정되지 않아 투자 부적합 조건에 해당합니다.</t>
+          <t>기사는 화성오산교육지원청의 학교 갈등 해결 역량 강화 사업에 대한 일반적인 내용으로, 특정 사건이나 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>교실 안전망, 더 촘촘히</t>
+          <t>[미래를 여는 경기교육] 화성오산교육지원청 학교 갈등 조정 전문가 양...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>ccreview.co.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.ccreview.co.kr/news/articleView.html?idxno=343753</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016063</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-04 00:42:16.185839+00:00</t>
+          <t>2026-03-12 12:27:58.694468+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>교육부</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>학폭 처분 관련 행정심판 및 행정소송 급증, 교육부와 법조계 이견 지속</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>충북교육청이 교원보호공제사업의 보장 범위를 확대한다. 교육활동 중 사고에 대한 손해배상, 아동학대 사안 등 민·형사상 소송비 지원, 갈등조정 및 위협 대처 보호 서비스 등이 주요 지원 내용이다.</t>
+          <t>2026학년도 대입부터 학교폭력 처분 기록 반영이 의무화되었으나, 법조계와 교육부의 상반된 입장으로 인해 교육 현장의 혼란이 가중되고 있다. 학폭 가해 학생들의 불복에 따른 행정심판 및 소송 건수가 급증하고 있으며, 관련 브로커까지 기승을 부리고 있다. 정부의 명확한 제도 개선 및 매뉴얼 수립이 시급하다는 지적이 나온다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>본 기사는 충북교육청의 교원보호공제사업 확대에 대한 정보성 기사로, 특정 소송 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>학폭 처분 대입 반영을 둘러싼 교육부와 법조계의 이견으로 다수의 학폭 피해자 및 가해 학생들이 혼란을 겪고 있으며 (적합 조건 3: 집단적 피해), 관련 행정심판 및 소송 건수가 급증하고 있음 (적합 조건 6: 공적 절차 진행 중). 대법원 판례와 교육청 통계 등 객관적 증거가 존재하나 (적합 조건 5: 증거 확보 가능), 피해자들의 직접적인 금전적 손해배상 청구의 명확한 상대방 및 법리가 불분명하여 소송금융 투자 적합도는 'Medium'으로 판단됨.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>충북교육청, 교원보호공제 보장범위 확대</t>
+          <t>법조계 “지워라” vs 교육부 “남겨라” 이견…‘학폭 대입 반영’ 혼...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400691</t>
+          <t>https://www.kyeonggi.com/article/20260311580607</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-04 00:35:12.101902+00:00</t>
+          <t>2026-03-12 00:16:18.269524+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A37" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
-      <c r="D37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>메가스터디교육, 현우진 강사, 조정식 강사</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>갈등조정 서비스 운영</t>
+          <t>일타강사 및 사교육업체 관계자 검찰 기소, 형사 재판 진행 중. 44만 수험생을 대리한 20조원 규모 집단소송 가속화 예정.</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>충북학교안전공제회가 분쟁이 소송으로 확대되기 전에 전문가가 선제적으로 개입해 조정할 수 있는 운영 체계를 마련했다. 현장 중심의 갈등 조정과 법률 컨설팅을 연계하며 충북교육청 교육활동보호센터와 협력한다.</t>
+          <t>사교육 카르텔 문제로 일타강사 현우진, 조정식 및 사교육업체 관계자들이 문항 거래 혐의로 검찰에 기소되어 재판이 진행 중입니다. 양정호 성균관대 교수는 44만 수험생 피해자를 대리하여 메가스터디와 정부를 상대로 총 20조원 규모의 집단소송을 가속화할 것이며, 범죄 강사 퇴출과 메가스터디교육 불매운동을 확산시키겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>본 기사는 충북학교안전공제회가 분쟁을 소송으로 확대되기 전에 조정하는 서비스 운영에 대한 것으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (일타강사들의 문항 거래 혐의로 검찰 기소, 메가스터디교육의 방치 비판), 상대방에게 자력이 충분함 (메가스터디교육은 대형 학원), 집단적 피해 (44만 수험생 피해자), 피해 규모가 큼 (총 20조원 규모의 집단소송 예고), 증거가 있거나 확보 가능함 (교육부 신고센터, 경찰 수사, 검찰 기소 등 공적 조사 결과 존재), 이미 공적 절차(소송 제외)가 진행 중임 (검찰 기소 및 형사 재판 진행 중).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20조원</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>44만 수험생</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>충북학교안전공제회, 갈등조정 서비스 운영</t>
+          <t>“교육이 카르텔의 세습 사다리인가…범죄 혐의 강사 퇴출해야”[교육...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065523</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01587526645381024</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-02 12:53:26.577230+00:00</t>
+          <t>2026-03-07 00:41:21.225483+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
-      <c r="E38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>의대협 회장 후보자 낙선으로 의대생 사회의 고민이 깊어지고 있습니다. 의대 교육 정상화 등 현안 해결에 대한 회의감이 커지고 있으며, 이는 의대생 내부의 리더십 부재와 관련된 문제로 보입니다.</t>
+          <t>플렉스스포츠 김현진 대표는 과거 주먹구구식 체대 입시로 인한 개인적 피해 경험을 바탕으로, AI 기반 데이터 솔루션을 개발하여 체대 입시의 불확실성을 해소하고자 합니다. 이 기사는 그의 사업 철학과 비전을 다루는 인터뷰입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>기사 내용상 소송의 상대방이 특정되지 않고, 법적으로 청구 가능한 명확한 피해나 손해배상 책임 주체가 불분명합니다. 또한, 공적 절차 진행이나 객관적 증거에 대한 언급이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 소송금융 투자 대상이 될 수 있는 법적 분쟁이나 피해 사례를 다루는 것이 아니라, 과거의 개인적 경험을 바탕으로 한 사업가의 인터뷰 및 사업 소개 기사입니다. 소송 상대방, 피해 규모, 법적 쟁점 등이 전혀 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>가장 큰 피해자인데…지쳤다  대표 선출 실패한 의대생들의 회의감</t>
+          <t>[인터뷰]  주먹구구식 체대 입시, AI 기반 데이터로 탈피</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036825</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=821899</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-02-28 00:24:57.279842+00:00</t>
+          <t>2026-03-06 00:24:47.661225+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
+          <t>서울시교육청의 학교 성고충심의위원회 이관 정책 발표</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>서울시교육청이 학교 성고충심의위원회를 교육청으로 전면 이관하여 피해자 상담 및 회복 지원, 행위자 재발 방지 교육 등을 체계적으로 운영할 계획입니다. 이는 성평등한 교육환경 조성을 위한 맞춤형 회복 프로그램 지원의 일환입니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>이 기사는 서울시교육청의 학교 성고충심의위원회 이관 정책 변경에 대한 내용으로, 특정 소송 사건이나 피해자 집단을 직접적으로 다루지 않습니다. 따라서 소송 상대방의 책임 명확성, 피해 규모, 피해자 수 등 소송금융 투자에 필요한 핵심 정보가 불분명하여 투자 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>서울시교육청, 학교 성고충심의위원회 교육청 전면 이관</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=593216</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:17:08.463002+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr"/>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr"/>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>충북교육청이 올해부터 교원보호공제사업의 보장 범위를 확대한다. 교육활동 중 피해를 입은 교원에게 심리상담, 우발적 사고 및 학교안전사고 손해배상, 갈등 조정, 긴급 경호 서비스 등을 지원하는 내용이다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>본 기사는 충북교육청의 교원보호공제사업 확대에 대한 내용으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 피고 특정, 피해 발생, 소송 진행 등의 요건이 전혀 확인되지 않아 투자 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>충북교육청, 올해부터 교원보호공제사업 보장 범위 더 늘린다</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>jbnews.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1499722</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:29:23.888656+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>교원보호공제사업 보장 확대 논의 중</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>교원단체와 현장의견을 반영하여 교원보호공제사업의 보장 범위가 확대될 예정이며, 특히 형사소송비 지원이 과실치사상에서 기소유예까지 포함되도록 개선됩니다. 이는 교사들이 교육활동 중 발생하는 법적 분쟁에서 겪는 부담을 줄이기 위한 제도적 지원 강화 방안입니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, 교원보호공제사업의 보장 확대 및 교사들의 소송비 지원 정책 개선에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 명확한 피고, 피해 규모 등이 특정되지 않아 투자 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>교실 안전망, 더 촘촘히</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>ccreview.co.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.ccreview.co.kr/news/articleView.html?idxno=343753</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:42:16.185839+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr"/>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>충북교육청이 교원보호공제사업의 보장 범위를 확대한다. 교육활동 중 사고에 대한 손해배상, 아동학대 사안 등 민·형사상 소송비 지원, 갈등조정 및 위협 대처 보호 서비스 등이 주요 지원 내용이다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>본 기사는 충북교육청의 교원보호공제사업 확대에 대한 정보성 기사로, 특정 소송 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>충북교육청, 교원보호공제 보장범위 확대</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400691</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:35:12.101902+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>갈등조정 서비스 운영</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>충북학교안전공제회가 분쟁이 소송으로 확대되기 전에 전문가가 선제적으로 개입해 조정할 수 있는 운영 체계를 마련했다. 현장 중심의 갈등 조정과 법률 컨설팅을 연계하며 충북교육청 교육활동보호센터와 협력한다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>본 기사는 충북학교안전공제회가 분쟁을 소송으로 확대되기 전에 조정하는 서비스 운영에 대한 것으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>충북학교안전공제회, 갈등조정 서비스 운영</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065523</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:53:26.577230+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>의대협 회장 선출 실패로 인한 내부 갈등 및 현안 해결 지연</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>의대협 회장 후보자 낙선으로 의대생 사회의 고민이 깊어지고 있습니다. 의대 교육 정상화 등 현안 해결에 대한 회의감이 커지고 있으며, 이는 의대생 내부의 리더십 부재와 관련된 문제로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>기사 내용상 소송의 상대방이 특정되지 않고, 법적으로 청구 가능한 명확한 피해나 손해배상 책임 주체가 불분명합니다. 또한, 공적 절차 진행이나 객관적 증거에 대한 언급이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>가장 큰 피해자인데…지쳤다  대표 선출 실패한 의대생들의 회의감</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>docdocdoc.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036825</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:24:57.279842+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr">
+        <is>
           <t>교원 보호 강화 방안 시행 및 논의 중</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F45" t="inlineStr">
         <is>
           <t>충북교사노동조합은 충북도교육청의 '2026 현장 밀착형 교육활동 보호 시행계획'과 교원보호공제사업 확대 개편안을 환영했습니다. 교육활동보호센터 인력 증원, 소송비 지원 한도 확대, 형사소송 지원 범위 확장 등이 주요 내용이며, 노조는 제도의 현장 체감도 향상을 위한 추가적인 노력을 촉구했습니다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G45" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 충북도교육청의 교원 보호 강화 방안 및 지원 제도 확대에 대한 내용입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 구체적인 피해 사실, 집단적 피해 규모 등이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J39" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
         <is>
           <t>충북교사노조  도교육청, 교원보호 강화방안 환영…현장 체감 노력 필요...</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K45" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L45" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M45" t="inlineStr">
         <is>
           <t>https://www.newspim.com/news/view/20260226000530</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N45" t="inlineStr">
         <is>
           <t>2026-02-26 12:29:07.079019+00:00</t>
         </is>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="2" t="inlineStr">
+    <row r="46">
+      <c r="A46" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C40" t="inlineStr">
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
         <is>
           <t>전북특별자치도 교육청</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E46" t="inlineStr">
         <is>
           <t>도의회 간담회 진행 및 조례 개정/제정 논의 중</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F46" t="inlineStr">
         <is>
           <t>전북특별자치도 내 학교에서 1형 당뇨 학생 및 중증 장애 학생 등 다수의 장애학생이 반복적인 차별과 지원 미흡으로 교육권 등 기본권 침해를 겪고 있습니다. 학교의 전자기기 반입 제한, 보건교사 부재 시 대응 미흡, 편의지원 미이행 등이 문제로 지적되며, 도의회 간담회를 통해 조례 개정 및 신규 조례 제정 등 제도 개선 방안이 논의되고 있습니다.</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G46" t="inlineStr">
         <is>
           <t>전북특별자치도 교육청 및 학교의 장애학생 차별 및 지원 미흡 책임이 비교적 명확하며, 상대방(공공기관)의 자력이 충분합니다. 1형 당뇨 학생, 중증 장애 학생 등 다수의 장애학생이 교육권, 생명권, 학습권, 참여권 침해를 겪는 집단적 피해 사례이며, 도의회 간담회를 통해 문제점이 공론화되고 조례 개정 및 제정 논의가 진행 중인 공적 절차 단계입니다.</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I40" t="inlineStr">
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
         <is>
           <t>전북 지역 장애학생 다수</t>
         </is>
       </c>
-      <c r="J40" t="inlineStr">
+      <c r="J46" t="inlineStr">
         <is>
           <t>학교에서 반복되는 장애학생 차별 사례...지원조례는 있으나마나</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr">
+      <c r="K46" t="inlineStr">
         <is>
           <t>pressian.com</t>
         </is>
       </c>
-      <c r="L40" t="inlineStr">
+      <c r="L46" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
+      <c r="M46" t="inlineStr">
         <is>
           <t>https://www.pressian.com/pages/articles/2026022506544355805?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
+      <c r="N46" t="inlineStr">
         <is>
           <t>2026-02-25 00:46:38.905004+00:00</t>
         </is>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="2" t="inlineStr">
+    <row r="47">
+      <c r="A47" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" t="inlineStr">
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
         <is>
           <t>대한민국 교육부, 전국 대학</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E47" t="inlineStr">
         <is>
           <t>교육부 가이드라인 마련 논의 중</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F47" t="inlineStr">
         <is>
           <t>2026학년도 대학입시부터 학교폭력 조치사항이 모든 전형에 반영되지만, 대학별, 전형별 부적격 기준이 천차만별이어서 형평성 논란이 일고 있습니다. 같은 수준의 학폭 처분을 받아도 대학에 따라 합격 가능성이 크게 달라지며, 교육부는 이번 입시 결과를 분석해 가이드라인을 설정하는 등 보완에 나설 방침입니다.</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t>대학별 학교폭력 조치사항 반영 기준이 제각각이어서 다수의 수험생에게 불공정한 입시 결과가 초래될 수 있는 집단적 피해 가능성이 높습니다. 상대방인 대학과 교육부는 충분한 자력을 갖추고 있으며, 입시 요강 등 객관적 증거 확보가 용이합니다. 또한 교육부가 가이드라인 마련을 모색 중인 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I41" t="inlineStr">
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
         <is>
           <t>다수 수험생</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
+      <c r="J47" t="inlineStr">
         <is>
           <t>처분 2호는 ‘부적격’, 8호는 ‘응시가능’?…대학별 학폭 입시 반영 ...</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>https://www.kyeonggi.com/article/20260224580446</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>2026-02-24 12:22:35.127518+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N41"/>
+  <autoFilter ref="A1:N47"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>