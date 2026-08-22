--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="21" customWidth="1" min="5" max="5"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="26" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -533,106 +533,174 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육/인권</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>고교 야구부원 징계 절차 완료 및 감경 조치</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>서울 소재 고교 야구부원들이 '반역사적 인식'과 '저급한 재미 추구'로 6개월 출전정지 징계를 받았으나 1개월로 감경된 것에 대해 비판하는 기사입니다. 필자는 이러한 '휴식 같은 징계'가 가해자에게 온정주의를 베풀고 피해 학생들에게 부당함을 안겨주며, 사회의 문제 해결 수준을 드러낸다고 지적합니다. 하버드대의 엄격한 입학 취소 사례와 비교하며 한국 사회의 공정 감각 부재를 꼬집습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 서울 소재 고교 야구부원들의 반역사적 인식 및 저급한 재미 추구에 대한 징계가 너무 가볍게 감경된 것에 대한 비판적 논평입니다. 공적 절차(징계)가 진행되었으나(적합 조건 6), 피해 규모가 구체적으로 명시되지 않았고, 소송금융 투자 대상이 될 만한 명확한 손해배상 청구권이나 자력 있는 상대방이 특정되지 않습니다. 사건의 초점이 사회적 비판에 있어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[시선]휴식 같은 징계</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202607262009005</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-28 07:00:41.747532+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>교육/인권</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>전재수 후보</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>학폭 은폐 의혹 제기 및 해명 요구</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>전재수 후보의 '학폭 은폐' 의혹이 제기되었으며, 부산 범야권은 권력형 비리로 규정하고 엄정한 진실 규명과 피해자 보호 조치를 요구하고 있습니다. 피해자는 오랜 기간 침묵해야 했던 세월에 대한 전 후보의 답변을 촉구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>기사 내용은 전재수 후보의 '학폭 은폐 의혹' 제기 및 해명 요구에 초점을 맞추고 있어, 상대방의 책임이 명확하지 않고 구체적인 피해 규모나 피해자 수가 특정되지 않았습니다. 또한, 현재 공적 절차가 진행 중이라는 명확한 언급이 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>전재수 '학폭 은폐' 의혹에 부산 범야권,  권력형 비리...해명 요구  파...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>pennmike.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.pennmike.com/news/articleView.html?idxno=118085</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-03 12:26:28.444556+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>