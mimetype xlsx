--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="27" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="28" customWidth="1" min="10" max="10"/>
+    <col width="43" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -534,97 +534,165 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
+          <t>학교폭력 심의 및 소송 빈번</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>이 기사는 '교실을 다시 세우는 사람들' 저자들과의 인터뷰를 통해 학교폭력과 교권침해 사안이 법적 분쟁으로 과도하게 이어지는 현실을 조명합니다. SNS, 딥페이크 등 디지털 폭력의 증가와 함께, 사소한 갈등까지 법적 절차로 해결하려는 경향이 교육적 개입 공간을 축소시키고 신뢰를 저해한다고 지적합니다. 저자들은 처벌과 절차 이전에 교육과 신뢰 회복의 중요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 사건을 다루기보다는, 학교폭력 및 교권침해 관련 법적 분쟁이 증가하는 사회적 현상과 그 문제점을 분석하고 있습니다. 명확하게 특정된 피고(상대방)가 없으며, 대규모의 집단적 피해나 구체적인 피해 금액이 제시되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다. 오히려 법적 절차의 과도한 활용이 교육적 가치를 훼손한다는 비판적 시각을 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[인터뷰] ‘교실을 다시 세우는 사람들’ 저자들…“법과 절차 이전에 ...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>segyebiz.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.segyebiz.com/newsView/20260930511361?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-17 18:03:45.917186+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>교육분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>울산 교육청의 교원 법률 지원 강화 정책 발표</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>울산 교육청이 교육활동 침해를 겪는 교원들을 위해 법률 지원을 강화합니다. 재산상 피해 지원 금액을 확대하고, 손해배상책임 보장 한도를 상향하며, 상해 치료비와 상담·심리치료비도 지원할 예정입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>이 기사는 교육활동 침해를 겪는 교원들을 위한 법률 지원 강화 정책에 대한 것으로, 특정 대규모 소송 사건을 다루고 있지 않습니다. 소송 상대방이 불특정하고, 집단적 피해나 대규모 피해 금액이 명확하지 않아 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>교육 관련 고소·고발 울산 교원 법률 지원 강화</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>ulsanpress.net</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.ulsanpress.net/news/articleView.html?idxno=572334</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-02 00:33:43.076505+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>