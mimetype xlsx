--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,69 +440,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="25" customWidth="1" min="5" max="5"/>
+    <col width="26" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="30" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="33" customWidth="1" min="10" max="10"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -539,250 +539,314 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육행정</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>학교폭력 관련 행정심판 및 소송 증가 추세</t>
+          <t>교사노조의 교육청에 대한 요구 및 정책 제안</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>220억 원의 예산을 투입했음에도 학교폭력이 오히려 증가하고, 관련 행정심판과 소송이 급증했다는 내용의 기사입니다. 이는 학교폭력 예방 및 교육 정책의 실패를 시사하며, 다수의 피해자가 발생했을 가능성이 높습니다.</t>
+          <t>충남교사노조는 체험학습 확대에 앞서 교사들이 100% 안심할 수 있는 환경 조성을 교육청에 촉구했다. 노조는 차량 임차 지원, 공동 사전답사, 원클릭 지원시스템 구축, 안전요원 확대 등을 요구하며, 교육청의 법률 지원만으로는 교사들이 피의자나 피고인이 될 수 있는 위험을 해소할 수 없다고 강조했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>교육당국을 상대로 한 소송으로 상대방의 자력이 충분하며, 학교폭력 증가 및 행정심판·소송 급증은 집단적 피해 발생 가능성을 시사합니다. 이미 행정심판이 진행 중이며, 예산 집행 및 학폭 통계 등 객관적 증거 확보가 용이하여 소송금융 투자에 적합합니다. 다만, 책임 주체가 정책 및 운영의 문제로 다소 불분명할 수 있습니다.</t>
+          <t>기사는 충남교사노조가 체험학습 관련 교사의 잠재적 법적 책임에 대해 우려를 표명하고 교육청에 지원을 요구하는 내용으로, 실제 발생한 피해 사건이나 진행 중인 소송이 아니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 특정되지 않는다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>예산 220억 쏟았는데 학폭 더 늘었다</t>
+          <t>충남교사노조  체험학습 확대보다 '100% 안심'이 먼저</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>jeollailbo.com</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.jeollailbo.com/news/articleView.html?idxno=794495</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=453199</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-11 12:46:32.285155+00:00</t>
+          <t>2026-10-17 18:03:26.742619+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교육행정</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>충북교육청 (추정)</t>
+          <t>교육당국</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>수사 진행 중, 파면 요구</t>
+          <t>학교폭력 관련 행정심판 및 소송 증가 추세</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>충북교육의 신뢰가 무너졌다는 제목의 기사로, 수사와 피해자 보호, 2차 가해 방지 조치가 즉각 이뤄져야 한다고 강조하고 있습니다. 전교조 충북지부는 즉각적인 파면을 강하게 요구하고 있으며, '모두가 피해자가 될 수 있다'는 우려가 제기되고 있습니다.</t>
+          <t>220억 원의 예산을 투입했음에도 학교폭력이 오히려 증가하고, 관련 행정심판과 소송이 급증했다는 내용의 기사입니다. 이는 학교폭력 예방 및 교육 정책의 실패를 시사하며, 다수의 피해자가 발생했을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이나, '수사'가 언급되어 적합 조건 6(공적 절차 진행 중)에 해당합니다. '충북교육'을 상대방으로 볼 때 적합 조건 2(상대방 자력 충분)도 충족할 가능성이 높습니다. '모두가 피해자가 될 수 있다'는 언급은 집단적 피해 가능성을 시사하나, 구체적인 피해 내용과 규모가 불분명하여 추가 정보가 필요합니다.</t>
+          <t>교육당국을 상대로 한 소송으로 상대방의 자력이 충분하며, 학교폭력 증가 및 행정심판·소송 급증은 집단적 피해 발생 가능성을 시사합니다. 이미 행정심판이 진행 중이며, 예산 집행 및 학폭 통계 등 객관적 증거 확보가 용이하여 소송금융 투자에 적합합니다. 다만, 책임 주체가 정책 및 운영의 문제로 다소 불분명할 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>충북교육의 신뢰가 무너졌다</t>
+          <t>예산 220억 쏟았는데 학폭 더 늘었다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ccreview.co.kr</t>
+          <t>jeollailbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ccreview.co.kr/news/articleView.html?idxno=344136</t>
+          <t>http://www.jeollailbo.com/news/articleView.html?idxno=794495</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-11 00:17:46.578922+00:00</t>
+          <t>2026-03-11 12:46:32.285155+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>교육행정</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>충북교육청 (추정)</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>수사 진행 중, 파면 요구</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>충북교육의 신뢰가 무너졌다는 제목의 기사로, 수사와 피해자 보호, 2차 가해 방지 조치가 즉각 이뤄져야 한다고 강조하고 있습니다. 전교조 충북지부는 즉각적인 파면을 강하게 요구하고 있으며, '모두가 피해자가 될 수 있다'는 우려가 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이나, '수사'가 언급되어 적합 조건 6(공적 절차 진행 중)에 해당합니다. '충북교육'을 상대방으로 볼 때 적합 조건 2(상대방 자력 충분)도 충족할 가능성이 높습니다. '모두가 피해자가 될 수 있다'는 언급은 집단적 피해 가능성을 시사하나, 구체적인 피해 내용과 규모가 불분명하여 추가 정보가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>충북교육의 신뢰가 무너졌다</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>ccreview.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.ccreview.co.kr/news/articleView.html?idxno=344136</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:17:46.578922+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>교육행정</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E4" t="inlineStr">
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
         <is>
           <t>경기도의원 지원제도 점검</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>신미숙 경기도의원이 학교폭력 피해학생 지원 제도의 문제점을 지적하며 개선을 촉구했습니다. 지원기관 연결의 어려움과 전담 직원의 역할 불분명 등을 개선해야 한다고 강조했습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>해당 기사는 학교폭력 피해학생 지원 제도의 시스템적 문제점을 지적하는 내용으로, 특정 사건이나 명확한 소송 상대방, 구체적인 피해 규모가 확인되지 않습니다. 소송금융 투자 대상으로 적합한 구체적인 법적 청구권이나 증거가 부족합니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>신미숙 경기도의원, 학교폭력 피해학생 지원제도 점검</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>seoulwire.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>http://www.seoulwire.com/news/articleView.html?idxno=710020</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-07 12:16:46.743004+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>