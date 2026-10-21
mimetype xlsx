--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="15" customWidth="1" min="5" max="5"/>
+    <col width="26" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="30" customWidth="1" min="10" max="10"/>
-    <col width="15" customWidth="1" min="11" max="11"/>
+    <col width="33" customWidth="1" min="10" max="10"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -537,94 +537,158 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육행정</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
+          <t>교사노조의 교육청에 대한 요구 및 정책 제안</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>충남교사노조는 체험학습 확대에 앞서 교사들이 100% 안심할 수 있는 환경 조성을 교육청에 촉구했다. 노조는 차량 임차 지원, 공동 사전답사, 원클릭 지원시스템 구축, 안전요원 확대 등을 요구하며, 교육청의 법률 지원만으로는 교사들이 피의자나 피고인이 될 수 있는 위험을 해소할 수 없다고 강조했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>기사는 충남교사노조가 체험학습 관련 교사의 잠재적 법적 책임에 대해 우려를 표명하고 교육청에 지원을 요구하는 내용으로, 실제 발생한 피해 사건이나 진행 중인 소송이 아니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 특정되지 않는다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>충남교사노조  체험학습 확대보다 '100% 안심'이 먼저</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>goodmorningcc.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=453199</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-17 18:03:26.742619+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>교육행정</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>경기도의원 지원제도 점검</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>신미숙 경기도의원이 학교폭력 피해학생 지원 제도의 문제점을 지적하며 개선을 촉구했습니다. 지원기관 연결의 어려움과 전담 직원의 역할 불분명 등을 개선해야 한다고 강조했습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>해당 기사는 학교폭력 피해학생 지원 제도의 시스템적 문제점을 지적하는 내용으로, 특정 사건이나 명확한 소송 상대방, 구체적인 피해 규모가 확인되지 않습니다. 소송금융 투자 대상으로 적합한 구체적인 법적 청구권이나 증거가 부족합니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>신미숙 경기도의원, 학교폭력 피해학생 지원제도 점검</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>seoulwire.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>http://www.seoulwire.com/news/articleView.html?idxno=710020</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-07 12:16:46.743004+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>