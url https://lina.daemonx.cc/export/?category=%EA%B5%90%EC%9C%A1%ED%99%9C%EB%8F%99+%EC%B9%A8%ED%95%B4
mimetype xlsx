--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,63 +433,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="43" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -532,650 +532,722 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>해당 학부모</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>교육활동 침해 관련 행정심판 및 소송 증가 추세, 법률 지원 강화</t>
+          <t>경기도교육청이 학부모를 형사고발, 교권보호전담관 투입 예정. 학부모는 교사를 아동학대 혐의로 형사고소 및 민사소송 제기.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>교육활동 침해 사안이 복잡해지고 행정심판 및 소송으로 확대되는 사례가 증가함에 따라, 관련 법률 지원이 강화될 예정입니다. 이는 교육활동 침해 사안 처리 법률 자문, 행정심판 및 소송 대응 자문, 아동학대 피소 관련 대응 등을 포함합니다.</t>
+          <t>경기도교육청이 부천 오정초 교사를 아동학대로 고소하고 피켓 시위 등으로 교육활동을 침해한 학부모를 교육감 명의로 형사고발했습니다. 이는 안민석 교육감 취임 후 첫 교권 침해 학부모 고발 사례로, 교권보호단 '1호 사안'으로 지정되어 강경 대응 의지를 보이고 있습니다. 교육청은 교권보호전담관 300명을 선발하여 교원 지원을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 교육활동 침해 사안의 증가 추세와 이에 대한 법률 지원 강화 정책을 다루고 있을 뿐, 특정 사건이나 집단적 피해를 유발한 명확한 상대방을 제시하지 않습니다. 소송금융 투자 대상으로서의 구체적인 사건 정보(피해 규모, 피해자 수, 상대방의 자력 등)가 부족하여 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방(학부모)의 교육활동 침해 책임이 교권보호위원회에서 인정되었고, 경기도교육감이 형사고발을 결정하여 증거 확보 가능성이 높으며 공적 절차가 진행 중입니다. 다만, 피해 규모와 학부모의 자력은 기사에서 특정되지 않아 불확실합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (해당 교사)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>교육활동 침해 법률지원 강화한다</t>
+          <t>교사 고소한 학부모를 고소한 교육감…“선생님 협박 행위 용납 안 한다...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071404</t>
+          <t>https://www.mk.co.kr/article/12123614</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 13:03:20.540657+00:00</t>
+          <t>2026-08-15 15:18:08.644433+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>정책 발표</t>
+          <t>교육활동 침해 관련 행정심판 및 소송 증가 추세, 법률 지원 강화</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>울산교육청이 교육활동 침해로부터 교원을 보호하기 위한 지원 체계를 강화합니다. 재산상 피해 지원 금액 및 손해배상책임 보장 한도를 상향하고, 상해 치료비와 심리치료비 지원을 확대하는 내용입니다. 이는 특정 사건이 아닌 교육청의 정책 변화에 대한 기사입니다.</t>
+          <t>교육활동 침해 사안이 복잡해지고 행정심판 및 소송으로 확대되는 사례가 증가함에 따라, 관련 법률 지원이 강화될 예정입니다. 이는 교육활동 침해 사안 처리 법률 자문, 행정심판 및 소송 대응 자문, 아동학대 피소 관련 대응 등을 포함합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 울산교육청의 교육활동 보호체계 강화 정책에 대한 내용으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 큰 피해 규모, 진행 중인 공적 절차 등 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
+          <t>이 기사는 교육활동 침해 사안의 증가 추세와 이에 대한 법률 지원 강화 정책을 다루고 있을 뿐, 특정 사건이나 집단적 피해를 유발한 명확한 상대방을 제시하지 않습니다. 소송금융 투자 대상으로서의 구체적인 사건 정보(피해 규모, 피해자 수, 상대방의 자력 등)가 부족하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>울산교육청, 교육활동 보호체계 강화 '온 힘'</t>
+          <t>교육활동 침해 법률지원 강화한다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=383559</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071404</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 13:08:59.308036+00:00</t>
+          <t>2026-04-02 13:03:20.540657+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>강원교육청의 교육활동 보호체계 구축 및 추진</t>
+          <t>정책 발표</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>강원특별자치도교육청이 신학기를 맞아 교육활동 보호체계를 본격 추진합니다. 교직원 전용 메신저 '이음(EUM)'을 통해 교원들이 변호사 법률 자문 및 심리 상담을 신속하게 받을 수 있도록 지원하며, 교육활동 침해 예방을 위한 학부모 연수 자료도 보급할 예정입니다. 이는 교사의 수업권과 학생의 학습권, 보호자의 자녀교육권을 함께 지키기 위한 노력입니다.</t>
+          <t>울산교육청이 교육활동 침해로부터 교원을 보호하기 위한 지원 체계를 강화합니다. 재산상 피해 지원 금액 및 손해배상책임 보장 한도를 상향하고, 상해 치료비와 심리치료비 지원을 확대하는 내용입니다. 이는 특정 사건이 아닌 교육청의 정책 변화에 대한 기사입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 강원교육청이 교육활동 보호체계를 구축하고 추진한다는 내용으로, 특정 교육활동 침해 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 집단적 피해, 진행 중인 공적 절차 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 울산교육청의 교육활동 보호체계 강화 정책에 대한 내용으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 큰 피해 규모, 진행 중인 공적 절차 등 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>강원교육청 신학기 '교육활동 보호체계' 본격 추진</t>
+          <t>울산교육청, 교육활동 보호체계 강화 '온 힘'</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6491779?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326041741</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=383559</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-26 12:54:21.921454+00:00</t>
+          <t>2026-04-01 13:08:59.308036+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>강원교육청의 교육활동 보호 지원체계 구축 및 운영 시작</t>
+          <t>강원교육청의 교육활동 보호체계 구축 및 추진</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>강원특별자치도교육청이 교직원, 학생, 학부모의 교육활동 보호를 강화하기 위한 현장 지원체계를 신학기부터 본격 운영한다. 교직원 전용 메신저를 통한 심리상담 및 법률 자문, 교육활동 침해 발생 시 단계별 지원, 치료비 및 소송비 지원 강화 등이 주요 내용이다. 이는 상호 존중의 학교 문화 조성을 목표로 한다.</t>
+          <t>강원특별자치도교육청이 신학기를 맞아 교육활동 보호체계를 본격 추진합니다. 교직원 전용 메신저 '이음(EUM)'을 통해 교원들이 변호사 법률 자문 및 심리 상담을 신속하게 받을 수 있도록 지원하며, 교육활동 침해 예방을 위한 학부모 연수 자료도 보급할 예정입니다. 이는 교사의 수업권과 학생의 학습권, 보호자의 자녀교육권을 함께 지키기 위한 노력입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 교육활동 침해 사건에 대한 보도가 아닌, 강원교육청이 교육활동 보호를 위한 지원체계를 구축하고 운영한다는 정책 발표이다. 소송금융 투자 대상이 되기 위한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모나 피해자 수 등 핵심적인 정보가 부재하다.</t>
+          <t>이 기사는 강원교육청이 교육활동 보호체계를 구축하고 추진한다는 내용으로, 특정 교육활동 침해 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 집단적 피해, 진행 중인 공적 절차 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>강원교육청, ‘교육활동 보호’ 현장 지원체계 본격 가동</t>
+          <t>강원교육청 신학기 '교육활동 보호체계' 본격 추진</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026032610352028724</t>
+          <t>https://www.nocutnews.co.kr/news/6491779?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326041741</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 12:47:11.623228+00:00</t>
+          <t>2026-03-26 12:54:21.921454+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>교원지위법 시행으로 악성 민원에 대한 법적 대응 근거 마련</t>
+          <t>강원교육청의 교육활동 보호 지원체계 구축 및 운영 시작</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>지난달 시행된 교원지위법에 따라 일회성 악성 민원도 교육활동 침해로 인정되어 피해 교원들이 민·형사상 소송을 제기하고 침해자의 처벌을 요구할 수 있게 되었다. 이는 교원의 교육활동 보호를 강화하는 법적 기반을 마련한 것이다.</t>
+          <t>강원특별자치도교육청이 교직원, 학생, 학부모의 교육활동 보호를 강화하기 위한 현장 지원체계를 신학기부터 본격 운영한다. 교직원 전용 메신저를 통한 심리상담 및 법률 자문, 교육활동 침해 발생 시 단계별 지원, 치료비 및 소송비 지원 강화 등이 주요 내용이다. 이는 상호 존중의 학교 문화 조성을 목표로 한다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>교원지위법 시행으로 악성 민원에 대한 법적 대응 근거가 마련되어 상대방 책임이 명확해지고 증거 확보가 용이하다는 점에서 적합 조건(1, 5, 6)에 해당한다. 다수의 교원이 피해를 입을 수 있는 집단적 성격도 있으나, 개별 사건의 피해 규모와 상대방의 자력은 추가 확인이 필요하다.</t>
+          <t>이 기사는 특정 교육활동 침해 사건에 대한 보도가 아닌, 강원교육청이 교육활동 보호를 위한 지원체계를 구축하고 운영한다는 정책 발표이다. 소송금융 투자 대상이 되기 위한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모나 피해자 수 등 핵심적인 정보가 부재하다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>일회성 악성 민원도 교육활동 침해 인정</t>
+          <t>강원교육청, ‘교육활동 보호’ 현장 지원체계 본격 가동</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102798</t>
+          <t>https://news.mtn.co.kr/news-detail/2026032610352028724</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-24 13:16:15.093841+00:00</t>
+          <t>2026-03-26 12:47:11.623228+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>교원보호공제사업 확대 운영</t>
+          <t>교원지위법 시행으로 악성 민원에 대한 법적 대응 근거 마련</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>광주시교육청이 교원들의 교육활동 보호 강화를 위해 교원보호공제사업을 확대합니다. 형사고소 변호사 선임 비용, 중대 교육활동 침해 사례에 대한 소송 비용 지원을 늘리고, 배상 책임 한도 및 재산상 피해, 상해 치료비 지원 한도를 상향 조정합니다. 이는 교권 침해에 체계적으로 대응하고 교원이 교육활동에 전념할 수 있는 환경을 조성하기 위함입니다.</t>
+          <t>지난달 시행된 교원지위법에 따라 일회성 악성 민원도 교육활동 침해로 인정되어 피해 교원들이 민·형사상 소송을 제기하고 침해자의 처벌을 요구할 수 있게 되었다. 이는 교원의 교육활동 보호를 강화하는 법적 기반을 마련한 것이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>본 기사는 광주시교육청의 교원보호공제사업 확대 운영에 대한 정책 발표로, 특정 사건이나 소송 상대방이 존재하지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 소송 대상이 없으므로 적합 조건에 해당하지 않습니다.</t>
+          <t>교원지위법 시행으로 악성 민원에 대한 법적 대응 근거가 마련되어 상대방 책임이 명확해지고 증거 확보가 용이하다는 점에서 적합 조건(1, 5, 6)에 해당한다. 다수의 교원이 피해를 입을 수 있는 집단적 성격도 있으나, 개별 사건의 피해 규모와 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>광주시교육청, 교원보호공제사업 확대 운영 - 재산상 피해 비용 지급 한...</t>
+          <t>일회성 악성 민원도 교육활동 침해 인정</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>paxetv.com</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.paxetv.com/news/articleView.html?idxno=266448</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102798</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-24 00:29:46.001553+00:00</t>
+          <t>2026-03-24 13:16:15.093841+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>학부모 A씨가 제기한 특별교육 이수 처분 취소 소송 1심 원고 패소 판결.</t>
+          <t>교원보호공제사업 확대 운영</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>초등학생 자녀의 수행평가에 불만을 품은 학부모 A씨가 담임 교사 B씨에게 폭언과 인신공격을 가해 교육활동을 침해한 사건이다. 지역교권보호위원회가 A씨에게 특별교육 이수 조치를 내렸고, A씨가 이에 불복해 제기한 행정소송에서 1심 법원은 A씨의 교육활동 침해를 인정하며 원고 패소 판결했다. A씨는 B씨를 아동학대로 신고하여 담임 교체가 이루어지기도 했다.</t>
+          <t>광주시교육청이 교원들의 교육활동 보호 강화를 위해 교원보호공제사업을 확대합니다. 형사고소 변호사 선임 비용, 중대 교육활동 침해 사례에 대한 소송 비용 지원을 늘리고, 배상 책임 한도 및 재산상 피해, 상해 치료비 지원 한도를 상향 조정합니다. 이는 교권 침해에 체계적으로 대응하고 교원이 교육활동에 전념할 수 있는 환경을 조성하기 위함입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>학부모의 교육활동 침해 책임이 행정법원 판결로 명확히 인정되었고(적합 조건 1), 교권보호위원회의 공적 절차가 이미 진행되어 증거가 확보된 점(적합 조건 5, 6)은 긍정적이다. 그러나 피해가 집단적이지 않고, 상대방의 자력이 대기업 수준은 아니며, 피해 금액이 소송금융 투자에 적합할 만큼 크다고 보기는 어려워 Medium 등급으로 판단한다.</t>
+          <t>본 기사는 광주시교육청의 교원보호공제사업 확대 운영에 대한 정책 발표로, 특정 사건이나 소송 상대방이 존재하지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 소송 대상이 없으므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[예규·판례] 행법  자녀 담임에 '싸가지 없다' 폭언한 학부모…교육활...</t>
+          <t>광주시교육청, 교원보호공제사업 확대 운영 - 재산상 피해 비용 지급 한...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>paxetv.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201839</t>
+          <t>http://www.paxetv.com/news/articleView.html?idxno=266448</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-28 00:45:08.706752+00:00</t>
+          <t>2026-03-24 00:29:46.001553+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>학부모 A 씨</t>
+          <t>학부모 A씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1심 행정법원 원고 패소</t>
+          <t>학부모 A씨가 제기한 특별교육 이수 처분 취소 소송 1심 원고 패소 판결.</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>초등학생 자녀의 담임교사에게 폭언하여 교육활동 침해 처분을 받은 학부모 A 씨가 해당 처분에 불복하여 제기한 행정소송에서 1심 법원이 원고 패소 판결을 내렸다. A 씨는 서로 말싸움했을 뿐이라고 주장했으나, 법원은 교육활동 침해를 인정했다.</t>
+          <t>초등학생 자녀의 수행평가에 불만을 품은 학부모 A씨가 담임 교사 B씨에게 폭언과 인신공격을 가해 교육활동을 침해한 사건이다. 지역교권보호위원회가 A씨에게 특별교육 이수 조치를 내렸고, A씨가 이에 불복해 제기한 행정소송에서 1심 법원은 A씨의 교육활동 침해를 인정하며 원고 패소 판결했다. A씨는 B씨를 아동학대로 신고하여 담임 교체가 이루어지기도 했다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>본 사건은 교육활동 침해 처분을 받은 학부모 A 씨가 해당 처분에 불복하여 제기한 행정소송으로, 1심에서 원고가 패소했습니다. 소송금융은 주로 피해자가 가해자를 상대로 손해배상을 청구하는 경우에 적합하며, 원고가 패소한 사건은 투자 대상으로서의 매력이 낮습니다. 또한, 피해 규모가 크지 않고 상대방(학부모 A 씨)의 자력이 충분하다고 보기 어렵습니다. (부적합 조건: 원고 패소, 피해 규모 작음, 상대방 자력 부족)</t>
+          <t>학부모의 교육활동 침해 책임이 행정법원 판결로 명확히 인정되었고(적합 조건 1), 교권보호위원회의 공적 절차가 이미 진행되어 증거가 확보된 점(적합 조건 5, 6)은 긍정적이다. 그러나 피해가 집단적이지 않고, 상대방의 자력이 대기업 수준은 아니며, 피해 금액이 소송금융 투자에 적합할 만큼 크다고 보기는 어려워 Medium 등급으로 판단한다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명 (담임교사)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>싸가지 없이  자녀 담임에 폭언한 학부모…법원  교육활동 침해</t>
+          <t>[예규·판례] 행법  자녀 담임에 '싸가지 없다' 폭언한 학부모…교육활...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008450963&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201839</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-23 00:39:23.421203+00:00</t>
+          <t>2026-02-28 00:45:08.706752+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>교육활동 침해</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>학부모 A 씨</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>1심 행정법원 원고 패소</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>초등학생 자녀의 담임교사에게 폭언하여 교육활동 침해 처분을 받은 학부모 A 씨가 해당 처분에 불복하여 제기한 행정소송에서 1심 법원이 원고 패소 판결을 내렸다. A 씨는 서로 말싸움했을 뿐이라고 주장했으나, 법원은 교육활동 침해를 인정했다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>본 사건은 교육활동 침해 처분을 받은 학부모 A 씨가 해당 처분에 불복하여 제기한 행정소송으로, 1심에서 원고가 패소했습니다. 소송금융은 주로 피해자가 가해자를 상대로 손해배상을 청구하는 경우에 적합하며, 원고가 패소한 사건은 투자 대상으로서의 매력이 낮습니다. 또한, 피해 규모가 크지 않고 상대방(학부모 A 씨)의 자력이 충분하다고 보기 어렵습니다. (부적합 조건: 원고 패소, 피해 규모 작음, 상대방 자력 부족)</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>1명 (담임교사)</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>싸가지 없이  자녀 담임에 폭언한 학부모…법원  교육활동 침해</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008450963&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:39:23.421203+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B11" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C11" t="inlineStr">
         <is>
           <t>학부모 A씨</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>학부모의 특별교육 이수 처분 취소 소송 1심 원고 패소</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>초등학생 자녀의 학부모 A씨가 담임 교사 B씨에게 폭언 및 모욕적 발언을 하여 교육활동 침해 신고를 받았다. 지역교권보호위원회는 A씨에게 특별교육 12시간 이수 조치를 통보했고, A씨는 이에 불복하여 소송을 제기했으나 1심에서 패소했다. 법원은 A씨의 행위가 교원의 정당한 교육활동을 저해하는 침해행위에 해당한다고 판단했다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>학부모의 교육활동 침해 행위가 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 이미 지역교권보호위원회의 공적 절차가 진행되었습니다(적합 조건 6). 그러나 상대방의 자력이 대기업 수준이 아니며(적합 조건 2 미흡), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어렵습니다(적합 조건 3, 4 미흡).</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I10" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명 (교사 B씨)</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>요즘 것들 싸가지 없다더니  담임에 폭언한 학부모 알고보니</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25406398</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-22 12:51:10.649138+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>