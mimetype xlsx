--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="43" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -533,246 +533,318 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>해당 학부모</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>교원지위법 시행으로 악성 민원에 대한 법적 대응 근거 마련</t>
+          <t>경기도교육청이 학부모를 형사고발, 교권보호전담관 투입 예정. 학부모는 교사를 아동학대 혐의로 형사고소 및 민사소송 제기.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>지난달 시행된 교원지위법에 따라 일회성 악성 민원도 교육활동 침해로 인정되어 피해 교원들이 민·형사상 소송을 제기하고 침해자의 처벌을 요구할 수 있게 되었다. 이는 교원의 교육활동 보호를 강화하는 법적 기반을 마련한 것이다.</t>
+          <t>경기도교육청이 부천 오정초 교사를 아동학대로 고소하고 피켓 시위 등으로 교육활동을 침해한 학부모를 교육감 명의로 형사고발했습니다. 이는 안민석 교육감 취임 후 첫 교권 침해 학부모 고발 사례로, 교권보호단 '1호 사안'으로 지정되어 강경 대응 의지를 보이고 있습니다. 교육청은 교권보호전담관 300명을 선발하여 교원 지원을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>교원지위법 시행으로 악성 민원에 대한 법적 대응 근거가 마련되어 상대방 책임이 명확해지고 증거 확보가 용이하다는 점에서 적합 조건(1, 5, 6)에 해당한다. 다수의 교원이 피해를 입을 수 있는 집단적 성격도 있으나, 개별 사건의 피해 규모와 상대방의 자력은 추가 확인이 필요하다.</t>
+          <t>상대방(학부모)의 교육활동 침해 책임이 교권보호위원회에서 인정되었고, 경기도교육감이 형사고발을 결정하여 증거 확보 가능성이 높으며 공적 절차가 진행 중입니다. 다만, 피해 규모와 학부모의 자력은 기사에서 특정되지 않아 불확실합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (해당 교사)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>일회성 악성 민원도 교육활동 침해 인정</t>
+          <t>교사 고소한 학부모를 고소한 교육감…“선생님 협박 행위 용납 안 한다...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102798</t>
+          <t>https://www.mk.co.kr/article/12123614</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-24 13:16:15.093841+00:00</t>
+          <t>2026-08-15 15:18:08.644433+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>학부모 A씨가 제기한 특별교육 이수 처분 취소 소송 1심 원고 패소 판결.</t>
+          <t>교원지위법 시행으로 악성 민원에 대한 법적 대응 근거 마련</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>초등학생 자녀의 수행평가에 불만을 품은 학부모 A씨가 담임 교사 B씨에게 폭언과 인신공격을 가해 교육활동을 침해한 사건이다. 지역교권보호위원회가 A씨에게 특별교육 이수 조치를 내렸고, A씨가 이에 불복해 제기한 행정소송에서 1심 법원은 A씨의 교육활동 침해를 인정하며 원고 패소 판결했다. A씨는 B씨를 아동학대로 신고하여 담임 교체가 이루어지기도 했다.</t>
+          <t>지난달 시행된 교원지위법에 따라 일회성 악성 민원도 교육활동 침해로 인정되어 피해 교원들이 민·형사상 소송을 제기하고 침해자의 처벌을 요구할 수 있게 되었다. 이는 교원의 교육활동 보호를 강화하는 법적 기반을 마련한 것이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>학부모의 교육활동 침해 책임이 행정법원 판결로 명확히 인정되었고(적합 조건 1), 교권보호위원회의 공적 절차가 이미 진행되어 증거가 확보된 점(적합 조건 5, 6)은 긍정적이다. 그러나 피해가 집단적이지 않고, 상대방의 자력이 대기업 수준은 아니며, 피해 금액이 소송금융 투자에 적합할 만큼 크다고 보기는 어려워 Medium 등급으로 판단한다.</t>
+          <t>교원지위법 시행으로 악성 민원에 대한 법적 대응 근거가 마련되어 상대방 책임이 명확해지고 증거 확보가 용이하다는 점에서 적합 조건(1, 5, 6)에 해당한다. 다수의 교원이 피해를 입을 수 있는 집단적 성격도 있으나, 개별 사건의 피해 규모와 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[예규·판례] 행법  자녀 담임에 '싸가지 없다' 폭언한 학부모…교육활...</t>
+          <t>일회성 악성 민원도 교육활동 침해 인정</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201839</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102798</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-02-28 00:45:08.706752+00:00</t>
+          <t>2026-03-24 13:16:15.093841+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>교육활동 침해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>학부모 A씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
+          <t>학부모 A씨가 제기한 특별교육 이수 처분 취소 소송 1심 원고 패소 판결.</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>초등학생 자녀의 수행평가에 불만을 품은 학부모 A씨가 담임 교사 B씨에게 폭언과 인신공격을 가해 교육활동을 침해한 사건이다. 지역교권보호위원회가 A씨에게 특별교육 이수 조치를 내렸고, A씨가 이에 불복해 제기한 행정소송에서 1심 법원은 A씨의 교육활동 침해를 인정하며 원고 패소 판결했다. A씨는 B씨를 아동학대로 신고하여 담임 교체가 이루어지기도 했다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>학부모의 교육활동 침해 책임이 행정법원 판결로 명확히 인정되었고(적합 조건 1), 교권보호위원회의 공적 절차가 이미 진행되어 증거가 확보된 점(적합 조건 5, 6)은 긍정적이다. 그러나 피해가 집단적이지 않고, 상대방의 자력이 대기업 수준은 아니며, 피해 금액이 소송금융 투자에 적합할 만큼 크다고 보기는 어려워 Medium 등급으로 판단한다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[예규·판례] 행법  자녀 담임에 '싸가지 없다' 폭언한 학부모…교육활...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201839</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:45:08.706752+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>교육활동 침해</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>학부모 A씨</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>학부모의 특별교육 이수 처분 취소 소송 1심 원고 패소</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>초등학생 자녀의 학부모 A씨가 담임 교사 B씨에게 폭언 및 모욕적 발언을 하여 교육활동 침해 신고를 받았다. 지역교권보호위원회는 A씨에게 특별교육 12시간 이수 조치를 통보했고, A씨는 이에 불복하여 소송을 제기했으나 1심에서 패소했다. 법원은 A씨의 행위가 교원의 정당한 교육활동을 저해하는 침해행위에 해당한다고 판단했다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>학부모의 교육활동 침해 행위가 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 이미 지역교권보호위원회의 공적 절차가 진행되었습니다(적합 조건 6). 그러나 상대방의 자력이 대기업 수준이 아니며(적합 조건 2 미흡), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어렵습니다(적합 조건 3, 4 미흡).</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명 (교사 B씨)</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>요즘 것들 싸가지 없다더니  담임에 폭언한 학부모 알고보니</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25406398</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-22 12:51:10.649138+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>