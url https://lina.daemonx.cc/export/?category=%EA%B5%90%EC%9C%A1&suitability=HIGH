--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,672 +535,744 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>교육청 및 교육부</t>
+          <t>대한민국 교육부 및 각 시도 교육청</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>학교 체육 교육의 질적 저하 및 학생 체력 저하가 지속적으로 발생 중</t>
+          <t>교권 침해 관련 사회적 논의 및 입법 절차 진행 중, 교사들의 집단적 목소리 표출</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>학교 안전사고 증가와 민원 부담으로 인해 교사들이 체육 수업을 보수적으로 운영하며, 활동적인 수업이 사라지고 영상 시청이나 개인 체조 위주로 재편되고 있습니다. 이로 인해 학생들의 체력 저하가 심화되고 사설 학원 의존도가 높아지는 등 공교육의 질적 저하와 교육 양극화 문제가 발생하고 있으며, 교육 당국의 시스템적 책임이 제기됩니다.</t>
+          <t>2023년 서이초등학교 교사 사망 사건 이후, 무고성 아동학대 신고와 악성 민원으로 인한 교권 침해 문제가 심화되고 있다. 4천 명의 교사들이 검은 옷을 입고 집단적으로 목소리를 내며 교실을 소송 전쟁터로 만드는 행위를 막아달라고 호소하고 있다. 이는 교사들의 정신적 고통과 교육 활동 위축 등 광범위한 피해를 야기하고 있으며, 교권 보호를 위한 제도 개선의 필요성이 대두되고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>교육 당국(교육청 및 교육부)의 시스템적 책임이 비교적 명확하며, 전국 모든 학생과 교사에게 영향을 미치는 광범위한 집단적 피해가 발생하고 있습니다. 학교안전공제중앙회 통계, 교원단체 조사, 교육부 PAPS 데이터 등 객관적 증거가 풍부하며, 상대방의 자력 또한 충분합니다. 피해 규모는 개별 금액 산정이 어렵지만, 수많은 학생들의 신체 활동 감소 및 체력 저하, 사교육비 증가 등 사회적 피해 규모가 매우 큽니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 공공기관), 3(집단적 피해 - 4천 명의 교사), 4(피해 규모 - 다수의 피해자), 5(증거 확보 가능 - 서이초 사건 등 공론화된 배경), 6(공적 절차 진행 중 - 교권 보호 관련 사회적 논의 및 입법 추진)에 해당합니다. 교권 침해에 대한 사회적 공감대가 높고, 대규모 피해자 집단이 형성되어 있어 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>전국 학생 및 교사 다수</t>
+          <t>4천 명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>소송 무서워 체육 못 해요 …몸 사리는 교사들, 무너진 교권 [권준영의...</t>
+          <t>상복 입은 교사 4천 명…“공포 떠올라”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260520500634?OutUrl=naver</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000540319</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-01 22:22:08.456332+00:00</t>
+          <t>2026-07-29 07:15:30.489283+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>제주 모 중학교 학교법인</t>
+          <t>교육청 및 교육부</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>도교육청 징계심의위 재심의 진행 중, 교사 순직 인정</t>
+          <t>학교 체육 교육의 질적 저하 및 학생 체력 저하가 지속적으로 발생 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>제주 모 중학교 교사 사망 사건과 관련하여 학교법인이 교감에게 내린 '불문(경고)' 처분이 가볍다고 판단, 제주도교육청 징계심의위원회가 '견책'으로 징계 수위를 상향 의결하고 학교법인에 통보했습니다. 한편, 사망한 교사는 지난해 5월 사망 후 8개월 만에 순직이 인정되었습니다.</t>
+          <t>학교 안전사고 증가와 민원 부담으로 인해 교사들이 체육 수업을 보수적으로 운영하며, 활동적인 수업이 사라지고 영상 시청이나 개인 체조 위주로 재편되고 있습니다. 이로 인해 학생들의 체력 저하가 심화되고 사설 학원 의존도가 높아지는 등 공교육의 질적 저하와 교육 양극화 문제가 발생하고 있으며, 교육 당국의 시스템적 책임이 제기됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>교사 사망 사건에 대한 교감의 책임이 공적 절차(도교육청 징계심의위 재심의)를 통해 명확해지고 있으며, 교사의 순직이 인정되어 증거 확보가 용이합니다. 사망 사건으로 인한 피해 규모가 크고, 학교법인이 상대방이므로 배상 능력이 있을 것으로 판단됩니다.</t>
+          <t>교육 당국(교육청 및 교육부)의 시스템적 책임이 비교적 명확하며, 전국 모든 학생과 교사에게 영향을 미치는 광범위한 집단적 피해가 발생하고 있습니다. 학교안전공제중앙회 통계, 교원단체 조사, 교육부 PAPS 데이터 등 객관적 증거가 풍부하며, 상대방의 자력 또한 충분합니다. 피해 규모는 개별 금액 산정이 어렵지만, 수많은 학생들의 신체 활동 감소 및 체력 저하, 사교육비 증가 등 사회적 피해 규모가 매우 큽니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>전국 학생 및 교사 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“경고는 가볍다”… 제주 모중학교 교감 징계 ‘견책’으로 상향</t>
+          <t>소송 무서워 체육 못 해요 …몸 사리는 교사들, 무너진 교권 [권준영의...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/04/03/20260403500008?wlog_tag3=naver</t>
+          <t>https://www.segye.com/newsView/20260520500634?OutUrl=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 00:36:18.384694+00:00</t>
+          <t>2026-06-01 22:22:08.456332+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>제주 모 중학교 학교법인</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>학폭위 징계 불복 행정소송 진행 중</t>
+          <t>도교육청 징계심의위 재심의 진행 중, 교사 순직 인정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>학교폭력 가해자들이 징계에 불복해 행정소송을 제기하는 사례가 급증하면서, 피해 학생들이 2~3년간 '소송 지옥'에 빠져 고통받고 있습니다. 가해자 측의 행정소송은 피해자 측 소송의 4.6배에 달하며, 가벼운 징계에도 입시 불이익 등을 우려해 소송전을 벌이는 것이 일상화되었습니다. 이로 인해 피해 학생들의 고통이 장기화되고 있으며, 법원도 전담 재판부를 증설하는 등 사회적 문제가 심화되고 있습니다.</t>
+          <t>제주 모 중학교 교사 사망 사건과 관련하여 학교법인이 교감에게 내린 '불문(경고)' 처분이 가볍다고 판단, 제주도교육청 징계심의위원회가 '견책'으로 징계 수위를 상향 의결하고 학교법인에 통보했습니다. 한편, 사망한 교사는 지난해 5월 사망 후 8개월 만에 순직이 인정되었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>학폭 가해자들의 징계 불복 행정소송으로 인해 피해자들이 2~3년간 '소송 지옥'에 빠지는 심각한 사회적 문제로, 다수의 피해자가 발생하고 있습니다(집단적 피해). 학폭위 및 법원 판결을 통해 가해 사실이 인정되는 경우가 많아 책임이 명확하며, 공적 절차(학폭위, 행정심판)가 이미 진행 중인 경우가 대부분이고 증거 확보도 가능합니다. 비록 개별 가해자의 자력은 불확실하나, 피해자들의 법률 비용 지원을 통한 정의 실현 및 사회적 영향력 측면에서 투자 가치가 높습니다.</t>
+          <t>교사 사망 사건에 대한 교감의 책임이 공적 절차(도교육청 징계심의위 재심의)를 통해 명확해지고 있으며, 교사의 순직이 인정되어 증거 확보가 용이합니다. 사망 사건으로 인한 피해 규모가 크고, 학교법인이 상대방이므로 배상 능력이 있을 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>연간 수백 명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“가해 이력 남기기 싫다” 맞신고… ‘소송 지옥’에 빠진 학폭 피해자</t>
+          <t>“경고는 가볍다”… 제주 모중학교 교감 징계 ‘견책’으로 상향</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/04/02/20260402010002?wlog_tag3=naver</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/04/03/20260403500008?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 13:18:43.290214+00:00</t>
+          <t>2026-04-03 00:36:18.384694+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>미국 정부 차원의 조사 진행 중 또는 예정</t>
+          <t>학폭위 징계 불복 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>트럼프 전 대통령이 의대 입시에서 '인종 우회 반영' 문제를 제기하며 미국 대학가를 정조준하고 있습니다. 향후 조사 결과에 따라 소송이나 연방 자금 지원 문제로 이어질 가능성이 있으며, 다른 대학으로 확대될 경우 입학 전형의 근본적인 재편을 가져올 수 있습니다.</t>
+          <t>학교폭력 가해자들이 징계에 불복해 행정소송을 제기하는 사례가 급증하면서, 피해 학생들이 2~3년간 '소송 지옥'에 빠져 고통받고 있습니다. 가해자 측의 행정소송은 피해자 측 소송의 4.6배에 달하며, 가벼운 징계에도 입시 불이익 등을 우려해 소송전을 벌이는 것이 일상화되었습니다. 이로 인해 피해 학생들의 고통이 장기화되고 있으며, 법원도 전담 재판부를 증설하는 등 사회적 문제가 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>미국 대학들을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), '인종 우회 반영'으로 인해 불이익을 받은 다수의 지원자가 발생할 수 있어 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 관련 조사가 진행 중이거나 예정되어 있어 증거 확보 가능성이 있으며(적합 조건 5, 6), 향후 소송으로 이어질 가능성이 명시되어 있습니다.</t>
+          <t>학폭 가해자들의 징계 불복 행정소송으로 인해 피해자들이 2~3년간 '소송 지옥'에 빠지는 심각한 사회적 문제로, 다수의 피해자가 발생하고 있습니다(집단적 피해). 학폭위 및 법원 판결을 통해 가해 사실이 인정되는 경우가 많아 책임이 명확하며, 공적 절차(학폭위, 행정심판)가 이미 진행 중인 경우가 대부분이고 증거 확보도 가능합니다. 비록 개별 가해자의 자력은 불확실하나, 피해자들의 법률 비용 지원을 통한 정의 실현 및 사회적 영향력 측면에서 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 수백 명 이상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>트럼프, 의대 입시 '인종 우회 반영' 정조준… 美 대학가 또다시 충돌</t>
+          <t>“가해 이력 남기기 싫다” 맞신고… ‘소송 지옥’에 빠진 학폭 피해자</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159361</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/04/02/20260402010002?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-27 00:56:40.572595+00:00</t>
+          <t>2026-04-01 13:18:43.290214+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>인천시교육청 교권보호위원회 개편 및 교원 단체와의 단체협약 진행 중, 교사들의 맞고소 및 소송 급증</t>
+          <t>미국 정부 차원의 조사 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>인천시교육청이 교권 침해로 무너진 교사들의 권리 보호를 위해 교권보호위원회에 현직 교사 참여를 대폭 확대하는 등 교권 강화에 나섰다. 학부모의 교권 침해 사례가 급증하며 교사들의 맞고소 등 법적 대응이 늘고 있으며, 교원 단체는 교보위 논의 과정에서의 2차 가해 문제 등을 제기해왔다. 이번 개편으로 교사들의 정당한 활동이 인정받을 것으로 기대된다.</t>
+          <t>트럼프 전 대통령이 의대 입시에서 '인종 우회 반영' 문제를 제기하며 미국 대학가를 정조준하고 있습니다. 향후 조사 결과에 따라 소송이나 연방 자금 지원 문제로 이어질 가능성이 있으며, 다른 대학으로 확대될 경우 입학 전형의 근본적인 재편을 가져올 수 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>인천 지역 교사들의 교권 침해 피해가 광범위하여 집단적 피해(조건 3)에 해당하며, 학부모의 책임이 명확한 개별 사례들이 다수 존재하고(조건 1), 교권보호위원회 기록 및 교육청 정책 변화 등 증거 확보가 용이함(조건 5). 또한, 시교육청의 교보위 개편 등 공적 절차가 진행 중이며 소송도 급증하고 있어(조건 6) 소송금융 투자 기회가 높음. 다만, 개별 학부모의 자력은 불확실할 수 있음.</t>
+          <t>미국 대학들을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), '인종 우회 반영'으로 인해 불이익을 받은 다수의 지원자가 발생할 수 있어 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 관련 조사가 진행 중이거나 예정되어 있어 증거 확보 가능성이 있으며(적합 조건 5, 6), 향후 소송으로 이어질 가능성이 명시되어 있습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>교사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>인천 교권보호위, 교사 참여 5배 확대…市교육청, 교권 강화</t>
+          <t>트럼프, 의대 입시 '인종 우회 반영' 정조준… 美 대학가 또다시 충돌</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260324580589</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159361</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-24 13:11:41.513370+00:00</t>
+          <t>2026-03-27 00:56:40.572595+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>전북특별자치도교육청</t>
+          <t>학부모</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>학교폭력 실태 표본조사 결과 발표, 대응책 강화 촉구</t>
+          <t>인천시교육청 교권보호위원회 개편 및 교원 단체와의 단체협약 진행 중, 교사들의 맞고소 및 소송 급증</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>전북지역 학교폭력 피해 응답 학생 수가 1년 만에 두 배 이상 급증하여 전국 평균을 크게 웃돌았으며, 특히 초등학생 피해자가 압도적으로 많아 학교폭력의 저연령화와 일상화가 심각한 것으로 나타났습니다. 전북특별자치도교육청의 학교폭력 대응 체계 전반에 대한 근본적인 재점검과 강화된 예방 및 보호 시스템 구축이 시급하다는 지적이 제기되었습니다.</t>
+          <t>인천시교육청이 교권 침해로 무너진 교사들의 권리 보호를 위해 교권보호위원회에 현직 교사 참여를 대폭 확대하는 등 교권 강화에 나섰다. 학부모의 교권 침해 사례가 급증하며 교사들의 맞고소 등 법적 대응이 늘고 있으며, 교원 단체는 교보위 논의 과정에서의 2차 가해 문제 등을 제기해왔다. 이번 개편으로 교사들의 정당한 활동이 인정받을 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>전북특별자치도교육청의 학교폭력 대응 시스템 부실로 인한 집단적 피해 발생이 명확하며 (상대방 책임 명확, 집단적 피해), 교육청은 공공기관으로 자력이 충분합니다 (상대방 자력 충분). 공식 실태조사 결과가 객관적 증거로 존재하며 (증거 확보 가능), 피해 학생 수가 최소 238명으로 규모가 크고 저연령화 및 일상화 경향이 심각하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>인천 지역 교사들의 교권 침해 피해가 광범위하여 집단적 피해(조건 3)에 해당하며, 학부모의 책임이 명확한 개별 사례들이 다수 존재하고(조건 1), 교권보호위원회 기록 및 교육청 정책 변화 등 증거 확보가 용이함(조건 5). 또한, 시교육청의 교보위 개편 등 공적 절차가 진행 중이며 소송도 급증하고 있어(조건 6) 소송금융 투자 기회가 높음. 다만, 개별 학부모의 자력은 불확실할 수 있음.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>최소 238명 (표본조사 기준)</t>
+          <t>교사 다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>전북 학교폭력 급증, 대응책 강화해야</t>
+          <t>인천 교권보호위, 교사 참여 5배 확대…市교육청, 교권 강화</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1549317</t>
+          <t>https://www.kyeonggi.com/article/20260324580589</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-22 12:24:47.427331+00:00</t>
+          <t>2026-03-24 13:11:41.513370+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>메가스터디교육, 현우진 강사, 조정식 강사</t>
+          <t>전북특별자치도교육청</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>일타강사 및 사교육업체 관계자 검찰 기소, 형사 재판 진행 중. 44만 수험생을 대리한 20조원 규모 집단소송 가속화 예정.</t>
+          <t>학교폭력 실태 표본조사 결과 발표, 대응책 강화 촉구</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>사교육 카르텔 문제로 일타강사 현우진, 조정식 및 사교육업체 관계자들이 문항 거래 혐의로 검찰에 기소되어 재판이 진행 중입니다. 양정호 성균관대 교수는 44만 수험생 피해자를 대리하여 메가스터디와 정부를 상대로 총 20조원 규모의 집단소송을 가속화할 것이며, 범죄 강사 퇴출과 메가스터디교육 불매운동을 확산시키겠다고 밝혔습니다.</t>
+          <t>전북지역 학교폭력 피해 응답 학생 수가 1년 만에 두 배 이상 급증하여 전국 평균을 크게 웃돌았으며, 특히 초등학생 피해자가 압도적으로 많아 학교폭력의 저연령화와 일상화가 심각한 것으로 나타났습니다. 전북특별자치도교육청의 학교폭력 대응 체계 전반에 대한 근본적인 재점검과 강화된 예방 및 보호 시스템 구축이 시급하다는 지적이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (일타강사들의 문항 거래 혐의로 검찰 기소, 메가스터디교육의 방치 비판), 상대방에게 자력이 충분함 (메가스터디교육은 대형 학원), 집단적 피해 (44만 수험생 피해자), 피해 규모가 큼 (총 20조원 규모의 집단소송 예고), 증거가 있거나 확보 가능함 (교육부 신고센터, 경찰 수사, 검찰 기소 등 공적 조사 결과 존재), 이미 공적 절차(소송 제외)가 진행 중임 (검찰 기소 및 형사 재판 진행 중).</t>
+          <t>전북특별자치도교육청의 학교폭력 대응 시스템 부실로 인한 집단적 피해 발생이 명확하며 (상대방 책임 명확, 집단적 피해), 교육청은 공공기관으로 자력이 충분합니다 (상대방 자력 충분). 공식 실태조사 결과가 객관적 증거로 존재하며 (증거 확보 가능), 피해 학생 수가 최소 238명으로 규모가 크고 저연령화 및 일상화 경향이 심각하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>20조원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>44만 수험생</t>
+          <t>최소 238명 (표본조사 기준)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>“교육이 카르텔의 세습 사다리인가…범죄 혐의 강사 퇴출해야”[교육...</t>
+          <t>전북 학교폭력 급증, 대응책 강화해야</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01587526645381024</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1549317</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-07 00:41:21.225483+00:00</t>
+          <t>2026-03-22 12:24:47.427331+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>전북특별자치도 교육청</t>
+          <t>메가스터디교육, 현우진 강사, 조정식 강사</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>도의회 간담회 진행 및 조례 개정/제정 논의 중</t>
+          <t>일타강사 및 사교육업체 관계자 검찰 기소, 형사 재판 진행 중. 44만 수험생을 대리한 20조원 규모 집단소송 가속화 예정.</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>전북특별자치도 내 학교에서 1형 당뇨 학생 및 중증 장애 학생 등 다수의 장애학생이 반복적인 차별과 지원 미흡으로 교육권 등 기본권 침해를 겪고 있습니다. 학교의 전자기기 반입 제한, 보건교사 부재 시 대응 미흡, 편의지원 미이행 등이 문제로 지적되며, 도의회 간담회를 통해 조례 개정 및 신규 조례 제정 등 제도 개선 방안이 논의되고 있습니다.</t>
+          <t>사교육 카르텔 문제로 일타강사 현우진, 조정식 및 사교육업체 관계자들이 문항 거래 혐의로 검찰에 기소되어 재판이 진행 중입니다. 양정호 성균관대 교수는 44만 수험생 피해자를 대리하여 메가스터디와 정부를 상대로 총 20조원 규모의 집단소송을 가속화할 것이며, 범죄 강사 퇴출과 메가스터디교육 불매운동을 확산시키겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>전북특별자치도 교육청 및 학교의 장애학생 차별 및 지원 미흡 책임이 비교적 명확하며, 상대방(공공기관)의 자력이 충분합니다. 1형 당뇨 학생, 중증 장애 학생 등 다수의 장애학생이 교육권, 생명권, 학습권, 참여권 침해를 겪는 집단적 피해 사례이며, 도의회 간담회를 통해 문제점이 공론화되고 조례 개정 및 제정 논의가 진행 중인 공적 절차 단계입니다.</t>
+          <t>상대방 책임이 비교적 명확함 (일타강사들의 문항 거래 혐의로 검찰 기소, 메가스터디교육의 방치 비판), 상대방에게 자력이 충분함 (메가스터디교육은 대형 학원), 집단적 피해 (44만 수험생 피해자), 피해 규모가 큼 (총 20조원 규모의 집단소송 예고), 증거가 있거나 확보 가능함 (교육부 신고센터, 경찰 수사, 검찰 기소 등 공적 조사 결과 존재), 이미 공적 절차(소송 제외)가 진행 중임 (검찰 기소 및 형사 재판 진행 중).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20조원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>전북 지역 장애학생 다수</t>
+          <t>44만 수험생</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>학교에서 반복되는 장애학생 차별 사례...지원조례는 있으나마나</t>
+          <t>“교육이 카르텔의 세습 사다리인가…범죄 혐의 강사 퇴출해야”[교육...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022506544355805?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01587526645381024</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-25 00:46:38.905004+00:00</t>
+          <t>2026-03-07 00:41:21.225483+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
+          <t>전북특별자치도 교육청</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>도의회 간담회 진행 및 조례 개정/제정 논의 중</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>전북특별자치도 내 학교에서 1형 당뇨 학생 및 중증 장애 학생 등 다수의 장애학생이 반복적인 차별과 지원 미흡으로 교육권 등 기본권 침해를 겪고 있습니다. 학교의 전자기기 반입 제한, 보건교사 부재 시 대응 미흡, 편의지원 미이행 등이 문제로 지적되며, 도의회 간담회를 통해 조례 개정 및 신규 조례 제정 등 제도 개선 방안이 논의되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>전북특별자치도 교육청 및 학교의 장애학생 차별 및 지원 미흡 책임이 비교적 명확하며, 상대방(공공기관)의 자력이 충분합니다. 1형 당뇨 학생, 중증 장애 학생 등 다수의 장애학생이 교육권, 생명권, 학습권, 참여권 침해를 겪는 집단적 피해 사례이며, 도의회 간담회를 통해 문제점이 공론화되고 조례 개정 및 제정 논의가 진행 중인 공적 절차 단계입니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>전북 지역 장애학생 다수</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>학교에서 반복되는 장애학생 차별 사례...지원조례는 있으나마나</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026022506544355805?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:46:38.905004+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
           <t>대한민국 교육부, 전국 대학</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>교육부 가이드라인 마련 논의 중</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>2026학년도 대학입시부터 학교폭력 조치사항이 모든 전형에 반영되지만, 대학별, 전형별 부적격 기준이 천차만별이어서 형평성 논란이 일고 있습니다. 같은 수준의 학폭 처분을 받아도 대학에 따라 합격 가능성이 크게 달라지며, 교육부는 이번 입시 결과를 분석해 가이드라인을 설정하는 등 보완에 나설 방침입니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>대학별 학교폭력 조치사항 반영 기준이 제각각이어서 다수의 수험생에게 불공정한 입시 결과가 초래될 수 있는 집단적 피해 가능성이 높습니다. 상대방인 대학과 교육부는 충분한 자력을 갖추고 있으며, 입시 요강 등 객관적 증거 확보가 용이합니다. 또한 교육부가 가이드라인 마련을 모색 중인 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>다수 수험생</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>처분 2호는 ‘부적격’, 8호는 ‘응시가능’?…대학별 학폭 입시 반영 ...</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.kyeonggi.com/article/20260224580446</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-24 12:22:35.127518+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>