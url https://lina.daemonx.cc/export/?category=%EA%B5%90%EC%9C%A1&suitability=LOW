--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$29</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$32</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N29"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1804 +535,1996 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>교육부가 내년 상반기부터 수학여행 등 학교 현장체험학습에서 안전사고 발생 시 고의나 중과실이 없는 한 인솔 교사에 법적 책임을 묻지 않는 내용의 '현장체험학습 지원 방안'을 발표했습니다. 이는 학교안전법 개정을 통해 교사의 부담을 줄이고 체험학습을 활성화하기 위함이며, 교육청 차원의 법률 지원도 강화될 예정입니다.</t>
+          <t>이 기사는 AI 시대에 교실에서 '교육활동권'을 지키기 위한 혜안을 제시한다. 손해배상청구와 같은 민사 절차의 중요성을 강조하며, 아동의 피해 가능성을 조사하고 신고할 권리가 보장되어야 함을 역설한다. 특정 사건에 대한 보도가 아닌, 법적 개념과 권리에 대한 논평이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 분석이 아닌, 학교 현장체험학습 안전사고 발생 시 교사의 법적 책임을 경감하는 법률 개정 추진에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 명확한 상대방, 구체적인 피해 규모가 존재하지 않으며, 오히려 교사의 면책 조항을 강화하여 향후 소송의 원고 승소 가능성을 낮추는 방향의 정책이므로 적합도가 낮습니다.</t>
+          <t>제공된 기사 내용은 'AI 시대 교육활동권'에 대한 개념적 논평으로, 특정 사건이나 분쟁을 다루고 있지 않다. 따라서 소송금융 투자 검토에 필요한 구체적인 상대방, 피해자, 피해 규모, 책임 소재 등 적합 조건에 해당하는 정보가 전혀 파악되지 않아 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>사라진 수학여행 다시 돌아올까… 고의·중과실 사고 아니면 ‘교사 면...</t>
+          <t>[AI   퍼스펙티브] AI 시대 교실을 지키는 혜안 '교육활동권'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-28</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260528514109?OutUrl=naver</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=128391</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 00:51:38.041806+00:00</t>
+          <t>2026-08-08 14:00:37.096956+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>교육감직 준비위의 공약 발표</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기고문은 현장체험학습 중 발생하는 사고나 민원으로 인해 교사들이 민형사 소송과 악성 민원에 홀로 노출되는 구조적 문제점을 비판합니다. 이러한 상황이 교사들의 열정을 저해하고 체험학습 운영을 위축시킨다고 지적하며, 교사 보호를 위한 제도 개선의 필요성을 강조합니다.</t>
+          <t>인천시교육감직 준비위원회는 교원 소송비와 치유비 지원을 확대하는 공약 실천 계획을 발표했습니다. 이는 교원들의 교육 활동 보호와 복지 증진을 위한 정책적 지원 방안입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 현장체험학습 관련 교사들이 겪는 민형사 소송 및 악성 민원이라는 시스템적 문제점을 지적하는 기고문입니다. 소송금융 투자 대상이 될 만한 특정 사건, 명확한 피고, 구체적인 피해 규모, 또는 집단적 피해자 발생이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 인천시교육감직 준비위원회의 교원 소송비 및 치유비 지원 확대 공약 발표에 대한 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[기고] 현장체험학습이라는 ‘장’을 제대로 담그려면, 진짜 ‘구더기’...</t>
+          <t>교원 소송비·치유비 지원 확대…인천교육감직 준비위, 공약 실천계획 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>vop.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://vop.co.kr/A00001692997.html</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363731558</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-18 07:01:18.585866+00:00</t>
+          <t>2026-07-30 14:48:51.057460+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>정치권에서 문제 제기 및 공약 발표</t>
+          <t>교육청 대책 발표 및 대통령 언급 등 공적 논의 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>천하람 개혁신당 원내대표와 정이한 부산시장 후보가 부산 초등학교 34.6%에서 점심시간 축구 금지 현상을 지적하며, 악성 민원 대응 시스템 부재를 '정치의 실패'로 규정했습니다. 이들은 아이들의 신체활동 보장을 위한 민원 관리 체계 개선 및 교사 보호 제도 강화를 공약으로 내세웠습니다.</t>
+          <t>교사들이 현장체험학습 중 발생하는 사고에 대한 책임 부담으로 인해 소풍 및 수학여행을 기피하는 현상이 전국적으로 확산되고 있습니다. 2022년 초등학생 사망 사고 후 담임교사 유죄 판결이 이러한 분위기를 심화시켰으며, 교육청과 대통령까지 나서 대책 마련을 촉구하고 있으나 현장 분위기는 크게 달라지지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>집단적 피해(105개 초등학교 학생 다수)는 존재하나, 핵심적인 피해(축구 금지)가 소송금융의 주요 고려사항인 금전적 손해로 산정하기 매우 어렵습니다. 상대방 책임(시스템 부재)이 명확한 불법행위로 보기 어렵고, 공적 절차 진행 중인 단계도 아니어서 투자 매력이 낮습니다.</t>
+          <t>기사는 교사의 현장체험학습 사고 책임 부담으로 인한 현장체험학습 기피 현상이라는 시스템적 문제를 다루고 있습니다. 특정 대기업이나 공공기관을 상대로 한 집단 소송의 명확한 기회가 보이지 않아 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, 현장체험학습을 가지 못하는 학생들의 '피해 규모'를 구체적인 금액으로 산정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>부산 초등학생 다수</t>
+          <t>전국 초등학생 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[6·3 지방선거] 천하람  부산 초교 35% 축구 금지…악성 민원 정치로 막...</t>
+          <t>대통령도 나섰지만‥올해도  소풍 안 가요</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>usmbc.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260426144505860</t>
+          <t>https://www.usmbc.co.kr/NewsArticle/838365</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-02 21:10:13.134903+00:00</t>
+          <t>2026-07-02 17:00:47.246038+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>제도 개선 논의 중</t>
+          <t>학교안전법 개정 추진 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>세종교육의 학력 격차, 교권 문제 등을 다루는 인터뷰 기사로, 특히 학교폭력위원회 전문성 강화와 교사 책임 경감 등 제도 개선의 필요성을 강조하고 있습니다. 이는 특정 사건에 대한 소송보다는 교육 시스템 전반의 개선 방향에 대한 논의입니다.</t>
+          <t>교육부가 내년 상반기부터 수학여행 등 학교 현장체험학습에서 안전사고 발생 시 고의나 중과실이 없는 한 인솔 교사에 법적 책임을 묻지 않는 내용의 '현장체험학습 지원 방안'을 발표했습니다. 이는 학교안전법 개정을 통해 교사의 부담을 줄이고 체험학습을 활성화하기 위함이며, 교육청 차원의 법률 지원도 강화될 예정입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 학폭위원회 전문성 강화 및 교사 책임 경감 등 제도 개선의 필요성을 언급하는 인터뷰로, 특정 사건이나 명확한 피고를 특정하기 어렵습니다 (적합 조건 1, 2 불충족). 또한, 집단적 피해나 구체적인 피해 규모, 객관적 증거 등 소송금융 투자에 필요한 적합 조건(3, 4, 5)이 확인되지 않습니다.</t>
+          <t>본 기사는 특정 사건에 대한 분석이 아닌, 학교 현장체험학습 안전사고 발생 시 교사의 법적 책임을 경감하는 법률 개정 추진에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 명확한 상대방, 구체적인 피해 규모가 존재하지 않으며, 오히려 교사의 면책 조항을 강화하여 향후 소송의 원고 승소 가능성을 낮추는 방향의 정책이므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[인터뷰]  세종교육, 이대로는 무너진다 …원성수 '학력·격차·교권' 전...</t>
+          <t>사라진 수학여행 다시 돌아올까… 고의·중과실 사고 아니면 ‘교사 면...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=729217</t>
+          <t>https://www.segye.com/newsView/20260528514109?OutUrl=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-04 12:18:47.731795+00:00</t>
+          <t>2026-05-30 00:51:38.041806+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>국민의힘 정성국 의원이 교권 보호 강화를 위한 법안 개정을 추진 중입니다. 주요 내용은 악성 민원을 1회만으로도 교권 침해로 규정하고, 심각한 교권 침해 행위를 학생부에 기재하며, 교사가 무분별한 아동학대 신고나 소송을 당했을 때 국가·지자체가 법률 분쟁을 지원하는 방안 등입니다. 이는 교사들의 교육 활동 위축을 막고 교권 침해를 실효적으로 예방하기 위함입니다.</t>
+          <t>이 기고문은 현장체험학습 중 발생하는 사고나 민원으로 인해 교사들이 민형사 소송과 악성 민원에 홀로 노출되는 구조적 문제점을 비판합니다. 이러한 상황이 교사들의 열정을 저해하고 체험학습 운영을 위축시킨다고 지적하며, 교사 보호를 위한 제도 개선의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 교권 보호를 위한 법안 발의 및 개정 추진 등 입법 활동에 초점을 맞추고 있어, 특정 사건에 대한 소송금융 투자 기회를 포착하기 어렵습니다. 상대방(개별 학부모)의 자력이 불분명하고, 집단적 피해 규모가 구체적인 금전적 손해로 명확히 특정되지 않아 소송금융 적합 조건(상대방 자력 충분, 피해 규모 큼, 집단적 피해)에 부합하지 않습니다.</t>
+          <t>이 기사는 현장체험학습 관련 교사들이 겪는 민형사 소송 및 악성 민원이라는 시스템적 문제점을 지적하는 기고문입니다. 소송금융 투자 대상이 될 만한 특정 사건, 명확한 피고, 구체적인 피해 규모, 또는 집단적 피해자 발생이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“교권 보호돼야 학습권도 보장…교권침해, 학생부 기재 추진”</t>
+          <t>[기고] 현장체험학습이라는 ‘장’을 제대로 담그려면, 진짜 ‘구더기’...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01544886645412840</t>
+          <t>https://vop.co.kr/A00001692997.html</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 00:40:05.041658+00:00</t>
+          <t>2026-05-18 07:01:18.585866+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>부산시교육청</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>법률지원단 운영 시작</t>
+          <t>정치권에서 문제 제기 및 공약 발표</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>충북교육청이 교육활동 침해 사안의 복잡화 및 소송 확대에 대응하기 위해 '2026 교육활동 보호 법률지원단'을 운영한다. 이 지원단은 교사들에게 법률 자문, 행정심판 및 소송 대응, 아동학대 피소 관련 대응 등을 제공하며 교권 보호를 강화할 예정이다.</t>
+          <t>천하람 개혁신당 원내대표와 정이한 부산시장 후보가 부산 초등학교 34.6%에서 점심시간 축구 금지 현상을 지적하며, 악성 민원 대응 시스템 부재를 '정치의 실패'로 규정했습니다. 이들은 아이들의 신체활동 보장을 위한 민원 관리 체계 개선 및 교사 보호 제도 강화를 공약으로 내세웠습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 충북교육청이 교권 보호를 위해 법률지원단을 운영한다는 일반적인 정책 발표로, 특정 사건이나 집단 피해를 다루지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 구체적인 피해 규모, 또는 진행 중인 대규모 소송이 식별되지 않아 투자 적합성이 낮습니다.</t>
+          <t>집단적 피해(105개 초등학교 학생 다수)는 존재하나, 핵심적인 피해(축구 금지)가 소송금융의 주요 고려사항인 금전적 손해로 산정하기 매우 어렵습니다. 상대방 책임(시스템 부재)이 명확한 불법행위로 보기 어렵고, 공적 절차 진행 중인 단계도 아니어서 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>부산 초등학생 다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>충북교육청, '2026 교육활동 보호 법률지원단' 운영···교권 보호 강화</t>
+          <t>[6·3 지방선거] 천하람  부산 초교 35% 축구 금지…악성 민원 정치로 막...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2414536</t>
+          <t>https://www.ajunews.com/view/20260426144505860</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 00:46:50.759830+00:00</t>
+          <t>2026-05-02 21:10:13.134903+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>울산교육청의 교원 보호 정책 강화 발표</t>
+          <t>제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>울산교육청이 교원 교육활동 보호를 강화하기 위한 정책을 발표했다. 이는 교육활동 침해로 인한 재산상 피해 지원 금액 확대, 손해배상책임 보장 한도 상향, 상해 치료비 및 상담·심리치료비 지원 확대 등을 포함한다. 교원 보호를 위한 예방부터 사후 지원까지 전반적인 시스템을 강화하는 내용이다.</t>
+          <t>세종교육의 학력 격차, 교권 문제 등을 다루는 인터뷰 기사로, 특히 학교폭력위원회 전문성 강화와 교사 책임 경감 등 제도 개선의 필요성을 강조하고 있습니다. 이는 특정 사건에 대한 소송보다는 교육 시스템 전반의 개선 방향에 대한 논의입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 울산교육청의 교원 보호 정책 강화에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 교권 침해 사건이나 명확한 피고가 존재하지 않습니다. 또한, 집단적 피해나 구체적인 피해 규모도 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 학폭위원회 전문성 강화 및 교사 책임 경감 등 제도 개선의 필요성을 언급하는 인터뷰로, 특정 사건이나 명확한 피고를 특정하기 어렵습니다 (적합 조건 1, 2 불충족). 또한, 집단적 피해나 구체적인 피해 규모, 객관적 증거 등 소송금융 투자에 필요한 적합 조건(3, 4, 5)이 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>교권 침해 예방서 사후 지원까지…울산교육청, 교원 교육활동 보호 강화</t>
+          <t>[인터뷰]  세종교육, 이대로는 무너진다 …원성수 '학력·격차·교권' 전...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061229</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=729217</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-01 13:08:30.185871+00:00</t>
+          <t>2026-04-04 12:18:47.731795+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>교권 보호 관련 법안 발의 및 국회 교육위원회 통과</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>울산시교육청이 교원의 교육활동 보호를 강화하기 위해 법률 지원 서비스를 도입합니다. 교원이 교육활동 관련 법률 분쟁에 휘말릴 경우 외부 변호사 지원, 재산상 피해 및 치료비 지원 확대, 긴급 경호 서비스 연장 등을 제공합니다. 이는 교원들이 안심하고 교육활동에 전념할 수 있는 환경을 조성하기 위함입니다.</t>
+          <t>국민의힘 정성국 의원이 교권 보호 강화를 위한 법안 개정을 추진 중입니다. 주요 내용은 악성 민원을 1회만으로도 교권 침해로 규정하고, 심각한 교권 침해 행위를 학생부에 기재하며, 교사가 무분별한 아동학대 신고나 소송을 당했을 때 국가·지자체가 법률 분쟁을 지원하는 방안 등입니다. 이는 교사들의 교육 활동 위축을 막고 교권 침해를 실효적으로 예방하기 위함입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 울산시교육청의 교원 법률 지원 정책에 대한 내용으로, 특정 소송 사건이나 집단 피해를 다루고 있지 않습니다. 소송금융 투자를 위한 명확한 피고, 피해 규모, 집단성 등의 적합 조건이 전혀 해당되지 않아 투자 대상이 아닙니다.</t>
+          <t>이 기사는 교권 보호를 위한 법안 발의 및 개정 추진 등 입법 활동에 초점을 맞추고 있어, 특정 사건에 대한 소송금융 투자 기회를 포착하기 어렵습니다. 상대방(개별 학부모)의 자력이 불분명하고, 집단적 피해 규모가 구체적인 금전적 손해로 명확히 특정되지 않아 소송금융 적합 조건(상대방 자력 충분, 피해 규모 큼, 집단적 피해)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>울산교육청, 교육 관련 고소·고발 당한 교원에 법률 지원</t>
+          <t>“교권 보호돼야 학습권도 보장…교권침해, 학생부 기재 추진”</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260401146300057?input=1195m</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01544886645412840</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-01 13:01:58.161247+00:00</t>
+          <t>2026-04-04 00:40:05.041658+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
-      <c r="E10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>법률지원단 운영 시작</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>교총이 회원들에게 AI 법률 서비스 'AI나눔이' 1개월 무료 이용권을 지원한다고 밝혔다. 또한, '교육활동 소송 국가책임제', '악성민원 맞고소제' 등 실효성 있는 교권 보호 방안 마련에 총력을 기울일 것이라고 강조했다. 인텔리콘연구소 공동대표는 교권 보호가 발생 사안 대응에 그치지 않아야 한다고 언급했다.</t>
+          <t>충북교육청이 교육활동 침해 사안의 복잡화 및 소송 확대에 대응하기 위해 '2026 교육활동 보호 법률지원단'을 운영한다. 이 지원단은 교사들에게 법률 자문, 행정심판 및 소송 대응, 아동학대 피소 관련 대응 등을 제공하며 교권 보호를 강화할 예정이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 교권 보호를 위한 정책적 노력과 AI 법률 서비스 지원에 대한 일반적인 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 충북교육청이 교권 보호를 위해 법률지원단을 운영한다는 일반적인 정책 발표로, 특정 사건이나 집단 피해를 다루지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 구체적인 피해 규모, 또는 진행 중인 대규모 소송이 식별되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>교총 회원 대상 ‘AI나눔이’ 1개월 무료 이용권 지원</t>
+          <t>충북교육청, '2026 교육활동 보호 법률지원단' 운영···교권 보호 강화</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>hangyo.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.hangyo.com/news/article.html?no=107218</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2414536</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-30 12:41:30.177094+00:00</t>
+          <t>2026-04-03 00:46:50.759830+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>울산교육청의 교원 보호 정책 강화 발표</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>강원특별자치도교육청이 교육활동 침해를 막기 위해 신속한 심리상담과 법률 지원을 제공할 계획이라는 내용의 기사입니다. 이는 특정 사건에 대한 보도가 아닌, 교육청의 정책 방향과 지원 계획을 설명하는 일반적인 뉴스입니다.</t>
+          <t>울산교육청이 교원 교육활동 보호를 강화하기 위한 정책을 발표했다. 이는 교육활동 침해로 인한 재산상 피해 지원 금액 확대, 손해배상책임 보장 한도 상향, 상해 치료비 및 상담·심리치료비 지원 확대 등을 포함한다. 교원 보호를 위한 예방부터 사후 지원까지 전반적인 시스템을 강화하는 내용이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 강원교육청의 교육활동 침해 예방 및 지원 정책을 다루는 일반적인 보도입니다. 특정 사건, 가해자, 피해자 또는 구체적인 법적 분쟁이 언급되지 않아 소송금융 투자 적합도 판단 기준(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행 여부) 중 어느 하나도 해당하지 않습니다. 투자할 만한 구체적인 소송 대상이 존재하지 않습니다.</t>
+          <t>이 기사는 울산교육청의 교원 보호 정책 강화에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 교권 침해 사건이나 명확한 피고가 존재하지 않습니다. 또한, 집단적 피해나 구체적인 피해 규모도 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>신속한 심리상담·법률 지원 …강원교육청, 교육활동 침해 막는다</t>
+          <t>교권 침해 예방서 사후 지원까지…울산교육청, 교원 교육활동 보호 강화</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6114719</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061229</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-26 12:47:19.830610+00:00</t>
+          <t>2026-04-01 13:08:30.185871+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>오석진 대전교육감 예비후보가 교권 보호를 위한 '교원 민원·법률 통합 대응 시스템 고도화' 공약을 발표했다. 이 공약은 교사가 혼자 민원과 소송을 감당하는 대신 교육청이 책임지는 구조로 전환하겠다는 내용을 담고 있다.</t>
+          <t>울산시교육청이 교원의 교육활동 보호를 강화하기 위해 법률 지원 서비스를 도입합니다. 교원이 교육활동 관련 법률 분쟁에 휘말릴 경우 외부 변호사 지원, 재산상 피해 및 치료비 지원 확대, 긴급 경호 서비스 연장 등을 제공합니다. 이는 교원들이 안심하고 교육활동에 전념할 수 있는 환경을 조성하기 위함입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 교육감 후보의 정책 공약에 대한 내용입니다. 따라서 소송금융 투자 대상이 되는 구체적인 상대방, 피해 규모, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 울산시교육청의 교원 법률 지원 정책에 대한 내용으로, 특정 소송 사건이나 집단 피해를 다루고 있지 않습니다. 소송금융 투자를 위한 명확한 피고, 피해 규모, 집단성 등의 적합 조건이 전혀 해당되지 않아 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>오석진 대전교육감 예비후보, 교원 민원·법률 통합 대응 시스템 고도화...</t>
+          <t>울산교육청, 교육 관련 고소·고발 당한 교원에 법률 지원</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=298523</t>
+          <t>https://www.yna.co.kr/view/AKR20260401146300057?input=1195m</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-25 13:00:40.221043+00:00</t>
+          <t>2026-04-01 13:01:58.161247+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>본 기사는 팬데믹 이후 6년간 아동들의 정신 건강이 조용히 붕괴되고 있음을 지적합니다. 학교폭력 가해자나 피해자가 아닌 아이들이 학교 구성원 누구도 모르게 마음의 병을 앓고 있으며, 희수(가명)의 사례를 통해 이러한 현실을 보여줍니다. 이는 팬데믹 이후 아동들의 정서적 어려움이 심화되고 있음을 시사합니다.</t>
+          <t>교총이 회원들에게 AI 법률 서비스 'AI나눔이' 1개월 무료 이용권을 지원한다고 밝혔다. 또한, '교육활동 소송 국가책임제', '악성민원 맞고소제' 등 실효성 있는 교권 보호 방안 마련에 총력을 기울일 것이라고 강조했다. 인텔리콘연구소 공동대표는 교권 보호가 발생 사안 대응에 그치지 않아야 한다고 언급했다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 팬데믹 이후 아동들의 정신 건강 악화라는 사회적 문제를 다루고 있어, 특정 가해자나 법적 책임 주체가 명확하게 특정되지 않습니다. 또한, 소송으로 이어질 만한 구체적인 사건이나 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 교권 보호를 위한 정책적 노력과 AI 법률 서비스 지원에 대한 일반적인 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>팬데믹 이후 6년, 조용히 붕괴되는 아이들</t>
+          <t>교총 회원 대상 ‘AI나눔이’ 1개월 무료 이용권 지원</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>hangyo.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57474</t>
+          <t>https://www.hangyo.com/news/article.html?no=107218</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-25 00:21:05.873633+00:00</t>
+          <t>2026-03-30 12:41:30.177094+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>최근 고등학교 학교폭력 사안의 조치 결과가 대학 입시에 직접적인 영향을 미치면서, 가해 및 피해 학생 측의 행정심판과 법적 소송이 급증하고 있다. 이러한 소송전은 학생들의 갈등을 장기화시키는 원인이 되고 있다.</t>
+          <t>강원특별자치도교육청이 교육활동 침해를 막기 위해 신속한 심리상담과 법률 지원을 제공할 계획이라는 내용의 기사입니다. 이는 특정 사건에 대한 보도가 아닌, 교육청의 정책 방향과 지원 계획을 설명하는 일반적인 뉴스입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 학교폭력 관련 개별 소송 및 행정심판의 증가 추세를 다루며, 특정 대기업이나 기관을 상대로 한 집단적 피해 사건이 아님. 소송금융 투자 대상으로서의 명확한 피고 특정 및 집단적 피해 규모 산정이 어려움. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>이 기사는 강원교육청의 교육활동 침해 예방 및 지원 정책을 다루는 일반적인 보도입니다. 특정 사건, 가해자, 피해자 또는 구체적인 법적 분쟁이 언급되지 않아 소송금융 투자 적합도 판단 기준(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행 여부) 중 어느 하나도 해당하지 않습니다. 투자할 만한 구체적인 소송 대상이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>포항교육청, 학교폭력 대입 반영에 따른 소송전 장기화 방지 및 ‘교육...</t>
+          <t>신속한 심리상담·법률 지원 …강원교육청, 교육활동 침해 막는다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=596658</t>
+          <t>https://www.news1.kr/local/kangwon/6114719</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-24 13:26:46.933910+00:00</t>
+          <t>2026-03-26 12:47:19.830610+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>본 기사는 행정소송 과정에서 가해자가 처분 지연 전략을 취하며 재판 승소에만 몰두할 경우, 피해 학생이 소송 기간 내내 2차 가해에 노출될 수 있다는 문제점을 지적한다. 엄벌주의와 교육적 회복 사이의 갈림길에서 피해자 보호의 중요성을 강조하고 있다.</t>
+          <t>오석진 대전교육감 예비후보가 교권 보호를 위한 '교원 민원·법률 통합 대응 시스템 고도화' 공약을 발표했다. 이 공약은 교사가 혼자 민원과 소송을 감당하는 대신 교육청이 책임지는 구조로 전환하겠다는 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌, 행정소송 과정에서 발생하는 피해 학생의 2차 가해 문제에 대한 일반적인 논평이다. 소송 상대방, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 적합도를 판단하기 어렵다.</t>
+          <t>본 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 교육감 후보의 정책 공약에 대한 내용입니다. 따라서 소송금융 투자 대상이 되는 구체적인 상대방, 피해 규모, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>동양칼럼/ 엄벌주의와 교육적 회복의 갈림길에서</t>
+          <t>오석진 대전교육감 예비후보, 교원 민원·법률 통합 대응 시스템 고도화...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=843343</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=298523</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-22 12:57:36.829048+00:00</t>
+          <t>2026-03-25 13:00:40.221043+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>부산광역시학교안전공제회가 교권 침해와 민원 증가로 어려움을 겪는 교원들을 위해 교원보호공제사업 지원 범위를 대폭 확대합니다. 형사 수사 개시 시 최대 1000만원의 소송비, 치료비, 심리상담비 등을 지원하며, 교육활동 스트레스로 인한 정신과 치료비도 지원하는 등 교원 보호를 위한 실질적인 안전망을 강화할 예정입니다.</t>
+          <t>본 기사는 팬데믹 이후 6년간 아동들의 정신 건강이 조용히 붕괴되고 있음을 지적합니다. 학교폭력 가해자나 피해자가 아닌 아이들이 학교 구성원 누구도 모르게 마음의 병을 앓고 있으며, 희수(가명)의 사례를 통해 이러한 현실을 보여줍니다. 이는 팬데믹 이후 아동들의 정서적 어려움이 심화되고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 집단적 피해를 다루지 않고, 교원 보호를 위한 공제회 지원 제도 확대를 설명하고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성, 공적 절차 진행 중 등 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 팬데믹 이후 아동들의 정신 건강 악화라는 사회적 문제를 다루고 있어, 특정 가해자나 법적 책임 주체가 명확하게 특정되지 않습니다. 또한, 소송으로 이어질 만한 구체적인 사건이나 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>부산학교안전공제회, 교권보호 '안전망' 대폭 확충</t>
+          <t>팬데믹 이후 6년, 조용히 붕괴되는 아이들</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260320203436335</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57474</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-20 13:12:59.540023+00:00</t>
+          <t>2026-03-25 00:21:05.873633+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr"/>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>학교폭력 관련 행정심판 및 법적 소송 증가</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>부산시학교안전공제회가 교권 침해 피해 교원을 위한 보호 공제사업 지원을 확대합니다. 신변 위협 시 경호 서비스, 형사·민사 소송비 지원 확대, 위로금 및 정신과 치료비 지원 등이 포함됩니다. 이는 교원 보호 및 학교 교육활동 안정을 위한 조치입니다.</t>
+          <t>최근 고등학교 학교폭력 사안의 조치 결과가 대학 입시에 직접적인 영향을 미치면서, 가해 및 피해 학생 측의 행정심판과 법적 소송이 급증하고 있다. 이러한 소송전은 학생들의 갈등을 장기화시키는 원인이 되고 있다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이나 집단적 피해를 다루는 것이 아니라, 교권 침해 피해 교원을 위한 지원 사업 확대를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 명확한 책임 소재, 집단적 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 학교폭력 관련 개별 소송 및 행정심판의 증가 추세를 다루며, 특정 대기업이나 기관을 상대로 한 집단적 피해 사건이 아님. 소송금융 투자 대상으로서의 명확한 피고 특정 및 집단적 피해 규모 산정이 어려움. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>교권 침해 피해 교사에 경호 제공…부산학교안전공제회, 교원 보호 확대</t>
+          <t>포항교육청, 학교폭력 대입 반영에 따른 소송전 장기화 방지 및 ‘교육...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/20/20260320500293?wlog_tag3=naver</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=596658</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-20 13:05:11.480643+00:00</t>
+          <t>2026-03-24 13:26:46.933910+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>충북교육청의 현장 체험 학습 활성화 대책 추진</t>
+          <t>행정소송 및 집행정지 신청 진행 중인 일반적 상황</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>안전 사고에 대한 교사의 책임 부담 증가로 현장 체험 학습 등 학생들의 교실 밖 활동이 위축되고 있습니다. 이에 충북교육청은 현장중심 체험학습 활성화를 위한 TF 구성, 체험 학습비 지원, 안전요원 연수, 사고 발생 시 보상 및 소송비용 지원 등 다양한 시책을 추진하고 있습니다.</t>
+          <t>본 기사는 행정소송 과정에서 가해자가 처분 지연 전략을 취하며 재판 승소에만 몰두할 경우, 피해 학생이 소송 기간 내내 2차 가해에 노출될 수 있다는 문제점을 지적한다. 엄벌주의와 교육적 회복 사이의 갈림길에서 피해자 보호의 중요성을 강조하고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 기사는 현장 체험 학습 중 교사의 안전 사고 책임 부담 증가로 인한 활동 위축과 이에 대한 교육청의 정책적 대응을 다루고 있습니다. 특정 사건의 피해자, 명확한 가해자, 구체적인 피해 규모가 제시되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 행정소송 과정에서 발생하는 피해 학생의 2차 가해 문제에 대한 일반적인 논평이다. 소송 상대방, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 적합도를 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>청소년 활동 활성화 시동…현장 체험 학습 유도</t>
+          <t>동양칼럼/ 엄벌주의와 교육적 회복의 갈림길에서</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513662&amp;ref=A</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=843343</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-20 00:48:03.729986+00:00</t>
+          <t>2026-03-22 12:57:36.829048+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>교원보호공제사업 지원 확대</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>기사는 학교폭력 사안처리 제도의 보완과 교육활동 소송 국가책임제 도입의 시급성을 강조하고 있습니다. 제7기 학교폭력대책위원회가 출범했다는 내용도 포함되어 있으나, 특정 사건에 대한 구체적인 정보는 없습니다.</t>
+          <t>부산광역시학교안전공제회가 교권 침해와 민원 증가로 어려움을 겪는 교원들을 위해 교원보호공제사업 지원 범위를 대폭 확대합니다. 형사 수사 개시 시 최대 1000만원의 소송비, 치료비, 심리상담비 등을 지원하며, 교육활동 스트레스로 인한 정신과 치료비도 지원하는 등 교원 보호를 위한 실질적인 안전망을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 학교폭력 사안처리 제도 개선과 교육활동 소송 국가책임제 도입의 필요성을 논하는 정책 제언에 가깝습니다. 특정 사건의 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 구체적인 법적 분쟁으로 보기 어렵습니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 집단적 피해를 다루지 않고, 교원 보호를 위한 공제회 지원 제도 확대를 설명하고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성, 공적 절차 진행 중 등 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>학교폭력 사안처리 제도 보완해야</t>
+          <t>부산학교안전공제회, 교권보호 '안전망' 대폭 확충</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>hangyo.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.hangyo.com/news/article.html?no=107116</t>
+          <t>https://www.ajunews.com/view/20260320203436335</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-17 12:50:29.114987+00:00</t>
+          <t>2026-03-20 13:12:59.540023+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
-      <c r="E20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>국회 본회의에서 영유아 학원의 레벨테스트를 금지하는 학원법 개정안이 통과되었습니다. 이 법안은 '4세 고시', '7세 고시' 등으로 불리던 유치원 및 취학 전 유아 대상 학원의 수준별 평가를 막는 것을 목적으로 합니다. 이 외에도 불법 스팸 과징금 상향, 임금 체불 처벌 강화, 가습기 살균제 피해 구제 특별법 개정안 등이 함께 처리되었습니다.</t>
+          <t>부산시학교안전공제회가 교권 침해 피해 교원을 위한 보호 공제사업 지원을 확대합니다. 신변 위협 시 경호 서비스, 형사·민사 소송비 지원 확대, 위로금 및 정신과 치료비 지원 등이 포함됩니다. 이는 교원 보호 및 학교 교육활동 안정을 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 영유아 학원의 레벨테스트를 금지하는 학원법 개정안이 국회 본회의를 통과했다는 입법 소식을 전하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 소송 상대방이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 소송 사건이나 집단적 피해를 다루는 것이 아니라, 교권 침해 피해 교원을 위한 지원 사업 확대를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 명확한 책임 소재, 집단적 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>‘4세 고시’ 영어유치원 레벨테스트 금지법 통과</t>
+          <t>교권 침해 피해 교사에 경호 제공…부산학교안전공제회, 교원 보호 확대</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260313/133520919/2</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/20/20260320500293?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-13 00:37:00.666579+00:00</t>
+          <t>2026-03-20 13:05:11.480643+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>학교 갈등 해결 역량 강화 사업 논의</t>
+          <t>충북교육청의 현장 체험 학습 활성화 대책 추진</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>화성오산교육지원청 김인숙 교육장이 학교의 갈등 해결 역량 강화를 위한 사업들을 언급하며, 모든 갈등을 처벌로만 해결하는 것은 피해자와 가해자 모두에게 바람직하지 않다고 강조했습니다. 이는 특정 사건에 대한 보도가 아닌, 교육 정책 방향에 대한 일반적인 내용입니다.</t>
+          <t>안전 사고에 대한 교사의 책임 부담 증가로 현장 체험 학습 등 학생들의 교실 밖 활동이 위축되고 있습니다. 이에 충북교육청은 현장중심 체험학습 활성화를 위한 TF 구성, 체험 학습비 지원, 안전요원 연수, 사고 발생 시 보상 및 소송비용 지원 등 다양한 시책을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사는 화성오산교육지원청의 학교 갈등 해결 역량 강화 사업에 대한 일반적인 내용으로, 특정 사건이나 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 현장 체험 학습 중 교사의 안전 사고 책임 부담 증가로 인한 활동 위축과 이에 대한 교육청의 정책적 대응을 다루고 있습니다. 특정 사건의 피해자, 명확한 가해자, 구체적인 피해 규모가 제시되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[미래를 여는 경기교육] 화성오산교육지원청 학교 갈등 조정 전문가 양...</t>
+          <t>청소년 활동 활성화 시동…현장 체험 학습 유도</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016063</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513662&amp;ref=A</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-12 12:27:58.694468+00:00</t>
+          <t>2026-03-20 00:48:03.729986+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>플렉스스포츠 김현진 대표는 과거 주먹구구식 체대 입시로 인한 개인적 피해 경험을 바탕으로, AI 기반 데이터 솔루션을 개발하여 체대 입시의 불확실성을 해소하고자 합니다. 이 기사는 그의 사업 철학과 비전을 다루는 인터뷰입니다.</t>
+          <t>기사는 학교폭력 사안처리 제도의 보완과 교육활동 소송 국가책임제 도입의 시급성을 강조하고 있습니다. 제7기 학교폭력대책위원회가 출범했다는 내용도 포함되어 있으나, 특정 사건에 대한 구체적인 정보는 없습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 될 수 있는 법적 분쟁이나 피해 사례를 다루는 것이 아니라, 과거의 개인적 경험을 바탕으로 한 사업가의 인터뷰 및 사업 소개 기사입니다. 소송 상대방, 피해 규모, 법적 쟁점 등이 전혀 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 학교폭력 사안처리 제도 개선과 교육활동 소송 국가책임제 도입의 필요성을 논하는 정책 제언에 가깝습니다. 특정 사건의 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 구체적인 법적 분쟁으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[인터뷰]  주먹구구식 체대 입시, AI 기반 데이터로 탈피</t>
+          <t>학교폭력 사안처리 제도 보완해야</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>hangyo.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=821899</t>
+          <t>https://www.hangyo.com/news/article.html?no=107116</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-06 00:24:47.661225+00:00</t>
+          <t>2026-03-17 12:50:29.114987+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>서울시교육청의 학교 성고충심의위원회 이관 정책 발표</t>
+          <t>학원법 개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>서울시교육청이 학교 성고충심의위원회를 교육청으로 전면 이관하여 피해자 상담 및 회복 지원, 행위자 재발 방지 교육 등을 체계적으로 운영할 계획입니다. 이는 성평등한 교육환경 조성을 위한 맞춤형 회복 프로그램 지원의 일환입니다.</t>
+          <t>국회 본회의에서 영유아 학원의 레벨테스트를 금지하는 학원법 개정안이 통과되었습니다. 이 법안은 '4세 고시', '7세 고시' 등으로 불리던 유치원 및 취학 전 유아 대상 학원의 수준별 평가를 막는 것을 목적으로 합니다. 이 외에도 불법 스팸 과징금 상향, 임금 체불 처벌 강화, 가습기 살균제 피해 구제 특별법 개정안 등이 함께 처리되었습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 기사는 서울시교육청의 학교 성고충심의위원회 이관 정책 변경에 대한 내용으로, 특정 소송 사건이나 피해자 집단을 직접적으로 다루지 않습니다. 따라서 소송 상대방의 책임 명확성, 피해 규모, 피해자 수 등 소송금융 투자에 필요한 핵심 정보가 불분명하여 투자 적합성이 낮습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 영유아 학원의 레벨테스트를 금지하는 학원법 개정안이 국회 본회의를 통과했다는 입법 소식을 전하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 소송 상대방이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>서울시교육청, 학교 성고충심의위원회 교육청 전면 이관</t>
+          <t>‘4세 고시’ 영어유치원 레벨테스트 금지법 통과</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=593216</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260313/133520919/2</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-05 01:17:08.463002+00:00</t>
+          <t>2026-03-13 00:37:00.666579+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
-      <c r="E24" t="inlineStr"/>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>학교 갈등 해결 역량 강화 사업 논의</t>
+        </is>
+      </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>충북교육청이 올해부터 교원보호공제사업의 보장 범위를 확대한다. 교육활동 중 피해를 입은 교원에게 심리상담, 우발적 사고 및 학교안전사고 손해배상, 갈등 조정, 긴급 경호 서비스 등을 지원하는 내용이다.</t>
+          <t>화성오산교육지원청 김인숙 교육장이 학교의 갈등 해결 역량 강화를 위한 사업들을 언급하며, 모든 갈등을 처벌로만 해결하는 것은 피해자와 가해자 모두에게 바람직하지 않다고 강조했습니다. 이는 특정 사건에 대한 보도가 아닌, 교육 정책 방향에 대한 일반적인 내용입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>본 기사는 충북교육청의 교원보호공제사업 확대에 대한 내용으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 피고 특정, 피해 발생, 소송 진행 등의 요건이 전혀 확인되지 않아 투자 부적합합니다.</t>
+          <t>기사는 화성오산교육지원청의 학교 갈등 해결 역량 강화 사업에 대한 일반적인 내용으로, 특정 사건이나 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>충북교육청, 올해부터 교원보호공제사업 보장 범위 더 늘린다</t>
+          <t>[미래를 여는 경기교육] 화성오산교육지원청 학교 갈등 조정 전문가 양...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1499722</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016063</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-04 01:29:23.888656+00:00</t>
+          <t>2026-03-12 12:27:58.694468+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
-      <c r="E25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>교원단체와 현장의견을 반영하여 교원보호공제사업의 보장 범위가 확대될 예정이며, 특히 형사소송비 지원이 과실치사상에서 기소유예까지 포함되도록 개선됩니다. 이는 교사들이 교육활동 중 발생하는 법적 분쟁에서 겪는 부담을 줄이기 위한 제도적 지원 강화 방안입니다.</t>
+          <t>플렉스스포츠 김현진 대표는 과거 주먹구구식 체대 입시로 인한 개인적 피해 경험을 바탕으로, AI 기반 데이터 솔루션을 개발하여 체대 입시의 불확실성을 해소하고자 합니다. 이 기사는 그의 사업 철학과 비전을 다루는 인터뷰입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, 교원보호공제사업의 보장 확대 및 교사들의 소송비 지원 정책 개선에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 명확한 피고, 피해 규모 등이 특정되지 않아 투자 부적합 조건에 해당합니다.</t>
+          <t>해당 기사는 소송금융 투자 대상이 될 수 있는 법적 분쟁이나 피해 사례를 다루는 것이 아니라, 과거의 개인적 경험을 바탕으로 한 사업가의 인터뷰 및 사업 소개 기사입니다. 소송 상대방, 피해 규모, 법적 쟁점 등이 전혀 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>교실 안전망, 더 촘촘히</t>
+          <t>[인터뷰]  주먹구구식 체대 입시, AI 기반 데이터로 탈피</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>ccreview.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.ccreview.co.kr/news/articleView.html?idxno=343753</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=821899</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-04 00:42:16.185839+00:00</t>
+          <t>2026-03-06 00:24:47.661225+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr"/>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>서울시교육청의 학교 성고충심의위원회 이관 정책 발표</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>충북교육청이 교원보호공제사업의 보장 범위를 확대한다. 교육활동 중 사고에 대한 손해배상, 아동학대 사안 등 민·형사상 소송비 지원, 갈등조정 및 위협 대처 보호 서비스 등이 주요 지원 내용이다.</t>
+          <t>서울시교육청이 학교 성고충심의위원회를 교육청으로 전면 이관하여 피해자 상담 및 회복 지원, 행위자 재발 방지 교육 등을 체계적으로 운영할 계획입니다. 이는 성평등한 교육환경 조성을 위한 맞춤형 회복 프로그램 지원의 일환입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>본 기사는 충북교육청의 교원보호공제사업 확대에 대한 정보성 기사로, 특정 소송 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 서울시교육청의 학교 성고충심의위원회 이관 정책 변경에 대한 내용으로, 특정 소송 사건이나 피해자 집단을 직접적으로 다루지 않습니다. 따라서 소송 상대방의 책임 명확성, 피해 규모, 피해자 수 등 소송금융 투자에 필요한 핵심 정보가 불분명하여 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>충북교육청, 교원보호공제 보장범위 확대</t>
+          <t>서울시교육청, 학교 성고충심의위원회 교육청 전면 이관</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400691</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=593216</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-04 00:35:12.101902+00:00</t>
+          <t>2026-03-05 01:17:08.463002+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
-      <c r="E27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>충북학교안전공제회가 분쟁이 소송으로 확대되기 전에 전문가가 선제적으로 개입해 조정할 수 있는 운영 체계를 마련했다. 현장 중심의 갈등 조정과 법률 컨설팅을 연계하며 충북교육청 교육활동보호센터와 협력한다.</t>
+          <t>충북교육청이 올해부터 교원보호공제사업의 보장 범위를 확대한다. 교육활동 중 피해를 입은 교원에게 심리상담, 우발적 사고 및 학교안전사고 손해배상, 갈등 조정, 긴급 경호 서비스 등을 지원하는 내용이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>본 기사는 충북학교안전공제회가 분쟁을 소송으로 확대되기 전에 조정하는 서비스 운영에 대한 것으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
+          <t>본 기사는 충북교육청의 교원보호공제사업 확대에 대한 내용으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 피고 특정, 피해 발생, 소송 진행 등의 요건이 전혀 확인되지 않아 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>충북학교안전공제회, 갈등조정 서비스 운영</t>
+          <t>충북교육청, 올해부터 교원보호공제사업 보장 범위 더 늘린다</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065523</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1499722</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-02 12:53:26.577230+00:00</t>
+          <t>2026-03-04 01:29:23.888656+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>의대협 회장 선출 실패로 인한 내부 갈등 및 현안 해결 지연</t>
+          <t>교원보호공제사업 보장 확대 논의 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>의대협 회장 후보자 낙선으로 의대생 사회의 고민이 깊어지고 있습니다. 의대 교육 정상화 등 현안 해결에 대한 회의감이 커지고 있으며, 이는 의대생 내부의 리더십 부재와 관련된 문제로 보입니다.</t>
+          <t>교원단체와 현장의견을 반영하여 교원보호공제사업의 보장 범위가 확대될 예정이며, 특히 형사소송비 지원이 과실치사상에서 기소유예까지 포함되도록 개선됩니다. 이는 교사들이 교육활동 중 발생하는 법적 분쟁에서 겪는 부담을 줄이기 위한 제도적 지원 강화 방안입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사 내용상 소송의 상대방이 특정되지 않고, 법적으로 청구 가능한 명확한 피해나 손해배상 책임 주체가 불분명합니다. 또한, 공적 절차 진행이나 객관적 증거에 대한 언급이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, 교원보호공제사업의 보장 확대 및 교사들의 소송비 지원 정책 개선에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 명확한 피고, 피해 규모 등이 특정되지 않아 투자 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>가장 큰 피해자인데…지쳤다  대표 선출 실패한 의대생들의 회의감</t>
+          <t>교실 안전망, 더 촘촘히</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>ccreview.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036825</t>
+          <t>https://www.ccreview.co.kr/news/articleView.html?idxno=343753</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-02-28 00:24:57.279842+00:00</t>
+          <t>2026-03-04 00:42:16.185839+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
-      <c r="E29" t="inlineStr">
+      <c r="E29" t="inlineStr"/>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>충북교육청이 교원보호공제사업의 보장 범위를 확대한다. 교육활동 중 사고에 대한 손해배상, 아동학대 사안 등 민·형사상 소송비 지원, 갈등조정 및 위협 대처 보호 서비스 등이 주요 지원 내용이다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>본 기사는 충북교육청의 교원보호공제사업 확대에 대한 정보성 기사로, 특정 소송 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>충북교육청, 교원보호공제 보장범위 확대</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400691</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:35:12.101902+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>갈등조정 서비스 운영</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>충북학교안전공제회가 분쟁이 소송으로 확대되기 전에 전문가가 선제적으로 개입해 조정할 수 있는 운영 체계를 마련했다. 현장 중심의 갈등 조정과 법률 컨설팅을 연계하며 충북교육청 교육활동보호센터와 협력한다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>본 기사는 충북학교안전공제회가 분쟁을 소송으로 확대되기 전에 조정하는 서비스 운영에 대한 것으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>충북학교안전공제회, 갈등조정 서비스 운영</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065523</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:53:26.577230+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>의대협 회장 선출 실패로 인한 내부 갈등 및 현안 해결 지연</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>의대협 회장 후보자 낙선으로 의대생 사회의 고민이 깊어지고 있습니다. 의대 교육 정상화 등 현안 해결에 대한 회의감이 커지고 있으며, 이는 의대생 내부의 리더십 부재와 관련된 문제로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>기사 내용상 소송의 상대방이 특정되지 않고, 법적으로 청구 가능한 명확한 피해나 손해배상 책임 주체가 불분명합니다. 또한, 공적 절차 진행이나 객관적 증거에 대한 언급이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>가장 큰 피해자인데…지쳤다  대표 선출 실패한 의대생들의 회의감</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>docdocdoc.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036825</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:24:57.279842+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
         <is>
           <t>교원 보호 강화 방안 시행 및 논의 중</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>충북교사노동조합은 충북도교육청의 '2026 현장 밀착형 교육활동 보호 시행계획'과 교원보호공제사업 확대 개편안을 환영했습니다. 교육활동보호센터 인력 증원, 소송비 지원 한도 확대, 형사소송 지원 범위 확장 등이 주요 내용이며, 노조는 제도의 현장 체감도 향상을 위한 추가적인 노력을 촉구했습니다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 충북도교육청의 교원 보호 강화 방안 및 지원 제도 확대에 대한 내용입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 구체적인 피해 사실, 집단적 피해 규모 등이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J29" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
         <is>
           <t>충북교사노조  도교육청, 교원보호 강화방안 환영…현장 체감 노력 필요...</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>https://www.newspim.com/news/view/20260226000530</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-02-26 12:29:07.079019+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N29"/>
+  <autoFilter ref="A1:N32"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>