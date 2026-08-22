--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="41" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
+    <col width="12" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,242 +533,382 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>오정초 학부모</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>교사들의 교육활동 위축 및 아동학대 기준 명확화 요구</t>
+          <t>경기도교육청 교육감 명의로 학부모에 대한 형사고발 진행 중, 교권보호위원회에서 학부모의 행위를 교육활동 침해로 인정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>초등학교 교사들이 받아쓰기 등 정당한 교육활동에 대해 학부모 민원과 아동학대 신고 위협을 받으며 교육활동이 위축되고 있음. 아동복지법상 정서적 아동학대 기준의 모호성이 문제의 원인으로 지적되며, 교사들은 명확한 기준 마련을 요구하고 있음. 이는 다수의 교사에게 영향을 미치는 시스템적 문제로, 법적 해석의 여지가 있음.</t>
+          <t>오정초 교사가 학생 간 다툼 중재 후 학부모로부터 악성 민원, 피켓 시위, 아동 학대 형사고소 및 민사소송을 당한 사건입니다. 경기도교육청은 학부모의 행위를 교육활동 침해로 인정하고, 안민석 교육감이 직접 학부모를 형사고발했습니다. 교권보호전담관 300명을 선발하는 등 교권 보호를 위한 제도적 대응도 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>교사들의 정당한 교육활동이 학부모 민원 및 아동학대 신고 위협으로 위축되는 집단적 피해가 발생하고 있음 (적합 조건: 집단적 피해). 아동복지법상 정서적 아동학대 기준의 모호성이 문제의 근원이며, 이는 법리적 다툼의 여지가 있음 (적합 조건: 증거 확보 가능성). 다만, 직접적인 금전적 피해 규모가 불분명하고, 소송 상대방이 특정되기 어려워 투자 매력도가 낮음.</t>
+          <t>상대방의 책임이 교권보호위원회에서 교육활동 침해로 인정되어 명확하며, 경기도교육감이 직접 형사고발하는 등 공적 절차가 진행 중이고 증거 확보가 용이합니다. 다만, 상대방이 개인 학부모로 자력 불충분 가능성이 있고, 집단적 피해가 아니며, 피해 금액이 구체적으로 특정되지 않아 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수 교사</t>
+          <t>1명 (해당 교사)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>20년차 베테랑 교사가 말하는 문해력 확 높이는 ‘이것’[교육in]</t>
+          <t>“교사 협박 용납 없다” 안민석, ‘오정초 악성민원’ 학부모 고발</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01554726645387912</t>
+          <t>https://www.khan.co.kr/article/202608101436001</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-28 00:40:42.393231+00:00</t>
+          <t>2026-08-12 07:02:00.172731+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>학교 교권침해위원회 심의 진행</t>
+          <t>교권 침해 대응 및 지원 방안 논의 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>정당한 생활지도가 아동학대 신고로 이어지는 등 교권침해 사례가 반복적으로 발생하고 있으며, 이로 인해 교사들의 교육활동이 위협받고 있다. 학교에서는 교권침해위원회를 통해 사실관계를 확인하고 보호 조치를 논의하는 등 공적 절차가 진행 중이다. 이는 다수의 교원에게 영향을 미치는 사회적 문제로 부각되고 있다.</t>
+          <t>학교안전공제중앙회와 교육부가 교원의 정당한 교육활동 중 발생하는 부당한 침해에 대한 손해배상 및 소송비용 지원 방안을 논의하기 위해 실무자 회의를 개최했습니다. 이는 무너진 교권을 바로 세우기 위한 공적 노력의 일환으로, 교권 침해 피해 교원들을 위한 법률적, 정신적 지원을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>교권침해 사례가 반복적으로 발생하여 집단적 피해 양상을 보이며(적합 조건: 집단적 피해), 교권침해위원회를 통한 공적 절차가 진행 중이고(적합 조건: 이미 공적 절차 진행 중), 관련 증거 확보가 가능함(적합 조건: 증거 확보 가능). 다만, 소송 상대방이 개별 학부모/학생으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮을 수 있음.</t>
+          <t>(적합 조건 3) 교권 침해는 다수의 교원에게 영향을 미치는 집단적 피해 가능성이 있으며, (적합 조건 6) 학교안전공제중앙회와 교육부가 교권 보호를 위한 공적 절차를 진행 중입니다. 그러나 특정 가해자가 명확히 제시되지 않아 상대방의 자력 확인이 어렵고, 개별 사건의 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[서초동 MSG] 생활지도 했는데 아동학대 신고…교권침해위 역할은?</t>
+          <t>무너진 교권 바로 세운다 …학교안전공제중앙회, 전국 실무자 소집해 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2564890</t>
+          <t>https://www.g-enews.com/view.php?ud=202605220931194194a9fc143920_1</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-14 00:44:02.426428+00:00</t>
+          <t>2026-06-15 20:53:03.448115+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>교육</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>교사들의 교육활동 위축 및 아동학대 기준 명확화 요구</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>초등학교 교사들이 받아쓰기 등 정당한 교육활동에 대해 학부모 민원과 아동학대 신고 위협을 받으며 교육활동이 위축되고 있음. 아동복지법상 정서적 아동학대 기준의 모호성이 문제의 원인으로 지적되며, 교사들은 명확한 기준 마련을 요구하고 있음. 이는 다수의 교사에게 영향을 미치는 시스템적 문제로, 법적 해석의 여지가 있음.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>교사들의 정당한 교육활동이 학부모 민원 및 아동학대 신고 위협으로 위축되는 집단적 피해가 발생하고 있음 (적합 조건: 집단적 피해). 아동복지법상 정서적 아동학대 기준의 모호성이 문제의 근원이며, 이는 법리적 다툼의 여지가 있음 (적합 조건: 증거 확보 가능성). 다만, 직접적인 금전적 피해 규모가 불분명하고, 소송 상대방이 특정되기 어려워 투자 매력도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>다수 교사</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>20년차 베테랑 교사가 말하는 문해력 확 높이는 ‘이것’[교육in]</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01554726645387912</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:40:42.393231+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>학교 교권침해위원회 심의 진행</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>정당한 생활지도가 아동학대 신고로 이어지는 등 교권침해 사례가 반복적으로 발생하고 있으며, 이로 인해 교사들의 교육활동이 위협받고 있다. 학교에서는 교권침해위원회를 통해 사실관계를 확인하고 보호 조치를 논의하는 등 공적 절차가 진행 중이다. 이는 다수의 교원에게 영향을 미치는 사회적 문제로 부각되고 있다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>교권침해 사례가 반복적으로 발생하여 집단적 피해 양상을 보이며(적합 조건: 집단적 피해), 교권침해위원회를 통한 공적 절차가 진행 중이고(적합 조건: 이미 공적 절차 진행 중), 관련 증거 확보가 가능함(적합 조건: 증거 확보 가능). 다만, 소송 상대방이 개별 학부모/학생으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮을 수 있음.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>[서초동 MSG] 생활지도 했는데 아동학대 신고…교권침해위 역할은?</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2564890</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:44:02.426428+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>교육</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>교육부</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>학폭 처분 관련 행정심판 및 행정소송 급증, 교육부와 법조계 이견 지속</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>2026학년도 대입부터 학교폭력 처분 기록 반영이 의무화되었으나, 법조계와 교육부의 상반된 입장으로 인해 교육 현장의 혼란이 가중되고 있다. 학폭 가해 학생들의 불복에 따른 행정심판 및 소송 건수가 급증하고 있으며, 관련 브로커까지 기승을 부리고 있다. 정부의 명확한 제도 개선 및 매뉴얼 수립이 시급하다는 지적이 나온다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>학폭 처분 대입 반영을 둘러싼 교육부와 법조계의 이견으로 다수의 학폭 피해자 및 가해 학생들이 혼란을 겪고 있으며 (적합 조건 3: 집단적 피해), 관련 행정심판 및 소송 건수가 급증하고 있음 (적합 조건 6: 공적 절차 진행 중). 대법원 판례와 교육청 통계 등 객관적 증거가 존재하나 (적합 조건 5: 증거 확보 가능), 피해자들의 직접적인 금전적 손해배상 청구의 명확한 상대방 및 법리가 불분명하여 소송금융 투자 적합도는 'Medium'으로 판단됨.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>법조계 “지워라” vs 교육부 “남겨라” 이견…‘학폭 대입 반영’ 혼...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.kyeonggi.com/article/20260311580607</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-12 00:16:18.269524+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>