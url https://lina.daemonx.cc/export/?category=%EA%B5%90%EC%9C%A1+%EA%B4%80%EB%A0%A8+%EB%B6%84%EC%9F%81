--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="19" customWidth="1" min="5" max="5"/>
+    <col width="22" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="34" customWidth="1" min="10" max="10"/>
-    <col width="17" customWidth="1" min="11" max="11"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,230 +532,302 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육 관련 분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>학부모</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>교권 침해 교사 지원 정책 결정</t>
+          <t>수사 및 소송 진행 중인 사례들 존재</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>부산시가 교권 침해를 겪는 교사들을 위해 치료비, 소송비, 경호 서비스 등을 제공하는 지원책을 결정했다. 형사 수사 및 민사소송 시 심급별 최대 1천만 원의 소송비를 지원하며, 신체적·정신적 피해 회복을 돕는 것이 주요 내용이다. 이는 교사들의 법적 대응 부담을 줄이고 안정적인 교육 활동을 보장하기 위한 조치이다.</t>
+          <t>SBS '그것이 알고 싶다' 프로그램이 교권 침해와 아동학대 신고 논란으로 수사와 소송에 휘말린 교사들의 사례를 조명합니다. 지난해 경남에서 발생한 중학교 교사 고소 사건을 예시로 들며 교육 현장의 반복되는 갈등 원인을 분석할 예정입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 교권 침해 사건에 대한 소송금융 투자 기회를 다루는 것이 아니라, 부산시의 교권 침해 교사 지원 정책 결정에 대한 내용이다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 부재하여 적합도를 판단하기 어렵다.</t>
+          <t>다수의 교사들이 유사한 교권 침해 및 아동학대 신고로 인한 수사/소송에 휘말리는 '집단적 피해' 양상을 보이며, 이미 '공적 절차(수사) 및 소송'이 진행 중인 사례들이 존재합니다. 그러나 상대방인 학부모의 자력이 불분명하고, 개별 사건의 금전적 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있으며, 책임 소재 또한 논란의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 교사</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>부산 교권 침해 교사에 치료비·소송비 이어 경호 제공 결정</t>
+          <t>그것이 알고 싶다, 교권 침해와 아동학대 신고 논란 조명 '참교육과 시...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>lecturernews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742115</t>
+          <t>https://www.lecturernews.com/news/articleView.html?idxno=206020</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-20 13:09:10.492635+00:00</t>
+          <t>2026-07-12 07:00:13.921156+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교육 관련 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>교권 침해 교사 지원 정책 결정</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>충북학교안전공제회가 갈등조정지원관을 본격 운영한다. 법률전문가가 손해배상이나 형사 절차 등 법적 쟁점이 있는 사안에 대해 자문과 대응 방향을 지원하며, 분쟁이 소송으로 확대되는 것을 방지하는 데 목적이 있다.</t>
+          <t>부산시가 교권 침해를 겪는 교사들을 위해 치료비, 소송비, 경호 서비스 등을 제공하는 지원책을 결정했다. 형사 수사 및 민사소송 시 심급별 최대 1천만 원의 소송비를 지원하며, 신체적·정신적 피해 회복을 돕는 것이 주요 내용이다. 이는 교사들의 법적 대응 부담을 줄이고 안정적인 교육 활동을 보장하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 충북학교안전공제회의 갈등조정지원관 운영에 대한 정보성 기사로, 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 교권 침해 사건에 대한 소송금융 투자 기회를 다루는 것이 아니라, 부산시의 교권 침해 교사 지원 정책 결정에 대한 내용이다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 부재하여 적합도를 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>충북학교안전공제회, 갈등조정지원관 본격 운영</t>
+          <t>부산 교권 침해 교사에 치료비·소송비 이어 경호 제공 결정</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400381</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742115</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-03 00:34:19.606933+00:00</t>
+          <t>2026-03-20 13:09:10.492635+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>교육 관련 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>충북학교안전공제회가 갈등조정지원관을 본격 운영한다. 법률전문가가 손해배상이나 형사 절차 등 법적 쟁점이 있는 사안에 대해 자문과 대응 방향을 지원하며, 분쟁이 소송으로 확대되는 것을 방지하는 데 목적이 있다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>본 기사는 충북학교안전공제회의 갈등조정지원관 운영에 대한 정보성 기사로, 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>충북학교안전공제회, 갈등조정지원관 본격 운영</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400381</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:34:19.606933+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>교육 관련 분쟁</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
         <is>
           <t>갈등조정 시스템 운영 시작</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>충북학교안전공제회가 분쟁이 소송으로 확대되기 전 단계에서 전문가가 개입하여 갈등을 조정하고 법률 컨설팅을 제공하는 '갈등조정지원관' 제도를 본격적으로 운영한다. 이 제도는 현장 방문 중심의 지원을 통해 교육청 교육활동보호센터와 연계하여 운영될 예정이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 충북학교안전공제회가 분쟁이 소송으로 확대되기 전 단계에서 갈등을 조정하고 법률 컨설팅을 제공하는 시스템을 운영한다는 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 언급되지 않아 투자 적합성이 매우 낮다. 오히려 소송을 예방하려는 목적의 제도 운영에 대한 기사이다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>충북학교안전공제회, 갈등조정지원관 운영 본격화</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>newstnt.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>http://www.newstnt.com/news/articleView.html?idxno=590931</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-28 01:42:49.031678+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>