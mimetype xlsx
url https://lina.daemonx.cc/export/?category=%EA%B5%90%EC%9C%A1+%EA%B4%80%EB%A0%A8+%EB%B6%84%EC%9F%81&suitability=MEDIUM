--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
-[...1 lines deleted...]
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="22" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
-[...3 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>교육 관련 분쟁</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>학부모</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>수사 및 소송 진행 중인 사례들 존재</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>SBS '그것이 알고 싶다' 프로그램이 교권 침해와 아동학대 신고 논란으로 수사와 소송에 휘말린 교사들의 사례를 조명합니다. 지난해 경남에서 발생한 중학교 교사 고소 사건을 예시로 들며 교육 현장의 반복되는 갈등 원인을 분석할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>다수의 교사들이 유사한 교권 침해 및 아동학대 신고로 인한 수사/소송에 휘말리는 '집단적 피해' 양상을 보이며, 이미 '공적 절차(수사) 및 소송'이 진행 중인 사례들이 존재합니다. 그러나 상대방인 학부모의 자력이 불분명하고, 개별 사건의 금전적 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있으며, 책임 소재 또한 논란의 여지가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>다수 교사</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>그것이 알고 싶다, 교권 침해와 아동학대 신고 논란 조명 '참교육과 시...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>lecturernews.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.lecturernews.com/news/articleView.html?idxno=206020</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-12 07:00:13.921156+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>