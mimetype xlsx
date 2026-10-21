--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="27" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="23" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="48" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -533,106 +533,170 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교육 행정</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>2027학년도 중학교 입학 배정 시행계획 공고</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>대전교육청이 2027학년도 중학교 입학 배정 시행계획을 공고하며 3자녀 이상 다자녀 가정의 중학교 선택권을 확대했다. 기존 둘째부터 가능했던 선배정을 셋째 자녀부터 거주지 최근거리 학교로 신청 가능하게 하고, 둘째 이하 자녀는 선택권을 확장했다. 또한 가습기살균제 피해구제 대상 학생을 선배정 범위에 포함하고 학교폭력 피해학생 재배정 절차를 명문화했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>본 기사는 대전교육청의 중학교 입학 배정 정책 개선에 대한 내용으로, 어떠한 법적 분쟁이나 피해 발생 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 상대방의 책임, 집단적 피해, 피해 규모 등의 적합 조건이 전혀 해당되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>대전교육청, 다자녀 가정 중학교 입학 선택권 넓어진다...배정계획 공고</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>ccnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.ccnnews.co.kr/news/articleView.html?idxno=415601</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-02 18:02:59.206428+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>교육 행정</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>동덕여자대학교</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>검찰 불구속 기소</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>동덕여자대학교 학생들이 학교의 남녀공학 전환 추진에 반발하여 학내 시설을 점거하고 래커칠 시위를 벌인 혐의로 검찰에 불구속 기소되었습니다. 학교 측은 약 46억 원의 피해액을 추산했으나 고소를 취하했음에도, 반의사불벌죄가 아닌 혐의로 수사가 이어져 기소에 이르렀습니다. 학생들은 학교의 일방적인 공학 전환 추진에 대한 정당한 항의였다며 반발하고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>이 사건은 학생들이 동덕여자대학교를 상대로 손해배상을 청구하는 것이 아니라, 학생들이 학교 시설 점거 및 재물손괴 등으로 인해 검찰에 기소된 상황입니다. 소송금융은 통상적으로 피해자(원고)가 가해자(피고)로부터 손해배상을 받아내기 위한 소송을 지원하므로, 현재 학생들이 피고인 또는 잠재적 피고의 입장에 있어 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>약 46억 원 (학교 측 추산 피해액)</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>검찰, ‘래커칠 시위’ 동덕여대 학생 11명 불구속 기소···학생들 “기...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.khan.co.kr/article/202603251923001</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-25 12:27:38.197781+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>