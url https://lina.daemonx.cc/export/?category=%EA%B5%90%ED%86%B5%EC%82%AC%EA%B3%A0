--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$210</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$223</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N210"/>
+  <dimension ref="A1:N223"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="38" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,14742 +539,15666 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>운전자</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 사건은 징역형 선고로 종결되었으며, 피해자와 합의가 이루어져 민사상 손해배상 청구도 종결된 것으로 보임.</t>
+          <t>교통사고 발생 후 '한블리'에서 사건 다뤄짐</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>4천 시간 봉사 표창을 받은 50대 여성이 상습 음주운전으로 징역 10개월을 선고받았다. 작년 10월 음주 상태로 중앙선을 침범해 사고를 내 상대 운전자에게 전치 2주의 부상을 입혔으며, 이미 세 차례 음주운전 전력이 있었다. 재판부는 피고인이 반성하고 피해자와 합의한 점 등을 고려했으나, 범행의 책임이 무겁다고 판단했다.</t>
+          <t>14개월 영유아가 차량에 치이는 사고가 발생했습니다. 가해 운전자는 사고 직후 시속 10km 미만 주행을 주장하며 현재까지 피해자에게 사과나 연락을 하지 않은 것으로 전해집니다. 횡단보도가 없는 구간에서 발생한 사고로, '한블리'에서 다뤄지며 운전자의 과실 여부가 논의되었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피고가 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실함. 피해 규모가 전치 2주 상해로 작고, 피해자와 이미 합의가 이루어져 민사상 손해배상 청구의 여지가 없거나 매우 제한적임. (적합 조건 '상대방에게 자력이 충분함', '피해 규모가 큼' 미충족, 부적합 조건 '이미 종결된 사건' 해당 가능성 높음)</t>
+          <t>가해 차량 운전자의 책임이 비교적 명확하며(적합 조건 1), 14개월 영유아 피해로 인해 피해 규모가 클 가능성이 높습니다(적합 조건 4). '한블리'에서 다뤄진 점으로 보아 블랙박스 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 상대방의 자력은 불분명하며 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'봉사 4천시간' 표창받은 자원봉사자, 상습 음주운전에 결국 실형</t>
+          <t>14개월 덮친 차량…한문철  엄마 잘못 아냐  [한블리]</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260525580412</t>
+          <t>https://www.mydaily.co.kr/page/view/2026072208474999210</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-04 08:02:05.097119+00:00</t>
+          <t>2026-08-02 07:00:22.509548+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A씨 (대학생)</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 음주운전 치사 혐의로 입건. 첫 재판 예정 (7월 27일).</t>
+          <t>형사 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>태국에서 대학생 A씨가 시속 200km로 음주운전 중 오토바이 배달기사를 치어 사망케 한 사고가 발생했습니다. A씨는 음주운전 치사 혐의로 입건되었으며, 첫 재판이 7월 27일로 예정되어 있습니다. 사고 당시 가해 차량 동승자들의 부적절한 태도가 공분을 사고 있습니다.</t>
+          <t>폭음 후 시속 180km로 운전하다 4명의 사상자를 낸 A 씨가 항소심에서 징역 6년을 선고받았습니다. A 씨는 초범이며 범행을 인정하고 반성하는 점, 피해자 2명과 합의한 점 등이 참작되어 원심 징역 10년에서 감형되었습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (음주운전, 과속으로 인한 사망사고), 피해 규모가 큼 (가장 사망), 증거가 있거나 확보 가능함 (경찰 조사, 음주 측정, 목격자 진술), 이미 공적 절차가 진행 중임 (경찰 수사 및 형사 재판 예정). 상대방이 개인이지만 명확한 과실과 중대한 피해로 소송금융 적합도가 높습니다.</t>
+          <t>상대방 책임이 폭음 및 과속 운전으로 명확하고(적합 조건 1), 4명 사상이라는 점에서 피해 규모가 크며(적합 조건 4), 형사 재판을 통해 증거가 충분히 확보되었습니다(적합 조건 5). 그러나 상대방이 개인으로 자력에 대한 불확실성이 존재하며(부적합 조건), 4명의 사상자 중 2명과는 이미 합의가 완료된 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (배달기사 B씨)</t>
+          <t>최소 2명 (사망 또는 중상해)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>태국서 음주운전 사망사고 내고 “우리 차도 망가졌어”…공분 확산</t>
+          <t>폭음 뒤 시속 180㎞ 폭주…4명 사상 추락사고 낸 30대 징역 6년</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/asia-oceania/2026/05/07/20260507500163?wlog_tag3=naver</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008582360&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-18 21:29:49.922661+00:00</t>
+          <t>2026-07-22 17:13:53.117283+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>형사사건 1심 판결 선고 (징역형 집행유예)</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>음주 상태로 보행자를 치고 도주한 운전자 A 씨가 법정에서 혐의를 부인했으나, 차량 블랙박스 영상과 음성 증거로 유죄가 인정되어 징역형의 집행유예를 선고받았습니다. 피해자는 무릎과 발을 다쳤으며, A 씨의 차량은 종합보험에 가입되어 피해 보상이 이루어졌습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>형사 사건은 이미 종결되었고, 기사에 '피해 보상이 이뤄진 점'이 명시되어 있어 민사상 손해배상 청구의 실익이 낮을 것으로 보입니다. (부적합 조건: 이미 종결된 사건) 또한, 피해자의 상해가 '비교적 중하지 않다'고 언급되어 피해 규모가 크지 않습니다. (적합 조건 4번 미충족)</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>사람 치고 웃으면서 떠난 운전자…블랙박스는 알고 있었다</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008651313&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-07-22 07:00:13.882723+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A5" s="2" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>운전자 B씨</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>헌법재판소의 검찰 불기소처분 취소 결정</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>헌법재판소가 횡단보도를 벗어난 보행자라도 통행 의사가 있었다면 운전자는 일시정지 의무가 있다고 판단했습니다. 이는 우회전 중 보행자 사고에 대한 운전자의 책임을 강화하는 중요한 선례로, 검찰의 불기소 처분을 취소하고 피해자 A씨의 손을 들어주었습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>헌법재판소의 판단으로 운전자의 책임이 명확해졌고(적합 조건 1), 사고 사실 및 법리적 판단에 대한 증거가 명확하며(적합 조건 5), 헌법소원이라는 공적 절차가 진행되어 중요한 법적 선례를 확립했습니다(적합 조건 6). 이는 유사 교통사고 피해자들의 손해배상 청구에 유리한 환경을 조성합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1명 (A씨)</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>헌재  보행자가 횡단보도 벗어나도 운전자 일단 멈춰야</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202605261809597767</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-07-16 08:46:46.461197+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>현대해상화재보험, DB손해보험</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 (금고 1년 2개월, 집행유예 3년)</t>
+          <t>대법원 원심 확정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>고속도로에서 크루즈컨트롤을 켜고 졸음운전을 하던 30대 운전자가 사고 처리 중이던 경찰관과 견인차 기사를 치어 숨지게 하고 9명에게 부상을 입혔다. 가해자는 교통사고처리 특례법 위반(치사) 혐의로 기소되어 1심에서 금고 1년 2개월에 집행유예 3년을 선고받았다. 재판부는 피해자 측과 합의한 점을 고려했다고 밝혔다.</t>
+          <t>음주운전 차량과 급차선 변경 차량의 충돌로 사망사고가 발생한 사건에서, 피해자에게 합의금 7억 5천만 원을 전액 지급한 현대해상이 DB손보를 상대로 낸 구상금 소송에서 대법원이 원고 일부 승소 원심을 확정했습니다. 대법원은 두 운전자의 과실 비율을 반반으로 보고 현대해상의 구상권을 인정했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가해자의 졸음운전 책임이 명확하고(적합 조건 1), 2명 사망, 9명 부상이라는 중대한 인명 피해가 발생했으며(적합 조건 4), 형사 재판을 통해 증거가 확보되었고 공적 절차가 진행되었다(적합 조건 5, 6). 그러나 가해자가 개인으로 상대방 자력이 불분명하고, 이미 피해자 측과 합의한 점이 언급되어 민사상 손해배상 청구의 여지가 불확실하여 소송금융 투자 적합도가 낮아진다.</t>
+          <t>이 기사는 음주운전과 급차선 변경으로 인한 공동불법행위 사망사고에서 보험사 간 구상금 소송에 대한 대법원 판결을 다루고 있습니다. 이미 대법원에서 판결이 확정되어 종결된 사건이므로(부적합 조건 해당), 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 피해자 측의 손해배상은 이미 현대해상에서 7억 5천만 원을 지급하며 합의된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억5000만원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>사망 2명, 부상 9명</t>
+          <t>1명 사망, 다수 상해</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>크루즈컨트롤 켜놓고 졸음 운전하다 경찰관·견인차 기사 치어 숨지게 ...</t>
+          <t>'음주운전 vs 급차선 변경' 공동과실…대법  전액 배상한 보험사, 구상권...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026043050004600000</t>
+          <t>https://www.newspim.com/news/view/20260520001083</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-16 07:00:35.460559+00:00</t>
+          <t>2026-06-29 21:04:01.646577+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>제리 웨인 로스</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>가해자 체포, 뺑소니 등 6개 혐의로 기소 예정</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>미국 조지아주에서 72세 남성이 자전거 동호회원들을 고의로 들이받고 도주한 사건이 발생했다. 이 사고로 그룹 리더는 하반신 골절 등 중상을 입었으며, 가해자는 뺑소니 등 6개 혐의로 체포되었다. 피해자들은 이번 사건이 자전거 라이더 안전에 대한 사회적 인식을 높이는 계기가 되기를 바라고 있다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 명확함 (고의 충돌 및 뺑소니), 증거가 확보됨 (목격자 증언, 경찰 체포 및 혐의), 공적 절차 진행 중 (경찰 수사 및 체포). 부적합 조건: 상대방이 개인으로 자력 충분 여부 불확실하며, 집단적 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있음.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>다수 (최소 1명 중상)</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>'빵빵' 위협→자전거 라이딩 일행 덮쳤다...뺑소니범 미소에 '공분'</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/world/2026/05/04/2026050406402664375</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-06-28 16:12:57.295588+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>버스회사</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>경찰 교통사고 접수 및 조사 진행 중, 버스회사 대인 접수 거부</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>경기 김포시에서 버스가 신호 대기 중이던 차량을 추돌하여 운전자 A씨가 허리 디스크 탈출 등 중상해를 입었다. 버스회사는 사고와의 인과관계를 부인하며 대인 접수를 거부하고 있으며, 버스 기사는 A씨에게 협박성 문자를 보냈다. A씨는 경찰에 교통사고를 접수했으며, 경찰은 버스 기사 조사를 진행할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(버스 추돌), 버스회사가 피고이므로 자력이 충분할 것으로 예상됩니다. 피해자는 허리 디스크 탈출 등 중상해를 입었으며, 경찰 조사가 진행 중이고(공적 절차 진행), 진단서 및 버스 기사의 협박 문자 등 증거가 명확합니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>“노인 살기 힘들어”…추돌 사고 낸 버스 기사, 피해자에 협박 문자</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25425272</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-06-27 16:47:08.321755+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...106 lines deleted...]
-      <c r="I8" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 징역형 선고</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>4번의 음주운전 전력이 있는 50대 여성이 중앙선 침범 음주운전 사고로 상대 운전자에게 전치 2주의 부상을 입혀 징역 10개월을 선고받았다. 피고인은 반성하고 피해자와 합의한 점, 봉사활동 이력 등이 참작되었으나, 반복된 음주운전으로 실형을 면치 못했다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>피고인의 책임은 명확하고 형사 재판을 통해 증거가 확보되었으나 (적합 조건 1, 5, 6), 피해 규모가 전치 2주로 비교적 작고 피해자가 1명인 개별 사건임. 소송금융 투자 대상으로서의 수익성이 낮을 것으로 판단됨.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>오토바이 무리하게 추월하다 사망사고 낸 화물차 운전자 집유</t>
+          <t>4000시간 봉사로 표창 받은 50대女, 4번 음주운전 끝 징역형</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071668</t>
+          <t>https://www.munhwa.com/article/11591107?ref=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-05 12:26:35.844834+00:00</t>
+          <t>2026-06-23 19:49:03.070106+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>서모씨</t>
+          <t>이토 켄타로</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>음주운전 형사 재판 결심공판 진행 중, 선고기일 지정</t>
+          <t>피해자와 합의 및 불기소 처분으로 사건 종결</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>서울 도심에서 음주운전으로 일본인 관광객 모녀를 들이받아 어머니가 사망하고 딸이 부상당한 사건의 형사 재판에서 검찰이 가해자에게 징역 7년을 구형했다. 가해자는 소주 3병을 마시고 운전한 혐의를 받고 있으며, 다음 달 선고가 예정되어 있다. 이 사건은 일본 언론에서도 주목하며 한국의 낮은 형량에 대한 우려를 표한 바 있다.</t>
+          <t>일본 배우 이토 켄타로가 과거 2020년 뺑소니 사고로 2명에게 중경상을 입히고 현장을 이탈한 혐의로 체포되었던 사실이 재조명되었다. 당시 피해자와 합의하여 불기소 처분을 받았으며, 현재는 새로운 열애설로 인해 대중의 냉랭한 반응을 얻고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>음주운전 가해자의 책임이 명확하고(적합 조건 1), 사망 및 부상이라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 형사 재판이 진행 중이므로 사실관계 및 증거 확보가 용이하며(적합 조건 5, 6), 가해자가 테슬라 차량을 소유하고 있어 배상 자력 또는 보험 가입 가능성이 높습니다.</t>
+          <t>과거 뺑소니 사건은 이미 피해자와 합의하여 불기소 처분을 받았으며, 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이 사건은 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 부상 1명)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>검찰, '일본인 모녀 참변' 음주 운전자에 징역 7년 구형</t>
+          <t>'뺑소니 혐의' 유명 男배우, 동료 배우와 '열애' 발각…이미지 타격 우...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6496471?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403054155</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1046848/</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-05 12:17:38.628372+00:00</t>
+          <t>2026-06-22 21:04:14.233457+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>가해자 측 보험사</t>
+          <t>택시 기사</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>분쟁심의위원회 회부</t>
+          <t>형사 재판에서 집행유예 선고</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>교통사고 피해자가 가해자 측 보험사로부터 30% 과실을 주장받아 분쟁심의위원회에 판단을 맡긴 사건입니다. 교통사고 전문가는 가해자 100% 과실로 판단했으나, 보험사는 쌍방과실을 주장하고 있어 법적 분쟁 가능성이 높습니다.</t>
+          <t>택시 기사가 시속 153km로 과속 운전하다 사고를 내 승객 1명이 사망하고 2명이 부상당했습니다. 재판부는 죄책이 무겁다고 판단했으나, 피해자 측과 합의한 점을 고려해 집행유예를 선고했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(한문철 변호사 100:0 의견), 가해자 측 보험사가 존재하여 배상 능력이 충분합니다. 현재 분쟁심의위원회에 회부되어 공적 절차가 진행 중이며, 교통사고 특성상 증거 확보가 용이할 것으로 보입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 사고 경위 및 책임에 대한 증거가 확보되었으나(적합 조건 5), 상대방이 개인 택시 기사로 자력에 한계가 있을 수 있으며(적합 조건 2 미흡), 피해자 수가 3명으로 집단적 피해에 해당하지 않고(적합 조건 3 미흡), 이미 피해자 측과 합의한 점이 언급되어 추가 민사 소송의 복잡성이 예상됩니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (사망 1명, 부상 2명)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>한문철도 100:0 이랬는데 …이게 어떻게 쌍방과실?</t>
+          <t>시속 153Km 과속 사망사고 택시 기사 집행유예 선고</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>tjb.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292780?influxDiv=NAVER</t>
+          <t>http://www.tjb.co.kr/sub0301/bodo/view/id/97775</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-05 00:21:40.482787+00:00</t>
+          <t>2026-06-22 04:50:59.157158+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>10대 A군, B군</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>10대 피고인들에게 징역형 선고 (1심)</t>
+          <t>운전자 A씨에게 금고 2년 4개월 선고 (형사 1심). 민사 소송은 아직 제기되지 않은 것으로 보임.</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>10대 A군과 B군이 지하주차장에서 차량을 훔쳐 음주·무면허 상태로 운전하다 사고를 내고 도주한 혐의로 기소되었습니다. 법원은 A군에게 징역 장기 1년 6개월·단기 8개월, B군에게 징역 6개월에 집행유예 2년을 선고했으며, 피해자는 처벌불원서를 제출했습니다.</t>
+          <t>60대 운전자 A씨가 광주 동구 카페로 승용차를 돌진하여 1명 사망, 9명 부상의 인명피해를 냈다. 운전자는 급발진을 주장했으나, 국과수 감정 결과 차량 결함이 없고 운전자의 가속 페달 조작이 원인으로 밝혀져 법원에서 금고 2년 4개월을 선고받았다. 피해자들은 운전자를 상대로 민사상 손해배상 청구를 할 수 있는 상황이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방이 10대 개인으로 자력이 충분하지 않아 소송금융의 회수 가능성이 낮습니다 (적합 조건 2번 미충족). 피해 규모가 소송금융 투자 대상으로 보기에 크지 않으며 (적합 조건 4번 미충족), 피해자가 처벌불원서를 제출하여 민사상 손해배상 청구의 동기가 약하거나 이미 합의가 이루어졌을 가능성이 높습니다.</t>
+          <t>운전자 A씨의 과실이 형사 재판에서 법원 판결로 명확히 인정되었고, 국과수 감정 결과라는 객관적 증거가 존재하며, 1명 사망 및 9명 부상으로 피해 규모가 크다는 점에서 적합 조건에 해당합니다. 그러나 피고가 개인 운전자이므로 자력 충분 여부가 불확실하며, 피해자 수가 집단소송을 위한 '수십 명 이상'에는 미치지 못하여 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10명 (1명 사망, 9명 부상)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>훔친 차로 '쌩'…음주·무면허로 사고 낸 10대 징역형</t>
+          <t>‘10명 사상’ 카페 돌진 60대 “급발진”… 법원 “가속페달만 작동”...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040310381997702</t>
+          <t>https://www.segye.com/newsView/20260501504958?OutUrl=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-05 00:20:37.166638+00:00</t>
+          <t>2026-06-21 05:01:06.409254+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>40대 남성이 자전거를 타고 고물을 수집하던 70대 노인을 차량으로 치어 숨지게 한 뒤 도주한 혐의로 검찰에 송치되었다. 가해자는 사고 인지 여부를 부인했으나 경찰은 충격을 인지하고도 확인 없이 떠난 것으로 보고 도주치사 혐의를 적용했다. 피해자는 병원 이송 후 사망했다.</t>
+          <t>현대하이카손해사정과 자동차 복원수리 업체 티벌컨이 자동차 사고 피해자 지원을 위해 자동차손해배상진흥원에 1,000만원의 기부금을 전달했습니다. 이는 기업의 ESG 사회공헌 활동의 일환으로, 휠·헤드램프 복원 수리 특허 기술을 활용한 지원입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사로 증거가 확보되었으며(적합 조건 5), 검찰 송치 등 공적 절차가 진행 중이다(적합 조건 6). 사망 사건으로 피해 규모가 크다(적합 조건 4). 다만, 상대방이 개인으로 자력 확인이 필요하다.</t>
+          <t>이 기사는 현대하이카손해사정과 티벌컨이 자동차 사고 피해자 지원을 위해 기부금을 전달한 사회공헌 활동을 다루고 있습니다. 특정 법적 분쟁이나 소송 가능성이 있는 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>노인 치어 숨지게 하고 도주한 40대 송치</t>
+          <t>돌봄 공백·교통사고 피해 지원까지…금융·보험업계 ESG 사회공헌 확대</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202604041558243tC</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=204079</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-04 12:24:35.676672+00:00</t>
+          <t>2026-06-12 07:05:39.295513+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>A씨 (50대 화물차 운전자)</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 재판 금고형 집행유예 선고, 피해자 측과 합의 완료</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>새벽 근무 중이던 환경미화원 B씨가 음주운전자 A씨의 사고로 사망했습니다. B씨는 고등학생과 중학생 자녀를 둔 가장으로, 경찰 조사가 진행 중입니다.</t>
+          <t>지난해 9월 의정부에서 50대 화물차 운전자 A씨가 신호 위반으로 횡단보도를 건너던 신혼부부를 들이받아 임신 17주였던 아내와 태아가 사망하고 남편이 중상을 입은 사고가 발생했습니다. A씨는 교통사고처리 특례법상 치사·치상 혐의로 기소되어 금고 2년에 집행유예 3년을 선고받았으며, 피해자 측과 합의한 점이 양형에 고려되었습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 사망 사고로 상대방(음주운전자)의 책임이 명확하며, 경찰 수사를 통해 증거 확보가 용이합니다. 가장의 사망으로 인한 피해 규모가 크고, 이미 공적 절차(경찰 수사)가 진행 중인 점이 소송금융 투자에 적합합니다. (적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>형사 재판이 이미 종결되었고, 기사에 '피해자 측과 합의한 점'이 명시되어 있어 민사상 합의도 이미 완료되었을 가능성이 높습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 상대방이 개인 운전자이므로 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (임신부 및 태아 사망, 남편 중상)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>음주운전 사고 내고  태연히 담배 …새벽 근무하던 환경미화원 사망</t>
+          <t>임신부·태아 숨진 의정부 화물차 사고…50대 기사 금고형 집유</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-29</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=50343</t>
+          <t>https://www.yna.co.kr/view/AKR20260529106700060?input=1195m</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-04 00:20:30.971545+00:00</t>
+          <t>2026-06-10 18:08:48.182565+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>형사 사건은 징역형 선고로 종결되었으며, 피해자와 합의가 이루어져 민사상 손해배상 청구도 종결된 것으로 보임.</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>4천 시간 봉사 표창을 받은 50대 여성이 상습 음주운전으로 징역 10개월을 선고받았다. 작년 10월 음주 상태로 중앙선을 침범해 사고를 내 상대 운전자에게 전치 2주의 부상을 입혔으며, 이미 세 차례 음주운전 전력이 있었다. 재판부는 피고인이 반성하고 피해자와 합의한 점 등을 고려했으나, 범행의 책임이 무겁다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>피고가 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실함. 피해 규모가 전치 2주 상해로 작고, 피해자와 이미 합의가 이루어져 민사상 손해배상 청구의 여지가 없거나 매우 제한적임. (적합 조건 '상대방에게 자력이 충분함', '피해 규모가 큼' 미충족, 부적합 조건 '이미 종결된 사건' 해당 가능성 높음)</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>'봉사 4천시간' 표창받은 자원봉사자, 상습 음주운전에 결국 실형</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260525580412</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-06-04 08:02:05.097119+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D15" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>A씨 (대학생)</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A16" s="3" t="inlineStr">
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 음주운전 치사 혐의로 입건. 첫 재판 예정 (7월 27일).</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>태국에서 대학생 A씨가 시속 200km로 음주운전 중 오토바이 배달기사를 치어 사망케 한 사고가 발생했습니다. A씨는 음주운전 치사 혐의로 입건되었으며, 첫 재판이 7월 27일로 예정되어 있습니다. 사고 당시 가해 차량 동승자들의 부적절한 태도가 공분을 사고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (음주운전, 과속으로 인한 사망사고), 피해 규모가 큼 (가장 사망), 증거가 있거나 확보 가능함 (경찰 조사, 음주 측정, 목격자 진술), 이미 공적 절차가 진행 중임 (경찰 수사 및 형사 재판 예정). 상대방이 개인이지만 명확한 과실과 중대한 피해로 소송금융 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>1명 (배달기사 B씨)</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>태국서 음주운전 사망사고 내고 “우리 차도 망가졌어”…공분 확산</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/asia-oceania/2026/05/07/20260507500163?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-05-18 21:29:49.922661+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 재판 진행 중 또는 형사 판결 선고 후</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>음주운전 차량이 가장을 덮쳐 사망에 이르게 한 사건. 피해자는 중고등학생 자녀를 둔 아버지로, 동료들은 그를 착실한 환경미화원으로 기억하고 있다. 가해 운전자는 사고 후에도 태연한 모습을 보인 것으로 전해졌다.</t>
+          <t>광주 한 카페에 차량이 돌진하여 10명의 사상자가 발생한 사건. 운전자 A씨의 과실이 인정되었으며, 재판부는 사고의 참혹함과 피해자들이 진정성 있는 사과조차 받지 못했음을 언급했다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 사망 사고로 상대방 책임이 명확하고(조건 1), 피해 규모가 크며(조건 4), 경찰 수사 등 객관적 증거 확보가 용이하고(조건 5), 형사 절차가 진행될 가능성이 높아(조건 6) 소송금융 투자에 적합합니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>적합 조건: 상대방 책임이 명확함(운전자 과실), 집단적 피해(10명 사상), 피해 규모가 큼(사망 및 부상), 증거 확보 가능(수사 단계 언급), 이미 공적 절차(형사 재판)가 진행 중임. 부적합 조건은 없으며, 개인 운전자이지만 심각한 인명 피해로 인해 보험 가입 가능성이 높고, 형사 재판 결과가 민사 소송에 유리하게 작용할 가능성이 높음.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>가장 덮친 음주차량, 사고 내고도 태연하게..</t>
+          <t>‘10명 사상’ 광주 카페 돌진 “운전자 과실”</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=284132</t>
+          <t>http://www.kjdaily.com/article.php?aid=1777545641677933005</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-03 12:35:39.920457+00:00</t>
+          <t>2026-05-17 13:04:00.389950+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="4" t="inlineStr">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>교통사고처리 특례법 위반(치사) 혐의로 금고 1년 2개월에 집행유예 3년 선고, 피해자 측과 합의 완료</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>30대 운전자 A씨가 스마트 크루즈컨트롤을 켠 채 졸음운전을 하다 고속도로에서 사고 처리 중이던 경찰관과 견인차 기사 2명을 치어 숨지게 했습니다. A씨는 교통사고처리 특례법 위반(치사) 혐의로 기소되어 금고 1년 2개월에 집행유예 3년을 선고받았으며, 피해자 측과 합의한 점이 형량에 고려되었습니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>가해자가 피해자 측과 합의한 점이 형량에 고려되었다는 기사 내용으로 미루어 볼 때, 이미 민사상 손해배상 합의가 완료되어 소송금융 투자 대상으로서의 신규 소송 가능성이 낮습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>“크루즈컨트롤 믿고 졸음운전 하다가”…2명 숨지게 한 30대, 결국</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20039372?ref=naver</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-05-17 07:01:33.975919+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>20대 남성 A씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
+          <t>형사 재판 1심 판결 선고 (금고 1년 2개월, 집행유예 3년)</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>부산에서 아침 일찍 출근한 환경미화원이 음주운전 차량에 치여 사망하는 사고가 발생했습니다. 가해자는 20대 남성 A씨로 사고 당시 면허정지 수준의 혈중알코올농도였으며, 경찰은 A씨에게 특가법상 위험운전치사 및 음주운전 혐의로 구속영장을 신청할 방침입니다. 사고 당시 동승자 3명 중 2명은 현장을 이탈하여 음주운전 방조 혐의로 수사 예정입니다.</t>
+          <t>고속도로에서 크루즈컨트롤을 켜고 졸음운전을 하던 30대 운전자가 사고 처리 중이던 경찰관과 견인차 기사를 치어 숨지게 하고 9명에게 부상을 입혔다. 가해자는 교통사고처리 특례법 위반(치사) 혐의로 기소되어 1심에서 금고 1년 2개월에 집행유예 3년을 선고받았다. 재판부는 피해자 측과 합의한 점을 고려했다고 밝혔다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 사망 사고로 가해자의 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 구속영장 신청 예정으로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 피해자가 두 자녀의 가장인 환경미화원으로, 사망에 따른 손해배상액이 상당할 것으로 예상됩니다(적합 조건 4). 다만, 가해자가 개인이며 자력에 대한 정보가 없어 배상 능력에 대한 추가 확인이 필요합니다.</t>
+          <t>가해자의 졸음운전 책임이 명확하고(적합 조건 1), 2명 사망, 9명 부상이라는 중대한 인명 피해가 발생했으며(적합 조건 4), 형사 재판을 통해 증거가 확보되었고 공적 절차가 진행되었다(적합 조건 5, 6). 그러나 가해자가 개인으로 상대방 자력이 불분명하고, 이미 피해자 측과 합의한 점이 언급되어 민사상 손해배상 청구의 여지가 불확실하여 소송금융 투자 적합도가 낮아진다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 2명, 부상 9명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>출근 30분 만에…음주운전 차에 환경미화원 숨져</t>
+          <t>크루즈컨트롤 켜놓고 졸음 운전하다 경찰관·견인차 기사 치어 숨지게 ...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260403184010ahe</t>
+          <t>https://www.kwnews.co.kr/page/view/2026043050004600000</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-03 12:30:29.093050+00:00</t>
+          <t>2026-05-16 07:00:35.460559+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 및 보험을 통한 피해 보상 완료</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>40대 남성 A씨가 음주운전으로 정차 중인 차량을 들이받아 2명을 다치게 한 혐의로 징역형의 집행유예를 선고받았다. A씨는 7개월 전에도 음주운전으로 벌금형을 받은 전력이 있으며, 이번 사고로 인한 피해는 보험을 통해 보상되었고 피해자들은 처벌을 원치 않는다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>피해자들은 이미 보험을 통해 피해를 보상받았고 가해자의 처벌을 원치 않는다고 밝혀, 소송금융 투자 대상으로서의 신규 소송 제기 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>[인천지법 판결]7개월만에 또 음주운전하다 '쿵'…40대 운전자,  징역형...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=202604301555353713b50722e900_12</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-05-09 10:04:27.367511+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 및 유족과 합의 완료</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>60대 남성 A씨가 오토바이 추월 중 사망사고를 내 교통사고처리특례법상 치사 혐의로 기소되어 금고 10개월에 집행유예 2년을 선고받았습니다. 재판부는 유족과 합의하여 처벌을 원치 않는 점 등을 고려해 형을 정했습니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>이미 형사 재판이 종결되었고, 유족과 합의하여 처벌을 원치 않는다는 점이 명시되어 있어 민사상 손해배상도 이미 종결되었거나 추가 소송의 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>오토바이 추월하다 사망사고 낸 60대 집유 2년 선고</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>cctimes.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=900274</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:30:46.019226+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>화물차 운전자</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>형사 재판 집행유예 선고 및 유족과의 합의 완료</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>화물차 운전자가 오토바이를 무리하게 추월하다 사망사고를 냈습니다. 법원은 피고인의 과실을 인정했으나, 유족과 합의하여 처벌을 원치 않는 점 등을 고려해 집행유예를 선고했습니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>기사에 유족과 합의하여 처벌을 원치 않는다는 내용이 명시되어 있어, 민사상 손해배상 청구권도 이미 합의로 종결되었을 가능성이 높습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>오토바이 무리하게 추월하다 사망사고 낸 화물차 운전자 집유</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071668</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:26:35.844834+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D20" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>서모씨</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L20" t="inlineStr">
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>음주운전 형사 재판 결심공판 진행 중, 선고기일 지정</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>서울 도심에서 음주운전으로 일본인 관광객 모녀를 들이받아 어머니가 사망하고 딸이 부상당한 사건의 형사 재판에서 검찰이 가해자에게 징역 7년을 구형했다. 가해자는 소주 3병을 마시고 운전한 혐의를 받고 있으며, 다음 달 선고가 예정되어 있다. 이 사건은 일본 언론에서도 주목하며 한국의 낮은 형량에 대한 우려를 표한 바 있다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>음주운전 가해자의 책임이 명확하고(적합 조건 1), 사망 및 부상이라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 형사 재판이 진행 중이므로 사실관계 및 증거 확보가 용이하며(적합 조건 5, 6), 가해자가 테슬라 차량을 소유하고 있어 배상 자력 또는 보험 가입 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>2명 (사망 1명, 부상 1명)</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>검찰, '일본인 모녀 참변' 음주 운전자에 징역 7년 구형</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D21" t="inlineStr">
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6496471?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403054155</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:17:38.628372+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>가해자 측 보험사</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D22" t="inlineStr">
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>분쟁심의위원회 회부</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>교통사고 피해자가 가해자 측 보험사로부터 30% 과실을 주장받아 분쟁심의위원회에 판단을 맡긴 사건입니다. 교통사고 전문가는 가해자 100% 과실로 판단했으나, 보험사는 쌍방과실을 주장하고 있어 법적 분쟁 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(한문철 변호사 100:0 의견), 가해자 측 보험사가 존재하여 배상 능력이 충분합니다. 현재 분쟁심의위원회에 회부되어 공적 절차가 진행 중이며, 교통사고 특성상 증거 확보가 용이할 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>한문철도 100:0 이랬는데 …이게 어떻게 쌍방과실?</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12292780?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:21:40.482787+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>10대 A군, B군</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>10대 피고인들에게 징역형 선고 (1심)</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>10대 A군과 B군이 지하주차장에서 차량을 훔쳐 음주·무면허 상태로 운전하다 사고를 내고 도주한 혐의로 기소되었습니다. 법원은 A군에게 징역 장기 1년 6개월·단기 8개월, B군에게 징역 6개월에 집행유예 2년을 선고했으며, 피해자는 처벌불원서를 제출했습니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>상대방이 10대 개인으로 자력이 충분하지 않아 소송금융의 회수 가능성이 낮습니다 (적합 조건 2번 미충족). 피해 규모가 소송금융 투자 대상으로 보기에 크지 않으며 (적합 조건 4번 미충족), 피해자가 처벌불원서를 제출하여 민사상 손해배상 청구의 동기가 약하거나 이미 합의가 이루어졌을 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>훔친 차로 '쌩'…음주·무면허로 사고 낸 10대 징역형</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026040310381997702</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:20:37.166638+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>40대 A 씨</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
-[...163 lines deleted...]
-      <c r="I24" t="inlineStr">
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>40대 남성이 자전거를 타고 고물을 수집하던 70대 노인을 차량으로 치어 숨지게 한 뒤 도주한 혐의로 검찰에 송치되었다. 가해자는 사고 인지 여부를 부인했으나 경찰은 충격을 인지하고도 확인 없이 떠난 것으로 보고 도주치사 혐의를 적용했다. 피해자는 병원 이송 후 사망했다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사로 증거가 확보되었으며(적합 조건 5), 검찰 송치 등 공적 절차가 진행 중이다(적합 조건 6). 사망 사건으로 피해 규모가 크다(적합 조건 4). 다만, 상대방이 개인으로 자력 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>호의동승 사고…'공동과실' 이유로 손해액 감경</t>
+          <t>노인 치어 숨지게 하고 도주한 40대 송치</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77064</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202604041558243tC</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-02 13:06:23.129589+00:00</t>
+          <t>2026-04-04 12:24:35.676672+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>분당에서 80대 만취 운전자가 횡단보도를 건너던 보행자 2명을 덮쳐 1명 중상, 1명 경상을 입는 사고가 발생했습니다. 운전자는 면허 취소 수준의 혈중알코올농도였으며, 경찰 조사가 진행 중입니다. 피해자들은 생명에는 지장이 없는 것으로 확인되었습니다.</t>
+          <t>새벽 근무 중이던 환경미화원 B씨가 음주운전자 A씨의 사고로 사망했습니다. B씨는 고등학생과 중학생 자녀를 둔 가장으로, 경찰 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 조사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 조사)가 진행 중입니다(적합 조건 6). 다만 피해자 수가 2명으로 집단적 피해는 아니며, 가해자의 자력은 불분명하나 자동차 보험을 통한 배상 가능성이 있습니다.</t>
+          <t>음주운전으로 인한 사망 사고로 상대방(음주운전자)의 책임이 명확하며, 경찰 수사를 통해 증거 확보가 용이합니다. 가장의 사망으로 인한 피해 규모가 크고, 이미 공적 절차(경찰 수사)가 진행 중인 점이 소송금융 투자에 적합합니다. (적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>분당서 만취한 80대 운전자, 횡단보도 보행자 2명 덮쳐</t>
+          <t>음주운전 사고 내고  태연히 담배 …새벽 근무하던 환경미화원 사망</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026040219160004323?did=NA</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=50343</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-02 12:30:55.609985+00:00</t>
+          <t>2026-04-04 00:20:30.971545+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="3" t="inlineStr">
+      <c r="A28" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>20대 남성 운전자</t>
+          <t>20대 운전자</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중</t>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>20대 남성이 음주운전 중 보도를 침범하여 작업 중이던 환경미화원을 들이받아 사망에 이르게 한 사건입니다. 운전자는 면허 정지 수준의 음주 상태였으며, 현재 형사 절차가 진행 중일 것으로 예상됩니다.</t>
+          <t>20대 운전자가 음주운전으로 환경미화원을 치어 사망에 이르게 한 사고가 발생했습니다. 사고 현장에서 뻔뻔하게 흡연하는 모습이 목격되어 공분을 사고 있으며, 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 음주운전 및 보도 침범으로 명확하고(적합 조건 1), 피해 규모가 사망 사고로 매우 크며(적합 조건 4), 음주 상태 및 사고 현장 등 객관적 증거 확보가 용이합니다(적합 조건 5). 또한, 음주운전 사망사고이므로 형사 수사 등 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 운전자의 자력은 불분명하나, 자동차 보험을 통한 배상 가능성이 높습니다.</t>
+          <t>음주운전 사망사고로 상대방의 책임이 명확하며(적합 조건 1), 사망사고이므로 피해 규모가 크고(적합 조건 4), 음주운전 및 사고 현장 증거 확보가 용이합니다(적합 조건 5). 또한, 형사 수사 등 공적 절차가 진행될 것이 확실합니다(적합 조건 6). 다만, 20대 운전자의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>새벽 보도 위 덮친 음주차…환경미화원 참변</t>
+          <t>음주운전 사망사고 내고도 옆에서 뻔뻔하게 '흡연'…공분 산 20대 운전자</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=202604021948109637433530906c_7</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6125208</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-02 12:30:42.086427+00:00</t>
+          <t>2026-04-04 00:17:45.139000+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A29" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>베트남 국적 불법체류 외국인 A씨</t>
+          <t>서모씨</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>경찰 구속 송치, 검찰 수사 진행 중</t>
+          <t>음주운전 치사상 혐의 형사 재판 진행 중, 검찰 징역 7년 구형, 다음 달 선고 예정.</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>충주에서 불법체류 중인 베트남 국적 20대 남성이 무면허로 중앙선을 넘어 차량을 들이받고 도주한 혐의로 경찰에 구속 송치되었습니다. 피해자 구호 조치 없이 현장을 떠났으며, 현재 검찰 수사가 진행 중입니다.</t>
+          <t>지난해 11월 서울 종로구에서 30대 남성 서모씨가 음주운전 중 횡단보도를 건너던 일본인 관광객 모녀를 들이받아 어머니가 사망하고 딸이 중상을 입은 사건입니다. 검찰은 서씨에게 징역 7년과 테슬라 차량 몰수를 구형했으며, 다음 달 12일 선고가 예정되어 있습니다. 유족은 한국의 낮은 형량과 손해배상 가능성에 대한 우려를 표하고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(무면허, 뺑소니), 피고가 불법체류 외국인으로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+          <t>음주운전으로 인한 사망 및 중상해 사건으로 상대방 책임이 명확하며(적합 조건 1), 사망 및 중상해로 피해 규모가 큽니다(적합 조건 4). 경찰 수사 및 형사 재판 진행으로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 피고인이 개인으로 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 1명, 중상 1명)</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[여기는 충주] 충주시, ‘스마트시티 서비스’ 지역화폐 앱 연계 외</t>
+          <t>일본인 관광객 모녀 참변, 음주운전자에 징역 7년 구형</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525498&amp;ref=A</t>
+          <t>https://biz.heraldcorp.com/article/10709687?ref=naver</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-02 12:30:02.845915+00:00</t>
+          <t>2026-04-03 12:55:34.284762+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>80대 남성 A 씨</t>
+          <t>음주운전자</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>경기 분당에서 80대 남성 A 씨가 만취 상태로 음주운전 중 보행자 2명을 들이받아 현행범 체포되었습니다. 피해자들은 다리 등을 다쳤으나 생명에는 지장이 없으며, A 씨의 혈중알코올농도는 면허 취소 수준으로 확인되었습니다.</t>
+          <t>음주운전 차량이 가장을 덮쳐 사망에 이르게 한 사건. 피해자는 중고등학생 자녀를 둔 아버지로, 동료들은 그를 착실한 환경미화원으로 기억하고 있다. 가해 운전자는 사고 후에도 태연한 모습을 보인 것으로 전해졌다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>가해자의 음주운전 사실과 혈중알코올농도 등 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 상대방이 개인이며 피해 규모가 크지 않아 자력 확보 및 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>음주운전으로 인한 사망 사고로 상대방 책임이 명확하고(조건 1), 피해 규모가 크며(조건 4), 경찰 수사 등 객관적 증거 확보가 용이하고(조건 5), 형사 절차가 진행될 가능성이 높아(조건 6) 소송금융 투자에 적합합니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>경찰, 만취운전하다 보행자 2명 친 80대 체포</t>
+          <t>가장 덮친 음주차량, 사고 내고도 태연하게..</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202604021932531464</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=284132</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-02 12:28:28.144469+00:00</t>
+          <t>2026-04-03 12:35:39.920457+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>20대 운전자</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중 (추정) 및 교사 책임 범위에 대한 사회적 논의 활발</t>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>지난달 대전 고속도로에서 중학생들을 태운 체험학습 버스 4대가 연쇄 추돌하는 사고가 발생하여 학생 3명과 교사 2명이 다쳤습니다. 이 사고를 계기로 교사에게 과도하게 부과되는 안전사고 책임에 대한 논란이 재점화되었으며, 교원 단체는 국가의 면책 제도 마련을 촉구하고 있습니다.</t>
+          <t>새벽에 일하던 40대 환경미화원이 음주운전 차량에 치여 사망하는 사고가 발생했다. 20대 운전자는 사고 현장에서 담배를 피우는 모습이 목격되었다. 경찰이 사건 경위를 조사 중이며, 음주운전으로 인한 사망 사고로 운전자의 형사 처벌 및 유족의 손해배상 청구가 예상된다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>사고의 직접적인 책임 주체가 명확히 특정되지 않아 상대방 책임이 불분명합니다. 또한, 피해 규모가 크지 않고(큰 부상자는 없었음), 부상자 수(5명)도 소송금융 투자에 적합할 만큼 많지 않아 투자 적합도가 낮습니다.</t>
+          <t>음주운전으로 인한 사망 사고로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 큼(적합 조건 4). 경찰 수사 등 공적 절차가 진행 중일 것으로 예상되며(적합 조건 6), 증거 확보도 용이할 것으로 보임(적합 조건 5). 다만, 피고가 개인 운전자이므로 자력 여부가 불확실하여 소송금융 투자에 위험이 따를 수 있음.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>5명 (학생 3명, 교사 2명 부상)</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[리포트]체험학습 버스 사고⋯ 타이어 점검도 교사 책임?</t>
+          <t>참혹 현장서 담배 '뻑뻑'…환경미화원 덮친 음주차량</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/832896</t>
+          <t>https://news.jtbc.co.kr/article/NB12292666?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-02 00:48:31.509434+00:00</t>
+          <t>2026-04-03 12:33:47.866914+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A32" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>상대 여성</t>
+          <t>20대 남성 A씨</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경찰 및 보험사 무과실 판단, 상대방 소송 예고</t>
+          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>차량 운전자가 후진 중 사고를 냈으나, 보험사와 경찰은 운전자의 무과실을 판단했다. 그러나 상대 여성 측은 운전자 과실을 주장하며 보험 대인 접수 및 소송 의사를 밝힌 상황이다. 운전자는 경찰의 무과실 판단을 근거로 소송에 대응할 예정이다.</t>
+          <t>부산에서 아침 일찍 출근한 환경미화원이 음주운전 차량에 치여 사망하는 사고가 발생했습니다. 가해자는 20대 남성 A씨로 사고 당시 면허정지 수준의 혈중알코올농도였으며, 경찰은 A씨에게 특가법상 위험운전치사 및 음주운전 혐의로 구속영장을 신청할 방침입니다. 사고 당시 동승자 3명 중 2명은 현장을 이탈하여 음주운전 방조 혐의로 수사 예정입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않고 (적합 조건 1 불충족), 피해 규모가 작으며 (적합 조건 4 불충족), 상대방의 자력도 불분명하여 (적합 조건 2 불충족) 소송금융 투자 대상으로서의 매력이 낮음. 경찰 및 보험사의 무과실 판단은 운전자에게 유리하나, 이는 방어적 입장이다.</t>
+          <t>음주운전으로 인한 사망 사고로 가해자의 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 구속영장 신청 예정으로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 피해자가 두 자녀의 가장인 환경미화원으로, 사망에 따른 손해배상액이 상당할 것으로 예상됩니다(적합 조건 4). 다만, 가해자가 개인이며 자력에 대한 정보가 없어 배상 능력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>차량 안 보고 뒷걸음하다 '쿵'… 운전자 과실, 소송하겠다</t>
+          <t>출근 30분 만에…음주운전 차에 환경미화원 숨져</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292187?influxDiv=NAVER</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260403184010ahe</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-01 00:40:52.011521+00:00</t>
+          <t>2026-04-03 12:30:29.093050+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A33" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>가해자에 대한 검찰 징역 7년 구형</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>광주에서 무면허, 무보험 대포차를 운전하던 우즈베키스탄 국적 유학생 A 씨가 접촉 사고를 내고 도주했다가 경찰에 붙잡혔다. A 씨는 훔친 번호판이 부착된 차량을 운전했으며, 경찰은 구속영장을 신청할 방침이다. 피해 운전자는 사고 처리를 받지 못했다.</t>
+          <t>음주운전으로 인한 사망 사고로, 검찰이 가해자에게 징역 7년을 구형하며 사건의 중대성을 강조했습니다. 피해자는 사고 후 극심한 고통을 겪다 사망했습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보가 용이하지만(적합 조건 1, 5, 6 충족), 피고가 무보험 대포차를 운전한 외국인 유학생으로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. (적합 조건 2번 '상대방에게 자력이 충분함' 미충족, 기타 투자 어려운 이유 해당)</t>
+          <t>가해자의 음주운전으로 인한 사망 사고로 책임이 명확하며(적합 조건 1), 검찰 구형까지 진행되어 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 사망 사고이므로 피해 규모가 매우 큽니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[속보]폐차장서 훔친 번호판 부착한 ‘대포차’ 사고 발생…범인은 무면...</t>
+          <t>'효도여행 비극' 음주운전 참사...가해자 징역 7년 구형</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578830?ref=naver</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=291225</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-01 00:36:21.777806+00:00</t>
+          <t>2026-04-03 12:19:10.946648+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>서모씨</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
+          <t>음주운전 위험운전치사 혐의 형사 재판 결심 공판 진행 중, 징역 7년 구형</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>무면허 외국인 유학생이 도난 번호판을 부착한 대포차를 몰다 접촉 사고를 내고 도주했다가 경찰에 검거되었습니다. 해당 유학생은 자동차보험에도 가입되어 있지 않았으며, 경찰은 절도 및 도로교통법 위반 등 혐의로 구속영장을 신청할 예정입니다.</t>
+          <t>서울 도심에서 음주운전으로 일본인 관광객 모녀를 들이받아 모친이 사망하고 딸이 중상을 입은 사건. 음주운전자 서모씨에 대해 검찰이 징역 7년을 구형했으며, 피고인은 전재산을 처분하여 피해자들과 합의에 이르렀다고 주장했다. 재판부의 선고는 5월 12일로 예정되어 있다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방(무면허 유학생)의 책임은 명확하고 경찰 수사가 진행 중이나, 피고의 자력이 매우 부족할 것으로 예상되며 자동차보험에도 가입되어 있지 않아 손해배상금 회수 가능성이 극히 낮습니다. 또한 집단적 피해가 아닌 단일 접촉 사고로 피해 규모가 크지 않을 것으로 보입니다.</t>
+          <t>상대방 책임이 명확하고(음주운전), 피해 규모가 크며(사망 및 중상해), 증거 확보가 용이하고 공적 절차(형사 재판)가 진행 중입니다. 그러나 상대방이 개인이며 이미 전재산을 처분하여 합의에 이르렀다는 점에서 추가적인 손해배상금 회수 가능성에 대한 면밀한 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>무면허 유학생, 도난 번호판 단 ‘대포차’ 몰다 사고…경찰 검거</t>
+          <t>'日관광객 모녀 참변' 음주운전자, 징역 7년 구형… 엄중 책임 물어야</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/31/20260331500331?wlog_tag3=naver</t>
+          <t>http://www.fnnews.com/news/202604031345253903</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-01 00:34:22.319328+00:00</t>
+          <t>2026-04-03 12:18:06.763900+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="4" t="inlineStr">
+      <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>서 씨</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰이 운전자 신원 파악 및 특정범죄가중처벌법상 도주 치상 혐의 적용 검토 중</t>
+          <t>음주운전 가해자에 대한 검찰 구형 (형사 재판 진행 중)</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>광주의 한 주차장에서 60대 관리인이 주차 요금을 요구하다 운전자가 모는 차량에 치여 부상을 입고, 운전자는 아무런 조치 없이 도주했습니다. 피해자는 머리와 팔 등을 다쳐 병원으로 옮겨졌으며, 경찰은 운전자 신원을 파악하고 특정범죄가중처벌법상 도주 치상 혐의 적용을 검토 중입니다.</t>
+          <t>한국을 방문한 일본인 모녀가 음주운전 사고로 사망하는 참변이 발생했습니다. 검찰은 가해자 서 씨에게 징역 7년을 구형했으며, 일본 언론에서도 한국의 낮은 형량에 대한 우려를 표하며 사건에 주목하고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>운전자의 주차 관리인 충격 및 도주로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)입니다. 다만, 상대방의 자력이나 구체적인 피해 규모가 확인되지 않고(부적합 조건 해당 없음), 집단적 피해가 아닌 단일 피해자 사건이라는 점에서 투자 적합도는 중간 수준입니다.</t>
+          <t>음주운전으로 인한 사망 사건으로 상대방의 책임이 명확하고(적합 조건 1), 검찰 구형 등 공적 절차가 진행 중이어서 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력에 대한 불확실성이 있고(부적합 조건), 피해자 수가 2명으로 집단적 피해는 아닙니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>주차비 4000원이 뭐라고 …60대 관리인 그대로 치고 도주</t>
+          <t>韓 관광 온 일본인 모녀 음주운전에 참변…검찰, 징역 7년 구형</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604010745112954</t>
+          <t>https://www.hankyung.com/article/2026040369607</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-01 00:29:35.503620+00:00</t>
+          <t>2026-04-03 12:17:52.965287+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>서모씨</t>
+        </is>
+      </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>음주운전 형사 재판 진행 중, 선고기일 지정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>한 운전자가 4,000원 주차 요금을 내지 않으려 후진하다 관리인을 매달고 질주한 사건이 발생했습니다. 피해자는 운전자에게서 술 냄새가 났다고 진술했으며, 경찰 수사가 지연되고 있어 답답함을 호소하고 있습니다.</t>
+          <t>지난해 11월 서울 도심에서 만취 운전자가 일본인 관광객 모녀를 들이받아 어머니가 사망하고 딸이 다친 사건. 운전자는 특정범죄 가중처벌법상 위험운전치사상 혐의로 기소되어 형사 재판이 진행 중이며, 검찰은 징역 7년을 구형하고 다음 달 선고가 예정되어 있다. 유족은 일본 국적으로, 일본 언론에서도 사건이 주목받고 있다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>운전자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 피해자의 진술 및 현장 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방이 개인 운전자이므로 자력 여부가 불확실하고 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도가 Medium으로 판단됩니다.</t>
+          <t>음주운전자의 책임이 명확하고(적합 조건 1), 사망 및 상해라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 이미 형사 재판이 진행 중이어서 객관적인 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 운전자가 테슬라 차량을 소유하고 있어 자력 또는 보험 가입 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
+          <t>2명 (사망 1명, 상해 1명)</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>“효도관광 왔는데”…만취 운전에 일본인 모녀 참변, ‘운전자 징역 7...</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12055542?ref=naver</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:17:46.597753+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>30대 피고인</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>형사 항소심에서 1심 징역 6년 유지 판결 선고</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>음주운전 중 도로에 누워있던 30대 남성을 역과하여 사망에 이르게 하고 도주한 30대 피고인이 항소심에서도 징역 6년을 선고받았습니다. 피고인은 과거 음주운전 전력이 있으며, 피해자 유족은 엄벌을 탄원하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>상대방 책임은 형사 재판에서 유죄 판결이 유지되어 비교적 명확하지만, 피고인이 개인으로 자력에 대한 정보가 없어 배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로 소송금융 투자 매력이 낮다고 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>대포차 몰던 유학생 접촉사고에 ‘덜미’</t>
+          <t>대구지법, 음주운전으로 도로에 누워있던 30대 역과 도주 항소심도 징역...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1774954534675984005</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026040308301165159a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-31 13:07:22.172882+00:00</t>
+          <t>2026-04-03 00:29:16.187897+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>경찰 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>80대 만취 운전자가 신호등 없는 횡단보도를 건너던 2명을 덮쳐 부상을 입혔습니다. 피해자들은 생명에 지장이 없는 것으로 알려졌으며, 신고를 받고 출동한 경찰이 사고 경위를 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>만취 운전으로 인한 운전자의 책임이 명확하고, 경찰 조사를 통해 증거 확보가 용이합니다. 다만, 피해자 수가 2명으로 집단적 피해가 아니며, 생명에 지장이 없다고 보도되어 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 있습니다. 또한, 가해자가 개인이라 자력 여부가 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>[안전상황실·3일] 80대 만취 운전자, 횡단보도 건너던 2명 덮쳐</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241485</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:21:02.723451+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I38" t="inlineStr">
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>상대 차량 보험사</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>손해배상청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>호의로 차량에 동승했다가 교통사고를 당한 A씨가 상대 차량 운전자에게도 책임이 있다며 상대 차량 보험사를 상대로 손해배상청구 소송을 제기했습니다. 이 사건은 '공동과실'을 이유로 손해액이 감경될 수 있는 쟁점을 포함하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>단일 피해자의 교통사고 손해배상 소송으로, 집단적 피해나 대규모 피해 금액이 확인되지 않습니다. 상대방 보험사는 자력이 충분하나, '호의동승' 및 '공동과실' 쟁점으로 인해 소송금융 투자 대상으로서의 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J38" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>훔친 번호판 부착 '대포차' 무면허 운전, 외국인 유학생 검거(종합)</t>
+          <t>호의동승 사고…'공동과실' 이유로 손해액 감경</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331034551054?input=1195m</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77064</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-31 13:05:59.631649+00:00</t>
+          <t>2026-04-02 13:06:23.129589+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr"/>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>경찰 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>분당에서 80대 만취 운전자가 횡단보도를 건너던 보행자 2명을 덮쳐 1명 중상, 1명 경상을 입는 사고가 발생했습니다. 운전자는 면허 취소 수준의 혈중알코올농도였으며, 경찰 조사가 진행 중입니다. 피해자들은 생명에는 지장이 없는 것으로 확인되었습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 조사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 조사)가 진행 중입니다(적합 조건 6). 다만 피해자 수가 2명으로 집단적 피해는 아니며, 가해자의 자력은 불분명하나 자동차 보험을 통한 배상 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>분당서 만취한 80대 운전자, 횡단보도 보행자 2명 덮쳐</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026040219160004323?did=NA</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:30:55.609985+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>20대 남성 운전자</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>형사 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>20대 남성이 음주운전 중 보도를 침범하여 작업 중이던 환경미화원을 들이받아 사망에 이르게 한 사건입니다. 운전자는 면허 정지 수준의 음주 상태였으며, 현재 형사 절차가 진행 중일 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>상대방 책임이 음주운전 및 보도 침범으로 명확하고(적합 조건 1), 피해 규모가 사망 사고로 매우 크며(적합 조건 4), 음주 상태 및 사고 현장 등 객관적 증거 확보가 용이합니다(적합 조건 5). 또한, 음주운전 사망사고이므로 형사 수사 등 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 운전자의 자력은 불분명하나, 자동차 보험을 통한 배상 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>수억 원 이상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>새벽 보도 위 덮친 음주차…환경미화원 참변</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>thepowernews.co.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.thepowernews.co.kr/view.php?ud=202604021948109637433530906c_7</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:30:42.086427+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D40" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>베트남 국적 불법체류 외국인 A씨</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...91 lines deleted...]
-      <c r="I41" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>경찰 구속 송치, 검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>충주에서 불법체류 중인 베트남 국적 20대 남성이 무면허로 중앙선을 넘어 차량을 들이받고 도주한 혐의로 경찰에 구속 송치되었습니다. 피해자 구호 조치 없이 현장을 떠났으며, 현재 검찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(무면허, 뺑소니), 피고가 불법체류 외국인으로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[와글와글] 정류장 아닌 '세차장'서 승객 내려준 버스 기사</t>
+          <t>[여기는 충주] 충주시, ‘스마트시티 서비스’ 지역화폐 앱 연계 외</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6811420_37012.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525498&amp;ref=A</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-31 00:42:14.502756+00:00</t>
+          <t>2026-04-02 12:30:02.845915+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>80대 남성 A 씨</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>경기 분당에서 80대 남성 A 씨가 만취 상태로 음주운전 중 보행자 2명을 들이받아 현행범 체포되었습니다. 피해자들은 다리 등을 다쳤으나 생명에는 지장이 없으며, A 씨의 혈중알코올농도는 면허 취소 수준으로 확인되었습니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>가해자의 음주운전 사실과 혈중알코올농도 등 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 상대방이 개인이며 피해 규모가 크지 않아 자력 확보 및 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>경찰, 만취운전하다 보행자 2명 친 80대 체포</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202604021932531464</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:28:28.144469+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D43" t="inlineStr">
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I43" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>경찰 조사 진행 중 (추정) 및 교사 책임 범위에 대한 사회적 논의 활발</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>지난달 대전 고속도로에서 중학생들을 태운 체험학습 버스 4대가 연쇄 추돌하는 사고가 발생하여 학생 3명과 교사 2명이 다쳤습니다. 이 사고를 계기로 교사에게 과도하게 부과되는 안전사고 책임에 대한 논란이 재점화되었으며, 교원 단체는 국가의 면책 제도 마련을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>사고의 직접적인 책임 주체가 명확히 특정되지 않아 상대방 책임이 불분명합니다. 또한, 피해 규모가 크지 않고(큰 부상자는 없었음), 부상자 수(5명)도 소송금융 투자에 적합할 만큼 많지 않아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>5명 (학생 3명, 교사 2명 부상)</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>[리포트]체험학습 버스 사고⋯ 타이어 점검도 교사 책임?</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>tjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://tjmbc.co.kr/NewsArticle/832896</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:48:31.509434+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>상대 여성</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>경찰 및 보험사 무과실 판단, 상대방 소송 예고</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>차량 운전자가 후진 중 사고를 냈으나, 보험사와 경찰은 운전자의 무과실을 판단했다. 그러나 상대 여성 측은 운전자 과실을 주장하며 보험 대인 접수 및 소송 의사를 밝힌 상황이다. 운전자는 경찰의 무과실 판단을 근거로 소송에 대응할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하지 않고 (적합 조건 1 불충족), 피해 규모가 작으며 (적합 조건 4 불충족), 상대방의 자력도 불분명하여 (적합 조건 2 불충족) 소송금융 투자 대상으로서의 매력이 낮음. 경찰 및 보험사의 무과실 판단은 운전자에게 유리하나, 이는 방어적 입장이다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A44" s="2" t="inlineStr">
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>차량 안 보고 뒷걸음하다 '쿵'… 운전자 과실, 소송하겠다</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12292187?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:40:52.011521+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...69 lines deleted...]
-      <c r="D45" t="inlineStr">
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>우즈베키스탄 국적 20대 A 씨</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I45" t="inlineStr">
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>광주에서 무면허, 무보험 대포차를 운전하던 우즈베키스탄 국적 유학생 A 씨가 접촉 사고를 내고 도주했다가 경찰에 붙잡혔다. A 씨는 훔친 번호판이 부착된 차량을 운전했으며, 경찰은 구속영장을 신청할 방침이다. 피해 운전자는 사고 처리를 받지 못했다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보가 용이하지만(적합 조건 1, 5, 6 충족), 피고가 무보험 대포차를 운전한 외국인 유학생으로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. (적합 조건 2번 '상대방에게 자력이 충분함' 미충족, 기타 투자 어려운 이유 해당)</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A46" s="2" t="inlineStr">
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>[속보]폐차장서 훔친 번호판 부착한 ‘대포차’ 사고 발생…범인은 무면...</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11578830?ref=naver</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:36:21.777806+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...58 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>경찰 조사 예정</t>
+          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>현산면 도로에서 트랙터가 80대 여성을 치어 피해자가 크게 다치는 사고가 발생했습니다. 피해자는 병원으로 옮겨졌으며, 이 사건은 개별 교통사고로 경찰 조사가 진행될 것으로 예상됩니다.</t>
+          <t>무면허 외국인 유학생이 도난 번호판을 부착한 대포차를 몰다 접촉 사고를 내고 도주했다가 경찰에 검거되었습니다. 해당 유학생은 자동차보험에도 가입되어 있지 않았으며, 경찰은 절도 및 도로교통법 위반 등 혐의로 구속영장을 신청할 예정입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>트랙터 사고로 80대 여성이 크게 다쳐 피해 규모가 클 것으로 예상되며(적합 조건 4), 교통사고 특성상 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력 여부가 불분명하고(적합 조건 2 미확인), 집단적 피해가 아닌 개별 사건이라는 점에서(적합 조건 3 미해당) 투자 적합도는 중간 수준입니다.</t>
+          <t>상대방(무면허 유학생)의 책임은 명확하고 경찰 수사가 진행 중이나, 피고의 자력이 매우 부족할 것으로 예상되며 자동차보험에도 가입되어 있지 않아 손해배상금 회수 가능성이 극히 낮습니다. 또한 집단적 피해가 아닌 단일 접촉 사고로 피해 규모가 크지 않을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>주말·휴일 각종 사건사고 '얼룩'</t>
+          <t>무면허 유학생, 도난 번호판 단 ‘대포차’ 몰다 사고…경찰 검거</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=905654</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/31/20260331500331?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-29 12:29:18.370621+00:00</t>
+          <t>2026-04-01 00:34:22.319328+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>경찰 출동</t>
+          <t>경찰이 운전자 신원 파악 및 특정범죄가중처벌법상 도주 치상 혐의 적용 검토 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>공주 스쿨존 참사 현장에서 육군 상병이 초등학생 피해자를 구조한 영웅적인 이야기가 보도되었습니다. 상병은 피해자에게 외투를 덮어주고 응급처치를 도왔으며, 소속 부대에서 사단장 표창을 수여할 예정입니다.</t>
+          <t>광주의 한 주차장에서 60대 관리인이 주차 요금을 요구하다 운전자가 모는 차량에 치여 부상을 입고, 운전자는 아무런 조치 없이 도주했습니다. 피해자는 머리와 팔 등을 다쳐 병원으로 옮겨졌으며, 경찰은 운전자 신원을 파악하고 특정범죄가중처벌법상 도주 치상 혐의 적용을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>해당 기사는 스쿨존 사고 현장에서 발생한 군인의 영웅적인 구조 활동에 초점을 맞추고 있으며, 사고의 법적 책임 주체, 피해 규모, 진행 중인 법적 절차 등에 대한 정보가 전혀 없습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않아 투자 가능성이 매우 낮습니다.</t>
+          <t>운전자의 주차 관리인 충격 및 도주로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)입니다. 다만, 상대방의 자력이나 구체적인 피해 규모가 확인되지 않고(부적합 조건 해당 없음), 집단적 피해가 아닌 단일 피해자 사건이라는 점에서 투자 적합도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>눈 감지 말고 버텨요 …공주 스쿨존 참사서 초등생 구한 육군 상병</t>
+          <t>주차비 4000원이 뭐라고 …60대 관리인 그대로 치고 도주</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265754</t>
+          <t>http://www.fnnews.com/news/202604010745112954</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-29 12:27:37.955428+00:00</t>
+          <t>2026-04-01 00:29:35.503620+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>피해자와 합의 완료 (교통사고), 범죄도피 혐의로 A씨 재판 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>경미한 교통사고 발생 후 운전자 바꿔치기 및 보험사기 시도가 검찰의 집요한 수사로 밝혀진 사건입니다. 피해자는 실제 운전자 B씨와 합의하여 공소권 없음 처리되었으며, 허위 진술한 A씨는 범죄도피 혐의로 재판에 넘겨졌습니다. 이 사건은 검찰의 적극적인 보완수사로 진실이 규명된 사례입니다.</t>
+          <t>한 운전자가 4,000원 주차 요금을 내지 않으려 후진하다 관리인을 매달고 질주한 사건이 발생했습니다. 피해자는 운전자에게서 술 냄새가 났다고 진술했으며, 경찰 수사가 지연되고 있어 답답함을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>피해자는 실제 운전자와 이미 합의하여 사건이 종결된 것으로 보이며, 소송금융의 주된 대상인 피해자의 손해배상 청구권이 이미 해소되었을 가능성이 높습니다. 또한, 사고 규모가 경미하고 상대방의 자력(종합보험 미가입)이 충분치 않아 투자 매력이 낮습니다. (부적합 조건: 이미 종결된 사건 해당, 적합 조건 불충족: 상대방 자력, 피해 규모)</t>
+          <t>운전자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 피해자의 진술 및 현장 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방이 개인 운전자이므로 자력 여부가 불확실하고 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도가 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[검사수첩] 전임·후임 검사 집요한 추적…'단순 사고' 실체 밝혔다</t>
+          <t>4,000원 안 내겠다고…후진하더니 관리인 매달고 질주</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260329010008575</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500222&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-29 12:27:20.558802+00:00</t>
+          <t>2026-04-01 00:26:07.164253+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="2" t="inlineStr">
+      <c r="A50" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>A (우즈베키스탄 국적 유학생)</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+        </is>
+      </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>해당 기사는 음주운전으로 인한 민사 손해배상 문제가 개인 간의 흥정 대상이 아닌 보험사의 영역임을 설명하며, 파편 접촉의 인과관계, 수리 범위, 객관적인 손해액 산정의 복잡성을 언급합니다. 이는 특정 사건에 대한 보도가 아닌 일반적인 법률 정보 제공 글입니다.</t>
+          <t>무면허, 무보험 상태로 폐기된 번호판이 붙은 대포차를 몰던 우즈베키스탄 국적 유학생 A씨가 택시와 접촉사고를 낸 후 도주했다가 경찰에 검거되었습니다. A씨는 절도, 공기호부정사용, 무면허운전, 자동차손해배상보장법 위반 혐의로 조사를 받고 있으며, 경찰은 구속영장 신청을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 음주운전 관련 민사 손해배상 및 합의금 요구에 대한 일반적인 법률 정보를 제공하는 글입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방(외국인 유학생)이 무면허, 무보험 상태로 대포차를 운전하여 자력이 매우 부족할 것으로 예상되며, 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다. 피해 규모가 경미한 접촉사고로 크지 않고, 집단적 피해가 아닌 개별 사건입니다. 상대방 책임은 명확하고 경찰 수사가 진행 중이나, 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>음주운전 면허취소 구제 - 상대방의 과도한 합의금 요구</t>
+          <t>대포차 몰던 유학생 접촉사고에 ‘덜미’</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>hg-times.com</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.hg-times.com/news/articleView.html?idxno=300584</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774954534675984005</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-27 12:46:32.857835+00:00</t>
+          <t>2026-03-31 13:07:22.172882+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="2" t="inlineStr">
+      <c r="A51" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E51" t="inlineStr"/>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>외국인 유학생 A씨</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검거, 구속영장 신청 검토 중</t>
+        </is>
+      </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>이 기사는 음주운전 도주 사건에서 피해자와의 합의 여부 및 피해자의 상해 정도가 양형에 미치는 결정적인 영향을 설명합니다. 특히 음주와 도주가 결합된 경우 피해자의 감정이 좋지 않아 합의가 어렵다는 점을 강조하며, 이러한 상황에서 음주뺑소니 변호사의 필요성을 역설합니다.</t>
+          <t>외국인 유학생 A씨가 무면허, 무보험 상태로 폐차장에서 훔친 번호판을 부착한 대포차를 운전하다 접촉사고를 내고 현장을 이탈했습니다. 경찰은 A씨를 검거하고 절도, 공기호부정사용, 도로교통법 및 자동차손해배상보장법 위반 혐의로 조사 중이며 구속영장 신청을 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 음주운전 도주 사건의 법률적 쟁점과 변호사의 필요성에 대한 일반적인 법률 칼럼입니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합도를 평가하기 어렵습니다.</t>
+          <t>상대방 책임은 명확하고 경찰 수사가 진행 중이나, 피고가 무보험 대포차를 운전한 외국인 유학생으로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 또한 피해 규모가 집단적이지 않고 개별 접촉사고 수준으로 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>음주운전도주 후 골든타임, 음주뺑소니변호사가 필요한 이유 [문유진 변...</t>
+          <t>폐차장 번호판 훔친 ‘대포차’ 운전···외국인 유학생 검거</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76427</t>
+          <t>https://www.khan.co.kr/article/202603311934001</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-27 12:30:42.519945+00:00</t>
+          <t>2026-03-31 13:07:02.774038+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>공유 킥보드 업체</t>
+          <t>A씨 (우즈베키스탄 국적 20대 외국인 유학생)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>독일 정부의 법 개정 추진 중</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>독일에서 전동 킥보드 사고가 급증하고 있으나, 현재 운전자 과실 입증의 어려움으로 피해 보상이 쉽지 않은 상황입니다. 이에 독일 정부는 전동 킥보드 소유자에게도 책임을 확대하는 법 개정을 추진 중이며, 이 법안이 통과되면 공유 킥보드 업체가 소유자로서 배상 책임을 지게 되어 피해자 보상이 용이해질 것으로 예상됩니다.</t>
+          <t>광주에서 무면허 상태로 훔친 번호판이 부착된 대포차를 운전하다 접촉 사고를 내고 도주한 20대 우즈베키스탄 국적 외국인 유학생 A씨가 경찰에 검거되었습니다. A씨는 자동차보험에 가입하지 않은 상태였으며, 경찰은 A씨에 대해 절도, 공기호부정사용, 도로교통법 및 자동차 손해배상법 위반 혐의로 구속영장을 신청할 방침입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>적합 조건 3 (집단적 피해): 전동 킥보드 사고가 빠르게 증가하여 다수의 피해자가 발생하고 있습니다. 적합 조건 2 (상대방 자력): 법 개정 추진으로 공유 킥보드 업체가 소유자로서 배상 책임을 지게 될 경우, 이들 기업은 충분한 자력을 가질 가능성이 높습니다. 다만, 이는 독일의 법 개정 추진 소식으로, 현재 국내에서 직접적인 소송금융 투자 대상으로 보기는 어려우며, 법 개정 전에는 운전자 과실 입증이 어려워 소송 진행에 난항이 예상됩니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건) 경찰 수사가 진행 중이며 증거 확보가 용이하나(적합 조건), 피고가 무보험 외국인 유학생으로 자력 부족이 명확하여 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 교통사고이며 피해 규모가 크지 않을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>독일, 전동 킥보드 ‘소유자 책임’으로 확대</t>
+          <t>훔친 번호판 부착 '대포차' 무면허 운전, 외국인 유학생 검거(종합)</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519347&amp;ref=A</t>
+          <t>https://www.yna.co.kr/view/AKR20260331034551054?input=1195m</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-26 12:38:28.657442+00:00</t>
+          <t>2026-03-31 13:05:59.631649+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>우즈베키스탄 국적 20대 A씨</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>검찰 보완 수사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>교통사고로 인한 사망 사건이 진단서에는 병사로 기재된 사실이 춘천지검의 보완 수사를 통해 밝혀졌습니다. 이는 사망 원인에 대한 진실을 규명하고 책임 소재를 명확히 하는 과정으로, 공적 기관의 조사가 진행 중인 사건입니다.</t>
+          <t>20대 우즈베키스탄 국적 A씨가 폐차 번호판을 달고 운전하다 사고를 내 절도, 공기호부정사용, 도로교통법 및 자동차 손해배상법 위반 혐의로 경찰에 검거되었다. 현재 경찰 조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>교통사고 사망 사건이 진단서에 병사로 기재된 사실이 검찰 보완 수사로 밝혀져 상대방의 책임이 명확해지고 있으며(상대방 책임 명확, 증거 확보 가능), 검찰의 공적 절차가 진행 중입니다(공적 절차 진행 중). 사망 사건이므로 피해 규모가 크고(피해 규모 큼), 소송금융 투자에 적합합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 피고가 20대 외국인으로 자력 확보가 어려울 가능성이 매우 높아 손해배상금 회수 가능성이 낮다. 또한 집단적 피해나 대규모 피해가 아닌 단일 교통사고로 추정되어 소송금융 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>교통사고 사망인데 진단서에 병사…검찰 보완 수사로 진실 밝혀</t>
+          <t>폐차 번호판 달고 사고 낸 20대 외국인 검거</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6115613</t>
+          <t>http://www.jndn.com/article.php?aid=1774948961429962005</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-26 12:33:45.497590+00:00</t>
+          <t>2026-03-31 13:04:53.792307+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr"/>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>경찰관 A씨</t>
+        </is>
+      </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>검찰 보완수사 완료, 운전자 혐의 적용</t>
+          <t>경찰 수사 진행 중 (특정범죄 가중처벌법상 도주치상 및 도로교통법상 무면허운전 혐의)</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>지난해 9월 춘천에서 화물차 운전자 A씨가 80대 B씨를 들이받아 사망케 한 사건. 병원 사망진단서에는 '담낭암'으로 기재되었으나, 검찰의 보완수사를 통해 교통사고가 직접적인 사망 원인임이 밝혀졌다. 운전자 A씨는 혐의를 받고 있으며, 유족은 손해배상 청구 가능성이 있다.</t>
+          <t>현직 경찰관이 무면허 상태로 강변북로에서 운전 중 사고를 내고 도주했다가 검거되었습니다. 피해자는 경상을 입었으며, 해당 경찰관은 특정범죄 가중처벌법상 도주치상과 도로교통법상 무면허운전 혐의로 경찰 조사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>운전자의 책임이 검찰 보완수사를 통해 명확히 밝혀졌고(상대방 책임 명확), 사망이라는 중대한 피해가 발생했으며(피해 규모 큼), 검찰 수사 기록이 중요한 증거가 될 수 있습니다(증거 확보 가능). 또한, 이미 검찰 수사가 진행되어 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>상대방 책임이 명확하고(무면허 운전, 사고 유발, 도주), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 그러나 피해 규모가 경상에 그치고 단일 피해자 사건으로, 소송금융이 일반적으로 추구하는 높은 예상 회수액에 미치지 못하여 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>교통사고로 숨졌는데 병원 사망진단서 '담낭암'…검찰 보완수사로 오류...</t>
+          <t>무면허로 강변북로 주행하다 '쾅'…도주한 경찰관 검거</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041105</t>
+          <t>https://www.kyeonggi.com/article/20260331580716</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-26 12:33:34.439182+00:00</t>
+          <t>2026-03-31 12:38:57.684159+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr"/>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>해당 버스 회사</t>
+        </is>
+      </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중, 뺑소니 성립 여부 검토</t>
+          <t>버스 회사가 승객을 상대로 손해배상 책임이 없다는 소송 제기</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>차량을 긁고 도주한 가해자를 추격해 잡았으나, 담당 조사관은 현장에서 구제불능 상태의 피해자를 방치해야 뺑소니가 성립된다는 법리적 해석에 따라 혐의 적용이 어려울 수 있다는 초기 의견을 제시했다. 이에 뺑소니 성립 여부에 대한 법조계의 신중론이 제기되고 있다.</t>
+          <t>버스 기사가 정류장이 아닌 차고지 세차장에서 승객을 하차시키다 승객이 바닥 파이프를 밟고 미끄러져 발목 인대 파열 부상을 입었다. 해당 버스 회사는 승객이 다친 사고에 손해배상 책임이 없다는 소송을 제기하여 논란이 되고 있다. 사고 당시 버스 내외부 녹화 영상이 존재한다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>경찰 조사가 진행 중(적합 조건 6)이나, 뺑소니 성립 여부에 대한 법리적 다툼이 예상되어 상대방 책임의 명확성이 낮다. 또한, 기사 내용만으로는 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높고, 상대방의 자력 정보가 없어 회수 가능성을 판단하기 어렵다.</t>
+          <t>버스 기사가 정류장이 아닌 세차장에서 승객을 하차시키다 발생한 사고로, 버스 회사의 책임이 비교적 명확하며(적합 조건 1), 버스 회사는 배상 능력이 충분할 것으로 예상된다(적합 조건 2). 또한, 버스 내외부 녹화 영상이라는 객관적인 증거가 존재한다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사건으로 피해 규모가 매우 크다고 보기는 어렵다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>차 긁고 줄행랑, 추격해 잡았는데…'뺑소니' 성립될까</t>
+          <t>[와글와글] 정류장 아닌 '세차장'서 승객 내려준 버스 기사</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/IVS6C3HH8FFX</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6811420_37012.html</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-26 12:16:58.849598+00:00</t>
+          <t>2026-03-31 00:42:14.502756+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="2" t="inlineStr">
+      <c r="A56" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>경찰 사고 경위 조사 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>경기 시흥시 수도권제1순환고속도로에서 40대 남성이 고속도로를 보행 중 차량 4대에 잇따라 치여 사망하는 사고가 발생했습니다. 경찰은 CCTV 영상 등을 토대로 정확한 사고 경위를 조사 중입니다. 고속도로 보행은 운전자 예측이 어렵고 치명상으로 이어질 가능성이 높습니다.</t>
+          <t>광주에서 20대 외국인 A 씨가 폐차 번호판을 부착한 차량으로 교통사고를 낸 뒤 피해자와 합의를 약속하고 잠적했다. 피해 차량 차주의 신고로 경찰이 수사에 착수했으며, A 씨는 검거되었다. 이 사건은 교통사고 후 미조치 및 잠적에 대한 법적 책임을 묻는 사안이다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>피해자가 원칙적으로 진입이 금지된 고속도로를 보행 중 사고를 당하여 피해자의 과실이 매우 높게 인정될 가능성이 큽니다. 이는 소송에서 운전자의 책임을 제한하고 손해배상액을 크게 감액시킬 수 있어 소송금융 투자 매력이 낮습니다. (적합 조건 '상대방 책임이 비교적 명확함' 불충족)</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 그러나 피의자가 20대 외국인이며 폐차 번호판 차량을 운전했다는 점에서 상대방의 자력이 매우 부족할 것으로 예상되며, 피해 규모도 단일 교통사고로 소송금융 투자에 적합한 수준으로 크지 않을 가능성이 높아 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>고속도로 걷던 남성이 달리던 차량에 잇따라 치여 사망…경위 조사</t>
+          <t>광주서 폐차 번호판 부착 차량 몰던 20대 외국인 검거</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1127719</t>
+          <t>https://www.news1.kr/local/gwangju-jeonnam/6119370</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-26 00:21:34.624453+00:00</t>
+          <t>2026-03-31 00:29:28.984173+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="4" t="inlineStr">
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr"/>
+      <c r="E57" t="inlineStr"/>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>이 기사는 교통사고 발생 시 과실비율이 보상액에 미치는 영향에 대한 일반적인 법률 정보를 제공하는 기고문이다. 가해자와 피해자가 명확히 나뉘더라도 과실비율에 따라 보상액이 달라질 수 있음을 설명한다. 특정 사건이나 피해 사례를 다루는 것이 아니므로 소송금융 투자 대상으로서의 구체적인 사건 정보는 포함되어 있지 않다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 교통사고 과실비율의 중요성을 설명하는 기고문입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>[기고] 교통사고, 왜 '과실비율'이 중요한가</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>kbanker.co.kr</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224568</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:20:43.896412+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D57" t="inlineStr">
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I57" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>검찰 보완수사 후 치사죄로 불구속 기소</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>교통사고 사망자의 사인이 경찰의 초기 판단과 달리 검찰의 보완수사를 통해 교통사고로 인한 사망임이 밝혀졌다. 60대 A씨는 화물차로 80대 B씨를 충격해 사망에 이르게 한 혐의로 불구속 기소되었다. 검찰은 사망진단서의 오류를 바로잡고 피해자가 담낭암 진단을 받은 적이 없음을 확인하여 실체적 진실을 규명했다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>상대방 책임이 검찰의 보완수사를 통해 명확히 규명되었고(적합 조건 1), 사망진단서 오류가 바로잡히며 객관적 증거가 확보되었습니다(적합 조건 5). 또한, 검찰의 수사 및 기소라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J57" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>'30대 엄마 중태' 킥보드 사고…검찰, 경찰에 보완수사 요구</t>
+          <t>교통사고 사망자 사인 오류…검찰 보완수사로 사실 규명</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05923686645386928</t>
+          <t>https://www.kwnews.co.kr/page/view/2026032901280634476</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-25 12:32:52.896601+00:00</t>
+          <t>2026-03-30 00:18:57.340816+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="2" t="inlineStr">
+      <c r="A59" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C59" t="inlineStr"/>
+      <c r="D59" t="inlineStr"/>
+      <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
-          <t>20대 A씨가 음주운전 중 교통사고를 내 맞은편 승용차에 탑승한 2명이 다쳤다. 경찰은 A씨를 도로교통법 위반 혐의로 입건했으며, 피해자들이 상해 진단서를 제출하면 교통사고처리 특례법상 과실치상 혐의를 추가해 조사할 예정이다.</t>
+          <t>RMI보험경영연구소는 교통사고 발생 시 1%의 과실만 있어도 치료비 전액을 배상해야 하는 민사적 불합리가 가해자에게 자기합리화의 구실을 제공할 수 있다고 지적합니다. 이는 보험 시스템 뒤에 숨은 교통사고 범죄의 특례와 관련된 일반적인 문제점을 다루는 기사입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1), 경찰 수사로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 피고가 개인으로 자력 확보가 불확실하며(적합 조건 2 미충족), 피해자 수가 적고 피해 규모가 소송금융 투자에 적합할 만큼 크지 않아(적합 조건 3, 4 미충족) 투자 매력이 낮습니다.</t>
+          <t>해당 기사는 특정 사건이 아닌 교통사고 관련 법률 및 보험 시스템의 일반적인 문제점을 논하고 있습니다. 소송금융 투자 검토를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>[간추린 단신] 제천경찰서, 전처 집 등에서 흉기 협박 50대 구속 외</t>
+          <t>[RMI보험경영연구소 보험이슈 톡톡] 보험 뒤에 숨은 교통사고 범죄, 특례...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518203&amp;ref=A</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89886</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-25 12:30:10.035043+00:00</t>
+          <t>2026-03-30 00:16:14.007340+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
-      <c r="D60" t="inlineStr"/>
-      <c r="E60" t="inlineStr"/>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>경찰 조사 예정</t>
+        </is>
+      </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>거제경찰서가 노인일자리 참여자를 대상으로 교통안전 교육을 실시했습니다. 지난 3년간 지역 보행자 교통사고 사망자의 50%가 노인인 점을 고려하여 실제 사고 사례와 안전 보행 원칙 등을 교육했습니다.</t>
+          <t>현산면 도로에서 트랙터가 80대 여성을 치어 피해자가 크게 다치는 사고가 발생했습니다. 피해자는 병원으로 옮겨졌으며, 이 사건은 개별 교통사고로 경찰 조사가 진행될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>해당 기사는 거제경찰서의 노인 대상 교통안전 교육에 대한 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 진행 중인 법적 절차가 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>트랙터 사고로 80대 여성이 크게 다쳐 피해 규모가 클 것으로 예상되며(적합 조건 4), 교통사고 특성상 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력 여부가 불분명하고(적합 조건 2 미확인), 집단적 피해가 아닌 개별 사건이라는 점에서(적합 조건 3 미해당) 투자 적합도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>거제경찰서, 노인일자리 참여자 대상 교통안전 교육</t>
+          <t>주말·휴일 각종 사건사고 '얼룩'</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633403</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=905654</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-25 12:27:24.124947+00:00</t>
+          <t>2026-03-29 12:29:18.370621+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치, 검찰 보완수사 요구 중</t>
+          <t>경찰 출동</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>인천 송도에서 10대 중학생이 무면허로 전동 킥보드를 몰다 30대 여성을 들이받아 중태에 빠뜨린 사건이다. 피해 여성은 뇌 손상과 인지장애 등 심각한 후유증을 앓고 있으며, 킥보드 대여 업체는 무면허 운전 방조 혐의를 받고 있다. 경찰은 사건을 검찰에 송치했고, 검찰은 피해자의 건강 상태 및 업체 관련 추가 증거에 대한 보완수사를 요구했다.</t>
+          <t>공주 스쿨존 참사 현장에서 육군 상병이 초등학생 피해자를 구조한 영웅적인 이야기가 보도되었습니다. 상병은 피해자에게 외투를 덮어주고 응급처치를 도왔으며, 소속 부대에서 사단장 표창을 수여할 예정입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>가해자의 무면허 운전 및 킥보드 대여 업체의 방조 혐의로 상대방 책임이 비교적 명확하며(조건 1), 피해자가 뇌 손상 등 중대한 후유증을 겪고 있어 피해 규모가 크다(조건 4). 경찰 수사 후 검찰 송치 및 보완수사 요구 등 공적 절차가 진행 중이며(조건 6), 관련 증거 확보가 용이하다(조건 5). 킥보드 대여 업체의 자력은 추가 확인이 필요하지만, 사건의 중대성과 책임 소재가 명확하여 소송금융 투자에 적합하다.</t>
+          <t>해당 기사는 스쿨존 사고 현장에서 발생한 군인의 영웅적인 구조 활동에 초점을 맞추고 있으며, 사고의 법적 책임 주체, 피해 규모, 진행 중인 법적 절차 등에 대한 정보가 전혀 없습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않아 투자 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>검찰, '인천 송도 전동 킥보드 사고' 보완수사 요구</t>
+          <t>눈 감지 말고 버텨요 …공주 스쿨존 참사서 초등생 구한 육군 상병</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6810239_36918.html</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265754</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-25 12:26:46.363671+00:00</t>
+          <t>2026-03-29 12:27:37.955428+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="2" t="inlineStr">
+      <c r="A62" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>과거 판례 분석</t>
+          <t>피해자와 합의 완료 (교통사고), 범죄도피 혐의로 A씨 재판 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>이 기사는 복잡한 교통사고에서 데이터만으로 진실이 완전히 규명되지 않으며, 법리와 과학적 분석을 통해 초기 수사기관이나 보험사의 판단, 심지어 1심 판결까지 뒤집을 수 있음을 강조합니다. 중앙선 침범 오해 해소, 선행사고 구호 중 부상자의 의상자 인정, 딜레마존 과실 비율 조정, 경미한 사고의 후유증 입증 등 여러 과거 사례를 통해 '무엇이 찍혔느냐'보다 '어떻게 해석하느냐'가 중요함을 설명합니다.</t>
+          <t>경미한 교통사고 발생 후 운전자 바꿔치기 및 보험사기 시도가 검찰의 집요한 수사로 밝혀진 사건입니다. 피해자는 실제 운전자 B씨와 합의하여 공소권 없음 처리되었으며, 허위 진술한 A씨는 범죄도피 혐의로 재판에 넘겨졌습니다. 이 사건은 검찰의 적극적인 보완수사로 진실이 규명된 사례입니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 될 만한 새로운 사건을 다루는 것이 아니라, 이미 종결된 과거 교통사고 소송 사례들을 분석하여 법리와 과학적 분석의 중요성을 설명하고 있습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>피해자는 실제 운전자와 이미 합의하여 사건이 종결된 것으로 보이며, 소송금융의 주된 대상인 피해자의 손해배상 청구권이 이미 해소되었을 가능성이 높습니다. 또한, 사고 규모가 경미하고 상대방의 자력(종합보험 미가입)이 충분치 않아 투자 매력이 낮습니다. (부적합 조건: 이미 종결된 사건 해당, 적합 조건 불충족: 상대방 자력, 피해 규모)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>[자동차와 法] 데이터를 넘어서는 교통사고 소송의 반전</t>
+          <t>[검사수첩] 전임·후임 검사 집요한 추적…'단순 사고' 실체 밝혔다</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>it.donga.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://it.donga.com/108606/</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260329010008575</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-24 12:58:31.808057+00:00</t>
+          <t>2026-03-29 12:27:20.558802+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C63" t="inlineStr"/>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr">
         <is>
-          <t>서울 홍대입구역과 동대문역 인근에서 일본인 관광객들이 음주운전 차량에 잇따라 희생되거나 중상을 입는 사고가 발생했습니다. 운전자들은 음주운전 혐의로 체포되었으며, 경찰이 정확한 사고 경위를 조사 중입니다. 일본 현지 언론은 한국의 심각한 음주운전 문제를 지적하고 있습니다.</t>
+          <t>해당 기사는 음주운전으로 인한 민사 손해배상 문제가 개인 간의 흥정 대상이 아닌 보험사의 영역임을 설명하며, 파편 접촉의 인과관계, 수리 범위, 객관적인 손해액 산정의 복잡성을 언급합니다. 이는 특정 사건에 대한 보도가 아닌 일반적인 법률 정보 제공 글입니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 명확한 상대방 책임(적합 조건 1)과 사망 및 중상해라는 큰 피해 규모(적합 조건 4)가 발생했습니다. 경찰 수사 및 운전자 체포로 증거 확보가 용이하며 공적 절차가 진행 중(적합 조건 5, 6)입니다. 다만, 개별 사건이며 상대방(운전자)의 자력은 보험 여부에 따라 달라질 수 있습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 음주운전 관련 민사 손해배상 및 합의금 요구에 대한 일반적인 법률 정보를 제공하는 글입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>최소 6명 (사망 1명, 중상 1명, 경상 4명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>“한국 안전한 나라라고 생각했는데”...‘나라 망신’인데 음주운전차...</t>
+          <t>음주운전 면허취소 구제 - 상대방의 과도한 합의금 요구</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>hg-times.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023619?ref=naver</t>
+          <t>https://www.hg-times.com/news/articleView.html?idxno=300584</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-24 12:43:41.792051+00:00</t>
+          <t>2026-03-27 12:46:32.857835+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D64" t="inlineStr">
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr"/>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>이 기사는 음주운전 도주 사건에서 피해자와의 합의 여부 및 피해자의 상해 정도가 양형에 미치는 결정적인 영향을 설명합니다. 특히 음주와 도주가 결합된 경우 피해자의 감정이 좋지 않아 합의가 어렵다는 점을 강조하며, 이러한 상황에서 음주뺑소니 변호사의 필요성을 역설합니다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 음주운전 도주 사건의 법률적 쟁점과 변호사의 필요성에 대한 일반적인 법률 칼럼입니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합도를 평가하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>음주운전도주 후 골든타임, 음주뺑소니변호사가 필요한 이유 [문유진 변...</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>mediafine.co.kr</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76427</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:30:42.519945+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>공유 킥보드 업체</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>경찰 수사 및 운전자 체포</t>
+          <t>독일 정부의 법 개정 추진 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>서울 홍대입구역 인근에서 50대 남성이 음주운전 중 인도로 돌진하여 보행자 4명을 들이받는 사고가 발생했습니다. 이 사고로 일본인 여성 1명이 다리가 깔리는 중상을 입었으며, 운전자는 면허 취소 수준의 혈중알코올농도로 현장에서 체포되어 경찰 조사를 받고 있습니다. 과거에도 일본인 관광객 대상 음주운전 사고가 발생한 바 있어 사회적 관심이 높습니다.</t>
+          <t>독일에서 전동 킥보드 사고가 급증하고 있으나, 현재 운전자 과실 입증의 어려움으로 피해 보상이 쉽지 않은 상황입니다. 이에 독일 정부는 전동 킥보드 소유자에게도 책임을 확대하는 법 개정을 추진 중이며, 이 법안이 통과되면 공유 킥보드 업체가 소유자로서 배상 책임을 지게 되어 피해자 보상이 용이해질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>운전자의 음주운전으로 인한 인도 돌진 사고로 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 운전자 체포로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 또한 일본인 여성 1명이 다리가 깔리는 중상을 입어 피해 규모가 작지 않습니다(적합 조건 4). 그러나 상대방이 개인 운전자이며 자력에 대한 정보가 부족하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사고라는 점이 투자 매력을 낮춥니다(적합 조건 3 미충족).</t>
+          <t>적합 조건 3 (집단적 피해): 전동 킥보드 사고가 빠르게 증가하여 다수의 피해자가 발생하고 있습니다. 적합 조건 2 (상대방 자력): 법 개정 추진으로 공유 킥보드 업체가 소유자로서 배상 책임을 지게 될 경우, 이들 기업은 충분한 자력을 가질 가능성이 높습니다. 다만, 이는 독일의 법 개정 추진 소식으로, 현재 국내에서 직접적인 소송금융 투자 대상으로 보기는 어려우며, 법 개정 전에는 운전자 과실 입증이 어려워 소송 진행에 난항이 예상됩니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>4명 (일본인 2명, 한국인 2명)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>[속보]‘또 일본인 덮쳤다’…홍대서 음주차량 인도 돌진, 日 2명 등 4명...</t>
+          <t>독일, 전동 킥보드 ‘소유자 책임’으로 확대</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576771?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519347&amp;ref=A</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-24 00:28:10.447811+00:00</t>
+          <t>2026-03-26 12:38:28.657442+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>경찰 수사 및 음주운전 혐의 체포</t>
+          <t>검찰 보완 수사 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>서울 홍대입구역 인근에서 50대 남성이 음주운전 차량으로 인도를 돌진하여 일본인 여성 1명이 중상을 입는 등 총 4명이 부상당했다. 운전자는 현장에서 음주운전 혐의로 체포되었으며, 경찰이 사고 경위를 조사 중이다. 과거 유사한 음주운전 사고 사례들도 언급되며 사회적 경각심을 높이고 있다.</t>
+          <t>교통사고로 인한 사망 사건이 진단서에는 병사로 기재된 사실이 춘천지검의 보완 수사를 통해 밝혀졌습니다. 이는 사망 원인에 대한 진실을 규명하고 책임 소재를 명확히 하는 과정으로, 공적 기관의 조사가 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>운전자의 음주운전으로 인한 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 증거 확보가 용이함(적합 조건 5, 6). 중상 피해자가 발생하여 피해 규모가 작지 않을 수 있으나(적합 조건 4), 상대방이 개인이며 집단적 피해로 보기에는 피해자 수가 적어 소송금융 투자 매력도가 'High'까지는 아님.</t>
+          <t>교통사고 사망 사건이 진단서에 병사로 기재된 사실이 검찰 보완 수사로 밝혀져 상대방의 책임이 명확해지고 있으며(상대방 책임 명확, 증거 확보 가능), 검찰의 공적 절차가 진행 중입니다(공적 절차 진행 중). 사망 사건이므로 피해 규모가 크고(피해 규모 큼), 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>4명 (일본인 여성 2명, 한국인 남성 1명, 한국인 여성 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>또 일본인 덮쳤다…홍대 음주운전 SUV, 인도 돌진  4명 부상</t>
+          <t>교통사고 사망인데 진단서에 병사…검찰 보완 수사로 진실 밝혀</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026032406553815643</t>
+          <t>https://www.news1.kr/local/kangwon/6115613</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-24 00:25:00.660588+00:00</t>
+          <t>2026-03-26 12:33:45.497590+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 운전자 현행범 체포</t>
+          <t>검찰 보완수사 완료, 운전자 혐의 적용</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>서울 홍대입구역 인근에서 음주운전 차량이 인도로 돌진하여 일본인 여성 2명을 포함한 보행자 4명이 부상을 입었다. 운전자는 면허 취소 수준의 혈중알코올농도로 현행범 체포되었으며, 경찰이 사고 경위를 조사 중이다. 과거 유사한 일본인 피해 음주운전 사고들이 언급되며 우려가 커지고 있다.</t>
+          <t>지난해 9월 춘천에서 화물차 운전자 A씨가 80대 B씨를 들이받아 사망케 한 사건. 병원 사망진단서에는 '담낭암'으로 기재되었으나, 검찰의 보완수사를 통해 교통사고가 직접적인 사망 원인임이 밝혀졌다. 운전자 A씨는 혐의를 받고 있으며, 유족은 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 가해자 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이함(적합 조건 5, 6). 중상자가 발생하여 피해 규모가 상당할 것으로 예상되나(적합 조건 4), 다수의 집단적 피해는 아님.</t>
+          <t>운전자의 책임이 검찰 보완수사를 통해 명확히 밝혀졌고(상대방 책임 명확), 사망이라는 중대한 피해가 발생했으며(피해 규모 큼), 검찰 수사 기록이 중요한 증거가 될 수 있습니다(증거 확보 가능). 또한, 이미 검찰 수사가 진행되어 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>4명 (일본인 2명, 한국인 2명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>홍대 인도 덮친 음주 차량…또 일본인 피해</t>
+          <t>교통사고로 숨졌는데 병원 사망진단서 '담낭암'…검찰 보완수사로 오류...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2568407</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041105</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-24 00:22:41.966440+00:00</t>
+          <t>2026-03-26 12:33:34.439182+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="2" t="inlineStr">
+      <c r="A68" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>음주운전 관련 형사 절차 진행 중 또는 완료</t>
+          <t>경찰 조사 진행 중, 뺑소니 성립 여부 검토</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>지난해 11월 종로구 동대문역 인근에서 일본인 모녀가 음주운전 차량에 치여 어머니가 사망하고 딸이 부상당하는 사고가 발생했다. 이 사건은 음주운전으로 인한 명확한 가해자 책임이 있으나, 상대방의 자력 불확실성 및 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도가 낮다.</t>
+          <t>차량을 긁고 도주한 가해자를 추격해 잡았으나, 담당 조사관은 현장에서 구제불능 상태의 피해자를 방치해야 뺑소니가 성립된다는 법리적 해석에 따라 혐의 적용이 어려울 수 있다는 초기 의견을 제시했다. 이에 뺑소니 성립 여부에 대한 법조계의 신중론이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>해당 사건은 지난해 11월 발생한 음주운전 사고로, 이미 상당한 시간이 경과하여 민사상 손해배상 청구가 종결되었거나 소멸시효가 도과했을 가능성이 높습니다 (부적합 조건: 이미 종결된 사건). 또한, 상대방이 개인 음주운전 가해자이므로 자력 확보가 불확실하며 (적합 조건 2 불충분), 집단적 피해가 아닌 개별 피해 사건입니다 (적합 조건 3 불충분).</t>
+          <t>경찰 조사가 진행 중(적합 조건 6)이나, 뺑소니 성립 여부에 대한 법리적 다툼이 예상되어 상대방 책임의 명확성이 낮다. 또한, 기사 내용만으로는 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높고, 상대방의 자력 정보가 없어 회수 가능성을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 부상 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>홍대입구역서 SUV 인도로 돌진…일본인 등 덮쳤다</t>
+          <t>차 긁고 줄행랑, 추격해 잡았는데…'뺑소니' 성립될까</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/IVS6C3HH8FFX</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:16:58.849598+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>경찰 사고 경위 조사 중</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>경기 시흥시 수도권제1순환고속도로에서 40대 남성이 고속도로를 보행 중 차량 4대에 잇따라 치여 사망하는 사고가 발생했습니다. 경찰은 CCTV 영상 등을 토대로 정확한 사고 경위를 조사 중입니다. 고속도로 보행은 운전자 예측이 어렵고 치명상으로 이어질 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>피해자가 원칙적으로 진입이 금지된 고속도로를 보행 중 사고를 당하여 피해자의 과실이 매우 높게 인정될 가능성이 큽니다. 이는 소송에서 운전자의 책임을 제한하고 손해배상액을 크게 감액시킬 수 있어 소송금융 투자 매력이 낮습니다. (적합 조건 '상대방 책임이 비교적 명확함' 불충족)</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>고속도로 걷던 남성이 달리던 차량에 잇따라 치여 사망…경위 조사</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>wikitree.co.kr</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://www.wikitree.co.kr/articles/1127719</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:21:34.624453+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr"/>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>경찰 조사 및 형사 처벌 검토 완료, 민사 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>인도에서 차량을 기다리던 보행자가 승용차에 치여 갈비뼈, 골반 등 전치 12주의 중상을 입었습니다. 사고 영상이 공개되어 책임 소재는 명확하나, 운전자에 대한 형사 처벌은 불가한 상황으로 피해자는 울분을 토하고 있습니다. 피해자는 상당한 신체적, 정신적 피해에 대한 보상을 필요로 할 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>차량의 인도 돌진 영상이 공개되어 상대방 책임이 명확하고(적합 조건 1, 5), 피해자가 전치 12주의 중상을 입어 피해 규모가 상당합니다(적합 조건 4). 다만, 집단적 피해가 아니며 상대방의 자력은 운전자의 보험 가입 여부에 따라 달라질 수 있어 투자 적합도가 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>'한블리' 인도 돌진 사고의 비극… 전치 12주 중상에도 '형사 처벌' 불가...</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3539692</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:34:08.340900+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>킥보드 대여업체 및 가해 중학생의 부모</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>검찰 보완 수사 요구</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>인천 송도에서 30대 여성이 무면허 중학생이 운전하는 전동 킥보드에 치여 중태에 빠졌고, 현재 인지 장애 등 심각한 후유증을 겪고 있다. 가해 중학생과 킥보드 대여업체 및 임원이 혐의로 검찰에 송치되었으며, 검찰은 경찰에 업체 측 방조 혐의와 피해자의 건강 상태에 대한 보완 수사를 요구했다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>가해 중학생과 킥보드 대여업체의 책임이 비교적 명확하며(적합 조건 1), 업체 측에 자력이 충분할 것으로 예상됩니다(적합 조건 2). 피해자는 중태에 빠졌다가 심각한 후유증을 겪고 있어 피해 규모가 상당할 것으로 판단되며(적합 조건 4), 검찰의 보완 수사 요구로 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>수억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>'30대 엄마 중태' 킥보드 사고…검찰, 경찰에 보완수사 요구</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05923686645386928</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:32:52.896601+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>20대 A씨</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 도로교통법 위반 혐의로 불구속 입건. 상해 진단서 제출 시 과실치상 혐의 추가 예정.</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>20대 A씨가 음주운전 중 교통사고를 내 맞은편 승용차에 탑승한 2명이 다쳤다. 경찰은 A씨를 도로교통법 위반 혐의로 입건했으며, 피해자들이 상해 진단서를 제출하면 교통사고처리 특례법상 과실치상 혐의를 추가해 조사할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고(적합 조건 1), 경찰 수사로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 피고가 개인으로 자력 확보가 불확실하며(적합 조건 2 미충족), 피해자 수가 적고 피해 규모가 소송금융 투자에 적합할 만큼 크지 않아(적합 조건 3, 4 미충족) 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>[간추린 단신] 제천경찰서, 전처 집 등에서 흉기 협박 50대 구속 외</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518203&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:30:10.035043+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr"/>
+      <c r="D73" t="inlineStr"/>
+      <c r="E73" t="inlineStr"/>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>거제경찰서가 노인일자리 참여자를 대상으로 교통안전 교육을 실시했습니다. 지난 3년간 지역 보행자 교통사고 사망자의 50%가 노인인 점을 고려하여 실제 사고 사례와 안전 보행 원칙 등을 교육했습니다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>해당 기사는 거제경찰서의 노인 대상 교통안전 교육에 대한 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 진행 중인 법적 절차가 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>거제경찰서, 노인일자리 참여자 대상 교통안전 교육</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>gnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633403</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:27:24.124947+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>킥보드 대여 업체</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>경찰 수사 후 검찰 송치, 검찰 보완수사 요구 중</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>인천 송도에서 10대 중학생이 무면허로 전동 킥보드를 몰다 30대 여성을 들이받아 중태에 빠뜨린 사건이다. 피해 여성은 뇌 손상과 인지장애 등 심각한 후유증을 앓고 있으며, 킥보드 대여 업체는 무면허 운전 방조 혐의를 받고 있다. 경찰은 사건을 검찰에 송치했고, 검찰은 피해자의 건강 상태 및 업체 관련 추가 증거에 대한 보완수사를 요구했다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>가해자의 무면허 운전 및 킥보드 대여 업체의 방조 혐의로 상대방 책임이 비교적 명확하며(조건 1), 피해자가 뇌 손상 등 중대한 후유증을 겪고 있어 피해 규모가 크다(조건 4). 경찰 수사 후 검찰 송치 및 보완수사 요구 등 공적 절차가 진행 중이며(조건 6), 관련 증거 확보가 용이하다(조건 5). 킥보드 대여 업체의 자력은 추가 확인이 필요하지만, 사건의 중대성과 책임 소재가 명확하여 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>검찰, '인천 송도 전동 킥보드 사고' 보완수사 요구</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/news/2026/society/article/6810239_36918.html</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:26:46.363671+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>보험사, 공사업체 등</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>과거 판례 분석</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>이 기사는 복잡한 교통사고에서 데이터만으로 진실이 완전히 규명되지 않으며, 법리와 과학적 분석을 통해 초기 수사기관이나 보험사의 판단, 심지어 1심 판결까지 뒤집을 수 있음을 강조합니다. 중앙선 침범 오해 해소, 선행사고 구호 중 부상자의 의상자 인정, 딜레마존 과실 비율 조정, 경미한 사고의 후유증 입증 등 여러 과거 사례를 통해 '무엇이 찍혔느냐'보다 '어떻게 해석하느냐'가 중요함을 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>해당 기사는 소송금융 투자 대상이 될 만한 새로운 사건을 다루는 것이 아니라, 이미 종결된 과거 교통사고 소송 사례들을 분석하여 법리와 과학적 분석의 중요성을 설명하고 있습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>[자동차와 法] 데이터를 넘어서는 교통사고 소송의 반전</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>it.donga.com</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>https://it.donga.com/108606/</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:58:31.808057+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>음주운전자</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 운전자 체포</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>서울 홍대입구역과 동대문역 인근에서 일본인 관광객들이 음주운전 차량에 잇따라 희생되거나 중상을 입는 사고가 발생했습니다. 운전자들은 음주운전 혐의로 체포되었으며, 경찰이 정확한 사고 경위를 조사 중입니다. 일본 현지 언론은 한국의 심각한 음주운전 문제를 지적하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>음주운전으로 인한 명확한 상대방 책임(적합 조건 1)과 사망 및 중상해라는 큰 피해 규모(적합 조건 4)가 발생했습니다. 경찰 수사 및 운전자 체포로 증거 확보가 용이하며 공적 절차가 진행 중(적합 조건 5, 6)입니다. 다만, 개별 사건이며 상대방(운전자)의 자력은 보험 여부에 따라 달라질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>최소 6명 (사망 1명, 중상 1명, 경상 4명)</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>“한국 안전한 나라라고 생각했는데”...‘나라 망신’인데 음주운전차...</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20023619?ref=naver</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:43:41.792051+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 가해자 자수, 형사 절차 진행 예상</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>우회전하던 SUV가 골목에서 60대 여성을 치어 사망에 이르게 한 뺑소니 사건입니다. 무면허 운전자인 가해자는 사고 후 도주했다가 1시간 뒤 자수했으며, 사고 장면은 CCTV에 포착되었습니다. 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>가해자의 무면허 뺑소니로 인한 사망 사고로 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 크고(적합 조건 4), CCTV 영상 및 가해자 자수로 증거 확보가 용이합니다(적합 조건 5). 현재 경찰 수사가 진행 중인 점(적합 조건 6)도 긍정적이나, 가해자의 자력 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>사람 치고 차에서 내려 한 일?…CCTV에 찍힌 충격 장면 - 뉴스파이터</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183803</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:41:36.327350+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>50대 남성 운전자</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 운전자 체포</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>서울 홍대입구역 인근에서 50대 남성이 음주운전 중 인도로 돌진하여 보행자 4명을 들이받는 사고가 발생했습니다. 이 사고로 일본인 여성 1명이 다리가 깔리는 중상을 입었으며, 운전자는 면허 취소 수준의 혈중알코올농도로 현장에서 체포되어 경찰 조사를 받고 있습니다. 과거에도 일본인 관광객 대상 음주운전 사고가 발생한 바 있어 사회적 관심이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>운전자의 음주운전으로 인한 인도 돌진 사고로 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 운전자 체포로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 또한 일본인 여성 1명이 다리가 깔리는 중상을 입어 피해 규모가 작지 않습니다(적합 조건 4). 그러나 상대방이 개인 운전자이며 자력에 대한 정보가 부족하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사고라는 점이 투자 매력을 낮춥니다(적합 조건 3 미충족).</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>4명 (일본인 2명, 한국인 2명)</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>[속보]‘또 일본인 덮쳤다’…홍대서 음주차량 인도 돌진, 日 2명 등 4명...</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M68" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A69" s="4" t="inlineStr">
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11576771?ref=naver</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:28:10.447811+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D69" t="inlineStr">
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>50대 남성 운전자</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L69" t="inlineStr">
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 음주운전 혐의 체포</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>서울 홍대입구역 인근에서 50대 남성이 음주운전 차량으로 인도를 돌진하여 일본인 여성 1명이 중상을 입는 등 총 4명이 부상당했다. 운전자는 현장에서 음주운전 혐의로 체포되었으며, 경찰이 사고 경위를 조사 중이다. 과거 유사한 음주운전 사고 사례들도 언급되며 사회적 경각심을 높이고 있다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>운전자의 음주운전으로 인한 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 증거 확보가 용이함(적합 조건 5, 6). 중상 피해자가 발생하여 피해 규모가 작지 않을 수 있으나(적합 조건 4), 상대방이 개인이며 집단적 피해로 보기에는 피해자 수가 적어 소송금융 투자 매력도가 'High'까지는 아님.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>4명 (일본인 여성 2명, 한국인 남성 1명, 한국인 여성 1명)</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>또 일본인 덮쳤다…홍대 음주운전 SUV, 인도 돌진  4명 부상</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M69" t="inlineStr">
-[...694 lines deleted...]
-      </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260319154206680</t>
+          <t>https://www.imaeil.com/page/view/2026032406553815643</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-20 00:26:59.301348+00:00</t>
+          <t>2026-03-24 00:25:00.660588+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>운전자 A 씨</t>
+          <t>50대 음주운전자</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>운전자 무죄 판결</t>
+          <t>경찰 수사 진행 중, 운전자 현행범 체포</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>30대 운전자가 밤늦게 도로에 누워있던 60대 남성을 치어 사망에 이르게 한 사건에서, 법원은 운전자에게 무죄를 선고했다. 재판부는 어두운 환경과 운전자가 통상적으로 예견하기 어려운 상황이었음을 근거로 운전자의 주의의무 위반이 없다고 판단했다. 이로 인해 운전자는 형사상 책임을 면하게 되었다.</t>
+          <t>서울 홍대입구역 인근에서 음주운전 차량이 인도로 돌진하여 일본인 여성 2명을 포함한 보행자 4명이 부상을 입었다. 운전자는 면허 취소 수준의 혈중알코올농도로 현행범 체포되었으며, 경찰이 사고 경위를 조사 중이다. 과거 유사한 일본인 피해 음주운전 사고들이 언급되며 우려가 커지고 있다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>운전자가 형사 재판에서 무죄를 선고받아 상대방의 책임이 명확하지 않음 (적합 조건 1 불충족). 또한, 단일 피해자 사건으로 집단적 피해에 해당하지 않으며 (적합 조건 3 불충족), 이미 형사 사건이 종결되어 소송금융 투자 대상으로서의 매력이 낮음 (부적합 조건 해당).</t>
+          <t>음주운전으로 인한 가해자 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이함(적합 조건 5, 6). 중상자가 발생하여 피해 규모가 상당할 것으로 예상되나(적합 조건 4), 다수의 집단적 피해는 아님.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명 (일본인 2명, 한국인 2명)</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>[와글와글 플러스] 도로에 누워있다 사망‥운전자 '무죄'</t>
+          <t>홍대 인도 덮친 음주 차량…또 일본인 피해</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808912_37012.html</t>
+          <t>https://www.etoday.co.kr/news/view/2568407</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-20 00:25:09.729807+00:00</t>
+          <t>2026-03-24 00:22:41.966440+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 예상</t>
+          <t>음주운전 관련 형사 절차 진행 중 또는 완료</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>고속도로에서 날아온 바퀴에 의해 버스 운전기사가 사망하고 다수의 승객이 부상당하는 참사가 발생했습니다. 이 사고는 운전기사의 사망과 다수 승객의 부상으로 인해 인명 피해 규모가 크며, 경찰 수사를 통해 사고 원인 및 책임 소재가 규명될 것으로 예상됩니다.</t>
+          <t>지난해 11월 종로구 동대문역 인근에서 일본인 모녀가 음주운전 차량에 치여 어머니가 사망하고 딸이 부상당하는 사고가 발생했다. 이 사건은 음주운전으로 인한 명확한 가해자 책임이 있으나, 상대방의 자력 불확실성 및 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>고속도로에서 발생한 '날아온 바퀴' 사고로 버스 운전기사가 사망하고 다수의 승객이 부상당한 사건입니다. 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 인명 피해 규모가 커 손해배상액이 상당할 것으로 예상됩니다(적합 조건 4). 경찰 수사를 통해 증거 확보가 용이하고(적합 조건 5), 공적 절차가 진행 중일 것입니다(적합 조건 6). 바퀴가 날아온 차량의 소유주나 운수회사, 보험사 등이 피고가 될 경우 자력도 충분할 것으로 보입니다(적합 조건 2).</t>
+          <t>해당 사건은 지난해 11월 발생한 음주운전 사고로, 이미 상당한 시간이 경과하여 민사상 손해배상 청구가 종결되었거나 소멸시효가 도과했을 가능성이 높습니다 (부적합 조건: 이미 종결된 사건). 또한, 상대방이 개인 음주운전 가해자이므로 자력 확보가 불확실하며 (적합 조건 2 불충분), 집단적 피해가 아닌 개별 피해 사건입니다 (적합 조건 3 불충분).</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>운전기사 1명 사망, 다수 승객 부상</t>
+          <t>2명 (사망 1명, 부상 1명)</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>첫 방한 리사수 CEO '깜짝 발표' 예고 [1분 브리프]</t>
+          <t>홍대입구역서 SUV 인도로 돌진…일본인 등 덮쳤다</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031816160452865</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008489047&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-19 00:52:47.584515+00:00</t>
+          <t>2026-03-24 00:19:53.490529+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
-      <c r="A82" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>화물차 소유주 및 운송업체</t>
+          <t>50대 남성 A씨</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>경찰이 화물차 정비 불량 여부 및 사고 원인 조사 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>고속도로를 달리던 화물차에서 바퀴가 이탈해 반대편 차선 고속버스를 덮쳐 버스 운전자가 사망하고 승객 3명이 경상을 입었습니다. 운전자는 중상을 입은 상황에서도 2차 사고를 막기 위해 차량을 갓길로 이동시킨 것으로 알려졌습니다. 경찰은 화물차의 정비 상태와 부품 결함 여부, 운전자 관리 책임 등을 중심으로 사고 원인을 조사 중입니다.</t>
+          <t>23일 저녁 서울 마포구 홍대입구역 인근에서 50대 남성 A씨가 만취 상태로 SUV를 몰고 인도로 돌진하는 사고가 발생했다. 이 사고로 일본인 여성 2명을 포함한 행인 4명이 중경상을 입었으며, 특히 일본인 여성 1명은 다리가 깔리는 중상을 입었다. 경찰은 A씨를 음주운전 혐의로 현행범 체포하고 정확한 사고 경위를 조사 중이다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>화물차 바퀴 이탈로 인한 사고로 상대방(화물차 소유주 및 운송업체)의 책임이 명확하며, 경찰 조사를 통해 정비 불량 등 증거 확보 가능성이 높습니다. 버스 운전자 사망이라는 중대한 인명 피해가 발생했고, 경찰 조사가 진행 중인 사건입니다.</t>
+          <t>상대방(운전자 A씨)의 음주운전으로 인한 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만 피해자 수가 4명으로 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 상대방의 자력에 대한 정보가 없어 투자 회수 가능성이 불확실합니다(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>사망 1명, 경상 3명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>피할 새도 없이 덮친 화물차 바퀴…버스기사는 마지막까지 승객 지켰다</t>
+          <t>만취 SUV 홍대입구역 인도 돌진… 日여성 등 4명 중경상</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031908110889635</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029571897&amp;code=61121211&amp;cp=nv</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-19 00:39:04.205510+00:00</t>
+          <t>2026-03-24 00:19:10.072895+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>70대 B씨 (화물차 운전자)</t>
+          <t>20대 남성 운전자</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 교통사고처리 특례법 위반(치사상) 혐의로 입건</t>
+          <t>경찰 수사 진행 중, 피의자 자수</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>평택 서해안고속도로에서 화물차에서 빠진 바퀴가 반대편 차로의 시외버스를 덮쳐 버스 운전기사 1명이 사망하고 승객 3명이 부상당했다. 사망한 운전기사는 부상 중에도 갓길에 버스를 정차시켜 추가 사고를 막았다. 경찰은 화물차 운전자를 입건해 사고 경위와 정비 이력을 조사 중이며, 과거에도 유사한 화물차 바퀴 빠짐 사고로 인명 피해가 발생한 바 있다.</t>
+          <t>무면허 20대 남성 운전자가 골목길에서 60대 여성을 치고 도주했다가 자수했다. 피해자는 사고 후 이틀 만에 숨졌으며, 경찰은 현재 구체적인 범행 경위를 수사 중이다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>화물차 운전자의 정비 소홀 또는 관리 부실로 인한 책임이 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보가 용이합니다(적합 조건 5, 6). 사망 사고로 피해 규모가 크고(적합 조건 4), 유족 및 부상자들의 손해배상 청구가 예상됩니다. 화물차 보험을 통해 배상 가능성도 높습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해가 발생했으며(적합 조건 4), CCTV 등 객관적 증거가 확보되어 있고(적합 조건 5), 경찰 수사가 진행 중임(적합 조건 6). 법적 승소 가능성은 높으나, 피고가 20대 개인 운전자이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하다는 점이 소송금융 투자에 있어 주요 리스크 요인임.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>갓길로 버스 몰아 참사 막아 ...날아든 바퀴에 숨진 '의인'</t>
+          <t>치인 사람 버젓이 옮기고 도주…한 시간 만에 자수</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06005686645384632</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183549</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-19 00:35:32.751185+00:00</t>
+          <t>2026-03-23 12:38:45.605999+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A84" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
-      <c r="D84" t="inlineStr"/>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>개별 사고 발생 시 형사 및 민사 절차 진행 가능</t>
+          <t>경찰/검찰 수사 진행 중 추정</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>전문가들은 횡단보도 보행자 사고가 단순 교통사고를 넘어 형사책임과 민사상 손해배상이 동시에 발생하는 복합 사건으로 본다고 설명합니다. 특히 보행자가 피해자인 경우 운전자에게 법원의 판단이 엄격하게 적용되는 경향이 있습니다.</t>
+          <t>심야 시간대 운전자가 보행자를 충격하고 현장을 벗어난 뒤, 피해자가 중상을 입어 병원 진단서를 제출하면서 음주 도주 교통사고로 전환된 사건입니다. 이 내용은 변호사 칼럼에서 초기 대응의 중요성을 강조하기 위한 예시로 사용되었습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>횡단보도 보행자 사고의 경우 운전자의 책임이 비교적 명확하고(적합 조건 1) 형사 절차가 동반될 수 있어 공적 절차 진행 가능성(적합 조건 6)이 있습니다. 그러나 개별 사건의 상대방 자력과 피해 규모가 불확실하며, 집단적 피해가 아닌 개별 사건의 성격이 강하여 'Medium'으로 판단합니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌 변호사 칼럼의 예시로, 소송금융 투자 대상이 될 만한 구체적인 사건 정보가 부재합니다. 상대방의 자력, 정확한 피해 규모, 피해자 수 등 핵심 정보가 부족하며, 기사의 초점은 형사 사건의 초기 대응에 맞춰져 있습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>횡단보도 보행자 사고, 단순 접촉 아니어도 형사처벌… 운전자 책임 어...</t>
+          <t>[김한솔 변호사 칼럼] 초기 대응이 형량을 좌우한다, 변호사 상담이 필...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76061</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=865265</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-18 12:45:45.154367+00:00</t>
+          <t>2026-03-23 00:27:20.915909+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr"/>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>강씨</t>
+        </is>
+      </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>경찰 수사 또는 형사 절차 진행 중 (추정)</t>
+          <t>검찰 불구속 기소, 피해자 측과 합의 완료</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>'한블리'에서 반포대교 음주운전 뺑소니 추격전과 대낮 만취 운전자의 도주 사건이 공개되었습니다. 영상에는 차녀 앞에서 무차별 폭행을 당한 피해자의 모습도 담겨 있어, 음주운전 및 폭행으로 인한 심각한 피해가 발생했음을 보여줍니다. 가해자는 '욱해서 그랬다'고 진술한 것으로 보입니다.</t>
+          <t>강씨가 과속/폭주 운전으로 인해 검찰에 불구속 기소되었다. 검찰은 피해자 측과의 합의를 참작하여 기소했으며, 일본 온라인에서는 한국의 운전 문화에 대한 비판이 이어지고 있다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>적합 조건으로 가해자(음주/만취 운전자)의 책임이 명확하고, '공개된 영상'이라는 객관적 증거가 존재하며, '한블리'에 소개된 점으로 보아 관련 공적 절차(경찰 수사 등)가 진행 중일 가능성이 높습니다. 다만, 피해 규모와 가해자의 자력은 기사만으로는 파악하기 어렵습니다.</t>
+          <t>기사에 따르면 '강씨'가 '피해자 측과 합의한 점을 감안'하여 불구속 기소되었다. 이는 민사적 손해배상 측면에서 이미 합의가 이루어져 종결되었을 가능성이 높아 소송금융 투자 대상으로서의 신규성이 부족하다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>'한블리' 차녀 앞 무차별 폭행사건...가해자  욱해서 그랬다</t>
+          <t>돈 내면 되지  매년 느는 배짱 과속… 李 '차등범칙금' 카드 현실화할...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3532949</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031820220003824?did=NA</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-18 12:28:41.746662+00:00</t>
+          <t>2026-03-22 00:24:28.741893+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A86" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr"/>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>개인 운전자</t>
+        </is>
+      </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (추정)</t>
+          <t>형사 재판 금고형 집행유예 선고</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>공개된 영상에는 두 건의 음주운전 뺑소니 사건이 담겼다. 한 건은 반포대교 위에서 사고 후 도주한 음주 운전자와의 추격전이며, 다른 한 건은 대낮 도심에서 사고를 내고 산길로 도주한 만취 운전자의 행태를 보여준다.</t>
+          <t>40대 운전자가 갓길 행인을 들이받아 사망케 한 교통사고로 금고형 집행유예를 선고받았다. 재판부는 운전자의 주의의무 위반 정도가 작지 않다고 판단했으나, 유족에게 일부 보상한 점 등을 고려했다. 이는 형사 판결이며, 피해 유족의 민사상 손해배상 청구는 별개로 진행될 수 있다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>상대방 책임(음주운전, 뺑소니)이 명확하고 영상 증거가 존재하여 적합 조건에 해당합니다. 그러나 피고가 개인으로 자력 확인이 어렵고, 집단적 피해가 아니며, 구체적인 피해 규모가 명시되지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>형사 재판에서 운전자의 과실이 명확히 인정되어 책임 소재는 분명하나(적합 조건 1, 5), 상대방이 개인 운전자이므로 자력 확보가 불확실하며(부적합 조건), 집단적 피해가 아닌 단일 피해 사건이다(부적합 조건). 소송금융 투자 대상으로서 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>아이들 앞 22차례 주먹질한 가해자… 명백한 아동 학대  분노 [한블리]</t>
+          <t>갓길 행인 들이받고 20m 날아가 사망…40대 운전자 금고형 집유</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026031808362977066</t>
+          <t>https://www.dailian.co.kr/news/view/1623748/?sc=Naver</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-18 00:31:31.714180+00:00</t>
+          <t>2026-03-21 12:17:08.047851+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A87" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>A(46)씨</t>
+        </is>
+      </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중</t>
+          <t>형사 재판 종결 및 유족과 합의 완료</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>반포대교 위에서 음주운전 사고 후 피해자를 밀치고 도주한 사건과, 대낮 도심에서 사고를 내고 산길까지 도주한 만취 운전자의 행태가 '한블리' 프로그램을 통해 공개되었다. 운전자의 명확한 책임과 영상 증거가 존재하며, 경찰 추격 등 관련 절차가 진행 중인 것으로 보인다.</t>
+          <t>운전 중 갓길 행인을 들이받아 사망케 한 40대 운전자가 금고형 집행유예를 선고받았습니다. 재판부는 피고인이 유족에게 2억원을 지급하고 합의하여 유족이 처벌을 원치 않는 점을 양형에 고려했습니다. 이 사건은 형사 재판이 종결되었으며, 유족과의 합의를 통해 민사적 배상도 이루어진 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>음주운전자의 책임이 명확하고(적합 조건 1), 공개된 영상 증거가 존재하며(적합 조건 5), 경찰 추격 등 공적 절차가 진행 중인 것으로 보입니다(적합 조건 6). 그러나 개별 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 명확하지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>부적합 조건인 '이미 종결된 사건 (합의 완료)'에 해당합니다. 기사에 따르면 피고인이 유족에게 2억원을 지급하고 합의하여 유족이 처벌을 원치 않는 점이 형사 재판에서 고려되었으므로, 민사적 손해배상 합의가 완료된 것으로 판단됩니다. 따라서 소송금융 투자 대상으로서의 신규 소송 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억원</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>‘한블리’ 도로 폭행 사건</t>
+          <t>'갓길 행인 쳐 20m 날아가 사망' 40대 운전자 금고형 집유</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603180057</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003553729</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-18 00:31:10.448293+00:00</t>
+          <t>2026-03-21 00:22:00.036813+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A88" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>'한블리' 프로그램에서 다뤄졌으며, 음주운전 가능성이 언급되어 경찰 수사 등 공적 절차 진행 가능성 있음</t>
+          <t>우도 차량 운행제한 기준 변경 시행에 따른 합동 지도·단속</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>반포대교 위에서 교통사고를 낸 운전자가 피해자를 폭행하고 현장을 이탈하는 사건이 발생했으며, 이 상황은 음주운전과 연관된 것으로 추정됩니다. 해당 사건은 '한블리' 프로그램을 통해 공개되었고, 도로 위 폭력의 심각성을 보여줍니다.</t>
+          <t>제주 우도에서 차량 운행 제한 기준이 변경 시행됨에 따라, 미신고 이륜차 및 무보험 차량 등에 대한 유관기관 합동 단속이 진행되었습니다. 이는 지난해 11월 렌터카 승합차 돌진 사고로 3명이 숨지고 11명이 다친 대형 사고 이후 교통 안전 관리 강화를 위한 조치입니다. 기사는 주로 정부의 교통 안전 관리 및 단속 활동에 대해 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>상대방의 책임이 영상 증거로 명확하게 드러나며, 음주운전 가능성도 언급되어 가해자의 불법행위가 명백합니다. (적합 조건 1, 5) 다만, 피해 규모나 피해자 수가 명확하지 않고, 가해자의 자력 여부도 불분명하여 소송금융 투자 매력도가 제한적입니다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>이 기사는 우도 내 차량 운행 제한 강화 및 합동 단속 등 정부의 교통 안전 관리 강화 조치에 초점을 맞추고 있습니다. 과거 대형 사고가 언급되지만, 운전자가 구속기소되었고 급발진 정황이 확인되지 않았다는 내용으로 미루어 볼 때, 소송금융 투자 대상이 될 만한 명확하고 미해결된 민사상 책임 주체(예: 제조사, 렌터카 회사)가 특정되지 않습니다. 현재 진행 중인 공적 절차는 행정 단속이며, 특정 사건에 대한 민사 소송 기회로 이어질 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14명 (사망 3명, 중경상 11명)</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>수빈  아이들 앞 폭행, 명백한 아동 학대 …'한블리' 도로 위 폭력 집중...</t>
+          <t>우도 차량 통행 새 기준 첫날 합동 단속… 미신고 이륜차·무보험 차량...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16008116</t>
+          <t>http://www.fnnews.com/news/202603201730379128</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-18 00:30:54.130609+00:00</t>
+          <t>2026-03-20 12:57:58.682993+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
-      <c r="A89" s="2" t="inlineStr">
+      <c r="A89" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
-      <c r="D89" t="inlineStr"/>
-      <c r="E89" t="inlineStr"/>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>교통법규 위반 행태에 대한 조사 결과 및 법적 책임 설명</t>
+        </is>
+      </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>이 기사는 전동스쿠터 운행 시 자동차손해배상보장법에 따라 의무보험에 가입해야 하며, 미가입 사고 시 처벌받을 수 있음을 설명합니다. 2021년 법원 판결에 따르면 전동스쿠터는 자동차관리법상 이륜자동차에는 해당하지 않지만, 의무보험 가입 대상에는 포함됩니다.</t>
+          <t>안전생활실천시민연합과 삼성화재 교통안전문화연구소의 조사 결과, 차로 변경 시 운전자 10명 중 4명, 교차로 좌회전 시 10대 중 6대가 방향지시등을 켜지 않는 것으로 나타났다. 이는 도로교통법 위반이며, 사고 발생 시 방향지시등 미점등 운전자의 과실비율이 80~100%까지 인정될 수 있다는 법원 및 보험사의 판단이 있다. 기사는 이러한 위험한 운전 행태와 그 법적 책임을 강조한다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>이 기사는 전동스쿠터 의무보험 가입 및 미가입 시 처벌에 대한 일반적인 법률 정보를 제공하며, 특정 사건이나 피해자를 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>이 기사는 방향지시등 미점등이라는 일반적인 교통법규 위반 행태와 그 법적 책임을 다루고 있어, 특정 사건에 대한 소송금융 투자 기회로 보기는 어렵습니다. 개별 사고 발생 시 가해 운전자의 책임이 명확하고(적합 조건 1) 증거 확보가 가능하지만(적합 조건 5), 특정 상대방(대기업, 공공기관 등)이 존재하지 않고(부적합 조건 2), 집단적 피해가 아니며(부적합 조건 3), 피해 규모 또한 개별 사고에 따라 달라 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>전동스쿠터도 보험 가입해야 ...미가입 사고 시 '처벌'</t>
+          <t>'교차로에서'·'차로 바꿀 때' 방향지시등 왜 안 켜나요</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>cjb.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260316016&amp;PRO_CODE=4</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5183006</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-17 00:32:32.258325+00:00</t>
+          <t>2026-03-20 12:57:25.675349+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
-      <c r="A90" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A90" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D90" t="inlineStr">
+      <c r="C90" t="inlineStr"/>
+      <c r="D90" t="inlineStr"/>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>일반적인 법률 해설 기사로 특정 사건의 진행 단계 파악 불가</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>횡단보도에서 보행자와 직접적인 충돌이 없더라도 운전자의 과실이 인정되면 형사처벌이 가능하며, 특히 12대 중과실에 해당하면 보험 가입 여부와 무관하게 처벌받을 수 있습니다. 자전거 탑승 보행자 여부, 사고 후 운전자의 구호조치 및 대응 태도 등이 형사 책임에 중요한 영향을 미치므로 초기 법적 대응이 중요하다고 전문가들은 조언합니다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 횡단보도 교통사고 발생 시 운전자의 형사책임 범위에 대한 일반적인 법률 해설입니다. 따라서 소송금융 투자 검토를 위한 특정 피고, 피해자, 피해 규모, 진행 단계 등 구체적인 사건 정보가 부재하여 적합 조건을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>횡단보도 보행자 사고, 단순 접촉 아니어도 형사처벌… 운전자 책임 어...</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031918571939836cf2d78c68_12</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:46:23.715132+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>B씨 (화물차 운전자)</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E91" t="inlineStr"/>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>화물차 운전자 B씨 교통사고처리 특례법 위반(치사상) 혐의로 입건, 경찰 조사 및 정비 이력 확인 중</t>
+        </is>
+      </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>영국이 자율주행차 사고 발생 시 책임 분리 및 보상 구조를 마련했습니다. 기술 개발사와 운영사의 책임을 분리하고, 자율주행 모드에서 사고가 나면 자동차 보험사가 먼저 피해자에게 보상한 뒤 기술 개발사에 비용을 청구하는 방식입니다. 이는 재보험 글로벌 표준을 위한 포석으로 해석됩니다.</t>
+          <t>서해안고속도로에서 화물차 바퀴가 빠져 반대편 차로의 시외버스를 덮쳐 버스 기사가 사망하고 승객 3명이 부상당했다. 경찰은 화물차 운전자 B씨를 교통사고처리 특례법 위반 혐의로 입건하여 사고 경위와 정비 이력을 조사 중이다. 과거 유사 사고 사례들이 보도된 바 있으며, 정비 소홀이 원인으로 지목된 경우가 많았다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>이 기사는 특정 자율주행 사고 사건이 아닌, 영국에서 자율주행 사고 발생 시 적용될 법적 보상 구조를 설명하고 있습니다. 소송금융은 실제 발생한 사건에 투자하므로, 현재 투자 대상이 되는 사건이 존재하지 않아 적합도가 낮습니다. 다만, 향후 자율주행 사고 발생 시 기술 개발사 및 운영사의 책임이 명확해지고 보험사를 통한 보상 구조가 마련되어 있다는 점은 긍정적인 잠재적 요인입니다.</t>
+          <t>화물차 바퀴 빠짐으로 인한 사망 및 부상 사고로 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 사고로 피해 규모가 크고(적합 조건 4), 버스 내부 블랙박스 및 경찰 조사로 증거 확보가 용이하다(적합 조건 5). 또한 경찰 수사라는 공적 절차가 진행 중이다(적합 조건 6). 상업용 화물차 사고이므로 운수회사나 보험사를 통한 배상 가능성이 높아 자력도 충분할 것으로 예상된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 1명, 부상 3명</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>[로보택시 빅뱅]④ 英, 자율차 없이 보험부터…재보험 글로벌 표준 포석</t>
+          <t>기사님! ...손으로 브레이크 누른 승객 , 참사 막았지만</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603160911167450235</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05949926645384960</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-17 00:19:04.178623+00:00</t>
+          <t>2026-03-20 00:35:45.952194+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
-      <c r="A92" s="4" t="inlineStr">
+      <c r="A92" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>운전기사와의 합의 후 차량 소유자에 대한 추가 손해배상 청구 가능성 검토</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>교통사고로 중상을 입고 장애 판정을 받은 피해자 A씨가 가해 운전기사와 합의했음에도 차량 소유자를 상대로 별도의 손해배상을 청구할 수 있는지에 대한 법적 쟁점을 다루고 있습니다. 이는 운전기사와의 합의가 차량 소유자에 대한 청구권에 미치는 영향과 관련하여 중요한 법적 질문을 제기합니다.</t>
+          <t>인도로 돌진한 차량에 54세 남성이 여러 번 들이받혀 사망한 사건입니다. 경찰이 운전자와 차량 정보를 공개하지 않은 채 수사를 진행 중이며, 사건 경위와 보복 운전 여부를 파악하고 있습니다. 피해자는 즉시 병원으로 이송되었으나 끝내 숨졌습니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>교통사고로 인한 중상 및 장애 판정으로 피해 규모가 크고(적합 조건 4), 교통사고 특성상 증거 확보가 용이하며(적합 조건 5), 운전기사의 책임은 명확한 상황(적합 조건 1). 다만, 차량 소유자의 자력은 불확실하고(적합 조건 2 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 운전기사와의 합의가 차주에 대한 청구에 미치는 법적 영향이 쟁점이 될 수 있습니다.</t>
+          <t>운전자가 인도로 돌진하여 피해자를 사망에 이르게 한 점으로 보아 상대방 책임이 비교적 명확합니다. 경찰 수사가 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중인 점은 긍정적입니다. 다만, 상대방의 자력과 정확한 피해 규모가 미상이며 집단적 피해가 아니므로 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>교통사고 피해자, 운전기사와 합의 후 차주에 손해배상 청구</t>
+          <t>인도로 올라와 여러 번 들이받았다…54세 남성 결국 숨져</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77546</t>
+          <t>https://www.koreadaily.com/article/20260319154206680</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-15 00:27:51.206274+00:00</t>
+          <t>2026-03-20 00:26:59.301348+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="2" t="inlineStr">
+      <c r="A93" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>운전자 A 씨</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>형사 벌금형 선고 및 민사 합의 완료</t>
+          <t>운전자 무죄 판결</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>50대 운전자 A씨가 횡단보도에서 80대 보행자를 치어 사망에 이르게 한 사건입니다. A씨는 벌금형을 선고받았으며, 피해자 유족에게 2억 원을 지급하고 원만히 합의하여 사건이 종결되었습니다.</t>
+          <t>30대 운전자가 밤늦게 도로에 누워있던 60대 남성을 치어 사망에 이르게 한 사건에서, 법원은 운전자에게 무죄를 선고했다. 재판부는 어두운 환경과 운전자가 통상적으로 예견하기 어려운 상황이었음을 근거로 운전자의 주의의무 위반이 없다고 판단했다. 이로 인해 운전자는 형사상 책임을 면하게 되었다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>이미 피해자 유족과 2억 원 지급 합의가 완료되었고, 형사 재판도 벌금형 선고로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>운전자가 형사 재판에서 무죄를 선고받아 상대방의 책임이 명확하지 않음 (적합 조건 1 불충족). 또한, 단일 피해자 사건으로 집단적 피해에 해당하지 않으며 (적합 조건 3 불충족), 이미 형사 사건이 종결되어 소송금융 투자 대상으로서의 매력이 낮음 (부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>2억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>우회전하다 80대 보행자 치어 숨지게 한 50대 벌금형 선고</t>
+          <t>[와글와글 플러스] 도로에 누워있다 사망‥운전자 '무죄'</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260315.99099004277</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808912_37012.html</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-15 00:25:35.920753+00:00</t>
+          <t>2026-03-20 00:25:09.729807+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중 예상</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>고속도로에서 날아온 바퀴에 의해 버스 운전기사가 사망하고 다수의 승객이 부상당하는 참사가 발생했습니다. 이 사고는 운전기사의 사망과 다수 승객의 부상으로 인해 인명 피해 규모가 크며, 경찰 수사를 통해 사고 원인 및 책임 소재가 규명될 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>고속도로에서 발생한 '날아온 바퀴' 사고로 버스 운전기사가 사망하고 다수의 승객이 부상당한 사건입니다. 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 인명 피해 규모가 커 손해배상액이 상당할 것으로 예상됩니다(적합 조건 4). 경찰 수사를 통해 증거 확보가 용이하고(적합 조건 5), 공적 절차가 진행 중일 것입니다(적합 조건 6). 바퀴가 날아온 차량의 소유주나 운수회사, 보험사 등이 피고가 될 경우 자력도 충분할 것으로 보입니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>운전기사 1명 사망, 다수 승객 부상</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>첫 방한 리사수 CEO '깜짝 발표' 예고 [1분 브리프]</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026031816160452865</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:52:47.584515+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>화물차 소유주 및 운송업체</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>경찰이 화물차 정비 불량 여부 및 사고 원인 조사 중</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>고속도로를 달리던 화물차에서 바퀴가 이탈해 반대편 차선 고속버스를 덮쳐 버스 운전자가 사망하고 승객 3명이 경상을 입었습니다. 운전자는 중상을 입은 상황에서도 2차 사고를 막기 위해 차량을 갓길로 이동시킨 것으로 알려졌습니다. 경찰은 화물차의 정비 상태와 부품 결함 여부, 운전자 관리 책임 등을 중심으로 사고 원인을 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>화물차 바퀴 이탈로 인한 사고로 상대방(화물차 소유주 및 운송업체)의 책임이 명확하며, 경찰 조사를 통해 정비 불량 등 증거 확보 가능성이 높습니다. 버스 운전자 사망이라는 중대한 인명 피해가 발생했고, 경찰 조사가 진행 중인 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>사망 1명, 경상 3명</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>피할 새도 없이 덮친 화물차 바퀴…버스기사는 마지막까지 승객 지켰다</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026031908110889635</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:39:04.205510+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>70대 B씨 (화물차 운전자)</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 교통사고처리 특례법 위반(치사상) 혐의로 입건</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>평택 서해안고속도로에서 화물차에서 빠진 바퀴가 반대편 차로의 시외버스를 덮쳐 버스 운전기사 1명이 사망하고 승객 3명이 부상당했다. 사망한 운전기사는 부상 중에도 갓길에 버스를 정차시켜 추가 사고를 막았다. 경찰은 화물차 운전자를 입건해 사고 경위와 정비 이력을 조사 중이며, 과거에도 유사한 화물차 바퀴 빠짐 사고로 인명 피해가 발생한 바 있다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>화물차 운전자의 정비 소홀 또는 관리 부실로 인한 책임이 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보가 용이합니다(적합 조건 5, 6). 사망 사고로 피해 규모가 크고(적합 조건 4), 유족 및 부상자들의 손해배상 청구가 예상됩니다. 화물차 보험을 통해 배상 가능성도 높습니다.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>사망 1명, 부상 3명</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>갓길로 버스 몰아 참사 막아 ...날아든 바퀴에 숨진 '의인'</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06005686645384632</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:35:32.751185+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C97" t="inlineStr"/>
+      <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 중</t>
+          <t>개별 사고 발생 시 형사 및 민사 절차 진행 가능</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>전북 완주에서 60대 무면허 남성 A씨가 80대 노인을 차로 치어 숨지게 한 뒤 달아난 혐의로 긴급체포되었습니다. 경찰은 CCTV 분석을 통해 A씨를 검거했으며, A씨는 혐의를 부인하고 있습니다. 경찰은 A씨에 대해 구속영장을 신청할 방침입니다.</t>
+          <t>전문가들은 횡단보도 보행자 사고가 단순 교통사고를 넘어 형사책임과 민사상 손해배상이 동시에 발생하는 복합 사건으로 본다고 설명합니다. 특히 보행자가 피해자인 경우 운전자에게 법원의 판단이 엄격하게 적용되는 경향이 있습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(무면허 뺑소니), 사망사고로 피해 규모가 크며, CCTV 등 객관적 증거가 확보되어 경찰 수사가 진행 중인 사건입니다. (적합 조건 1, 4, 5, 6 해당) 다만, 피고의 자력은 추가 확인이 필요합니다.</t>
+          <t>횡단보도 보행자 사고의 경우 운전자의 책임이 비교적 명확하고(적합 조건 1) 형사 절차가 동반될 수 있어 공적 절차 진행 가능성(적합 조건 6)이 있습니다. 그러나 개별 사건의 상대방 자력과 피해 규모가 불확실하며, 집단적 피해가 아닌 개별 사건의 성격이 강하여 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>경찰, 뺑소니 사망사고 낸 무면허 60대 긴급체포</t>
+          <t>횡단보도 보행자 사고, 단순 접촉 아니어도 형사처벌… 운전자 책임 어...</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260314162708RYG</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76061</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-14 12:21:23.404250+00:00</t>
+          <t>2026-03-18 12:45:45.154367+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>형사 항소심 무죄 선고</t>
+          <t>경찰 수사 또는 형사 절차 진행 중 (추정)</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>새벽에 화물차를 운전하던 40대 A씨가 도로를 걷던 60대 행인 B씨를 들이받아 숨지게 한 혐의로 기소되었으나, 1심과 항소심 모두 무죄를 선고받았습니다. 재판부는 사고 당시 보행자가 도로에 있는 것이 이례적이고, 어두운 환경에서 운전자가 사고를 피하기 어려웠다고 판단했습니다. 검찰의 항소도 기각되어 운전자의 책임이 없다는 판결이 유지되었습니다.</t>
+          <t>'한블리'에서 반포대교 음주운전 뺑소니 추격전과 대낮 만취 운전자의 도주 사건이 공개되었습니다. 영상에는 차녀 앞에서 무차별 폭행을 당한 피해자의 모습도 담겨 있어, 음주운전 및 폭행으로 인한 심각한 피해가 발생했음을 보여줍니다. 가해자는 '욱해서 그랬다'고 진술한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>운전자가 1심과 항소심 모두 무죄를 선고받아 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 사고 회피가 어려웠다는 법원의 판단이 명확하여 민사상 손해배상 청구의 승소 가능성이 매우 낮습니다. 또한, 단일 피해 사건으로 집단적 피해가 아니며(적합 조건 3 불충족), 이미 형사 재판이 항소심까지 진행되어 사실상 종결 단계에 해당합니다(부적합 조건 해당).</t>
+          <t>적합 조건으로 가해자(음주/만취 운전자)의 책임이 명확하고, '공개된 영상'이라는 객관적 증거가 존재하며, '한블리'에 소개된 점으로 보아 관련 공적 절차(경찰 수사 등)가 진행 중일 가능성이 높습니다. 다만, 피해 규모와 가해자의 자력은 기사만으로는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>사고 1초 전 갑자기 나타난 보행자…화물차로 쳐 숨지게 한 40대 '무죄'</t>
+          <t>'한블리' 차녀 앞 무차별 폭행사건...가해자  욱해서 그랬다</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/14/2026031415054595720</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3532949</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-14 12:20:25.771511+00:00</t>
+          <t>2026-03-18 12:28:41.746662+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
-      <c r="A99" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A99" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>가해 중학생 및 대여업체 검찰 송치, 민사 소송 예정</t>
+          <t>경찰 수사 진행 중 (추정)</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>인도에서 무면허 중학생이 운전하던 전동 킥보드에 30대 여성이 치여 뇌 손상 등 중태에 빠진 사고. 가해 중학생과 면허 확인 없이 킥보드를 대여한 업체 및 임원이 검찰에 송치되었다. 피해자는 심각한 후유증을 겪고 있으며, 보상을 위해 민사 소송을 제기해야 하는 상황이다.</t>
+          <t>공개된 영상에는 두 건의 음주운전 뺑소니 사건이 담겼다. 한 건은 반포대교 위에서 사고 후 도주한 음주 운전자와의 추격전이며, 다른 한 건은 대낮 도심에서 사고를 내고 산길로 도주한 만취 운전자의 행태를 보여준다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(무면허 중학생의 인도 주행, 대여업체의 면허 미확인), 피해 규모가 매우 크며(뇌 손상, 인지 장애 등 중태), 경찰 수사 및 검찰 송치라는 공적 절차가 진행 중이다. 다만, 가해 중학생의 자력이 부족하고 대여업체의 자력은 추가 확인이 필요하다.</t>
+          <t>상대방 책임(음주운전, 뺑소니)이 명확하고 영상 증거가 존재하여 적합 조건에 해당합니다. 그러나 피고가 개인으로 자력 확인이 어렵고, 집단적 피해가 아니며, 구체적인 피해 규모가 명시되지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>30대 엄마 뇌손상…어린 딸 덮친 ‘킥라니’ 여중생, 결국 檢송치</t>
+          <t>아이들 앞 22차례 주먹질한 가해자… 명백한 아동 학대  분노 [한블리]</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260314503422?OutUrl=naver</t>
+          <t>https://www.mydaily.co.kr/page/view/2026031808362977066</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-14 12:17:48.277687+00:00</t>
+          <t>2026-03-18 00:31:31.714180+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>형사 항소심 무죄 판결</t>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>새벽에 3.5t 화물차 운전 중 도로 위 행인 B씨를 치어 숨지게 한 40대 운전자 A씨가 1심에 이어 항소심에서도 무죄를 선고받았다. 재판부는 보행자가 도로에 있는 것이 이례적이고, 어두운 환경 및 짧은 인식 거리로 인해 사고 회피가 어려웠다고 판단했다. 검찰은 항소했으나 기각되었다.</t>
+          <t>반포대교 위에서 음주운전 사고 후 피해자를 밀치고 도주한 사건과, 대낮 도심에서 사고를 내고 산길까지 도주한 만취 운전자의 행태가 '한블리' 프로그램을 통해 공개되었다. 운전자의 명확한 책임과 영상 증거가 존재하며, 경찰 추격 등 관련 절차가 진행 중인 것으로 보인다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>상대방(운전자)의 책임이 법원에서 두 차례(1심, 항소심) 모두 부정되어 무죄가 선고됨. 이는 소송금융 적합 조건인 '상대방 책임 명확'에 부합하지 않으며, 오히려 부적합 조건에 해당함. 또한, 단일 피해자 사건이며, 상대방이 대기업 등 자력이 충분한 주체가 아님. 이미 형사 절차가 항소심에서 종결되어 민사 소송의 승소 가능성이 매우 낮음.</t>
+          <t>음주운전자의 책임이 명확하고(적합 조건 1), 공개된 영상 증거가 존재하며(적합 조건 5), 경찰 추격 등 공적 절차가 진행 중인 것으로 보입니다(적합 조건 6). 그러나 개별 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 명확하지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>새벽 운전 중 행인 치어 숨지게 한 40대, 항소심도 '무죄'</t>
+          <t>‘한블리’ 도로 폭행 사건</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547044</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603180057</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-14 00:23:23.146245+00:00</t>
+          <t>2026-03-18 00:31:10.448293+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
-      <c r="A101" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A101" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>'한블리' 프로그램에서 다뤄졌으며, 음주운전 가능성이 언급되어 경찰 수사 등 공적 절차 진행 가능성 있음</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>인천 송도동에서 무면허 중학생이 운전하던 전동 킥보드에 30대 엄마가 딸을 보호하려다 치여 중태에 빠진 사고. 경찰은 가해 중학생을 교통사고처리특례법상 치상 및 도로교통법상 무면허 운전 혐의로, 킥보드 대여 업체와 임원을 무면허 운전 방조 혐의로 검찰에 송치했다. 피해자는 심한 후유증을 앓고 있으며 피해 회복이 이뤄지지 않은 상태이다.</t>
+          <t>반포대교 위에서 교통사고를 낸 운전자가 피해자를 폭행하고 현장을 이탈하는 사건이 발생했으며, 이 상황은 음주운전과 연관된 것으로 추정됩니다. 해당 사건은 '한블리' 프로그램을 통해 공개되었고, 도로 위 폭력의 심각성을 보여줍니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>가해 중학생의 무면허 운전과 킥보드 대여 업체의 방조 혐의로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사 완료 및 검찰 송치로 객관적 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해자가 중태에 빠져 피해 규모가 클 것으로 예상되며(적합 조건 4), 킥보드 대여 업체가 피고가 될 경우 자력도 충분할 것으로 보입니다(적합 조건 2).</t>
+          <t>상대방의 책임이 영상 증거로 명확하게 드러나며, 음주운전 가능성도 언급되어 가해자의 불법행위가 명백합니다. (적합 조건 1, 5) 다만, 피해 규모나 피해자 수가 명확하지 않고, 가해자의 자력 여부도 불분명하여 소송금융 투자 매력도가 제한적입니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>딸 지키려 몸 던진 30대 엄마 중태…‘무면허 킥보드’ 10대 송치</t>
+          <t>수빈  아이들 앞 폭행, 명백한 아동 학대 …'한블리' 도로 위 폭력 집중...</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987890</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16008116</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-14 00:16:51.777732+00:00</t>
+          <t>2026-03-18 00:30:54.130609+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D102" t="inlineStr">
+      <c r="C102" t="inlineStr"/>
+      <c r="D102" t="inlineStr"/>
+      <c r="E102" t="inlineStr"/>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>이 기사는 전동스쿠터 운행 시 자동차손해배상보장법에 따라 의무보험에 가입해야 하며, 미가입 사고 시 처벌받을 수 있음을 설명합니다. 2021년 법원 판결에 따르면 전동스쿠터는 자동차관리법상 이륜자동차에는 해당하지 않지만, 의무보험 가입 대상에는 포함됩니다.</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>이 기사는 전동스쿠터 의무보험 가입 및 미가입 시 처벌에 대한 일반적인 법률 정보를 제공하며, 특정 사건이나 피해자를 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>전동스쿠터도 보험 가입해야 ...미가입 사고 시 '처벌'</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>cjb.co.kr</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260316016&amp;PRO_CODE=4</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:32:32.258325+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>만취 상태로 고속도로에 정차한 차량 운전자</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E102" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>중학생 및 킥보드 대여 업체 검찰 송치</t>
+          <t>경찰 수사 진행 중, 형사 처벌 및 민사 손해배상 청구 가능성</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>인천 송도에서 30대 여성이 딸을 보호하려다 중학생 A양이 운전하던 전동 킥보드에 치여 중태에 빠졌습니다. 경찰은 무면허 운전을 한 중학생 A양과 무면허 운전을 방조한 킥보드 대여 업체 및 임원을 검찰에 송치했습니다. 피해자는 현재도 심한 후유증을 앓고 있는 것으로 전해졌습니다.</t>
+          <t>고속도로 한복판에 만취 상태로 정차한 차량을 피하려다 발생한 사고로 1명이 사망하고 2명이 다쳤습니다. 가해 운전자의 명확한 과실로 인한 인명 피해가 발생하여 민사상 손해배상 청구 가능성이 높습니다. 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>중학생의 무면허 운전과 킥보드 대여 업체의 무면허 운전 방조 혐의로 검찰 송치되어 상대방 책임이 명확합니다. 킥보드 대여 업체는 기업으로서 배상 능력이 있을 것으로 예상되며, 피해자가 중태에 빠지고 심한 후유증을 앓고 있어 피해 규모가 클 것으로 보입니다. 경찰 수사 및 검찰 송치로 객관적 증거가 확보되었고, 공적 절차가 진행 중입니다.</t>
+          <t>고속도로 한복판에 만취 상태로 정차한 운전자의 명확한 과실로 사고가 발생하여 상대방 책임이 명확하며(적합 조건 1), 경찰 수사를 통해 객관적 증거 확보가 용이합니다(적합 조건 5). 1명 사망, 2명 부상으로 인명 피해가 발생하여 상당한 손해배상액이 예상됩니다(적합 조건 4). 그러나 피해자 수가 3명으로 집단적 피해에 해당하지 않으며(적합 조건 3 불충족), 가해 운전자의 자력 여부가 불분명하여(적합 조건 2 미상) 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (1명 사망, 2명 부상)</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>'30대 엄마 중태' 킥보드 운전 중학생 검찰 송치</t>
+          <t>3월 17일 굿모닝 MBN 이 시각 주요뉴스</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603131925128842</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182143</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-13 12:33:35.021969+00:00</t>
+          <t>2026-03-17 00:27:01.306054+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
-      <c r="A104" s="2" t="inlineStr">
+      <c r="A104" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C104" t="inlineStr"/>
+      <c r="D104" t="inlineStr"/>
+      <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>서울 강남에서 20대 현역 군인 A 씨가 만취 상태로 운전 중 카니발 차량을 들이받고 도주했다가 체포되었다. 이 사고로 카니발 차량 탑승자는 부상을 입었으며, A 씨는 음주운전 및 위험운전치상 도주 혐의로 입건되어 군사경찰에 인계될 예정이다. 동승자 B 씨도 음주운전 방조 혐의로 입건되었다.</t>
+          <t>영국이 자율주행차 사고 발생 시 책임 분리 및 보상 구조를 마련했습니다. 기술 개발사와 운영사의 책임을 분리하고, 자율주행 모드에서 사고가 나면 자동차 보험사가 먼저 피해자에게 보상한 뒤 기술 개발사에 비용을 청구하는 방식입니다. 이는 재보험 글로벌 표준을 위한 포석으로 해석됩니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 체포 등 공적 절차가 진행 중이며(적합 조건 6), 음주 측정 결과 등 객관적 증거 확보가 용이함(적합 조건 5). 그러나 상대방이 개인(현역 군인)으로 자력이 충분하다고 보기 어렵고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족) 피해 규모도 소송금융 투자 대상으로 보기에 크지 않을 가능성이 높아 적합도가 낮음.</t>
+          <t>이 기사는 특정 자율주행 사고 사건이 아닌, 영국에서 자율주행 사고 발생 시 적용될 법적 보상 구조를 설명하고 있습니다. 소송금융은 실제 발생한 사건에 투자하므로, 현재 투자 대상이 되는 사건이 존재하지 않아 적합도가 낮습니다. 다만, 향후 자율주행 사고 발생 시 기술 개발사 및 운영사의 책임이 명확해지고 보험사를 통한 보상 구조가 마련되어 있다는 점은 긍정적인 잠재적 요인입니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>[단독] 강남서 만취 운전 사고 후 택시로 도주…20대 현역 군인 체포</t>
+          <t>[로보택시 빅뱅]④ 英, 자율차 없이 보험부터…재보험 글로벌 표준 포석</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/12/2026031290046.html</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603160911167450235</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-12 00:28:47.991620+00:00</t>
+          <t>2026-03-17 00:19:04.178623+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>운전기사와의 합의 후 차량 소유자에 대한 추가 손해배상 청구 가능성 검토</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>교통사고로 중상을 입고 장애 판정을 받은 피해자 A씨가 가해 운전기사와 합의했음에도 차량 소유자를 상대로 별도의 손해배상을 청구할 수 있는지에 대한 법적 쟁점을 다루고 있습니다. 이는 운전기사와의 합의가 차량 소유자에 대한 청구권에 미치는 영향과 관련하여 중요한 법적 질문을 제기합니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>교통사고로 인한 중상 및 장애 판정으로 피해 규모가 크고(적합 조건 4), 교통사고 특성상 증거 확보가 용이하며(적합 조건 5), 운전기사의 책임은 명확한 상황(적합 조건 1). 다만, 차량 소유자의 자력은 불확실하고(적합 조건 2 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 운전기사와의 합의가 차주에 대한 청구에 미치는 법적 영향이 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>교통사고 피해자, 운전기사와 합의 후 차주에 손해배상 청구</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>consumuch.com</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77546</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:27:51.206274+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B105" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I105" t="inlineStr">
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>형사 벌금형 선고 및 민사 합의 완료</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>50대 운전자 A씨가 횡단보도에서 80대 보행자를 치어 사망에 이르게 한 사건입니다. A씨는 벌금형을 선고받았으며, 피해자 유족에게 2억 원을 지급하고 원만히 합의하여 사건이 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>이미 피해자 유족과 2억 원 지급 합의가 완료되었고, 형사 재판도 벌금형 선고로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>2억 원</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J105" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K105" t="inlineStr">
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>우회전하다 80대 보행자 치어 숨지게 한 50대 벌금형 선고</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260315.99099004277</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:25:35.920753+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>화물차 운전자</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>형사사건 벌금형 선고</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>우회전 중 무단횡단하던 80대 보행자를 치어 사망에 이르게 한 화물차 운전자가 벌금 1000만원을 선고받았습니다. 이 사건은 창원지방법원에서 진행되었으며, 운전자의 형사 책임이 인정되었습니다. 피해자 유족은 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>화물차 운전자의 벌금형 선고로 형사상 책임이 일부 인정되었고(적합 조건: 상대방 책임이 비교적 명확함), 관련 증거 확보가 용이하며(적합 조건: 증거가 있거나 확보 가능함), 형사 절차가 종결된 상태입니다(적합 조건: 이미 공적 절차가 진행 중임). 그러나 피해자가 무단횡단 중 사고를 당해 과실상계로 인한 손해배상액 감액 가능성이 높고, 집단적 피해가 아닌 개별 사건이며, 상대방이 개인 운전자라는 점에서 투자 매력이 다소 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>우회전하다 무단횡단 80대 치어 숨지게 한 화물차 기사 벌금형</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6100874</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:24:44.554252+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>A씨 (운전자)</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>교통사고처리 특례법 위반(치사) 혐의 항소심 무죄 선고</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>새벽 도로에서 갑자기 나타난 행인을 들이받아 사망에 이르게 한 화물차 운전자 A씨가 1심에 이어 항소심에서도 무죄를 선고받았습니다. 재판부는 보행자가 도로에 있는 것이 이례적이고, 운전자가 사고를 피할 주의 의무가 있었다고 보기 어려우며, 블랙박스 영상 분석 결과 사고 회피가 불가능했다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>운전자의 책임이 법원에서 무죄로 판단되어 명확하지 않으며, 오히려 사고 회피가 불가능했다는 판결이 두 차례 나왔습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않고, 민사상 손해배상 청구의 승소 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>사고 1초 전 나타난 보행자 친 운전자 ‘무죄’…검찰 항소까지 하며 죄...</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L105" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603110654570867</t>
+          <t>https://biz.heraldcorp.com/article/10694284?ref=naver</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-11 00:19:40.073967+00:00</t>
+          <t>2026-03-14 12:26:47.070666+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>30대 배달원</t>
+          <t>60대 A씨</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>배달원 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소, 재판 예정. 피해자는 초기 합의를 후회 중.</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>30대 배달원이 오토바이로 70대 할머니를 들이받고 도주한 뺑소니 사건이 발생했습니다. 배달원은 경찰 조사에서 배달을 우선시해 현장을 떠났다고 진술했으며, 현재 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소되어 재판을 앞두고 있습니다. 피해 할머니는 머리 부상으로 치료 중이며, 배달원과의 초기 합의를 후회하고 있습니다.</t>
+          <t>전북 완주에서 60대 남성 A씨가 무면허 상태로 80대 여성 B씨를 차량으로 치어 숨지게 한 뒤 도주했습니다. 경찰은 CCTV 영상 등을 통해 A씨를 긴급체포했으며, A씨는 혐의를 부인하고 있습니다. 경찰은 추가 조사를 거쳐 구속영장을 신청할 방침입니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>배달원의 뺑소니 책임이 CCTV 및 경찰 조사로 명확하며(적합 조건 1), 객관적 증거가 충분하고(적합 조건 5), 현재 형사 재판이 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 상대방이 개인 배달원으로 자력이 충분하지 않을 가능성이 높고 집단적 피해가 아닌 개별 사건이라는 점이 투자 매력을 낮춥니다.</t>
+          <t>무면허 뺑소니로 인한 사망 사고로 상대방 책임이 명확하며(적합 조건 1), 사망이라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). CCTV 영상 등 객관적 증거가 확보되었고(적합 조건 5), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피고가 개인이라 자력 부족 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>[영상]  족발 배달부터 ...70대 할머니 친 '뺑소니 배달원', 오리발까지</t>
+          <t>80대 숨졌는데  사람친줄 몰랐다 …'무면허' 뺑소니범 긴급체포</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/11/2026031106152563146</t>
+          <t>https://www.imaeil.com/page/view/2026031417441052482</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-11 00:18:19.658890+00:00</t>
+          <t>2026-03-14 12:25:48.754658+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>경찰 수사 및 구속영장 신청 중</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>배우 이재룡이 음주운전 후 중앙분리대를 들이받고 도주한 혐의로 경찰 조사를 받았다. 그는 음주운전 사실을 시인했으며, 이번이 세 번째 음주 관련 사건이다. 현재 경찰 조사가 진행 중이며, 향후 법적 절차에 성실히 임하겠다고 밝혔다.</t>
+          <t>전북 완주에서 60대 무면허 남성 A씨가 80대 노인을 차로 치어 숨지게 한 뒤 달아난 혐의로 긴급체포되었습니다. 경찰은 CCTV 분석을 통해 A씨를 검거했으며, A씨는 혐의를 부인하고 있습니다. 경찰은 A씨에 대해 구속영장을 신청할 방침입니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>배우 이재룡의 음주운전 및 사고 후 미조치 혐의는 경찰 조사를 통해 책임이 명확하며(적합 조건 1), 관련 증거 확보가 용이하고(적합 조건 5), 이미 경찰 조사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 크지 않아 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(무면허 뺑소니), 사망사고로 피해 규모가 크며, CCTV 등 객관적 증거가 확보되어 경찰 수사가 진행 중인 사건입니다. (적합 조건 1, 4, 5, 6 해당) 다만, 피고의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>'음주운전 도피' 이재룡, 경찰 조사 마치고 귀가...  잘못된 행동  고개...</t>
+          <t>경찰, 뺑소니 사망사고 낸 무면허 60대 긴급체포</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/star/article/1011025/</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260314162708RYG</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-10 13:03:56.520945+00:00</t>
+          <t>2026-03-14 12:21:23.404250+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="2" t="inlineStr">
+      <c r="A111" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>자동차소유자 및 보험회사</t>
+          <t>A씨 (화물차 운전자)</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>대법원 판결 선고 및 종결</t>
+          <t>형사 항소심 무죄 선고</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>기사는 민사법학회 판례연구회에서 대법원의 과거 손해배상청구 사건 판결을 분석하는 내용을 담고 있다. 해당 판결은 건물소유자가 자동차소유자와 보험회사를 상대로 제기한 사건으로, 자동차소유자의 책임을 제한할 필요가 있다고 판시한 바 있다.</t>
+          <t>새벽에 화물차를 운전하던 40대 A씨가 도로를 걷던 60대 행인 B씨를 들이받아 숨지게 한 혐의로 기소되었으나, 1심과 항소심 모두 무죄를 선고받았습니다. 재판부는 사고 당시 보행자가 도로에 있는 것이 이례적이고, 어두운 환경에서 운전자가 사고를 피하기 어려웠다고 판단했습니다. 검찰의 항소도 기각되어 운전자의 책임이 없다는 판결이 유지되었습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>기사는 이미 대법원 판결이 선고되어 종결된 과거 사건에 대한 판례 연구회 내용을 다루고 있습니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>운전자가 1심과 항소심 모두 무죄를 선고받아 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 사고 회피가 어려웠다는 법원의 판단이 명확하여 민사상 손해배상 청구의 승소 가능성이 매우 낮습니다. 또한, 단일 피해 사건으로 집단적 피해가 아니며(적합 조건 3 불충족), 이미 형사 재판이 항소심까지 진행되어 사실상 종결 단계에 해당합니다(부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>증여계약은 증여자 의사 존중해야  민사법학회 2026 제1회 판례연구회...</t>
+          <t>사고 1초 전 갑자기 나타난 보행자…화물차로 쳐 숨지게 한 40대 '무죄'</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217497</t>
+          <t>https://www.mt.co.kr/society/2026/03/14/2026031415054595720</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-10 12:52:03.291276+00:00</t>
+          <t>2026-03-14 12:20:25.771511+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr"/>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>중학생 A양, 전동킥보드 대여 업체, 임원 B씨</t>
+        </is>
+      </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>형사처벌 절차 진행 가능성</t>
+          <t>가해 중학생 및 대여업체 검찰 송치, 민사 소송 예정</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>이 기사는 무면허 음주운전 사고 발생 시 형사처벌과 함께 피해자에 대한 민사상 손해배상 책임이 발생할 수 있음을 설명합니다. 피해 규모, 사고 경위, 합의 여부에 따라 처벌 결과가 달라질 수 있다고 언급하며, 초기 대응의 중요성을 강조합니다.</t>
+          <t>인도에서 무면허 중학생이 운전하던 전동 킥보드에 30대 여성이 치여 뇌 손상 등 중태에 빠진 사고. 가해 중학생과 면허 확인 없이 킥보드를 대여한 업체 및 임원이 검찰에 송치되었다. 피해자는 심각한 후유증을 겪고 있으며, 보상을 위해 민사 소송을 제기해야 하는 상황이다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>무면허 음주운전 사고는 운전자의 책임이 명확하고(적합 조건 1) 형사처벌과 연계되어 공적 절차 진행 가능성이 높으며(적합 조건 6) 증거 확보도 용이합니다(적합 조건 5). 하지만 기사가 일반적인 상황을 다루어 특정 상대방의 자력이나 집단적 피해 여부, 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(무면허 중학생의 인도 주행, 대여업체의 면허 미확인), 피해 규모가 매우 크며(뇌 손상, 인지 장애 등 중태), 경찰 수사 및 검찰 송치라는 공적 절차가 진행 중이다. 다만, 가해 중학생의 자력이 부족하고 대여업체의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>무면허 음주운전 증가…변호사가 말하는 초기 대응과 처벌 기준</t>
+          <t>30대 엄마 뇌손상…어린 딸 덮친 ‘킥라니’ 여중생, 결국 檢송치</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>e2news.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>http://www.e2news.com/news/articleView.html?idxno=328507</t>
+          <t>https://www.segye.com/newsView/20260314503422?OutUrl=naver</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-10 12:50:43.175875+00:00</t>
+          <t>2026-03-14 12:17:48.277687+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
-      <c r="A113" s="2" t="inlineStr">
+      <c r="A113" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>80대 여성 운전자</t>
+          <t>A씨 (40대 화물차 운전자)</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>형사 항소심 무죄 판결</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>새벽에 3.5t 화물차 운전 중 도로 위 행인 B씨를 치어 숨지게 한 40대 운전자 A씨가 1심에 이어 항소심에서도 무죄를 선고받았다. 재판부는 보행자가 도로에 있는 것이 이례적이고, 어두운 환경 및 짧은 인식 거리로 인해 사고 회피가 어려웠다고 판단했다. 검찰은 항소했으나 기각되었다.</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>상대방(운전자)의 책임이 법원에서 두 차례(1심, 항소심) 모두 부정되어 무죄가 선고됨. 이는 소송금융 적합 조건인 '상대방 책임 명확'에 부합하지 않으며, 오히려 부적합 조건에 해당함. 또한, 단일 피해자 사건이며, 상대방이 대기업 등 자력이 충분한 주체가 아님. 이미 형사 절차가 항소심에서 종결되어 민사 소송의 승소 가능성이 매우 낮음.</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>새벽 운전 중 행인 치어 숨지게 한 40대, 항소심도 '무죄'</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260313_0003547044</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:23:23.146245+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>중학생 A양의 부모, 킥보드 대여 업체, 킥보드 대여 업체 임원 B씨</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E113" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A114" s="3" t="inlineStr">
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>인천 송도동에서 무면허 중학생이 운전하던 전동 킥보드에 30대 엄마가 딸을 보호하려다 치여 중태에 빠진 사고. 경찰은 가해 중학생을 교통사고처리특례법상 치상 및 도로교통법상 무면허 운전 혐의로, 킥보드 대여 업체와 임원을 무면허 운전 방조 혐의로 검찰에 송치했다. 피해자는 심한 후유증을 앓고 있으며 피해 회복이 이뤄지지 않은 상태이다.</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>가해 중학생의 무면허 운전과 킥보드 대여 업체의 방조 혐의로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사 완료 및 검찰 송치로 객관적 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해자가 중태에 빠져 피해 규모가 클 것으로 예상되며(적합 조건 4), 킥보드 대여 업체가 피고가 될 경우 자력도 충분할 것으로 보입니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>수억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>딸 지키려 몸 던진 30대 엄마 중태…‘무면허 킥보드’ 10대 송치</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11987890</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:16:51.777732+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B114" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D114" t="inlineStr">
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>중학생 A양, 킥보드 대여업체, 대여업체 임원 B씨</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E114" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A115" s="3" t="inlineStr">
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 및 검찰 송치, 민사 소송 예정</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>무면허 중학생이 전동 킥보드를 타다 30대 여성을 들이받아 피해자가 뇌 손상 및 인지 장애 등 심각한 후유증을 겪고 있습니다. 경찰은 가해 중학생과 킥보드 대여업체 관계자를 검찰에 송치했으며, 피해자 가족은 민사 소송을 통해 보상을 받아야 하는 상황입니다. 가해 학생의 보험 미가입으로 보상 회수에 어려움이 예상되나, 대여업체의 책임 여부가 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>가해 중학생과 킥보드 대여업체 관계자가 검찰에 송치되어 상대방 책임이 명확하며(적합 조건 1), 피해자가 뇌 손상 등 심각한 후유증을 겪어 피해 규모가 매우 큽니다(적합 조건 4). 경찰 수사로 증거가 확보되었고(적합 조건 5), 검찰 송치로 공적 절차가 진행 중입니다(적합 조건 6). 가해 학생의 보험 미가입에도 불구하고 대여업체에 대한 책임 추궁 가능성이 있어 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>수억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>몸 던져 딸 지킨 엄마 중태...무면허 킥보드 중학생, 결국</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05500566645382992</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:16:21.763701+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B115" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D115" t="inlineStr">
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>킥보드 대여 업체 및 중학생 A양</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E115" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A116" s="2" t="inlineStr">
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>중학생 및 킥보드 대여 업체 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>인천 송도에서 30대 여성이 딸을 보호하려다 중학생 A양이 운전하던 전동 킥보드에 치여 중태에 빠졌습니다. 경찰은 무면허 운전을 한 중학생 A양과 무면허 운전을 방조한 킥보드 대여 업체 및 임원을 검찰에 송치했습니다. 피해자는 현재도 심한 후유증을 앓고 있는 것으로 전해졌습니다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>중학생의 무면허 운전과 킥보드 대여 업체의 무면허 운전 방조 혐의로 검찰 송치되어 상대방 책임이 명확합니다. 킥보드 대여 업체는 기업으로서 배상 능력이 있을 것으로 예상되며, 피해자가 중태에 빠지고 심한 후유증을 앓고 있어 피해 규모가 클 것으로 보입니다. 경찰 수사 및 검찰 송치로 객관적 증거가 확보되었고, 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>'30대 엄마 중태' 킥보드 운전 중학생 검찰 송치</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603131925128842</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:33:35.021969+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B116" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D116" t="inlineStr">
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>20대 현역 군인 A 씨</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E116" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D117" t="inlineStr">
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 체포, 군사경찰 인계 예정</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>서울 강남에서 20대 현역 군인 A 씨가 만취 상태로 운전 중 카니발 차량을 들이받고 도주했다가 체포되었다. 이 사고로 카니발 차량 탑승자는 부상을 입었으며, A 씨는 음주운전 및 위험운전치상 도주 혐의로 입건되어 군사경찰에 인계될 예정이다. 동승자 B 씨도 음주운전 방조 혐의로 입건되었다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 체포 등 공적 절차가 진행 중이며(적합 조건 6), 음주 측정 결과 등 객관적 증거 확보가 용이함(적합 조건 5). 그러나 상대방이 개인(현역 군인)으로 자력이 충분하다고 보기 어렵고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족) 피해 규모도 소송금융 투자 대상으로 보기에 크지 않을 가능성이 높아 적합도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>[단독] 강남서 만취 운전 사고 후 택시로 도주…20대 현역 군인 체포</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/12/2026031290046.html</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:28:47.991620+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>30대 배달기사</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E117" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>무보험 차량 운행으로 인한 검찰 송치 진행 중</t>
+          <t>특정범죄가중처벌법상 도주치상 혐의로 불구속 기소, 재판 예정</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>지난해 의무보험에 가입하지 않고 차량을 운행한 314건이 검찰에 송치되었다. 자동차손해배상보장법에 따라 무보험 운행 시 징역 또는 벌금형에 처해질 수 있다. 이는 안전한 교통 환경을 위한 의무보험 가입의 중요성을 강조한다.</t>
+          <t>70대 할머니가 30대 배달기사의 오토바이에 치여 머리에 중상을 입었으나, 배달기사는 구호 조치 없이 도주했다. 배달기사는 경찰 조사에서 '배달이 먼저'라는 진술로 공분을 샀으며, 현재 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소되어 재판을 앞두고 있다. 피해자는 합의를 후회하며 병원 치료 중이다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>기사는 무보험 차량 운행에 대한 개별 운전자의 형사 처벌(검찰 송치)에 초점을 맞추고 있습니다. 소송금융의 주요 고려사항인 민사상 손해배상 청구의 경우, 개별 무보험 운전자들은 충분한 자력을 갖추지 못할 가능성이 높아 투자 매력이 낮습니다. 또한, 다수의 피해자가 발생하더라도 각 피해자의 상대방이 달라 집단소송 형태로 진행하기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), CCTV 영상 등 증거가 충분하며(적합 조건 5), 형사 절차가 진행 중(적합 조건 6)인 점은 긍정적이나, 피고가 30대 배달기사 개인으로 자력이 충분하지 않을 가능성이 높아 투자금 회수에 어려움이 예상됨. 또한 집단적 피해가 아닌 단일 피해자 사건임.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>보험 없이 도로 위 질주… 지난해 무보험 차량 운행 314건 검찰 송치</t>
+          <t>[영상] 70대 할머니 친 ‘뺑소니 배달기사’…“족발 배달이 먼저” 진...</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841261</t>
+          <t>https://biz.heraldcorp.com/article/10692170?ref=naver</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-08 12:36:38.471800+00:00</t>
+          <t>2026-03-11 12:37:33.732812+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>A경위</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>현직 경찰관에 대한 음주운전 및 도주치상 혐의 형사 재판 1심 판결 선고. 피해자들은 민사상 손해배상 청구 가능.</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>현직 경찰관 A경위가 음주 교통사고를 낸 뒤 음주 측정을 피하기 위해 도주했다가 약 12시간 만에 자수. 법원은 A경위에게 징역 1년에 집행유예 2년을 선고했으며, 사고 후 미조치 및 도주치상 혐의에 대해서는 도주 의사를 단정하기 어렵다고 판단. 피해자들은 A경위를 상대로 민사상 손해배상 청구를 진행할 수 있음.</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>현직 경찰관의 음주운전 및 도주로 인한 사고로 상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 객관적 증거가 확보되어 있음(적합 조건 5). 그러나 피해 규모가 구체적으로 확인되지 않고(적합 조건 4 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 상대방(개인)의 자력에 대한 추가 확인이 필요하여 소송금융 투자 매력도가 'Medium'으로 판단됨.</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>음주측정하러 간 사이 줄행랑 …'음주 뺑소니' 현직 경찰 집행유예</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260311580641</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:37:10.257994+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>마을버스 운수회사</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E119" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>배우 이재룡이 음주운전 중 중앙분리대를 들이받고 도주한 혐의로 경찰에 검거됐다. 혈중알코올농도는 면허 정지 수준이었으며, 사고 당시 영상도 공개되었다. 과거에도 음주 관련 사고 전력이 있어 비판이 거세다. 현재 경찰이 정확한 사고 경위를 조사 중이며, 인명 피해는 없는 것으로 알려졌다.</t>
+          <t>서울 강서구에서 마을버스가 중앙선을 넘어 차량 5대를 잇달아 들이받는 연쇄 추돌 사고가 발생했습니다. 이 사고로 버스 승객 18명, 충돌 차량 탑승자 5명, 보행자 1명 등 총 24명이 부상을 입었으며, 임산부 1명을 포함한 4명은 병원으로 이송되었습니다. 경찰은 CCTV를 확보하고 운전자의 급발진 주장을 포함한 정확한 사고 경위를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1) 증거도 충분하며(적합 조건 5) 공적 절차(경찰 수사)가 진행 중(적합 조건 6)이지만, 피해 규모가 크지 않고(적합 조건 4 불충족) 집단적 피해가 없어(적합 조건 3 불충족) 소송금융 투자 대상으로서의 매력이 낮습니다. 인명 피해가 없어 개인 원고의 손해배상 청구 가능성이 희박합니다.</t>
+          <t>마을버스 운전자의 중앙선 침범으로 인한 연쇄 충돌 사고로 상대방 책임이 비교적 명확하며(적합 조건 1), 마을버스 운수회사와 보험사를 통해 자력 확보가 가능합니다(적합 조건 2). 버스 승객, 충돌 차량 탑승자, 보행자 등 총 24명의 다수 피해자가 발생하여 집단적 피해에 해당하고(적합 조건 3), CCTV 확보 및 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>없음</t>
+          <t>24명</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>이재룡 '3번째 음주사고' 불똥..'짠한형 신동엽', 비판에 영상 삭제[핫피...</t>
+          <t>마을버스 중앙선 넘고 5대 연쇄 충돌…임산부 포함 24명 부상</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112756211</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180945</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-08 00:23:57.548209+00:00</t>
+          <t>2026-03-11 00:21:39.658826+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>30대 배달원</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거</t>
+          <t>가해 배달원 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소, 다음 달 재판 예정</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>배우 이재룡이 세 번째 음주운전으로 중앙분리대를 들이받고 도주하다 검거되었습니다. 과거 음주운전 및 재물손괴 전력이 있으며, 최근 출연한 유튜브 '짠한형'에서 '술부심'을 뽐낸 사실이 알려지며 비판을 받고 있습니다. 이로 인해 '짠한형' 콘텐츠 삭제 요청이 빗발치는 등 논란이 확산되고 있습니다.</t>
+          <t>30대 배달원이 70대 할머니를 오토바이로 치고 도주한 뺑소니 사건. 피해자는 머리에 중상을 입고 치료 중이며, 가해 배달원은 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소되어 재판을 앞두고 있다. 가해자는 배달을 우선시해 도주했다고 진술했으며, 피해자는 합의를 후회하고 있다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>이 사건은 배우 이재룡의 반복적인 음주운전 및 재물손괴 혐의로 인한 개인의 형사 사건에 해당합니다. 상대방 책임 명확, 증거 확보, 공적 절차 진행 중이라는 적합 조건이 일부 충족되나, 소송금융은 일반적으로 대기업이나 기관을 상대로 다수의 피해자가 큰 규모의 손해배상을 청구하는 민사 사건에 적합합니다. 이 사건은 집단적 피해나 대규모 금전적 손해가 발생한 상황이 아니며, 피고의 자력 또한 소송금융 투자 대상으로서의 매력이 낮아 투자 적합도가 낮습니다.</t>
+          <t>가해 배달원의 뺑소니 및 도주치상 혐의가 CCTV 영상과 본인 진술로 명확하며(적합 조건 1, 5), 현재 형사 기소되어 재판을 앞두고 있어 공적 절차가 진행 중임(적합 조건 6). 피해자의 머리 중상으로 피해 규모가 상당할 것으로 예상되나(적합 조건 4), 가해자가 개인 배달원임을 고려할 때 자력 부족으로 인한 회수 가능성 리스크가 존재하여 소송금융 적합도는 Medium으로 판단됨.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>이재룡, 또 음주운전 적발.. 술부심 토크에 '짠한형'까지 불똥</t>
+          <t>할머니 치고 도주한 배달원,  족발 배달이 먼저  진술에 '분통'</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/star/article/1009535/</t>
+          <t>http://www.fnnews.com/news/202603110654570867</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-07 12:28:00.100023+00:00</t>
+          <t>2026-03-11 00:19:40.073967+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>30대 배달원</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>검찰 기소유예 처분 및 손해배상 완료</t>
+          <t>배달원 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소, 재판 예정. 피해자는 초기 합의를 후회 중.</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>배우 이재룡이 음주운전으로 50만 원 상당의 피해를 발생시켰으나, 피해자 측에 손해를 배상하였고 서울지방검찰청 형사7부로부터 기소유예 처분을 받으며 사건이 종결되었습니다.</t>
+          <t>30대 배달원이 오토바이로 70대 할머니를 들이받고 도주한 뺑소니 사건이 발생했습니다. 배달원은 경찰 조사에서 배달을 우선시해 현장을 떠났다고 진술했으며, 현재 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소되어 재판을 앞두고 있습니다. 피해 할머니는 머리 부상으로 치료 중이며, 배달원과의 초기 합의를 후회하고 있습니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 피해액 50만 원 상당에 대해 손해배상이 완료되었고, 검찰에서 기소유예 처분이 내려져 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 없습니다.</t>
+          <t>배달원의 뺑소니 책임이 CCTV 및 경찰 조사로 명확하며(적합 조건 1), 객관적 증거가 충분하고(적합 조건 5), 현재 형사 재판이 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 상대방이 개인 배달원으로 자력이 충분하지 않을 가능성이 높고 집단적 피해가 아닌 개별 사건이라는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>50만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>사람이 어떻게 저렇게 마셔? …'짠한형' 이재룡의 술부심, 음주운전 도...</t>
+          <t>[영상]  족발 배달부터 ...70대 할머니 친 '뺑소니 배달원', 오리발까지</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2120108</t>
+          <t>https://www.mt.co.kr/society/2026/03/11/2026031106152563146</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-07 12:27:29.438881+00:00</t>
+          <t>2026-03-11 00:18:19.658890+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>이재룡</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>경찰 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>배우 이재룡이 음주운전 후 중앙분리대를 들이받고 도주한 혐의로 경찰 조사를 받았다. 그는 음주운전 사실을 시인했으며, 이번이 세 번째 음주 관련 사건이다. 현재 경찰 조사가 진행 중이며, 향후 법적 절차에 성실히 임하겠다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>배우 이재룡의 음주운전 및 사고 후 미조치 혐의는 경찰 조사를 통해 책임이 명확하며(적합 조건 1), 관련 증거 확보가 용이하고(적합 조건 5), 이미 경찰 조사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 크지 않아 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>'음주운전 도피' 이재룡, 경찰 조사 마치고 귀가...  잘못된 행동  고개...</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/star/article/1011025/</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>2026-03-10 13:03:56.520945+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B123" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D123" t="inlineStr">
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>자동차소유자 및 보험회사</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>대법원 판결 선고 및 종결</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>기사는 민사법학회 판례연구회에서 대법원의 과거 손해배상청구 사건 판결을 분석하는 내용을 담고 있다. 해당 판결은 건물소유자가 자동차소유자와 보험회사를 상대로 제기한 사건으로, 자동차소유자의 책임을 제한할 필요가 있다고 판시한 바 있다.</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>기사는 이미 대법원 판결이 선고되어 종결된 과거 사건에 대한 판례 연구회 내용을 다루고 있습니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>증여계약은 증여자 의사 존중해야  민사법학회 2026 제1회 판례연구회...</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217497</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:52:03.291276+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr"/>
+      <c r="D125" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E123" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D124" t="inlineStr">
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>형사처벌 절차 진행 가능성</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>이 기사는 무면허 음주운전 사고 발생 시 형사처벌과 함께 피해자에 대한 민사상 손해배상 책임이 발생할 수 있음을 설명합니다. 피해 규모, 사고 경위, 합의 여부에 따라 처벌 결과가 달라질 수 있다고 언급하며, 초기 대응의 중요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>무면허 음주운전 사고는 운전자의 책임이 명확하고(적합 조건 1) 형사처벌과 연계되어 공적 절차 진행 가능성이 높으며(적합 조건 6) 증거 확보도 용이합니다(적합 조건 5). 하지만 기사가 일반적인 상황을 다루어 특정 상대방의 자력이나 집단적 피해 여부, 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>무면허 음주운전 증가…변호사가 말하는 초기 대응과 처벌 기준</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>e2news.com</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>http://www.e2news.com/news/articleView.html?idxno=328507</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:50:43.175875+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>80대 여성 운전자</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E124" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D125" t="inlineStr">
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>경찰 운전금지 조치</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>80대 여성 운전자가 서울 송파구에서 관악구까지 도로를 역주행하고 인도로 주행하는 위험천만한 운전을 하다 경찰에 붙잡혔다. 음주나 약물 운전 정황은 확인되지 않았으며, 경찰은 해당 운전자에 대해 운전금지 조치를 내렸다. 기사에는 이로 인한 구체적인 인명 또는 재산 피해에 대한 언급은 없다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>상대방이 개인 운전자(80대 여성)로 자력 충분 여부가 불확실하며 (적합 조건 2 미충족), 기사에 구체적인 피해 규모나 피해자가 명시되지 않아 (적합 조건 3, 4 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>[사건을 보다]80대 운전자, 도로 한복판 역주행</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>ichannela.com</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518315</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:36:58.423393+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>40대 운전자</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E125" t="inlineStr">
-[...123 lines deleted...]
-      <c r="A127" s="3" t="inlineStr">
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>경찰 수사 중 (음주/약물 운전 가능성 조사)</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>40대 운전자가 몰던 포르쉐 차량이 역주행하여 대기 중인 차량들을 들이받고 화재가 발생한 사건입니다. 운전자는 긴급체포되었으며, 경찰은 음주 또는 약물 운전 가능성을 조사 중입니다. 다수의 차량이 피해를 입었으며, 블랙박스 영상 등 명확한 증거가 확보될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>상대방 운전자의 책임이 명확하고(적합 조건 1), 고가 차량 운전자로 자력이 있거나 보험사를 통한 배상 가능성이 높습니다(적합 조건 2). 블랙박스 영상 등 객관적 증거가 존재하며(적합 조건 5), 경찰 수사가 진행 중인 사건(적합 조건 6)으로, 다수 차량의 피해로 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>[사건을 보다]포르쉐 돌연 역주행하며 대기 중인 차량 충돌</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>ichannela.com</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518097</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:37:03.228289+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
-        </is>
-[...66 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>청주시 특별사법경찰의 무보험 운전자 단속 및 검찰 송치</t>
+          <t>자동차손해배상진흥원을 통한 피해 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>충북 청주시가 지난해 자동차 의무보험 미가입 운행 314건을 적발하여 검찰에 송치하고 4800만원의 범칙금을 부과했습니다. 무보험 운행은 운전자에게 형사처벌을 야기하며, 사고 발생 시 피해자가 적절한 보상을 받기 어렵게 만듭니다. 시는 단속 정보 범위를 확대하여 적발 건수가 증가하고 있다고 밝혔습니다.</t>
+          <t>자동차손해배상진흥원은 무보험 또는 뺑소니 사고로 인해 배상을 받기 어려운 피해자, 특히 저소득층 사망/중상해 피해자에게 국가가 대신 지원하는 공공기관이다. 책임보험 보상 한도 내에서 치료비, 학비, 생활비 등을 지원하며, 가해자에게 구상권을 행사한다. 최근 5년간 강원 지역에서 약 2천 명이 도움을 받았으나, 지원 대상이 중증후유장애 1~4급 저소득층으로 제한되는 등 개선점도 존재한다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>소송 상대방(무보험 운전자)의 자력 부족 가능성이 높아 피해 보상 실현 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로 보이며, 피해 규모가 특정되지 않아 소송금융 투자 매력이 낮습니다. 다만, 청주시의 무보험 운전자 단속 및 검찰 송치라는 공적 절차는 진행 중입니다.</t>
+          <t>가해자 책임이 명확한 무보험/뺑소니 사고가 대상이며 (적합 조건 1), 사망 또는 중상해로 인한 피해 규모가 크고 (적합 조건 4), 최근 5년간 2천 명 이상의 피해자가 발생하여 집단적 피해 가능성이 높음 (적합 조건 3). 또한, 자동차손해배상진흥원이라는 공공기관을 통한 피해 지원 절차가 이미 진행 중이며 (적합 조건 6), 교통사고 특성상 증거 확보가 용이함 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천 명 이상 (5년간)</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>청주시, 무보험 운행 314건 송치…범칙금 4800만원 부과</t>
+          <t>[원주]피해자 삶 지키는 '자동차손해배상진흥원'</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003537431</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1508258</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-06 12:40:41.894035+00:00</t>
+          <t>2026-03-09 00:36:19.885852+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
-      <c r="A129" s="2" t="inlineStr">
+      <c r="A129" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>80대 남성</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>음주운전 및 측정거부 형사 재판 징역형 선고</t>
+          <t>경찰 수사 진행 중, 블랙박스 영상 요구</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>80대 남성이 음주 교통사고를 내고 음주측정을 거부한 혐의로 징역 1년 8개월의 실형을 선고받았습니다. 이 남성은 과거에도 음주운전 전력이 있으며, 재판부는 피해자가 다친 점과 다수의 처벌 전력을 양형 이유로 들었습니다.</t>
+          <t>배우 이재룡 씨가 음주 상태로 중앙분리대를 들이받고 현장을 이탈한 혐의로 경찰 수사를 받고 있다. 이 씨는 음주운전을 부인하고 있으나, 검거 당시 면허 정지 수준의 혈중알코올농도가 측정되었으며 과거에도 음주운전 전력이 있다. 경찰은 블랙박스 영상 확보 및 소환 조사를 통해 정확한 사고 경위를 파악할 예정이다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>상대방이 개인(80대 남성)으로 자력에 대한 정보가 없어 회수 가능성이 불확실합니다 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 교통사고이며 (적합 조건 3 미충족), 피해 규모가 명확하지 않아 대규모 손해배상 가능성이 낮습니다 (적합 조건 4 미충족).</t>
+          <t>상대방 책임(이재룡) 및 자력은 명확하고 공적 절차(경찰 수사)가 진행 중이나 (적합 조건 1, 2, 6 해당), 피해가 공공 기물 파손에 한정되어 사적 원고의 손해배상 청구 가능성이 낮고, 피해 규모가 소송금융 투자 대상으로서 충분히 크지 않음 (적합 조건 4 불충족). 집단적 피해도 아님 (적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>음주측정 거부 80대 남성 징역 1년 8개월</t>
+          <t>“음주운전 아니었다” 이재룡, 사고 후 CCTV 영상 보니</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>jejumbc.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://jejumbc.com/NewsArticle/828257</t>
+          <t>https://www.sedaily.com/article/20016721?ref=naver</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-06 12:34:15.782982+00:00</t>
+          <t>2026-03-09 00:28:07.159549+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" s="4" t="inlineStr">
+      <c r="A130" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>약물운전 및 위험운전치상 혐의로 추가 송치, 마약류관리법 위반 혐의로 구속 송치</t>
+          <t>경찰 수사 진행 중 (음주운전 및 사고 후 미조치 혐의)</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>30대 여성 A씨가 약물에 취한 상태로 포르쉐를 운전하다 반포대교에서 추락 사고를 냈습니다. 이 과정에서 다른 차량 운전자에게 상해를 입혔으며, 경찰은 A씨가 사고 직전 약물을 추가 투약한 정황을 포착해 약물운전 및 위험운전치상 혐의로 추가 송치했습니다. A씨는 약물 투약 사실을 시인했습니다.</t>
+          <t>배우 이재룡 씨가 서울 강남에서 음주 상태로 중앙분리대를 들이받고 도주한 혐의로 경찰 수사를 받고 있습니다. 사고 당시 CCTV 영상이 존재하며, 이 씨는 음주운전 사실을 부인하고 있어 경찰이 사고 전후 행적을 조사 중입니다. 이 씨는 과거에도 음주운전 및 재물손괴 전력이 있습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 약물 투약 시인, CCTV 영상 확보 등으로 책임이 비교적 명확하며(적합 조건 1, 5), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사상 확인된 피해자가 1명으로 집단적 피해가 아니며(부적합 조건), 피해 규모나 상대방의 자력이 대규모 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
+          <t>상대방(이재룡)의 음주운전 및 사고 후 미조치 책임이 CCTV 등 객관적 증거로 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중입니다(적합 조건 6). 그러나 중앙분리대 파손 외에 집단적 피해나 대규모 피해 금액이 확인되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>1명 (벤츠 운전자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>'반포대교 추락' 포르쉐女, 사고 직전 '차 안서 약물 투약' 정황</t>
+          <t>지인 집에서 붙잡혀 ...이재룡, 음주운전 사고 전후 어디에</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/06/2026030618503637193</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01787606645381680</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-06 12:25:48.911360+00:00</t>
+          <t>2026-03-09 00:21:09.079585+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
-      <c r="A131" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A131" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>경찰 수사, 약물운전 및 위험운전치상 혐의 추가 송치, 구속영장 심사 진행 중</t>
+          <t>무보험 차량 운행으로 인한 검찰 송치 진행 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>30대 여성 A씨가 약물에 취한 채 포르쉐를 운전하다 반포대교에서 추락하는 사고를 냈으며, 이 과정에서 다른 차량 운전자에게 상해를 입혔다. 경찰은 A씨를 약물운전 및 위험운전치상 혐의로 추가 송치하고 구속영장을 신청하는 등 수사를 확대하고 있다. A씨는 사고 직전 추가 투약 정황이 CCTV로 확인되었고, 약물 투약 사실을 시인했다.</t>
+          <t>지난해 의무보험에 가입하지 않고 차량을 운행한 314건이 검찰에 송치되었다. 자동차손해배상보장법에 따라 무보험 운행 시 징역 또는 벌금형에 처해질 수 있다. 이는 안전한 교통 환경을 위한 의무보험 가입의 중요성을 강조한다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), CCTV, 피의자 자백 등 증거가 충분하며(조건 5), 경찰 수사 및 구속영장 심사 등 공적 절차가 진행 중입니다(조건 6). 다만, 집단적 피해가 아니며(조건 3), 피의자의 자력은 포르쉐 운전자라는 점에서 어느 정도 예상되나 대기업 수준의 확실한 배상 능력을 가진 상대방은 아닙니다(조건 2).</t>
+          <t>기사는 무보험 차량 운행에 대한 개별 운전자의 형사 처벌(검찰 송치)에 초점을 맞추고 있습니다. 소송금융의 주요 고려사항인 민사상 손해배상 청구의 경우, 개별 무보험 운전자들은 충분한 자력을 갖추지 못할 가능성이 높아 투자 매력이 낮습니다. 또한, 다수의 피해자가 발생하더라도 각 피해자의 상대방이 달라 집단소송 형태로 진행하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>최소 1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>'반포대교 추락' 포르쉐 운전자 추가 송치…사고 직전 투약 정황도(종합...</t>
+          <t>보험 없이 도로 위 질주… 지난해 무보험 차량 운행 314건 검찰 송치</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003538444</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841261</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-06 12:25:06.331952+00:00</t>
+          <t>2026-03-08 12:36:38.471800+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
-      <c r="A132" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A132" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>30대 여성 A씨</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 절차 진행 중, 약물운전·위험운전치상 혐의 적용</t>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>30대 여성 A씨가 약물 투약 상태로 포르쉐 SUV를 운전하다 반포대교 난간을 들이받고 추락한 사건. A씨는 약물운전, 위험운전치상, 마약류관리법 위반 혐의를 받고 있으며, 경찰 수사 및 구속 절차가 진행 중이다. 피해자 진단서 제출이 잇따르고 공범도 자수하는 등 사건의 책임 소재는 명확해 보인다.</t>
+          <t>배우 이재룡이 세 번째 음주운전으로 중앙분리대를 들이받고 도주하다 검거되었습니다. 혈중알코올농도는 면허 정지 수준이었으며, 과거에도 음주운전 및 음주 후 재물손괴 전력이 있습니다. 이로 인해 출연했던 유튜브 영상이 삭제되는 등 비난 여론이 거세지고 있습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>운전자의 약물운전 및 위험운전치상 혐의가 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보 가능성이 높음(적합 조건 5, 6). 그러나 피해 규모나 피해자 수가 구체적으로 명시되지 않았고, 상대방의 자력(개인)이 대기업 수준으로 확실하지 않아 투자 매력도가 'High'까지는 아님.</t>
+          <t>음주운전 사실과 책임은 명확하며(적합 조건 1), 증거 확보가 가능하고(적합 조건 5), 경찰 수사 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용상 소송금융 투자를 고려할 만한 대규모의 민사상 피해액이나 다수의 피해자가 특정되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 부적합합니다. 주요 피해는 공공 기물 파손으로 인한 소액의 배상과 배우 이재룡의 평판 손상에 국한됩니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>'반포대교 추락' 포르쉐 운전자, 약물운전·위험운전치상 추가 적용(종...</t>
+          <t>'음주운전' 이재룡, '술부심' 부리더니.. '짠한형' 영상 삭제</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6093113</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1009551/</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-06 12:18:51.746932+00:00</t>
+          <t>2026-03-08 00:25:08.421377+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
-      <c r="A133" s="2" t="inlineStr">
+      <c r="A133" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr"/>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>이재룡</t>
+        </is>
+      </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>과잉진료 및 과도한 손해배상 청구에 대한 법원의 제동 판결</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>법원이 가벼운 접촉사고 후 과도한 보상을 요구한 운전자의 손해배상 청구를 기각하는 판결을 내렸습니다. 이는 관행적으로 이뤄지던 사고 후 과잉진료 및 과도한 손해배상 청구 행태에 제동을 건 것으로 풀이됩니다. 법원은 2주 진단만으로 손해배상 책임을 인정하지 않았습니다.</t>
+          <t>배우 이재룡이 음주운전 중 중앙분리대를 들이받고 도주한 혐의로 경찰에 검거됐다. 혈중알코올농도는 면허 정지 수준이었으며, 사고 당시 영상도 공개되었다. 과거에도 음주 관련 사고 전력이 있어 비판이 거세다. 현재 경찰이 정확한 사고 경위를 조사 중이며, 인명 피해는 없는 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>해당 기사는 가벼운 접촉사고에 대한 과도한 손해배상 청구를 법원이 기각한 판결 내용을 다루고 있습니다. 이는 이미 법적 절차가 종결된 사건(부적합 조건)이며, 소송금융의 투자 대상이 될 만한 새로운 사건 발굴 기회가 아닙니다. 오히려 과잉진료 및 과도한 청구에 대한 법원의 제동을 건 사례로, 유사한 유형의 소송금융 투자 가능성을 낮추는 판례입니다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1) 증거도 충분하며(적합 조건 5) 공적 절차(경찰 수사)가 진행 중(적합 조건 6)이지만, 피해 규모가 크지 않고(적합 조건 4 불충족) 집단적 피해가 없어(적합 조건 3 불충족) 소송금융 투자 대상으로서의 매력이 낮습니다. 인명 피해가 없어 개인 원고의 손해배상 청구 가능성이 희박합니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>없음</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>툭 스치고 '2주 진단' … 법원  손배 책임 없어</t>
+          <t>이재룡 '3번째 음주사고' 불똥..'짠한형 신동엽', 비판에 영상 삭제[핫피...</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240223</t>
+          <t>http://www.osen.co.kr/article/G1112756211</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-06 01:42:00.262750+00:00</t>
+          <t>2026-03-08 00:23:57.548209+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A134" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>A씨, B씨</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>음주운전 및 사고 후 미조치 관련 형사 항소심 변론 종결</t>
+          <t>경찰 수사 및 검거</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>A씨와 B씨는 음주운전 후 아파트 주차장에서 차량 7대를 들이받고 도주했으며, 이후 술을 마시지 않았다고 허위 진술한 혐의로 기소되었습니다. 1심에서 집행유예를 선고받았으나, 검찰이 양형 부당을 이유로 항소하여 현재 항소심 변론이 종결된 상태입니다. 경찰은 CCTV 영상과 국과수 감정으로 음주 사실을 확인했습니다.</t>
+          <t>배우 이재룡이 세 번째 음주운전으로 중앙분리대를 들이받고 도주하다 검거되었습니다. 과거 음주운전 및 재물손괴 전력이 있으며, 최근 출연한 유튜브 '짠한형'에서 '술부심'을 뽐낸 사실이 알려지며 비판을 받고 있습니다. 이로 인해 '짠한형' 콘텐츠 삭제 요청이 빗발치는 등 논란이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>상대방(A씨, B씨)의 음주운전 및 사고 후 미조치 책임이 비교적 명확하고(적합 조건 1), 경찰 수사를 통해 CCTV 영상 및 국과수 감정 결과 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 형사 항소심이 진행 중인 공적 절차(적합 조건 6)가 있습니다. 그러나 피해 규모가 차량 7대 파손으로 집단적 피해로 보기 어렵고(부적합 조건 3), 피고인들의 자력에 대한 정보가 없어 투자 매력도가 제한적입니다.</t>
+          <t>이 사건은 배우 이재룡의 반복적인 음주운전 및 재물손괴 혐의로 인한 개인의 형사 사건에 해당합니다. 상대방 책임 명확, 증거 확보, 공적 절차 진행 중이라는 적합 조건이 일부 충족되나, 소송금융은 일반적으로 대기업이나 기관을 상대로 다수의 피해자가 큰 규모의 손해배상을 청구하는 민사 사건에 적합합니다. 이 사건은 집단적 피해나 대규모 금전적 손해가 발생한 상황이 아니며, 피고의 자력 또한 소송금융 투자 대상으로서의 매력이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>7명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>차량 7대 들이받고  술 안 마셨다  입 맞춘 남녀, 2심서도 실형 구형</t>
+          <t>이재룡, 또 음주운전 적발.. 술부심 토크에 '짠한형'까지 불똥</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/05/2026030519434515819</t>
+          <t>https://www.tvreport.co.kr/star/article/1009535/</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-06 01:21:37.857639+00:00</t>
+          <t>2026-03-07 12:28:00.100023+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
-      <c r="A135" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A135" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>검찰 기소유예 처분 및 손해배상 완료</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>배우 이재룡이 음주운전으로 50만 원 상당의 피해를 발생시켰으나, 피해자 측에 손해를 배상하였고 서울지방검찰청 형사7부로부터 기소유예 처분을 받으며 사건이 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>해당 사건은 이미 피해액 50만 원 상당에 대해 손해배상이 완료되었고, 검찰에서 기소유예 처분이 내려져 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>50만 원</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>사람이 어떻게 저렇게 마셔? …'짠한형' 이재룡의 술부심, 음주운전 도...</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2120108</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:27:29.438881+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>이재룡</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E135" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>형사 재판 금고 8개월 선고, 민사 손해배상 미진행</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>춘천에서 20대 운전자가 빗길에 70대 보행자를 치어 사망케 한 사고로 금고 8개월을 선고받았다. 운전자는 종합보험 미가입으로 피해자 유족에게 금전적 보상이 전혀 이루어지지 않았으며, 유족은 엄벌을 탄원하고 있다. 법원은 피해 회복 기회를 위해 법정구속은 하지 않았다.</t>
+          <t>배우 이재룡이 음주운전 사고 후 도주했다가 경찰에 검거되었으며, 혈중알코올농도는 면허 정지 수준으로 확인되었다. 과거에도 음주운전 및 재물손괴 전력이 있어 상습적인 음주 물의를 일으키고 있다. 현재 서울 강남경찰서에서 사건 경위를 파악 중이다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 판결로 명확히 인정되고 증거가 확보되었으나(적합 조건 1, 5, 6), 가해자가 종합보험에 가입되어 있지 않아 피해 회복을 위한 금전적 보상이 전혀 이루어지지 않았다. 이는 상대방의 자력 부족으로 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
+          <t>음주운전 및 도주 사실은 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 증거 확보가 용이하나(적합 조건 5), 기사 내용상 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)이 확인되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. 주로 형사적 처벌이 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>춘천 '빗길 사망사고' 가해자, 금고 8개월</t>
+          <t>이재룡, 또 음주 물의...음주 운전 사고 후 도주했다 지인 집에서 검거</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480258?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305044926</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1009399/</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-06 01:10:59.673354+00:00</t>
+          <t>2026-03-07 12:26:47.577607+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>형사 재판 금고 8개월 선고</t>
+          <t>경찰 입건 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>20대 운전자 A씨가 빗길 교통사고로 70대 보행자 B씨를 사망에 이르게 한 혐의로 금고 8개월을 선고받았다. A씨는 종합보험 적용이 불가능하여 피해 회복을 위한 노력을 전혀 하지 않았으며, 유족들은 엄벌을 탄원하고 있다. 형사 재판은 종결되었으나 민사상 손해배상은 미해결 상태이다.</t>
+          <t>배우 이재룡이 세 번째 음주운전으로 중앙분리대를 들이받고 도주한 혐의로 경찰에 입건되었습니다. 자택에 차량을 주차한 뒤 지인의 집으로 도피했다가 검거되었으며, 혈중알코올 농도는 면허 정지 수준으로 확인되었습니다. 현재 경찰이 정확한 사건 경위를 파악 중입니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>피고인의 책임은 형사 재판을 통해 명확히 인정되었고(적합 조건 1, 5, 6), 피해자 유족의 민사상 손해배상 청구 가능성이 있으나, 피고인이 종합보험에 가입되어 있지 않아 금전적 보상이 전혀 이루어지지 않은 점이 확인된다. 이는 상대방의 자력 부족으로 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
+          <t>배우 이재룡의 음주운전 및 사고 후 미조치 혐의가 명확하고(적합 조건 1), 경찰 입건 및 수사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 현재까지 보도된 내용으로는 특정 민사상 피해자가 확인되지 않고, 피해 규모가 크지 않아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>빗길 교통 사망사고 낸 20대 금고형… 피해 회복 노력 없어</t>
+          <t>‘또또또’ 음주운전 사고 낸 이재룡이 도망간 뒤 잡힌 곳 : 11년 만에 복...</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260305124100062?input=1195m</t>
+          <t>https://www.huffingtonpost.kr/article/250131</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-06 01:09:48.132592+00:00</t>
+          <t>2026-03-07 12:22:20.963999+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>이재룡</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>경찰 수사 중</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>배우 이재룡이 음주 상태로 중앙분리대를 들이받고 도주한 혐의로 경찰에 검거되어 수사 중이다. 과거에도 음주운전 측정 거부 및 음주 후 재물 손괴 전력이 있어 대중의 비난을 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>배우 이재룡의 음주 뺑소니 사건으로 상대방 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이합니다. 그러나 집단적 피해가 아니며, 중앙분리대 손괴로 인한 피해 규모가 소송금융 투자 대상으로 보기에 크지 않을 가능성이 높습니다. 또한 상대방이 개인이므로 자력에 한계가 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>측정 거부→재물 손괴→음주 뺑소니..이재룡, 반성 없는 술 논란 [★FOCU...</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/07/2026030714255392533</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:17:34.839060+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B138" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr"/>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>이재룡</t>
+        </is>
+      </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>1심 원고(가해자) 승소 판결</t>
+          <t>경찰 조사 중</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>아파트 입구에서 후진 중 정차 차량과 경미한 접촉사고가 발생했으나, 두 차량 모두 외관상 파손이 없었습니다. 피해 차량 운전자가 전치 2주 상해 진단서를 제출하며 보험처리를 요구했으나, 가해자가 채무부존재확인 소송을 제기하여 1심에서 승소했습니다. 법원은 사고의 경미함과 객관적 증거 부족을 이유로 피해자의 상해를 인정하기 어렵다고 판단했습니다.</t>
+          <t>배우 이재룡이 음주운전 후 중앙분리대를 들이받고 도주한 혐의로 경찰 조사를 받고 있습니다. 과거에도 음주운전 및 재물손괴 전력이 있어 대중의 비난 여론이 높으며, 아내 유호정의 복귀작에 부정적인 영향을 미쳤다는 평가를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>법원이 이미 가해자의 손해배상채무가 존재하지 않는다고 판결하여 '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 또한, 경미한 사고로 피해 규모가 작고(피해 규모가 큼 조건 미충족), 집단적 피해가 아닌 개별 사건이며(집단적 피해 조건 미충족), 상대방이 자력이 충분한 대기업 등이 아닌 개인입니다(상대방에게 자력이 충분함 조건 미충족).</t>
+          <t>상대방 책임은 명확하고 공적 절차(경찰 조사)가 진행 중이며 증거 확보 가능성이 높으나, 피해 규모가 중앙분리대 파손에 그쳐 소송을 통한 회수 가능한 손해배상액이 매우 적을 것으로 예상됩니다. 집단적 피해가 아니며, 상대방의 자력 또한 대기업/기관이 아닌 개인으로 불확실하여 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>[교통] '후진하다가 정차 중 차량과 경미한 접촉사고'에 전치 2주 진단서...</t>
+          <t>'음주운전' 이재룡, 민폐 남편 전락..♥유호정 11년만 복귀에 '찬물'[Oh!...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92474</t>
+          <t>http://www.osen.co.kr/article/G1112755776</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-06 00:34:05.222526+00:00</t>
+          <t>2026-03-07 12:14:29.583743+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
-      <c r="A140" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A140" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (징역형 선고), 민사 소송 진행 여부 및 결과 미상이나 소멸시효 도과 가능성 높음</t>
+          <t>음주운전 혐의로 운전자 체포, 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>2019년 17세 무면허 운전자가 불법 대여한 머스탱 차량으로 인도를 덮쳐 연인 2명 중 1명 사망, 1명 중상에 이른 사건입니다. 운전자는 징역형을 선고받았고, 불법 차량 대여 관련자들도 처벌받았습니다. 운전자 가족은 합의에 난색을 표했으며, 기사는 형사 사건 종결 후 7년이 지난 시점의 회고 기사입니다.</t>
+          <t>음주운전으로 인해 차량이 두 조각으로 파손되는 심각한 교통사고가 발생했습니다. 운전자는 현장에서 음주운전 혐의로 체포되었으며, 피해자의 상태는 아직 공개되지 않았습니다. 이 사건은 운전자의 명확한 책임과 심각한 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>사고 발생 7년이 경과하여 민사상 손해배상 청구권의 소멸시효가 도과했을 가능성이 높습니다. 또한 주된 가해자(무면허 운전자 및 불법 대여업자)의 자력이 부족하여 실질적인 배상 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건 - 민사 소송의 기회 상실 가능성, 적합 조건: 상대방에게 자력이 충분함 - 미흡)</t>
+          <t>운전자가 음주운전(DUI) 혐의로 현장에서 체포되어 상대방 책임이 명확하며(적합 조건 1), 차량이 두 조각으로 나뉠 정도의 심각한 사고로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 사고 현장 사진과 체포 사실로 증거 확보가 용이하며(적합 조건 5), 음주운전 혐의로 형사 절차가 진행 중입니다(적합 조건 6). 다만, 가해 운전자의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>첫 데이트서 영영 이별 ...머스탱 몰다 연인 덮친 '소년'은 지금 [그해...</t>
+          <t>살아있는 게 기적 … 차가 두 조각으로 나뉜 이유</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645380696</t>
+          <t>https://www.koreadaily.com/article/20260306154838577</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-06 00:15:11.567192+00:00</t>
+          <t>2026-03-07 00:25:59.497818+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>청주시 특별사법경찰의 무보험 운전자 단속 및 검찰 송치</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>경북 구미에서 통근버스 운전자가 의식을 잃고 중앙선을 넘어 승용차 5대와 추돌하는 사고가 발생했습니다. 이 사고로 다수의 차량 파손 및 인명 피해가 예상되며, 경찰이 사고 경위를 조사 중입니다.</t>
+          <t>충북 청주시가 지난해 자동차 의무보험 미가입 운행 314건을 적발하여 검찰에 송치하고 4800만원의 범칙금을 부과했습니다. 무보험 운행은 운전자에게 형사처벌을 야기하며, 사고 발생 시 피해자가 적절한 보상을 받기 어렵게 만듭니다. 시는 단속 정보 범위를 확대하여 적발 건수가 증가하고 있다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>통근버스 운전자의 의식 상실로 인한 중앙선 침범 사고로 상대방 책임이 명확하며(적합 조건 1), 승용차 5대 추돌로 다수의 피해자가 발생했습니다(적합 조건 3). 통근버스 운영 회사는 배상 능력이 충분할 것으로 예상되며(적합 조건 2), 경찰 조사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+          <t>소송 상대방(무보험 운전자)의 자력 부족 가능성이 높아 피해 보상 실현 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로 보이며, 피해 규모가 특정되지 않아 소송금융 투자 매력이 낮습니다. 다만, 청주시의 무보험 운전자 단속 및 검찰 송치라는 공적 절차는 진행 중입니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>최소 5명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>운전 중 의식 잃은 통근버스 기사, 중앙선 넘어 승용차 5대 추돌</t>
+          <t>청주시, 무보험 운행 314건 송치…범칙금 4800만원 부과</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daegu-gyeongbuk/6090456</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003537431</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-05 01:07:07.294600+00:00</t>
+          <t>2026-03-06 12:40:41.894035+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
-      <c r="A142" s="2" t="inlineStr">
+      <c r="A142" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>40대 A씨 (오토바이 운전자)</t>
+          <t>80대 남성</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>형사 재판 무죄 선고</t>
+          <t>음주운전 및 측정거부 형사 재판 징역형 선고</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>40대 오토바이 운전자가 비 오는 일몰 무렵 무단횡단하던 보행자를 치어 중상을 입혔으나, 전방 주시 의무 소홀 혐의에 대해 무죄를 선고받았다. 재판부는 운전자가 무단횡단을 예견하거나 충돌을 회피하기 어려웠을 것으로 판단했다.</t>
+          <t>80대 남성이 음주 교통사고를 내고 음주측정을 거부한 혐의로 징역 1년 8개월의 실형을 선고받았습니다. 이 남성은 과거에도 음주운전 전력이 있으며, 재판부는 피해자가 다친 점과 다수의 처벌 전력을 양형 이유로 들었습니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>오토바이 운전자가 무단횡단 보행자를 치어 중상을 입힌 사건에서 형사 재판 결과 무죄가 선고되어 상대방 책임이 명확하지 않습니다 (적합 조건 1 불충족). 또한, 상대방은 개인 운전자로 자력이 충분하다고 보기 어렵습니다 (적합 조건 2 불충족). 이미 형사 사건이 무죄로 종결되어 소송금융 투자 대상으로서의 매력이 낮습니다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>상대방이 개인(80대 남성)으로 자력에 대한 정보가 없어 회수 가능성이 불확실합니다 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 교통사고이며 (적합 조건 3 미충족), 피해 규모가 명확하지 않아 대규모 손해배상 가능성이 낮습니다 (적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>무단횡단 보행자 치어 중상 입힌 40대 오토바이 운전자 무죄</t>
+          <t>음주측정 거부 80대 남성 징역 1년 8개월</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>jejumbc.com</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260304580622</t>
+          <t>https://jejumbc.com/NewsArticle/828257</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-05 01:06:58.122896+00:00</t>
+          <t>2026-03-06 12:34:15.782982+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
-      <c r="A143" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A143" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 소환 통보 예정</t>
+          <t>약물운전 및 위험운전치상 혐의로 추가 송치, 마약류관리법 위반 혐의로 구속 송치</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 면허 정지 수준의 음주 상태로 운전하다 SUV와 버스를 잇달아 들이받는 사고를 일으켰습니다. 현재까지 4명의 피해자가 전치 2~3주 진단서를 제출했으며, 경찰은 추가 피해 내용을 파악한 뒤 김 전 청장을 소환 조사할 예정입니다. 김 전 청장은 도로교통법 위반 및 교통사고처리특례법상 치상 혐의로 입건되었습니다.</t>
+          <t>30대 여성 A씨가 약물에 취한 상태로 포르쉐를 운전하다 반포대교에서 추락 사고를 냈습니다. 이 과정에서 다른 차량 운전자에게 상해를 입혔으며, 경찰은 A씨가 사고 직전 약물을 추가 투약한 정황을 포착해 약물운전 및 위험운전치상 혐의로 추가 송치했습니다. A씨는 약물 투약 사실을 시인했습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장의 음주운전 사고로 상대방 책임이 명확하며(적합 조건 1), 전직 고위 공무원으로서 자력이 충분할 가능성이 높습니다(적합 조건 2). 15명 이상의 다수 피해자가 발생했고(적합 조건 3, 4), 경찰 수사가 진행 중이며 진단서 등 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+          <t>상대방(A씨)의 약물 투약 시인, CCTV 영상 확보 등으로 책임이 비교적 명확하며(적합 조건 1, 5), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사상 확인된 피해자가 1명으로 집단적 피해가 아니며(부적합 조건), 피해 규모나 상대방의 자력이 대규모 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>15명 이상</t>
+          <t>1명 (벤츠 운전자)</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장 음주사고 피해자 4명 진단서 제출</t>
+          <t>'반포대교 추락' 포르쉐女, 사고 직전 '차 안서 약물 투약' 정황</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603041818418735</t>
+          <t>https://www.mt.co.kr/society/2026/03/06/2026030618503637193</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-05 01:03:41.142903+00:00</t>
+          <t>2026-03-06 12:25:48.911360+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>30대 여성 A씨</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>경찰 수사, 약물운전 및 위험운전치상 혐의 추가 송치, 구속영장 심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>30대 여성 A씨가 약물에 취한 채 포르쉐를 운전하다 반포대교에서 추락하는 사고를 냈으며, 이 과정에서 다른 차량 운전자에게 상해를 입혔다. 경찰은 A씨를 약물운전 및 위험운전치상 혐의로 추가 송치하고 구속영장을 신청하는 등 수사를 확대하고 있다. A씨는 사고 직전 추가 투약 정황이 CCTV로 확인되었고, 약물 투약 사실을 시인했다.</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(조건 1), CCTV, 피의자 자백 등 증거가 충분하며(조건 5), 경찰 수사 및 구속영장 심사 등 공적 절차가 진행 중입니다(조건 6). 다만, 집단적 피해가 아니며(조건 3), 피의자의 자력은 포르쉐 운전자라는 점에서 어느 정도 예상되나 대기업 수준의 확실한 배상 능력을 가진 상대방은 아닙니다(조건 2).</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>최소 1명</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>'반포대교 추락' 포르쉐 운전자 추가 송치…사고 직전 투약 정황도(종합...</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260306_0003538444</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:25:06.331952+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>30대 여성 A씨</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 절차 진행 중, 약물운전·위험운전치상 혐의 적용</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>30대 여성 A씨가 약물 투약 상태로 포르쉐 SUV를 운전하다 반포대교 난간을 들이받고 추락한 사건. A씨는 약물운전, 위험운전치상, 마약류관리법 위반 혐의를 받고 있으며, 경찰 수사 및 구속 절차가 진행 중이다. 피해자 진단서 제출이 잇따르고 공범도 자수하는 등 사건의 책임 소재는 명확해 보인다.</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>운전자의 약물운전 및 위험운전치상 혐의가 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보 가능성이 높음(적합 조건 5, 6). 그러나 피해 규모나 피해자 수가 구체적으로 명시되지 않았고, 상대방의 자력(개인)이 대기업 수준으로 확실하지 않아 투자 매력도가 'High'까지는 아님.</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>'반포대교 추락' 포르쉐 운전자, 약물운전·위험운전치상 추가 적용(종...</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M145" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6093113</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:18:51.746932+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
-        </is>
-[...142 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>과잉진료 및 과도한 손해배상 청구에 대한 법원의 제동 판결</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>법원이 가벼운 접촉사고 후 과도한 보상을 요구한 운전자의 손해배상 청구를 기각하는 판결을 내렸습니다. 이는 관행적으로 이뤄지던 사고 후 과잉진료 및 과도한 손해배상 청구 행태에 제동을 건 것으로 풀이됩니다. 법원은 2주 진단만으로 손해배상 책임을 인정하지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>해당 기사는 가벼운 접촉사고에 대한 과도한 손해배상 청구를 법원이 기각한 판결 내용을 다루고 있습니다. 이는 이미 법적 절차가 종결된 사건(부적합 조건)이며, 소송금융의 투자 대상이 될 만한 새로운 사건 발굴 기회가 아닙니다. 오히려 과잉진료 및 과도한 청구에 대한 법원의 제동을 건 사례로, 유사한 유형의 소송금융 투자 가능성을 낮추는 판례입니다.</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>툭 스치고 '2주 진단' … 법원  손배 책임 없어</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M146" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240223</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:42:00.262750+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>A씨, B씨</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E146" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A147" s="4" t="inlineStr">
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>음주운전 및 사고 후 미조치 관련 형사 항소심 변론 종결</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>A씨와 B씨는 음주운전 후 아파트 주차장에서 차량 7대를 들이받고 도주했으며, 이후 술을 마시지 않았다고 허위 진술한 혐의로 기소되었습니다. 1심에서 집행유예를 선고받았으나, 검찰이 양형 부당을 이유로 항소하여 현재 항소심 변론이 종결된 상태입니다. 경찰은 CCTV 영상과 국과수 감정으로 음주 사실을 확인했습니다.</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>상대방(A씨, B씨)의 음주운전 및 사고 후 미조치 책임이 비교적 명확하고(적합 조건 1), 경찰 수사를 통해 CCTV 영상 및 국과수 감정 결과 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 형사 항소심이 진행 중인 공적 절차(적합 조건 6)가 있습니다. 그러나 피해 규모가 차량 7대 파손으로 집단적 피해로 보기 어렵고(부적합 조건 3), 피고인들의 자력에 대한 정보가 없어 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>7명</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>차량 7대 들이받고  술 안 마셨다  입 맞춘 남녀, 2심서도 실형 구형</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M147" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/05/2026030519434515819</t>
+        </is>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:21:37.857639+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B147" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D147" t="inlineStr">
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E147" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D148" t="inlineStr">
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>경찰 소환 통보 및 조사 예정</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>음주운전 사고로 직권면직된 김인호 전 산림청장에 대해 경찰이 소환을 통보했습니다. 이 사고로 15명의 피해자가 발생했으며, 이 중 4명은 전치 2~3주의 진단서를 경찰에 제출했습니다. 경찰은 김 전 청장을 도로교통법 위반 및 교통사고처리특례법상 치상 혐의로 입건하고 조만간 조사할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장의 음주운전 사고로 인한 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보가 용이하다는 점(적합 조건 5, 6)은 긍정적입니다. 그러나 피해자 수가 집단소송을 고려할 만큼 많지 않고(15명, 적합 조건 3 미충족), 피해 규모가 수억 원 이상으로 크다고 단정하기 어려워(적합 조건 4 미충족) 소송금융 투자 매력도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>15명</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>[단독] 경찰, '음주 사고' 김인호 전 산림청장 소환 통보</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L148" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M148" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603051851240935</t>
+        </is>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:16:07.096870+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>형사 재판 금고 8개월 선고, 민사 손해배상 미진행</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>춘천에서 20대 운전자가 빗길에 70대 보행자를 치어 사망케 한 사고로 금고 8개월을 선고받았다. 운전자는 종합보험 미가입으로 피해자 유족에게 금전적 보상이 전혀 이루어지지 않았으며, 유족은 엄벌을 탄원하고 있다. 법원은 피해 회복 기회를 위해 법정구속은 하지 않았다.</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 형사 판결로 명확히 인정되고 증거가 확보되었으나(적합 조건 1, 5, 6), 가해자가 종합보험에 가입되어 있지 않아 피해 회복을 위한 금전적 보상이 전혀 이루어지지 않았다. 이는 상대방의 자력 부족으로 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>춘천 '빗길 사망사고' 가해자, 금고 8개월</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M149" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6480258?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305044926</t>
+        </is>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:10:59.673354+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>형사 재판 금고 8개월 선고</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>20대 운전자 A씨가 빗길 교통사고로 70대 보행자 B씨를 사망에 이르게 한 혐의로 금고 8개월을 선고받았다. A씨는 종합보험 적용이 불가능하여 피해 회복을 위한 노력을 전혀 하지 않았으며, 유족들은 엄벌을 탄원하고 있다. 형사 재판은 종결되었으나 민사상 손해배상은 미해결 상태이다.</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>피고인의 책임은 형사 재판을 통해 명확히 인정되었고(적합 조건 1, 5, 6), 피해자 유족의 민사상 손해배상 청구 가능성이 있으나, 피고인이 종합보험에 가입되어 있지 않아 금전적 보상이 전혀 이루어지지 않은 점이 확인된다. 이는 상대방의 자력 부족으로 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>빗길 교통 사망사고 낸 20대 금고형… 피해 회복 노력 없어</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260305124100062?input=1195m</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:09:48.132592+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>A씨 (및 보험사)</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 (원고 패소)</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>경미한 차량 접촉사고에서 피해를 주장한 B씨가 상해 진단서를 제출했으나, 법원은 사고 충격이 경미하고 객관적 상해 증거가 부족하다며 A씨의 손해배상 채무가 없다고 판결했다. 이는 경미한 사고에서 상해 발생 입증의 중요성을 강조한 사례이다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하지 않고(법원 판단), 피해 규모가 작으며, 객관적 증거가 부족함. 또한 이미 1심에서 원고 패소 판결이 나와 소송금융 투자 대상으로서의 매력이 매우 낮음.</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>약 44만원</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>차에 기스도 안 났는데 ‘통증 호소·2주 진단’…손해배상 요구 안 통...</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260305507391?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:40:55.534856+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr"/>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>1심 원고(가해자) 승소 판결</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>아파트 입구에서 후진 중 정차 차량과 경미한 접촉사고가 발생했으나, 두 차량 모두 외관상 파손이 없었습니다. 피해 차량 운전자가 전치 2주 상해 진단서를 제출하며 보험처리를 요구했으나, 가해자가 채무부존재확인 소송을 제기하여 1심에서 승소했습니다. 법원은 사고의 경미함과 객관적 증거 부족을 이유로 피해자의 상해를 인정하기 어렵다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>법원이 이미 가해자의 손해배상채무가 존재하지 않는다고 판결하여 '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 또한, 경미한 사고로 피해 규모가 작고(피해 규모가 큼 조건 미충족), 집단적 피해가 아닌 개별 사건이며(집단적 피해 조건 미충족), 상대방이 자력이 충분한 대기업 등이 아닌 개인입니다(상대방에게 자력이 충분함 조건 미충족).</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>[교통] '후진하다가 정차 중 차량과 경미한 접촉사고'에 전치 2주 진단서...</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>legaltimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92474</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:34:05.222526+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>전모 군 외 불법 차량 대여 관련자들</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 (징역형 선고), 민사 소송 진행 여부 및 결과 미상이나 소멸시효 도과 가능성 높음</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>2019년 17세 무면허 운전자가 불법 대여한 머스탱 차량으로 인도를 덮쳐 연인 2명 중 1명 사망, 1명 중상에 이른 사건입니다. 운전자는 징역형을 선고받았고, 불법 차량 대여 관련자들도 처벌받았습니다. 운전자 가족은 합의에 난색을 표했으며, 기사는 형사 사건 종결 후 7년이 지난 시점의 회고 기사입니다.</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>사고 발생 7년이 경과하여 민사상 손해배상 청구권의 소멸시효가 도과했을 가능성이 높습니다. 또한 주된 가해자(무면허 운전자 및 불법 대여업자)의 자력이 부족하여 실질적인 배상 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건 - 민사 소송의 기회 상실 가능성, 적합 조건: 상대방에게 자력이 충분함 - 미흡)</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>수억 원 이상</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>첫 데이트서 영영 이별 ...머스탱 몰다 연인 덮친 '소년'은 지금 [그해...</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645380696</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:15:11.567192+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr"/>
+      <c r="D154" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E148" t="inlineStr">
-[...123 lines deleted...]
-      <c r="A150" s="2" t="inlineStr">
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>경찰 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>경북 구미에서 통근버스 운전자가 의식을 잃고 중앙선을 넘어 승용차 5대와 추돌하는 사고가 발생했습니다. 이 사고로 다수의 차량 파손 및 인명 피해가 예상되며, 경찰이 사고 경위를 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>통근버스 운전자의 의식 상실로 인한 중앙선 침범 사고로 상대방 책임이 명확하며(적합 조건 1), 승용차 5대 추돌로 다수의 피해자가 발생했습니다(적합 조건 3). 통근버스 운영 회사는 배상 능력이 충분할 것으로 예상되며(적합 조건 2), 경찰 조사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>최소 5명 이상</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>운전 중 의식 잃은 통근버스 기사, 중앙선 넘어 승용차 5대 추돌</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/daegu-gyeongbuk/6090456</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:07:07.294600+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B150" t="inlineStr">
-[...137 lines deleted...]
-      <c r="D152" t="inlineStr">
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>40대 A씨 (오토바이 운전자)</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E152" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I152" t="inlineStr">
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>형사 재판 무죄 선고</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>40대 오토바이 운전자가 비 오는 일몰 무렵 무단횡단하던 보행자를 치어 중상을 입혔으나, 전방 주시 의무 소홀 혐의에 대해 무죄를 선고받았다. 재판부는 운전자가 무단횡단을 예견하거나 충돌을 회피하기 어려웠을 것으로 판단했다.</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>오토바이 운전자가 무단횡단 보행자를 치어 중상을 입힌 사건에서 형사 재판 결과 무죄가 선고되어 상대방 책임이 명확하지 않습니다 (적합 조건 1 불충족). 또한, 상대방은 개인 운전자로 자력이 충분하다고 보기 어렵습니다 (적합 조건 2 불충족). 이미 형사 사건이 무죄로 종결되어 소송금융 투자 대상으로서의 매력이 낮습니다 (부적합 조건: 이미 종결된 사건).</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J152" t="inlineStr">
-[...202 lines deleted...]
-      </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>'약물 포르쉐' 운전자 구속…의료용을 어떻게? 수사 집중</t>
+          <t>무단횡단 보행자 치어 중상 입힌 40대 오토바이 운전자 무죄</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287375?influxDiv=NAVER</t>
+          <t>https://www.kyeonggi.com/article/20260304580622</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-02-28 01:04:49.986260+00:00</t>
+          <t>2026-03-05 01:06:58.122896+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>약물 운전 포르셰 운전자</t>
+          <t>김인호 전 산림청장</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 영장 발부, 프로포폴 출처 파악 중</t>
+          <t>경찰 수사 중, 소환 통보 예정</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>30대 여성이 프로포폴을 투약한 채 포르셰 차량을 몰다 반포대교에서 사고를 내 다른 운전자를 다치게 한 혐의로 구속되었습니다. 경찰은 차량에서 발견된 프로포폴 용기와 주사기의 입수 경로를 파악하는 데 주력하고 있으며, 약물 운전 및 마약류관리법 위반 혐의로 수사를 진행 중입니다.</t>
+          <t>김인호 전 산림청장이 면허 정지 수준의 음주 상태로 운전하다 SUV와 버스를 잇달아 들이받는 사고를 일으켰습니다. 현재까지 4명의 피해자가 전치 2~3주 진단서를 제출했으며, 경찰은 추가 피해 내용을 파악한 뒤 김 전 청장을 소환 조사할 예정입니다. 김 전 청장은 도로교통법 위반 및 교통사고처리특례법상 치상 혐의로 입건되었습니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>약물 운전으로 인한 상대방의 책임이 명확하며(적합 조건 1), 사고 현장에서 프로포폴 용기 및 주사기가 발견되어 증거가 확보되었고(적합 조건 5), 경찰 수사 및 구속 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 명확히 파악되지 않았고, 집단적 피해가 아닌 개별 사고이며, 상대방의 자력은 포르셰 운전이라는 점 외에 구체적으로 확인되지 않아 'Medium'으로 판단했습니다.</t>
+          <t>김인호 전 산림청장의 음주운전 사고로 상대방 책임이 명확하며(적합 조건 1), 전직 고위 공무원으로서 자력이 충분할 가능성이 높습니다(적합 조건 2). 15명 이상의 다수 피해자가 발생했고(적합 조건 3, 4), 경찰 수사가 진행 중이며 진단서 등 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>15명 이상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>'약물 운전' 포르셰 운전자 구속…경찰, 프로포폴 출처 파악 주력</t>
+          <t>김인호 전 산림청장 음주사고 피해자 4명 진단서 제출</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178643</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603041818418735</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-02-28 01:03:30.818480+00:00</t>
+          <t>2026-03-05 01:03:41.142903+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>접촉사고 피해를 뻥튀기한 차주</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>확인 소송 전부 승소 판결</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>법률구조공단이 아파트 입구 접촉사고 피해를 과장하여 손해배상을 청구한 차주를 상대로 확인 소송을 제기, 전부 승소 판결을 받아내며 배상액 0원을 확정했습니다. 법원의 소송구조 결정에 따라 법률조력을 받은 A씨가 승소한 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>해당 사건은 법률구조공단이 '전부 승소 판결'을 이끌어내며 이미 종결된 사례입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융은 주로 원고의 손해배상 청구를 지원하므로 방어적 승소 사례는 투자 대상으로서 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>0원 (원고 청구 기각)</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>1명 (개별 접촉사고)</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>접촉사고 피해 뻥튀기한 차주…법률구조공단 '배상 0' 승소</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464770&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:49:20.779871+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B157" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D157" t="inlineStr">
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>운전자</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E157" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>형사 재판 확정, 민사 손해배상 소송 진행 완료 추정</t>
+          <t>경찰 조사 진행 중, 민사 소송 검토 단계</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>2019년 러시아 화물선 씨그랜드호 선장이 음주 상태로 광안대교와 요트 등을 들이받아 대규모 인명 및 재산 피해를 발생시킨 사건입니다. 선장은 형사 처벌을 받았고, 선박 보험사를 상대로 손해배상 소송이 진행되었습니다. 이 사건은 해상 음주운전 처벌 강화의 계기가 되었습니다.</t>
+          <t>교통사고로 인해 동승했던 아내가 뇌진탕으로 기억을 잃는 등 심각한 후유증을 겪고 있다. 가해 운전자는 자신의 과실을 인정했으나, 경찰이 증거를 외면하고 있다는 주장이 제기되었다. 기사는 뇌진탕 후유증의 심각성을 강조하며 섣부른 합의를 경고하고 민사상 손해배상에 신중할 것을 당부한다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>상대방 책임 명확(음주운항), 상대방 자력 충분(보험사), 피해 규모 큼(63억 4천만 원 이상), 증거 명확(음주 측정, VTS 기록), 공적 절차 진행(형사 재판) 등 적합 조건에 다수 해당합니다. 그러나 기사가 2019년 사건을 회고하는 내용이며, 손해배상 청구 소송이 '진행됐다'고 언급되어 이미 종결되었을 가능성이 매우 높아 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 운전자가 과실을 인정한 점, 피해자가 뇌진탕으로 기억을 잃는 등 심각한 후유증이 예상되는 점, 경찰 조사가 진행 중인 점을 고려할 때 소송금융 투자에 적합하다. 다만 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>63억 4천만 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>3명 (중상), 부산시, 요트 소유주</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>역대급 음주 뺑소니...6000톤 화물선, 광안대교 들이받았다[뉴스속오늘...</t>
+          <t>“빨리 가려다 그랬다”는 운전자, 기억 잃은 아내…경찰은 증거 '외면...</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/28/2026022010160885976</t>
+          <t>https://lawtalknews.co.kr/article/S07FEU79HFUT</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-02-28 00:41:14.298351+00:00</t>
+          <t>2026-03-04 01:26:29.639176+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="4" t="inlineStr">
+      <c r="A159" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 치상 혐의 추가 적용 예정</t>
+          <t>경찰 수사 진행 중 (운전자 A씨 구속, 약물 제공자 B씨 자수)</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전 중 교통사고를 내 SUV와 버스를 잇달아 들이받았다. 사고 당시 혈중알코올농도는 면허 정지 수치였으며, 경찰은 피해자 진단서와 진술서를 토대로 교통사고처리특례법상 치상 혐의를 추가 적용할 예정이다. 다음 주 중 김 전 청장을 소환할 계획이다.</t>
+          <t>30대 여성 A씨가 약물 투약 후 포르셰를 운전하다 반포대교에서 추락 사고를 냈으며, 차량에서 프로포폴과 주사기가 발견되어 구속되었다. 이후 병원 직원 B씨가 A씨에게 약물을 건넸다고 자수하여 경찰이 마약 유통 경위를 수사 중이다. 이 사건은 교통사고와 마약 관련 형사 사건이 복합된 양상이다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장의 음주운전으로 인한 교통사고로 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 증거 확보가 용이함(적합 조건 5, 6). 다만, 피해 규모가 수억 원 이상인지 불확실하고, 집단적 피해가 아닌 개별 피해로 보이며, 상대방의 자력 또한 대기업 수준으로 명확하지 않아 High 등급에는 미치지 못함.</t>
+          <t>운전자 A씨와 약물 제공자 B씨의 책임이 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중이고(적합 조건 6), 약물 및 자수 등 객관적 증거가 확보되어 있음(적합 조건 5). 다만, 집단적 피해가 아니며, 피해 규모가 명확하지 않고, 상대방의 자력 또한 불확실하여 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장 내주 소환… 1km 음주운전</t>
+          <t>'반포대교 추락' 포르셰 운전자에 약물 준 병원 직원…경찰에 자수</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202602272306120hK</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179310</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-02-28 00:18:49.911068+00:00</t>
+          <t>2026-03-04 01:09:23.440935+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
-      <c r="D160" t="inlineStr"/>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>자동차사고 피해자 지원을 위한 업무협약 체결</t>
+          <t>약물 운전 피의자 수사 진행 중</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>자동차손해배상진흥원과 강원개발공사가 강원특별자치도 공공임대주택 거주 자동차사고 피해자 지원을 위한 업무협약을 체결했습니다. 이번 협약은 공공임대주택 현장 접점을 활용하여 피해자 지원을 강화하는 것을 목표로 합니다.</t>
+          <t>병원 직원 A씨가 약물 운전 사고를 내고 마약류 관리법 위반 및 약물 운전 혐의를 인정했다. 사고 당시 A씨 차량에서 프로포폴과 주사기가 발견되었으며, A씨는 약물을 병원에서 구했다고 자수했다. 이 사고로 부딪힌 운전자가 다친 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>해당 기사는 자동차 사고 피해자 지원을 위한 기관 간 업무협약 체결에 관한 내용으로, 특정 가해자나 소송 대상이 되는 사건이 아닙니다. 소송금융 투자 기회를 발굴할 수 있는 구체적인 법적 분쟁이나 책임 소재가 명확한 사건이 아니므로 부적합합니다.</t>
+          <t>약물 운전 피의자가 혐의를 인정하고 사고 당시 약물과 주사기가 발견되어 상대방 책임이 비교적 명확하며(적합 조건 1), 수사기관의 조사가 진행 중인 것으로 보입니다(적합 조건 6). 또한 약물과 주사기가 발견된 것이 객관적인 증거로 작용할 수 있습니다(적합 조건 5). 다만, 피해 규모나 상대방(관련 병원)의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 피해로 보입니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>자동차손해배상진흥원, 강원개발공사와 車사고 피해지원 협력</t>
+          <t>그 많은 약물 어떻게 구했나 했더니…'병원 직원' 자수</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89319</t>
+          <t>https://news.jtbc.co.kr/article/NB12287906?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-02-27 00:36:21.705702+00:00</t>
+          <t>2026-03-04 01:09:01.123568+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr"/>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>공무원 D씨</t>
+        </is>
+      </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>LAPD가 뺑소니 차량 추적 중</t>
+          <t>음주운전으로 인한 검찰 구약식 결정 통보 완료</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>노스할리우드에서 60대 보행자가 뺑소니 차량에 치여 중상을 입는 사고가 발생했습니다. LAPD가 현장에 출동해 피해자를 병원으로 이송했으며, 현재 뺑소니 차량을 추적 중입니다. 피해자의 신원은 공개되지 않았습니다.</t>
+          <t>공무원 D씨가 혈중알코올농도 0.143%의 음주 상태로 운전 중 정차 차량을 충격하여 4명에게 상해를 입혔습니다. D씨는 광주지검으로부터 벌금 600만 원의 구약식 결정을 통보받았으며, 피해자들은 민사상 손해배상 청구를 할 수 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>상대방(뺑소니 차량 운전자)이 특정되지 않아 자력 확인이 불가하며 (부적합 조건: 상대방에게 자력이 충분함 미해당), 단일 피해자 사건으로 집단적 피해가 아닙니다. (부적합 조건: 집단적 피해 미해당) 경찰 수사가 진행 중이나(적합 조건: 이미 공적 절차가 진행 중임), 핵심 정보 부족으로 투자 적합도가 낮습니다.</t>
+          <t>공무원 D씨의 음주운전으로 인한 사고 발생 및 상해 사실이 검찰 구약식 결정으로 명확히 확인되어 상대방 책임이 명확합니다. 혈중알코올농도 수치, 사고 내용, 검찰의 구약식 결정 통보 등 객관적 증거가 충분히 확보되었으며, 형사상 공적 절차가 완료되어 민사 소송의 기반이 마련되었습니다. 다만, 피해자 수가 4명으로 집단적 피해에 해당하지 않으며, 피해 금액이 구체적으로 명시되지 않아 대규모 투자 대상으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>60대 보행자 중상…LAPD, 노스할리우드 뺑소니 차량 추적</t>
+          <t>광주 공무원 5명, 지난해 잇단 음주운전 '물의'</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260226153923432</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=902919</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-02-27 00:31:48.052494+00:00</t>
+          <t>2026-03-04 01:08:06.140052+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr"/>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>A 씨 (운전자), 약물 제공 병원 직원</t>
+        </is>
+      </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>다수의 음주운전 사건에 대한 형사 절차 진행 및 종결 사례 언급</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>이 기사는 김인호 전 산림청장의 음주운전 사고를 포함한 여러 음주운전 사례를 통해 한국 사회의 음주운전 문제와 솜방망이 처벌을 비판합니다. 음주운전이 미필적 고의에 의한 살인 행위와 같음에도 불구하고 사회적 관대함과 법적 온정주의로 인해 비극이 반복되고 있음을 지적하며, 일본의 강화된 처벌 사례를 들어 법 개정의 필요성을 강조합니다.</t>
+          <t>30대 여성 A 씨가 약물 투약 후 포르셰를 운전하다 반포대교에서 추락하는 사고를 냈으며, 차량에서 마약류가 발견되어 구속되었습니다. 이후 A 씨에게 약물을 건넨 병원 직원이 자수하여 경찰이 마약 유통 경위를 수사 중입니다. 이 사고로 다른 운전자도 피해를 입은 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>이 기사는 음주운전의 심각성과 솜방망이 처벌에 대한 비판을 다루며 여러 개별 음주운전 사고를 언급하고 있습니다. 각 사고의 가해자 책임은 명확하고 증거도 존재하나(적합 조건 1, 5), 소송금융의 주요 적합 조건인 '집단적 피해'나 '상대방의 충분한 자력'이 불분명합니다. 개별 사건의 가해자는 개인이므로 배상 능력이 제한적일 수 있으며, 소송금융이 투자할 만한 대규모 집단 소송의 가능성이 낮습니다.</t>
+          <t>운전자의 약물 투약 및 운전 사실, 공범의 자수 등으로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며(적합 조건 3 불해당), 피고의 자력에 대한 정보가 부족하여(적합 조건 2 불확실) 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 1명 이상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>김인호 사건으로 본 음주운전이 판치는 무서운 나라 [최홍섭의 샬롬 살...</t>
+          <t>'반포대교 추락' 포르셰 운전자에 약물 준 병원 직원…경찰에 자수</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1614350/?sc=Naver</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179340</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-02-26 00:31:07.488745+00:00</t>
+          <t>2026-03-04 00:26:32.688971+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="2" t="inlineStr">
+      <c r="A163" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr"/>
       <c r="F163" t="inlineStr">
         <is>
-          <t>해당 기사는 자동차 사고 발생 시 소송 전 당사자 간 공평한 과실 비율 합의를 돕는 '자동차사고 과실비율분쟁 심의위원회'의 역할에 대해 설명합니다. 위원회가 분쟁 해결을 지원하는 기능을 강조하며, 도움이 필요할 경우 언제든 문의 및 상담이 가능하다고 안내합니다.</t>
+          <t>제공된 기사 본문 내용이 없어 사건을 요약할 수 없습니다. 기사 제목은 'VA I-495서 최악의 로드 레이지'로, 로드 레이지 사건 발생을 암시합니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 자동차 사고 과실비율 분쟁 심의위원회의 역할에 대한 일반적인 정보성 기고문입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사 본문 내용이 없어 소송금융 적합도 판단 기준에 따라 분석할 수 없습니다. 기사 제목만으로는 구체적인 사건 경위, 피해 규모, 상대방 특정, 진행 단계 등을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>[metro 보험 스페셜리포트] 기고/ 자동차 사고·고장 행동법</t>
+          <t>VA I-495서 최악의 ‘로드 레이지’</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260225500082</t>
+          <t>http://www.koreatimes.com/article/1603440</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-02-25 00:56:03.424931+00:00</t>
+          <t>2026-03-04 00:20:28.990414+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>가해자 형사 1심 징역 7년 선고</t>
+          <t>경찰 적발 및 형사처분 진행 중</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>20대 중국인 A씨가 만취 상태로 고속도로를 역주행하다 정면충돌 사고를 일으켜 1명이 사망하고 5명이 중상을 입었다. 부상자 중 1명은 하반신 마비에 이른 것으로 전해졌다. A씨는 특정범죄가중처벌등에관한법률위반(위험운전치사·상) 등으로 기소되어 1심에서 징역 7년을 선고받았다.</t>
+          <t>3.1절 밤 천안·아산 지역에서 음주, 무면허, 불법 개조 등 162건의 폭주 행위가 적발되어 전년 대비 증가했다. 음주·무면허 및 불법 개조 운전자는 형사처분될 예정이다. 기사는 법규 위반 및 단속 현황에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>가해자의 음주 역주행으로 인한 사고로 상대방 책임이 명확하며(적합 조건 1), 1명 사망, 1명 하반신 마비 등 인명 피해 규모가 매우 크다(적합 조건 4). 이미 형사 재판을 통해 사실관계와 증거가 명확히 확보되었고(적합 조건 5, 6), 이는 민사 소송 진행에 유리하게 작용할 것이다. 가해자의 개인 자력은 불확실하나 종합보험 가입 사실이 언급되어 보험사를 통한 배상 가능성이 있다.</t>
+          <t>기사는 다수의 개별 운전자들의 법규 위반 및 이에 대한 공적 절차(경찰 적발, 형사처분) 진행 상황을 다루고 있습니다. 소송금융 투자에 적합한 '단일하고 자력 있는 상대방'이 특정되지 않으며, '집단적 피해'나 '피해 규모'에 대한 언급이 없어 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>6명 (사망 1명, 중상 5명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>음주 역주행 차량에 1명 사망·하반신 마비도… 20대 중국인 운전자 결...</t>
+          <t>3.1절 밤새 천안·아산서 폭주 162건 적발 …전년 대비 19% 증가</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/02/25/20260225500012?wlog_tag3=naver</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=840481</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-02-25 00:30:41.314537+00:00</t>
+          <t>2026-03-02 12:43:53.282471+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>A씨 (우즈베키스탄 국적)</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>형사 항소심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>40대 우즈베키스탄 국적 A씨가 음주운전 중 주차된 트럭을 들이받아 조수석에 있던 지인 B씨를 사망케 한 혐의로 항소심에서도 징역 3년 6개월 실형을 선고받았다. A씨는 사고 후 조치 없이 도주했으며, 혈중알코올농도는 면허 취소 수치였다. 재판부는 유족과 합의에 이른 점 등을 고려해 형량을 결정했다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>피고가 개인으로 자력에 한계가 있을 수 있으며 (적합 조건 2 미충족), 기사에 유족과 합의에 이른 점이 명시되어 있어 미회수 손해배상금 규모가 불확실하여 소송금융 투자 대상으로서의 매력이 낮음 (부적합 조건: 합의 완료 가능성).</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>음주 운전 사고 내 동승자 사망케 한 40대, 항소심도 실형</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260227_0003529238</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:22:19.164881+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr"/>
+      <c r="D166" t="inlineStr"/>
+      <c r="E166" t="inlineStr"/>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>이 기사는 음주운전으로 인한 피해자들의 인권 보호와 예방의 중요성을 강조하며, 음주운전 차량에 빨간 번호판을 도입하자는 독자의 의견을 담고 있습니다. 특정 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>이 기사는 음주운전 예방을 위한 정책 제안(빨간 번호판 도입)에 대한 독자 의견으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 검토를 위한 적합 조건(상대방 특정, 피해 규모, 증거 등)에 해당되는 사항이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>[독자광장] 빨간 번호판을 적극 도입해야</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030118132317322</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:28:05.443816+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B165" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D165" t="inlineStr">
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E165" t="inlineStr">
-[...131 lines deleted...]
-      <c r="E167" t="inlineStr"/>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>경찰 수사 본격화, 피의자 소환 예정</t>
+        </is>
+      </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>자생의료재단이 화물차를 멈춰 세운 68세 의인과 교통사고 피해자를 지원하기 위한 성금 전달식을 가졌다는 내용의 기사입니다. 재단은 저소득층 학생에게 장학금을 전달하는 등 사회공헌 활동을 지속하고 있음을 강조합니다.</t>
+          <t>김인호 전 산림청장의 음주운전 사고로 14명의 피해자가 발생했으며, 경찰이 피해자 진단서를 접수하고 교통사고처리 특례법상 치상 혐의 적용을 검토하며 수사를 본격화하고 있다. 조만간 김 전 청장을 소환하여 조사할 예정이다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>기사는 교통사고 피해자에 대한 자선 단체의 성금 전달식을 다루고 있으며, 어떠한 법적 분쟁이나 소송의 가능성을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>김인호 전 산림청장의 음주사고로 인한 책임이 명확하며(적합 조건 1), 경찰 수사가 본격화되어 객관적 증거 확보 및 공적 절차가 진행 중(적합 조건 5, 6). 피해자가 14명으로 집단적 피해에 해당하며(적합 조건 3), 전 고위 공직자로서 배상 능력이 있을 것으로 예상됨(적합 조건 2).</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>자생의료재단, 화물차 멈춰 세운 68세 의인 지원...사회적 가치 실현 앞...</t>
+          <t>김인호 전 산림청장 '음주사고' 피해자 14명…경찰 수사 본격화</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260224500246</t>
+          <t>https://www.news1.kr/local/gyeonggi/6086472</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-02-24 12:26:14.103070+00:00</t>
+          <t>2026-03-01 00:21:51.387006+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>노인</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>노인이 제기한 손해배상 소송 취하</t>
+          <t>약물 운전 관련 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>중국에서 자전거를 타다 넘어진 노인을 부축한 여중생 두 명이 노인으로부터 22만 위안(약 4500만원)의 손해배상 소송에 휘말렸다. 노인 측은 여중생들의 전기자전거 때문에 놀라 넘어졌다고 주장했으며, 현지 교통경찰은 여중생들에게 일부 책임이 있다고 판단했다. 그러나 전국적 논란이 확산되자 노인이 소송을 취하하며 사건은 종결되었다.</t>
+          <t>A씨가 포르쉐를 몰고 반포대교에서 난간을 뚫고 추락하여 아래 도로를 지나던 벤츠 차량을 덮쳐 40대 운전자가 부상당했다. A씨는 약물 운전 혐의로 구속되었으며, 경찰은 사고 경위와 약물 투약 경위 등을 수사 중이다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>노인이 여중생들을 상대로 제기했던 손해배상 소송이 전국적 논란 확산 후 취하되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융의 고객이 될 수 있는 여중생 측이 원고가 아닌 피고였으며, 상대방의 자력이나 집단적 피해 가능성이 없어 투자 매력이 낮습니다. (적합 조건: 상대방 자력 충분, 집단적 피해 미충족)</t>
+          <t>상대방(A씨)의 약물 운전으로 인한 사고로 책임이 비교적 명확하며(적합 조건 1), 운전자 구속 및 수사가 진행 중으로 공적 절차가 진행되고 있습니다(적합 조건 6). 사고 현장 및 수사 결과로 증거 확보도 용이할 것으로 보입니다(적합 조건 5). 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 불확실하여 대규모 소송금융 투자에는 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>22만 위안 (약 4500만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>2명 (여중생)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>자전거 타다 넘어진 노인 부축했는데 4500만원 소송 ..여중생 사연에 中...</t>
+          <t>'약물 포르쉐' 운전자 구속…의료용을 어떻게? 수사 집중</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602240638055486</t>
+          <t>https://news.jtbc.co.kr/article/NB12287375?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-02-24 00:40:37.453555+00:00</t>
+          <t>2026-02-28 01:04:49.986260+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>약물 운전 포르셰 운전자</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 영장 발부, 프로포폴 출처 파악 중</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>30대 여성이 프로포폴을 투약한 채 포르셰 차량을 몰다 반포대교에서 사고를 내 다른 운전자를 다치게 한 혐의로 구속되었습니다. 경찰은 차량에서 발견된 프로포폴 용기와 주사기의 입수 경로를 파악하는 데 주력하고 있으며, 약물 운전 및 마약류관리법 위반 혐의로 수사를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>약물 운전으로 인한 상대방의 책임이 명확하며(적합 조건 1), 사고 현장에서 프로포폴 용기 및 주사기가 발견되어 증거가 확보되었고(적합 조건 5), 경찰 수사 및 구속 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 명확히 파악되지 않았고, 집단적 피해가 아닌 개별 사고이며, 상대방의 자력은 포르셰 운전이라는 점 외에 구체적으로 확인되지 않아 'Medium'으로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>'약물 운전' 포르셰 운전자 구속…경찰, 프로포폴 출처 파악 주력</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178643</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:03:30.818480+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>30대 여성 A 씨</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속, 국과수 약물 감정 진행 중</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>반포대교에서 약물에 취한 포르쉐 운전자가 사고를 내 다른 차량 운전자 등 2명이 다쳤습니다. 운전자는 약물 투약 사실을 시인했으며, 경찰은 마약류 관리법 위반 및 약물 운전 혐의로 운전자를 구속하고 불법 처방 여부 등을 추가 수사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>약물 운전 시인 및 사고 발생으로 상대방 책임이 명확하며(적합 조건 1), 포르쉐 운전자로 자력 추정 및 자동차 보험을 통한 배상 가능성이 높습니다(적합 조건 2). 경찰 수사, 운전자 시인, 약물 발견, 국과수 감정 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사 및 구속 등 공적 절차가 진행 중입니다(적합 조건 6). 부적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>2명 (벤츠 운전자 1명, 포르쉐 운전자 본인 1명)</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>‘반포대교 추락’ 포르쉐 운전자 구속…불법처방 등 추가 조사</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495794&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:55:27.089137+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B169" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D169" t="inlineStr">
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>씨그랜드호 선박회사 보험사</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E169" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A170" s="2" t="inlineStr">
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>형사 재판 확정, 민사 손해배상 소송 진행 완료 추정</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>2019년 러시아 화물선 씨그랜드호 선장이 음주 상태로 광안대교와 요트 등을 들이받아 대규모 인명 및 재산 피해를 발생시킨 사건입니다. 선장은 형사 처벌을 받았고, 선박 보험사를 상대로 손해배상 소송이 진행되었습니다. 이 사건은 해상 음주운전 처벌 강화의 계기가 되었습니다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>상대방 책임 명확(음주운항), 상대방 자력 충분(보험사), 피해 규모 큼(63억 4천만 원 이상), 증거 명확(음주 측정, VTS 기록), 공적 절차 진행(형사 재판) 등 적합 조건에 다수 해당합니다. 그러나 기사가 2019년 사건을 회고하는 내용이며, 손해배상 청구 소송이 '진행됐다'고 언급되어 이미 종결되었을 가능성이 매우 높아 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>63억 4천만 원 이상</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>3명 (중상), 부산시, 요트 소유주</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>역대급 음주 뺑소니...6000톤 화물선, 광안대교 들이받았다[뉴스속오늘...</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/28/2026022010160885976</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:41:14.298351+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 치상 혐의 추가 적용 예정</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장이 음주운전 중 교통사고를 내 SUV와 버스를 잇달아 들이받았다. 사고 당시 혈중알코올농도는 면허 정지 수치였으며, 경찰은 피해자 진단서와 진술서를 토대로 교통사고처리특례법상 치상 혐의를 추가 적용할 예정이다. 다음 주 중 김 전 청장을 소환할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장의 음주운전으로 인한 교통사고로 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 증거 확보가 용이함(적합 조건 5, 6). 다만, 피해 규모가 수억 원 이상인지 불확실하고, 집단적 피해가 아닌 개별 피해로 보이며, 상대방의 자력 또한 대기업 수준으로 명확하지 않아 High 등급에는 미치지 못함.</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장 내주 소환… 1km 음주운전</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH202602272306120hK</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:18:49.911068+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B170" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C173" t="inlineStr"/>
-      <c r="D173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
-          <t>고령 운전자 사고 증가에 대한 사회적 논의 및 정책 개선 추진 중</t>
+          <t>자동차사고 피해자 지원을 위한 업무협약 체결</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>고령 운전자 교통사고가 급증하며 사회적 문제로 대두되고 있습니다. 특히 페달 오조작으로 인한 중상해 사고 사례가 언급되었으며, 고령 운전자의 신체적 약점이 원인으로 지목됩니다. 정부는 2029년부터 신차에 페달 오조작 방지 장치 의무화를 추진하는 등 해법을 모색 중입니다.</t>
+          <t>자동차손해배상진흥원과 강원개발공사가 강원특별자치도 공공임대주택 거주 자동차사고 피해자 지원을 위한 업무협약을 체결했습니다. 이번 협약은 공공임대주택 현장 접점을 활용하여 피해자 지원을 강화하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>고령 운전자의 페달 오조작 등 과실로 인한 사고 책임이 비교적 명확하고(적합 조건 1), 블랙박스, CCTV 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방이 개별 고령 운전자이므로 대기업, 공공기관 등 자력 충분한 피고가 아니며(부적합 조건 2 불충족), 단일 사건으로 다수의 집단적 피해가 발생한 사례가 아닙니다(부적합 조건 3 불충족).</t>
+          <t>해당 기사는 자동차 사고 피해자 지원을 위한 기관 간 업무협약 체결에 관한 내용으로, 특정 가해자나 소송 대상이 되는 사건이 아닙니다. 소송금융 투자 기회를 발굴할 수 있는 구체적인 법적 분쟁이나 책임 소재가 명확한 사건이 아니므로 부적합합니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>2명 (특정 사례 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>고령 운전자 사고 급증…면허 뺏는 것만이 답일까? [이슈콘서트]</t>
+          <t>자동차손해배상진흥원, 강원개발공사와 車사고 피해지원 협력</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491140&amp;ref=A</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89319</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-02-23 12:26:45.248826+00:00</t>
+          <t>2026-02-27 00:36:21.705702+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr"/>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>LAPD가 뺑소니 차량 추적 중</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>노스할리우드에서 60대 보행자가 뺑소니 차량에 치여 중상을 입는 사고가 발생했습니다. LAPD가 현장에 출동해 피해자를 병원으로 이송했으며, 현재 뺑소니 차량을 추적 중입니다. 피해자의 신원은 공개되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>상대방(뺑소니 차량 운전자)이 특정되지 않아 자력 확인이 불가하며 (부적합 조건: 상대방에게 자력이 충분함 미해당), 단일 피해자 사건으로 집단적 피해가 아닙니다. (부적합 조건: 집단적 피해 미해당) 경찰 수사가 진행 중이나(적합 조건: 이미 공적 절차가 진행 중임), 핵심 정보 부족으로 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>60대 보행자 중상…LAPD, 노스할리우드 뺑소니 차량 추적</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260226153923432</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:31:48.052494+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr"/>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>다수의 음주운전 사건에 대한 형사 절차 진행 및 종결 사례 언급</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>이 기사는 김인호 전 산림청장의 음주운전 사고를 포함한 여러 음주운전 사례를 통해 한국 사회의 음주운전 문제와 솜방망이 처벌을 비판합니다. 음주운전이 미필적 고의에 의한 살인 행위와 같음에도 불구하고 사회적 관대함과 법적 온정주의로 인해 비극이 반복되고 있음을 지적하며, 일본의 강화된 처벌 사례를 들어 법 개정의 필요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>이 기사는 음주운전의 심각성과 솜방망이 처벌에 대한 비판을 다루며 여러 개별 음주운전 사고를 언급하고 있습니다. 각 사고의 가해자 책임은 명확하고 증거도 존재하나(적합 조건 1, 5), 소송금융의 주요 적합 조건인 '집단적 피해'나 '상대방의 충분한 자력'이 불분명합니다. 개별 사건의 가해자는 개인이므로 배상 능력이 제한적일 수 있으며, 소송금융이 투자할 만한 대규모 집단 소송의 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>김인호 사건으로 본 음주운전이 판치는 무서운 나라 [최홍섭의 샬롬 살...</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1614350/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:31:07.488745+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr"/>
+      <c r="D176" t="inlineStr"/>
+      <c r="E176" t="inlineStr"/>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>해당 기사는 자동차 사고 발생 시 소송 전 당사자 간 공평한 과실 비율 합의를 돕는 '자동차사고 과실비율분쟁 심의위원회'의 역할에 대해 설명합니다. 위원회가 분쟁 해결을 지원하는 기능을 강조하며, 도움이 필요할 경우 언제든 문의 및 상담이 가능하다고 안내합니다.</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 자동차 사고 과실비율 분쟁 심의위원회의 역할에 대한 일반적인 정보성 기고문입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>[metro 보험 스페셜리포트] 기고/ 자동차 사고·고장 행동법</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>metroseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>http://www.metroseoul.co.kr/article/20260225500082</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:56:03.424931+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D174" t="inlineStr">
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>A씨 (20대 중국인 운전자)</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E174" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장 음주운전 혐의로 불구속 입건, 직권면직 조치</t>
+          <t>가해자 형사 1심 징역 7년 선고</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전 사고로 마을버스와 SUV 등 2대를 잇달아 들이받아 불구속 입건되었으며, 이로 인해 직권면직되었습니다. 사고 당시 버스에는 13명, SUV에는 2명이 탑승하고 있었으며, 이 사건은 그를 발탁한 '국민추천제'의 공정성 논란으로도 이어졌습니다.</t>
+          <t>20대 중국인 A씨가 만취 상태로 고속도로를 역주행하다 정면충돌 사고를 일으켜 1명이 사망하고 5명이 중상을 입었다. 부상자 중 1명은 하반신 마비에 이른 것으로 전해졌다. A씨는 특정범죄가중처벌등에관한법률위반(위험운전치사·상) 등으로 기소되어 1심에서 징역 7년을 선고받았다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>상대방이 개인(김인호 전 산림청장)으로 대기업/기관과 같은 충분한 자력을 가진 주체가 아니며(적합 조건 2 미충족), 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 매력이 낮습니다(적합 조건 4 미충족). 기사의 주된 초점도 사고 피해보다는 공직자 낙마와 국민추천제 논란에 있습니다.</t>
+          <t>가해자의 음주 역주행으로 인한 사고로 상대방 책임이 명확하며(적합 조건 1), 1명 사망, 1명 하반신 마비 등 인명 피해 규모가 매우 크다(적합 조건 4). 이미 형사 재판을 통해 사실관계와 증거가 명확히 확보되었고(적합 조건 5, 6), 이는 민사 소송 진행에 유리하게 작용할 것이다. 가해자의 개인 자력은 불확실하나 종합보험 가입 사실이 언급되어 보험사를 통한 배상 가능성이 있다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>15명 (버스 기사 및 승객 13명, SUV 운전자 포함 2명)</t>
+          <t>6명 (사망 1명, 중상 5명)</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>[손병관의 뉴스프레소] 김정은 딸 이름은 '주애'가 아닌 '주해'?</t>
+          <t>음주 역주행 차량에 1명 사망·하반신 마비도… 20대 중국인 운전자 결...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209129&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/02/25/20260225500012?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-02-23 00:26:12.734218+00:00</t>
+          <t>2026-02-25 00:30:41.314537+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr"/>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>경찰 뺑소니 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>LA에서 30대 여성이 전동 스쿠터를 타고 이동 중 차량에 치여 사망하는 뺑소니 사고가 발생했습니다. 사고를 낸 운전자는 현장을 벗어나 도주했으며, 피해 여성은 병원 이송 후 끝내 숨졌습니다. 경찰이 현재 수사를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(뺑소니), 피해 규모가 사망으로 매우 큽니다. 또한 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행되고 있습니다. 다만, 가해 운전자의 자력 여부는 아직 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>LA서 전동 스쿠터 타던 여성 뺑소니 사망</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L178" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260224133431351</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:24:39.177212+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B178" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 김인호 전 산림청장 입건 및 소환 예정</t>
+          <t>의인 중상 입원 치료 중, 반찬가게 폐업</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전 중 신호를 위반하고 보행자를 위협한 뒤 버스와 승용차 등 차량 2대를 들이받는 사고를 냈습니다. 경찰은 김 전 청장을 음주운전 및 교통사고처리특례법 위반 혐의로 입건하고 조만간 소환 조사할 예정입니다. 청와대는 사고 사실이 알려진 직후 김 전 청장을 직권면직 처리했습니다.</t>
+          <t>지난달 경기 고양시에서 제동이 풀린 1톤 화물차를 멈춰 세우려던 의인 양명덕 씨가 중상을 입고 하반신 마비가 우려되는 상황입니다. 양 씨는 4차례 수술을 받았으며 수천만원의 치료비와 반찬가게 폐업으로 경제적 어려움을 겪고 있습니다. 자생한방병원 등에서 긴급 지원금을 전달했습니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>전 산림청장의 음주운전 사고로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이고(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 전 고위 공직자로서 배상 능력도 있을 것으로 판단됩니다(적합 조건 2). 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 매우 크다고 보기는 어렵습니다.</t>
+          <t>제동이 풀린 화물차로 인한 사고로 상대방 책임이 비교적 명확하며, 의인이 하반신 마비 우려 등 중상을 입고 수천만원의 치료비와 영업손실이 발생하여 피해 규모가 큽니다. 사고 현장 및 의료 기록 등 증거 확보 가능성도 높습니다. 다만, 상대방의 자력이 불확실하고 집단적 피해가 아닌 개별 피해 사건입니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원 이상 (치료비 및 영업손실)</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>산불 비상인데 음주운전…김인호 조만간 경찰 소환</t>
+          <t>화물차 사고 막으려다 하반신 마비 온 영웅을 지원합니다 ... 자생한방...</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>thefirstmedia.net</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260223055438aJt</t>
+          <t>http://www.thefirstmedia.net/news/articleView.html?idxno=194081</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-02-23 00:22:27.469658+00:00</t>
+          <t>2026-02-24 12:30:16.466388+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
-      <c r="A180" s="2" t="inlineStr">
+      <c r="A180" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C180" t="inlineStr"/>
+      <c r="D180" t="inlineStr"/>
+      <c r="E180" t="inlineStr"/>
       <c r="F180" t="inlineStr">
         <is>
-          <t>경기 남양주에서 음주운전 및 도주 중 2차 사고로 40대 가장이 사망하고 6명이 부상당한 사건입니다. 가해자 A 씨는 징역 6년을 선고받았으며, 대부분의 피해자는 A 씨와 합의를 완료했습니다. 사망 피해자의 유족은 합의하지 않은 상태입니다.</t>
+          <t>자생의료재단이 화물차를 멈춰 세운 68세 의인과 교통사고 피해자를 지원하기 위한 성금 전달식을 가졌다는 내용의 기사입니다. 재단은 저소득층 학생에게 장학금을 전달하는 등 사회공헌 활동을 지속하고 있음을 강조합니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>가해자의 음주운전 및 도주로 인한 책임은 형사 재판을 통해 명확히 입증되었고 증거 확보도 용이합니다. 그러나 대부분의 피해자가 이미 가해자와 합의를 완료하여 소송금융 투자 대상에서 제외됩니다. 사망 피해자의 유족만이 남았으나, 가해자가 개인이며 자력이 충분한지 불확실하여 손해배상금 회수 가능성이 낮습니다. 또한 집단적 피해로 보기 어렵습니다.</t>
+          <t>기사는 교통사고 피해자에 대한 자선 단체의 성금 전달식을 다루고 있으며, 어떠한 법적 분쟁이나 소송의 가능성을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 6명 (총 7명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>아들 데려가던 40대 가장, 음주차량에 숨져…가해자 중형 선고</t>
+          <t>자생의료재단, 화물차 멈춰 세운 68세 의인 지원...사회적 가치 실현 앞...</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11569676?ref=naver</t>
+          <t>https://www.news2day.co.kr/article/20260224500246</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-02-23 00:20:21.325554+00:00</t>
+          <t>2026-02-24 12:26:14.103070+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장</t>
+          <t>노인</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해자 진단서 접수 대기</t>
+          <t>노인이 제기한 손해배상 소송 취하</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 만취 상태로 운전하다 버스와 SUV를 연쇄 추돌하는 사고를 일으켰습니다. 당시 버스에는 기사와 승객 12명, SUV에는 운전자 포함 2명이 탑승하고 있었으며, 경찰은 피해자 진단서 접수 여부에 따라 치상 혐의 적용을 검토 중입니다. 김 전 청장은 사고 이튿날 직권면직되었습니다.</t>
+          <t>중국에서 자전거를 타다 넘어진 노인을 부축한 여중생 두 명이 노인으로부터 22만 위안(약 4500만원)의 손해배상 소송에 휘말렸다. 노인 측은 여중생들의 전기자전거 때문에 놀라 넘어졌다고 주장했으며, 현지 교통경찰은 여중생들에게 일부 책임이 있다고 판단했다. 그러나 전국적 논란이 확산되자 노인이 소송을 취하하며 사건은 종결되었다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장의 만취 음주운전으로 인한 연쇄 추돌 사고로 상대방 책임이 명확하며(적합 조건 1), CCTV 영상 등 객관적 증거 확보가 용이하고(적합 조건 5), 경찰 수사가 진행 중입니다(적합 조건 6). 버스 승객 12명과 SUV 탑승자 2명, 총 14명의 피해자가 발생하여 집단적 피해 가능성이 있습니다(적합 조건 3).</t>
+          <t>노인이 여중생들을 상대로 제기했던 손해배상 소송이 전국적 논란 확산 후 취하되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융의 고객이 될 수 있는 여중생 측이 원고가 아닌 피고였으며, 상대방의 자력이나 집단적 피해 가능성이 없어 투자 매력이 낮습니다. (적합 조건: 상대방 자력 충분, 집단적 피해 미충족)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>22만 위안 (약 4500만원)</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>2명 (여중생)</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>12명 탄 버스 들이받은 만취 운전자…신분 묻자 “산림청장”</t>
+          <t>자전거 타다 넘어진 노인 부축했는데 4500만원 소송 ..여중생 사연에 中...</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406458</t>
+          <t>http://www.fnnews.com/news/202602240638055486</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-02-23 00:19:37.814677+00:00</t>
+          <t>2026-02-24 00:40:37.453555+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
-      <c r="A182" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A182" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr"/>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>노인 (개인)</t>
+        </is>
+      </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>경찰 단속 강화 및 학부모 처벌 검토</t>
+          <t>노인 측 소송 취하</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>경찰이 새 학기를 앞두고 무면허 킥보드와 픽시 자전거 단속을 강화하며, 반복 위반 시 학부모 처벌까지 검토하고 있습니다. 미성년자들의 전동 킥보드 및 픽시 자전거 운행으로 인한 사고가 잇따라 중상해 및 사망 사고까지 발생하며 사회적 우려가 커지고 있습니다.</t>
+          <t>중국에서 넘어진 노인을 부축한 여중생 두 명이 도리어 노인으로부터 4천500만원 상당의 손해배상 소송에 휘말렸다. 현지 교통경찰은 여중생들에게 2차 책임이 있다고 판단했으나, 언론 보도 이후 전국적인 관심이 쏠리자 노인이 심리적 부담을 이유로 소송을 취하했다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>적합 조건으로 가해자 책임이 명확하고(가해자 특정), 경찰의 단속 강화 및 학부모 수사 의뢰 검토 등 공적 절차가 진행 중입니다. 또한, 중상해 및 사망 사고 사례가 언급되어 피해 규모가 클 수 있습니다. 다만, 가해자가 미성년자이므로 상대방의 자력 확보가 불확실하며, 집단소송으로 발전할 가능성이 아직 명확하지 않아 적합도는 Medium으로 판단됩니다.</t>
+          <t>소송 상대방(노인)의 자력이 불분명하며, 집단적 피해가 아닌 개별 사건임. 결정적으로 노인이 심리적 부담을 이유로 소송을 취하하여 이미 종결된 사건에 해당하므로 소송금융 투자 대상으로서의 신규성이 없음.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (여중생)</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>킥보드·픽시자전거 단속 강화... 학부모도 처벌 검토</t>
+          <t>넘어진 노인 부축했는데 4천만원 배상? …황당 소송 휘말린 여중생에 ...</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602222256007523</t>
+          <t>https://www.imaeil.com/page/view/2026022319592656278</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-02-23 00:19:01.947475+00:00</t>
+          <t>2026-02-23 13:08:05.623312+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A183" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr"/>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>노인</t>
+        </is>
+      </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>경찰의 불송치 결정 후 검찰의 보완수사를 통해 피의자 기소</t>
+          <t>노인이 소송 취하</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>경찰이 3년간 방치하고 불송치 결정했던 음주운전 사건을 서울남부지검 구지훈 검사가 재수사하여 진실을 규명했다. 피의자는 혈중알코올농도 0.206%의 만취 상태로 운전했으나, 경찰은 '실수'라는 주장만 믿고 불송치했다. 구 검사는 CCTV 영상 등 증거를 확보하고 피의자의 자백을 이끌어내 기소했다.</t>
+          <t>중국에서 넘어진 노인을 부축한 여중생들이 노인으로부터 4500만원 상당의 손해배상소송을 당해 논란이 되었다. 현지 교통경찰과 전문가 분석에 따르면 여중생들에게 일부 책임이 인정될 수 있었으나, 언론 보도와 사회적 논란이 커지자 노인이 소송을 취하하며 사건이 종결되었다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>음주운전 피의자의 책임이 명확하고(적합 조건 1), CCTV 영상 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰의 보완수사를 통해 기소된 형사 절차가 진행 중이다(적합 조건 6). 그러나 기사에 피해 규모나 피해자 수가 명시되지 않았고, 상대방의 자력 정보가 없어 소송금융 투자 매력도가 낮다.</t>
+          <t>소송이 이미 취하되어 종결된 사건이므로 소송금융 투자 대상에서 제외됩니다 (부적합 조건: 이미 종결된 사건). 또한, 본 사건은 소송금융의 일반적인 고객인 원고(피해자)가 아닌 피고(여중생들)가 소송을 당한 경우이며, 상대방(노인)의 자력 확인이 어렵고 집단적 피해가 아닙니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4500만원 (노인이 청구한 금액)</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (노인)</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>[검사수첩] 3년간 방치된 음주운전 사건 규명…구지훈 검사  지연된 정...</t>
+          <t>“넘어진 노인 부축했더니 4500만원 요구” 여중생들 피소, 중국서 논란...</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260222010006228</t>
+          <t>https://www.seoul.co.kr/news/international/2026/02/23/20260223500250?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-02-22 12:50:27.684931+00:00</t>
+          <t>2026-02-23 12:58:40.690515+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>버스회사</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>구속 기소되어 재판 진행 중</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>승객 A씨가 버스가 완전히 정차하기 전 하차하려다 넘어져 어깨 부상을 입고 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사의 배상책임을 인정했으나, 승객의 과실과 기왕증을 고려하여 치료비의 30%인 273만원을 배상하라고 1심 판결을 내렸습니다.</t>
+          <t>20대 A씨가 집행유예 기간 중 음주 역주행 사고를 내 5명에게 중상해를 입히고 도주한 뒤, 모친에게 허위 진술을 요구한 혐의로 구속 기소되었습니다. 검찰의 보완 수사를 통해 피해자 수와 음주 사실이 확인되었으며, 현재 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(버스회사의 배상책임 인정), 상대방에게 자력이 충분하다고 판단되나(버스회사), 집단적 피해가 아니며 피해 규모가 소액(273만원)으로 소송금융 투자 매력이 낮습니다. 또한 이미 1심 판결이 선고되어 신규 사건 발굴의 의미가 적습니다.</t>
+          <t>음주 역주행, 도주, 모친에게 허위 진술 요구 등 상대방 책임이 명확하며(적합 조건 1), 검찰 수사 및 구속 기소 등 공적 절차가 진행 중이고(적합 조건 6), CCTV 등 증거가 확보되었습니다(적합 조건 5). 다만 피해자 수가 5명으로 집단적 피해로 보기 어렵고, 상대방이 개인으로 자력 확보가 불확실한 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>273만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>버스서 내리려다 다쳤다면?…“회사가 치료비의 30% 부담해야” 판결</t>
+          <t>엄마, 나 대신 음주운전 했다고 해줘 …20대 아들, 구속 기소</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11569606?ref=naver</t>
+          <t>http://www.inews24.com/view/1941844</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-02-22 12:41:47.970292+00:00</t>
+          <t>2026-02-23 12:39:19.785291+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>김준현</t>
+          <t>김인호 전 산림청장</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>2010년 음주운전 사고 후 피해자와 합의 완료</t>
+          <t>경찰 입건 및 수사 진행 중, 부상 여부 확인 및 진단서 제출 대기</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>2010년 김준현의 음주운전 사고로 한 여성 보행자가 전치 3~4주의 부상을 입었으나, 당시 피해자와 합의하여 사건이 종결되었습니다. 최근 '팬 무시' 영상 확산으로 과거 음주운전 사고 및 맥주광고 논란이 재조명되고 있습니다.</t>
+          <t>김인호 전 산림청장이 음주 상태로 버스와 SUV를 연이어 들이받는 사고를 냈습니다. 경찰은 김 전 청장을 음주운전 및 교통사고처리법상 치상 혐의로 입건했으며, 피해자들의 진단서를 받아 혐의를 확정할 예정입니다. 사고 당시 버스에는 10여 명의 승객이 탑승했던 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>해당 사건은 2010년에 발생했으며, 기사 내용에 따르면 피해자와 이미 합의하여 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이나 진행 가능성이 없습니다.</t>
+          <t>김인호 전 산림청장의 음주운전 사고로 상대방의 책임이 명확하며(적합 조건 1), 혈중알코올농도 등 객관적 증거가 확보되어 있고(적합 조건 5), 경찰 수사 및 입건 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인이라 자력에 대한 불확실성이 있으며(적합 조건 2 미충족), 피해 규모(금액)가 미상이고 피해자 수가 집단소송을 유발할 정도로 많지는 않습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10여 명 (버스 승객, 버스 기사, SUV 운전자)</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>김준현, '팬 무시' 영상 확산에…음주운전 사고→맥주광고 논란 재조명</t>
+          <t>김인호 전 산림청장 '치상' 혐의 확정되나?... 부상 여부 확인</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2113644</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602232023584153</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-02-22 12:34:14.197011+00:00</t>
+          <t>2026-02-23 12:37:04.991302+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
-      <c r="A186" s="4" t="inlineStr">
+      <c r="A186" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>음주운전 가해자에게 징역 6년 1심 선고. 사망 피해자 유족과의 민사 합의 여부는 불분명하며, 민사 소송이 예상됨.</t>
+          <t>고령 운전자 사고 증가에 대한 사회적 논의 및 정책 개선 추진 중</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>지난해 11월, 만취 상태로 운전하던 김모씨가 오토바이를 들이받고 도주하다 재차 다른 오토바이를 충격하여 40대 가장 A씨가 사망하고 아들 B군 등 5명이 부상당했다. 김씨는 과거 음주운전 전력이 있으며, 의정부지방법원 남양주지원에서 징역 6년을 선고받았다. 사망 피해자 유족과의 합의 여부는 불분명하며, 민사 손해배상 소송이 예상된다.</t>
+          <t>고령 운전자 교통사고가 급증하며 사회적 문제로 대두되고 있습니다. 특히 페달 오조작으로 인한 중상해 사고 사례가 언급되었으며, 고령 운전자의 신체적 약점이 원인으로 지목됩니다. 정부는 2029년부터 신차에 페달 오조작 방지 장치 의무화를 추진하는 등 해법을 모색 중입니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>음주운전 가해자의 책임이 명확하고(적합 조건 1), 경찰 조사 및 형사 재판을 통해 객관적 증거가 확보되었으며(적합 조건 5), 사망 사고로 피해 규모가 크다(적합 조건 4). 또한 형사 재판이 1심 판결 선고 단계까지 진행되었다(적합 조건 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하다는 점이 투자에 어려운 요소로 작용한다.</t>
+          <t>고령 운전자의 페달 오조작 등 과실로 인한 사고 책임이 비교적 명확하고(적합 조건 1), 블랙박스, CCTV 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방이 개별 고령 운전자이므로 대기업, 공공기관 등 자력 충분한 피고가 아니며(부적합 조건 2 불충족), 단일 사건으로 다수의 집단적 피해가 발생한 사례가 아닙니다(부적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>미상 (사망으로 인한 고액 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>6명 (사망 1명, 발목 부상 1명, 경추 염좌 등 4명)</t>
+          <t>2명 (특정 사례 기준)</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>아들 태우고 가던 아빠 참변…귀갓길 덮친 만취 운전자 결국</t>
+          <t>고령 운전자 사고 급증…면허 뺏는 것만이 답일까? [이슈콘서트]</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406408</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491140&amp;ref=A</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-02-22 12:33:35.664040+00:00</t>
+          <t>2026-02-23 12:26:45.248826+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>김모(51)씨</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>음주운전 위험운전치사상 형사 재판 징역 6년 선고</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>음주운전으로 2차 사고를 내 40대 가장을 숨지게 하고 아들과 다른 피해자들에게 상해를 입힌 50대 운전자에게 징역 6년이 선고되었다. 재판부는 피고인의 반사회적 범죄와 피해 가족의 고통을 강조했다. 1인을 제외한 피해자들과는 합의가 이루어지지 않아 민사 소송의 가능성이 남아있다.</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>상대방 책임이 음주운전 위험운전치사상으로 형사 재판에서 유죄 판결이 선고되어 명확하며(적합 조건 1), 관련 증거가 충분히 확보되었습니다(적합 조건 5, 6). 피해 규모가 사망에 이르러 매우 크고(적합 조건 4), 1인을 제외한 피해자들과 합의가 이루어지지 않아 해당 피해자(사망 피해자 유족으로 추정)에 대한 민사 소송의 여지가 남아있습니다. 상대방이 개인이라는 점은 자력 측면에서 고려할 요소이나, 자동차 보험 등을 통해 배상 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>6명 (사망 1명, 중상 1명, 경상 4명)</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>[의정부지법 판결]아들 귀가시키던 40대 숨지게 한 음주 운전자,' 징역 ...</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M187" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=202602231627419150b50722e900_12</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:23:58.788255+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B187" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D187" t="inlineStr">
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E187" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L187" t="inlineStr">
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장이 음주운전 사고로 마을버스와 승용차 2대를 들이받고 보행자를 칠 뻔한 사건으로 직권 면직되었습니다. 경찰은 김 전 청장을 소환하여 조사할 예정이며, 피해자들의 진단서를 통해 부상 상황을 확인하고 있습니다. 이 사건은 산림청 노조와 정치권에서도 논란이 되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>상대방 책임이 음주운전으로 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아니며 피해 규모가 아직 불분명하고, 상대방이 개인이므로 자력에 대한 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>경찰, '음주운전 면직' 김인호 전 산림청장 조만간 소환… 전화기 꺼져...</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M187" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A188" s="4" t="inlineStr">
+      <c r="M188" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/23/2026022390027.html</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:28:34.965119+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B188" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D188" t="inlineStr">
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>음주 운전자</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E188" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L188" t="inlineStr">
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>음주운전 사망사고 형사 재판 1심 판결 선고. 피해자 유족의 민사 소송 가능성 있음.</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>아들을 귀가시키던 40대 남성을 음주운전으로 사망에 이르게 한 운전자가 1심에서 징역 6년을 선고받았다. 재판부는 피고인의 음주운전으로 피해자의 생명을 빼앗은 점을 지적했으며, 1인을 제외한 피해자들과 합의한 점을 양형 이유로 설명했다. 사망 피해자의 유족은 민사상 손해배상 청구를 고려할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>음주운전으로 인한 사망 사고로 상대방의 책임이 명확하며(적합 조건 1), 형사 재판을 통해 유죄 판결이 내려져 증거가 충분함(적합 조건 5). 그러나 상대방이 개인으로 자력 여부가 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 회수 가능성에 대한 추가 확인이 필요함.</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>1명 (사망자) 및 유족</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>아들 귀가시키던 40대 숨지게 한 음주 운전자 징역 6년</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M188" t="inlineStr">
-[...66 lines deleted...]
-      <c r="L189" t="inlineStr">
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008450970&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:26:33.388261+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장 음주운전 혐의로 불구속 입건, 직권면직 조치</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장이 음주운전 사고로 마을버스와 SUV 등 2대를 잇달아 들이받아 불구속 입건되었으며, 이로 인해 직권면직되었습니다. 사고 당시 버스에는 13명, SUV에는 2명이 탑승하고 있었으며, 이 사건은 그를 발탁한 '국민추천제'의 공정성 논란으로도 이어졌습니다.</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>상대방이 개인(김인호 전 산림청장)으로 대기업/기관과 같은 충분한 자력을 가진 주체가 아니며(적합 조건 2 미충족), 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 매력이 낮습니다(적합 조건 4 미충족). 기사의 주된 초점도 사고 피해보다는 공직자 낙마와 국민추천제 논란에 있습니다.</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>15명 (버스 기사 및 승객 13명, SUV 운전자 포함 2명)</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>[손병관의 뉴스프레소] 김정은 딸 이름은 '주애'가 아닌 '주해'?</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M189" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/22/2026022290139.html</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209129&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-02-22 12:32:04.659368+00:00</t>
+          <t>2026-02-23 00:26:12.734218+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C191" t="inlineStr"/>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>김모 씨</t>
+        </is>
+      </c>
       <c r="D191" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>가해자에게 징역 6년 선고 (형사 절차 종결), 민사상 손해배상 절차는 진행 중이거나 예정</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>음주운전 및 뺑소니로 40대 가장을 사망에 이르게 한 50대 가해자에게 징역 6년이 선고되었습니다. 피해자의 아들이 현장에서 아버지를 잃는 충격을 겪었으며, 다른 4명도 부상을 입었습니다. 가해자는 과거 두 차례 음주운전 전력이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>가해자의 음주운전 및 뺑소니로 인한 사망 사고로 책임이 명확하며(적합 조건 1), 형사 재판에서 유죄가 선고되어 객관적 증거가 충분합니다(적합 조건 5, 6). 사망 사고로 피해 규모가 매우 크고 유족의 정신적 고통이 심각합니다(적합 조건 4). 다만, 가해자가 개인이며 자력에 대한 정보가 부족하여 배상금 회수 가능성이 불확실한 점이 투자 리스크입니다.</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>사망 1명, 중상 1명(아들), 경상 4명</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>음주차량에 아들 귀가시키던 40대 가장 사망…가해자는 3번째 음주운전</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M191" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10679887?ref=naver</t>
+        </is>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:23:57.972427+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E191" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L191" t="inlineStr">
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 김인호 전 산림청장 입건 및 소환 예정</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장이 음주운전 중 신호를 위반하고 보행자를 위협한 뒤 버스와 승용차 등 차량 2대를 들이받는 사고를 냈습니다. 경찰은 김 전 청장을 음주운전 및 교통사고처리특례법 위반 혐의로 입건하고 조만간 소환 조사할 예정입니다. 청와대는 사고 사실이 알려진 직후 김 전 청장을 직권면직 처리했습니다.</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>전 산림청장의 음주운전 사고로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이고(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 전 고위 공직자로서 배상 능력도 있을 것으로 판단됩니다(적합 조건 2). 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 매우 크다고 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>산불 비상인데 음주운전…김인호 조만간 경찰 소환</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M191" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11968491</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260223055438aJt</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-02-22 12:30:58.643371+00:00</t>
+          <t>2026-02-23 00:22:27.469658+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>김모(51) 씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>음주운전 가해자에 대한 1심 형사 판결(징역 6년) 선고 완료, 민사 손해배상 소송 진행 가능성 높음</t>
+          <t>가해자 형사 재판 징역 6년 선고, 대부분 피해자 합의 완료</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>음주운전 뺑소니 후 2차 사고로 40대 가장이 사망하고 아들 등 5명이 부상당한 사건입니다. 가해자는 과거에도 음주운전 전력이 있으며, 1심 형사 재판에서 징역 6년을 선고받았습니다. 사망 피해자의 유족 및 부상자들이 가해자를 상대로 민사상 손해배상 소송을 제기할 가능성이 높습니다.</t>
+          <t>경기 남양주에서 음주운전 및 도주 중 2차 사고로 40대 가장이 사망하고 6명이 부상당한 사건입니다. 가해자 A 씨는 징역 6년을 선고받았으며, 대부분의 피해자는 A 씨와 합의를 완료했습니다. 사망 피해자의 유족은 합의하지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>음주운전 뺑소니 후 2차 사고로 40대 가장을 사망에 이르게 한 가해자의 책임이 형사 재판을 통해 명확히 밝혀졌습니다 (적합 조건 1, 5). 사망 사고로 인한 피해 규모가 크고 (적합 조건 4), 이미 형사 재판이 진행되어 1심 판결이 선고된 상태로 민사 소송 진행에 유리한 증거가 확보되었습니다 (적합 조건 6). 가해자의 자력은 불확실하나, 자동차 보험 등을 통한 배상 가능성이 있습니다.</t>
+          <t>가해자의 음주운전 및 도주로 인한 책임은 형사 재판을 통해 명확히 입증되었고 증거 확보도 용이합니다. 그러나 대부분의 피해자가 이미 가해자와 합의를 완료하여 소송금융 투자 대상에서 제외됩니다. 사망 피해자의 유족만이 남았으나, 가해자가 개인이며 자력이 충분한지 불확실하여 손해배상금 회수 가능성이 낮습니다. 또한 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>6명 (사망 1명, 부상 5명)</t>
+          <t>사망 1명, 부상 6명 (총 7명)</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>[속보]아들 귀가시키던 40대男, 음주 운전자가 일으킨 사고에 숨져, 가해...</t>
+          <t>아들 데려가던 40대 가장, 음주차량에 숨져…가해자 중형 선고</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11569648?ref=naver</t>
+          <t>https://www.munhwa.com/article/11569676?ref=naver</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-02-22 12:29:24.874758+00:00</t>
+          <t>2026-02-23 00:20:21.325554+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 피해자 진단서 접수 대기</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장이 만취 상태로 운전하다 버스와 SUV를 연쇄 추돌하는 사고를 일으켰습니다. 당시 버스에는 기사와 승객 12명, SUV에는 운전자 포함 2명이 탑승하고 있었으며, 경찰은 피해자 진단서 접수 여부에 따라 치상 혐의 적용을 검토 중입니다. 김 전 청장은 사고 이튿날 직권면직되었습니다.</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장의 만취 음주운전으로 인한 연쇄 추돌 사고로 상대방 책임이 명확하며(적합 조건 1), CCTV 영상 등 객관적 증거 확보가 용이하고(적합 조건 5), 경찰 수사가 진행 중입니다(적합 조건 6). 버스 승객 12명과 SUV 탑승자 2명, 총 14명의 피해자가 발생하여 집단적 피해 가능성이 있습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>14명</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>12명 탄 버스 들이받은 만취 운전자…신분 묻자 “산림청장”</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25406458</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:19:37.814677+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
-        </is>
-[...70 lines deleted...]
-          <t>HIGH</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>음주운전치사상 혐의 1심 징역 6년 선고</t>
+          <t>경찰 단속 강화 및 학부모 처벌 검토</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>음주 뺑소니 사고로 40대 가장이 사망하고 아들과 다른 4명이 부상을 입었습니다. 가해 운전자는 과거에도 음주운전 전력이 있으며, 1심에서 징역 6년을 선고받았습니다. 피해자들은 가해 운전자 및 보험사를 상대로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+          <t>경찰이 새 학기를 앞두고 무면허 킥보드와 픽시 자전거 단속을 강화하며, 반복 위반 시 학부모 처벌까지 검토하고 있습니다. 미성년자들의 전동 킥보드 및 픽시 자전거 운행으로 인한 사고가 잇따라 중상해 및 사망 사고까지 발생하며 사회적 우려가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>음주 뺑소니 사망사고로 운전자 김모씨의 책임이 명확하며, 1심에서 유죄 판결이 선고되어 객관적 증거가 충분합니다 (적합 조건 1, 5). 사망사고의 경우 운전자의 보험사를 상대로 손해배상 청구가 가능하며, 보험사는 자력이 충분합니다 (적합 조건 2). 40대 가장의 사망, 아들의 심각한 정신적 충격 및 부상, 다른 4명의 부상 등으로 피해 규모가 매우 큽니다 (적합 조건 4). 형사 재판이 1심 판결까지 진행되어 관련 공적 절차가 상당 부분 진행되었으며, 이는 민사 소송의 증거 확보에 유리합니다 (적합 조건 6). 민사상 손해배상 청구는 아직 종결되지 않았습니다 (부적합 조건 0개).</t>
+          <t>적합 조건으로 가해자 책임이 명확하고(가해자 특정), 경찰의 단속 강화 및 학부모 수사 의뢰 검토 등 공적 절차가 진행 중입니다. 또한, 중상해 및 사망 사고 사례가 언급되어 피해 규모가 클 수 있습니다. 다만, 가해자가 미성년자이므로 상대방의 자력 확보가 불확실하며, 집단소송으로 발전할 가능성이 아직 명확하지 않아 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>[속보] “17살 아들 눈앞서 아빠가 숨졌다”…귀갓길 덮친 만취 뺑소니...</t>
+          <t>킥보드·픽시자전거 단속 강화... 학부모도 처벌 검토</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12047737?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602222256007523</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-02-22 12:28:48.436683+00:00</t>
+          <t>2026-02-23 00:19:01.947475+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
-      <c r="A196" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A196" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고</t>
+          <t>경찰의 불송치 결정 후 검찰의 보완수사를 통해 피의자 기소</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>음주운전 사고를 낸 뒤 달아나다 2차 사고로 아들을 귀가시키던 아버지를 숨지게 한 50대 A씨에게 징역 6년이 선고되었다. A씨는 과거에도 음주운전 전력이 있으며, 이 사고로 피해자 B씨가 사망하고 아들 C군이 발목 부상을 입었다. 재판부는 A씨의 반사회적 범죄를 지적하며 유죄를 선고했다.</t>
+          <t>경찰이 3년간 방치하고 불송치 결정했던 음주운전 사건을 서울남부지검 구지훈 검사가 재수사하여 진실을 규명했다. 피의자는 혈중알코올농도 0.206%의 만취 상태로 운전했으나, 경찰은 '실수'라는 주장만 믿고 불송치했다. 구 검사는 CCTV 영상 등 증거를 확보하고 피의자의 자백을 이끌어내 기소했다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>음주운전 뺑소니로 인한 사망 사고로 가해자 A씨의 책임이 명확하며(적합 조건 1), 피해자 사망 및 아들의 부상으로 피해 규모가 크다(적합 조건 4). 또한, 형사 재판에서 유죄 판결이 선고되어 증거가 충분히 확보되어 있다(적합 조건 5, 6). 다만, 가해자 A씨의 자력은 기사에서 확인되지 않는다.</t>
+          <t>음주운전 피의자의 책임이 명확하고(적합 조건 1), CCTV 영상 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰의 보완수사를 통해 기소된 형사 절차가 진행 중이다(적합 조건 6). 그러나 기사에 피해 규모나 피해자 수가 명시되지 않았고, 상대방의 자력 정보가 없어 소송금융 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 부상 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>음주운전 사고 내고 달아나다 아들 귀가시키던 아버지 숨지게 한 50대 징...</t>
+          <t>[검사수첩] 3년간 방치된 음주운전 사건 규명…구지훈 검사  지연된 정...</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602221801001</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260222010006228</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-02-22 12:27:55.605029+00:00</t>
+          <t>2026-02-22 12:50:27.684931+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>버스회사</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>음주운전 가해자 실형 선고 (형사 재판 종결), 민사 손해배상 청구 가능</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 음주운전 및 뺑소니로 40대 가장 C씨를 사망에 이르게 하고 6명에게 부상을 입힌 혐의로 징역 6년을 선고받았습니다. A씨는 과거에도 음주운전 전력이 있으며, 재판부는 사고 후 도주와 2차 사고 야기 등 죄질이 매우 나쁘다고 판단했습니다. 피해 유가족 및 부상자들은 가해자를 상대로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+          <t>승객 A씨가 버스가 완전히 정차하기 전 하차하려다 넘어져 어깨 부상을 입고 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사의 배상책임을 인정했으나, 승객의 과실과 기왕증을 고려하여 치료비의 30%인 273만원을 배상하라고 1심 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>가해자의 음주운전 및 뺑소니 책임이 형사 재판을 통해 명확히 입증되었고(상대방 책임 명확, 증거 확보 가능), 40대 가장의 사망으로 피해 규모가 크며(피해 규모 큼), 형사 절차가 이미 종결되어 민사 소송의 기반이 확고합니다(공적 절차 진행 중). 민사상 손해배상 청구는 아직 종결되지 않았습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(버스회사의 배상책임 인정), 상대방에게 자력이 충분하다고 판단되나(버스회사), 집단적 피해가 아니며 피해 규모가 소액(273만원)으로 소송금융 투자 매력이 낮습니다. 또한 이미 1심 판결이 선고되어 신규 사건 발굴의 의미가 적습니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>273만원</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 6명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>“아들 데려가던 아버지, 그만”...음주운전으로 가장 숨지게 한 50대 ‘...</t>
+          <t>버스서 내리려다 다쳤다면?…“회사가 치료비의 30% 부담해야” 판결</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260222580202</t>
+          <t>https://www.munhwa.com/article/11569606?ref=naver</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-02-22 12:24:24.076429+00:00</t>
+          <t>2026-02-22 12:41:47.970292+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>김인호</t>
+          <t>김준현</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>2010년 음주운전 사고 후 피해자와 합의 완료</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>2010년 김준현의 음주운전 사고로 한 여성 보행자가 전치 3~4주의 부상을 입었으나, 당시 피해자와 합의하여 사건이 종결되었습니다. 최근 '팬 무시' 영상 확산으로 과거 음주운전 사고 및 맥주광고 논란이 재조명되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>해당 사건은 2010년에 발생했으며, 기사 내용에 따르면 피해자와 이미 합의하여 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이나 진행 가능성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>김준현, '팬 무시' 영상 확산에…음주운전 사고→맥주광고 논란 재조명</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2113644</t>
+        </is>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:34:14.197011+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>김모(51)씨</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E198" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K198" t="inlineStr">
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>음주운전 가해자에게 징역 6년 1심 선고. 사망 피해자 유족과의 민사 합의 여부는 불분명하며, 민사 소송이 예상됨.</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>지난해 11월, 만취 상태로 운전하던 김모씨가 오토바이를 들이받고 도주하다 재차 다른 오토바이를 충격하여 40대 가장 A씨가 사망하고 아들 B군 등 5명이 부상당했다. 김씨는 과거 음주운전 전력이 있으며, 의정부지방법원 남양주지원에서 징역 6년을 선고받았다. 사망 피해자 유족과의 합의 여부는 불분명하며, 민사 손해배상 소송이 예상된다.</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>음주운전 가해자의 책임이 명확하고(적합 조건 1), 경찰 조사 및 형사 재판을 통해 객관적 증거가 확보되었으며(적합 조건 5), 사망 사고로 피해 규모가 크다(적합 조건 4). 또한 형사 재판이 1심 판결 선고 단계까지 진행되었다(적합 조건 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하다는 점이 투자에 어려운 요소로 작용한다.</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>미상 (사망으로 인한 고액 예상)</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>6명 (사망 1명, 발목 부상 1명, 경추 염좌 등 4명)</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>아들 태우고 가던 아빠 참변…귀갓길 덮친 만취 운전자 결국</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L198" t="inlineStr">
+      <c r="L199" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M198" t="inlineStr">
-[...22 lines deleted...]
-      <c r="D199" t="inlineStr">
+      <c r="M199" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25406408</t>
+        </is>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:33:35.664040+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E199" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 입건, 직권면직</t>
+          <t>음주운전 위험운전치사상 혐의로 징역 6년 선고</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>김인호 산림청장이 음주운전으로 시내버스 등 차량 2대를 잇달아 충돌하는 사고를 냈다. 혈중알코올농도는 면허 정지 수준이었으며, 청와대는 김 청장을 직권면직했다. 현재 경찰이 김 청장을 도로교통법 위반 혐의로 형사 입건해 조사 중이며, 인명피해는 아직 없으나 추후 진단서 제출 시 혐의 추가를 검토할 예정이다.</t>
+          <t>음주운전자가 2차 사고로 40대 가장을 사망케 하고 아들에게 중상해를 입힌 사건입니다. 피고인은 과거 음주운전 전력이 있으며, 특가법상 위험운전치사상 혐의로 징역 6년을 선고받았습니다. 사망 피해자 외 5명도 부상을 입었습니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>상대방 책임이 음주운전으로 명확하고(적합 조건 1), 고위 공직자였던 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 경찰 수사 및 형사 입건 등 공적 절차가 진행 중이며(적합 조건 6), 음주 측정 결과 등 객관적 증거가 확보되어 있어(적합 조건 5) 소송금융 투자 적합도가 높습니다.</t>
+          <t>음주운전자의 책임이 명확하고(적합 조건 1), 40대 가장의 사망과 아들의 중상해로 피해 규모가 크며(적합 조건 4), 이미 형사 재판을 통해 증거가 충분히 확보되었습니다(적합 조건 5). 다만, 피고인이 개인이며 자력에 대한 정보가 부족하고, 집단적 피해로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 1명, 중상 1명, 경상 4명</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>분당 음주운전 사고 낸 김인호 산림청장 직권면직… 면허정지 수치</t>
+          <t>아들 귀가시키던 40대 가장 덮친 음주 운전자…징역 6년</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759300</t>
+          <t>http://www.fnnews.com/news/202602221916138989</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-02-22 00:29:56.772064+00:00</t>
+          <t>2026-02-22 12:32:48.958472+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>김모(51)씨</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>음주운전 혐의 1심 징역 6년 선고. 민사상 손해배상 소송은 아직 제기되지 않은 것으로 보임.</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>50대 남성이 음주운전 중 2차 사고를 내 40대 가장을 숨지게 하고 아들에게 상해를 입힌 사건. 가해자는 1심에서 징역 6년을 선고받았으며, 과거 음주운전 전력이 있습니다. 피해자 유족은 아들이 아버지의 사망을 목격하는 등 큰 고통을 겪고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>음주운전자의 책임이 명확하고(적합 조건 1), 1심 유죄 판결로 증거가 충분하며(적합 조건 5), 사망 및 상해로 피해 규모가 큽니다(적합 조건 4). 또한 형사 절차가 진행되어 공적 절차 진행 중으로 볼 수 있습니다(적합 조건 6). 그러나 상대방이 개인이며 자력에 대한 정보가 부족하여 배상금 회수 가능성에 대한 추가 확인이 필요합니다(적합 조건 2 불확실).</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>사망 1명, 상해 1명</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>아들 귀가시키던 40대 가장 숨지게 한 음주 운전자에 “반사회적 범죄 ...</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L201" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M201" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602220034</t>
+        </is>
+      </c>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:32:35.592624+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>A(51)씨</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>음주운전 가해자 형사 재판 1심 선고 완료. 사망 피해자 유족의 민사상 손해배상 청구 가능성 있음.</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>음주운전으로 40대 가장이 사망하고 6명이 부상당한 사건으로, 가해자는 징역 6년을 선고받았다. 가해자의 책임이 명확하고 증거가 충분하나, 상대방이 개인이라 자력 여부가 소송금융 투자에 중요한 고려사항이다. 사망 피해자 유족의 민사상 손해배상 청구가 예상된다.</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중. 부적합 조건: 상대방 자력 불충분 가능성. 가해자의 음주운전 책임이 명확하고 형사 재판을 통해 유죄가 확정되어 증거가 충분하며 사망 피해자가 발생하여 피해 규모가 크지만, 상대방이 개인이므로 자력 여부가 불확실하여 소송금융 투자에 위험이 따릅니다.</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>사망 1명, 부상 6명</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>아들 태우고 가던 40대 사망…'음주운전' 가해운전자 결국 '중형'</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L202" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M202" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/22/2026022219143482478</t>
+        </is>
+      </c>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:32:15.387862+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 소환 예정</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장이 음주운전 중 승용차와 버스를 들이받는 사고를 내 직권 면직되었다. 경찰은 김 전 청장을 조만간 소환하여 피해자들의 부상 상황을 확인하고 사고 경위를 조사할 예정이다. 이 사건은 음주운전으로 인한 교통사고로, 피해자들은 김 전 청장을 상대로 손해배상을 청구할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장의 음주운전 사고로 상대방 책임이 명확하며(적합 조건 1), 현장에서 음주 사실을 인정하고 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 그러나 집단적 피해가 아니며, 피해 규모가 크다고 단정하기 어렵고 상대방이 개인이므로 자력 충분 조건에 미흡하다.</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>경찰, '음주운전 면직' 김인호 전 산림청장 조만간 소환… 전화기 꺼져...</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L203" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M203" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/22/2026022290139.html</t>
+        </is>
+      </c>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:32:04.659368+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B201" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D201" t="inlineStr">
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr"/>
+      <c r="D204" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E201" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>경찰 단속 강화 및 학부모 처벌 검토</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>시내버스 정차 전 하차하려다 넘어져 어깨 부상을 입은 승객이 버스회사를 상대로 손해배상 소송을 제기했다. 법원은 버스회사의 책임을 30%로 제한하여 치료비와 위자료를 포함한 273만원을 지급하라고 판결했다. 승객의 부주의와 기왕증이 책임 제한의 근거가 되었다.</t>
+          <t>경찰이 무면허 전동 킥보드와 픽시 자전거 단속을 강화하고, 반복 위반 시 학부모 처벌까지 검토하는 등 미성년자들의 개인형 이동장치 사고에 대한 우려가 커지고 있다. 송도에서 무면허 중학생 킥보드에 모녀가 다치는 사고가 발생했고, 픽시 자전거로 인한 사망 사고도 있었다. 이에 경찰은 새 학기를 앞두고 대대적인 단속을 예고했다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>버스회사의 책임이 법원에서 인정되었고(적합 조건 1), 버스회사는 배상 능력이 있는 기업이다(적합 조건 2). 그러나 피해 규모가 소액이고(수억 원 이상 기준 미달), 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮다(적합 조건 3, 4 미충족). 이미 1심 판결이 선고된 상태로, 신규 사건 발굴보다는 기존 판결에 대한 후속 조치에 가깝다.</t>
+          <t>이 기사는 개인형 이동장치 관련 개별 사고의 위험성과 경찰의 단속 강화 방침을 다루고 있습니다. 소송금융 투자에 적합한 단일하고 자력 있는 대기업 또는 기관 피고가 특정되지 않으며(적합 조건 2 미충족), 다수의 피해자가 발생하고 있으나 각 사고가 개별적인 사건으로 집단소송 형태로 묶기 어렵습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>273만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>“버스 멈추기도 전에 일어났다가” …넘어져 수술받은 승객, 법원 판결...</t>
+          <t>킥보드·픽시자전거 단속 강화... 학부모도 처벌 검토</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20010963?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602221902029996</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-02-21 18:30:30.329393+00:00</t>
+          <t>2026-02-22 12:31:26.150204+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>형사 재판 판결 선고 완료, 민사 소송 준비 가능성 높음</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>음주운전과 뺑소니로 40대 가장을 사망에 이르게 하고 아들에게 부상을 입힌 50대 운전자 A씨에게 징역 6년이 선고되었다. A씨는 과거에도 음주운전 전력이 있으며, 재판부는 피해자 가족이 겪을 고통을 언급했다. 기사 내용상 피해자 가족과의 민사 합의는 아직 이루어지지 않은 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 음주운전, 뺑소니, 과거 전력 등으로 명확하며 형사 재판에서 유죄 판결이 선고되어 사실관계가 확정되었습니다. 사망 및 아들의 부상으로 피해 규모가 크고, 형사 재판 결과로 증거 확보가 용이합니다. 기사 내용상 피해자 가족과의 민사 합의가 이루어지지 않았을 가능성이 높아 소송금융 투자 기회가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>2명 (사망 1명, 부상 1명)</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>음주차량에 아들 귀가시키던 40대 가장 숨져…50대 가해자 징역 6년</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L205" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M205" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11968491</t>
+        </is>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:30:58.643371+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>김모(51) 씨</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>음주운전 가해자에 대한 1심 형사 판결(징역 6년) 선고 완료, 민사 손해배상 소송 진행 가능성 높음</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>음주운전 뺑소니 후 2차 사고로 40대 가장이 사망하고 아들 등 5명이 부상당한 사건입니다. 가해자는 과거에도 음주운전 전력이 있으며, 1심 형사 재판에서 징역 6년을 선고받았습니다. 사망 피해자의 유족 및 부상자들이 가해자를 상대로 민사상 손해배상 소송을 제기할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>음주운전 뺑소니 후 2차 사고로 40대 가장을 사망에 이르게 한 가해자의 책임이 형사 재판을 통해 명확히 밝혀졌습니다 (적합 조건 1, 5). 사망 사고로 인한 피해 규모가 크고 (적합 조건 4), 이미 형사 재판이 진행되어 1심 판결이 선고된 상태로 민사 소송 진행에 유리한 증거가 확보되었습니다 (적합 조건 6). 가해자의 자력은 불확실하나, 자동차 보험 등을 통한 배상 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>6명 (사망 1명, 부상 5명)</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>[속보]아들 귀가시키던 40대男, 음주 운전자가 일으킨 사고에 숨져, 가해...</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11569648?ref=naver</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:29:24.874758+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B205" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C205" t="inlineStr">
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 김 전 청장 소환 조사 예정</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장이 음주운전 중 신호 위반 및 차량 2대 추돌 사고를 일으켜 경찰에 입건되었다. 경찰은 김 전 청장을 소환 조사할 예정이며, 청와대는 사고 사실이 알려진 직후 김 전 청장을 직권면직 처리했다. 산불조심기간 중 전 산림청장의 부적절한 행동에 대한 비판이 커지고 있다.</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>상대방 책임이 음주운전으로 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 객관적 증거 확보가 용이함(적합 조건 5, 6). 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로는 크지 않을 수 있어 'Medium'으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>2명 이상</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>산불 조심기간에 음주운전…김인호, 곧 경찰 소환</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M207" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260222182745jKg</t>
+        </is>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:29:16.634595+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr"/>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>음주운전치사상 혐의 1심 징역 6년 선고</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>음주 뺑소니 사고로 40대 가장이 사망하고 아들과 다른 4명이 부상을 입었습니다. 가해 운전자는 과거에도 음주운전 전력이 있으며, 1심에서 징역 6년을 선고받았습니다. 피해자들은 가해 운전자 및 보험사를 상대로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>음주 뺑소니 사망사고로 운전자 김모씨의 책임이 명확하며, 1심에서 유죄 판결이 선고되어 객관적 증거가 충분합니다 (적합 조건 1, 5). 사망사고의 경우 운전자의 보험사를 상대로 손해배상 청구가 가능하며, 보험사는 자력이 충분합니다 (적합 조건 2). 40대 가장의 사망, 아들의 심각한 정신적 충격 및 부상, 다른 4명의 부상 등으로 피해 규모가 매우 큽니다 (적합 조건 4). 형사 재판이 1심 판결까지 진행되어 관련 공적 절차가 상당 부분 진행되었으며, 이는 민사 소송의 증거 확보에 유리합니다 (적합 조건 6). 민사상 손해배상 청구는 아직 종결되지 않았습니다 (부적합 조건 0개).</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>사망 1명, 부상 5명</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>[속보] “17살 아들 눈앞서 아빠가 숨졌다”…귀갓길 덮친 만취 뺑소니...</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12047737?ref=naver</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:28:48.436683+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>음주운전 사고를 낸 뒤 달아나다 2차 사고로 아들을 귀가시키던 아버지를 숨지게 한 50대 A씨에게 징역 6년이 선고되었다. A씨는 과거에도 음주운전 전력이 있으며, 이 사고로 피해자 B씨가 사망하고 아들 C군이 발목 부상을 입었다. 재판부는 A씨의 반사회적 범죄를 지적하며 유죄를 선고했다.</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>음주운전 뺑소니로 인한 사망 사고로 가해자 A씨의 책임이 명확하며(적합 조건 1), 피해자 사망 및 아들의 부상으로 피해 규모가 크다(적합 조건 4). 또한, 형사 재판에서 유죄 판결이 선고되어 증거가 충분히 확보되어 있다(적합 조건 5, 6). 다만, 가해자 A씨의 자력은 기사에서 확인되지 않는다.</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>2명 (사망 1명, 부상 1명)</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>음주운전 사고 내고 달아나다 아들 귀가시키던 아버지 숨지게 한 50대 징...</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M209" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202602221801001</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:27:55.605029+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>음주운전 가해자 실형 선고 (형사 재판 종결), 민사 손해배상 청구 가능</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨가 음주운전 및 뺑소니로 40대 가장 C씨를 사망에 이르게 하고 6명에게 부상을 입힌 혐의로 징역 6년을 선고받았습니다. A씨는 과거에도 음주운전 전력이 있으며, 재판부는 사고 후 도주와 2차 사고 야기 등 죄질이 매우 나쁘다고 판단했습니다. 피해 유가족 및 부상자들은 가해자를 상대로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>가해자의 음주운전 및 뺑소니 책임이 형사 재판을 통해 명확히 입증되었고(상대방 책임 명확, 증거 확보 가능), 40대 가장의 사망으로 피해 규모가 크며(피해 규모 큼), 형사 절차가 이미 종결되어 민사 소송의 기반이 확고합니다(공적 절차 진행 중). 민사상 손해배상 청구는 아직 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>사망 1명, 부상 6명</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>“아들 데려가던 아버지, 그만”...음주운전으로 가장 숨지게 한 50대 ‘...</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L210" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M210" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260222580202</t>
+        </is>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:24:24.076429+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>경찰의 음주운전 혐의 수사 진행 중, 피해자 진단서 제출 여부 확인 중</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장이 음주운전으로 신호위반 및 3중 추돌 사고를 일으켜 버스 승객 12명 등 다수의 잠재적 피해자가 발생했다. 사고 직후 대통령 직권면직 조치가 이루어졌으며, 경찰은 음주운전 혐의로 김 전 청장을 불구속 입건하여 수사 중이다. 현재까지 병원 이송자는 없으나, 피해자들의 진단서 제출 여부에 따라 추가 혐의 적용 및 손해배상 청구가 예상된다.</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>전 산림청장의 음주운전으로 인한 명확한 책임(적합 조건 1)과 CCTV 등 객관적 증거(적합 조건 5)가 확보되어 있습니다. 버스 승객 12명 등 다수의 잠재적 피해자가 존재하여 집단적 피해 가능성이 높고(적합 조건 3), 경찰 수사 및 대통령 직권면직 등 공적 절차가 진행 중입니다(적합 조건 6). 고위 공직자였던 상대방의 자력도 충분할 것으로 판단됩니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>최소 15명</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>12명 탄 버스 들이받은 만취운전자… 신분 묻자  나 산림청장</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L211" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M211" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25406375</t>
+        </is>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:23:44.703373+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr"/>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>뺑소니 사건으로 경찰 수사 진행 예상</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>78세 여성이 신호 위반 뺑소니 사고로 심각한 두부 손상을 입고 혼수상태에 빠졌다가 결국 사망했습니다. 피해자는 뇌 수술 후 생명유지 장치 치료를 받았으나 숨졌으며, 가족에 따르면 사고 당시 상황을 전혀 기억하지 못했습니다.</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>상대방의 신호 위반 및 뺑소니로 인한 사망 사고로 책임이 명확하며 (적합 조건 1), 피해자가 사망하여 피해 규모가 매우 큽니다 (적합 조건 4). 뺑소니 사건이므로 경찰 수사를 통해 증거 확보 및 공적 절차 진행 가능성이 높습니다 (적합 조건 5, 6). 다만, 상대방의 신원이 특정되지 않아 자력 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>사망</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>신호 위반 후 뺑소니… 78세 여성 숨져</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260221060016580</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:32:58.975325+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 형사 입건, 직권면직</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>김인호 산림청장이 음주운전으로 시내버스 등 차량 2대를 잇달아 충돌하는 사고를 냈다. 혈중알코올농도는 면허 정지 수준이었으며, 청와대는 김 청장을 직권면직했다. 현재 경찰이 김 청장을 도로교통법 위반 혐의로 형사 입건해 조사 중이며, 인명피해는 아직 없으나 추후 진단서 제출 시 혐의 추가를 검토할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>상대방 책임이 음주운전으로 명확하고(적합 조건 1), 고위 공직자였던 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 경찰 수사 및 형사 입건 등 공적 절차가 진행 중이며(적합 조건 6), 음주 측정 결과 등 객관적 증거가 확보되어 있어(적합 조건 5) 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>분당 음주운전 사고 낸 김인호 산림청장 직권면직… 면허정지 수치</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L213" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M213" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1759300</t>
+        </is>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:29:56.772064+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 산림청장 직권면직 조치</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>김인호 산림청장이 음주운전 중 신호를 위반하고 차량 2대와 충돌하는 사고를 냈다. 혈중알코올농도 면허 정지 수준으로 경찰에 입건되었으며, 청와대는 김 청장을 직권면직 조치했다. 사고는 경미하여 크게 다친 사람은 없는 것으로 보도되었다.</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 혈중알코올농도 측정 결과 등 증거가 확보 가능하며(적합 조건 5), 공적 절차(경찰 수사, 직권면직)가 진행 중임(적합 조건 6). 그러나 기사에서 '사고가 경미해 다행히 크게 다친 사람은 없었습니다'라고 명시되어 피해 규모가 크지 않아(적합 조건 4 미충족) 소송금융 투자 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>2대 차량 탑승자</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>김인호 산림청장 음주운전 사고…신호 위반하고 직진하다 '쾅쾅'</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M214" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/21/2026022190139.html</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:28:18.263569+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 입건</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>김인호 산림청장이 음주운전 및 신호위반으로 버스와 승용차 2대를 들이받아 직권면직되었습니다. 현재까지 인명 피해는 경미한 것으로 파악되나, 경찰은 피해자 발생 가능성을 열어두고 수사를 진행 중입니다. 고위 공직자의 명확한 법령 위반으로 인한 교통사고 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>상대방 책임이 음주운전 및 신호위반으로 명확하며(적합 조건 1), 경찰 수사 및 입건으로 객관적 증거가 확보되었고(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 상대방은 고위 공직자였으므로 배상 자력이 충분할 것으로 판단됩니다(적합 조건 2). 이 사건은 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>2대 차량 탑승자 (2명 이상)</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>직권면직된 김인호 산림청장 중대한 법령 위반 혐의는 '음주운전'</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>kwnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L215" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M215" t="inlineStr">
+        <is>
+          <t>https://www.kwnews.co.kr/page/view/2026022112424492838</t>
+        </is>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:27:21.040180+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>화물차 운전자</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>가해자 보험 접수 거부, 피해자 직접 청구권 검토 중</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>고속도로에서 화물차 운전자가 보복운전으로 추정되는 행위로 사고를 유발했습니다. 피해자는 사고 후 신체적 고통을 겪고 있으나, 가해자가 보험 접수를 거부하여 사비로 치료받는 상황입니다. 변호사들은 피해자 직접 청구권 제도 활용 가능성을 언급하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>가해자의 고의 또는 중과실 책임이 명확해 보이며(상대방 책임이 비교적 명확함), 고속도로 상황이므로 블랙박스 등 증거 확보 가능성이 높습니다(증거가 있거나 확보 가능함). 다만, 상대방이 개인 화물차 운전자이므로 자력에 대한 불확실성이 있고, 집단적 피해가 아닌 단일 사건으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>“화나서 멈췄다” 고속도로 막은 화물차, 보복운전일까</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M216" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/H6HW7L2CNRU2</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:17:58.539805+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
         <is>
           <t>버스회사</t>
         </is>
       </c>
-      <c r="D205" t="inlineStr">
+      <c r="D217" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E205" t="inlineStr">
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>시내버스 정차 전 하차하려다 넘어져 어깨 부상을 입은 승객이 버스회사를 상대로 손해배상 소송을 제기했다. 법원은 버스회사의 책임을 30%로 제한하여 치료비와 위자료를 포함한 273만원을 지급하라고 판결했다. 승객의 부주의와 기왕증이 책임 제한의 근거가 되었다.</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>버스회사의 책임이 법원에서 인정되었고(적합 조건 1), 버스회사는 배상 능력이 있는 기업이다(적합 조건 2). 그러나 피해 규모가 소액이고(수억 원 이상 기준 미달), 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮다(적합 조건 3, 4 미충족). 이미 1심 판결이 선고된 상태로, 신규 사건 발굴보다는 기존 판결에 대한 후속 조치에 가깝다.</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>273만원</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>“버스 멈추기도 전에 일어났다가” …넘어져 수술받은 승객, 법원 판결...</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L217" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M217" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20010963?ref=naver</t>
+        </is>
+      </c>
+      <c r="N217" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:30:30.329393+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>버스회사</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
         <is>
           <t>부산지방법원 동부지원 1심 판결 선고</t>
         </is>
       </c>
-      <c r="F205" t="inlineStr">
+      <c r="F218" t="inlineStr">
         <is>
           <t>버스가 완전히 정차하기 전 하차하려다 넘어져 부상을 입은 승객 A씨가 버스회사를 상대로 손해배상 소송을 제기. 법원은 버스회사의 책임을 30%로 인정하여 치료비와 위자료를 포함한 273만 원을 지급하라고 판결. 승객의 기왕증과 정차 전 이동을 책임 제한의 근거로 삼음.</t>
         </is>
       </c>
-      <c r="G205" t="inlineStr">
+      <c r="G218" t="inlineStr">
         <is>
           <t>버스회사의 책임이 1심 판결로 30% 인정되었고(적합 조건 1), 버스회사는 배상 능력이 충분한 기업이다(적합 조건 2). 이미 법원 판결이 나와 증거가 확보된 상태이다(적합 조건 5). 그러나 피해 규모가 소액이고 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮다.</t>
         </is>
       </c>
-      <c r="H205" t="inlineStr">
+      <c r="H218" t="inlineStr">
         <is>
           <t>273만 원</t>
         </is>
       </c>
-      <c r="I205" t="inlineStr">
+      <c r="I218" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J205" t="inlineStr">
+      <c r="J218" t="inlineStr">
         <is>
           <t>[당신생각은]버스 정차 전 넘어져 부상 당했을 때 버스 회사 책임은?</t>
         </is>
       </c>
-      <c r="K205" t="inlineStr">
+      <c r="K218" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L205" t="inlineStr">
+      <c r="L218" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M205" t="inlineStr">
+      <c r="M218" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11569538?ref=naver</t>
         </is>
       </c>
-      <c r="N205" t="inlineStr">
+      <c r="N218" t="inlineStr">
         <is>
           <t>2026-02-21 18:29:04.503174+00:00</t>
         </is>
       </c>
     </row>
-    <row r="206">
-      <c r="A206" s="2" t="inlineStr">
+    <row r="219">
+      <c r="A219" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B206" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C206" t="inlineStr">
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
         <is>
           <t>버스회사</t>
         </is>
       </c>
-      <c r="D206" t="inlineStr">
+      <c r="D219" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E206" t="inlineStr">
+      <c r="E219" t="inlineStr">
         <is>
           <t>부산지법 동부지원 민사단독 1심 판결</t>
         </is>
       </c>
-      <c r="F206" t="inlineStr">
+      <c r="F219" t="inlineStr">
         <is>
           <t>2024년 7월, 시내버스에서 하차 중 넘어져 8주간 치료가 필요한 상해를 입은 승객이 버스회사를 상대로 소송을 제기. 부산지법 동부지원은 버스회사가 완전히 정차하지 않은 상태에서 사고가 발생한 점을 들어 치료비의 30%인 270여만 원을 배상하라고 판결했습니다.</t>
         </is>
       </c>
-      <c r="G206" t="inlineStr">
+      <c r="G219" t="inlineStr">
         <is>
           <t>버스회사의 책임이 일부 인정되었고(적합 조건 1) 상대방(버스회사)에게 자력이 충분하다고 볼 수 있으나(적합 조건 2), 피해 금액이 270여만 원으로 소송금융 투자 대상으로서는 규모가 매우 작아 경제성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
-      <c r="H206" t="inlineStr">
+      <c r="H219" t="inlineStr">
         <is>
           <t>270여만 원</t>
         </is>
       </c>
-      <c r="I206" t="inlineStr">
+      <c r="I219" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J206" t="inlineStr">
+      <c r="J219" t="inlineStr">
         <is>
           <t>버스 정차 중 다친 승객에 버스회사 일부 책임</t>
         </is>
       </c>
-      <c r="K206" t="inlineStr">
+      <c r="K219" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L206" t="inlineStr">
+      <c r="L219" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M206" t="inlineStr">
+      <c r="M219" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8490135&amp;ref=A</t>
         </is>
       </c>
-      <c r="N206" t="inlineStr">
+      <c r="N219" t="inlineStr">
         <is>
           <t>2026-02-21 18:27:33.814869+00:00</t>
         </is>
       </c>
     </row>
-    <row r="207">
-      <c r="A207" s="4" t="inlineStr">
+    <row r="220">
+      <c r="A220" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B207" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C207" t="inlineStr">
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
         <is>
           <t>버스회사</t>
         </is>
       </c>
-      <c r="D207" t="inlineStr">
+      <c r="D220" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E207" t="inlineStr">
+      <c r="E220" t="inlineStr">
         <is>
           <t>부산지법 동부지원 민사단독 판결 선고</t>
         </is>
       </c>
-      <c r="F207" t="inlineStr">
+      <c r="F220" t="inlineStr">
         <is>
           <t>승객 A씨가 버스 정차 전 하차하려다 넘어져 8주 치료가 필요한 상해를 입었으며, 부산지법 동부지원은 버스회사가 치료비 30%와 지연손해금을 지급하라는 판결을 내렸다. 재판부는 버스회사의 배상책임을 인정하면서도 승객의 과실을 감안해 책임 범위를 30%로 제한했다.</t>
         </is>
       </c>
-      <c r="G207" t="inlineStr">
+      <c r="G220" t="inlineStr">
         <is>
           <t>버스회사의 배상책임이 법원에서 인정되었고(적합 조건 1), 상대방인 버스회사는 자력이 충분한 기업입니다(적합 조건 2). 또한 이미 판결이 선고되어 증거가 확보된 상태입니다(적합 조건 5). 그러나 개별 승객의 사고로 집단적 피해가 아니며, 1심 판결에서 승객의 과실이 70%로 인정되어 배상 책임이 30%로 제한된 점, 그리고 이미 판결이 선고된 단계라는 점에서 소송금융 투자 매력도가 다소 낮습니다.</t>
         </is>
       </c>
-      <c r="H207" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I207" t="inlineStr">
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J207" t="inlineStr">
+      <c r="J220" t="inlineStr">
         <is>
           <t>버스 정차 전 하차하다 넘어져 수술...'회사 30% 배상'</t>
         </is>
       </c>
-      <c r="K207" t="inlineStr">
+      <c r="K220" t="inlineStr">
         <is>
           <t>news.knn.co.kr</t>
         </is>
       </c>
-      <c r="L207" t="inlineStr">
+      <c r="L220" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M207" t="inlineStr">
+      <c r="M220" t="inlineStr">
         <is>
           <t>https://news.knn.co.kr/news/article/184090</t>
         </is>
       </c>
-      <c r="N207" t="inlineStr">
+      <c r="N220" t="inlineStr">
         <is>
           <t>2026-02-21 18:25:26.725946+00:00</t>
         </is>
       </c>
     </row>
-    <row r="208">
-      <c r="A208" s="2" t="inlineStr">
+    <row r="221">
+      <c r="A221" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B208" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C208" t="inlineStr">
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
         <is>
           <t>버스회사</t>
         </is>
       </c>
-      <c r="D208" t="inlineStr">
+      <c r="D221" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E208" t="inlineStr">
+      <c r="E221" t="inlineStr">
         <is>
           <t>부산지방법원 동부지원 1심 판결</t>
         </is>
       </c>
-      <c r="F208" t="inlineStr">
+      <c r="F221" t="inlineStr">
         <is>
           <t>승객 A씨가 버스가 완전히 멈추기 전 하차하려다 넘어져 어깨 부상을 입고 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사의 책임을 30%로 인정하여 치료비와 위자료를 포함한 총 273만원을 지급하라고 판결했습니다.</t>
         </is>
       </c>
-      <c r="G208" t="inlineStr">
+      <c r="G221" t="inlineStr">
         <is>
           <t>피해 규모가 273만원으로 소액이며, 이미 1심 판결이 선고된 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다. (피해 규모가 큼 조건 미충족, 진행 단계가 늦음)</t>
         </is>
       </c>
-      <c r="H208" t="inlineStr">
+      <c r="H221" t="inlineStr">
         <is>
           <t>273만원</t>
         </is>
       </c>
-      <c r="I208" t="inlineStr">
+      <c r="I221" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J208" t="inlineStr">
+      <c r="J221" t="inlineStr">
         <is>
           <t>버스 멈추기 전 내리려다 넘어져 어깨 수술…法  회사 30% 배상</t>
         </is>
       </c>
-      <c r="K208" t="inlineStr">
+      <c r="K221" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L208" t="inlineStr">
+      <c r="L221" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M208" t="inlineStr">
+      <c r="M221" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1612574/?sc=Naver</t>
         </is>
       </c>
-      <c r="N208" t="inlineStr">
+      <c r="N221" t="inlineStr">
         <is>
           <t>2026-02-21 18:10:47.984249+00:00</t>
         </is>
       </c>
     </row>
-    <row r="209">
-      <c r="A209" s="2" t="inlineStr">
+    <row r="222">
+      <c r="A222" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B209" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C209" t="inlineStr">
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
         <is>
           <t>버스회사</t>
         </is>
       </c>
-      <c r="D209" t="inlineStr">
+      <c r="D222" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E209" t="inlineStr">
+      <c r="E222" t="inlineStr">
         <is>
           <t>1심 판결 선고 (부산지방법원 동부지원)</t>
         </is>
       </c>
-      <c r="F209" t="inlineStr">
+      <c r="F222" t="inlineStr">
         <is>
           <t>시내버스가 완전히 정차하기 전 하차를 시도하다 넘어져 어깨 부상을 입은 승객 A씨가 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사의 책임을 30%로 제한하여 치료비와 위자료를 포함한 총 273만원을 지급하라고 판결했습니다. 승객의 기왕증과 하차 시 주의의무 위반이 고려되었습니다.</t>
         </is>
       </c>
-      <c r="G209" t="inlineStr">
+      <c r="G222" t="inlineStr">
         <is>
           <t>버스회사의 책임이 법원에서 일부 인정되었고(적합 조건 1), 상대방이 버스회사로 자력이 충분하다고 볼 수 있으나(적합 조건 2), 피해 규모가 273만원으로 소송금융 투자 대상으로서는 매우 작고 집단적 피해가 아닌 개별 사건입니다. 투자 수익성 측면에서 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H209" t="inlineStr">
+      <c r="H222" t="inlineStr">
         <is>
           <t>577만원</t>
         </is>
       </c>
-      <c r="I209" t="inlineStr">
+      <c r="I222" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J209" t="inlineStr">
+      <c r="J222" t="inlineStr">
         <is>
           <t>정차 전 하차 사고…버스회사 책임은 왜 30%였나</t>
         </is>
       </c>
-      <c r="K209" t="inlineStr">
+      <c r="K222" t="inlineStr">
         <is>
           <t>mbn.mk.co.kr</t>
         </is>
       </c>
-      <c r="L209" t="inlineStr">
+      <c r="L222" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M209" t="inlineStr">
+      <c r="M222" t="inlineStr">
         <is>
           <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5176974</t>
         </is>
       </c>
-      <c r="N209" t="inlineStr">
+      <c r="N222" t="inlineStr">
         <is>
           <t>2026-02-21 18:09:08.793975+00:00</t>
         </is>
       </c>
     </row>
-    <row r="210">
-      <c r="A210" s="2" t="inlineStr">
+    <row r="223">
+      <c r="A223" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B210" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C210" t="inlineStr">
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
         <is>
           <t>버스회사</t>
         </is>
       </c>
-      <c r="D210" t="inlineStr">
+      <c r="D223" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E210" t="inlineStr">
+      <c r="E223" t="inlineStr">
         <is>
           <t>부산지방법원 동부지원 1심 판결 선고</t>
         </is>
       </c>
-      <c r="F210" t="inlineStr">
+      <c r="F223" t="inlineStr">
         <is>
           <t>승객 A씨가 시내버스 하차 중 넘어져 어깨 부상을 입고 버스회사를 상대로 손해배상 소송을 제기했다. 법원은 버스회사의 배상책임을 인정하면서도 승객의 과실과 기존 질병을 참작하여 치료비의 30%와 위자료를 포함한 총 273만원을 배상하라고 1심 판결했다.</t>
         </is>
       </c>
-      <c r="G210" t="inlineStr">
+      <c r="G223" t="inlineStr">
         <is>
           <t>상대방(버스회사)의 책임이 명확하고 자력이 충분하며 증거가 확보되었으나, 피해 규모가 소액(273만원 배상)이고 개별 사건이라는 점에서 소송금융 투자 매력이 낮다. 또한 이미 1심 판결이 선고되어 신규 투자 기회가 제한적이다.</t>
         </is>
       </c>
-      <c r="H210" t="inlineStr">
+      <c r="H223" t="inlineStr">
         <is>
           <t>273만원 (판결액), 577만원 (청구액)</t>
         </is>
       </c>
-      <c r="I210" t="inlineStr">
+      <c r="I223" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J210" t="inlineStr">
+      <c r="J223" t="inlineStr">
         <is>
           <t>버스 완전히 안 멈췄는데 하차하려다 넘어져 수술…배상 얼마?</t>
         </is>
       </c>
-      <c r="K210" t="inlineStr">
+      <c r="K223" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L210" t="inlineStr">
+      <c r="L223" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M210" t="inlineStr">
+      <c r="M223" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10679445?ref=naver</t>
         </is>
       </c>
-      <c r="N210" t="inlineStr">
+      <c r="N223" t="inlineStr">
         <is>
           <t>2026-02-21 18:09:01.073323+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N210"/>
+  <autoFilter ref="A1:N223"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>