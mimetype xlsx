--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$52</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$54</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N52"/>
+  <dimension ref="A1:N54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="31" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,3664 +535,3808 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨 (대학생)</t>
+          <t>운전자 B씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 음주운전 치사 혐의로 입건. 첫 재판 예정 (7월 27일).</t>
+          <t>헌법재판소의 검찰 불기소처분 취소 결정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>태국에서 대학생 A씨가 시속 200km로 음주운전 중 오토바이 배달기사를 치어 사망케 한 사고가 발생했습니다. A씨는 음주운전 치사 혐의로 입건되었으며, 첫 재판이 7월 27일로 예정되어 있습니다. 사고 당시 가해 차량 동승자들의 부적절한 태도가 공분을 사고 있습니다.</t>
+          <t>헌법재판소가 횡단보도를 벗어난 보행자라도 통행 의사가 있었다면 운전자는 일시정지 의무가 있다고 판단했습니다. 이는 우회전 중 보행자 사고에 대한 운전자의 책임을 강화하는 중요한 선례로, 검찰의 불기소 처분을 취소하고 피해자 A씨의 손을 들어주었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (음주운전, 과속으로 인한 사망사고), 피해 규모가 큼 (가장 사망), 증거가 있거나 확보 가능함 (경찰 조사, 음주 측정, 목격자 진술), 이미 공적 절차가 진행 중임 (경찰 수사 및 형사 재판 예정). 상대방이 개인이지만 명확한 과실과 중대한 피해로 소송금융 적합도가 높습니다.</t>
+          <t>헌법재판소의 판단으로 운전자의 책임이 명확해졌고(적합 조건 1), 사고 사실 및 법리적 판단에 대한 증거가 명확하며(적합 조건 5), 헌법소원이라는 공적 절차가 진행되어 중요한 법적 선례를 확립했습니다(적합 조건 6). 이는 유사 교통사고 피해자들의 손해배상 청구에 유리한 환경을 조성합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (배달기사 B씨)</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>태국서 음주운전 사망사고 내고 “우리 차도 망가졌어”…공분 확산</t>
+          <t>헌재  보행자가 횡단보도 벗어나도 운전자 일단 멈춰야</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/asia-oceania/2026/05/07/20260507500163?wlog_tag3=naver</t>
+          <t>http://www.fnnews.com/news/202605261809597767</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-18 21:29:49.922661+00:00</t>
+          <t>2026-07-16 08:46:46.461197+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>버스회사</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 또는 형사 판결 선고 후</t>
+          <t>경찰 교통사고 접수 및 조사 진행 중, 버스회사 대인 접수 거부</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>광주 한 카페에 차량이 돌진하여 10명의 사상자가 발생한 사건. 운전자 A씨의 과실이 인정되었으며, 재판부는 사고의 참혹함과 피해자들이 진정성 있는 사과조차 받지 못했음을 언급했다.</t>
+          <t>경기 김포시에서 버스가 신호 대기 중이던 차량을 추돌하여 운전자 A씨가 허리 디스크 탈출 등 중상해를 입었다. 버스회사는 사고와의 인과관계를 부인하며 대인 접수를 거부하고 있으며, 버스 기사는 A씨에게 협박성 문자를 보냈다. A씨는 경찰에 교통사고를 접수했으며, 경찰은 버스 기사 조사를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 명확함(운전자 과실), 집단적 피해(10명 사상), 피해 규모가 큼(사망 및 부상), 증거 확보 가능(수사 단계 언급), 이미 공적 절차(형사 재판)가 진행 중임. 부적합 조건은 없으며, 개인 운전자이지만 심각한 인명 피해로 인해 보험 가입 가능성이 높고, 형사 재판 결과가 민사 소송에 유리하게 작용할 가능성이 높음.</t>
+          <t>상대방 책임이 명확하고(버스 추돌), 버스회사가 피고이므로 자력이 충분할 것으로 예상됩니다. 피해자는 허리 디스크 탈출 등 중상해를 입었으며, 경찰 조사가 진행 중이고(공적 절차 진행), 진단서 및 버스 기사의 협박 문자 등 증거가 명확합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘10명 사상’ 광주 카페 돌진 “운전자 과실”</t>
+          <t>“노인 살기 힘들어”…추돌 사고 낸 버스 기사, 피해자에 협박 문자</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1777545641677933005</t>
+          <t>https://www.joongang.co.kr/article/25425272</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-17 13:04:00.389950+00:00</t>
+          <t>2026-06-27 16:47:08.321755+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>서모씨</t>
+          <t>A씨 (대학생)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>음주운전 형사 재판 결심공판 진행 중, 선고기일 지정</t>
+          <t>경찰 수사 진행 중, 음주운전 치사 혐의로 입건. 첫 재판 예정 (7월 27일).</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>서울 도심에서 음주운전으로 일본인 관광객 모녀를 들이받아 어머니가 사망하고 딸이 부상당한 사건의 형사 재판에서 검찰이 가해자에게 징역 7년을 구형했다. 가해자는 소주 3병을 마시고 운전한 혐의를 받고 있으며, 다음 달 선고가 예정되어 있다. 이 사건은 일본 언론에서도 주목하며 한국의 낮은 형량에 대한 우려를 표한 바 있다.</t>
+          <t>태국에서 대학생 A씨가 시속 200km로 음주운전 중 오토바이 배달기사를 치어 사망케 한 사고가 발생했습니다. A씨는 음주운전 치사 혐의로 입건되었으며, 첫 재판이 7월 27일로 예정되어 있습니다. 사고 당시 가해 차량 동승자들의 부적절한 태도가 공분을 사고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>음주운전 가해자의 책임이 명확하고(적합 조건 1), 사망 및 부상이라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 형사 재판이 진행 중이므로 사실관계 및 증거 확보가 용이하며(적합 조건 5, 6), 가해자가 테슬라 차량을 소유하고 있어 배상 자력 또는 보험 가입 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (음주운전, 과속으로 인한 사망사고), 피해 규모가 큼 (가장 사망), 증거가 있거나 확보 가능함 (경찰 조사, 음주 측정, 목격자 진술), 이미 공적 절차가 진행 중임 (경찰 수사 및 형사 재판 예정). 상대방이 개인이지만 명확한 과실과 중대한 피해로 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 부상 1명)</t>
+          <t>1명 (배달기사 B씨)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>검찰, '일본인 모녀 참변' 음주 운전자에 징역 7년 구형</t>
+          <t>태국서 음주운전 사망사고 내고 “우리 차도 망가졌어”…공분 확산</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6496471?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403054155</t>
+          <t>https://www.seoul.co.kr/news/international/asia-oceania/2026/05/07/20260507500163?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:17:38.628372+00:00</t>
+          <t>2026-05-18 21:29:49.922661+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>가해자 측 보험사</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>분쟁심의위원회 회부</t>
+          <t>형사 재판 진행 중 또는 형사 판결 선고 후</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>교통사고 피해자가 가해자 측 보험사로부터 30% 과실을 주장받아 분쟁심의위원회에 판단을 맡긴 사건입니다. 교통사고 전문가는 가해자 100% 과실로 판단했으나, 보험사는 쌍방과실을 주장하고 있어 법적 분쟁 가능성이 높습니다.</t>
+          <t>광주 한 카페에 차량이 돌진하여 10명의 사상자가 발생한 사건. 운전자 A씨의 과실이 인정되었으며, 재판부는 사고의 참혹함과 피해자들이 진정성 있는 사과조차 받지 못했음을 언급했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(한문철 변호사 100:0 의견), 가해자 측 보험사가 존재하여 배상 능력이 충분합니다. 현재 분쟁심의위원회에 회부되어 공적 절차가 진행 중이며, 교통사고 특성상 증거 확보가 용이할 것으로 보입니다.</t>
+          <t>적합 조건: 상대방 책임이 명확함(운전자 과실), 집단적 피해(10명 사상), 피해 규모가 큼(사망 및 부상), 증거 확보 가능(수사 단계 언급), 이미 공적 절차(형사 재판)가 진행 중임. 부적합 조건은 없으며, 개인 운전자이지만 심각한 인명 피해로 인해 보험 가입 가능성이 높고, 형사 재판 결과가 민사 소송에 유리하게 작용할 가능성이 높음.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>한문철도 100:0 이랬는데 …이게 어떻게 쌍방과실?</t>
+          <t>‘10명 사상’ 광주 카페 돌진 “운전자 과실”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292780?influxDiv=NAVER</t>
+          <t>http://www.kjdaily.com/article.php?aid=1777545641677933005</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 00:21:40.482787+00:00</t>
+          <t>2026-05-17 13:04:00.389950+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>40대 A 씨</t>
+          <t>서모씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치</t>
+          <t>음주운전 형사 재판 결심공판 진행 중, 선고기일 지정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>40대 남성이 자전거를 타고 고물을 수집하던 70대 노인을 차량으로 치어 숨지게 한 뒤 도주한 혐의로 검찰에 송치되었다. 가해자는 사고 인지 여부를 부인했으나 경찰은 충격을 인지하고도 확인 없이 떠난 것으로 보고 도주치사 혐의를 적용했다. 피해자는 병원 이송 후 사망했다.</t>
+          <t>서울 도심에서 음주운전으로 일본인 관광객 모녀를 들이받아 어머니가 사망하고 딸이 부상당한 사건의 형사 재판에서 검찰이 가해자에게 징역 7년을 구형했다. 가해자는 소주 3병을 마시고 운전한 혐의를 받고 있으며, 다음 달 선고가 예정되어 있다. 이 사건은 일본 언론에서도 주목하며 한국의 낮은 형량에 대한 우려를 표한 바 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사로 증거가 확보되었으며(적합 조건 5), 검찰 송치 등 공적 절차가 진행 중이다(적합 조건 6). 사망 사건으로 피해 규모가 크다(적합 조건 4). 다만, 상대방이 개인으로 자력 확인이 필요하다.</t>
+          <t>음주운전 가해자의 책임이 명확하고(적합 조건 1), 사망 및 부상이라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 형사 재판이 진행 중이므로 사실관계 및 증거 확보가 용이하며(적합 조건 5, 6), 가해자가 테슬라 차량을 소유하고 있어 배상 자력 또는 보험 가입 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 1명, 부상 1명)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>노인 치어 숨지게 하고 도주한 40대 송치</t>
+          <t>검찰, '일본인 모녀 참변' 음주 운전자에 징역 7년 구형</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202604041558243tC</t>
+          <t>https://www.nocutnews.co.kr/news/6496471?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403054155</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 12:24:35.676672+00:00</t>
+          <t>2026-04-05 12:17:38.628372+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>가해자 측 보험사</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>분쟁심의위원회 회부</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>새벽 근무 중이던 환경미화원 B씨가 음주운전자 A씨의 사고로 사망했습니다. B씨는 고등학생과 중학생 자녀를 둔 가장으로, 경찰 조사가 진행 중입니다.</t>
+          <t>교통사고 피해자가 가해자 측 보험사로부터 30% 과실을 주장받아 분쟁심의위원회에 판단을 맡긴 사건입니다. 교통사고 전문가는 가해자 100% 과실로 판단했으나, 보험사는 쌍방과실을 주장하고 있어 법적 분쟁 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 사망 사고로 상대방(음주운전자)의 책임이 명확하며, 경찰 수사를 통해 증거 확보가 용이합니다. 가장의 사망으로 인한 피해 규모가 크고, 이미 공적 절차(경찰 수사)가 진행 중인 점이 소송금융 투자에 적합합니다. (적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>상대방 책임이 비교적 명확하고(한문철 변호사 100:0 의견), 가해자 측 보험사가 존재하여 배상 능력이 충분합니다. 현재 분쟁심의위원회에 회부되어 공적 절차가 진행 중이며, 교통사고 특성상 증거 확보가 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>음주운전 사고 내고  태연히 담배 …새벽 근무하던 환경미화원 사망</t>
+          <t>한문철도 100:0 이랬는데 …이게 어떻게 쌍방과실?</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=50343</t>
+          <t>https://news.jtbc.co.kr/article/NB12292780?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-04 00:20:30.971545+00:00</t>
+          <t>2026-04-05 00:21:40.482787+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>20대 운전자</t>
+          <t>40대 A 씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중</t>
+          <t>경찰 수사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>20대 운전자가 음주운전으로 환경미화원을 치어 사망에 이르게 한 사고가 발생했습니다. 사고 현장에서 뻔뻔하게 흡연하는 모습이 목격되어 공분을 사고 있으며, 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
+          <t>40대 남성이 자전거를 타고 고물을 수집하던 70대 노인을 차량으로 치어 숨지게 한 뒤 도주한 혐의로 검찰에 송치되었다. 가해자는 사고 인지 여부를 부인했으나 경찰은 충격을 인지하고도 확인 없이 떠난 것으로 보고 도주치사 혐의를 적용했다. 피해자는 병원 이송 후 사망했다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>음주운전 사망사고로 상대방의 책임이 명확하며(적합 조건 1), 사망사고이므로 피해 규모가 크고(적합 조건 4), 음주운전 및 사고 현장 증거 확보가 용이합니다(적합 조건 5). 또한, 형사 수사 등 공적 절차가 진행될 것이 확실합니다(적합 조건 6). 다만, 20대 운전자의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사로 증거가 확보되었으며(적합 조건 5), 검찰 송치 등 공적 절차가 진행 중이다(적합 조건 6). 사망 사건으로 피해 규모가 크다(적합 조건 4). 다만, 상대방이 개인으로 자력 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>음주운전 사망사고 내고도 옆에서 뻔뻔하게 '흡연'…공분 산 20대 운전자</t>
+          <t>노인 치어 숨지게 하고 도주한 40대 송치</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6125208</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202604041558243tC</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-04 00:17:45.139000+00:00</t>
+          <t>2026-04-04 12:24:35.676672+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>음주운전 치사상 혐의 형사 재판 진행 중, 검찰 징역 7년 구형, 다음 달 선고 예정.</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>지난해 11월 서울 종로구에서 30대 남성 서모씨가 음주운전 중 횡단보도를 건너던 일본인 관광객 모녀를 들이받아 어머니가 사망하고 딸이 중상을 입은 사건입니다. 검찰은 서씨에게 징역 7년과 테슬라 차량 몰수를 구형했으며, 다음 달 12일 선고가 예정되어 있습니다. 유족은 한국의 낮은 형량과 손해배상 가능성에 대한 우려를 표하고 있습니다.</t>
+          <t>새벽 근무 중이던 환경미화원 B씨가 음주운전자 A씨의 사고로 사망했습니다. B씨는 고등학생과 중학생 자녀를 둔 가장으로, 경찰 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 사망 및 중상해 사건으로 상대방 책임이 명확하며(적합 조건 1), 사망 및 중상해로 피해 규모가 큽니다(적합 조건 4). 경찰 수사 및 형사 재판 진행으로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 피고인이 개인으로 자력에 대한 추가 확인이 필요합니다.</t>
+          <t>음주운전으로 인한 사망 사고로 상대방(음주운전자)의 책임이 명확하며, 경찰 수사를 통해 증거 확보가 용이합니다. 가장의 사망으로 인한 피해 규모가 크고, 이미 공적 절차(경찰 수사)가 진행 중인 점이 소송금융 투자에 적합합니다. (적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 중상 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>일본인 관광객 모녀 참변, 음주운전자에 징역 7년 구형</t>
+          <t>음주운전 사고 내고  태연히 담배 …새벽 근무하던 환경미화원 사망</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10709687?ref=naver</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=50343</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 12:55:34.284762+00:00</t>
+          <t>2026-04-04 00:20:30.971545+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>음주운전자</t>
+          <t>20대 운전자</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>음주운전 차량이 가장을 덮쳐 사망에 이르게 한 사건. 피해자는 중고등학생 자녀를 둔 아버지로, 동료들은 그를 착실한 환경미화원으로 기억하고 있다. 가해 운전자는 사고 후에도 태연한 모습을 보인 것으로 전해졌다.</t>
+          <t>20대 운전자가 음주운전으로 환경미화원을 치어 사망에 이르게 한 사고가 발생했습니다. 사고 현장에서 뻔뻔하게 흡연하는 모습이 목격되어 공분을 사고 있으며, 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 사망 사고로 상대방 책임이 명확하고(조건 1), 피해 규모가 크며(조건 4), 경찰 수사 등 객관적 증거 확보가 용이하고(조건 5), 형사 절차가 진행될 가능성이 높아(조건 6) 소송금융 투자에 적합합니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>음주운전 사망사고로 상대방의 책임이 명확하며(적합 조건 1), 사망사고이므로 피해 규모가 크고(적합 조건 4), 음주운전 및 사고 현장 증거 확보가 용이합니다(적합 조건 5). 또한, 형사 수사 등 공적 절차가 진행될 것이 확실합니다(적합 조건 6). 다만, 20대 운전자의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>가장 덮친 음주차량, 사고 내고도 태연하게..</t>
+          <t>음주운전 사망사고 내고도 옆에서 뻔뻔하게 '흡연'…공분 산 20대 운전자</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=284132</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6125208</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-03 12:35:39.920457+00:00</t>
+          <t>2026-04-04 00:17:45.139000+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>20대 남성 A씨</t>
+          <t>서모씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
+          <t>음주운전 치사상 혐의 형사 재판 진행 중, 검찰 징역 7년 구형, 다음 달 선고 예정.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>부산에서 아침 일찍 출근한 환경미화원이 음주운전 차량에 치여 사망하는 사고가 발생했습니다. 가해자는 20대 남성 A씨로 사고 당시 면허정지 수준의 혈중알코올농도였으며, 경찰은 A씨에게 특가법상 위험운전치사 및 음주운전 혐의로 구속영장을 신청할 방침입니다. 사고 당시 동승자 3명 중 2명은 현장을 이탈하여 음주운전 방조 혐의로 수사 예정입니다.</t>
+          <t>지난해 11월 서울 종로구에서 30대 남성 서모씨가 음주운전 중 횡단보도를 건너던 일본인 관광객 모녀를 들이받아 어머니가 사망하고 딸이 중상을 입은 사건입니다. 검찰은 서씨에게 징역 7년과 테슬라 차량 몰수를 구형했으며, 다음 달 12일 선고가 예정되어 있습니다. 유족은 한국의 낮은 형량과 손해배상 가능성에 대한 우려를 표하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 사망 사고로 가해자의 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 구속영장 신청 예정으로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 피해자가 두 자녀의 가장인 환경미화원으로, 사망에 따른 손해배상액이 상당할 것으로 예상됩니다(적합 조건 4). 다만, 가해자가 개인이며 자력에 대한 정보가 없어 배상 능력에 대한 추가 확인이 필요합니다.</t>
+          <t>음주운전으로 인한 사망 및 중상해 사건으로 상대방 책임이 명확하며(적합 조건 1), 사망 및 중상해로 피해 규모가 큽니다(적합 조건 4). 경찰 수사 및 형사 재판 진행으로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 피고인이 개인으로 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 1명, 중상 1명)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>출근 30분 만에…음주운전 차에 환경미화원 숨져</t>
+          <t>일본인 관광객 모녀 참변, 음주운전자에 징역 7년 구형</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260403184010ahe</t>
+          <t>https://biz.heraldcorp.com/article/10709687?ref=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-03 12:30:29.093050+00:00</t>
+          <t>2026-04-03 12:55:34.284762+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>음주운전자</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>가해자에 대한 검찰 징역 7년 구형</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 사망 사고로, 검찰이 가해자에게 징역 7년을 구형하며 사건의 중대성을 강조했습니다. 피해자는 사고 후 극심한 고통을 겪다 사망했습니다.</t>
+          <t>음주운전 차량이 가장을 덮쳐 사망에 이르게 한 사건. 피해자는 중고등학생 자녀를 둔 아버지로, 동료들은 그를 착실한 환경미화원으로 기억하고 있다. 가해 운전자는 사고 후에도 태연한 모습을 보인 것으로 전해졌다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>가해자의 음주운전으로 인한 사망 사고로 책임이 명확하며(적합 조건 1), 검찰 구형까지 진행되어 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 사망 사고이므로 피해 규모가 매우 큽니다(적합 조건 4).</t>
+          <t>음주운전으로 인한 사망 사고로 상대방 책임이 명확하고(조건 1), 피해 규모가 크며(조건 4), 경찰 수사 등 객관적 증거 확보가 용이하고(조건 5), 형사 절차가 진행될 가능성이 높아(조건 6) 소송금융 투자에 적합합니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>'효도여행 비극' 음주운전 참사...가해자 징역 7년 구형</t>
+          <t>가장 덮친 음주차량, 사고 내고도 태연하게..</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=291225</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=284132</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-03 12:19:10.946648+00:00</t>
+          <t>2026-04-03 12:35:39.920457+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>서모씨</t>
+          <t>20대 남성 A씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>음주운전 형사 재판 진행 중, 선고기일 지정</t>
+          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>지난해 11월 서울 도심에서 만취 운전자가 일본인 관광객 모녀를 들이받아 어머니가 사망하고 딸이 다친 사건. 운전자는 특정범죄 가중처벌법상 위험운전치사상 혐의로 기소되어 형사 재판이 진행 중이며, 검찰은 징역 7년을 구형하고 다음 달 선고가 예정되어 있다. 유족은 일본 국적으로, 일본 언론에서도 사건이 주목받고 있다.</t>
+          <t>부산에서 아침 일찍 출근한 환경미화원이 음주운전 차량에 치여 사망하는 사고가 발생했습니다. 가해자는 20대 남성 A씨로 사고 당시 면허정지 수준의 혈중알코올농도였으며, 경찰은 A씨에게 특가법상 위험운전치사 및 음주운전 혐의로 구속영장을 신청할 방침입니다. 사고 당시 동승자 3명 중 2명은 현장을 이탈하여 음주운전 방조 혐의로 수사 예정입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>음주운전자의 책임이 명확하고(적합 조건 1), 사망 및 상해라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 이미 형사 재판이 진행 중이어서 객관적인 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 운전자가 테슬라 차량을 소유하고 있어 자력 또는 보험 가입 가능성이 높습니다.</t>
+          <t>음주운전으로 인한 사망 사고로 가해자의 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 구속영장 신청 예정으로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 피해자가 두 자녀의 가장인 환경미화원으로, 사망에 따른 손해배상액이 상당할 것으로 예상됩니다(적합 조건 4). 다만, 가해자가 개인이며 자력에 대한 정보가 없어 배상 능력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 상해 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>“효도관광 왔는데”…만취 운전에 일본인 모녀 참변, ‘운전자 징역 7...</t>
+          <t>출근 30분 만에…음주운전 차에 환경미화원 숨져</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12055542?ref=naver</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260403184010ahe</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-03 12:17:46.597753+00:00</t>
+          <t>2026-04-03 12:30:29.093050+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중</t>
+          <t>가해자에 대한 검찰 징역 7년 구형</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>20대 남성이 음주운전 중 보도를 침범하여 작업 중이던 환경미화원을 들이받아 사망에 이르게 한 사건입니다. 운전자는 면허 정지 수준의 음주 상태였으며, 현재 형사 절차가 진행 중일 것으로 예상됩니다.</t>
+          <t>음주운전으로 인한 사망 사고로, 검찰이 가해자에게 징역 7년을 구형하며 사건의 중대성을 강조했습니다. 피해자는 사고 후 극심한 고통을 겪다 사망했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방 책임이 음주운전 및 보도 침범으로 명확하고(적합 조건 1), 피해 규모가 사망 사고로 매우 크며(적합 조건 4), 음주 상태 및 사고 현장 등 객관적 증거 확보가 용이합니다(적합 조건 5). 또한, 음주운전 사망사고이므로 형사 수사 등 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 운전자의 자력은 불분명하나, 자동차 보험을 통한 배상 가능성이 높습니다.</t>
+          <t>가해자의 음주운전으로 인한 사망 사고로 책임이 명확하며(적합 조건 1), 검찰 구형까지 진행되어 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 사망 사고이므로 피해 규모가 매우 큽니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>새벽 보도 위 덮친 음주차…환경미화원 참변</t>
+          <t>'효도여행 비극' 음주운전 참사...가해자 징역 7년 구형</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=202604021948109637433530906c_7</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=291225</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-02 12:30:42.086427+00:00</t>
+          <t>2026-04-03 12:19:10.946648+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>서모씨</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>검찰 보완 수사 진행 중</t>
+          <t>음주운전 형사 재판 진행 중, 선고기일 지정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>교통사고로 인한 사망 사건이 진단서에는 병사로 기재된 사실이 춘천지검의 보완 수사를 통해 밝혀졌습니다. 이는 사망 원인에 대한 진실을 규명하고 책임 소재를 명확히 하는 과정으로, 공적 기관의 조사가 진행 중인 사건입니다.</t>
+          <t>지난해 11월 서울 도심에서 만취 운전자가 일본인 관광객 모녀를 들이받아 어머니가 사망하고 딸이 다친 사건. 운전자는 특정범죄 가중처벌법상 위험운전치사상 혐의로 기소되어 형사 재판이 진행 중이며, 검찰은 징역 7년을 구형하고 다음 달 선고가 예정되어 있다. 유족은 일본 국적으로, 일본 언론에서도 사건이 주목받고 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>교통사고 사망 사건이 진단서에 병사로 기재된 사실이 검찰 보완 수사로 밝혀져 상대방의 책임이 명확해지고 있으며(상대방 책임 명확, 증거 확보 가능), 검찰의 공적 절차가 진행 중입니다(공적 절차 진행 중). 사망 사건이므로 피해 규모가 크고(피해 규모 큼), 소송금융 투자에 적합합니다.</t>
+          <t>음주운전자의 책임이 명확하고(적합 조건 1), 사망 및 상해라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 이미 형사 재판이 진행 중이어서 객관적인 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 운전자가 테슬라 차량을 소유하고 있어 자력 또는 보험 가입 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 1명, 상해 1명)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>교통사고 사망인데 진단서에 병사…검찰 보완 수사로 진실 밝혀</t>
+          <t>“효도관광 왔는데”…만취 운전에 일본인 모녀 참변, ‘운전자 징역 7...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6115613</t>
+          <t>https://www.dt.co.kr/article/12055542?ref=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-26 12:33:45.497590+00:00</t>
+          <t>2026-04-03 12:17:46.597753+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>20대 남성 운전자</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>검찰 보완수사 완료, 운전자 혐의 적용</t>
+          <t>형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>지난해 9월 춘천에서 화물차 운전자 A씨가 80대 B씨를 들이받아 사망케 한 사건. 병원 사망진단서에는 '담낭암'으로 기재되었으나, 검찰의 보완수사를 통해 교통사고가 직접적인 사망 원인임이 밝혀졌다. 운전자 A씨는 혐의를 받고 있으며, 유족은 손해배상 청구 가능성이 있다.</t>
+          <t>20대 남성이 음주운전 중 보도를 침범하여 작업 중이던 환경미화원을 들이받아 사망에 이르게 한 사건입니다. 운전자는 면허 정지 수준의 음주 상태였으며, 현재 형사 절차가 진행 중일 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>운전자의 책임이 검찰 보완수사를 통해 명확히 밝혀졌고(상대방 책임 명확), 사망이라는 중대한 피해가 발생했으며(피해 규모 큼), 검찰 수사 기록이 중요한 증거가 될 수 있습니다(증거 확보 가능). 또한, 이미 검찰 수사가 진행되어 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>상대방 책임이 음주운전 및 보도 침범으로 명확하고(적합 조건 1), 피해 규모가 사망 사고로 매우 크며(적합 조건 4), 음주 상태 및 사고 현장 등 객관적 증거 확보가 용이합니다(적합 조건 5). 또한, 음주운전 사망사고이므로 형사 수사 등 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 운전자의 자력은 불분명하나, 자동차 보험을 통한 배상 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>교통사고로 숨졌는데 병원 사망진단서 '담낭암'…검찰 보완수사로 오류...</t>
+          <t>새벽 보도 위 덮친 음주차…환경미화원 참변</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041105</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=202604021948109637433530906c_7</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-26 12:33:34.439182+00:00</t>
+          <t>2026-04-02 12:30:42.086427+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>검찰 보완 수사 요구</t>
+          <t>검찰 보완 수사 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>인천 송도에서 30대 여성이 무면허 중학생이 운전하는 전동 킥보드에 치여 중태에 빠졌고, 현재 인지 장애 등 심각한 후유증을 겪고 있다. 가해 중학생과 킥보드 대여업체 및 임원이 혐의로 검찰에 송치되었으며, 검찰은 경찰에 업체 측 방조 혐의와 피해자의 건강 상태에 대한 보완 수사를 요구했다.</t>
+          <t>교통사고로 인한 사망 사건이 진단서에는 병사로 기재된 사실이 춘천지검의 보완 수사를 통해 밝혀졌습니다. 이는 사망 원인에 대한 진실을 규명하고 책임 소재를 명확히 하는 과정으로, 공적 기관의 조사가 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>가해 중학생과 킥보드 대여업체의 책임이 비교적 명확하며(적합 조건 1), 업체 측에 자력이 충분할 것으로 예상됩니다(적합 조건 2). 피해자는 중태에 빠졌다가 심각한 후유증을 겪고 있어 피해 규모가 상당할 것으로 판단되며(적합 조건 4), 검찰의 보완 수사 요구로 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>교통사고 사망 사건이 진단서에 병사로 기재된 사실이 검찰 보완 수사로 밝혀져 상대방의 책임이 명확해지고 있으며(상대방 책임 명확, 증거 확보 가능), 검찰의 공적 절차가 진행 중입니다(공적 절차 진행 중). 사망 사건이므로 피해 규모가 크고(피해 규모 큼), 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'30대 엄마 중태' 킥보드 사고…검찰, 경찰에 보완수사 요구</t>
+          <t>교통사고 사망인데 진단서에 병사…검찰 보완 수사로 진실 밝혀</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05923686645386928</t>
+          <t>https://www.news1.kr/local/kangwon/6115613</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-25 12:32:52.896601+00:00</t>
+          <t>2026-03-26 12:33:45.497590+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치, 검찰 보완수사 요구 중</t>
+          <t>검찰 보완수사 완료, 운전자 혐의 적용</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>인천 송도에서 10대 중학생이 무면허로 전동 킥보드를 몰다 30대 여성을 들이받아 중태에 빠뜨린 사건이다. 피해 여성은 뇌 손상과 인지장애 등 심각한 후유증을 앓고 있으며, 킥보드 대여 업체는 무면허 운전 방조 혐의를 받고 있다. 경찰은 사건을 검찰에 송치했고, 검찰은 피해자의 건강 상태 및 업체 관련 추가 증거에 대한 보완수사를 요구했다.</t>
+          <t>지난해 9월 춘천에서 화물차 운전자 A씨가 80대 B씨를 들이받아 사망케 한 사건. 병원 사망진단서에는 '담낭암'으로 기재되었으나, 검찰의 보완수사를 통해 교통사고가 직접적인 사망 원인임이 밝혀졌다. 운전자 A씨는 혐의를 받고 있으며, 유족은 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>가해자의 무면허 운전 및 킥보드 대여 업체의 방조 혐의로 상대방 책임이 비교적 명확하며(조건 1), 피해자가 뇌 손상 등 중대한 후유증을 겪고 있어 피해 규모가 크다(조건 4). 경찰 수사 후 검찰 송치 및 보완수사 요구 등 공적 절차가 진행 중이며(조건 6), 관련 증거 확보가 용이하다(조건 5). 킥보드 대여 업체의 자력은 추가 확인이 필요하지만, 사건의 중대성과 책임 소재가 명확하여 소송금융 투자에 적합하다.</t>
+          <t>운전자의 책임이 검찰 보완수사를 통해 명확히 밝혀졌고(상대방 책임 명확), 사망이라는 중대한 피해가 발생했으며(피해 규모 큼), 검찰 수사 기록이 중요한 증거가 될 수 있습니다(증거 확보 가능). 또한, 이미 검찰 수사가 진행되어 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>검찰, '인천 송도 전동 킥보드 사고' 보완수사 요구</t>
+          <t>교통사고로 숨졌는데 병원 사망진단서 '담낭암'…검찰 보완수사로 오류...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6810239_36918.html</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041105</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-25 12:26:46.363671+00:00</t>
+          <t>2026-03-26 12:33:34.439182+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>음주운전자</t>
+          <t>킥보드 대여업체 및 가해 중학생의 부모</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 운전자 체포</t>
+          <t>검찰 보완 수사 요구</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>서울 홍대입구역과 동대문역 인근에서 일본인 관광객들이 음주운전 차량에 잇따라 희생되거나 중상을 입는 사고가 발생했습니다. 운전자들은 음주운전 혐의로 체포되었으며, 경찰이 정확한 사고 경위를 조사 중입니다. 일본 현지 언론은 한국의 심각한 음주운전 문제를 지적하고 있습니다.</t>
+          <t>인천 송도에서 30대 여성이 무면허 중학생이 운전하는 전동 킥보드에 치여 중태에 빠졌고, 현재 인지 장애 등 심각한 후유증을 겪고 있다. 가해 중학생과 킥보드 대여업체 및 임원이 혐의로 검찰에 송치되었으며, 검찰은 경찰에 업체 측 방조 혐의와 피해자의 건강 상태에 대한 보완 수사를 요구했다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 명확한 상대방 책임(적합 조건 1)과 사망 및 중상해라는 큰 피해 규모(적합 조건 4)가 발생했습니다. 경찰 수사 및 운전자 체포로 증거 확보가 용이하며 공적 절차가 진행 중(적합 조건 5, 6)입니다. 다만, 개별 사건이며 상대방(운전자)의 자력은 보험 여부에 따라 달라질 수 있습니다.</t>
+          <t>가해 중학생과 킥보드 대여업체의 책임이 비교적 명확하며(적합 조건 1), 업체 측에 자력이 충분할 것으로 예상됩니다(적합 조건 2). 피해자는 중태에 빠졌다가 심각한 후유증을 겪고 있어 피해 규모가 상당할 것으로 판단되며(적합 조건 4), 검찰의 보완 수사 요구로 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>최소 6명 (사망 1명, 중상 1명, 경상 4명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>“한국 안전한 나라라고 생각했는데”...‘나라 망신’인데 음주운전차...</t>
+          <t>'30대 엄마 중태' 킥보드 사고…검찰, 경찰에 보완수사 요구</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023619?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05923686645386928</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-24 12:43:41.792051+00:00</t>
+          <t>2026-03-25 12:32:52.896601+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>킥보드 대여 업체</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 가해자 자수, 형사 절차 진행 예상</t>
+          <t>경찰 수사 후 검찰 송치, 검찰 보완수사 요구 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>우회전하던 SUV가 골목에서 60대 여성을 치어 사망에 이르게 한 뺑소니 사건입니다. 무면허 운전자인 가해자는 사고 후 도주했다가 1시간 뒤 자수했으며, 사고 장면은 CCTV에 포착되었습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>인천 송도에서 10대 중학생이 무면허로 전동 킥보드를 몰다 30대 여성을 들이받아 중태에 빠뜨린 사건이다. 피해 여성은 뇌 손상과 인지장애 등 심각한 후유증을 앓고 있으며, 킥보드 대여 업체는 무면허 운전 방조 혐의를 받고 있다. 경찰은 사건을 검찰에 송치했고, 검찰은 피해자의 건강 상태 및 업체 관련 추가 증거에 대한 보완수사를 요구했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>가해자의 무면허 뺑소니로 인한 사망 사고로 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 크고(적합 조건 4), CCTV 영상 및 가해자 자수로 증거 확보가 용이합니다(적합 조건 5). 현재 경찰 수사가 진행 중인 점(적합 조건 6)도 긍정적이나, 가해자의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>가해자의 무면허 운전 및 킥보드 대여 업체의 방조 혐의로 상대방 책임이 비교적 명확하며(조건 1), 피해자가 뇌 손상 등 중대한 후유증을 겪고 있어 피해 규모가 크다(조건 4). 경찰 수사 후 검찰 송치 및 보완수사 요구 등 공적 절차가 진행 중이며(조건 6), 관련 증거 확보가 용이하다(조건 5). 킥보드 대여 업체의 자력은 추가 확인이 필요하지만, 사건의 중대성과 책임 소재가 명확하여 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>사람 치고 차에서 내려 한 일?…CCTV에 찍힌 충격 장면 - 뉴스파이터</t>
+          <t>검찰, '인천 송도 전동 킥보드 사고' 보완수사 요구</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183803</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6810239_36918.html</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-24 12:41:36.327350+00:00</t>
+          <t>2026-03-25 12:26:46.363671+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>B씨 (화물차 운전자)</t>
+          <t>음주운전자</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>화물차 운전자 B씨 교통사고처리 특례법 위반(치사상) 혐의로 입건, 경찰 조사 및 정비 이력 확인 중</t>
+          <t>경찰 수사 진행 중, 운전자 체포</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>서해안고속도로에서 화물차 바퀴가 빠져 반대편 차로의 시외버스를 덮쳐 버스 기사가 사망하고 승객 3명이 부상당했다. 경찰은 화물차 운전자 B씨를 교통사고처리 특례법 위반 혐의로 입건하여 사고 경위와 정비 이력을 조사 중이다. 과거 유사 사고 사례들이 보도된 바 있으며, 정비 소홀이 원인으로 지목된 경우가 많았다.</t>
+          <t>서울 홍대입구역과 동대문역 인근에서 일본인 관광객들이 음주운전 차량에 잇따라 희생되거나 중상을 입는 사고가 발생했습니다. 운전자들은 음주운전 혐의로 체포되었으며, 경찰이 정확한 사고 경위를 조사 중입니다. 일본 현지 언론은 한국의 심각한 음주운전 문제를 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>화물차 바퀴 빠짐으로 인한 사망 및 부상 사고로 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 사고로 피해 규모가 크고(적합 조건 4), 버스 내부 블랙박스 및 경찰 조사로 증거 확보가 용이하다(적합 조건 5). 또한 경찰 수사라는 공적 절차가 진행 중이다(적합 조건 6). 상업용 화물차 사고이므로 운수회사나 보험사를 통한 배상 가능성이 높아 자력도 충분할 것으로 예상된다(적합 조건 2).</t>
+          <t>음주운전으로 인한 명확한 상대방 책임(적합 조건 1)과 사망 및 중상해라는 큰 피해 규모(적합 조건 4)가 발생했습니다. 경찰 수사 및 운전자 체포로 증거 확보가 용이하며 공적 절차가 진행 중(적합 조건 5, 6)입니다. 다만, 개별 사건이며 상대방(운전자)의 자력은 보험 여부에 따라 달라질 수 있습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 3명</t>
+          <t>최소 6명 (사망 1명, 중상 1명, 경상 4명)</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>기사님! ...손으로 브레이크 누른 승객 , 참사 막았지만</t>
+          <t>“한국 안전한 나라라고 생각했는데”...‘나라 망신’인데 음주운전차...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05949926645384960</t>
+          <t>https://www.sedaily.com/article/20023619?ref=naver</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-20 00:35:45.952194+00:00</t>
+          <t>2026-03-24 12:43:41.792051+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 예상</t>
+          <t>경찰 수사 중, 가해자 자수, 형사 절차 진행 예상</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>고속도로에서 날아온 바퀴에 의해 버스 운전기사가 사망하고 다수의 승객이 부상당하는 참사가 발생했습니다. 이 사고는 운전기사의 사망과 다수 승객의 부상으로 인해 인명 피해 규모가 크며, 경찰 수사를 통해 사고 원인 및 책임 소재가 규명될 것으로 예상됩니다.</t>
+          <t>우회전하던 SUV가 골목에서 60대 여성을 치어 사망에 이르게 한 뺑소니 사건입니다. 무면허 운전자인 가해자는 사고 후 도주했다가 1시간 뒤 자수했으며, 사고 장면은 CCTV에 포착되었습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>고속도로에서 발생한 '날아온 바퀴' 사고로 버스 운전기사가 사망하고 다수의 승객이 부상당한 사건입니다. 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 인명 피해 규모가 커 손해배상액이 상당할 것으로 예상됩니다(적합 조건 4). 경찰 수사를 통해 증거 확보가 용이하고(적합 조건 5), 공적 절차가 진행 중일 것입니다(적합 조건 6). 바퀴가 날아온 차량의 소유주나 운수회사, 보험사 등이 피고가 될 경우 자력도 충분할 것으로 보입니다(적합 조건 2).</t>
+          <t>가해자의 무면허 뺑소니로 인한 사망 사고로 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 크고(적합 조건 4), CCTV 영상 및 가해자 자수로 증거 확보가 용이합니다(적합 조건 5). 현재 경찰 수사가 진행 중인 점(적합 조건 6)도 긍정적이나, 가해자의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>운전기사 1명 사망, 다수 승객 부상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>첫 방한 리사수 CEO '깜짝 발표' 예고 [1분 브리프]</t>
+          <t>사람 치고 차에서 내려 한 일?…CCTV에 찍힌 충격 장면 - 뉴스파이터</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031816160452865</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183803</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-19 00:52:47.584515+00:00</t>
+          <t>2026-03-24 12:41:36.327350+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>화물차 소유주 및 운송업체</t>
+          <t>B씨 (화물차 운전자)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰이 화물차 정비 불량 여부 및 사고 원인 조사 중</t>
+          <t>화물차 운전자 B씨 교통사고처리 특례법 위반(치사상) 혐의로 입건, 경찰 조사 및 정비 이력 확인 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>고속도로를 달리던 화물차에서 바퀴가 이탈해 반대편 차선 고속버스를 덮쳐 버스 운전자가 사망하고 승객 3명이 경상을 입었습니다. 운전자는 중상을 입은 상황에서도 2차 사고를 막기 위해 차량을 갓길로 이동시킨 것으로 알려졌습니다. 경찰은 화물차의 정비 상태와 부품 결함 여부, 운전자 관리 책임 등을 중심으로 사고 원인을 조사 중입니다.</t>
+          <t>서해안고속도로에서 화물차 바퀴가 빠져 반대편 차로의 시외버스를 덮쳐 버스 기사가 사망하고 승객 3명이 부상당했다. 경찰은 화물차 운전자 B씨를 교통사고처리 특례법 위반 혐의로 입건하여 사고 경위와 정비 이력을 조사 중이다. 과거 유사 사고 사례들이 보도된 바 있으며, 정비 소홀이 원인으로 지목된 경우가 많았다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>화물차 바퀴 이탈로 인한 사고로 상대방(화물차 소유주 및 운송업체)의 책임이 명확하며, 경찰 조사를 통해 정비 불량 등 증거 확보 가능성이 높습니다. 버스 운전자 사망이라는 중대한 인명 피해가 발생했고, 경찰 조사가 진행 중인 사건입니다.</t>
+          <t>화물차 바퀴 빠짐으로 인한 사망 및 부상 사고로 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 사고로 피해 규모가 크고(적합 조건 4), 버스 내부 블랙박스 및 경찰 조사로 증거 확보가 용이하다(적합 조건 5). 또한 경찰 수사라는 공적 절차가 진행 중이다(적합 조건 6). 상업용 화물차 사고이므로 운수회사나 보험사를 통한 배상 가능성이 높아 자력도 충분할 것으로 예상된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>사망 1명, 경상 3명</t>
+          <t>사망 1명, 부상 3명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>피할 새도 없이 덮친 화물차 바퀴…버스기사는 마지막까지 승객 지켰다</t>
+          <t>기사님! ...손으로 브레이크 누른 승객 , 참사 막았지만</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031908110889635</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05949926645384960</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-19 00:39:04.205510+00:00</t>
+          <t>2026-03-20 00:35:45.952194+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>70대 B씨 (화물차 운전자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 교통사고처리 특례법 위반(치사상) 혐의로 입건</t>
+          <t>경찰 수사 진행 중 예상</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>평택 서해안고속도로에서 화물차에서 빠진 바퀴가 반대편 차로의 시외버스를 덮쳐 버스 운전기사 1명이 사망하고 승객 3명이 부상당했다. 사망한 운전기사는 부상 중에도 갓길에 버스를 정차시켜 추가 사고를 막았다. 경찰은 화물차 운전자를 입건해 사고 경위와 정비 이력을 조사 중이며, 과거에도 유사한 화물차 바퀴 빠짐 사고로 인명 피해가 발생한 바 있다.</t>
+          <t>고속도로에서 날아온 바퀴에 의해 버스 운전기사가 사망하고 다수의 승객이 부상당하는 참사가 발생했습니다. 이 사고는 운전기사의 사망과 다수 승객의 부상으로 인해 인명 피해 규모가 크며, 경찰 수사를 통해 사고 원인 및 책임 소재가 규명될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>화물차 운전자의 정비 소홀 또는 관리 부실로 인한 책임이 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보가 용이합니다(적합 조건 5, 6). 사망 사고로 피해 규모가 크고(적합 조건 4), 유족 및 부상자들의 손해배상 청구가 예상됩니다. 화물차 보험을 통해 배상 가능성도 높습니다.</t>
+          <t>고속도로에서 발생한 '날아온 바퀴' 사고로 버스 운전기사가 사망하고 다수의 승객이 부상당한 사건입니다. 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생하여 집단적 피해에 해당하며(적합 조건 3), 인명 피해 규모가 커 손해배상액이 상당할 것으로 예상됩니다(적합 조건 4). 경찰 수사를 통해 증거 확보가 용이하고(적합 조건 5), 공적 절차가 진행 중일 것입니다(적합 조건 6). 바퀴가 날아온 차량의 소유주나 운수회사, 보험사 등이 피고가 될 경우 자력도 충분할 것으로 보입니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 3명</t>
+          <t>운전기사 1명 사망, 다수 승객 부상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>갓길로 버스 몰아 참사 막아 ...날아든 바퀴에 숨진 '의인'</t>
+          <t>첫 방한 리사수 CEO '깜짝 발표' 예고 [1분 브리프]</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06005686645384632</t>
+          <t>https://view.asiae.co.kr/article/2026031816160452865</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-19 00:35:32.751185+00:00</t>
+          <t>2026-03-19 00:52:47.584515+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>60대 A씨</t>
+          <t>화물차 소유주 및 운송업체</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>경찰이 화물차 정비 불량 여부 및 사고 원인 조사 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>전북 완주에서 60대 남성 A씨가 무면허 상태로 80대 여성 B씨를 차량으로 치어 숨지게 한 뒤 도주했습니다. 경찰은 CCTV 영상 등을 통해 A씨를 긴급체포했으며, A씨는 혐의를 부인하고 있습니다. 경찰은 추가 조사를 거쳐 구속영장을 신청할 방침입니다.</t>
+          <t>고속도로를 달리던 화물차에서 바퀴가 이탈해 반대편 차선 고속버스를 덮쳐 버스 운전자가 사망하고 승객 3명이 경상을 입었습니다. 운전자는 중상을 입은 상황에서도 2차 사고를 막기 위해 차량을 갓길로 이동시킨 것으로 알려졌습니다. 경찰은 화물차의 정비 상태와 부품 결함 여부, 운전자 관리 책임 등을 중심으로 사고 원인을 조사 중입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>무면허 뺑소니로 인한 사망 사고로 상대방 책임이 명확하며(적합 조건 1), 사망이라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). CCTV 영상 등 객관적 증거가 확보되었고(적합 조건 5), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피고가 개인이라 자력 부족 가능성이 있습니다.</t>
+          <t>화물차 바퀴 이탈로 인한 사고로 상대방(화물차 소유주 및 운송업체)의 책임이 명확하며, 경찰 조사를 통해 정비 불량 등 증거 확보 가능성이 높습니다. 버스 운전자 사망이라는 중대한 인명 피해가 발생했고, 경찰 조사가 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 1명, 경상 3명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>80대 숨졌는데  사람친줄 몰랐다 …'무면허' 뺑소니범 긴급체포</t>
+          <t>피할 새도 없이 덮친 화물차 바퀴…버스기사는 마지막까지 승객 지켰다</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031417441052482</t>
+          <t>https://view.asiae.co.kr/article/2026031908110889635</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-14 12:25:48.754658+00:00</t>
+          <t>2026-03-19 00:39:04.205510+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>70대 B씨 (화물차 운전자)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 중</t>
+          <t>경찰 수사 진행 중, 교통사고처리 특례법 위반(치사상) 혐의로 입건</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>전북 완주에서 60대 무면허 남성 A씨가 80대 노인을 차로 치어 숨지게 한 뒤 달아난 혐의로 긴급체포되었습니다. 경찰은 CCTV 분석을 통해 A씨를 검거했으며, A씨는 혐의를 부인하고 있습니다. 경찰은 A씨에 대해 구속영장을 신청할 방침입니다.</t>
+          <t>평택 서해안고속도로에서 화물차에서 빠진 바퀴가 반대편 차로의 시외버스를 덮쳐 버스 운전기사 1명이 사망하고 승객 3명이 부상당했다. 사망한 운전기사는 부상 중에도 갓길에 버스를 정차시켜 추가 사고를 막았다. 경찰은 화물차 운전자를 입건해 사고 경위와 정비 이력을 조사 중이며, 과거에도 유사한 화물차 바퀴 빠짐 사고로 인명 피해가 발생한 바 있다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(무면허 뺑소니), 사망사고로 피해 규모가 크며, CCTV 등 객관적 증거가 확보되어 경찰 수사가 진행 중인 사건입니다. (적합 조건 1, 4, 5, 6 해당) 다만, 피고의 자력은 추가 확인이 필요합니다.</t>
+          <t>화물차 운전자의 정비 소홀 또는 관리 부실로 인한 책임이 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보가 용이합니다(적합 조건 5, 6). 사망 사고로 피해 규모가 크고(적합 조건 4), 유족 및 부상자들의 손해배상 청구가 예상됩니다. 화물차 보험을 통해 배상 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 1명, 부상 3명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>경찰, 뺑소니 사망사고 낸 무면허 60대 긴급체포</t>
+          <t>갓길로 버스 몰아 참사 막아 ...날아든 바퀴에 숨진 '의인'</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260314162708RYG</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06005686645384632</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-14 12:21:23.404250+00:00</t>
+          <t>2026-03-19 00:35:32.751185+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>중학생 A양, 전동킥보드 대여 업체, 임원 B씨</t>
+          <t>60대 A씨</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>가해 중학생 및 대여업체 검찰 송치, 민사 소송 예정</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>인도에서 무면허 중학생이 운전하던 전동 킥보드에 30대 여성이 치여 뇌 손상 등 중태에 빠진 사고. 가해 중학생과 면허 확인 없이 킥보드를 대여한 업체 및 임원이 검찰에 송치되었다. 피해자는 심각한 후유증을 겪고 있으며, 보상을 위해 민사 소송을 제기해야 하는 상황이다.</t>
+          <t>전북 완주에서 60대 남성 A씨가 무면허 상태로 80대 여성 B씨를 차량으로 치어 숨지게 한 뒤 도주했습니다. 경찰은 CCTV 영상 등을 통해 A씨를 긴급체포했으며, A씨는 혐의를 부인하고 있습니다. 경찰은 추가 조사를 거쳐 구속영장을 신청할 방침입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(무면허 중학생의 인도 주행, 대여업체의 면허 미확인), 피해 규모가 매우 크며(뇌 손상, 인지 장애 등 중태), 경찰 수사 및 검찰 송치라는 공적 절차가 진행 중이다. 다만, 가해 중학생의 자력이 부족하고 대여업체의 자력은 추가 확인이 필요하다.</t>
+          <t>무면허 뺑소니로 인한 사망 사고로 상대방 책임이 명확하며(적합 조건 1), 사망이라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). CCTV 영상 등 객관적 증거가 확보되었고(적합 조건 5), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피고가 개인이라 자력 부족 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>30대 엄마 뇌손상…어린 딸 덮친 ‘킥라니’ 여중생, 결국 檢송치</t>
+          <t>80대 숨졌는데  사람친줄 몰랐다 …'무면허' 뺑소니범 긴급체포</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260314503422?OutUrl=naver</t>
+          <t>https://www.imaeil.com/page/view/2026031417441052482</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-14 12:17:48.277687+00:00</t>
+          <t>2026-03-14 12:25:48.754658+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>중학생 A양의 부모, 킥보드 대여 업체, 킥보드 대여 업체 임원 B씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>경찰 수사 및 구속영장 신청 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>인천 송도동에서 무면허 중학생이 운전하던 전동 킥보드에 30대 엄마가 딸을 보호하려다 치여 중태에 빠진 사고. 경찰은 가해 중학생을 교통사고처리특례법상 치상 및 도로교통법상 무면허 운전 혐의로, 킥보드 대여 업체와 임원을 무면허 운전 방조 혐의로 검찰에 송치했다. 피해자는 심한 후유증을 앓고 있으며 피해 회복이 이뤄지지 않은 상태이다.</t>
+          <t>전북 완주에서 60대 무면허 남성 A씨가 80대 노인을 차로 치어 숨지게 한 뒤 달아난 혐의로 긴급체포되었습니다. 경찰은 CCTV 분석을 통해 A씨를 검거했으며, A씨는 혐의를 부인하고 있습니다. 경찰은 A씨에 대해 구속영장을 신청할 방침입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>가해 중학생의 무면허 운전과 킥보드 대여 업체의 방조 혐의로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사 완료 및 검찰 송치로 객관적 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해자가 중태에 빠져 피해 규모가 클 것으로 예상되며(적합 조건 4), 킥보드 대여 업체가 피고가 될 경우 자력도 충분할 것으로 보입니다(적합 조건 2).</t>
+          <t>상대방 책임이 명확하고(무면허 뺑소니), 사망사고로 피해 규모가 크며, CCTV 등 객관적 증거가 확보되어 경찰 수사가 진행 중인 사건입니다. (적합 조건 1, 4, 5, 6 해당) 다만, 피고의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>딸 지키려 몸 던진 30대 엄마 중태…‘무면허 킥보드’ 10대 송치</t>
+          <t>경찰, 뺑소니 사망사고 낸 무면허 60대 긴급체포</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987890</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260314162708RYG</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-14 00:16:51.777732+00:00</t>
+          <t>2026-03-14 12:21:23.404250+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>중학생 A양, 킥보드 대여업체, 대여업체 임원 B씨</t>
+          <t>중학생 A양, 전동킥보드 대여 업체, 임원 B씨</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치, 민사 소송 예정</t>
+          <t>가해 중학생 및 대여업체 검찰 송치, 민사 소송 예정</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>무면허 중학생이 전동 킥보드를 타다 30대 여성을 들이받아 피해자가 뇌 손상 및 인지 장애 등 심각한 후유증을 겪고 있습니다. 경찰은 가해 중학생과 킥보드 대여업체 관계자를 검찰에 송치했으며, 피해자 가족은 민사 소송을 통해 보상을 받아야 하는 상황입니다. 가해 학생의 보험 미가입으로 보상 회수에 어려움이 예상되나, 대여업체의 책임 여부가 쟁점이 될 수 있습니다.</t>
+          <t>인도에서 무면허 중학생이 운전하던 전동 킥보드에 30대 여성이 치여 뇌 손상 등 중태에 빠진 사고. 가해 중학생과 면허 확인 없이 킥보드를 대여한 업체 및 임원이 검찰에 송치되었다. 피해자는 심각한 후유증을 겪고 있으며, 보상을 위해 민사 소송을 제기해야 하는 상황이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>가해 중학생과 킥보드 대여업체 관계자가 검찰에 송치되어 상대방 책임이 명확하며(적합 조건 1), 피해자가 뇌 손상 등 심각한 후유증을 겪어 피해 규모가 매우 큽니다(적합 조건 4). 경찰 수사로 증거가 확보되었고(적합 조건 5), 검찰 송치로 공적 절차가 진행 중입니다(적합 조건 6). 가해 학생의 보험 미가입에도 불구하고 대여업체에 대한 책임 추궁 가능성이 있어 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 명확하고(무면허 중학생의 인도 주행, 대여업체의 면허 미확인), 피해 규모가 매우 크며(뇌 손상, 인지 장애 등 중태), 경찰 수사 및 검찰 송치라는 공적 절차가 진행 중이다. 다만, 가해 중학생의 자력이 부족하고 대여업체의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>몸 던져 딸 지킨 엄마 중태...무면허 킥보드 중학생, 결국</t>
+          <t>30대 엄마 뇌손상…어린 딸 덮친 ‘킥라니’ 여중생, 결국 檢송치</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05500566645382992</t>
+          <t>https://www.segye.com/newsView/20260314503422?OutUrl=naver</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-13 13:16:21.763701+00:00</t>
+          <t>2026-03-14 12:17:48.277687+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>킥보드 대여 업체 및 중학생 A양</t>
+          <t>중학생 A양의 부모, 킥보드 대여 업체, 킥보드 대여 업체 임원 B씨</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>중학생 및 킥보드 대여 업체 검찰 송치</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>인천 송도에서 30대 여성이 딸을 보호하려다 중학생 A양이 운전하던 전동 킥보드에 치여 중태에 빠졌습니다. 경찰은 무면허 운전을 한 중학생 A양과 무면허 운전을 방조한 킥보드 대여 업체 및 임원을 검찰에 송치했습니다. 피해자는 현재도 심한 후유증을 앓고 있는 것으로 전해졌습니다.</t>
+          <t>인천 송도동에서 무면허 중학생이 운전하던 전동 킥보드에 30대 엄마가 딸을 보호하려다 치여 중태에 빠진 사고. 경찰은 가해 중학생을 교통사고처리특례법상 치상 및 도로교통법상 무면허 운전 혐의로, 킥보드 대여 업체와 임원을 무면허 운전 방조 혐의로 검찰에 송치했다. 피해자는 심한 후유증을 앓고 있으며 피해 회복이 이뤄지지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>중학생의 무면허 운전과 킥보드 대여 업체의 무면허 운전 방조 혐의로 검찰 송치되어 상대방 책임이 명확합니다. 킥보드 대여 업체는 기업으로서 배상 능력이 있을 것으로 예상되며, 피해자가 중태에 빠지고 심한 후유증을 앓고 있어 피해 규모가 클 것으로 보입니다. 경찰 수사 및 검찰 송치로 객관적 증거가 확보되었고, 공적 절차가 진행 중입니다.</t>
+          <t>가해 중학생의 무면허 운전과 킥보드 대여 업체의 방조 혐의로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사 완료 및 검찰 송치로 객관적 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해자가 중태에 빠져 피해 규모가 클 것으로 예상되며(적합 조건 4), 킥보드 대여 업체가 피고가 될 경우 자력도 충분할 것으로 보입니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>'30대 엄마 중태' 킥보드 운전 중학생 검찰 송치</t>
+          <t>딸 지키려 몸 던진 30대 엄마 중태…‘무면허 킥보드’ 10대 송치</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603131925128842</t>
+          <t>https://www.mk.co.kr/article/11987890</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-13 12:33:35.021969+00:00</t>
+          <t>2026-03-14 00:16:51.777732+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>마을버스 운수회사</t>
+          <t>중학생 A양, 킥보드 대여업체, 대여업체 임원 B씨</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>경찰 수사 완료 및 검찰 송치, 민사 소송 예정</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>서울 강서구에서 마을버스가 중앙선을 넘어 차량 5대를 잇달아 들이받는 연쇄 추돌 사고가 발생했습니다. 이 사고로 버스 승객 18명, 충돌 차량 탑승자 5명, 보행자 1명 등 총 24명이 부상을 입었으며, 임산부 1명을 포함한 4명은 병원으로 이송되었습니다. 경찰은 CCTV를 확보하고 운전자의 급발진 주장을 포함한 정확한 사고 경위를 조사 중입니다.</t>
+          <t>무면허 중학생이 전동 킥보드를 타다 30대 여성을 들이받아 피해자가 뇌 손상 및 인지 장애 등 심각한 후유증을 겪고 있습니다. 경찰은 가해 중학생과 킥보드 대여업체 관계자를 검찰에 송치했으며, 피해자 가족은 민사 소송을 통해 보상을 받아야 하는 상황입니다. 가해 학생의 보험 미가입으로 보상 회수에 어려움이 예상되나, 대여업체의 책임 여부가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>마을버스 운전자의 중앙선 침범으로 인한 연쇄 충돌 사고로 상대방 책임이 비교적 명확하며(적합 조건 1), 마을버스 운수회사와 보험사를 통해 자력 확보가 가능합니다(적합 조건 2). 버스 승객, 충돌 차량 탑승자, 보행자 등 총 24명의 다수 피해자가 발생하여 집단적 피해에 해당하고(적합 조건 3), CCTV 확보 및 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6).</t>
+          <t>가해 중학생과 킥보드 대여업체 관계자가 검찰에 송치되어 상대방 책임이 명확하며(적합 조건 1), 피해자가 뇌 손상 등 심각한 후유증을 겪어 피해 규모가 매우 큽니다(적합 조건 4). 경찰 수사로 증거가 확보되었고(적합 조건 5), 검찰 송치로 공적 절차가 진행 중입니다(적합 조건 6). 가해 학생의 보험 미가입에도 불구하고 대여업체에 대한 책임 추궁 가능성이 있어 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>24명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>마을버스 중앙선 넘고 5대 연쇄 충돌…임산부 포함 24명 부상</t>
+          <t>몸 던져 딸 지킨 엄마 중태...무면허 킥보드 중학생, 결국</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180945</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05500566645382992</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-11 00:21:39.658826+00:00</t>
+          <t>2026-03-13 13:16:21.763701+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>40대 운전자</t>
+          <t>킥보드 대여 업체 및 중학생 A양</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경찰 수사 중 (음주/약물 운전 가능성 조사)</t>
+          <t>중학생 및 킥보드 대여 업체 검찰 송치</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>40대 운전자가 몰던 포르쉐 차량이 역주행하여 대기 중인 차량들을 들이받고 화재가 발생한 사건입니다. 운전자는 긴급체포되었으며, 경찰은 음주 또는 약물 운전 가능성을 조사 중입니다. 다수의 차량이 피해를 입었으며, 블랙박스 영상 등 명확한 증거가 확보될 것으로 보입니다.</t>
+          <t>인천 송도에서 30대 여성이 딸을 보호하려다 중학생 A양이 운전하던 전동 킥보드에 치여 중태에 빠졌습니다. 경찰은 무면허 운전을 한 중학생 A양과 무면허 운전을 방조한 킥보드 대여 업체 및 임원을 검찰에 송치했습니다. 피해자는 현재도 심한 후유증을 앓고 있는 것으로 전해졌습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방 운전자의 책임이 명확하고(적합 조건 1), 고가 차량 운전자로 자력이 있거나 보험사를 통한 배상 가능성이 높습니다(적합 조건 2). 블랙박스 영상 등 객관적 증거가 존재하며(적합 조건 5), 경찰 수사가 진행 중인 사건(적합 조건 6)으로, 다수 차량의 피해로 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>중학생의 무면허 운전과 킥보드 대여 업체의 무면허 운전 방조 혐의로 검찰 송치되어 상대방 책임이 명확합니다. 킥보드 대여 업체는 기업으로서 배상 능력이 있을 것으로 예상되며, 피해자가 중태에 빠지고 심한 후유증을 앓고 있어 피해 규모가 클 것으로 보입니다. 경찰 수사 및 검찰 송치로 객관적 증거가 확보되었고, 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[사건을 보다]포르쉐 돌연 역주행하며 대기 중인 차량 충돌</t>
+          <t>'30대 엄마 중태' 킥보드 운전 중학생 검찰 송치</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518097</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603131925128842</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-09 12:37:03.228289+00:00</t>
+          <t>2026-03-13 12:33:35.021969+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>마을버스 운수회사</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>자동차손해배상진흥원을 통한 피해 지원 절차 진행 중</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>자동차손해배상진흥원은 무보험 또는 뺑소니 사고로 인해 배상을 받기 어려운 피해자, 특히 저소득층 사망/중상해 피해자에게 국가가 대신 지원하는 공공기관이다. 책임보험 보상 한도 내에서 치료비, 학비, 생활비 등을 지원하며, 가해자에게 구상권을 행사한다. 최근 5년간 강원 지역에서 약 2천 명이 도움을 받았으나, 지원 대상이 중증후유장애 1~4급 저소득층으로 제한되는 등 개선점도 존재한다.</t>
+          <t>서울 강서구에서 마을버스가 중앙선을 넘어 차량 5대를 잇달아 들이받는 연쇄 추돌 사고가 발생했습니다. 이 사고로 버스 승객 18명, 충돌 차량 탑승자 5명, 보행자 1명 등 총 24명이 부상을 입었으며, 임산부 1명을 포함한 4명은 병원으로 이송되었습니다. 경찰은 CCTV를 확보하고 운전자의 급발진 주장을 포함한 정확한 사고 경위를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>가해자 책임이 명확한 무보험/뺑소니 사고가 대상이며 (적합 조건 1), 사망 또는 중상해로 인한 피해 규모가 크고 (적합 조건 4), 최근 5년간 2천 명 이상의 피해자가 발생하여 집단적 피해 가능성이 높음 (적합 조건 3). 또한, 자동차손해배상진흥원이라는 공공기관을 통한 피해 지원 절차가 이미 진행 중이며 (적합 조건 6), 교통사고 특성상 증거 확보가 용이함 (적합 조건 5).</t>
+          <t>마을버스 운전자의 중앙선 침범으로 인한 연쇄 충돌 사고로 상대방 책임이 비교적 명확하며(적합 조건 1), 마을버스 운수회사와 보험사를 통해 자력 확보가 가능합니다(적합 조건 2). 버스 승객, 충돌 차량 탑승자, 보행자 등 총 24명의 다수 피해자가 발생하여 집단적 피해에 해당하고(적합 조건 3), CCTV 확보 및 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>2천 명 이상 (5년간)</t>
+          <t>24명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[원주]피해자 삶 지키는 '자동차손해배상진흥원'</t>
+          <t>마을버스 중앙선 넘고 5대 연쇄 충돌…임산부 포함 24명 부상</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1508258</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180945</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-09 00:36:19.885852+00:00</t>
+          <t>2026-03-11 00:21:39.658826+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>40대 운전자</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>음주운전 혐의로 운전자 체포, 형사 수사 진행 중</t>
+          <t>경찰 수사 중 (음주/약물 운전 가능성 조사)</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>음주운전으로 인해 차량이 두 조각으로 파손되는 심각한 교통사고가 발생했습니다. 운전자는 현장에서 음주운전 혐의로 체포되었으며, 피해자의 상태는 아직 공개되지 않았습니다. 이 사건은 운전자의 명확한 책임과 심각한 피해가 예상됩니다.</t>
+          <t>40대 운전자가 몰던 포르쉐 차량이 역주행하여 대기 중인 차량들을 들이받고 화재가 발생한 사건입니다. 운전자는 긴급체포되었으며, 경찰은 음주 또는 약물 운전 가능성을 조사 중입니다. 다수의 차량이 피해를 입었으며, 블랙박스 영상 등 명확한 증거가 확보될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>운전자가 음주운전(DUI) 혐의로 현장에서 체포되어 상대방 책임이 명확하며(적합 조건 1), 차량이 두 조각으로 나뉠 정도의 심각한 사고로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 사고 현장 사진과 체포 사실로 증거 확보가 용이하며(적합 조건 5), 음주운전 혐의로 형사 절차가 진행 중입니다(적합 조건 6). 다만, 가해 운전자의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>상대방 운전자의 책임이 명확하고(적합 조건 1), 고가 차량 운전자로 자력이 있거나 보험사를 통한 배상 가능성이 높습니다(적합 조건 2). 블랙박스 영상 등 객관적 증거가 존재하며(적합 조건 5), 경찰 수사가 진행 중인 사건(적합 조건 6)으로, 다수 차량의 피해로 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>살아있는 게 기적 … 차가 두 조각으로 나뉜 이유</t>
+          <t>[사건을 보다]포르쉐 돌연 역주행하며 대기 중인 차량 충돌</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260306154838577</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518097</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-07 00:25:59.497818+00:00</t>
+          <t>2026-03-09 12:37:03.228289+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>자동차손해배상진흥원을 통한 피해 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>경북 구미에서 통근버스 운전자가 의식을 잃고 중앙선을 넘어 승용차 5대와 추돌하는 사고가 발생했습니다. 이 사고로 다수의 차량 파손 및 인명 피해가 예상되며, 경찰이 사고 경위를 조사 중입니다.</t>
+          <t>자동차손해배상진흥원은 무보험 또는 뺑소니 사고로 인해 배상을 받기 어려운 피해자, 특히 저소득층 사망/중상해 피해자에게 국가가 대신 지원하는 공공기관이다. 책임보험 보상 한도 내에서 치료비, 학비, 생활비 등을 지원하며, 가해자에게 구상권을 행사한다. 최근 5년간 강원 지역에서 약 2천 명이 도움을 받았으나, 지원 대상이 중증후유장애 1~4급 저소득층으로 제한되는 등 개선점도 존재한다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>통근버스 운전자의 의식 상실로 인한 중앙선 침범 사고로 상대방 책임이 명확하며(적합 조건 1), 승용차 5대 추돌로 다수의 피해자가 발생했습니다(적합 조건 3). 통근버스 운영 회사는 배상 능력이 충분할 것으로 예상되며(적합 조건 2), 경찰 조사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+          <t>가해자 책임이 명확한 무보험/뺑소니 사고가 대상이며 (적합 조건 1), 사망 또는 중상해로 인한 피해 규모가 크고 (적합 조건 4), 최근 5년간 2천 명 이상의 피해자가 발생하여 집단적 피해 가능성이 높음 (적합 조건 3). 또한, 자동차손해배상진흥원이라는 공공기관을 통한 피해 지원 절차가 이미 진행 중이며 (적합 조건 6), 교통사고 특성상 증거 확보가 용이함 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>최소 5명 이상</t>
+          <t>2천 명 이상 (5년간)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>운전 중 의식 잃은 통근버스 기사, 중앙선 넘어 승용차 5대 추돌</t>
+          <t>[원주]피해자 삶 지키는 '자동차손해배상진흥원'</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daegu-gyeongbuk/6090456</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1508258</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-05 01:07:07.294600+00:00</t>
+          <t>2026-03-09 00:36:19.885852+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 소환 통보 예정</t>
+          <t>음주운전 혐의로 운전자 체포, 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 면허 정지 수준의 음주 상태로 운전하다 SUV와 버스를 잇달아 들이받는 사고를 일으켰습니다. 현재까지 4명의 피해자가 전치 2~3주 진단서를 제출했으며, 경찰은 추가 피해 내용을 파악한 뒤 김 전 청장을 소환 조사할 예정입니다. 김 전 청장은 도로교통법 위반 및 교통사고처리특례법상 치상 혐의로 입건되었습니다.</t>
+          <t>음주운전으로 인해 차량이 두 조각으로 파손되는 심각한 교통사고가 발생했습니다. 운전자는 현장에서 음주운전 혐의로 체포되었으며, 피해자의 상태는 아직 공개되지 않았습니다. 이 사건은 운전자의 명확한 책임과 심각한 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장의 음주운전 사고로 상대방 책임이 명확하며(적합 조건 1), 전직 고위 공무원으로서 자력이 충분할 가능성이 높습니다(적합 조건 2). 15명 이상의 다수 피해자가 발생했고(적합 조건 3, 4), 경찰 수사가 진행 중이며 진단서 등 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+          <t>운전자가 음주운전(DUI) 혐의로 현장에서 체포되어 상대방 책임이 명확하며(적합 조건 1), 차량이 두 조각으로 나뉠 정도의 심각한 사고로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 사고 현장 사진과 체포 사실로 증거 확보가 용이하며(적합 조건 5), 음주운전 혐의로 형사 절차가 진행 중입니다(적합 조건 6). 다만, 가해 운전자의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>15명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장 음주사고 피해자 4명 진단서 제출</t>
+          <t>살아있는 게 기적 … 차가 두 조각으로 나뉜 이유</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603041818418735</t>
+          <t>https://www.koreadaily.com/article/20260306154838577</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-05 01:03:41.142903+00:00</t>
+          <t>2026-03-07 00:25:59.497818+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중, 민사 소송 검토 단계</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>교통사고로 인해 동승했던 아내가 뇌진탕으로 기억을 잃는 등 심각한 후유증을 겪고 있다. 가해 운전자는 자신의 과실을 인정했으나, 경찰이 증거를 외면하고 있다는 주장이 제기되었다. 기사는 뇌진탕 후유증의 심각성을 강조하며 섣부른 합의를 경고하고 민사상 손해배상에 신중할 것을 당부한다.</t>
+          <t>경북 구미에서 통근버스 운전자가 의식을 잃고 중앙선을 넘어 승용차 5대와 추돌하는 사고가 발생했습니다. 이 사고로 다수의 차량 파손 및 인명 피해가 예상되며, 경찰이 사고 경위를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 운전자가 과실을 인정한 점, 피해자가 뇌진탕으로 기억을 잃는 등 심각한 후유증이 예상되는 점, 경찰 조사가 진행 중인 점을 고려할 때 소송금융 투자에 적합하다. 다만 상대방의 자력은 추가 확인이 필요하다.</t>
+          <t>통근버스 운전자의 의식 상실로 인한 중앙선 침범 사고로 상대방 책임이 명확하며(적합 조건 1), 승용차 5대 추돌로 다수의 피해자가 발생했습니다(적합 조건 3). 통근버스 운영 회사는 배상 능력이 충분할 것으로 예상되며(적합 조건 2), 경찰 조사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 5명 이상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>“빨리 가려다 그랬다”는 운전자, 기억 잃은 아내…경찰은 증거 '외면...</t>
+          <t>운전 중 의식 잃은 통근버스 기사, 중앙선 넘어 승용차 5대 추돌</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/S07FEU79HFUT</t>
+          <t>https://www.news1.kr/local/daegu-gyeongbuk/6090456</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-04 01:26:29.639176+00:00</t>
+          <t>2026-03-05 01:07:07.294600+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>김인호</t>
+          <t>김인호 전 산림청장</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 수사 본격화, 피의자 소환 예정</t>
+          <t>경찰 수사 중, 소환 통보 예정</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장의 음주운전 사고로 14명의 피해자가 발생했으며, 경찰이 피해자 진단서를 접수하고 교통사고처리 특례법상 치상 혐의 적용을 검토하며 수사를 본격화하고 있다. 조만간 김 전 청장을 소환하여 조사할 예정이다.</t>
+          <t>김인호 전 산림청장이 면허 정지 수준의 음주 상태로 운전하다 SUV와 버스를 잇달아 들이받는 사고를 일으켰습니다. 현재까지 4명의 피해자가 전치 2~3주 진단서를 제출했으며, 경찰은 추가 피해 내용을 파악한 뒤 김 전 청장을 소환 조사할 예정입니다. 김 전 청장은 도로교통법 위반 및 교통사고처리특례법상 치상 혐의로 입건되었습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장의 음주사고로 인한 책임이 명확하며(적합 조건 1), 경찰 수사가 본격화되어 객관적 증거 확보 및 공적 절차가 진행 중(적합 조건 5, 6). 피해자가 14명으로 집단적 피해에 해당하며(적합 조건 3), 전 고위 공직자로서 배상 능력이 있을 것으로 예상됨(적합 조건 2).</t>
+          <t>김인호 전 산림청장의 음주운전 사고로 상대방 책임이 명확하며(적합 조건 1), 전직 고위 공무원으로서 자력이 충분할 가능성이 높습니다(적합 조건 2). 15명 이상의 다수 피해자가 발생했고(적합 조건 3, 4), 경찰 수사가 진행 중이며 진단서 등 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>15명 이상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장 '음주사고' 피해자 14명…경찰 수사 본격화</t>
+          <t>김인호 전 산림청장 음주사고 피해자 4명 진단서 제출</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6086472</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603041818418735</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-01 00:21:51.387006+00:00</t>
+          <t>2026-03-05 01:03:41.142903+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>30대 여성 A 씨</t>
+          <t>운전자</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 국과수 약물 감정 진행 중</t>
+          <t>경찰 조사 진행 중, 민사 소송 검토 단계</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>반포대교에서 약물에 취한 포르쉐 운전자가 사고를 내 다른 차량 운전자 등 2명이 다쳤습니다. 운전자는 약물 투약 사실을 시인했으며, 경찰은 마약류 관리법 위반 및 약물 운전 혐의로 운전자를 구속하고 불법 처방 여부 등을 추가 수사 중입니다.</t>
+          <t>교통사고로 인해 동승했던 아내가 뇌진탕으로 기억을 잃는 등 심각한 후유증을 겪고 있다. 가해 운전자는 자신의 과실을 인정했으나, 경찰이 증거를 외면하고 있다는 주장이 제기되었다. 기사는 뇌진탕 후유증의 심각성을 강조하며 섣부른 합의를 경고하고 민사상 손해배상에 신중할 것을 당부한다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>약물 운전 시인 및 사고 발생으로 상대방 책임이 명확하며(적합 조건 1), 포르쉐 운전자로 자력 추정 및 자동차 보험을 통한 배상 가능성이 높습니다(적합 조건 2). 경찰 수사, 운전자 시인, 약물 발견, 국과수 감정 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사 및 구속 등 공적 절차가 진행 중입니다(적합 조건 6). 부적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 운전자가 과실을 인정한 점, 피해자가 뇌진탕으로 기억을 잃는 등 심각한 후유증이 예상되는 점, 경찰 조사가 진행 중인 점을 고려할 때 소송금융 투자에 적합하다. 다만 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>2명 (벤츠 운전자 1명, 포르쉐 운전자 본인 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>‘반포대교 추락’ 포르쉐 운전자 구속…불법처방 등 추가 조사</t>
+          <t>“빨리 가려다 그랬다”는 운전자, 기억 잃은 아내…경찰은 증거 '외면...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495794&amp;ref=A</t>
+          <t>https://lawtalknews.co.kr/article/S07FEU79HFUT</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-02-28 00:55:27.089137+00:00</t>
+          <t>2026-03-04 01:26:29.639176+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>A씨 (20대 중국인 운전자)</t>
+          <t>김인호</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>가해자 형사 1심 징역 7년 선고</t>
+          <t>경찰 수사 본격화, 피의자 소환 예정</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>20대 중국인 A씨가 만취 상태로 고속도로를 역주행하다 정면충돌 사고를 일으켜 1명이 사망하고 5명이 중상을 입었다. 부상자 중 1명은 하반신 마비에 이른 것으로 전해졌다. A씨는 특정범죄가중처벌등에관한법률위반(위험운전치사·상) 등으로 기소되어 1심에서 징역 7년을 선고받았다.</t>
+          <t>김인호 전 산림청장의 음주운전 사고로 14명의 피해자가 발생했으며, 경찰이 피해자 진단서를 접수하고 교통사고처리 특례법상 치상 혐의 적용을 검토하며 수사를 본격화하고 있다. 조만간 김 전 청장을 소환하여 조사할 예정이다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>가해자의 음주 역주행으로 인한 사고로 상대방 책임이 명확하며(적합 조건 1), 1명 사망, 1명 하반신 마비 등 인명 피해 규모가 매우 크다(적합 조건 4). 이미 형사 재판을 통해 사실관계와 증거가 명확히 확보되었고(적합 조건 5, 6), 이는 민사 소송 진행에 유리하게 작용할 것이다. 가해자의 개인 자력은 불확실하나 종합보험 가입 사실이 언급되어 보험사를 통한 배상 가능성이 있다.</t>
+          <t>김인호 전 산림청장의 음주사고로 인한 책임이 명확하며(적합 조건 1), 경찰 수사가 본격화되어 객관적 증거 확보 및 공적 절차가 진행 중(적합 조건 5, 6). 피해자가 14명으로 집단적 피해에 해당하며(적합 조건 3), 전 고위 공직자로서 배상 능력이 있을 것으로 예상됨(적합 조건 2).</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>6명 (사망 1명, 중상 5명)</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>음주 역주행 차량에 1명 사망·하반신 마비도… 20대 중국인 운전자 결...</t>
+          <t>김인호 전 산림청장 '음주사고' 피해자 14명…경찰 수사 본격화</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/02/25/20260225500012?wlog_tag3=naver</t>
+          <t>https://www.news1.kr/local/gyeonggi/6086472</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-02-25 00:30:41.314537+00:00</t>
+          <t>2026-03-01 00:21:51.387006+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr"/>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>30대 여성 A 씨</t>
+        </is>
+      </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>경찰 뺑소니 수사 진행 중</t>
+          <t>경찰 수사 및 구속, 국과수 약물 감정 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>LA에서 30대 여성이 전동 스쿠터를 타고 이동 중 차량에 치여 사망하는 뺑소니 사고가 발생했습니다. 사고를 낸 운전자는 현장을 벗어나 도주했으며, 피해 여성은 병원 이송 후 끝내 숨졌습니다. 경찰이 현재 수사를 진행 중입니다.</t>
+          <t>반포대교에서 약물에 취한 포르쉐 운전자가 사고를 내 다른 차량 운전자 등 2명이 다쳤습니다. 운전자는 약물 투약 사실을 시인했으며, 경찰은 마약류 관리법 위반 및 약물 운전 혐의로 운전자를 구속하고 불법 처방 여부 등을 추가 수사 중입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(뺑소니), 피해 규모가 사망으로 매우 큽니다. 또한 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행되고 있습니다. 다만, 가해 운전자의 자력 여부는 아직 불분명합니다.</t>
+          <t>약물 운전 시인 및 사고 발생으로 상대방 책임이 명확하며(적합 조건 1), 포르쉐 운전자로 자력 추정 및 자동차 보험을 통한 배상 가능성이 높습니다(적합 조건 2). 경찰 수사, 운전자 시인, 약물 발견, 국과수 감정 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사 및 구속 등 공적 절차가 진행 중입니다(적합 조건 6). 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (벤츠 운전자 1명, 포르쉐 운전자 본인 1명)</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>LA서 전동 스쿠터 타던 여성 뺑소니 사망</t>
+          <t>‘반포대교 추락’ 포르쉐 운전자 구속…불법처방 등 추가 조사</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260224133431351</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495794&amp;ref=A</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-02-25 00:24:39.177212+00:00</t>
+          <t>2026-02-28 00:55:27.089137+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>김모(51)씨</t>
+          <t>A씨 (20대 중국인 운전자)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>음주운전 위험운전치사상 형사 재판 징역 6년 선고</t>
+          <t>가해자 형사 1심 징역 7년 선고</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>음주운전으로 2차 사고를 내 40대 가장을 숨지게 하고 아들과 다른 피해자들에게 상해를 입힌 50대 운전자에게 징역 6년이 선고되었다. 재판부는 피고인의 반사회적 범죄와 피해 가족의 고통을 강조했다. 1인을 제외한 피해자들과는 합의가 이루어지지 않아 민사 소송의 가능성이 남아있다.</t>
+          <t>20대 중국인 A씨가 만취 상태로 고속도로를 역주행하다 정면충돌 사고를 일으켜 1명이 사망하고 5명이 중상을 입었다. 부상자 중 1명은 하반신 마비에 이른 것으로 전해졌다. A씨는 특정범죄가중처벌등에관한법률위반(위험운전치사·상) 등으로 기소되어 1심에서 징역 7년을 선고받았다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방 책임이 음주운전 위험운전치사상으로 형사 재판에서 유죄 판결이 선고되어 명확하며(적합 조건 1), 관련 증거가 충분히 확보되었습니다(적합 조건 5, 6). 피해 규모가 사망에 이르러 매우 크고(적합 조건 4), 1인을 제외한 피해자들과 합의가 이루어지지 않아 해당 피해자(사망 피해자 유족으로 추정)에 대한 민사 소송의 여지가 남아있습니다. 상대방이 개인이라는 점은 자력 측면에서 고려할 요소이나, 자동차 보험 등을 통해 배상 가능성이 있습니다.</t>
+          <t>가해자의 음주 역주행으로 인한 사고로 상대방 책임이 명확하며(적합 조건 1), 1명 사망, 1명 하반신 마비 등 인명 피해 규모가 매우 크다(적합 조건 4). 이미 형사 재판을 통해 사실관계와 증거가 명확히 확보되었고(적합 조건 5, 6), 이는 민사 소송 진행에 유리하게 작용할 것이다. 가해자의 개인 자력은 불확실하나 종합보험 가입 사실이 언급되어 보험사를 통한 배상 가능성이 있다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>6명 (사망 1명, 중상 1명, 경상 4명)</t>
+          <t>6명 (사망 1명, 중상 5명)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[의정부지법 판결]아들 귀가시키던 40대 숨지게 한 음주 운전자,' 징역 ...</t>
+          <t>음주 역주행 차량에 1명 사망·하반신 마비도… 20대 중국인 운전자 결...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202602231627419150b50722e900_12</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/02/25/20260225500012?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-02-23 12:23:58.788255+00:00</t>
+          <t>2026-02-25 00:30:41.314537+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해자 진단서 접수 대기</t>
+          <t>경찰 뺑소니 수사 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 만취 상태로 운전하다 버스와 SUV를 연쇄 추돌하는 사고를 일으켰습니다. 당시 버스에는 기사와 승객 12명, SUV에는 운전자 포함 2명이 탑승하고 있었으며, 경찰은 피해자 진단서 접수 여부에 따라 치상 혐의 적용을 검토 중입니다. 김 전 청장은 사고 이튿날 직권면직되었습니다.</t>
+          <t>LA에서 30대 여성이 전동 스쿠터를 타고 이동 중 차량에 치여 사망하는 뺑소니 사고가 발생했습니다. 사고를 낸 운전자는 현장을 벗어나 도주했으며, 피해 여성은 병원 이송 후 끝내 숨졌습니다. 경찰이 현재 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장의 만취 음주운전으로 인한 연쇄 추돌 사고로 상대방 책임이 명확하며(적합 조건 1), CCTV 영상 등 객관적 증거 확보가 용이하고(적합 조건 5), 경찰 수사가 진행 중입니다(적합 조건 6). 버스 승객 12명과 SUV 탑승자 2명, 총 14명의 피해자가 발생하여 집단적 피해 가능성이 있습니다(적합 조건 3).</t>
+          <t>상대방 책임이 비교적 명확하며(뺑소니), 피해 규모가 사망으로 매우 큽니다. 또한 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행되고 있습니다. 다만, 가해 운전자의 자력 여부는 아직 불분명합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>12명 탄 버스 들이받은 만취 운전자…신분 묻자 “산림청장”</t>
+          <t>LA서 전동 스쿠터 타던 여성 뺑소니 사망</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406458</t>
+          <t>https://www.koreadaily.com/article/20260224133431351</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-02-23 00:19:37.814677+00:00</t>
+          <t>2026-02-25 00:24:39.177212+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김모(51)씨</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>형사 재판 판결 선고 완료, 민사 소송 준비 가능성 높음</t>
+          <t>음주운전 위험운전치사상 형사 재판 징역 6년 선고</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>음주운전과 뺑소니로 40대 가장을 사망에 이르게 하고 아들에게 부상을 입힌 50대 운전자 A씨에게 징역 6년이 선고되었다. A씨는 과거에도 음주운전 전력이 있으며, 재판부는 피해자 가족이 겪을 고통을 언급했다. 기사 내용상 피해자 가족과의 민사 합의는 아직 이루어지지 않은 것으로 보인다.</t>
+          <t>음주운전으로 2차 사고를 내 40대 가장을 숨지게 하고 아들과 다른 피해자들에게 상해를 입힌 50대 운전자에게 징역 6년이 선고되었다. 재판부는 피고인의 반사회적 범죄와 피해 가족의 고통을 강조했다. 1인을 제외한 피해자들과는 합의가 이루어지지 않아 민사 소송의 가능성이 남아있다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>가해자의 책임이 음주운전, 뺑소니, 과거 전력 등으로 명확하며 형사 재판에서 유죄 판결이 선고되어 사실관계가 확정되었습니다. 사망 및 아들의 부상으로 피해 규모가 크고, 형사 재판 결과로 증거 확보가 용이합니다. 기사 내용상 피해자 가족과의 민사 합의가 이루어지지 않았을 가능성이 높아 소송금융 투자 기회가 높습니다.</t>
+          <t>상대방 책임이 음주운전 위험운전치사상으로 형사 재판에서 유죄 판결이 선고되어 명확하며(적합 조건 1), 관련 증거가 충분히 확보되었습니다(적합 조건 5, 6). 피해 규모가 사망에 이르러 매우 크고(적합 조건 4), 1인을 제외한 피해자들과 합의가 이루어지지 않아 해당 피해자(사망 피해자 유족으로 추정)에 대한 민사 소송의 여지가 남아있습니다. 상대방이 개인이라는 점은 자력 측면에서 고려할 요소이나, 자동차 보험 등을 통해 배상 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 부상 1명)</t>
+          <t>6명 (사망 1명, 중상 1명, 경상 4명)</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>음주차량에 아들 귀가시키던 40대 가장 숨져…50대 가해자 징역 6년</t>
+          <t>[의정부지법 판결]아들 귀가시키던 40대 숨지게 한 음주 운전자,' 징역 ...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11968491</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202602231627419150b50722e900_12</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-02-22 12:30:58.643371+00:00</t>
+          <t>2026-02-23 12:23:58.788255+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>김모(51) 씨</t>
+          <t>김인호 전 산림청장</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>음주운전 가해자에 대한 1심 형사 판결(징역 6년) 선고 완료, 민사 손해배상 소송 진행 가능성 높음</t>
+          <t>경찰 수사 진행 중, 피해자 진단서 접수 대기</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>음주운전 뺑소니 후 2차 사고로 40대 가장이 사망하고 아들 등 5명이 부상당한 사건입니다. 가해자는 과거에도 음주운전 전력이 있으며, 1심 형사 재판에서 징역 6년을 선고받았습니다. 사망 피해자의 유족 및 부상자들이 가해자를 상대로 민사상 손해배상 소송을 제기할 가능성이 높습니다.</t>
+          <t>김인호 전 산림청장이 만취 상태로 운전하다 버스와 SUV를 연쇄 추돌하는 사고를 일으켰습니다. 당시 버스에는 기사와 승객 12명, SUV에는 운전자 포함 2명이 탑승하고 있었으며, 경찰은 피해자 진단서 접수 여부에 따라 치상 혐의 적용을 검토 중입니다. 김 전 청장은 사고 이튿날 직권면직되었습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>음주운전 뺑소니 후 2차 사고로 40대 가장을 사망에 이르게 한 가해자의 책임이 형사 재판을 통해 명확히 밝혀졌습니다 (적합 조건 1, 5). 사망 사고로 인한 피해 규모가 크고 (적합 조건 4), 이미 형사 재판이 진행되어 1심 판결이 선고된 상태로 민사 소송 진행에 유리한 증거가 확보되었습니다 (적합 조건 6). 가해자의 자력은 불확실하나, 자동차 보험 등을 통한 배상 가능성이 있습니다.</t>
+          <t>김인호 전 산림청장의 만취 음주운전으로 인한 연쇄 추돌 사고로 상대방 책임이 명확하며(적합 조건 1), CCTV 영상 등 객관적 증거 확보가 용이하고(적합 조건 5), 경찰 수사가 진행 중입니다(적합 조건 6). 버스 승객 12명과 SUV 탑승자 2명, 총 14명의 피해자가 발생하여 집단적 피해 가능성이 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>6명 (사망 1명, 부상 5명)</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>[속보]아들 귀가시키던 40대男, 음주 운전자가 일으킨 사고에 숨져, 가해...</t>
+          <t>12명 탄 버스 들이받은 만취 운전자…신분 묻자 “산림청장”</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11569648?ref=naver</t>
+          <t>https://www.joongang.co.kr/article/25406458</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-02-22 12:29:24.874758+00:00</t>
+          <t>2026-02-23 00:19:37.814677+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr"/>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>음주운전치사상 혐의 1심 징역 6년 선고</t>
+          <t>형사 재판 판결 선고 완료, 민사 소송 준비 가능성 높음</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>음주 뺑소니 사고로 40대 가장이 사망하고 아들과 다른 4명이 부상을 입었습니다. 가해 운전자는 과거에도 음주운전 전력이 있으며, 1심에서 징역 6년을 선고받았습니다. 피해자들은 가해 운전자 및 보험사를 상대로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+          <t>음주운전과 뺑소니로 40대 가장을 사망에 이르게 하고 아들에게 부상을 입힌 50대 운전자 A씨에게 징역 6년이 선고되었다. A씨는 과거에도 음주운전 전력이 있으며, 재판부는 피해자 가족이 겪을 고통을 언급했다. 기사 내용상 피해자 가족과의 민사 합의는 아직 이루어지지 않은 것으로 보인다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>음주 뺑소니 사망사고로 운전자 김모씨의 책임이 명확하며, 1심에서 유죄 판결이 선고되어 객관적 증거가 충분합니다 (적합 조건 1, 5). 사망사고의 경우 운전자의 보험사를 상대로 손해배상 청구가 가능하며, 보험사는 자력이 충분합니다 (적합 조건 2). 40대 가장의 사망, 아들의 심각한 정신적 충격 및 부상, 다른 4명의 부상 등으로 피해 규모가 매우 큽니다 (적합 조건 4). 형사 재판이 1심 판결까지 진행되어 관련 공적 절차가 상당 부분 진행되었으며, 이는 민사 소송의 증거 확보에 유리합니다 (적합 조건 6). 민사상 손해배상 청구는 아직 종결되지 않았습니다 (부적합 조건 0개).</t>
+          <t>가해자의 책임이 음주운전, 뺑소니, 과거 전력 등으로 명확하며 형사 재판에서 유죄 판결이 선고되어 사실관계가 확정되었습니다. 사망 및 아들의 부상으로 피해 규모가 크고, 형사 재판 결과로 증거 확보가 용이합니다. 기사 내용상 피해자 가족과의 민사 합의가 이루어지지 않았을 가능성이 높아 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 5명</t>
+          <t>2명 (사망 1명, 부상 1명)</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[속보] “17살 아들 눈앞서 아빠가 숨졌다”…귀갓길 덮친 만취 뺑소니...</t>
+          <t>음주차량에 아들 귀가시키던 40대 가장 숨져…50대 가해자 징역 6년</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12047737?ref=naver</t>
+          <t>https://www.mk.co.kr/article/11968491</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-02-22 12:28:48.436683+00:00</t>
+          <t>2026-02-22 12:30:58.643371+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김모(51) 씨</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고</t>
+          <t>음주운전 가해자에 대한 1심 형사 판결(징역 6년) 선고 완료, 민사 손해배상 소송 진행 가능성 높음</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>음주운전 사고를 낸 뒤 달아나다 2차 사고로 아들을 귀가시키던 아버지를 숨지게 한 50대 A씨에게 징역 6년이 선고되었다. A씨는 과거에도 음주운전 전력이 있으며, 이 사고로 피해자 B씨가 사망하고 아들 C군이 발목 부상을 입었다. 재판부는 A씨의 반사회적 범죄를 지적하며 유죄를 선고했다.</t>
+          <t>음주운전 뺑소니 후 2차 사고로 40대 가장이 사망하고 아들 등 5명이 부상당한 사건입니다. 가해자는 과거에도 음주운전 전력이 있으며, 1심 형사 재판에서 징역 6년을 선고받았습니다. 사망 피해자의 유족 및 부상자들이 가해자를 상대로 민사상 손해배상 소송을 제기할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>음주운전 뺑소니로 인한 사망 사고로 가해자 A씨의 책임이 명확하며(적합 조건 1), 피해자 사망 및 아들의 부상으로 피해 규모가 크다(적합 조건 4). 또한, 형사 재판에서 유죄 판결이 선고되어 증거가 충분히 확보되어 있다(적합 조건 5, 6). 다만, 가해자 A씨의 자력은 기사에서 확인되지 않는다.</t>
+          <t>음주운전 뺑소니 후 2차 사고로 40대 가장을 사망에 이르게 한 가해자의 책임이 형사 재판을 통해 명확히 밝혀졌습니다 (적합 조건 1, 5). 사망 사고로 인한 피해 규모가 크고 (적합 조건 4), 이미 형사 재판이 진행되어 1심 판결이 선고된 상태로 민사 소송 진행에 유리한 증거가 확보되었습니다 (적합 조건 6). 가해자의 자력은 불확실하나, 자동차 보험 등을 통한 배상 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 부상 1명)</t>
+          <t>6명 (사망 1명, 부상 5명)</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>음주운전 사고 내고 달아나다 아들 귀가시키던 아버지 숨지게 한 50대 징...</t>
+          <t>[속보]아들 귀가시키던 40대男, 음주 운전자가 일으킨 사고에 숨져, 가해...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602221801001</t>
+          <t>https://www.munhwa.com/article/11569648?ref=naver</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-02-22 12:27:55.605029+00:00</t>
+          <t>2026-02-22 12:29:24.874758+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>음주운전 가해자 실형 선고 (형사 재판 종결), 민사 손해배상 청구 가능</t>
+          <t>음주운전치사상 혐의 1심 징역 6년 선고</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 음주운전 및 뺑소니로 40대 가장 C씨를 사망에 이르게 하고 6명에게 부상을 입힌 혐의로 징역 6년을 선고받았습니다. A씨는 과거에도 음주운전 전력이 있으며, 재판부는 사고 후 도주와 2차 사고 야기 등 죄질이 매우 나쁘다고 판단했습니다. 피해 유가족 및 부상자들은 가해자를 상대로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+          <t>음주 뺑소니 사고로 40대 가장이 사망하고 아들과 다른 4명이 부상을 입었습니다. 가해 운전자는 과거에도 음주운전 전력이 있으며, 1심에서 징역 6년을 선고받았습니다. 피해자들은 가해 운전자 및 보험사를 상대로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>가해자의 음주운전 및 뺑소니 책임이 형사 재판을 통해 명확히 입증되었고(상대방 책임 명확, 증거 확보 가능), 40대 가장의 사망으로 피해 규모가 크며(피해 규모 큼), 형사 절차가 이미 종결되어 민사 소송의 기반이 확고합니다(공적 절차 진행 중). 민사상 손해배상 청구는 아직 종결되지 않았습니다.</t>
+          <t>음주 뺑소니 사망사고로 운전자 김모씨의 책임이 명확하며, 1심에서 유죄 판결이 선고되어 객관적 증거가 충분합니다 (적합 조건 1, 5). 사망사고의 경우 운전자의 보험사를 상대로 손해배상 청구가 가능하며, 보험사는 자력이 충분합니다 (적합 조건 2). 40대 가장의 사망, 아들의 심각한 정신적 충격 및 부상, 다른 4명의 부상 등으로 피해 규모가 매우 큽니다 (적합 조건 4). 형사 재판이 1심 판결까지 진행되어 관련 공적 절차가 상당 부분 진행되었으며, 이는 민사 소송의 증거 확보에 유리합니다 (적합 조건 6). 민사상 손해배상 청구는 아직 종결되지 않았습니다 (부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 6명</t>
+          <t>사망 1명, 부상 5명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>“아들 데려가던 아버지, 그만”...음주운전으로 가장 숨지게 한 50대 ‘...</t>
+          <t>[속보] “17살 아들 눈앞서 아빠가 숨졌다”…귀갓길 덮친 만취 뺑소니...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260222580202</t>
+          <t>https://www.dt.co.kr/article/12047737?ref=naver</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-02-22 12:24:24.076429+00:00</t>
+          <t>2026-02-22 12:28:48.436683+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>김인호</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>경찰의 음주운전 혐의 수사 진행 중, 피해자 진단서 제출 여부 확인 중</t>
+          <t>형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전으로 신호위반 및 3중 추돌 사고를 일으켜 버스 승객 12명 등 다수의 잠재적 피해자가 발생했다. 사고 직후 대통령 직권면직 조치가 이루어졌으며, 경찰은 음주운전 혐의로 김 전 청장을 불구속 입건하여 수사 중이다. 현재까지 병원 이송자는 없으나, 피해자들의 진단서 제출 여부에 따라 추가 혐의 적용 및 손해배상 청구가 예상된다.</t>
+          <t>음주운전 사고를 낸 뒤 달아나다 2차 사고로 아들을 귀가시키던 아버지를 숨지게 한 50대 A씨에게 징역 6년이 선고되었다. A씨는 과거에도 음주운전 전력이 있으며, 이 사고로 피해자 B씨가 사망하고 아들 C군이 발목 부상을 입었다. 재판부는 A씨의 반사회적 범죄를 지적하며 유죄를 선고했다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>전 산림청장의 음주운전으로 인한 명확한 책임(적합 조건 1)과 CCTV 등 객관적 증거(적합 조건 5)가 확보되어 있습니다. 버스 승객 12명 등 다수의 잠재적 피해자가 존재하여 집단적 피해 가능성이 높고(적합 조건 3), 경찰 수사 및 대통령 직권면직 등 공적 절차가 진행 중입니다(적합 조건 6). 고위 공직자였던 상대방의 자력도 충분할 것으로 판단됩니다(적합 조건 2).</t>
+          <t>음주운전 뺑소니로 인한 사망 사고로 가해자 A씨의 책임이 명확하며(적합 조건 1), 피해자 사망 및 아들의 부상으로 피해 규모가 크다(적합 조건 4). 또한, 형사 재판에서 유죄 판결이 선고되어 증거가 충분히 확보되어 있다(적합 조건 5, 6). 다만, 가해자 A씨의 자력은 기사에서 확인되지 않는다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>최소 15명</t>
+          <t>2명 (사망 1명, 부상 1명)</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>12명 탄 버스 들이받은 만취운전자… 신분 묻자  나 산림청장</t>
+          <t>음주운전 사고 내고 달아나다 아들 귀가시키던 아버지 숨지게 한 50대 징...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406375</t>
+          <t>https://www.khan.co.kr/article/202602221801001</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-02-22 12:23:44.703373+00:00</t>
+          <t>2026-02-22 12:27:55.605029+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>뺑소니 사건으로 경찰 수사 진행 예상</t>
+          <t>음주운전 가해자 실형 선고 (형사 재판 종결), 민사 손해배상 청구 가능</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>78세 여성이 신호 위반 뺑소니 사고로 심각한 두부 손상을 입고 혼수상태에 빠졌다가 결국 사망했습니다. 피해자는 뇌 수술 후 생명유지 장치 치료를 받았으나 숨졌으며, 가족에 따르면 사고 당시 상황을 전혀 기억하지 못했습니다.</t>
+          <t>50대 남성 A씨가 음주운전 및 뺑소니로 40대 가장 C씨를 사망에 이르게 하고 6명에게 부상을 입힌 혐의로 징역 6년을 선고받았습니다. A씨는 과거에도 음주운전 전력이 있으며, 재판부는 사고 후 도주와 2차 사고 야기 등 죄질이 매우 나쁘다고 판단했습니다. 피해 유가족 및 부상자들은 가해자를 상대로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방의 신호 위반 및 뺑소니로 인한 사망 사고로 책임이 명확하며 (적합 조건 1), 피해자가 사망하여 피해 규모가 매우 큽니다 (적합 조건 4). 뺑소니 사건이므로 경찰 수사를 통해 증거 확보 및 공적 절차 진행 가능성이 높습니다 (적합 조건 5, 6). 다만, 상대방의 신원이 특정되지 않아 자력 확인이 필요합니다.</t>
+          <t>가해자의 음주운전 및 뺑소니 책임이 형사 재판을 통해 명확히 입증되었고(상대방 책임 명확, 증거 확보 가능), 40대 가장의 사망으로 피해 규모가 크며(피해 규모 큼), 형사 절차가 이미 종결되어 민사 소송의 기반이 확고합니다(공적 절차 진행 중). 민사상 손해배상 청구는 아직 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>사망</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 1명, 부상 6명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>신호 위반 후 뺑소니… 78세 여성 숨져</t>
+          <t>“아들 데려가던 아버지, 그만”...음주운전으로 가장 숨지게 한 50대 ‘...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260221060016580</t>
+          <t>https://www.kyeonggi.com/article/20260222580202</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-02-22 00:32:58.975325+00:00</t>
+          <t>2026-02-22 12:24:24.076429+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>김인호</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 입건, 직권면직</t>
+          <t>경찰의 음주운전 혐의 수사 진행 중, 피해자 진단서 제출 여부 확인 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>김인호 산림청장이 음주운전으로 시내버스 등 차량 2대를 잇달아 충돌하는 사고를 냈다. 혈중알코올농도는 면허 정지 수준이었으며, 청와대는 김 청장을 직권면직했다. 현재 경찰이 김 청장을 도로교통법 위반 혐의로 형사 입건해 조사 중이며, 인명피해는 아직 없으나 추후 진단서 제출 시 혐의 추가를 검토할 예정이다.</t>
+          <t>김인호 전 산림청장이 음주운전으로 신호위반 및 3중 추돌 사고를 일으켜 버스 승객 12명 등 다수의 잠재적 피해자가 발생했다. 사고 직후 대통령 직권면직 조치가 이루어졌으며, 경찰은 음주운전 혐의로 김 전 청장을 불구속 입건하여 수사 중이다. 현재까지 병원 이송자는 없으나, 피해자들의 진단서 제출 여부에 따라 추가 혐의 적용 및 손해배상 청구가 예상된다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방 책임이 음주운전으로 명확하고(적합 조건 1), 고위 공직자였던 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 경찰 수사 및 형사 입건 등 공적 절차가 진행 중이며(적합 조건 6), 음주 측정 결과 등 객관적 증거가 확보되어 있어(적합 조건 5) 소송금융 투자 적합도가 높습니다.</t>
+          <t>전 산림청장의 음주운전으로 인한 명확한 책임(적합 조건 1)과 CCTV 등 객관적 증거(적합 조건 5)가 확보되어 있습니다. 버스 승객 12명 등 다수의 잠재적 피해자가 존재하여 집단적 피해 가능성이 높고(적합 조건 3), 경찰 수사 및 대통령 직권면직 등 공적 절차가 진행 중입니다(적합 조건 6). 고위 공직자였던 상대방의 자력도 충분할 것으로 판단됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 15명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>분당 음주운전 사고 낸 김인호 산림청장 직권면직… 면허정지 수치</t>
+          <t>12명 탄 버스 들이받은 만취운전자… 신분 묻자  나 산림청장</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759300</t>
+          <t>https://www.joongang.co.kr/article/25406375</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-02-22 00:29:56.772064+00:00</t>
+          <t>2026-02-22 12:23:44.703373+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C52" t="inlineStr"/>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>뺑소니 사건으로 경찰 수사 진행 예상</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>78세 여성이 신호 위반 뺑소니 사고로 심각한 두부 손상을 입고 혼수상태에 빠졌다가 결국 사망했습니다. 피해자는 뇌 수술 후 생명유지 장치 치료를 받았으나 숨졌으며, 가족에 따르면 사고 당시 상황을 전혀 기억하지 못했습니다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>상대방의 신호 위반 및 뺑소니로 인한 사망 사고로 책임이 명확하며 (적합 조건 1), 피해자가 사망하여 피해 규모가 매우 큽니다 (적합 조건 4). 뺑소니 사건이므로 경찰 수사를 통해 증거 확보 및 공적 절차 진행 가능성이 높습니다 (적합 조건 5, 6). 다만, 상대방의 신원이 특정되지 않아 자력 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>사망</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>신호 위반 후 뺑소니… 78세 여성 숨져</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260221060016580</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:32:58.975325+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
         <is>
           <t>김인호</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E52" t="inlineStr">
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 형사 입건, 직권면직</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>김인호 산림청장이 음주운전으로 시내버스 등 차량 2대를 잇달아 충돌하는 사고를 냈다. 혈중알코올농도는 면허 정지 수준이었으며, 청와대는 김 청장을 직권면직했다. 현재 경찰이 김 청장을 도로교통법 위반 혐의로 형사 입건해 조사 중이며, 인명피해는 아직 없으나 추후 진단서 제출 시 혐의 추가를 검토할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>상대방 책임이 음주운전으로 명확하고(적합 조건 1), 고위 공직자였던 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 경찰 수사 및 형사 입건 등 공적 절차가 진행 중이며(적합 조건 6), 음주 측정 결과 등 객관적 증거가 확보되어 있어(적합 조건 5) 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>분당 음주운전 사고 낸 김인호 산림청장 직권면직… 면허정지 수치</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1759300</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:29:56.772064+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
         <is>
           <t>경찰 수사 및 입건</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F54" t="inlineStr">
         <is>
           <t>김인호 산림청장이 음주운전 및 신호위반으로 버스와 승용차 2대를 들이받아 직권면직되었습니다. 현재까지 인명 피해는 경미한 것으로 파악되나, 경찰은 피해자 발생 가능성을 열어두고 수사를 진행 중입니다. 고위 공직자의 명확한 법령 위반으로 인한 교통사고 사건입니다.</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
+      <c r="G54" t="inlineStr">
         <is>
           <t>상대방 책임이 음주운전 및 신호위반으로 명확하며(적합 조건 1), 경찰 수사 및 입건으로 객관적 증거가 확보되었고(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 상대방은 고위 공직자였으므로 배상 자력이 충분할 것으로 판단됩니다(적합 조건 2). 이 사건은 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I52" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
         <is>
           <t>2대 차량 탑승자 (2명 이상)</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr">
+      <c r="J54" t="inlineStr">
         <is>
           <t>직권면직된 김인호 산림청장 중대한 법령 위반 혐의는 '음주운전'</t>
         </is>
       </c>
-      <c r="K52" t="inlineStr">
+      <c r="K54" t="inlineStr">
         <is>
           <t>kwnews.co.kr</t>
         </is>
       </c>
-      <c r="L52" t="inlineStr">
+      <c r="L54" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
+      <c r="M54" t="inlineStr">
         <is>
           <t>https://www.kwnews.co.kr/page/view/2026022112424492838</t>
         </is>
       </c>
-      <c r="N52" t="inlineStr">
+      <c r="N54" t="inlineStr">
         <is>
           <t>2026-02-22 00:27:21.040180+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N52"/>
+  <autoFilter ref="A1:N54"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>