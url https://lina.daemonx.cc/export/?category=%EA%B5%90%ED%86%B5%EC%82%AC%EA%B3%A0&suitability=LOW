--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$91</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$97</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N91"/>
+  <dimension ref="A1:N97"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="37" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,6288 +535,6708 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 사건은 징역형 선고로 종결되었으며, 피해자와 합의가 이루어져 민사상 손해배상 청구도 종결된 것으로 보임.</t>
+          <t>형사사건 1심 판결 선고 (징역형 집행유예)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>4천 시간 봉사 표창을 받은 50대 여성이 상습 음주운전으로 징역 10개월을 선고받았다. 작년 10월 음주 상태로 중앙선을 침범해 사고를 내 상대 운전자에게 전치 2주의 부상을 입혔으며, 이미 세 차례 음주운전 전력이 있었다. 재판부는 피고인이 반성하고 피해자와 합의한 점 등을 고려했으나, 범행의 책임이 무겁다고 판단했다.</t>
+          <t>음주 상태로 보행자를 치고 도주한 운전자 A 씨가 법정에서 혐의를 부인했으나, 차량 블랙박스 영상과 음성 증거로 유죄가 인정되어 징역형의 집행유예를 선고받았습니다. 피해자는 무릎과 발을 다쳤으며, A 씨의 차량은 종합보험에 가입되어 피해 보상이 이루어졌습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피고가 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실함. 피해 규모가 전치 2주 상해로 작고, 피해자와 이미 합의가 이루어져 민사상 손해배상 청구의 여지가 없거나 매우 제한적임. (적합 조건 '상대방에게 자력이 충분함', '피해 규모가 큼' 미충족, 부적합 조건 '이미 종결된 사건' 해당 가능성 높음)</t>
+          <t>형사 사건은 이미 종결되었고, 기사에 '피해 보상이 이뤄진 점'이 명시되어 있어 민사상 손해배상 청구의 실익이 낮을 것으로 보입니다. (부적합 조건: 이미 종결된 사건) 또한, 피해자의 상해가 '비교적 중하지 않다'고 언급되어 피해 규모가 크지 않습니다. (적합 조건 4번 미충족)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'봉사 4천시간' 표창받은 자원봉사자, 상습 음주운전에 결국 실형</t>
+          <t>사람 치고 웃으면서 떠난 운전자…블랙박스는 알고 있었다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260525580412</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008651313&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-04 08:02:05.097119+00:00</t>
+          <t>2026-07-22 07:00:13.882723+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>현대해상화재보험, DB손해보험</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>교통사고처리 특례법 위반(치사) 혐의로 금고 1년 2개월에 집행유예 3년 선고, 피해자 측과 합의 완료</t>
+          <t>대법원 원심 확정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>30대 운전자 A씨가 스마트 크루즈컨트롤을 켠 채 졸음운전을 하다 고속도로에서 사고 처리 중이던 경찰관과 견인차 기사 2명을 치어 숨지게 했습니다. A씨는 교통사고처리 특례법 위반(치사) 혐의로 기소되어 금고 1년 2개월에 집행유예 3년을 선고받았으며, 피해자 측과 합의한 점이 형량에 고려되었습니다.</t>
+          <t>음주운전 차량과 급차선 변경 차량의 충돌로 사망사고가 발생한 사건에서, 피해자에게 합의금 7억 5천만 원을 전액 지급한 현대해상이 DB손보를 상대로 낸 구상금 소송에서 대법원이 원고 일부 승소 원심을 확정했습니다. 대법원은 두 운전자의 과실 비율을 반반으로 보고 현대해상의 구상권을 인정했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해자가 피해자 측과 합의한 점이 형량에 고려되었다는 기사 내용으로 미루어 볼 때, 이미 민사상 손해배상 합의가 완료되어 소송금융 투자 대상으로서의 신규 소송 가능성이 낮습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>이 기사는 음주운전과 급차선 변경으로 인한 공동불법행위 사망사고에서 보험사 간 구상금 소송에 대한 대법원 판결을 다루고 있습니다. 이미 대법원에서 판결이 확정되어 종결된 사건이므로(부적합 조건 해당), 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 피해자 측의 손해배상은 이미 현대해상에서 7억 5천만 원을 지급하며 합의된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억5000만원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명 사망, 다수 상해</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“크루즈컨트롤 믿고 졸음운전 하다가”…2명 숨지게 한 30대, 결국</t>
+          <t>'음주운전 vs 급차선 변경' 공동과실…대법  전액 배상한 보험사, 구상권...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20039372?ref=naver</t>
+          <t>https://www.newspim.com/news/view/20260520001083</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-17 07:01:33.975919+00:00</t>
+          <t>2026-06-29 21:04:01.646577+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 보험을 통한 피해 보상 완료</t>
+          <t>형사 재판 1심 징역형 선고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 음주운전으로 정차 중인 차량을 들이받아 2명을 다치게 한 혐의로 징역형의 집행유예를 선고받았다. A씨는 7개월 전에도 음주운전으로 벌금형을 받은 전력이 있으며, 이번 사고로 인한 피해는 보험을 통해 보상되었고 피해자들은 처벌을 원치 않는다고 밝혔다.</t>
+          <t>4번의 음주운전 전력이 있는 50대 여성이 중앙선 침범 음주운전 사고로 상대 운전자에게 전치 2주의 부상을 입혀 징역 10개월을 선고받았다. 피고인은 반성하고 피해자와 합의한 점, 봉사활동 이력 등이 참작되었으나, 반복된 음주운전으로 실형을 면치 못했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>피해자들은 이미 보험을 통해 피해를 보상받았고 가해자의 처벌을 원치 않는다고 밝혀, 소송금융 투자 대상으로서의 신규 소송 제기 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>피고인의 책임은 명확하고 형사 재판을 통해 증거가 확보되었으나 (적합 조건 1, 5, 6), 피해 규모가 전치 2주로 비교적 작고 피해자가 1명인 개별 사건임. 소송금융 투자 대상으로서의 수익성이 낮을 것으로 판단됨.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[인천지법 판결]7개월만에 또 음주운전하다 '쿵'…40대 운전자,  징역형...</t>
+          <t>4000시간 봉사로 표창 받은 50대女, 4번 음주운전 끝 징역형</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202604301555353713b50722e900_12</t>
+          <t>https://www.munhwa.com/article/11591107?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-09 10:04:27.367511+00:00</t>
+          <t>2026-06-23 19:49:03.070106+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>이토 켄타로</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 유족과 합의 완료</t>
+          <t>피해자와 합의 및 불기소 처분으로 사건 종결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>60대 남성 A씨가 오토바이 추월 중 사망사고를 내 교통사고처리특례법상 치사 혐의로 기소되어 금고 10개월에 집행유예 2년을 선고받았습니다. 재판부는 유족과 합의하여 처벌을 원치 않는 점 등을 고려해 형을 정했습니다.</t>
+          <t>일본 배우 이토 켄타로가 과거 2020년 뺑소니 사고로 2명에게 중경상을 입히고 현장을 이탈한 혐의로 체포되었던 사실이 재조명되었다. 당시 피해자와 합의하여 불기소 처분을 받았으며, 현재는 새로운 열애설로 인해 대중의 냉랭한 반응을 얻고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이미 형사 재판이 종결되었고, 유족과 합의하여 처벌을 원치 않는다는 점이 명시되어 있어 민사상 손해배상도 이미 종결되었거나 추가 소송의 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>과거 뺑소니 사건은 이미 피해자와 합의하여 불기소 처분을 받았으며, 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이 사건은 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>오토바이 추월하다 사망사고 낸 60대 집유 2년 선고</t>
+          <t>'뺑소니 혐의' 유명 男배우, 동료 배우와 '열애' 발각…이미지 타격 우...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=900274</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1046848/</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 12:30:46.019226+00:00</t>
+          <t>2026-06-22 21:04:14.233457+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>화물차 운전자가 오토바이를 무리하게 추월하다 사망사고를 냈습니다. 법원은 피고인의 과실을 인정했으나, 유족과 합의하여 처벌을 원치 않는 점 등을 고려해 집행유예를 선고했습니다.</t>
+          <t>현대하이카손해사정과 자동차 복원수리 업체 티벌컨이 자동차 사고 피해자 지원을 위해 자동차손해배상진흥원에 1,000만원의 기부금을 전달했습니다. 이는 기업의 ESG 사회공헌 활동의 일환으로, 휠·헤드램프 복원 수리 특허 기술을 활용한 지원입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사에 유족과 합의하여 처벌을 원치 않는다는 내용이 명시되어 있어, 민사상 손해배상 청구권도 이미 합의로 종결되었을 가능성이 높습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>이 기사는 현대하이카손해사정과 티벌컨이 자동차 사고 피해자 지원을 위해 기부금을 전달한 사회공헌 활동을 다루고 있습니다. 특정 법적 분쟁이나 소송 가능성이 있는 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>오토바이 무리하게 추월하다 사망사고 낸 화물차 운전자 집유</t>
+          <t>돌봄 공백·교통사고 피해 지원까지…금융·보험업계 ESG 사회공헌 확대</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071668</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=204079</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 12:26:35.844834+00:00</t>
+          <t>2026-06-12 07:05:39.295513+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>10대 A군, B군</t>
+          <t>A씨 (50대 화물차 운전자)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>10대 피고인들에게 징역형 선고 (1심)</t>
+          <t>형사 재판 금고형 집행유예 선고, 피해자 측과 합의 완료</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>10대 A군과 B군이 지하주차장에서 차량을 훔쳐 음주·무면허 상태로 운전하다 사고를 내고 도주한 혐의로 기소되었습니다. 법원은 A군에게 징역 장기 1년 6개월·단기 8개월, B군에게 징역 6개월에 집행유예 2년을 선고했으며, 피해자는 처벌불원서를 제출했습니다.</t>
+          <t>지난해 9월 의정부에서 50대 화물차 운전자 A씨가 신호 위반으로 횡단보도를 건너던 신혼부부를 들이받아 임신 17주였던 아내와 태아가 사망하고 남편이 중상을 입은 사고가 발생했습니다. A씨는 교통사고처리 특례법상 치사·치상 혐의로 기소되어 금고 2년에 집행유예 3년을 선고받았으며, 피해자 측과 합의한 점이 양형에 고려되었습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방이 10대 개인으로 자력이 충분하지 않아 소송금융의 회수 가능성이 낮습니다 (적합 조건 2번 미충족). 피해 규모가 소송금융 투자 대상으로 보기에 크지 않으며 (적합 조건 4번 미충족), 피해자가 처벌불원서를 제출하여 민사상 손해배상 청구의 동기가 약하거나 이미 합의가 이루어졌을 가능성이 높습니다.</t>
+          <t>형사 재판이 이미 종결되었고, 기사에 '피해자 측과 합의한 점'이 명시되어 있어 민사상 합의도 이미 완료되었을 가능성이 높습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 상대방이 개인 운전자이므로 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (임신부 및 태아 사망, 남편 중상)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>훔친 차로 '쌩'…음주·무면허로 사고 낸 10대 징역형</t>
+          <t>임신부·태아 숨진 의정부 화물차 사고…50대 기사 금고형 집유</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-29</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040310381997702</t>
+          <t>https://www.yna.co.kr/view/AKR20260529106700060?input=1195m</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-05 00:20:37.166638+00:00</t>
+          <t>2026-06-10 18:08:48.182565+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>30대 피고인</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 항소심에서 1심 징역 6년 유지 판결 선고</t>
+          <t>형사 사건은 징역형 선고로 종결되었으며, 피해자와 합의가 이루어져 민사상 손해배상 청구도 종결된 것으로 보임.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>음주운전 중 도로에 누워있던 30대 남성을 역과하여 사망에 이르게 하고 도주한 30대 피고인이 항소심에서도 징역 6년을 선고받았습니다. 피고인은 과거 음주운전 전력이 있으며, 피해자 유족은 엄벌을 탄원하고 있습니다.</t>
+          <t>4천 시간 봉사 표창을 받은 50대 여성이 상습 음주운전으로 징역 10개월을 선고받았다. 작년 10월 음주 상태로 중앙선을 침범해 사고를 내 상대 운전자에게 전치 2주의 부상을 입혔으며, 이미 세 차례 음주운전 전력이 있었다. 재판부는 피고인이 반성하고 피해자와 합의한 점 등을 고려했으나, 범행의 책임이 무겁다고 판단했다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임은 형사 재판에서 유죄 판결이 유지되어 비교적 명확하지만, 피고인이 개인으로 자력에 대한 정보가 없어 배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로 소송금융 투자 매력이 낮다고 판단됩니다.</t>
+          <t>피고가 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실함. 피해 규모가 전치 2주 상해로 작고, 피해자와 이미 합의가 이루어져 민사상 손해배상 청구의 여지가 없거나 매우 제한적임. (적합 조건 '상대방에게 자력이 충분함', '피해 규모가 큼' 미충족, 부적합 조건 '이미 종결된 사건' 해당 가능성 높음)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>대구지법, 음주운전으로 도로에 누워있던 30대 역과 도주 항소심도 징역...</t>
+          <t>'봉사 4천시간' 표창받은 자원봉사자, 상습 음주운전에 결국 실형</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026040308301165159a8c8bf58f_12</t>
+          <t>https://www.kyeonggi.com/article/20260525580412</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 00:29:16.187897+00:00</t>
+          <t>2026-06-04 08:02:05.097119+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>상대 차량 보험사</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>손해배상청구 소송 진행 중</t>
+          <t>교통사고처리 특례법 위반(치사) 혐의로 금고 1년 2개월에 집행유예 3년 선고, 피해자 측과 합의 완료</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>호의로 차량에 동승했다가 교통사고를 당한 A씨가 상대 차량 운전자에게도 책임이 있다며 상대 차량 보험사를 상대로 손해배상청구 소송을 제기했습니다. 이 사건은 '공동과실'을 이유로 손해액이 감경될 수 있는 쟁점을 포함하고 있습니다.</t>
+          <t>30대 운전자 A씨가 스마트 크루즈컨트롤을 켠 채 졸음운전을 하다 고속도로에서 사고 처리 중이던 경찰관과 견인차 기사 2명을 치어 숨지게 했습니다. A씨는 교통사고처리 특례법 위반(치사) 혐의로 기소되어 금고 1년 2개월에 집행유예 3년을 선고받았으며, 피해자 측과 합의한 점이 형량에 고려되었습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>단일 피해자의 교통사고 손해배상 소송으로, 집단적 피해나 대규모 피해 금액이 확인되지 않습니다. 상대방 보험사는 자력이 충분하나, '호의동승' 및 '공동과실' 쟁점으로 인해 소송금융 투자 대상으로서의 매력도가 낮습니다.</t>
+          <t>가해자가 피해자 측과 합의한 점이 형량에 고려되었다는 기사 내용으로 미루어 볼 때, 이미 민사상 손해배상 합의가 완료되어 소송금융 투자 대상으로서의 신규 소송 가능성이 낮습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>호의동승 사고…'공동과실' 이유로 손해액 감경</t>
+          <t>“크루즈컨트롤 믿고 졸음운전 하다가”…2명 숨지게 한 30대, 결국</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77064</t>
+          <t>https://www.sedaily.com/article/20039372?ref=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 13:06:23.129589+00:00</t>
+          <t>2026-05-17 07:01:33.975919+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>베트남 국적 불법체류 외국인 A씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 구속 송치, 검찰 수사 진행 중</t>
+          <t>형사 재판 종결 및 보험을 통한 피해 보상 완료</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>충주에서 불법체류 중인 베트남 국적 20대 남성이 무면허로 중앙선을 넘어 차량을 들이받고 도주한 혐의로 경찰에 구속 송치되었습니다. 피해자 구호 조치 없이 현장을 떠났으며, 현재 검찰 수사가 진행 중입니다.</t>
+          <t>40대 남성 A씨가 음주운전으로 정차 중인 차량을 들이받아 2명을 다치게 한 혐의로 징역형의 집행유예를 선고받았다. A씨는 7개월 전에도 음주운전으로 벌금형을 받은 전력이 있으며, 이번 사고로 인한 피해는 보험을 통해 보상되었고 피해자들은 처벌을 원치 않는다고 밝혔다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(무면허, 뺑소니), 피고가 불법체류 외국인으로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+          <t>피해자들은 이미 보험을 통해 피해를 보상받았고 가해자의 처벌을 원치 않는다고 밝혀, 소송금융 투자 대상으로서의 신규 소송 제기 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[여기는 충주] 충주시, ‘스마트시티 서비스’ 지역화폐 앱 연계 외</t>
+          <t>[인천지법 판결]7개월만에 또 음주운전하다 '쿵'…40대 운전자,  징역형...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525498&amp;ref=A</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202604301555353713b50722e900_12</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 12:30:02.845915+00:00</t>
+          <t>2026-05-09 10:04:27.367511+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중 (추정) 및 교사 책임 범위에 대한 사회적 논의 활발</t>
+          <t>형사 재판 종결 및 유족과 합의 완료</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>지난달 대전 고속도로에서 중학생들을 태운 체험학습 버스 4대가 연쇄 추돌하는 사고가 발생하여 학생 3명과 교사 2명이 다쳤습니다. 이 사고를 계기로 교사에게 과도하게 부과되는 안전사고 책임에 대한 논란이 재점화되었으며, 교원 단체는 국가의 면책 제도 마련을 촉구하고 있습니다.</t>
+          <t>60대 남성 A씨가 오토바이 추월 중 사망사고를 내 교통사고처리특례법상 치사 혐의로 기소되어 금고 10개월에 집행유예 2년을 선고받았습니다. 재판부는 유족과 합의하여 처벌을 원치 않는 점 등을 고려해 형을 정했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>사고의 직접적인 책임 주체가 명확히 특정되지 않아 상대방 책임이 불분명합니다. 또한, 피해 규모가 크지 않고(큰 부상자는 없었음), 부상자 수(5명)도 소송금융 투자에 적합할 만큼 많지 않아 투자 적합도가 낮습니다.</t>
+          <t>이미 형사 재판이 종결되었고, 유족과 합의하여 처벌을 원치 않는다는 점이 명시되어 있어 민사상 손해배상도 이미 종결되었거나 추가 소송의 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>5명 (학생 3명, 교사 2명 부상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[리포트]체험학습 버스 사고⋯ 타이어 점검도 교사 책임?</t>
+          <t>오토바이 추월하다 사망사고 낸 60대 집유 2년 선고</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/832896</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=900274</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 00:48:31.509434+00:00</t>
+          <t>2026-04-05 12:30:46.019226+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>상대 여성</t>
+          <t>화물차 운전자</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 및 보험사 무과실 판단, 상대방 소송 예고</t>
+          <t>형사 재판 집행유예 선고 및 유족과의 합의 완료</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>차량 운전자가 후진 중 사고를 냈으나, 보험사와 경찰은 운전자의 무과실을 판단했다. 그러나 상대 여성 측은 운전자 과실을 주장하며 보험 대인 접수 및 소송 의사를 밝힌 상황이다. 운전자는 경찰의 무과실 판단을 근거로 소송에 대응할 예정이다.</t>
+          <t>화물차 운전자가 오토바이를 무리하게 추월하다 사망사고를 냈습니다. 법원은 피고인의 과실을 인정했으나, 유족과 합의하여 처벌을 원치 않는 점 등을 고려해 집행유예를 선고했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않고 (적합 조건 1 불충족), 피해 규모가 작으며 (적합 조건 4 불충족), 상대방의 자력도 불분명하여 (적합 조건 2 불충족) 소송금융 투자 대상으로서의 매력이 낮음. 경찰 및 보험사의 무과실 판단은 운전자에게 유리하나, 이는 방어적 입장이다.</t>
+          <t>기사에 유족과 합의하여 처벌을 원치 않는다는 내용이 명시되어 있어, 민사상 손해배상 청구권도 이미 합의로 종결되었을 가능성이 높습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>차량 안 보고 뒷걸음하다 '쿵'… 운전자 과실, 소송하겠다</t>
+          <t>오토바이 무리하게 추월하다 사망사고 낸 화물차 운전자 집유</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292187?influxDiv=NAVER</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071668</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 00:40:52.011521+00:00</t>
+          <t>2026-04-05 12:26:35.844834+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>우즈베키스탄 국적 20대 A 씨</t>
+          <t>10대 A군, B군</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>10대 피고인들에게 징역형 선고 (1심)</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>광주에서 무면허, 무보험 대포차를 운전하던 우즈베키스탄 국적 유학생 A 씨가 접촉 사고를 내고 도주했다가 경찰에 붙잡혔다. A 씨는 훔친 번호판이 부착된 차량을 운전했으며, 경찰은 구속영장을 신청할 방침이다. 피해 운전자는 사고 처리를 받지 못했다.</t>
+          <t>10대 A군과 B군이 지하주차장에서 차량을 훔쳐 음주·무면허 상태로 운전하다 사고를 내고 도주한 혐의로 기소되었습니다. 법원은 A군에게 징역 장기 1년 6개월·단기 8개월, B군에게 징역 6개월에 집행유예 2년을 선고했으며, 피해자는 처벌불원서를 제출했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보가 용이하지만(적합 조건 1, 5, 6 충족), 피고가 무보험 대포차를 운전한 외국인 유학생으로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. (적합 조건 2번 '상대방에게 자력이 충분함' 미충족, 기타 투자 어려운 이유 해당)</t>
+          <t>상대방이 10대 개인으로 자력이 충분하지 않아 소송금융의 회수 가능성이 낮습니다 (적합 조건 2번 미충족). 피해 규모가 소송금융 투자 대상으로 보기에 크지 않으며 (적합 조건 4번 미충족), 피해자가 처벌불원서를 제출하여 민사상 손해배상 청구의 동기가 약하거나 이미 합의가 이루어졌을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[속보]폐차장서 훔친 번호판 부착한 ‘대포차’ 사고 발생…범인은 무면...</t>
+          <t>훔친 차로 '쌩'…음주·무면허로 사고 낸 10대 징역형</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578830?ref=naver</t>
+          <t>https://view.asiae.co.kr/article/2026040310381997702</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-01 00:36:21.777806+00:00</t>
+          <t>2026-04-05 00:20:37.166638+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>30대 피고인</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
+          <t>형사 항소심에서 1심 징역 6년 유지 판결 선고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>무면허 외국인 유학생이 도난 번호판을 부착한 대포차를 몰다 접촉 사고를 내고 도주했다가 경찰에 검거되었습니다. 해당 유학생은 자동차보험에도 가입되어 있지 않았으며, 경찰은 절도 및 도로교통법 위반 등 혐의로 구속영장을 신청할 예정입니다.</t>
+          <t>음주운전 중 도로에 누워있던 30대 남성을 역과하여 사망에 이르게 하고 도주한 30대 피고인이 항소심에서도 징역 6년을 선고받았습니다. 피고인은 과거 음주운전 전력이 있으며, 피해자 유족은 엄벌을 탄원하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방(무면허 유학생)의 책임은 명확하고 경찰 수사가 진행 중이나, 피고의 자력이 매우 부족할 것으로 예상되며 자동차보험에도 가입되어 있지 않아 손해배상금 회수 가능성이 극히 낮습니다. 또한 집단적 피해가 아닌 단일 접촉 사고로 피해 규모가 크지 않을 것으로 보입니다.</t>
+          <t>상대방 책임은 형사 재판에서 유죄 판결이 유지되어 비교적 명확하지만, 피고인이 개인으로 자력에 대한 정보가 없어 배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로 소송금융 투자 매력이 낮다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>무면허 유학생, 도난 번호판 단 ‘대포차’ 몰다 사고…경찰 검거</t>
+          <t>대구지법, 음주운전으로 도로에 누워있던 30대 역과 도주 항소심도 징역...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/31/20260331500331?wlog_tag3=naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026040308301165159a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-01 00:34:22.319328+00:00</t>
+          <t>2026-04-03 00:29:16.187897+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>A (우즈베키스탄 국적 유학생)</t>
+          <t>상대 차량 보험사</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+          <t>손해배상청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>무면허, 무보험 상태로 폐기된 번호판이 붙은 대포차를 몰던 우즈베키스탄 국적 유학생 A씨가 택시와 접촉사고를 낸 후 도주했다가 경찰에 검거되었습니다. A씨는 절도, 공기호부정사용, 무면허운전, 자동차손해배상보장법 위반 혐의로 조사를 받고 있으며, 경찰은 구속영장 신청을 검토 중입니다.</t>
+          <t>호의로 차량에 동승했다가 교통사고를 당한 A씨가 상대 차량 운전자에게도 책임이 있다며 상대 차량 보험사를 상대로 손해배상청구 소송을 제기했습니다. 이 사건은 '공동과실'을 이유로 손해액이 감경될 수 있는 쟁점을 포함하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방(외국인 유학생)이 무면허, 무보험 상태로 대포차를 운전하여 자력이 매우 부족할 것으로 예상되며, 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다. 피해 규모가 경미한 접촉사고로 크지 않고, 집단적 피해가 아닌 개별 사건입니다. 상대방 책임은 명확하고 경찰 수사가 진행 중이나, 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>단일 피해자의 교통사고 손해배상 소송으로, 집단적 피해나 대규모 피해 금액이 확인되지 않습니다. 상대방 보험사는 자력이 충분하나, '호의동승' 및 '공동과실' 쟁점으로 인해 소송금융 투자 대상으로서의 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>대포차 몰던 유학생 접촉사고에 ‘덜미’</t>
+          <t>호의동승 사고…'공동과실' 이유로 손해액 감경</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1774954534675984005</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77064</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-31 13:07:22.172882+00:00</t>
+          <t>2026-04-02 13:06:23.129589+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>외국인 유학생 A씨</t>
+          <t>베트남 국적 불법체류 외국인 A씨</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거, 구속영장 신청 검토 중</t>
+          <t>경찰 구속 송치, 검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>외국인 유학생 A씨가 무면허, 무보험 상태로 폐차장에서 훔친 번호판을 부착한 대포차를 운전하다 접촉사고를 내고 현장을 이탈했습니다. 경찰은 A씨를 검거하고 절도, 공기호부정사용, 도로교통법 및 자동차손해배상보장법 위반 혐의로 조사 중이며 구속영장 신청을 검토하고 있습니다.</t>
+          <t>충주에서 불법체류 중인 베트남 국적 20대 남성이 무면허로 중앙선을 넘어 차량을 들이받고 도주한 혐의로 경찰에 구속 송치되었습니다. 피해자 구호 조치 없이 현장을 떠났으며, 현재 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 경찰 수사가 진행 중이나, 피고가 무보험 대포차를 운전한 외국인 유학생으로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 또한 피해 규모가 집단적이지 않고 개별 접촉사고 수준으로 소송금융 투자 매력이 낮습니다.</t>
+          <t>상대방 책임은 명확하나(무면허, 뺑소니), 피고가 불법체류 외국인으로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>폐차장 번호판 훔친 ‘대포차’ 운전···외국인 유학생 검거</t>
+          <t>[여기는 충주] 충주시, ‘스마트시티 서비스’ 지역화폐 앱 연계 외</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603311934001</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525498&amp;ref=A</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-31 13:07:02.774038+00:00</t>
+          <t>2026-04-02 12:30:02.845915+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>경찰 조사 진행 중 (추정) 및 교사 책임 범위에 대한 사회적 논의 활발</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>광주에서 무면허 상태로 훔친 번호판이 부착된 대포차를 운전하다 접촉 사고를 내고 도주한 20대 우즈베키스탄 국적 외국인 유학생 A씨가 경찰에 검거되었습니다. A씨는 자동차보험에 가입하지 않은 상태였으며, 경찰은 A씨에 대해 절도, 공기호부정사용, 도로교통법 및 자동차 손해배상법 위반 혐의로 구속영장을 신청할 방침입니다.</t>
+          <t>지난달 대전 고속도로에서 중학생들을 태운 체험학습 버스 4대가 연쇄 추돌하는 사고가 발생하여 학생 3명과 교사 2명이 다쳤습니다. 이 사고를 계기로 교사에게 과도하게 부과되는 안전사고 책임에 대한 논란이 재점화되었으며, 교원 단체는 국가의 면책 제도 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건) 경찰 수사가 진행 중이며 증거 확보가 용이하나(적합 조건), 피고가 무보험 외국인 유학생으로 자력 부족이 명확하여 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 교통사고이며 피해 규모가 크지 않을 것으로 예상됩니다.</t>
+          <t>사고의 직접적인 책임 주체가 명확히 특정되지 않아 상대방 책임이 불분명합니다. 또한, 피해 규모가 크지 않고(큰 부상자는 없었음), 부상자 수(5명)도 소송금융 투자에 적합할 만큼 많지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5명 (학생 3명, 교사 2명 부상)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>훔친 번호판 부착 '대포차' 무면허 운전, 외국인 유학생 검거(종합)</t>
+          <t>[리포트]체험학습 버스 사고⋯ 타이어 점검도 교사 책임?</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>tjmbc.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331034551054?input=1195m</t>
+          <t>https://tjmbc.co.kr/NewsArticle/832896</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-31 13:05:59.631649+00:00</t>
+          <t>2026-04-02 00:48:31.509434+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>우즈베키스탄 국적 20대 A씨</t>
+          <t>상대 여성</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 및 보험사 무과실 판단, 상대방 소송 예고</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>20대 우즈베키스탄 국적 A씨가 폐차 번호판을 달고 운전하다 사고를 내 절도, 공기호부정사용, 도로교통법 및 자동차 손해배상법 위반 혐의로 경찰에 검거되었다. 현재 경찰 조사가 진행 중이다.</t>
+          <t>차량 운전자가 후진 중 사고를 냈으나, 보험사와 경찰은 운전자의 무과실을 판단했다. 그러나 상대 여성 측은 운전자 과실을 주장하며 보험 대인 접수 및 소송 의사를 밝힌 상황이다. 운전자는 경찰의 무과실 판단을 근거로 소송에 대응할 예정이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 피고가 20대 외국인으로 자력 확보가 어려울 가능성이 매우 높아 손해배상금 회수 가능성이 낮다. 또한 집단적 피해나 대규모 피해가 아닌 단일 교통사고로 추정되어 소송금융 투자 매력이 떨어진다.</t>
+          <t>상대방 책임이 명확하지 않고 (적합 조건 1 불충족), 피해 규모가 작으며 (적합 조건 4 불충족), 상대방의 자력도 불분명하여 (적합 조건 2 불충족) 소송금융 투자 대상으로서의 매력이 낮음. 경찰 및 보험사의 무과실 판단은 운전자에게 유리하나, 이는 방어적 입장이다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>폐차 번호판 달고 사고 낸 20대 외국인 검거</t>
+          <t>차량 안 보고 뒷걸음하다 '쿵'… 운전자 과실, 소송하겠다</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1774948961429962005</t>
+          <t>https://news.jtbc.co.kr/article/NB12292187?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 13:04:53.792307+00:00</t>
+          <t>2026-04-01 00:40:52.011521+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>경찰관 A씨</t>
+          <t>우즈베키스탄 국적 20대 A 씨</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (특정범죄 가중처벌법상 도주치상 및 도로교통법상 무면허운전 혐의)</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>현직 경찰관이 무면허 상태로 강변북로에서 운전 중 사고를 내고 도주했다가 검거되었습니다. 피해자는 경상을 입었으며, 해당 경찰관은 특정범죄 가중처벌법상 도주치상과 도로교통법상 무면허운전 혐의로 경찰 조사를 받고 있습니다.</t>
+          <t>광주에서 무면허, 무보험 대포차를 운전하던 우즈베키스탄 국적 유학생 A 씨가 접촉 사고를 내고 도주했다가 경찰에 붙잡혔다. A 씨는 훔친 번호판이 부착된 차량을 운전했으며, 경찰은 구속영장을 신청할 방침이다. 피해 운전자는 사고 처리를 받지 못했다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(무면허 운전, 사고 유발, 도주), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 그러나 피해 규모가 경상에 그치고 단일 피해자 사건으로, 소송금융이 일반적으로 추구하는 높은 예상 회수액에 미치지 못하여 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보가 용이하지만(적합 조건 1, 5, 6 충족), 피고가 무보험 대포차를 운전한 외국인 유학생으로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. (적합 조건 2번 '상대방에게 자력이 충분함' 미충족, 기타 투자 어려운 이유 해당)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>무면허로 강변북로 주행하다 '쾅'…도주한 경찰관 검거</t>
+          <t>[속보]폐차장서 훔친 번호판 부착한 ‘대포차’ 사고 발생…범인은 무면...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260331580716</t>
+          <t>https://www.munhwa.com/article/11578830?ref=naver</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 12:38:57.684159+00:00</t>
+          <t>2026-04-01 00:36:21.777806+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>광주에서 20대 외국인 A 씨가 폐차 번호판을 부착한 차량으로 교통사고를 낸 뒤 피해자와 합의를 약속하고 잠적했다. 피해 차량 차주의 신고로 경찰이 수사에 착수했으며, A 씨는 검거되었다. 이 사건은 교통사고 후 미조치 및 잠적에 대한 법적 책임을 묻는 사안이다.</t>
+          <t>무면허 외국인 유학생이 도난 번호판을 부착한 대포차를 몰다 접촉 사고를 내고 도주했다가 경찰에 검거되었습니다. 해당 유학생은 자동차보험에도 가입되어 있지 않았으며, 경찰은 절도 및 도로교통법 위반 등 혐의로 구속영장을 신청할 예정입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 그러나 피의자가 20대 외국인이며 폐차 번호판 차량을 운전했다는 점에서 상대방의 자력이 매우 부족할 것으로 예상되며, 피해 규모도 단일 교통사고로 소송금융 투자에 적합한 수준으로 크지 않을 가능성이 높아 회수 가능성이 낮다.</t>
+          <t>상대방(무면허 유학생)의 책임은 명확하고 경찰 수사가 진행 중이나, 피고의 자력이 매우 부족할 것으로 예상되며 자동차보험에도 가입되어 있지 않아 손해배상금 회수 가능성이 극히 낮습니다. 또한 집단적 피해가 아닌 단일 접촉 사고로 피해 규모가 크지 않을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>광주서 폐차 번호판 부착 차량 몰던 20대 외국인 검거</t>
+          <t>무면허 유학생, 도난 번호판 단 ‘대포차’ 몰다 사고…경찰 검거</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gwangju-jeonnam/6119370</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/31/20260331500331?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-31 00:29:28.984173+00:00</t>
+          <t>2026-04-01 00:34:22.319328+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>A (우즈베키스탄 국적 유학생)</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+        </is>
+      </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>이 기사는 교통사고 발생 시 과실비율이 보상액에 미치는 영향에 대한 일반적인 법률 정보를 제공하는 기고문이다. 가해자와 피해자가 명확히 나뉘더라도 과실비율에 따라 보상액이 달라질 수 있음을 설명한다. 특정 사건이나 피해 사례를 다루는 것이 아니므로 소송금융 투자 대상으로서의 구체적인 사건 정보는 포함되어 있지 않다.</t>
+          <t>무면허, 무보험 상태로 폐기된 번호판이 붙은 대포차를 몰던 우즈베키스탄 국적 유학생 A씨가 택시와 접촉사고를 낸 후 도주했다가 경찰에 검거되었습니다. A씨는 절도, 공기호부정사용, 무면허운전, 자동차손해배상보장법 위반 혐의로 조사를 받고 있으며, 경찰은 구속영장 신청을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 교통사고 과실비율의 중요성을 설명하는 기고문입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>상대방(외국인 유학생)이 무면허, 무보험 상태로 대포차를 운전하여 자력이 매우 부족할 것으로 예상되며, 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다. 피해 규모가 경미한 접촉사고로 크지 않고, 집단적 피해가 아닌 개별 사건입니다. 상대방 책임은 명확하고 경찰 수사가 진행 중이나, 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[기고] 교통사고, 왜 '과실비율'이 중요한가</t>
+          <t>대포차 몰던 유학생 접촉사고에 ‘덜미’</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>kbanker.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224568</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774954534675984005</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-30 12:20:43.896412+00:00</t>
+          <t>2026-03-31 13:07:22.172882+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>외국인 유학생 A씨</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검거, 구속영장 신청 검토 중</t>
+        </is>
+      </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>RMI보험경영연구소는 교통사고 발생 시 1%의 과실만 있어도 치료비 전액을 배상해야 하는 민사적 불합리가 가해자에게 자기합리화의 구실을 제공할 수 있다고 지적합니다. 이는 보험 시스템 뒤에 숨은 교통사고 범죄의 특례와 관련된 일반적인 문제점을 다루는 기사입니다.</t>
+          <t>외국인 유학생 A씨가 무면허, 무보험 상태로 폐차장에서 훔친 번호판을 부착한 대포차를 운전하다 접촉사고를 내고 현장을 이탈했습니다. 경찰은 A씨를 검거하고 절도, 공기호부정사용, 도로교통법 및 자동차손해배상보장법 위반 혐의로 조사 중이며 구속영장 신청을 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이 아닌 교통사고 관련 법률 및 보험 시스템의 일반적인 문제점을 논하고 있습니다. 소송금융 투자 검토를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임은 명확하고 경찰 수사가 진행 중이나, 피고가 무보험 대포차를 운전한 외국인 유학생으로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 또한 피해 규모가 집단적이지 않고 개별 접촉사고 수준으로 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[RMI보험경영연구소 보험이슈 톡톡] 보험 뒤에 숨은 교통사고 범죄, 특례...</t>
+          <t>폐차장 번호판 훔친 ‘대포차’ 운전···외국인 유학생 검거</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89886</t>
+          <t>https://www.khan.co.kr/article/202603311934001</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-30 00:16:14.007340+00:00</t>
+          <t>2026-03-31 13:07:02.774038+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>A씨 (우즈베키스탄 국적 20대 외국인 유학생)</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 출동</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>공주 스쿨존 참사 현장에서 육군 상병이 초등학생 피해자를 구조한 영웅적인 이야기가 보도되었습니다. 상병은 피해자에게 외투를 덮어주고 응급처치를 도왔으며, 소속 부대에서 사단장 표창을 수여할 예정입니다.</t>
+          <t>광주에서 무면허 상태로 훔친 번호판이 부착된 대포차를 운전하다 접촉 사고를 내고 도주한 20대 우즈베키스탄 국적 외국인 유학생 A씨가 경찰에 검거되었습니다. A씨는 자동차보험에 가입하지 않은 상태였으며, 경찰은 A씨에 대해 절도, 공기호부정사용, 도로교통법 및 자동차 손해배상법 위반 혐의로 구속영장을 신청할 방침입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 스쿨존 사고 현장에서 발생한 군인의 영웅적인 구조 활동에 초점을 맞추고 있으며, 사고의 법적 책임 주체, 피해 규모, 진행 중인 법적 절차 등에 대한 정보가 전혀 없습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않아 투자 가능성이 매우 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건) 경찰 수사가 진행 중이며 증거 확보가 용이하나(적합 조건), 피고가 무보험 외국인 유학생으로 자력 부족이 명확하여 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 교통사고이며 피해 규모가 크지 않을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>눈 감지 말고 버텨요 …공주 스쿨존 참사서 초등생 구한 육군 상병</t>
+          <t>훔친 번호판 부착 '대포차' 무면허 운전, 외국인 유학생 검거(종합)</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265754</t>
+          <t>https://www.yna.co.kr/view/AKR20260331034551054?input=1195m</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-29 12:27:37.955428+00:00</t>
+          <t>2026-03-31 13:05:59.631649+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>우즈베키스탄 국적 20대 A씨</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>피해자와 합의 완료 (교통사고), 범죄도피 혐의로 A씨 재판 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>경미한 교통사고 발생 후 운전자 바꿔치기 및 보험사기 시도가 검찰의 집요한 수사로 밝혀진 사건입니다. 피해자는 실제 운전자 B씨와 합의하여 공소권 없음 처리되었으며, 허위 진술한 A씨는 범죄도피 혐의로 재판에 넘겨졌습니다. 이 사건은 검찰의 적극적인 보완수사로 진실이 규명된 사례입니다.</t>
+          <t>20대 우즈베키스탄 국적 A씨가 폐차 번호판을 달고 운전하다 사고를 내 절도, 공기호부정사용, 도로교통법 및 자동차 손해배상법 위반 혐의로 경찰에 검거되었다. 현재 경찰 조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>피해자는 실제 운전자와 이미 합의하여 사건이 종결된 것으로 보이며, 소송금융의 주된 대상인 피해자의 손해배상 청구권이 이미 해소되었을 가능성이 높습니다. 또한, 사고 규모가 경미하고 상대방의 자력(종합보험 미가입)이 충분치 않아 투자 매력이 낮습니다. (부적합 조건: 이미 종결된 사건 해당, 적합 조건 불충족: 상대방 자력, 피해 규모)</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 피고가 20대 외국인으로 자력 확보가 어려울 가능성이 매우 높아 손해배상금 회수 가능성이 낮다. 또한 집단적 피해나 대규모 피해가 아닌 단일 교통사고로 추정되어 소송금융 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[검사수첩] 전임·후임 검사 집요한 추적…'단순 사고' 실체 밝혔다</t>
+          <t>폐차 번호판 달고 사고 낸 20대 외국인 검거</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260329010008575</t>
+          <t>http://www.jndn.com/article.php?aid=1774948961429962005</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-29 12:27:20.558802+00:00</t>
+          <t>2026-03-31 13:04:53.792307+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>경찰관 A씨</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중 (특정범죄 가중처벌법상 도주치상 및 도로교통법상 무면허운전 혐의)</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>해당 기사는 음주운전으로 인한 민사 손해배상 문제가 개인 간의 흥정 대상이 아닌 보험사의 영역임을 설명하며, 파편 접촉의 인과관계, 수리 범위, 객관적인 손해액 산정의 복잡성을 언급합니다. 이는 특정 사건에 대한 보도가 아닌 일반적인 법률 정보 제공 글입니다.</t>
+          <t>현직 경찰관이 무면허 상태로 강변북로에서 운전 중 사고를 내고 도주했다가 검거되었습니다. 피해자는 경상을 입었으며, 해당 경찰관은 특정범죄 가중처벌법상 도주치상과 도로교통법상 무면허운전 혐의로 경찰 조사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 음주운전 관련 민사 손해배상 및 합의금 요구에 대한 일반적인 법률 정보를 제공하는 글입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(무면허 운전, 사고 유발, 도주), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다. 그러나 피해 규모가 경상에 그치고 단일 피해자 사건으로, 소송금융이 일반적으로 추구하는 높은 예상 회수액에 미치지 못하여 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>음주운전 면허취소 구제 - 상대방의 과도한 합의금 요구</t>
+          <t>무면허로 강변북로 주행하다 '쾅'…도주한 경찰관 검거</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>hg-times.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.hg-times.com/news/articleView.html?idxno=300584</t>
+          <t>https://www.kyeonggi.com/article/20260331580716</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-27 12:46:32.857835+00:00</t>
+          <t>2026-03-31 12:38:57.684159+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
-      <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>이 기사는 음주운전 도주 사건에서 피해자와의 합의 여부 및 피해자의 상해 정도가 양형에 미치는 결정적인 영향을 설명합니다. 특히 음주와 도주가 결합된 경우 피해자의 감정이 좋지 않아 합의가 어렵다는 점을 강조하며, 이러한 상황에서 음주뺑소니 변호사의 필요성을 역설합니다.</t>
+          <t>광주에서 20대 외국인 A 씨가 폐차 번호판을 부착한 차량으로 교통사고를 낸 뒤 피해자와 합의를 약속하고 잠적했다. 피해 차량 차주의 신고로 경찰이 수사에 착수했으며, A 씨는 검거되었다. 이 사건은 교통사고 후 미조치 및 잠적에 대한 법적 책임을 묻는 사안이다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 음주운전 도주 사건의 법률적 쟁점과 변호사의 필요성에 대한 일반적인 법률 칼럼입니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합도를 평가하기 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 그러나 피의자가 20대 외국인이며 폐차 번호판 차량을 운전했다는 점에서 상대방의 자력이 매우 부족할 것으로 예상되며, 피해 규모도 단일 교통사고로 소송금융 투자에 적합한 수준으로 크지 않을 가능성이 높아 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>음주운전도주 후 골든타임, 음주뺑소니변호사가 필요한 이유 [문유진 변...</t>
+          <t>광주서 폐차 번호판 부착 차량 몰던 20대 외국인 검거</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76427</t>
+          <t>https://www.news1.kr/local/gwangju-jeonnam/6119370</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-27 12:30:42.519945+00:00</t>
+          <t>2026-03-31 00:29:28.984173+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
-      <c r="D27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>차량을 긁고 도주한 가해자를 추격해 잡았으나, 담당 조사관은 현장에서 구제불능 상태의 피해자를 방치해야 뺑소니가 성립된다는 법리적 해석에 따라 혐의 적용이 어려울 수 있다는 초기 의견을 제시했다. 이에 뺑소니 성립 여부에 대한 법조계의 신중론이 제기되고 있다.</t>
+          <t>이 기사는 교통사고 발생 시 과실비율이 보상액에 미치는 영향에 대한 일반적인 법률 정보를 제공하는 기고문이다. 가해자와 피해자가 명확히 나뉘더라도 과실비율에 따라 보상액이 달라질 수 있음을 설명한다. 특정 사건이나 피해 사례를 다루는 것이 아니므로 소송금융 투자 대상으로서의 구체적인 사건 정보는 포함되어 있지 않다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>경찰 조사가 진행 중(적합 조건 6)이나, 뺑소니 성립 여부에 대한 법리적 다툼이 예상되어 상대방 책임의 명확성이 낮다. 또한, 기사 내용만으로는 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높고, 상대방의 자력 정보가 없어 회수 가능성을 판단하기 어렵다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 교통사고 과실비율의 중요성을 설명하는 기고문입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>차 긁고 줄행랑, 추격해 잡았는데…'뺑소니' 성립될까</t>
+          <t>[기고] 교통사고, 왜 '과실비율'이 중요한가</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>kbanker.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/IVS6C3HH8FFX</t>
+          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224568</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-26 12:16:58.849598+00:00</t>
+          <t>2026-03-30 12:20:43.896412+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
-      <c r="D28" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>경기 시흥시 수도권제1순환고속도로에서 40대 남성이 고속도로를 보행 중 차량 4대에 잇따라 치여 사망하는 사고가 발생했습니다. 경찰은 CCTV 영상 등을 토대로 정확한 사고 경위를 조사 중입니다. 고속도로 보행은 운전자 예측이 어렵고 치명상으로 이어질 가능성이 높습니다.</t>
+          <t>RMI보험경영연구소는 교통사고 발생 시 1%의 과실만 있어도 치료비 전액을 배상해야 하는 민사적 불합리가 가해자에게 자기합리화의 구실을 제공할 수 있다고 지적합니다. 이는 보험 시스템 뒤에 숨은 교통사고 범죄의 특례와 관련된 일반적인 문제점을 다루는 기사입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>피해자가 원칙적으로 진입이 금지된 고속도로를 보행 중 사고를 당하여 피해자의 과실이 매우 높게 인정될 가능성이 큽니다. 이는 소송에서 운전자의 책임을 제한하고 손해배상액을 크게 감액시킬 수 있어 소송금융 투자 매력이 낮습니다. (적합 조건 '상대방 책임이 비교적 명확함' 불충족)</t>
+          <t>해당 기사는 특정 사건이 아닌 교통사고 관련 법률 및 보험 시스템의 일반적인 문제점을 논하고 있습니다. 소송금융 투자 검토를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>고속도로 걷던 남성이 달리던 차량에 잇따라 치여 사망…경위 조사</t>
+          <t>[RMI보험경영연구소 보험이슈 톡톡] 보험 뒤에 숨은 교통사고 범죄, 특례...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1127719</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89886</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-26 00:21:34.624453+00:00</t>
+          <t>2026-03-30 00:16:14.007340+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 도로교통법 위반 혐의로 불구속 입건. 상해 진단서 제출 시 과실치상 혐의 추가 예정.</t>
+          <t>경찰 출동</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>20대 A씨가 음주운전 중 교통사고를 내 맞은편 승용차에 탑승한 2명이 다쳤다. 경찰은 A씨를 도로교통법 위반 혐의로 입건했으며, 피해자들이 상해 진단서를 제출하면 교통사고처리 특례법상 과실치상 혐의를 추가해 조사할 예정이다.</t>
+          <t>공주 스쿨존 참사 현장에서 육군 상병이 초등학생 피해자를 구조한 영웅적인 이야기가 보도되었습니다. 상병은 피해자에게 외투를 덮어주고 응급처치를 도왔으며, 소속 부대에서 사단장 표창을 수여할 예정입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1), 경찰 수사로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 피고가 개인으로 자력 확보가 불확실하며(적합 조건 2 미충족), 피해자 수가 적고 피해 규모가 소송금융 투자에 적합할 만큼 크지 않아(적합 조건 3, 4 미충족) 투자 매력이 낮습니다.</t>
+          <t>해당 기사는 스쿨존 사고 현장에서 발생한 군인의 영웅적인 구조 활동에 초점을 맞추고 있으며, 사고의 법적 책임 주체, 피해 규모, 진행 중인 법적 절차 등에 대한 정보가 전혀 없습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않아 투자 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[간추린 단신] 제천경찰서, 전처 집 등에서 흉기 협박 50대 구속 외</t>
+          <t>눈 감지 말고 버텨요 …공주 스쿨존 참사서 초등생 구한 육군 상병</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518203&amp;ref=A</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265754</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-25 12:30:10.035043+00:00</t>
+          <t>2026-03-29 12:27:37.955428+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
-      <c r="D30" t="inlineStr"/>
-      <c r="E30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>피해자와 합의 완료 (교통사고), 범죄도피 혐의로 A씨 재판 진행 중</t>
+        </is>
+      </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>거제경찰서가 노인일자리 참여자를 대상으로 교통안전 교육을 실시했습니다. 지난 3년간 지역 보행자 교통사고 사망자의 50%가 노인인 점을 고려하여 실제 사고 사례와 안전 보행 원칙 등을 교육했습니다.</t>
+          <t>경미한 교통사고 발생 후 운전자 바꿔치기 및 보험사기 시도가 검찰의 집요한 수사로 밝혀진 사건입니다. 피해자는 실제 운전자 B씨와 합의하여 공소권 없음 처리되었으며, 허위 진술한 A씨는 범죄도피 혐의로 재판에 넘겨졌습니다. 이 사건은 검찰의 적극적인 보완수사로 진실이 규명된 사례입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>해당 기사는 거제경찰서의 노인 대상 교통안전 교육에 대한 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 진행 중인 법적 절차가 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>피해자는 실제 운전자와 이미 합의하여 사건이 종결된 것으로 보이며, 소송금융의 주된 대상인 피해자의 손해배상 청구권이 이미 해소되었을 가능성이 높습니다. 또한, 사고 규모가 경미하고 상대방의 자력(종합보험 미가입)이 충분치 않아 투자 매력이 낮습니다. (부적합 조건: 이미 종결된 사건 해당, 적합 조건 불충족: 상대방 자력, 피해 규모)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>거제경찰서, 노인일자리 참여자 대상 교통안전 교육</t>
+          <t>[검사수첩] 전임·후임 검사 집요한 추적…'단순 사고' 실체 밝혔다</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633403</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260329010008575</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-25 12:27:24.124947+00:00</t>
+          <t>2026-03-29 12:27:20.558802+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>이 기사는 복잡한 교통사고에서 데이터만으로 진실이 완전히 규명되지 않으며, 법리와 과학적 분석을 통해 초기 수사기관이나 보험사의 판단, 심지어 1심 판결까지 뒤집을 수 있음을 강조합니다. 중앙선 침범 오해 해소, 선행사고 구호 중 부상자의 의상자 인정, 딜레마존 과실 비율 조정, 경미한 사고의 후유증 입증 등 여러 과거 사례를 통해 '무엇이 찍혔느냐'보다 '어떻게 해석하느냐'가 중요함을 설명합니다.</t>
+          <t>해당 기사는 음주운전으로 인한 민사 손해배상 문제가 개인 간의 흥정 대상이 아닌 보험사의 영역임을 설명하며, 파편 접촉의 인과관계, 수리 범위, 객관적인 손해액 산정의 복잡성을 언급합니다. 이는 특정 사건에 대한 보도가 아닌 일반적인 법률 정보 제공 글입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 될 만한 새로운 사건을 다루는 것이 아니라, 이미 종결된 과거 교통사고 소송 사례들을 분석하여 법리와 과학적 분석의 중요성을 설명하고 있습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 음주운전 관련 민사 손해배상 및 합의금 요구에 대한 일반적인 법률 정보를 제공하는 글입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[자동차와 法] 데이터를 넘어서는 교통사고 소송의 반전</t>
+          <t>음주운전 면허취소 구제 - 상대방의 과도한 합의금 요구</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>it.donga.com</t>
+          <t>hg-times.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://it.donga.com/108606/</t>
+          <t>https://www.hg-times.com/news/articleView.html?idxno=300584</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-24 12:58:31.808057+00:00</t>
+          <t>2026-03-27 12:46:32.857835+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
-      <c r="D32" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>지난해 11월 종로구 동대문역 인근에서 일본인 모녀가 음주운전 차량에 치여 어머니가 사망하고 딸이 부상당하는 사고가 발생했다. 이 사건은 음주운전으로 인한 명확한 가해자 책임이 있으나, 상대방의 자력 불확실성 및 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도가 낮다.</t>
+          <t>이 기사는 음주운전 도주 사건에서 피해자와의 합의 여부 및 피해자의 상해 정도가 양형에 미치는 결정적인 영향을 설명합니다. 특히 음주와 도주가 결합된 경우 피해자의 감정이 좋지 않아 합의가 어렵다는 점을 강조하며, 이러한 상황에서 음주뺑소니 변호사의 필요성을 역설합니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 사건은 지난해 11월 발생한 음주운전 사고로, 이미 상당한 시간이 경과하여 민사상 손해배상 청구가 종결되었거나 소멸시효가 도과했을 가능성이 높습니다 (부적합 조건: 이미 종결된 사건). 또한, 상대방이 개인 음주운전 가해자이므로 자력 확보가 불확실하며 (적합 조건 2 불충분), 집단적 피해가 아닌 개별 피해 사건입니다 (적합 조건 3 불충분).</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 음주운전 도주 사건의 법률적 쟁점과 변호사의 필요성에 대한 일반적인 법률 칼럼입니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합도를 평가하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 부상 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>홍대입구역서 SUV 인도로 돌진…일본인 등 덮쳤다</t>
+          <t>음주운전도주 후 골든타임, 음주뺑소니변호사가 필요한 이유 [문유진 변...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008489047&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76427</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-24 00:19:53.490529+00:00</t>
+          <t>2026-03-27 12:30:42.519945+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중 추정</t>
+          <t>경찰 조사 진행 중, 뺑소니 성립 여부 검토</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>심야 시간대 운전자가 보행자를 충격하고 현장을 벗어난 뒤, 피해자가 중상을 입어 병원 진단서를 제출하면서 음주 도주 교통사고로 전환된 사건입니다. 이 내용은 변호사 칼럼에서 초기 대응의 중요성을 강조하기 위한 예시로 사용되었습니다.</t>
+          <t>차량을 긁고 도주한 가해자를 추격해 잡았으나, 담당 조사관은 현장에서 구제불능 상태의 피해자를 방치해야 뺑소니가 성립된다는 법리적 해석에 따라 혐의 적용이 어려울 수 있다는 초기 의견을 제시했다. 이에 뺑소니 성립 여부에 대한 법조계의 신중론이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌 변호사 칼럼의 예시로, 소송금융 투자 대상이 될 만한 구체적인 사건 정보가 부재합니다. 상대방의 자력, 정확한 피해 규모, 피해자 수 등 핵심 정보가 부족하며, 기사의 초점은 형사 사건의 초기 대응에 맞춰져 있습니다.</t>
+          <t>경찰 조사가 진행 중(적합 조건 6)이나, 뺑소니 성립 여부에 대한 법리적 다툼이 예상되어 상대방 책임의 명확성이 낮다. 또한, 기사 내용만으로는 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높고, 상대방의 자력 정보가 없어 회수 가능성을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[김한솔 변호사 칼럼] 초기 대응이 형량을 좌우한다, 변호사 상담이 필...</t>
+          <t>차 긁고 줄행랑, 추격해 잡았는데…'뺑소니' 성립될까</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=865265</t>
+          <t>https://lawtalknews.co.kr/article/IVS6C3HH8FFX</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-23 00:27:20.915909+00:00</t>
+          <t>2026-03-26 12:16:58.849598+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>검찰 불구속 기소, 피해자 측과 합의 완료</t>
+          <t>경찰 사고 경위 조사 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>강씨가 과속/폭주 운전으로 인해 검찰에 불구속 기소되었다. 검찰은 피해자 측과의 합의를 참작하여 기소했으며, 일본 온라인에서는 한국의 운전 문화에 대한 비판이 이어지고 있다.</t>
+          <t>경기 시흥시 수도권제1순환고속도로에서 40대 남성이 고속도로를 보행 중 차량 4대에 잇따라 치여 사망하는 사고가 발생했습니다. 경찰은 CCTV 영상 등을 토대로 정확한 사고 경위를 조사 중입니다. 고속도로 보행은 운전자 예측이 어렵고 치명상으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>기사에 따르면 '강씨'가 '피해자 측과 합의한 점을 감안'하여 불구속 기소되었다. 이는 민사적 손해배상 측면에서 이미 합의가 이루어져 종결되었을 가능성이 높아 소송금융 투자 대상으로서의 신규성이 부족하다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>피해자가 원칙적으로 진입이 금지된 고속도로를 보행 중 사고를 당하여 피해자의 과실이 매우 높게 인정될 가능성이 큽니다. 이는 소송에서 운전자의 책임을 제한하고 손해배상액을 크게 감액시킬 수 있어 소송금융 투자 매력이 낮습니다. (적합 조건 '상대방 책임이 비교적 명확함' 불충족)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>돈 내면 되지  매년 느는 배짱 과속… 李 '차등범칙금' 카드 현실화할...</t>
+          <t>고속도로 걷던 남성이 달리던 차량에 잇따라 치여 사망…경위 조사</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031820220003824?did=NA</t>
+          <t>https://www.wikitree.co.kr/articles/1127719</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-22 00:24:28.741893+00:00</t>
+          <t>2026-03-26 00:21:34.624453+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>개인 운전자</t>
+          <t>20대 A씨</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>형사 재판 금고형 집행유예 선고</t>
+          <t>경찰 수사 중, 도로교통법 위반 혐의로 불구속 입건. 상해 진단서 제출 시 과실치상 혐의 추가 예정.</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>40대 운전자가 갓길 행인을 들이받아 사망케 한 교통사고로 금고형 집행유예를 선고받았다. 재판부는 운전자의 주의의무 위반 정도가 작지 않다고 판단했으나, 유족에게 일부 보상한 점 등을 고려했다. 이는 형사 판결이며, 피해 유족의 민사상 손해배상 청구는 별개로 진행될 수 있다.</t>
+          <t>20대 A씨가 음주운전 중 교통사고를 내 맞은편 승용차에 탑승한 2명이 다쳤다. 경찰은 A씨를 도로교통법 위반 혐의로 입건했으며, 피해자들이 상해 진단서를 제출하면 교통사고처리 특례법상 과실치상 혐의를 추가해 조사할 예정이다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>형사 재판에서 운전자의 과실이 명확히 인정되어 책임 소재는 분명하나(적합 조건 1, 5), 상대방이 개인 운전자이므로 자력 확보가 불확실하며(부적합 조건), 집단적 피해가 아닌 단일 피해 사건이다(부적합 조건). 소송금융 투자 대상으로서 회수 가능성이 낮다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1), 경찰 수사로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이나, 피고가 개인으로 자력 확보가 불확실하며(적합 조건 2 미충족), 피해자 수가 적고 피해 규모가 소송금융 투자에 적합할 만큼 크지 않아(적합 조건 3, 4 미충족) 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>갓길 행인 들이받고 20m 날아가 사망…40대 운전자 금고형 집유</t>
+          <t>[간추린 단신] 제천경찰서, 전처 집 등에서 흉기 협박 50대 구속 외</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1623748/?sc=Naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518203&amp;ref=A</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-21 12:17:08.047851+00:00</t>
+          <t>2026-03-25 12:30:10.035043+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>운전 중 갓길 행인을 들이받아 사망케 한 40대 운전자가 금고형 집행유예를 선고받았습니다. 재판부는 피고인이 유족에게 2억원을 지급하고 합의하여 유족이 처벌을 원치 않는 점을 양형에 고려했습니다. 이 사건은 형사 재판이 종결되었으며, 유족과의 합의를 통해 민사적 배상도 이루어진 것으로 보입니다.</t>
+          <t>거제경찰서가 노인일자리 참여자를 대상으로 교통안전 교육을 실시했습니다. 지난 3년간 지역 보행자 교통사고 사망자의 50%가 노인인 점을 고려하여 실제 사고 사례와 안전 보행 원칙 등을 교육했습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>부적합 조건인 '이미 종결된 사건 (합의 완료)'에 해당합니다. 기사에 따르면 피고인이 유족에게 2억원을 지급하고 합의하여 유족이 처벌을 원치 않는 점이 형사 재판에서 고려되었으므로, 민사적 손해배상 합의가 완료된 것으로 판단됩니다. 따라서 소송금융 투자 대상으로서의 신규 소송 가능성이 낮습니다.</t>
+          <t>해당 기사는 거제경찰서의 노인 대상 교통안전 교육에 대한 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 진행 중인 법적 절차가 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>2억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>'갓길 행인 쳐 20m 날아가 사망' 40대 운전자 금고형 집유</t>
+          <t>거제경찰서, 노인일자리 참여자 대상 교통안전 교육</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260318_0003553729</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633403</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-21 00:22:00.036813+00:00</t>
+          <t>2026-03-25 12:27:24.124947+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>보험사, 공사업체 등</t>
+        </is>
+      </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>우도 차량 운행제한 기준 변경 시행에 따른 합동 지도·단속</t>
+          <t>과거 판례 분석</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>제주 우도에서 차량 운행 제한 기준이 변경 시행됨에 따라, 미신고 이륜차 및 무보험 차량 등에 대한 유관기관 합동 단속이 진행되었습니다. 이는 지난해 11월 렌터카 승합차 돌진 사고로 3명이 숨지고 11명이 다친 대형 사고 이후 교통 안전 관리 강화를 위한 조치입니다. 기사는 주로 정부의 교통 안전 관리 및 단속 활동에 대해 다루고 있습니다.</t>
+          <t>이 기사는 복잡한 교통사고에서 데이터만으로 진실이 완전히 규명되지 않으며, 법리와 과학적 분석을 통해 초기 수사기관이나 보험사의 판단, 심지어 1심 판결까지 뒤집을 수 있음을 강조합니다. 중앙선 침범 오해 해소, 선행사고 구호 중 부상자의 의상자 인정, 딜레마존 과실 비율 조정, 경미한 사고의 후유증 입증 등 여러 과거 사례를 통해 '무엇이 찍혔느냐'보다 '어떻게 해석하느냐'가 중요함을 설명합니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 기사는 우도 내 차량 운행 제한 강화 및 합동 단속 등 정부의 교통 안전 관리 강화 조치에 초점을 맞추고 있습니다. 과거 대형 사고가 언급되지만, 운전자가 구속기소되었고 급발진 정황이 확인되지 않았다는 내용으로 미루어 볼 때, 소송금융 투자 대상이 될 만한 명확하고 미해결된 민사상 책임 주체(예: 제조사, 렌터카 회사)가 특정되지 않습니다. 현재 진행 중인 공적 절차는 행정 단속이며, 특정 사건에 대한 민사 소송 기회로 이어질 가능성이 낮습니다.</t>
+          <t>해당 기사는 소송금융 투자 대상이 될 만한 새로운 사건을 다루는 것이 아니라, 이미 종결된 과거 교통사고 소송 사례들을 분석하여 법리와 과학적 분석의 중요성을 설명하고 있습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>14명 (사망 3명, 중경상 11명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>우도 차량 통행 새 기준 첫날 합동 단속… 미신고 이륜차·무보험 차량...</t>
+          <t>[자동차와 法] 데이터를 넘어서는 교통사고 소송의 반전</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>it.donga.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603201730379128</t>
+          <t>https://it.donga.com/108606/</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-20 12:57:58.682993+00:00</t>
+          <t>2026-03-24 12:58:31.808057+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>교통법규 위반 행태에 대한 조사 결과 및 법적 책임 설명</t>
+          <t>음주운전 관련 형사 절차 진행 중 또는 완료</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>안전생활실천시민연합과 삼성화재 교통안전문화연구소의 조사 결과, 차로 변경 시 운전자 10명 중 4명, 교차로 좌회전 시 10대 중 6대가 방향지시등을 켜지 않는 것으로 나타났다. 이는 도로교통법 위반이며, 사고 발생 시 방향지시등 미점등 운전자의 과실비율이 80~100%까지 인정될 수 있다는 법원 및 보험사의 판단이 있다. 기사는 이러한 위험한 운전 행태와 그 법적 책임을 강조한다.</t>
+          <t>지난해 11월 종로구 동대문역 인근에서 일본인 모녀가 음주운전 차량에 치여 어머니가 사망하고 딸이 부상당하는 사고가 발생했다. 이 사건은 음주운전으로 인한 명확한 가해자 책임이 있으나, 상대방의 자력 불확실성 및 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 기사는 방향지시등 미점등이라는 일반적인 교통법규 위반 행태와 그 법적 책임을 다루고 있어, 특정 사건에 대한 소송금융 투자 기회로 보기는 어렵습니다. 개별 사고 발생 시 가해 운전자의 책임이 명확하고(적합 조건 1) 증거 확보가 가능하지만(적합 조건 5), 특정 상대방(대기업, 공공기관 등)이 존재하지 않고(부적합 조건 2), 집단적 피해가 아니며(부적합 조건 3), 피해 규모 또한 개별 사고에 따라 달라 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>해당 사건은 지난해 11월 발생한 음주운전 사고로, 이미 상당한 시간이 경과하여 민사상 손해배상 청구가 종결되었거나 소멸시효가 도과했을 가능성이 높습니다 (부적합 조건: 이미 종결된 사건). 또한, 상대방이 개인 음주운전 가해자이므로 자력 확보가 불확실하며 (적합 조건 2 불충분), 집단적 피해가 아닌 개별 피해 사건입니다 (적합 조건 3 불충분).</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (사망 1명, 부상 1명)</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'교차로에서'·'차로 바꿀 때' 방향지시등 왜 안 켜나요</t>
+          <t>홍대입구역서 SUV 인도로 돌진…일본인 등 덮쳤다</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5183006</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008489047&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-20 12:57:25.675349+00:00</t>
+          <t>2026-03-24 00:19:53.490529+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
-      <c r="D39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>일반적인 법률 해설 기사로 특정 사건의 진행 단계 파악 불가</t>
+          <t>경찰/검찰 수사 진행 중 추정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>횡단보도에서 보행자와 직접적인 충돌이 없더라도 운전자의 과실이 인정되면 형사처벌이 가능하며, 특히 12대 중과실에 해당하면 보험 가입 여부와 무관하게 처벌받을 수 있습니다. 자전거 탑승 보행자 여부, 사고 후 운전자의 구호조치 및 대응 태도 등이 형사 책임에 중요한 영향을 미치므로 초기 법적 대응이 중요하다고 전문가들은 조언합니다.</t>
+          <t>심야 시간대 운전자가 보행자를 충격하고 현장을 벗어난 뒤, 피해자가 중상을 입어 병원 진단서를 제출하면서 음주 도주 교통사고로 전환된 사건입니다. 이 내용은 변호사 칼럼에서 초기 대응의 중요성을 강조하기 위한 예시로 사용되었습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌, 횡단보도 교통사고 발생 시 운전자의 형사책임 범위에 대한 일반적인 법률 해설입니다. 따라서 소송금융 투자 검토를 위한 특정 피고, 피해자, 피해 규모, 진행 단계 등 구체적인 사건 정보가 부재하여 적합 조건을 충족하지 못합니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌 변호사 칼럼의 예시로, 소송금융 투자 대상이 될 만한 구체적인 사건 정보가 부재합니다. 상대방의 자력, 정확한 피해 규모, 피해자 수 등 핵심 정보가 부족하며, 기사의 초점은 형사 사건의 초기 대응에 맞춰져 있습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>횡단보도 보행자 사고, 단순 접촉 아니어도 형사처벌… 운전자 책임 어...</t>
+          <t>[김한솔 변호사 칼럼] 초기 대응이 형량을 좌우한다, 변호사 상담이 필...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031918571939836cf2d78c68_12</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=865265</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-20 12:46:23.715132+00:00</t>
+          <t>2026-03-23 00:27:20.915909+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>운전자 A 씨</t>
+          <t>강씨</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>운전자 무죄 판결</t>
+          <t>검찰 불구속 기소, 피해자 측과 합의 완료</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>30대 운전자가 밤늦게 도로에 누워있던 60대 남성을 치어 사망에 이르게 한 사건에서, 법원은 운전자에게 무죄를 선고했다. 재판부는 어두운 환경과 운전자가 통상적으로 예견하기 어려운 상황이었음을 근거로 운전자의 주의의무 위반이 없다고 판단했다. 이로 인해 운전자는 형사상 책임을 면하게 되었다.</t>
+          <t>강씨가 과속/폭주 운전으로 인해 검찰에 불구속 기소되었다. 검찰은 피해자 측과의 합의를 참작하여 기소했으며, 일본 온라인에서는 한국의 운전 문화에 대한 비판이 이어지고 있다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>운전자가 형사 재판에서 무죄를 선고받아 상대방의 책임이 명확하지 않음 (적합 조건 1 불충족). 또한, 단일 피해자 사건으로 집단적 피해에 해당하지 않으며 (적합 조건 3 불충족), 이미 형사 사건이 종결되어 소송금융 투자 대상으로서의 매력이 낮음 (부적합 조건 해당).</t>
+          <t>기사에 따르면 '강씨'가 '피해자 측과 합의한 점을 감안'하여 불구속 기소되었다. 이는 민사적 손해배상 측면에서 이미 합의가 이루어져 종결되었을 가능성이 높아 소송금융 투자 대상으로서의 신규성이 부족하다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>[와글와글 플러스] 도로에 누워있다 사망‥운전자 '무죄'</t>
+          <t>돈 내면 되지  매년 느는 배짱 과속… 李 '차등범칙금' 카드 현실화할...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808912_37012.html</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031820220003824?did=NA</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-20 00:25:09.729807+00:00</t>
+          <t>2026-03-22 00:24:28.741893+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E41" t="inlineStr"/>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>개인 운전자</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>형사 재판 금고형 집행유예 선고</t>
+        </is>
+      </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>이 기사는 전동스쿠터 운행 시 자동차손해배상보장법에 따라 의무보험에 가입해야 하며, 미가입 사고 시 처벌받을 수 있음을 설명합니다. 2021년 법원 판결에 따르면 전동스쿠터는 자동차관리법상 이륜자동차에는 해당하지 않지만, 의무보험 가입 대상에는 포함됩니다.</t>
+          <t>40대 운전자가 갓길 행인을 들이받아 사망케 한 교통사고로 금고형 집행유예를 선고받았다. 재판부는 운전자의 주의의무 위반 정도가 작지 않다고 판단했으나, 유족에게 일부 보상한 점 등을 고려했다. 이는 형사 판결이며, 피해 유족의 민사상 손해배상 청구는 별개로 진행될 수 있다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>이 기사는 전동스쿠터 의무보험 가입 및 미가입 시 처벌에 대한 일반적인 법률 정보를 제공하며, 특정 사건이나 피해자를 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>형사 재판에서 운전자의 과실이 명확히 인정되어 책임 소재는 분명하나(적합 조건 1, 5), 상대방이 개인 운전자이므로 자력 확보가 불확실하며(부적합 조건), 집단적 피해가 아닌 단일 피해 사건이다(부적합 조건). 소송금융 투자 대상으로서 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>전동스쿠터도 보험 가입해야 ...미가입 사고 시 '처벌'</t>
+          <t>갓길 행인 들이받고 20m 날아가 사망…40대 운전자 금고형 집유</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>cjb.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260316016&amp;PRO_CODE=4</t>
+          <t>https://www.dailian.co.kr/news/view/1623748/?sc=Naver</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-17 00:32:32.258325+00:00</t>
+          <t>2026-03-21 12:17:08.047851+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>A(46)씨</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 및 유족과 합의 완료</t>
+        </is>
+      </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>영국이 자율주행차 사고 발생 시 책임 분리 및 보상 구조를 마련했습니다. 기술 개발사와 운영사의 책임을 분리하고, 자율주행 모드에서 사고가 나면 자동차 보험사가 먼저 피해자에게 보상한 뒤 기술 개발사에 비용을 청구하는 방식입니다. 이는 재보험 글로벌 표준을 위한 포석으로 해석됩니다.</t>
+          <t>운전 중 갓길 행인을 들이받아 사망케 한 40대 운전자가 금고형 집행유예를 선고받았습니다. 재판부는 피고인이 유족에게 2억원을 지급하고 합의하여 유족이 처벌을 원치 않는 점을 양형에 고려했습니다. 이 사건은 형사 재판이 종결되었으며, 유족과의 합의를 통해 민사적 배상도 이루어진 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>이 기사는 특정 자율주행 사고 사건이 아닌, 영국에서 자율주행 사고 발생 시 적용될 법적 보상 구조를 설명하고 있습니다. 소송금융은 실제 발생한 사건에 투자하므로, 현재 투자 대상이 되는 사건이 존재하지 않아 적합도가 낮습니다. 다만, 향후 자율주행 사고 발생 시 기술 개발사 및 운영사의 책임이 명확해지고 보험사를 통한 보상 구조가 마련되어 있다는 점은 긍정적인 잠재적 요인입니다.</t>
+          <t>부적합 조건인 '이미 종결된 사건 (합의 완료)'에 해당합니다. 기사에 따르면 피고인이 유족에게 2억원을 지급하고 합의하여 유족이 처벌을 원치 않는 점이 형사 재판에서 고려되었으므로, 민사적 손해배상 합의가 완료된 것으로 판단됩니다. 따라서 소송금융 투자 대상으로서의 신규 소송 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억원</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[로보택시 빅뱅]④ 英, 자율차 없이 보험부터…재보험 글로벌 표준 포석</t>
+          <t>'갓길 행인 쳐 20m 날아가 사망' 40대 운전자 금고형 집유</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603160911167450235</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003553729</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-17 00:19:04.178623+00:00</t>
+          <t>2026-03-21 00:22:00.036813+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>형사 벌금형 선고 및 민사 합의 완료</t>
+          <t>우도 차량 운행제한 기준 변경 시행에 따른 합동 지도·단속</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>50대 운전자 A씨가 횡단보도에서 80대 보행자를 치어 사망에 이르게 한 사건입니다. A씨는 벌금형을 선고받았으며, 피해자 유족에게 2억 원을 지급하고 원만히 합의하여 사건이 종결되었습니다.</t>
+          <t>제주 우도에서 차량 운행 제한 기준이 변경 시행됨에 따라, 미신고 이륜차 및 무보험 차량 등에 대한 유관기관 합동 단속이 진행되었습니다. 이는 지난해 11월 렌터카 승합차 돌진 사고로 3명이 숨지고 11명이 다친 대형 사고 이후 교통 안전 관리 강화를 위한 조치입니다. 기사는 주로 정부의 교통 안전 관리 및 단속 활동에 대해 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이미 피해자 유족과 2억 원 지급 합의가 완료되었고, 형사 재판도 벌금형 선고로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 우도 내 차량 운행 제한 강화 및 합동 단속 등 정부의 교통 안전 관리 강화 조치에 초점을 맞추고 있습니다. 과거 대형 사고가 언급되지만, 운전자가 구속기소되었고 급발진 정황이 확인되지 않았다는 내용으로 미루어 볼 때, 소송금융 투자 대상이 될 만한 명확하고 미해결된 민사상 책임 주체(예: 제조사, 렌터카 회사)가 특정되지 않습니다. 현재 진행 중인 공적 절차는 행정 단속이며, 특정 사건에 대한 민사 소송 기회로 이어질 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>2억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>14명 (사망 3명, 중경상 11명)</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>우회전하다 80대 보행자 치어 숨지게 한 50대 벌금형 선고</t>
+          <t>우도 차량 통행 새 기준 첫날 합동 단속… 미신고 이륜차·무보험 차량...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260315.99099004277</t>
+          <t>http://www.fnnews.com/news/202603201730379128</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-15 00:25:35.920753+00:00</t>
+          <t>2026-03-20 12:57:58.682993+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>교통사고처리 특례법 위반(치사) 혐의 항소심 무죄 선고</t>
+          <t>교통법규 위반 행태에 대한 조사 결과 및 법적 책임 설명</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>새벽 도로에서 갑자기 나타난 행인을 들이받아 사망에 이르게 한 화물차 운전자 A씨가 1심에 이어 항소심에서도 무죄를 선고받았습니다. 재판부는 보행자가 도로에 있는 것이 이례적이고, 운전자가 사고를 피할 주의 의무가 있었다고 보기 어려우며, 블랙박스 영상 분석 결과 사고 회피가 불가능했다고 판단했습니다.</t>
+          <t>안전생활실천시민연합과 삼성화재 교통안전문화연구소의 조사 결과, 차로 변경 시 운전자 10명 중 4명, 교차로 좌회전 시 10대 중 6대가 방향지시등을 켜지 않는 것으로 나타났다. 이는 도로교통법 위반이며, 사고 발생 시 방향지시등 미점등 운전자의 과실비율이 80~100%까지 인정될 수 있다는 법원 및 보험사의 판단이 있다. 기사는 이러한 위험한 운전 행태와 그 법적 책임을 강조한다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>운전자의 책임이 법원에서 무죄로 판단되어 명확하지 않으며, 오히려 사고 회피가 불가능했다는 판결이 두 차례 나왔습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않고, 민사상 손해배상 청구의 승소 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 방향지시등 미점등이라는 일반적인 교통법규 위반 행태와 그 법적 책임을 다루고 있어, 특정 사건에 대한 소송금융 투자 기회로 보기는 어렵습니다. 개별 사고 발생 시 가해 운전자의 책임이 명확하고(적합 조건 1) 증거 확보가 가능하지만(적합 조건 5), 특정 상대방(대기업, 공공기관 등)이 존재하지 않고(부적합 조건 2), 집단적 피해가 아니며(부적합 조건 3), 피해 규모 또한 개별 사고에 따라 달라 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>사고 1초 전 나타난 보행자 친 운전자 ‘무죄’…검찰 항소까지 하며 죄...</t>
+          <t>'교차로에서'·'차로 바꿀 때' 방향지시등 왜 안 켜나요</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10694284?ref=naver</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5183006</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-14 12:26:47.070666+00:00</t>
+          <t>2026-03-20 12:57:25.675349+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>형사 항소심 무죄 선고</t>
+          <t>일반적인 법률 해설 기사로 특정 사건의 진행 단계 파악 불가</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>새벽에 화물차를 운전하던 40대 A씨가 도로를 걷던 60대 행인 B씨를 들이받아 숨지게 한 혐의로 기소되었으나, 1심과 항소심 모두 무죄를 선고받았습니다. 재판부는 사고 당시 보행자가 도로에 있는 것이 이례적이고, 어두운 환경에서 운전자가 사고를 피하기 어려웠다고 판단했습니다. 검찰의 항소도 기각되어 운전자의 책임이 없다는 판결이 유지되었습니다.</t>
+          <t>횡단보도에서 보행자와 직접적인 충돌이 없더라도 운전자의 과실이 인정되면 형사처벌이 가능하며, 특히 12대 중과실에 해당하면 보험 가입 여부와 무관하게 처벌받을 수 있습니다. 자전거 탑승 보행자 여부, 사고 후 운전자의 구호조치 및 대응 태도 등이 형사 책임에 중요한 영향을 미치므로 초기 법적 대응이 중요하다고 전문가들은 조언합니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>운전자가 1심과 항소심 모두 무죄를 선고받아 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 사고 회피가 어려웠다는 법원의 판단이 명확하여 민사상 손해배상 청구의 승소 가능성이 매우 낮습니다. 또한, 단일 피해 사건으로 집단적 피해가 아니며(적합 조건 3 불충족), 이미 형사 재판이 항소심까지 진행되어 사실상 종결 단계에 해당합니다(부적합 조건 해당).</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 횡단보도 교통사고 발생 시 운전자의 형사책임 범위에 대한 일반적인 법률 해설입니다. 따라서 소송금융 투자 검토를 위한 특정 피고, 피해자, 피해 규모, 진행 단계 등 구체적인 사건 정보가 부재하여 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>사고 1초 전 갑자기 나타난 보행자…화물차로 쳐 숨지게 한 40대 '무죄'</t>
+          <t>횡단보도 보행자 사고, 단순 접촉 아니어도 형사처벌… 운전자 책임 어...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/14/2026031415054595720</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031918571939836cf2d78c68_12</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-14 12:20:25.771511+00:00</t>
+          <t>2026-03-20 12:46:23.715132+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>A씨 (40대 화물차 운전자)</t>
+          <t>운전자 A 씨</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>형사 항소심 무죄 판결</t>
+          <t>운전자 무죄 판결</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>새벽에 3.5t 화물차 운전 중 도로 위 행인 B씨를 치어 숨지게 한 40대 운전자 A씨가 1심에 이어 항소심에서도 무죄를 선고받았다. 재판부는 보행자가 도로에 있는 것이 이례적이고, 어두운 환경 및 짧은 인식 거리로 인해 사고 회피가 어려웠다고 판단했다. 검찰은 항소했으나 기각되었다.</t>
+          <t>30대 운전자가 밤늦게 도로에 누워있던 60대 남성을 치어 사망에 이르게 한 사건에서, 법원은 운전자에게 무죄를 선고했다. 재판부는 어두운 환경과 운전자가 통상적으로 예견하기 어려운 상황이었음을 근거로 운전자의 주의의무 위반이 없다고 판단했다. 이로 인해 운전자는 형사상 책임을 면하게 되었다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방(운전자)의 책임이 법원에서 두 차례(1심, 항소심) 모두 부정되어 무죄가 선고됨. 이는 소송금융 적합 조건인 '상대방 책임 명확'에 부합하지 않으며, 오히려 부적합 조건에 해당함. 또한, 단일 피해자 사건이며, 상대방이 대기업 등 자력이 충분한 주체가 아님. 이미 형사 절차가 항소심에서 종결되어 민사 소송의 승소 가능성이 매우 낮음.</t>
+          <t>운전자가 형사 재판에서 무죄를 선고받아 상대방의 책임이 명확하지 않음 (적합 조건 1 불충족). 또한, 단일 피해자 사건으로 집단적 피해에 해당하지 않으며 (적합 조건 3 불충족), 이미 형사 사건이 종결되어 소송금융 투자 대상으로서의 매력이 낮음 (부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>새벽 운전 중 행인 치어 숨지게 한 40대, 항소심도 '무죄'</t>
+          <t>[와글와글 플러스] 도로에 누워있다 사망‥운전자 '무죄'</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547044</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808912_37012.html</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-14 00:23:23.146245+00:00</t>
+          <t>2026-03-20 00:25:09.729807+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>서울 강남에서 20대 현역 군인 A 씨가 만취 상태로 운전 중 카니발 차량을 들이받고 도주했다가 체포되었다. 이 사고로 카니발 차량 탑승자는 부상을 입었으며, A 씨는 음주운전 및 위험운전치상 도주 혐의로 입건되어 군사경찰에 인계될 예정이다. 동승자 B 씨도 음주운전 방조 혐의로 입건되었다.</t>
+          <t>이 기사는 전동스쿠터 운행 시 자동차손해배상보장법에 따라 의무보험에 가입해야 하며, 미가입 사고 시 처벌받을 수 있음을 설명합니다. 2021년 법원 판결에 따르면 전동스쿠터는 자동차관리법상 이륜자동차에는 해당하지 않지만, 의무보험 가입 대상에는 포함됩니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 체포 등 공적 절차가 진행 중이며(적합 조건 6), 음주 측정 결과 등 객관적 증거 확보가 용이함(적합 조건 5). 그러나 상대방이 개인(현역 군인)으로 자력이 충분하다고 보기 어렵고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족) 피해 규모도 소송금융 투자 대상으로 보기에 크지 않을 가능성이 높아 적합도가 낮음.</t>
+          <t>이 기사는 전동스쿠터 의무보험 가입 및 미가입 시 처벌에 대한 일반적인 법률 정보를 제공하며, 특정 사건이나 피해자를 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>[단독] 강남서 만취 운전 사고 후 택시로 도주…20대 현역 군인 체포</t>
+          <t>전동스쿠터도 보험 가입해야 ...미가입 사고 시 '처벌'</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>cjb.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/12/2026031290046.html</t>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260316016&amp;PRO_CODE=4</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-12 00:28:47.991620+00:00</t>
+          <t>2026-03-17 00:32:32.258325+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
-          <t>70대 할머니가 30대 배달기사의 오토바이에 치여 머리에 중상을 입었으나, 배달기사는 구호 조치 없이 도주했다. 배달기사는 경찰 조사에서 '배달이 먼저'라는 진술로 공분을 샀으며, 현재 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소되어 재판을 앞두고 있다. 피해자는 합의를 후회하며 병원 치료 중이다.</t>
+          <t>영국이 자율주행차 사고 발생 시 책임 분리 및 보상 구조를 마련했습니다. 기술 개발사와 운영사의 책임을 분리하고, 자율주행 모드에서 사고가 나면 자동차 보험사가 먼저 피해자에게 보상한 뒤 기술 개발사에 비용을 청구하는 방식입니다. 이는 재보험 글로벌 표준을 위한 포석으로 해석됩니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), CCTV 영상 등 증거가 충분하며(적합 조건 5), 형사 절차가 진행 중(적합 조건 6)인 점은 긍정적이나, 피고가 30대 배달기사 개인으로 자력이 충분하지 않을 가능성이 높아 투자금 회수에 어려움이 예상됨. 또한 집단적 피해가 아닌 단일 피해자 사건임.</t>
+          <t>이 기사는 특정 자율주행 사고 사건이 아닌, 영국에서 자율주행 사고 발생 시 적용될 법적 보상 구조를 설명하고 있습니다. 소송금융은 실제 발생한 사건에 투자하므로, 현재 투자 대상이 되는 사건이 존재하지 않아 적합도가 낮습니다. 다만, 향후 자율주행 사고 발생 시 기술 개발사 및 운영사의 책임이 명확해지고 보험사를 통한 보상 구조가 마련되어 있다는 점은 긍정적인 잠재적 요인입니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[영상] 70대 할머니 친 ‘뺑소니 배달기사’…“족발 배달이 먼저” 진...</t>
+          <t>[로보택시 빅뱅]④ 英, 자율차 없이 보험부터…재보험 글로벌 표준 포석</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10692170?ref=naver</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603160911167450235</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-11 12:37:33.732812+00:00</t>
+          <t>2026-03-17 00:19:04.178623+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>자동차소유자 및 보험회사</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>대법원 판결 선고 및 종결</t>
+          <t>형사 벌금형 선고 및 민사 합의 완료</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>기사는 민사법학회 판례연구회에서 대법원의 과거 손해배상청구 사건 판결을 분석하는 내용을 담고 있다. 해당 판결은 건물소유자가 자동차소유자와 보험회사를 상대로 제기한 사건으로, 자동차소유자의 책임을 제한할 필요가 있다고 판시한 바 있다.</t>
+          <t>50대 운전자 A씨가 횡단보도에서 80대 보행자를 치어 사망에 이르게 한 사건입니다. A씨는 벌금형을 선고받았으며, 피해자 유족에게 2억 원을 지급하고 원만히 합의하여 사건이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>기사는 이미 대법원 판결이 선고되어 종결된 과거 사건에 대한 판례 연구회 내용을 다루고 있습니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>이미 피해자 유족과 2억 원 지급 합의가 완료되었고, 형사 재판도 벌금형 선고로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>증여계약은 증여자 의사 존중해야  민사법학회 2026 제1회 판례연구회...</t>
+          <t>우회전하다 80대 보행자 치어 숨지게 한 50대 벌금형 선고</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217497</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260315.99099004277</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-10 12:52:03.291276+00:00</t>
+          <t>2026-03-15 00:25:35.920753+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>80대 여성 운전자</t>
+          <t>A씨 (운전자)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>경찰 운전금지 조치</t>
+          <t>교통사고처리 특례법 위반(치사) 혐의 항소심 무죄 선고</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>80대 여성 운전자가 서울 송파구에서 관악구까지 도로를 역주행하고 인도로 주행하는 위험천만한 운전을 하다 경찰에 붙잡혔다. 음주나 약물 운전 정황은 확인되지 않았으며, 경찰은 해당 운전자에 대해 운전금지 조치를 내렸다. 기사에는 이로 인한 구체적인 인명 또는 재산 피해에 대한 언급은 없다.</t>
+          <t>새벽 도로에서 갑자기 나타난 행인을 들이받아 사망에 이르게 한 화물차 운전자 A씨가 1심에 이어 항소심에서도 무죄를 선고받았습니다. 재판부는 보행자가 도로에 있는 것이 이례적이고, 운전자가 사고를 피할 주의 의무가 있었다고 보기 어려우며, 블랙박스 영상 분석 결과 사고 회피가 불가능했다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방이 개인 운전자(80대 여성)로 자력 충분 여부가 불확실하며 (적합 조건 2 미충족), 기사에 구체적인 피해 규모나 피해자가 명시되지 않아 (적합 조건 3, 4 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>운전자의 책임이 법원에서 무죄로 판단되어 명확하지 않으며, 오히려 사고 회피가 불가능했다는 판결이 두 차례 나왔습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않고, 민사상 손해배상 청구의 승소 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[사건을 보다]80대 운전자, 도로 한복판 역주행</t>
+          <t>사고 1초 전 나타난 보행자 친 운전자 ‘무죄’…검찰 항소까지 하며 죄...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518315</t>
+          <t>https://biz.heraldcorp.com/article/10694284?ref=naver</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-10 12:36:58.423393+00:00</t>
+          <t>2026-03-14 12:26:47.070666+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>A씨 (화물차 운전자)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 블랙박스 영상 요구</t>
+          <t>형사 항소심 무죄 선고</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>배우 이재룡 씨가 음주 상태로 중앙분리대를 들이받고 현장을 이탈한 혐의로 경찰 수사를 받고 있다. 이 씨는 음주운전을 부인하고 있으나, 검거 당시 면허 정지 수준의 혈중알코올농도가 측정되었으며 과거에도 음주운전 전력이 있다. 경찰은 블랙박스 영상 확보 및 소환 조사를 통해 정확한 사고 경위를 파악할 예정이다.</t>
+          <t>새벽에 화물차를 운전하던 40대 A씨가 도로를 걷던 60대 행인 B씨를 들이받아 숨지게 한 혐의로 기소되었으나, 1심과 항소심 모두 무죄를 선고받았습니다. 재판부는 사고 당시 보행자가 도로에 있는 것이 이례적이고, 어두운 환경에서 운전자가 사고를 피하기 어려웠다고 판단했습니다. 검찰의 항소도 기각되어 운전자의 책임이 없다는 판결이 유지되었습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방 책임(이재룡) 및 자력은 명확하고 공적 절차(경찰 수사)가 진행 중이나 (적합 조건 1, 2, 6 해당), 피해가 공공 기물 파손에 한정되어 사적 원고의 손해배상 청구 가능성이 낮고, 피해 규모가 소송금융 투자 대상으로서 충분히 크지 않음 (적합 조건 4 불충족). 집단적 피해도 아님 (적합 조건 3 불충족).</t>
+          <t>운전자가 1심과 항소심 모두 무죄를 선고받아 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 사고 회피가 어려웠다는 법원의 판단이 명확하여 민사상 손해배상 청구의 승소 가능성이 매우 낮습니다. 또한, 단일 피해 사건으로 집단적 피해가 아니며(적합 조건 3 불충족), 이미 형사 재판이 항소심까지 진행되어 사실상 종결 단계에 해당합니다(부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>“음주운전 아니었다” 이재룡, 사고 후 CCTV 영상 보니</t>
+          <t>사고 1초 전 갑자기 나타난 보행자…화물차로 쳐 숨지게 한 40대 '무죄'</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20016721?ref=naver</t>
+          <t>https://www.mt.co.kr/society/2026/03/14/2026031415054595720</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-09 00:28:07.159549+00:00</t>
+          <t>2026-03-14 12:20:25.771511+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>A씨 (40대 화물차 운전자)</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>무보험 차량 운행으로 인한 검찰 송치 진행 중</t>
+          <t>형사 항소심 무죄 판결</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>지난해 의무보험에 가입하지 않고 차량을 운행한 314건이 검찰에 송치되었다. 자동차손해배상보장법에 따라 무보험 운행 시 징역 또는 벌금형에 처해질 수 있다. 이는 안전한 교통 환경을 위한 의무보험 가입의 중요성을 강조한다.</t>
+          <t>새벽에 3.5t 화물차 운전 중 도로 위 행인 B씨를 치어 숨지게 한 40대 운전자 A씨가 1심에 이어 항소심에서도 무죄를 선고받았다. 재판부는 보행자가 도로에 있는 것이 이례적이고, 어두운 환경 및 짧은 인식 거리로 인해 사고 회피가 어려웠다고 판단했다. 검찰은 항소했으나 기각되었다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>기사는 무보험 차량 운행에 대한 개별 운전자의 형사 처벌(검찰 송치)에 초점을 맞추고 있습니다. 소송금융의 주요 고려사항인 민사상 손해배상 청구의 경우, 개별 무보험 운전자들은 충분한 자력을 갖추지 못할 가능성이 높아 투자 매력이 낮습니다. 또한, 다수의 피해자가 발생하더라도 각 피해자의 상대방이 달라 집단소송 형태로 진행하기 어렵습니다.</t>
+          <t>상대방(운전자)의 책임이 법원에서 두 차례(1심, 항소심) 모두 부정되어 무죄가 선고됨. 이는 소송금융 적합 조건인 '상대방 책임 명확'에 부합하지 않으며, 오히려 부적합 조건에 해당함. 또한, 단일 피해자 사건이며, 상대방이 대기업 등 자력이 충분한 주체가 아님. 이미 형사 절차가 항소심에서 종결되어 민사 소송의 승소 가능성이 매우 낮음.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>보험 없이 도로 위 질주… 지난해 무보험 차량 운행 314건 검찰 송치</t>
+          <t>새벽 운전 중 행인 치어 숨지게 한 40대, 항소심도 '무죄'</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841261</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003547044</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-08 12:36:38.471800+00:00</t>
+          <t>2026-03-14 00:23:23.146245+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>20대 현역 군인 A 씨</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중</t>
+          <t>경찰 수사 및 체포, 군사경찰 인계 예정</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>배우 이재룡이 세 번째 음주운전으로 중앙분리대를 들이받고 도주하다 검거되었습니다. 혈중알코올농도는 면허 정지 수준이었으며, 과거에도 음주운전 및 음주 후 재물손괴 전력이 있습니다. 이로 인해 출연했던 유튜브 영상이 삭제되는 등 비난 여론이 거세지고 있습니다.</t>
+          <t>서울 강남에서 20대 현역 군인 A 씨가 만취 상태로 운전 중 카니발 차량을 들이받고 도주했다가 체포되었다. 이 사고로 카니발 차량 탑승자는 부상을 입었으며, A 씨는 음주운전 및 위험운전치상 도주 혐의로 입건되어 군사경찰에 인계될 예정이다. 동승자 B 씨도 음주운전 방조 혐의로 입건되었다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>음주운전 사실과 책임은 명확하며(적합 조건 1), 증거 확보가 가능하고(적합 조건 5), 경찰 수사 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용상 소송금융 투자를 고려할 만한 대규모의 민사상 피해액이나 다수의 피해자가 특정되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 부적합합니다. 주요 피해는 공공 기물 파손으로 인한 소액의 배상과 배우 이재룡의 평판 손상에 국한됩니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 체포 등 공적 절차가 진행 중이며(적합 조건 6), 음주 측정 결과 등 객관적 증거 확보가 용이함(적합 조건 5). 그러나 상대방이 개인(현역 군인)으로 자력이 충분하다고 보기 어렵고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족) 피해 규모도 소송금융 투자 대상으로 보기에 크지 않을 가능성이 높아 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>'음주운전' 이재룡, '술부심' 부리더니.. '짠한형' 영상 삭제</t>
+          <t>[단독] 강남서 만취 운전 사고 후 택시로 도주…20대 현역 군인 체포</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/breaking/article/1009551/</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/12/2026031290046.html</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-08 00:25:08.421377+00:00</t>
+          <t>2026-03-12 00:28:47.991620+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>30대 배달기사</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>특정범죄가중처벌법상 도주치상 혐의로 불구속 기소, 재판 예정</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>배우 이재룡이 음주운전 중 중앙분리대를 들이받고 도주한 혐의로 경찰에 검거됐다. 혈중알코올농도는 면허 정지 수준이었으며, 사고 당시 영상도 공개되었다. 과거에도 음주 관련 사고 전력이 있어 비판이 거세다. 현재 경찰이 정확한 사고 경위를 조사 중이며, 인명 피해는 없는 것으로 알려졌다.</t>
+          <t>70대 할머니가 30대 배달기사의 오토바이에 치여 머리에 중상을 입었으나, 배달기사는 구호 조치 없이 도주했다. 배달기사는 경찰 조사에서 '배달이 먼저'라는 진술로 공분을 샀으며, 현재 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소되어 재판을 앞두고 있다. 피해자는 합의를 후회하며 병원 치료 중이다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1) 증거도 충분하며(적합 조건 5) 공적 절차(경찰 수사)가 진행 중(적합 조건 6)이지만, 피해 규모가 크지 않고(적합 조건 4 불충족) 집단적 피해가 없어(적합 조건 3 불충족) 소송금융 투자 대상으로서의 매력이 낮습니다. 인명 피해가 없어 개인 원고의 손해배상 청구 가능성이 희박합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), CCTV 영상 등 증거가 충분하며(적합 조건 5), 형사 절차가 진행 중(적합 조건 6)인 점은 긍정적이나, 피고가 30대 배달기사 개인으로 자력이 충분하지 않을 가능성이 높아 투자금 회수에 어려움이 예상됨. 또한 집단적 피해가 아닌 단일 피해자 사건임.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>없음</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>이재룡 '3번째 음주사고' 불똥..'짠한형 신동엽', 비판에 영상 삭제[핫피...</t>
+          <t>[영상] 70대 할머니 친 ‘뺑소니 배달기사’…“족발 배달이 먼저” 진...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112756211</t>
+          <t>https://biz.heraldcorp.com/article/10692170?ref=naver</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-08 00:23:57.548209+00:00</t>
+          <t>2026-03-11 12:37:33.732812+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>자동차소유자 및 보험회사</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거</t>
+          <t>대법원 판결 선고 및 종결</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>배우 이재룡이 세 번째 음주운전으로 중앙분리대를 들이받고 도주하다 검거되었습니다. 과거 음주운전 및 재물손괴 전력이 있으며, 최근 출연한 유튜브 '짠한형'에서 '술부심'을 뽐낸 사실이 알려지며 비판을 받고 있습니다. 이로 인해 '짠한형' 콘텐츠 삭제 요청이 빗발치는 등 논란이 확산되고 있습니다.</t>
+          <t>기사는 민사법학회 판례연구회에서 대법원의 과거 손해배상청구 사건 판결을 분석하는 내용을 담고 있다. 해당 판결은 건물소유자가 자동차소유자와 보험회사를 상대로 제기한 사건으로, 자동차소유자의 책임을 제한할 필요가 있다고 판시한 바 있다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>이 사건은 배우 이재룡의 반복적인 음주운전 및 재물손괴 혐의로 인한 개인의 형사 사건에 해당합니다. 상대방 책임 명확, 증거 확보, 공적 절차 진행 중이라는 적합 조건이 일부 충족되나, 소송금융은 일반적으로 대기업이나 기관을 상대로 다수의 피해자가 큰 규모의 손해배상을 청구하는 민사 사건에 적합합니다. 이 사건은 집단적 피해나 대규모 금전적 손해가 발생한 상황이 아니며, 피고의 자력 또한 소송금융 투자 대상으로서의 매력이 낮아 투자 적합도가 낮습니다.</t>
+          <t>기사는 이미 대법원 판결이 선고되어 종결된 과거 사건에 대한 판례 연구회 내용을 다루고 있습니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>이재룡, 또 음주운전 적발.. 술부심 토크에 '짠한형'까지 불똥</t>
+          <t>증여계약은 증여자 의사 존중해야  민사법학회 2026 제1회 판례연구회...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/star/article/1009535/</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217497</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-07 12:28:00.100023+00:00</t>
+          <t>2026-03-10 12:52:03.291276+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>80대 여성 운전자</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>검찰 기소유예 처분 및 손해배상 완료</t>
+          <t>경찰 운전금지 조치</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>배우 이재룡이 음주운전으로 50만 원 상당의 피해를 발생시켰으나, 피해자 측에 손해를 배상하였고 서울지방검찰청 형사7부로부터 기소유예 처분을 받으며 사건이 종결되었습니다.</t>
+          <t>80대 여성 운전자가 서울 송파구에서 관악구까지 도로를 역주행하고 인도로 주행하는 위험천만한 운전을 하다 경찰에 붙잡혔다. 음주나 약물 운전 정황은 확인되지 않았으며, 경찰은 해당 운전자에 대해 운전금지 조치를 내렸다. 기사에는 이로 인한 구체적인 인명 또는 재산 피해에 대한 언급은 없다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 피해액 50만 원 상당에 대해 손해배상이 완료되었고, 검찰에서 기소유예 처분이 내려져 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 없습니다.</t>
+          <t>상대방이 개인 운전자(80대 여성)로 자력 충분 여부가 불확실하며 (적합 조건 2 미충족), 기사에 구체적인 피해 규모나 피해자가 명시되지 않아 (적합 조건 3, 4 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>50만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>사람이 어떻게 저렇게 마셔? …'짠한형' 이재룡의 술부심, 음주운전 도...</t>
+          <t>[사건을 보다]80대 운전자, 도로 한복판 역주행</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2120108</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518315</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-07 12:27:29.438881+00:00</t>
+          <t>2026-03-10 12:36:58.423393+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>이재룡</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 블랙박스 영상 요구</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>배우 이재룡이 음주운전 사고 후 도주했다가 경찰에 검거되었으며, 혈중알코올농도는 면허 정지 수준으로 확인되었다. 과거에도 음주운전 및 재물손괴 전력이 있어 상습적인 음주 물의를 일으키고 있다. 현재 서울 강남경찰서에서 사건 경위를 파악 중이다.</t>
+          <t>배우 이재룡 씨가 음주 상태로 중앙분리대를 들이받고 현장을 이탈한 혐의로 경찰 수사를 받고 있다. 이 씨는 음주운전을 부인하고 있으나, 검거 당시 면허 정지 수준의 혈중알코올농도가 측정되었으며 과거에도 음주운전 전력이 있다. 경찰은 블랙박스 영상 확보 및 소환 조사를 통해 정확한 사고 경위를 파악할 예정이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>음주운전 및 도주 사실은 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 증거 확보가 용이하나(적합 조건 5), 기사 내용상 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)이 확인되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. 주로 형사적 처벌이 쟁점이 될 것으로 보입니다.</t>
+          <t>상대방 책임(이재룡) 및 자력은 명확하고 공적 절차(경찰 수사)가 진행 중이나 (적합 조건 1, 2, 6 해당), 피해가 공공 기물 파손에 한정되어 사적 원고의 손해배상 청구 가능성이 낮고, 피해 규모가 소송금융 투자 대상으로서 충분히 크지 않음 (적합 조건 4 불충족). 집단적 피해도 아님 (적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>이재룡, 또 음주 물의...음주 운전 사고 후 도주했다 지인 집에서 검거</t>
+          <t>“음주운전 아니었다” 이재룡, 사고 후 CCTV 영상 보니</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/breaking/article/1009399/</t>
+          <t>https://www.sedaily.com/article/20016721?ref=naver</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-07 12:26:47.577607+00:00</t>
+          <t>2026-03-09 00:28:07.159549+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 조사 중</t>
+          <t>무보험 차량 운행으로 인한 검찰 송치 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>배우 이재룡이 음주운전 후 중앙분리대를 들이받고 도주한 혐의로 경찰 조사를 받고 있습니다. 과거에도 음주운전 및 재물손괴 전력이 있어 대중의 비난 여론이 높으며, 아내 유호정의 복귀작에 부정적인 영향을 미쳤다는 평가를 받고 있습니다.</t>
+          <t>지난해 의무보험에 가입하지 않고 차량을 운행한 314건이 검찰에 송치되었다. 자동차손해배상보장법에 따라 무보험 운행 시 징역 또는 벌금형에 처해질 수 있다. 이는 안전한 교통 환경을 위한 의무보험 가입의 중요성을 강조한다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 공적 절차(경찰 조사)가 진행 중이며 증거 확보 가능성이 높으나, 피해 규모가 중앙분리대 파손에 그쳐 소송을 통한 회수 가능한 손해배상액이 매우 적을 것으로 예상됩니다. 집단적 피해가 아니며, 상대방의 자력 또한 대기업/기관이 아닌 개인으로 불확실하여 소송금융 투자 매력이 낮습니다.</t>
+          <t>기사는 무보험 차량 운행에 대한 개별 운전자의 형사 처벌(검찰 송치)에 초점을 맞추고 있습니다. 소송금융의 주요 고려사항인 민사상 손해배상 청구의 경우, 개별 무보험 운전자들은 충분한 자력을 갖추지 못할 가능성이 높아 투자 매력이 낮습니다. 또한, 다수의 피해자가 발생하더라도 각 피해자의 상대방이 달라 집단소송 형태로 진행하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>'음주운전' 이재룡, 민폐 남편 전락..♥유호정 11년만 복귀에 '찬물'[Oh!...</t>
+          <t>보험 없이 도로 위 질주… 지난해 무보험 차량 운행 314건 검찰 송치</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112755776</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841261</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-07 12:14:29.583743+00:00</t>
+          <t>2026-03-08 12:36:38.471800+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>이재룡</t>
+        </is>
+      </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>청주시 특별사법경찰의 무보험 운전자 단속 및 검찰 송치</t>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>충북 청주시가 지난해 자동차 의무보험 미가입 운행 314건을 적발하여 검찰에 송치하고 4800만원의 범칙금을 부과했습니다. 무보험 운행은 운전자에게 형사처벌을 야기하며, 사고 발생 시 피해자가 적절한 보상을 받기 어렵게 만듭니다. 시는 단속 정보 범위를 확대하여 적발 건수가 증가하고 있다고 밝혔습니다.</t>
+          <t>배우 이재룡이 세 번째 음주운전으로 중앙분리대를 들이받고 도주하다 검거되었습니다. 혈중알코올농도는 면허 정지 수준이었으며, 과거에도 음주운전 및 음주 후 재물손괴 전력이 있습니다. 이로 인해 출연했던 유튜브 영상이 삭제되는 등 비난 여론이 거세지고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>소송 상대방(무보험 운전자)의 자력 부족 가능성이 높아 피해 보상 실현 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로 보이며, 피해 규모가 특정되지 않아 소송금융 투자 매력이 낮습니다. 다만, 청주시의 무보험 운전자 단속 및 검찰 송치라는 공적 절차는 진행 중입니다.</t>
+          <t>음주운전 사실과 책임은 명확하며(적합 조건 1), 증거 확보가 가능하고(적합 조건 5), 경찰 수사 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용상 소송금융 투자를 고려할 만한 대규모의 민사상 피해액이나 다수의 피해자가 특정되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 부적합합니다. 주요 피해는 공공 기물 파손으로 인한 소액의 배상과 배우 이재룡의 평판 손상에 국한됩니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>청주시, 무보험 운행 314건 송치…범칙금 4800만원 부과</t>
+          <t>'음주운전' 이재룡, '술부심' 부리더니.. '짠한형' 영상 삭제</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003537431</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1009551/</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-06 12:40:41.894035+00:00</t>
+          <t>2026-03-08 00:25:08.421377+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>80대 남성</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>음주운전 및 측정거부 형사 재판 징역형 선고</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>80대 남성이 음주 교통사고를 내고 음주측정을 거부한 혐의로 징역 1년 8개월의 실형을 선고받았습니다. 이 남성은 과거에도 음주운전 전력이 있으며, 재판부는 피해자가 다친 점과 다수의 처벌 전력을 양형 이유로 들었습니다.</t>
+          <t>배우 이재룡이 음주운전 중 중앙분리대를 들이받고 도주한 혐의로 경찰에 검거됐다. 혈중알코올농도는 면허 정지 수준이었으며, 사고 당시 영상도 공개되었다. 과거에도 음주 관련 사고 전력이 있어 비판이 거세다. 현재 경찰이 정확한 사고 경위를 조사 중이며, 인명 피해는 없는 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방이 개인(80대 남성)으로 자력에 대한 정보가 없어 회수 가능성이 불확실합니다 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 교통사고이며 (적합 조건 3 미충족), 피해 규모가 명확하지 않아 대규모 손해배상 가능성이 낮습니다 (적합 조건 4 미충족).</t>
+          <t>상대방 책임은 명확하고(적합 조건 1) 증거도 충분하며(적합 조건 5) 공적 절차(경찰 수사)가 진행 중(적합 조건 6)이지만, 피해 규모가 크지 않고(적합 조건 4 불충족) 집단적 피해가 없어(적합 조건 3 불충족) 소송금융 투자 대상으로서의 매력이 낮습니다. 인명 피해가 없어 개인 원고의 손해배상 청구 가능성이 희박합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>없음</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>음주측정 거부 80대 남성 징역 1년 8개월</t>
+          <t>이재룡 '3번째 음주사고' 불똥..'짠한형 신동엽', 비판에 영상 삭제[핫피...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>jejumbc.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://jejumbc.com/NewsArticle/828257</t>
+          <t>http://www.osen.co.kr/article/G1112756211</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-06 12:34:15.782982+00:00</t>
+          <t>2026-03-08 00:23:57.548209+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr"/>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>이재룡</t>
+        </is>
+      </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>과잉진료 및 과도한 손해배상 청구에 대한 법원의 제동 판결</t>
+          <t>경찰 수사 및 검거</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>법원이 가벼운 접촉사고 후 과도한 보상을 요구한 운전자의 손해배상 청구를 기각하는 판결을 내렸습니다. 이는 관행적으로 이뤄지던 사고 후 과잉진료 및 과도한 손해배상 청구 행태에 제동을 건 것으로 풀이됩니다. 법원은 2주 진단만으로 손해배상 책임을 인정하지 않았습니다.</t>
+          <t>배우 이재룡이 세 번째 음주운전으로 중앙분리대를 들이받고 도주하다 검거되었습니다. 과거 음주운전 및 재물손괴 전력이 있으며, 최근 출연한 유튜브 '짠한형'에서 '술부심'을 뽐낸 사실이 알려지며 비판을 받고 있습니다. 이로 인해 '짠한형' 콘텐츠 삭제 요청이 빗발치는 등 논란이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>해당 기사는 가벼운 접촉사고에 대한 과도한 손해배상 청구를 법원이 기각한 판결 내용을 다루고 있습니다. 이는 이미 법적 절차가 종결된 사건(부적합 조건)이며, 소송금융의 투자 대상이 될 만한 새로운 사건 발굴 기회가 아닙니다. 오히려 과잉진료 및 과도한 청구에 대한 법원의 제동을 건 사례로, 유사한 유형의 소송금융 투자 가능성을 낮추는 판례입니다.</t>
+          <t>이 사건은 배우 이재룡의 반복적인 음주운전 및 재물손괴 혐의로 인한 개인의 형사 사건에 해당합니다. 상대방 책임 명확, 증거 확보, 공적 절차 진행 중이라는 적합 조건이 일부 충족되나, 소송금융은 일반적으로 대기업이나 기관을 상대로 다수의 피해자가 큰 규모의 손해배상을 청구하는 민사 사건에 적합합니다. 이 사건은 집단적 피해나 대규모 금전적 손해가 발생한 상황이 아니며, 피고의 자력 또한 소송금융 투자 대상으로서의 매력이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>툭 스치고 '2주 진단' … 법원  손배 책임 없어</t>
+          <t>이재룡, 또 음주운전 적발.. 술부심 토크에 '짠한형'까지 불똥</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240223</t>
+          <t>https://www.tvreport.co.kr/star/article/1009535/</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-06 01:42:00.262750+00:00</t>
+          <t>2026-03-07 12:28:00.100023+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>형사 재판 금고 8개월 선고, 민사 손해배상 미진행</t>
+          <t>검찰 기소유예 처분 및 손해배상 완료</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>춘천에서 20대 운전자가 빗길에 70대 보행자를 치어 사망케 한 사고로 금고 8개월을 선고받았다. 운전자는 종합보험 미가입으로 피해자 유족에게 금전적 보상이 전혀 이루어지지 않았으며, 유족은 엄벌을 탄원하고 있다. 법원은 피해 회복 기회를 위해 법정구속은 하지 않았다.</t>
+          <t>배우 이재룡이 음주운전으로 50만 원 상당의 피해를 발생시켰으나, 피해자 측에 손해를 배상하였고 서울지방검찰청 형사7부로부터 기소유예 처분을 받으며 사건이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 판결로 명확히 인정되고 증거가 확보되었으나(적합 조건 1, 5, 6), 가해자가 종합보험에 가입되어 있지 않아 피해 회복을 위한 금전적 보상이 전혀 이루어지지 않았다. 이는 상대방의 자력 부족으로 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
+          <t>해당 사건은 이미 피해액 50만 원 상당에 대해 손해배상이 완료되었고, 검찰에서 기소유예 처분이 내려져 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>50만 원</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>춘천 '빗길 사망사고' 가해자, 금고 8개월</t>
+          <t>사람이 어떻게 저렇게 마셔? …'짠한형' 이재룡의 술부심, 음주운전 도...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480258?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305044926</t>
+          <t>https://www.xportsnews.com/article/2120108</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-06 01:10:59.673354+00:00</t>
+          <t>2026-03-07 12:27:29.438881+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>형사 재판 금고 8개월 선고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>20대 운전자 A씨가 빗길 교통사고로 70대 보행자 B씨를 사망에 이르게 한 혐의로 금고 8개월을 선고받았다. A씨는 종합보험 적용이 불가능하여 피해 회복을 위한 노력을 전혀 하지 않았으며, 유족들은 엄벌을 탄원하고 있다. 형사 재판은 종결되었으나 민사상 손해배상은 미해결 상태이다.</t>
+          <t>배우 이재룡이 음주운전 사고 후 도주했다가 경찰에 검거되었으며, 혈중알코올농도는 면허 정지 수준으로 확인되었다. 과거에도 음주운전 및 재물손괴 전력이 있어 상습적인 음주 물의를 일으키고 있다. 현재 서울 강남경찰서에서 사건 경위를 파악 중이다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>피고인의 책임은 형사 재판을 통해 명확히 인정되었고(적합 조건 1, 5, 6), 피해자 유족의 민사상 손해배상 청구 가능성이 있으나, 피고인이 종합보험에 가입되어 있지 않아 금전적 보상이 전혀 이루어지지 않은 점이 확인된다. 이는 상대방의 자력 부족으로 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
+          <t>음주운전 및 도주 사실은 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 증거 확보가 용이하나(적합 조건 5), 기사 내용상 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)이 확인되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. 주로 형사적 처벌이 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>빗길 교통 사망사고 낸 20대 금고형… 피해 회복 노력 없어</t>
+          <t>이재룡, 또 음주 물의...음주 운전 사고 후 도주했다 지인 집에서 검거</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260305124100062?input=1195m</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1009399/</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-06 01:09:48.132592+00:00</t>
+          <t>2026-03-07 12:26:47.577607+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>A씨 (및 보험사)</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (원고 패소)</t>
+          <t>경찰 조사 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>경미한 차량 접촉사고에서 피해를 주장한 B씨가 상해 진단서를 제출했으나, 법원은 사고 충격이 경미하고 객관적 상해 증거가 부족하다며 A씨의 손해배상 채무가 없다고 판결했다. 이는 경미한 사고에서 상해 발생 입증의 중요성을 강조한 사례이다.</t>
+          <t>배우 이재룡이 음주운전 후 중앙분리대를 들이받고 도주한 혐의로 경찰 조사를 받고 있습니다. 과거에도 음주운전 및 재물손괴 전력이 있어 대중의 비난 여론이 높으며, 아내 유호정의 복귀작에 부정적인 영향을 미쳤다는 평가를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않고(법원 판단), 피해 규모가 작으며, 객관적 증거가 부족함. 또한 이미 1심에서 원고 패소 판결이 나와 소송금융 투자 대상으로서의 매력이 매우 낮음.</t>
+          <t>상대방 책임은 명확하고 공적 절차(경찰 조사)가 진행 중이며 증거 확보 가능성이 높으나, 피해 규모가 중앙분리대 파손에 그쳐 소송을 통한 회수 가능한 손해배상액이 매우 적을 것으로 예상됩니다. 집단적 피해가 아니며, 상대방의 자력 또한 대기업/기관이 아닌 개인으로 불확실하여 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>약 44만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>차에 기스도 안 났는데 ‘통증 호소·2주 진단’…손해배상 요구 안 통...</t>
+          <t>'음주운전' 이재룡, 민폐 남편 전락..♥유호정 11년만 복귀에 '찬물'[Oh!...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260305507391?OutUrl=naver</t>
+          <t>http://www.osen.co.kr/article/G1112755776</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-06 00:40:55.534856+00:00</t>
+          <t>2026-03-07 12:14:29.583743+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>1심 원고(가해자) 승소 판결</t>
+          <t>청주시 특별사법경찰의 무보험 운전자 단속 및 검찰 송치</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>아파트 입구에서 후진 중 정차 차량과 경미한 접촉사고가 발생했으나, 두 차량 모두 외관상 파손이 없었습니다. 피해 차량 운전자가 전치 2주 상해 진단서를 제출하며 보험처리를 요구했으나, 가해자가 채무부존재확인 소송을 제기하여 1심에서 승소했습니다. 법원은 사고의 경미함과 객관적 증거 부족을 이유로 피해자의 상해를 인정하기 어렵다고 판단했습니다.</t>
+          <t>충북 청주시가 지난해 자동차 의무보험 미가입 운행 314건을 적발하여 검찰에 송치하고 4800만원의 범칙금을 부과했습니다. 무보험 운행은 운전자에게 형사처벌을 야기하며, 사고 발생 시 피해자가 적절한 보상을 받기 어렵게 만듭니다. 시는 단속 정보 범위를 확대하여 적발 건수가 증가하고 있다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>법원이 이미 가해자의 손해배상채무가 존재하지 않는다고 판결하여 '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 또한, 경미한 사고로 피해 규모가 작고(피해 규모가 큼 조건 미충족), 집단적 피해가 아닌 개별 사건이며(집단적 피해 조건 미충족), 상대방이 자력이 충분한 대기업 등이 아닌 개인입니다(상대방에게 자력이 충분함 조건 미충족).</t>
+          <t>소송 상대방(무보험 운전자)의 자력 부족 가능성이 높아 피해 보상 실현 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로 보이며, 피해 규모가 특정되지 않아 소송금융 투자 매력이 낮습니다. 다만, 청주시의 무보험 운전자 단속 및 검찰 송치라는 공적 절차는 진행 중입니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>[교통] '후진하다가 정차 중 차량과 경미한 접촉사고'에 전치 2주 진단서...</t>
+          <t>청주시, 무보험 운행 314건 송치…범칙금 4800만원 부과</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92474</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003537431</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-06 00:34:05.222526+00:00</t>
+          <t>2026-03-06 12:40:41.894035+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>전모 군 외 불법 차량 대여 관련자들</t>
+          <t>80대 남성</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (징역형 선고), 민사 소송 진행 여부 및 결과 미상이나 소멸시효 도과 가능성 높음</t>
+          <t>음주운전 및 측정거부 형사 재판 징역형 선고</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>2019년 17세 무면허 운전자가 불법 대여한 머스탱 차량으로 인도를 덮쳐 연인 2명 중 1명 사망, 1명 중상에 이른 사건입니다. 운전자는 징역형을 선고받았고, 불법 차량 대여 관련자들도 처벌받았습니다. 운전자 가족은 합의에 난색을 표했으며, 기사는 형사 사건 종결 후 7년이 지난 시점의 회고 기사입니다.</t>
+          <t>80대 남성이 음주 교통사고를 내고 음주측정을 거부한 혐의로 징역 1년 8개월의 실형을 선고받았습니다. 이 남성은 과거에도 음주운전 전력이 있으며, 재판부는 피해자가 다친 점과 다수의 처벌 전력을 양형 이유로 들었습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>사고 발생 7년이 경과하여 민사상 손해배상 청구권의 소멸시효가 도과했을 가능성이 높습니다. 또한 주된 가해자(무면허 운전자 및 불법 대여업자)의 자력이 부족하여 실질적인 배상 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건 - 민사 소송의 기회 상실 가능성, 적합 조건: 상대방에게 자력이 충분함 - 미흡)</t>
+          <t>상대방이 개인(80대 남성)으로 자력에 대한 정보가 없어 회수 가능성이 불확실합니다 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 교통사고이며 (적합 조건 3 미충족), 피해 규모가 명확하지 않아 대규모 손해배상 가능성이 낮습니다 (적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>첫 데이트서 영영 이별 ...머스탱 몰다 연인 덮친 '소년'은 지금 [그해...</t>
+          <t>음주측정 거부 80대 남성 징역 1년 8개월</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>jejumbc.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645380696</t>
+          <t>https://jejumbc.com/NewsArticle/828257</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-06 00:15:11.567192+00:00</t>
+          <t>2026-03-06 12:34:15.782982+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>형사 재판 무죄 선고</t>
+          <t>과잉진료 및 과도한 손해배상 청구에 대한 법원의 제동 판결</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>40대 오토바이 운전자가 비 오는 일몰 무렵 무단횡단하던 보행자를 치어 중상을 입혔으나, 전방 주시 의무 소홀 혐의에 대해 무죄를 선고받았다. 재판부는 운전자가 무단횡단을 예견하거나 충돌을 회피하기 어려웠을 것으로 판단했다.</t>
+          <t>법원이 가벼운 접촉사고 후 과도한 보상을 요구한 운전자의 손해배상 청구를 기각하는 판결을 내렸습니다. 이는 관행적으로 이뤄지던 사고 후 과잉진료 및 과도한 손해배상 청구 행태에 제동을 건 것으로 풀이됩니다. 법원은 2주 진단만으로 손해배상 책임을 인정하지 않았습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>오토바이 운전자가 무단횡단 보행자를 치어 중상을 입힌 사건에서 형사 재판 결과 무죄가 선고되어 상대방 책임이 명확하지 않습니다 (적합 조건 1 불충족). 또한, 상대방은 개인 운전자로 자력이 충분하다고 보기 어렵습니다 (적합 조건 2 불충족). 이미 형사 사건이 무죄로 종결되어 소송금융 투자 대상으로서의 매력이 낮습니다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>해당 기사는 가벼운 접촉사고에 대한 과도한 손해배상 청구를 법원이 기각한 판결 내용을 다루고 있습니다. 이는 이미 법적 절차가 종결된 사건(부적합 조건)이며, 소송금융의 투자 대상이 될 만한 새로운 사건 발굴 기회가 아닙니다. 오히려 과잉진료 및 과도한 청구에 대한 법원의 제동을 건 사례로, 유사한 유형의 소송금융 투자 가능성을 낮추는 판례입니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>무단횡단 보행자 치어 중상 입힌 40대 오토바이 운전자 무죄</t>
+          <t>툭 스치고 '2주 진단' … 법원  손배 책임 없어</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260304580622</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240223</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-05 01:06:58.122896+00:00</t>
+          <t>2026-03-06 01:42:00.262750+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>접촉사고 피해를 뻥튀기한 차주</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>확인 소송 전부 승소 판결</t>
+          <t>형사 재판 금고 8개월 선고, 민사 손해배상 미진행</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>법률구조공단이 아파트 입구 접촉사고 피해를 과장하여 손해배상을 청구한 차주를 상대로 확인 소송을 제기, 전부 승소 판결을 받아내며 배상액 0원을 확정했습니다. 법원의 소송구조 결정에 따라 법률조력을 받은 A씨가 승소한 사건입니다.</t>
+          <t>춘천에서 20대 운전자가 빗길에 70대 보행자를 치어 사망케 한 사고로 금고 8개월을 선고받았다. 운전자는 종합보험 미가입으로 피해자 유족에게 금전적 보상이 전혀 이루어지지 않았으며, 유족은 엄벌을 탄원하고 있다. 법원은 피해 회복 기회를 위해 법정구속은 하지 않았다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>해당 사건은 법률구조공단이 '전부 승소 판결'을 이끌어내며 이미 종결된 사례입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융은 주로 원고의 손해배상 청구를 지원하므로 방어적 승소 사례는 투자 대상으로서 적합하지 않습니다.</t>
+          <t>가해자의 책임이 형사 판결로 명확히 인정되고 증거가 확보되었으나(적합 조건 1, 5, 6), 가해자가 종합보험에 가입되어 있지 않아 피해 회복을 위한 금전적 보상이 전혀 이루어지지 않았다. 이는 상대방의 자력 부족으로 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>0원 (원고 청구 기각)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>1명 (개별 접촉사고)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>접촉사고 피해 뻥튀기한 차주…법률구조공단 '배상 0' 승소</t>
+          <t>춘천 '빗길 사망사고' 가해자, 금고 8개월</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464770&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.nocutnews.co.kr/news/6480258?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305044926</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-05 00:49:20.779871+00:00</t>
+          <t>2026-03-06 01:10:59.673354+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E69" t="inlineStr"/>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>형사 재판 금고 8개월 선고</t>
+        </is>
+      </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>제공된 기사 본문 내용이 없어 사건을 요약할 수 없습니다. 기사 제목은 'VA I-495서 최악의 로드 레이지'로, 로드 레이지 사건 발생을 암시합니다.</t>
+          <t>20대 운전자 A씨가 빗길 교통사고로 70대 보행자 B씨를 사망에 이르게 한 혐의로 금고 8개월을 선고받았다. A씨는 종합보험 적용이 불가능하여 피해 회복을 위한 노력을 전혀 하지 않았으며, 유족들은 엄벌을 탄원하고 있다. 형사 재판은 종결되었으나 민사상 손해배상은 미해결 상태이다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>제공된 기사 본문 내용이 없어 소송금융 적합도 판단 기준에 따라 분석할 수 없습니다. 기사 제목만으로는 구체적인 사건 경위, 피해 규모, 상대방 특정, 진행 단계 등을 파악하기 어렵습니다.</t>
+          <t>피고인의 책임은 형사 재판을 통해 명확히 인정되었고(적합 조건 1, 5, 6), 피해자 유족의 민사상 손해배상 청구 가능성이 있으나, 피고인이 종합보험에 가입되어 있지 않아 금전적 보상이 전혀 이루어지지 않은 점이 확인된다. 이는 상대방의 자력 부족으로 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>VA I-495서 최악의 ‘로드 레이지’</t>
+          <t>빗길 교통 사망사고 낸 20대 금고형… 피해 회복 노력 없어</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1603440</t>
+          <t>https://www.yna.co.kr/view/AKR20260305124100062?input=1195m</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-04 00:20:28.990414+00:00</t>
+          <t>2026-03-06 01:09:48.132592+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>A씨 (및 보험사)</t>
+        </is>
+      </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>경찰 적발 및 형사처분 진행 중</t>
+          <t>1심 판결 선고 (원고 패소)</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>3.1절 밤 천안·아산 지역에서 음주, 무면허, 불법 개조 등 162건의 폭주 행위가 적발되어 전년 대비 증가했다. 음주·무면허 및 불법 개조 운전자는 형사처분될 예정이다. 기사는 법규 위반 및 단속 현황에 초점을 맞추고 있다.</t>
+          <t>경미한 차량 접촉사고에서 피해를 주장한 B씨가 상해 진단서를 제출했으나, 법원은 사고 충격이 경미하고 객관적 상해 증거가 부족하다며 A씨의 손해배상 채무가 없다고 판결했다. 이는 경미한 사고에서 상해 발생 입증의 중요성을 강조한 사례이다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>기사는 다수의 개별 운전자들의 법규 위반 및 이에 대한 공적 절차(경찰 적발, 형사처분) 진행 상황을 다루고 있습니다. 소송금융 투자에 적합한 '단일하고 자력 있는 상대방'이 특정되지 않으며, '집단적 피해'나 '피해 규모'에 대한 언급이 없어 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하지 않고(법원 판단), 피해 규모가 작으며, 객관적 증거가 부족함. 또한 이미 1심에서 원고 패소 판결이 나와 소송금융 투자 대상으로서의 매력이 매우 낮음.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 44만원</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>3.1절 밤새 천안·아산서 폭주 162건 적발 …전년 대비 19% 증가</t>
+          <t>차에 기스도 안 났는데 ‘통증 호소·2주 진단’…손해배상 요구 안 통...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=840481</t>
+          <t>https://www.segye.com/newsView/20260305507391?OutUrl=naver</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-02 12:43:53.282471+00:00</t>
+          <t>2026-03-06 00:40:55.534856+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고</t>
+          <t>1심 원고(가해자) 승소 판결</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>40대 우즈베키스탄 국적 A씨가 음주운전 중 주차된 트럭을 들이받아 조수석에 있던 지인 B씨를 사망케 한 혐의로 항소심에서도 징역 3년 6개월 실형을 선고받았다. A씨는 사고 후 조치 없이 도주했으며, 혈중알코올농도는 면허 취소 수치였다. 재판부는 유족과 합의에 이른 점 등을 고려해 형량을 결정했다고 밝혔다.</t>
+          <t>아파트 입구에서 후진 중 정차 차량과 경미한 접촉사고가 발생했으나, 두 차량 모두 외관상 파손이 없었습니다. 피해 차량 운전자가 전치 2주 상해 진단서를 제출하며 보험처리를 요구했으나, 가해자가 채무부존재확인 소송을 제기하여 1심에서 승소했습니다. 법원은 사고의 경미함과 객관적 증거 부족을 이유로 피해자의 상해를 인정하기 어렵다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>피고가 개인으로 자력에 한계가 있을 수 있으며 (적합 조건 2 미충족), 기사에 유족과 합의에 이른 점이 명시되어 있어 미회수 손해배상금 규모가 불확실하여 소송금융 투자 대상으로서의 매력이 낮음 (부적합 조건: 합의 완료 가능성).</t>
+          <t>법원이 이미 가해자의 손해배상채무가 존재하지 않는다고 판결하여 '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 또한, 경미한 사고로 피해 규모가 작고(피해 규모가 큼 조건 미충족), 집단적 피해가 아닌 개별 사건이며(집단적 피해 조건 미충족), 상대방이 자력이 충분한 대기업 등이 아닌 개인입니다(상대방에게 자력이 충분함 조건 미충족).</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>음주 운전 사고 내 동승자 사망케 한 40대, 항소심도 실형</t>
+          <t>[교통] '후진하다가 정차 중 차량과 경미한 접촉사고'에 전치 2주 진단서...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003529238</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92474</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-02 00:22:19.164881+00:00</t>
+          <t>2026-03-06 00:34:05.222526+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E72" t="inlineStr"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>전모 군 외 불법 차량 대여 관련자들</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 (징역형 선고), 민사 소송 진행 여부 및 결과 미상이나 소멸시효 도과 가능성 높음</t>
+        </is>
+      </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>이 기사는 음주운전으로 인한 피해자들의 인권 보호와 예방의 중요성을 강조하며, 음주운전 차량에 빨간 번호판을 도입하자는 독자의 의견을 담고 있습니다. 특정 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>2019년 17세 무면허 운전자가 불법 대여한 머스탱 차량으로 인도를 덮쳐 연인 2명 중 1명 사망, 1명 중상에 이른 사건입니다. 운전자는 징역형을 선고받았고, 불법 차량 대여 관련자들도 처벌받았습니다. 운전자 가족은 합의에 난색을 표했으며, 기사는 형사 사건 종결 후 7년이 지난 시점의 회고 기사입니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>이 기사는 음주운전 예방을 위한 정책 제안(빨간 번호판 도입)에 대한 독자 의견으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 검토를 위한 적합 조건(상대방 특정, 피해 규모, 증거 등)에 해당되는 사항이 전혀 없습니다.</t>
+          <t>사고 발생 7년이 경과하여 민사상 손해배상 청구권의 소멸시효가 도과했을 가능성이 높습니다. 또한 주된 가해자(무면허 운전자 및 불법 대여업자)의 자력이 부족하여 실질적인 배상 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건 - 민사 소송의 기회 상실 가능성, 적합 조건: 상대방에게 자력이 충분함 - 미흡)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>[독자광장] 빨간 번호판을 적극 도입해야</t>
+          <t>첫 데이트서 영영 이별 ...머스탱 몰다 연인 덮친 '소년'은 지금 [그해...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030118132317322</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645380696</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-01 12:28:05.443816+00:00</t>
+          <t>2026-03-06 00:15:11.567192+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>씨그랜드호 선박회사 보험사</t>
+          <t>40대 A씨 (오토바이 운전자)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>형사 재판 확정, 민사 손해배상 소송 진행 완료 추정</t>
+          <t>형사 재판 무죄 선고</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>2019년 러시아 화물선 씨그랜드호 선장이 음주 상태로 광안대교와 요트 등을 들이받아 대규모 인명 및 재산 피해를 발생시킨 사건입니다. 선장은 형사 처벌을 받았고, 선박 보험사를 상대로 손해배상 소송이 진행되었습니다. 이 사건은 해상 음주운전 처벌 강화의 계기가 되었습니다.</t>
+          <t>40대 오토바이 운전자가 비 오는 일몰 무렵 무단횡단하던 보행자를 치어 중상을 입혔으나, 전방 주시 의무 소홀 혐의에 대해 무죄를 선고받았다. 재판부는 운전자가 무단횡단을 예견하거나 충돌을 회피하기 어려웠을 것으로 판단했다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>상대방 책임 명확(음주운항), 상대방 자력 충분(보험사), 피해 규모 큼(63억 4천만 원 이상), 증거 명확(음주 측정, VTS 기록), 공적 절차 진행(형사 재판) 등 적합 조건에 다수 해당합니다. 그러나 기사가 2019년 사건을 회고하는 내용이며, 손해배상 청구 소송이 '진행됐다'고 언급되어 이미 종결되었을 가능성이 매우 높아 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>오토바이 운전자가 무단횡단 보행자를 치어 중상을 입힌 사건에서 형사 재판 결과 무죄가 선고되어 상대방 책임이 명확하지 않습니다 (적합 조건 1 불충족). 또한, 상대방은 개인 운전자로 자력이 충분하다고 보기 어렵습니다 (적합 조건 2 불충족). 이미 형사 사건이 무죄로 종결되어 소송금융 투자 대상으로서의 매력이 낮습니다 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>63억 4천만 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>3명 (중상), 부산시, 요트 소유주</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>역대급 음주 뺑소니...6000톤 화물선, 광안대교 들이받았다[뉴스속오늘...</t>
+          <t>무단횡단 보행자 치어 중상 입힌 40대 오토바이 운전자 무죄</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/28/2026022010160885976</t>
+          <t>https://www.kyeonggi.com/article/20260304580622</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-02-28 00:41:14.298351+00:00</t>
+          <t>2026-03-05 01:06:58.122896+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>접촉사고 피해를 뻥튀기한 차주</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>자동차사고 피해자 지원을 위한 업무협약 체결</t>
+          <t>확인 소송 전부 승소 판결</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>자동차손해배상진흥원과 강원개발공사가 강원특별자치도 공공임대주택 거주 자동차사고 피해자 지원을 위한 업무협약을 체결했습니다. 이번 협약은 공공임대주택 현장 접점을 활용하여 피해자 지원을 강화하는 것을 목표로 합니다.</t>
+          <t>법률구조공단이 아파트 입구 접촉사고 피해를 과장하여 손해배상을 청구한 차주를 상대로 확인 소송을 제기, 전부 승소 판결을 받아내며 배상액 0원을 확정했습니다. 법원의 소송구조 결정에 따라 법률조력을 받은 A씨가 승소한 사건입니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>해당 기사는 자동차 사고 피해자 지원을 위한 기관 간 업무협약 체결에 관한 내용으로, 특정 가해자나 소송 대상이 되는 사건이 아닙니다. 소송금융 투자 기회를 발굴할 수 있는 구체적인 법적 분쟁이나 책임 소재가 명확한 사건이 아니므로 부적합합니다.</t>
+          <t>해당 사건은 법률구조공단이 '전부 승소 판결'을 이끌어내며 이미 종결된 사례입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융은 주로 원고의 손해배상 청구를 지원하므로 방어적 승소 사례는 투자 대상으로서 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>0원 (원고 청구 기각)</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (개별 접촉사고)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>자동차손해배상진흥원, 강원개발공사와 車사고 피해지원 협력</t>
+          <t>접촉사고 피해 뻥튀기한 차주…법률구조공단 '배상 0' 승소</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89319</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464770&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-02-27 00:36:21.705702+00:00</t>
+          <t>2026-03-05 00:49:20.779871+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
-      <c r="D75" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
-          <t>노스할리우드에서 60대 보행자가 뺑소니 차량에 치여 중상을 입는 사고가 발생했습니다. LAPD가 현장에 출동해 피해자를 병원으로 이송했으며, 현재 뺑소니 차량을 추적 중입니다. 피해자의 신원은 공개되지 않았습니다.</t>
+          <t>제공된 기사 본문 내용이 없어 사건을 요약할 수 없습니다. 기사 제목은 'VA I-495서 최악의 로드 레이지'로, 로드 레이지 사건 발생을 암시합니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>상대방(뺑소니 차량 운전자)이 특정되지 않아 자력 확인이 불가하며 (부적합 조건: 상대방에게 자력이 충분함 미해당), 단일 피해자 사건으로 집단적 피해가 아닙니다. (부적합 조건: 집단적 피해 미해당) 경찰 수사가 진행 중이나(적합 조건: 이미 공적 절차가 진행 중임), 핵심 정보 부족으로 투자 적합도가 낮습니다.</t>
+          <t>제공된 기사 본문 내용이 없어 소송금융 적합도 판단 기준에 따라 분석할 수 없습니다. 기사 제목만으로는 구체적인 사건 경위, 피해 규모, 상대방 특정, 진행 단계 등을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>60대 보행자 중상…LAPD, 노스할리우드 뺑소니 차량 추적</t>
+          <t>VA I-495서 최악의 ‘로드 레이지’</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260226153923432</t>
+          <t>http://www.koreatimes.com/article/1603440</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-02-27 00:31:48.052494+00:00</t>
+          <t>2026-03-04 00:20:28.990414+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>다수의 음주운전 사건에 대한 형사 절차 진행 및 종결 사례 언급</t>
+          <t>경찰 적발 및 형사처분 진행 중</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>이 기사는 김인호 전 산림청장의 음주운전 사고를 포함한 여러 음주운전 사례를 통해 한국 사회의 음주운전 문제와 솜방망이 처벌을 비판합니다. 음주운전이 미필적 고의에 의한 살인 행위와 같음에도 불구하고 사회적 관대함과 법적 온정주의로 인해 비극이 반복되고 있음을 지적하며, 일본의 강화된 처벌 사례를 들어 법 개정의 필요성을 강조합니다.</t>
+          <t>3.1절 밤 천안·아산 지역에서 음주, 무면허, 불법 개조 등 162건의 폭주 행위가 적발되어 전년 대비 증가했다. 음주·무면허 및 불법 개조 운전자는 형사처분될 예정이다. 기사는 법규 위반 및 단속 현황에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>이 기사는 음주운전의 심각성과 솜방망이 처벌에 대한 비판을 다루며 여러 개별 음주운전 사고를 언급하고 있습니다. 각 사고의 가해자 책임은 명확하고 증거도 존재하나(적합 조건 1, 5), 소송금융의 주요 적합 조건인 '집단적 피해'나 '상대방의 충분한 자력'이 불분명합니다. 개별 사건의 가해자는 개인이므로 배상 능력이 제한적일 수 있으며, 소송금융이 투자할 만한 대규모 집단 소송의 가능성이 낮습니다.</t>
+          <t>기사는 다수의 개별 운전자들의 법규 위반 및 이에 대한 공적 절차(경찰 적발, 형사처분) 진행 상황을 다루고 있습니다. 소송금융 투자에 적합한 '단일하고 자력 있는 상대방'이 특정되지 않으며, '집단적 피해'나 '피해 규모'에 대한 언급이 없어 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>김인호 사건으로 본 음주운전이 판치는 무서운 나라 [최홍섭의 샬롬 살...</t>
+          <t>3.1절 밤새 천안·아산서 폭주 162건 적발 …전년 대비 19% 증가</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1614350/?sc=Naver</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=840481</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-02-26 00:31:07.488745+00:00</t>
+          <t>2026-03-02 12:43:53.282471+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E77" t="inlineStr"/>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>A씨 (우즈베키스탄 국적)</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>형사 항소심 판결 선고</t>
+        </is>
+      </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>해당 기사는 자동차 사고 발생 시 소송 전 당사자 간 공평한 과실 비율 합의를 돕는 '자동차사고 과실비율분쟁 심의위원회'의 역할에 대해 설명합니다. 위원회가 분쟁 해결을 지원하는 기능을 강조하며, 도움이 필요할 경우 언제든 문의 및 상담이 가능하다고 안내합니다.</t>
+          <t>40대 우즈베키스탄 국적 A씨가 음주운전 중 주차된 트럭을 들이받아 조수석에 있던 지인 B씨를 사망케 한 혐의로 항소심에서도 징역 3년 6개월 실형을 선고받았다. A씨는 사고 후 조치 없이 도주했으며, 혈중알코올농도는 면허 취소 수치였다. 재판부는 유족과 합의에 이른 점 등을 고려해 형량을 결정했다고 밝혔다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 자동차 사고 과실비율 분쟁 심의위원회의 역할에 대한 일반적인 정보성 기고문입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>피고가 개인으로 자력에 한계가 있을 수 있으며 (적합 조건 2 미충족), 기사에 유족과 합의에 이른 점이 명시되어 있어 미회수 손해배상금 규모가 불확실하여 소송금융 투자 대상으로서의 매력이 낮음 (부적합 조건: 합의 완료 가능성).</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>[metro 보험 스페셜리포트] 기고/ 자동차 사고·고장 행동법</t>
+          <t>음주 운전 사고 내 동승자 사망케 한 40대, 항소심도 실형</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260225500082</t>
+          <t>https://www.newsis.com/view/NISX20260227_0003529238</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-25 00:56:03.424931+00:00</t>
+          <t>2026-03-02 00:22:19.164881+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
-          <t>자생의료재단이 화물차를 멈춰 세운 68세 의인과 교통사고 피해자를 지원하기 위한 성금 전달식을 가졌다는 내용의 기사입니다. 재단은 저소득층 학생에게 장학금을 전달하는 등 사회공헌 활동을 지속하고 있음을 강조합니다.</t>
+          <t>이 기사는 음주운전으로 인한 피해자들의 인권 보호와 예방의 중요성을 강조하며, 음주운전 차량에 빨간 번호판을 도입하자는 독자의 의견을 담고 있습니다. 특정 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>기사는 교통사고 피해자에 대한 자선 단체의 성금 전달식을 다루고 있으며, 어떠한 법적 분쟁이나 소송의 가능성을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 음주운전 예방을 위한 정책 제안(빨간 번호판 도입)에 대한 독자 의견으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 검토를 위한 적합 조건(상대방 특정, 피해 규모, 증거 등)에 해당되는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>자생의료재단, 화물차 멈춰 세운 68세 의인 지원...사회적 가치 실현 앞...</t>
+          <t>[독자광장] 빨간 번호판을 적극 도입해야</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260224500246</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030118132317322</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-24 12:26:14.103070+00:00</t>
+          <t>2026-03-01 12:28:05.443816+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>노인</t>
+          <t>씨그랜드호 선박회사 보험사</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>노인이 제기한 손해배상 소송 취하</t>
+          <t>형사 재판 확정, 민사 손해배상 소송 진행 완료 추정</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>중국에서 자전거를 타다 넘어진 노인을 부축한 여중생 두 명이 노인으로부터 22만 위안(약 4500만원)의 손해배상 소송에 휘말렸다. 노인 측은 여중생들의 전기자전거 때문에 놀라 넘어졌다고 주장했으며, 현지 교통경찰은 여중생들에게 일부 책임이 있다고 판단했다. 그러나 전국적 논란이 확산되자 노인이 소송을 취하하며 사건은 종결되었다.</t>
+          <t>2019년 러시아 화물선 씨그랜드호 선장이 음주 상태로 광안대교와 요트 등을 들이받아 대규모 인명 및 재산 피해를 발생시킨 사건입니다. 선장은 형사 처벌을 받았고, 선박 보험사를 상대로 손해배상 소송이 진행되었습니다. 이 사건은 해상 음주운전 처벌 강화의 계기가 되었습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>노인이 여중생들을 상대로 제기했던 손해배상 소송이 전국적 논란 확산 후 취하되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융의 고객이 될 수 있는 여중생 측이 원고가 아닌 피고였으며, 상대방의 자력이나 집단적 피해 가능성이 없어 투자 매력이 낮습니다. (적합 조건: 상대방 자력 충분, 집단적 피해 미충족)</t>
+          <t>상대방 책임 명확(음주운항), 상대방 자력 충분(보험사), 피해 규모 큼(63억 4천만 원 이상), 증거 명확(음주 측정, VTS 기록), 공적 절차 진행(형사 재판) 등 적합 조건에 다수 해당합니다. 그러나 기사가 2019년 사건을 회고하는 내용이며, 손해배상 청구 소송이 '진행됐다'고 언급되어 이미 종결되었을 가능성이 매우 높아 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>22만 위안 (약 4500만원)</t>
+          <t>63억 4천만 원 이상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>2명 (여중생)</t>
+          <t>3명 (중상), 부산시, 요트 소유주</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>자전거 타다 넘어진 노인 부축했는데 4500만원 소송 ..여중생 사연에 中...</t>
+          <t>역대급 음주 뺑소니...6000톤 화물선, 광안대교 들이받았다[뉴스속오늘...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602240638055486</t>
+          <t>https://www.mt.co.kr/society/2026/02/28/2026022010160885976</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-24 00:40:37.453555+00:00</t>
+          <t>2026-02-28 00:41:14.298351+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>노인 측 소송 취하</t>
+          <t>자동차사고 피해자 지원을 위한 업무협약 체결</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>중국에서 넘어진 노인을 부축한 여중생 두 명이 도리어 노인으로부터 4천500만원 상당의 손해배상 소송에 휘말렸다. 현지 교통경찰은 여중생들에게 2차 책임이 있다고 판단했으나, 언론 보도 이후 전국적인 관심이 쏠리자 노인이 심리적 부담을 이유로 소송을 취하했다.</t>
+          <t>자동차손해배상진흥원과 강원개발공사가 강원특별자치도 공공임대주택 거주 자동차사고 피해자 지원을 위한 업무협약을 체결했습니다. 이번 협약은 공공임대주택 현장 접점을 활용하여 피해자 지원을 강화하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>소송 상대방(노인)의 자력이 불분명하며, 집단적 피해가 아닌 개별 사건임. 결정적으로 노인이 심리적 부담을 이유로 소송을 취하하여 이미 종결된 사건에 해당하므로 소송금융 투자 대상으로서의 신규성이 없음.</t>
+          <t>해당 기사는 자동차 사고 피해자 지원을 위한 기관 간 업무협약 체결에 관한 내용으로, 특정 가해자나 소송 대상이 되는 사건이 아닙니다. 소송금융 투자 기회를 발굴할 수 있는 구체적인 법적 분쟁이나 책임 소재가 명확한 사건이 아니므로 부적합합니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>2명 (여중생)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>넘어진 노인 부축했는데 4천만원 배상? …황당 소송 휘말린 여중생에 ...</t>
+          <t>자동차손해배상진흥원, 강원개발공사와 車사고 피해지원 협력</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022319592656278</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89319</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-23 13:08:05.623312+00:00</t>
+          <t>2026-02-27 00:36:21.705702+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>노인이 소송 취하</t>
+          <t>LAPD가 뺑소니 차량 추적 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>중국에서 넘어진 노인을 부축한 여중생들이 노인으로부터 4500만원 상당의 손해배상소송을 당해 논란이 되었다. 현지 교통경찰과 전문가 분석에 따르면 여중생들에게 일부 책임이 인정될 수 있었으나, 언론 보도와 사회적 논란이 커지자 노인이 소송을 취하하며 사건이 종결되었다.</t>
+          <t>노스할리우드에서 60대 보행자가 뺑소니 차량에 치여 중상을 입는 사고가 발생했습니다. LAPD가 현장에 출동해 피해자를 병원으로 이송했으며, 현재 뺑소니 차량을 추적 중입니다. 피해자의 신원은 공개되지 않았습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>소송이 이미 취하되어 종결된 사건이므로 소송금융 투자 대상에서 제외됩니다 (부적합 조건: 이미 종결된 사건). 또한, 본 사건은 소송금융의 일반적인 고객인 원고(피해자)가 아닌 피고(여중생들)가 소송을 당한 경우이며, 상대방(노인)의 자력 확인이 어렵고 집단적 피해가 아닙니다.</t>
+          <t>상대방(뺑소니 차량 운전자)이 특정되지 않아 자력 확인이 불가하며 (부적합 조건: 상대방에게 자력이 충분함 미해당), 단일 피해자 사건으로 집단적 피해가 아닙니다. (부적합 조건: 집단적 피해 미해당) 경찰 수사가 진행 중이나(적합 조건: 이미 공적 절차가 진행 중임), 핵심 정보 부족으로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>4500만원 (노인이 청구한 금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>1명 (노인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>“넘어진 노인 부축했더니 4500만원 요구” 여중생들 피소, 중국서 논란...</t>
+          <t>60대 보행자 중상…LAPD, 노스할리우드 뺑소니 차량 추적</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/2026/02/23/20260223500250?wlog_tag3=naver</t>
+          <t>https://www.koreadaily.com/article/20260226153923432</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-02-23 12:58:40.690515+00:00</t>
+          <t>2026-02-27 00:31:48.052494+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장 음주운전 혐의로 불구속 입건, 직권면직 조치</t>
+          <t>다수의 음주운전 사건에 대한 형사 절차 진행 및 종결 사례 언급</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전 사고로 마을버스와 SUV 등 2대를 잇달아 들이받아 불구속 입건되었으며, 이로 인해 직권면직되었습니다. 사고 당시 버스에는 13명, SUV에는 2명이 탑승하고 있었으며, 이 사건은 그를 발탁한 '국민추천제'의 공정성 논란으로도 이어졌습니다.</t>
+          <t>이 기사는 김인호 전 산림청장의 음주운전 사고를 포함한 여러 음주운전 사례를 통해 한국 사회의 음주운전 문제와 솜방망이 처벌을 비판합니다. 음주운전이 미필적 고의에 의한 살인 행위와 같음에도 불구하고 사회적 관대함과 법적 온정주의로 인해 비극이 반복되고 있음을 지적하며, 일본의 강화된 처벌 사례를 들어 법 개정의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>상대방이 개인(김인호 전 산림청장)으로 대기업/기관과 같은 충분한 자력을 가진 주체가 아니며(적합 조건 2 미충족), 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 매력이 낮습니다(적합 조건 4 미충족). 기사의 주된 초점도 사고 피해보다는 공직자 낙마와 국민추천제 논란에 있습니다.</t>
+          <t>이 기사는 음주운전의 심각성과 솜방망이 처벌에 대한 비판을 다루며 여러 개별 음주운전 사고를 언급하고 있습니다. 각 사고의 가해자 책임은 명확하고 증거도 존재하나(적합 조건 1, 5), 소송금융의 주요 적합 조건인 '집단적 피해'나 '상대방의 충분한 자력'이 불분명합니다. 개별 사건의 가해자는 개인이므로 배상 능력이 제한적일 수 있으며, 소송금융이 투자할 만한 대규모 집단 소송의 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>15명 (버스 기사 및 승객 13명, SUV 운전자 포함 2명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>[손병관의 뉴스프레소] 김정은 딸 이름은 '주애'가 아닌 '주해'?</t>
+          <t>김인호 사건으로 본 음주운전이 판치는 무서운 나라 [최홍섭의 샬롬 살...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209129&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.dailian.co.kr/news/view/1614350/?sc=Naver</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-02-23 00:26:12.734218+00:00</t>
+          <t>2026-02-26 00:31:07.488745+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr"/>
+      <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr">
         <is>
-          <t>경기 남양주에서 음주운전 및 도주 중 2차 사고로 40대 가장이 사망하고 6명이 부상당한 사건입니다. 가해자 A 씨는 징역 6년을 선고받았으며, 대부분의 피해자는 A 씨와 합의를 완료했습니다. 사망 피해자의 유족은 합의하지 않은 상태입니다.</t>
+          <t>해당 기사는 자동차 사고 발생 시 소송 전 당사자 간 공평한 과실 비율 합의를 돕는 '자동차사고 과실비율분쟁 심의위원회'의 역할에 대해 설명합니다. 위원회가 분쟁 해결을 지원하는 기능을 강조하며, 도움이 필요할 경우 언제든 문의 및 상담이 가능하다고 안내합니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>가해자의 음주운전 및 도주로 인한 책임은 형사 재판을 통해 명확히 입증되었고 증거 확보도 용이합니다. 그러나 대부분의 피해자가 이미 가해자와 합의를 완료하여 소송금융 투자 대상에서 제외됩니다. 사망 피해자의 유족만이 남았으나, 가해자가 개인이며 자력이 충분한지 불확실하여 손해배상금 회수 가능성이 낮습니다. 또한 집단적 피해로 보기 어렵습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 자동차 사고 과실비율 분쟁 심의위원회의 역할에 대한 일반적인 정보성 기고문입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 6명 (총 7명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>아들 데려가던 40대 가장, 음주차량에 숨져…가해자 중형 선고</t>
+          <t>[metro 보험 스페셜리포트] 기고/ 자동차 사고·고장 행동법</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11569676?ref=naver</t>
+          <t>http://www.metroseoul.co.kr/article/20260225500082</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-02-23 00:20:21.325554+00:00</t>
+          <t>2026-02-25 00:56:03.424931+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C84" t="inlineStr"/>
+      <c r="D84" t="inlineStr"/>
+      <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>승객 A씨가 버스가 완전히 정차하기 전 하차하려다 넘어져 어깨 부상을 입고 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사의 배상책임을 인정했으나, 승객의 과실과 기왕증을 고려하여 치료비의 30%인 273만원을 배상하라고 1심 판결을 내렸습니다.</t>
+          <t>자생의료재단이 화물차를 멈춰 세운 68세 의인과 교통사고 피해자를 지원하기 위한 성금 전달식을 가졌다는 내용의 기사입니다. 재단은 저소득층 학생에게 장학금을 전달하는 등 사회공헌 활동을 지속하고 있음을 강조합니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(버스회사의 배상책임 인정), 상대방에게 자력이 충분하다고 판단되나(버스회사), 집단적 피해가 아니며 피해 규모가 소액(273만원)으로 소송금융 투자 매력이 낮습니다. 또한 이미 1심 판결이 선고되어 신규 사건 발굴의 의미가 적습니다.</t>
+          <t>기사는 교통사고 피해자에 대한 자선 단체의 성금 전달식을 다루고 있으며, 어떠한 법적 분쟁이나 소송의 가능성을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>273만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>버스서 내리려다 다쳤다면?…“회사가 치료비의 30% 부담해야” 판결</t>
+          <t>자생의료재단, 화물차 멈춰 세운 68세 의인 지원...사회적 가치 실현 앞...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11569606?ref=naver</t>
+          <t>https://www.news2day.co.kr/article/20260224500246</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-02-22 12:41:47.970292+00:00</t>
+          <t>2026-02-24 12:26:14.103070+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>김준현</t>
+          <t>노인</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>2010년 음주운전 사고 후 피해자와 합의 완료</t>
+          <t>노인이 제기한 손해배상 소송 취하</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>2010년 김준현의 음주운전 사고로 한 여성 보행자가 전치 3~4주의 부상을 입었으나, 당시 피해자와 합의하여 사건이 종결되었습니다. 최근 '팬 무시' 영상 확산으로 과거 음주운전 사고 및 맥주광고 논란이 재조명되고 있습니다.</t>
+          <t>중국에서 자전거를 타다 넘어진 노인을 부축한 여중생 두 명이 노인으로부터 22만 위안(약 4500만원)의 손해배상 소송에 휘말렸다. 노인 측은 여중생들의 전기자전거 때문에 놀라 넘어졌다고 주장했으며, 현지 교통경찰은 여중생들에게 일부 책임이 있다고 판단했다. 그러나 전국적 논란이 확산되자 노인이 소송을 취하하며 사건은 종결되었다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>해당 사건은 2010년에 발생했으며, 기사 내용에 따르면 피해자와 이미 합의하여 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이나 진행 가능성이 없습니다.</t>
+          <t>노인이 여중생들을 상대로 제기했던 손해배상 소송이 전국적 논란 확산 후 취하되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융의 고객이 될 수 있는 여중생 측이 원고가 아닌 피고였으며, 상대방의 자력이나 집단적 피해 가능성이 없어 투자 매력이 낮습니다. (적합 조건: 상대방 자력 충분, 집단적 피해 미충족)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>22만 위안 (약 4500만원)</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (여중생)</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>김준현, '팬 무시' 영상 확산에…음주운전 사고→맥주광고 논란 재조명</t>
+          <t>자전거 타다 넘어진 노인 부축했는데 4500만원 소송 ..여중생 사연에 中...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2113644</t>
+          <t>http://www.fnnews.com/news/202602240638055486</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-02-22 12:34:14.197011+00:00</t>
+          <t>2026-02-24 00:40:37.453555+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr"/>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>노인 (개인)</t>
+        </is>
+      </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>경찰 단속 강화 및 학부모 처벌 검토</t>
+          <t>노인 측 소송 취하</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>경찰이 무면허 전동 킥보드와 픽시 자전거 단속을 강화하고, 반복 위반 시 학부모 처벌까지 검토하는 등 미성년자들의 개인형 이동장치 사고에 대한 우려가 커지고 있다. 송도에서 무면허 중학생 킥보드에 모녀가 다치는 사고가 발생했고, 픽시 자전거로 인한 사망 사고도 있었다. 이에 경찰은 새 학기를 앞두고 대대적인 단속을 예고했다.</t>
+          <t>중국에서 넘어진 노인을 부축한 여중생 두 명이 도리어 노인으로부터 4천500만원 상당의 손해배상 소송에 휘말렸다. 현지 교통경찰은 여중생들에게 2차 책임이 있다고 판단했으나, 언론 보도 이후 전국적인 관심이 쏠리자 노인이 심리적 부담을 이유로 소송을 취하했다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>이 기사는 개인형 이동장치 관련 개별 사고의 위험성과 경찰의 단속 강화 방침을 다루고 있습니다. 소송금융 투자에 적합한 단일하고 자력 있는 대기업 또는 기관 피고가 특정되지 않으며(적합 조건 2 미충족), 다수의 피해자가 발생하고 있으나 각 사고가 개별적인 사건으로 집단소송 형태로 묶기 어렵습니다(적합 조건 3 미충족).</t>
+          <t>소송 상대방(노인)의 자력이 불분명하며, 집단적 피해가 아닌 개별 사건임. 결정적으로 노인이 심리적 부담을 이유로 소송을 취하하여 이미 종결된 사건에 해당하므로 소송금융 투자 대상으로서의 신규성이 없음.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (여중생)</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>킥보드·픽시자전거 단속 강화... 학부모도 처벌 검토</t>
+          <t>넘어진 노인 부축했는데 4천만원 배상? …황당 소송 휘말린 여중생에 ...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602221902029996</t>
+          <t>https://www.imaeil.com/page/view/2026022319592656278</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-02-22 12:31:26.150204+00:00</t>
+          <t>2026-02-23 13:08:05.623312+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>김인호</t>
+          <t>노인</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 산림청장 직권면직 조치</t>
+          <t>노인이 소송 취하</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>김인호 산림청장이 음주운전 중 신호를 위반하고 차량 2대와 충돌하는 사고를 냈다. 혈중알코올농도 면허 정지 수준으로 경찰에 입건되었으며, 청와대는 김 청장을 직권면직 조치했다. 사고는 경미하여 크게 다친 사람은 없는 것으로 보도되었다.</t>
+          <t>중국에서 넘어진 노인을 부축한 여중생들이 노인으로부터 4500만원 상당의 손해배상소송을 당해 논란이 되었다. 현지 교통경찰과 전문가 분석에 따르면 여중생들에게 일부 책임이 인정될 수 있었으나, 언론 보도와 사회적 논란이 커지자 노인이 소송을 취하하며 사건이 종결되었다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 혈중알코올농도 측정 결과 등 증거가 확보 가능하며(적합 조건 5), 공적 절차(경찰 수사, 직권면직)가 진행 중임(적합 조건 6). 그러나 기사에서 '사고가 경미해 다행히 크게 다친 사람은 없었습니다'라고 명시되어 피해 규모가 크지 않아(적합 조건 4 미충족) 소송금융 투자 매력이 낮음.</t>
+          <t>소송이 이미 취하되어 종결된 사건이므로 소송금융 투자 대상에서 제외됩니다 (부적합 조건: 이미 종결된 사건). 또한, 본 사건은 소송금융의 일반적인 고객인 원고(피해자)가 아닌 피고(여중생들)가 소송을 당한 경우이며, 상대방(노인)의 자력 확인이 어렵고 집단적 피해가 아닙니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4500만원 (노인이 청구한 금액)</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>2대 차량 탑승자</t>
+          <t>1명 (노인)</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>김인호 산림청장 음주운전 사고…신호 위반하고 직진하다 '쾅쾅'</t>
+          <t>“넘어진 노인 부축했더니 4500만원 요구” 여중생들 피소, 중국서 논란...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/21/2026022190139.html</t>
+          <t>https://www.seoul.co.kr/news/international/2026/02/23/20260223500250?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-02-22 00:28:18.263569+00:00</t>
+          <t>2026-02-23 12:58:40.690515+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>버스회사</t>
+          <t>김인호</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>부산지법 동부지원 민사단독 1심 판결</t>
+          <t>김인호 전 산림청장 음주운전 혐의로 불구속 입건, 직권면직 조치</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>2024년 7월, 시내버스에서 하차 중 넘어져 8주간 치료가 필요한 상해를 입은 승객이 버스회사를 상대로 소송을 제기. 부산지법 동부지원은 버스회사가 완전히 정차하지 않은 상태에서 사고가 발생한 점을 들어 치료비의 30%인 270여만 원을 배상하라고 판결했습니다.</t>
+          <t>김인호 전 산림청장이 음주운전 사고로 마을버스와 SUV 등 2대를 잇달아 들이받아 불구속 입건되었으며, 이로 인해 직권면직되었습니다. 사고 당시 버스에는 13명, SUV에는 2명이 탑승하고 있었으며, 이 사건은 그를 발탁한 '국민추천제'의 공정성 논란으로도 이어졌습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>버스회사의 책임이 일부 인정되었고(적합 조건 1) 상대방(버스회사)에게 자력이 충분하다고 볼 수 있으나(적합 조건 2), 피해 금액이 270여만 원으로 소송금융 투자 대상으로서는 규모가 매우 작아 경제성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>상대방이 개인(김인호 전 산림청장)으로 대기업/기관과 같은 충분한 자력을 가진 주체가 아니며(적합 조건 2 미충족), 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 매력이 낮습니다(적합 조건 4 미충족). 기사의 주된 초점도 사고 피해보다는 공직자 낙마와 국민추천제 논란에 있습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>270여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>15명 (버스 기사 및 승객 13명, SUV 운전자 포함 2명)</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>버스 정차 중 다친 승객에 버스회사 일부 책임</t>
+          <t>[손병관의 뉴스프레소] 김정은 딸 이름은 '주애'가 아닌 '주해'?</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8490135&amp;ref=A</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209129&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-02-21 18:27:33.814869+00:00</t>
+          <t>2026-02-23 00:26:12.734218+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>버스회사</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>부산지방법원 동부지원 1심 판결</t>
+          <t>가해자 형사 재판 징역 6년 선고, 대부분 피해자 합의 완료</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>승객 A씨가 버스가 완전히 멈추기 전 하차하려다 넘어져 어깨 부상을 입고 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사의 책임을 30%로 인정하여 치료비와 위자료를 포함한 총 273만원을 지급하라고 판결했습니다.</t>
+          <t>경기 남양주에서 음주운전 및 도주 중 2차 사고로 40대 가장이 사망하고 6명이 부상당한 사건입니다. 가해자 A 씨는 징역 6년을 선고받았으며, 대부분의 피해자는 A 씨와 합의를 완료했습니다. 사망 피해자의 유족은 합의하지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>피해 규모가 273만원으로 소액이며, 이미 1심 판결이 선고된 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다. (피해 규모가 큼 조건 미충족, 진행 단계가 늦음)</t>
+          <t>가해자의 음주운전 및 도주로 인한 책임은 형사 재판을 통해 명확히 입증되었고 증거 확보도 용이합니다. 그러나 대부분의 피해자가 이미 가해자와 합의를 완료하여 소송금융 투자 대상에서 제외됩니다. 사망 피해자의 유족만이 남았으나, 가해자가 개인이며 자력이 충분한지 불확실하여 손해배상금 회수 가능성이 낮습니다. 또한 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>273만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 1명, 부상 6명 (총 7명)</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>버스 멈추기 전 내리려다 넘어져 어깨 수술…法  회사 30% 배상</t>
+          <t>아들 데려가던 40대 가장, 음주차량에 숨져…가해자 중형 선고</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1612574/?sc=Naver</t>
+          <t>https://www.munhwa.com/article/11569676?ref=naver</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-02-21 18:10:47.984249+00:00</t>
+          <t>2026-02-23 00:20:21.325554+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>버스회사</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (부산지방법원 동부지원)</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>시내버스가 완전히 정차하기 전 하차를 시도하다 넘어져 어깨 부상을 입은 승객 A씨가 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사의 책임을 30%로 제한하여 치료비와 위자료를 포함한 총 273만원을 지급하라고 판결했습니다. 승객의 기왕증과 하차 시 주의의무 위반이 고려되었습니다.</t>
+          <t>승객 A씨가 버스가 완전히 정차하기 전 하차하려다 넘어져 어깨 부상을 입고 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사의 배상책임을 인정했으나, 승객의 과실과 기왕증을 고려하여 치료비의 30%인 273만원을 배상하라고 1심 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>버스회사의 책임이 법원에서 일부 인정되었고(적합 조건 1), 상대방이 버스회사로 자력이 충분하다고 볼 수 있으나(적합 조건 2), 피해 규모가 273만원으로 소송금융 투자 대상으로서는 매우 작고 집단적 피해가 아닌 개별 사건입니다. 투자 수익성 측면에서 매력이 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(버스회사의 배상책임 인정), 상대방에게 자력이 충분하다고 판단되나(버스회사), 집단적 피해가 아니며 피해 규모가 소액(273만원)으로 소송금융 투자 매력이 낮습니다. 또한 이미 1심 판결이 선고되어 신규 사건 발굴의 의미가 적습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>577만원</t>
+          <t>273만원</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>정차 전 하차 사고…버스회사 책임은 왜 30%였나</t>
+          <t>버스서 내리려다 다쳤다면?…“회사가 치료비의 30% 부담해야” 판결</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5176974</t>
+          <t>https://www.munhwa.com/article/11569606?ref=naver</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-02-21 18:09:08.793975+00:00</t>
+          <t>2026-02-22 12:41:47.970292+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
+          <t>김준현</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>2010년 음주운전 사고 후 피해자와 합의 완료</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>2010년 김준현의 음주운전 사고로 한 여성 보행자가 전치 3~4주의 부상을 입었으나, 당시 피해자와 합의하여 사건이 종결되었습니다. 최근 '팬 무시' 영상 확산으로 과거 음주운전 사고 및 맥주광고 논란이 재조명되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>해당 사건은 2010년에 발생했으며, 기사 내용에 따르면 피해자와 이미 합의하여 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이나 진행 가능성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>김준현, '팬 무시' 영상 확산에…음주운전 사고→맥주광고 논란 재조명</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2113644</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:34:14.197011+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr"/>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>경찰 단속 강화 및 학부모 처벌 검토</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>경찰이 무면허 전동 킥보드와 픽시 자전거 단속을 강화하고, 반복 위반 시 학부모 처벌까지 검토하는 등 미성년자들의 개인형 이동장치 사고에 대한 우려가 커지고 있다. 송도에서 무면허 중학생 킥보드에 모녀가 다치는 사고가 발생했고, 픽시 자전거로 인한 사망 사고도 있었다. 이에 경찰은 새 학기를 앞두고 대대적인 단속을 예고했다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>이 기사는 개인형 이동장치 관련 개별 사고의 위험성과 경찰의 단속 강화 방침을 다루고 있습니다. 소송금융 투자에 적합한 단일하고 자력 있는 대기업 또는 기관 피고가 특정되지 않으며(적합 조건 2 미충족), 다수의 피해자가 발생하고 있으나 각 사고가 개별적인 사건으로 집단소송 형태로 묶기 어렵습니다(적합 조건 3 미충족).</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>킥보드·픽시자전거 단속 강화... 학부모도 처벌 검토</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602221902029996</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:31:26.150204+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 산림청장 직권면직 조치</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>김인호 산림청장이 음주운전 중 신호를 위반하고 차량 2대와 충돌하는 사고를 냈다. 혈중알코올농도 면허 정지 수준으로 경찰에 입건되었으며, 청와대는 김 청장을 직권면직 조치했다. 사고는 경미하여 크게 다친 사람은 없는 것으로 보도되었다.</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 혈중알코올농도 측정 결과 등 증거가 확보 가능하며(적합 조건 5), 공적 절차(경찰 수사, 직권면직)가 진행 중임(적합 조건 6). 그러나 기사에서 '사고가 경미해 다행히 크게 다친 사람은 없었습니다'라고 명시되어 피해 규모가 크지 않아(적합 조건 4 미충족) 소송금융 투자 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>2대 차량 탑승자</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>김인호 산림청장 음주운전 사고…신호 위반하고 직진하다 '쾅쾅'</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/21/2026022190139.html</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:28:18.263569+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
           <t>버스회사</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D94" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>부산지법 동부지원 민사단독 1심 판결</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>2024년 7월, 시내버스에서 하차 중 넘어져 8주간 치료가 필요한 상해를 입은 승객이 버스회사를 상대로 소송을 제기. 부산지법 동부지원은 버스회사가 완전히 정차하지 않은 상태에서 사고가 발생한 점을 들어 치료비의 30%인 270여만 원을 배상하라고 판결했습니다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>버스회사의 책임이 일부 인정되었고(적합 조건 1) 상대방(버스회사)에게 자력이 충분하다고 볼 수 있으나(적합 조건 2), 피해 금액이 270여만 원으로 소송금융 투자 대상으로서는 규모가 매우 작아 경제성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>270여만 원</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>버스 정차 중 다친 승객에 버스회사 일부 책임</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8490135&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:27:33.814869+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>버스회사</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>부산지방법원 동부지원 1심 판결</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>승객 A씨가 버스가 완전히 멈추기 전 하차하려다 넘어져 어깨 부상을 입고 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사의 책임을 30%로 인정하여 치료비와 위자료를 포함한 총 273만원을 지급하라고 판결했습니다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>피해 규모가 273만원으로 소액이며, 이미 1심 판결이 선고된 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다. (피해 규모가 큼 조건 미충족, 진행 단계가 늦음)</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>273만원</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>버스 멈추기 전 내리려다 넘어져 어깨 수술…法  회사 30% 배상</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1612574/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:10:47.984249+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>버스회사</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 (부산지방법원 동부지원)</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>시내버스가 완전히 정차하기 전 하차를 시도하다 넘어져 어깨 부상을 입은 승객 A씨가 버스회사를 상대로 손해배상 소송을 제기했습니다. 법원은 버스회사의 책임을 30%로 제한하여 치료비와 위자료를 포함한 총 273만원을 지급하라고 판결했습니다. 승객의 기왕증과 하차 시 주의의무 위반이 고려되었습니다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>버스회사의 책임이 법원에서 일부 인정되었고(적합 조건 1), 상대방이 버스회사로 자력이 충분하다고 볼 수 있으나(적합 조건 2), 피해 규모가 273만원으로 소송금융 투자 대상으로서는 매우 작고 집단적 피해가 아닌 개별 사건입니다. 투자 수익성 측면에서 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>577만원</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>정차 전 하차 사고…버스회사 책임은 왜 30%였나</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5176974</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:09:08.793975+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>버스회사</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
         <is>
           <t>부산지방법원 동부지원 1심 판결 선고</t>
         </is>
       </c>
-      <c r="F91" t="inlineStr">
+      <c r="F97" t="inlineStr">
         <is>
           <t>승객 A씨가 시내버스 하차 중 넘어져 어깨 부상을 입고 버스회사를 상대로 손해배상 소송을 제기했다. 법원은 버스회사의 배상책임을 인정하면서도 승객의 과실과 기존 질병을 참작하여 치료비의 30%와 위자료를 포함한 총 273만원을 배상하라고 1심 판결했다.</t>
         </is>
       </c>
-      <c r="G91" t="inlineStr">
+      <c r="G97" t="inlineStr">
         <is>
           <t>상대방(버스회사)의 책임이 명확하고 자력이 충분하며 증거가 확보되었으나, 피해 규모가 소액(273만원 배상)이고 개별 사건이라는 점에서 소송금융 투자 매력이 낮다. 또한 이미 1심 판결이 선고되어 신규 투자 기회가 제한적이다.</t>
         </is>
       </c>
-      <c r="H91" t="inlineStr">
+      <c r="H97" t="inlineStr">
         <is>
           <t>273만원 (판결액), 577만원 (청구액)</t>
         </is>
       </c>
-      <c r="I91" t="inlineStr">
+      <c r="I97" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
+      <c r="J97" t="inlineStr">
         <is>
           <t>버스 완전히 안 멈췄는데 하차하려다 넘어져 수술…배상 얼마?</t>
         </is>
       </c>
-      <c r="K91" t="inlineStr">
+      <c r="K97" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L91" t="inlineStr">
+      <c r="L97" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M91" t="inlineStr">
+      <c r="M97" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10679445?ref=naver</t>
         </is>
       </c>
-      <c r="N91" t="inlineStr">
+      <c r="N97" t="inlineStr">
         <is>
           <t>2026-02-21 18:09:01.073323+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N91"/>
+  <autoFilter ref="A1:N97"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>