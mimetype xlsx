--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$69</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$74</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N69"/>
+  <dimension ref="A1:N74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="22" customWidth="1" min="8" max="8"/>
     <col width="38" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,4844 +535,5204 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>운전자</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 (금고 1년 2개월, 집행유예 3년)</t>
+          <t>교통사고 발생 후 '한블리'에서 사건 다뤄짐</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>고속도로에서 크루즈컨트롤을 켜고 졸음운전을 하던 30대 운전자가 사고 처리 중이던 경찰관과 견인차 기사를 치어 숨지게 하고 9명에게 부상을 입혔다. 가해자는 교통사고처리 특례법 위반(치사) 혐의로 기소되어 1심에서 금고 1년 2개월에 집행유예 3년을 선고받았다. 재판부는 피해자 측과 합의한 점을 고려했다고 밝혔다.</t>
+          <t>14개월 영유아가 차량에 치이는 사고가 발생했습니다. 가해 운전자는 사고 직후 시속 10km 미만 주행을 주장하며 현재까지 피해자에게 사과나 연락을 하지 않은 것으로 전해집니다. 횡단보도가 없는 구간에서 발생한 사고로, '한블리'에서 다뤄지며 운전자의 과실 여부가 논의되었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자의 졸음운전 책임이 명확하고(적합 조건 1), 2명 사망, 9명 부상이라는 중대한 인명 피해가 발생했으며(적합 조건 4), 형사 재판을 통해 증거가 확보되었고 공적 절차가 진행되었다(적합 조건 5, 6). 그러나 가해자가 개인으로 상대방 자력이 불분명하고, 이미 피해자 측과 합의한 점이 언급되어 민사상 손해배상 청구의 여지가 불확실하여 소송금융 투자 적합도가 낮아진다.</t>
+          <t>가해 차량 운전자의 책임이 비교적 명확하며(적합 조건 1), 14개월 영유아 피해로 인해 피해 규모가 클 가능성이 높습니다(적합 조건 4). '한블리'에서 다뤄진 점으로 보아 블랙박스 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 상대방의 자력은 불분명하며 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>사망 2명, 부상 9명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>크루즈컨트롤 켜놓고 졸음 운전하다 경찰관·견인차 기사 치어 숨지게 ...</t>
+          <t>14개월 덮친 차량…한문철  엄마 잘못 아냐  [한블리]</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026043050004600000</t>
+          <t>https://www.mydaily.co.kr/page/view/2026072208474999210</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-16 07:00:35.460559+00:00</t>
+          <t>2026-08-02 07:00:22.509548+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>20대 운전자</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중</t>
+          <t>형사 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>새벽에 일하던 40대 환경미화원이 음주운전 차량에 치여 사망하는 사고가 발생했다. 20대 운전자는 사고 현장에서 담배를 피우는 모습이 목격되었다. 경찰이 사건 경위를 조사 중이며, 음주운전으로 인한 사망 사고로 운전자의 형사 처벌 및 유족의 손해배상 청구가 예상된다.</t>
+          <t>폭음 후 시속 180km로 운전하다 4명의 사상자를 낸 A 씨가 항소심에서 징역 6년을 선고받았습니다. A 씨는 초범이며 범행을 인정하고 반성하는 점, 피해자 2명과 합의한 점 등이 참작되어 원심 징역 10년에서 감형되었습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 사망 사고로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 큼(적합 조건 4). 경찰 수사 등 공적 절차가 진행 중일 것으로 예상되며(적합 조건 6), 증거 확보도 용이할 것으로 보임(적합 조건 5). 다만, 피고가 개인 운전자이므로 자력 여부가 불확실하여 소송금융 투자에 위험이 따를 수 있음.</t>
+          <t>상대방 책임이 폭음 및 과속 운전으로 명확하고(적합 조건 1), 4명 사상이라는 점에서 피해 규모가 크며(적합 조건 4), 형사 재판을 통해 증거가 충분히 확보되었습니다(적합 조건 5). 그러나 상대방이 개인으로 자력에 대한 불확실성이 존재하며(부적합 조건), 4명의 사상자 중 2명과는 이미 합의가 완료된 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>최소 2명 (사망 또는 중상해)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>참혹 현장서 담배 '뻑뻑'…환경미화원 덮친 음주차량</t>
+          <t>폭음 뒤 시속 180㎞ 폭주…4명 사상 추락사고 낸 30대 징역 6년</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292666?influxDiv=NAVER</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008582360&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 12:33:47.866914+00:00</t>
+          <t>2026-07-22 17:13:53.117283+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>서모씨</t>
+          <t>제리 웨인 로스</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>음주운전 위험운전치사 혐의 형사 재판 결심 공판 진행 중, 징역 7년 구형</t>
+          <t>가해자 체포, 뺑소니 등 6개 혐의로 기소 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>서울 도심에서 음주운전으로 일본인 관광객 모녀를 들이받아 모친이 사망하고 딸이 중상을 입은 사건. 음주운전자 서모씨에 대해 검찰이 징역 7년을 구형했으며, 피고인은 전재산을 처분하여 피해자들과 합의에 이르렀다고 주장했다. 재판부의 선고는 5월 12일로 예정되어 있다.</t>
+          <t>미국 조지아주에서 72세 남성이 자전거 동호회원들을 고의로 들이받고 도주한 사건이 발생했다. 이 사고로 그룹 리더는 하반신 골절 등 중상을 입었으며, 가해자는 뺑소니 등 6개 혐의로 체포되었다. 피해자들은 이번 사건이 자전거 라이더 안전에 대한 사회적 인식을 높이는 계기가 되기를 바라고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(음주운전), 피해 규모가 크며(사망 및 중상해), 증거 확보가 용이하고 공적 절차(형사 재판)가 진행 중입니다. 그러나 상대방이 개인이며 이미 전재산을 처분하여 합의에 이르렀다는 점에서 추가적인 손해배상금 회수 가능성에 대한 면밀한 검토가 필요합니다.</t>
+          <t>적합 조건: 상대방 책임이 명확함 (고의 충돌 및 뺑소니), 증거가 확보됨 (목격자 증언, 경찰 체포 및 혐의), 공적 절차 진행 중 (경찰 수사 및 체포). 부적합 조건: 상대방이 개인으로 자력 충분 여부 불확실하며, 집단적 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있음.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>다수 (최소 1명 중상)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'日관광객 모녀 참변' 음주운전자, 징역 7년 구형… 엄중 책임 물어야</t>
+          <t>'빵빵' 위협→자전거 라이딩 일행 덮쳤다...뺑소니범 미소에 '공분'</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604031345253903</t>
+          <t>https://www.mt.co.kr/world/2026/05/04/2026050406402664375</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 12:18:06.763900+00:00</t>
+          <t>2026-06-28 16:12:57.295588+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>서 씨</t>
+          <t>택시 기사</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>음주운전 가해자에 대한 검찰 구형 (형사 재판 진행 중)</t>
+          <t>형사 재판에서 집행유예 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>한국을 방문한 일본인 모녀가 음주운전 사고로 사망하는 참변이 발생했습니다. 검찰은 가해자 서 씨에게 징역 7년을 구형했으며, 일본 언론에서도 한국의 낮은 형량에 대한 우려를 표하며 사건에 주목하고 있습니다.</t>
+          <t>택시 기사가 시속 153km로 과속 운전하다 사고를 내 승객 1명이 사망하고 2명이 부상당했습니다. 재판부는 죄책이 무겁다고 판단했으나, 피해자 측과 합의한 점을 고려해 집행유예를 선고했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 사망 사건으로 상대방의 책임이 명확하고(적합 조건 1), 검찰 구형 등 공적 절차가 진행 중이어서 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력에 대한 불확실성이 있고(부적합 조건), 피해자 수가 2명으로 집단적 피해는 아닙니다(부적합 조건).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 사고 경위 및 책임에 대한 증거가 확보되었으나(적합 조건 5), 상대방이 개인 택시 기사로 자력에 한계가 있을 수 있으며(적합 조건 2 미흡), 피해자 수가 3명으로 집단적 피해에 해당하지 않고(적합 조건 3 미흡), 이미 피해자 측과 합의한 점이 언급되어 추가 민사 소송의 복잡성이 예상됩니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>3명 (사망 1명, 부상 2명)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>韓 관광 온 일본인 모녀 음주운전에 참변…검찰, 징역 7년 구형</t>
+          <t>시속 153Km 과속 사망사고 택시 기사 집행유예 선고</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>tjb.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040369607</t>
+          <t>http://www.tjb.co.kr/sub0301/bodo/view/id/97775</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 12:17:52.965287+00:00</t>
+          <t>2026-06-22 04:50:59.157158+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>운전자 A씨에게 금고 2년 4개월 선고 (형사 1심). 민사 소송은 아직 제기되지 않은 것으로 보임.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>80대 만취 운전자가 신호등 없는 횡단보도를 건너던 2명을 덮쳐 부상을 입혔습니다. 피해자들은 생명에 지장이 없는 것으로 알려졌으며, 신고를 받고 출동한 경찰이 사고 경위를 조사 중입니다.</t>
+          <t>60대 운전자 A씨가 광주 동구 카페로 승용차를 돌진하여 1명 사망, 9명 부상의 인명피해를 냈다. 운전자는 급발진을 주장했으나, 국과수 감정 결과 차량 결함이 없고 운전자의 가속 페달 조작이 원인으로 밝혀져 법원에서 금고 2년 4개월을 선고받았다. 피해자들은 운전자를 상대로 민사상 손해배상 청구를 할 수 있는 상황이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>만취 운전으로 인한 운전자의 책임이 명확하고, 경찰 조사를 통해 증거 확보가 용이합니다. 다만, 피해자 수가 2명으로 집단적 피해가 아니며, 생명에 지장이 없다고 보도되어 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 있습니다. 또한, 가해자가 개인이라 자력 여부가 불확실합니다.</t>
+          <t>운전자 A씨의 과실이 형사 재판에서 법원 판결로 명확히 인정되었고, 국과수 감정 결과라는 객관적 증거가 존재하며, 1명 사망 및 9명 부상으로 피해 규모가 크다는 점에서 적합 조건에 해당합니다. 그러나 피고가 개인 운전자이므로 자력 충분 여부가 불확실하며, 피해자 수가 집단소송을 위한 '수십 명 이상'에는 미치지 못하여 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>10명 (1명 사망, 9명 부상)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[안전상황실·3일] 80대 만취 운전자, 횡단보도 건너던 2명 덮쳐</t>
+          <t>‘10명 사상’ 카페 돌진 60대 “급발진”… 법원 “가속페달만 작동”...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241485</t>
+          <t>https://www.segye.com/newsView/20260501504958?OutUrl=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 00:21:02.723451+00:00</t>
+          <t>2026-06-21 05:01:06.409254+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>형사 재판 1심 판결 선고 (금고 1년 2개월, 집행유예 3년)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>분당에서 80대 만취 운전자가 횡단보도를 건너던 보행자 2명을 덮쳐 1명 중상, 1명 경상을 입는 사고가 발생했습니다. 운전자는 면허 취소 수준의 혈중알코올농도였으며, 경찰 조사가 진행 중입니다. 피해자들은 생명에는 지장이 없는 것으로 확인되었습니다.</t>
+          <t>고속도로에서 크루즈컨트롤을 켜고 졸음운전을 하던 30대 운전자가 사고 처리 중이던 경찰관과 견인차 기사를 치어 숨지게 하고 9명에게 부상을 입혔다. 가해자는 교통사고처리 특례법 위반(치사) 혐의로 기소되어 1심에서 금고 1년 2개월에 집행유예 3년을 선고받았다. 재판부는 피해자 측과 합의한 점을 고려했다고 밝혔다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 조사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 조사)가 진행 중입니다(적합 조건 6). 다만 피해자 수가 2명으로 집단적 피해는 아니며, 가해자의 자력은 불분명하나 자동차 보험을 통한 배상 가능성이 있습니다.</t>
+          <t>가해자의 졸음운전 책임이 명확하고(적합 조건 1), 2명 사망, 9명 부상이라는 중대한 인명 피해가 발생했으며(적합 조건 4), 형사 재판을 통해 증거가 확보되었고 공적 절차가 진행되었다(적합 조건 5, 6). 그러나 가해자가 개인으로 상대방 자력이 불분명하고, 이미 피해자 측과 합의한 점이 언급되어 민사상 손해배상 청구의 여지가 불확실하여 소송금융 투자 적합도가 낮아진다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>사망 2명, 부상 9명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>분당서 만취한 80대 운전자, 횡단보도 보행자 2명 덮쳐</t>
+          <t>크루즈컨트롤 켜놓고 졸음 운전하다 경찰관·견인차 기사 치어 숨지게 ...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026040219160004323?did=NA</t>
+          <t>https://www.kwnews.co.kr/page/view/2026043050004600000</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 12:30:55.609985+00:00</t>
+          <t>2026-05-16 07:00:35.460559+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>80대 남성 A 씨</t>
+          <t>20대 운전자</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>경기 분당에서 80대 남성 A 씨가 만취 상태로 음주운전 중 보행자 2명을 들이받아 현행범 체포되었습니다. 피해자들은 다리 등을 다쳤으나 생명에는 지장이 없으며, A 씨의 혈중알코올농도는 면허 취소 수준으로 확인되었습니다.</t>
+          <t>새벽에 일하던 40대 환경미화원이 음주운전 차량에 치여 사망하는 사고가 발생했다. 20대 운전자는 사고 현장에서 담배를 피우는 모습이 목격되었다. 경찰이 사건 경위를 조사 중이며, 음주운전으로 인한 사망 사고로 운전자의 형사 처벌 및 유족의 손해배상 청구가 예상된다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>가해자의 음주운전 사실과 혈중알코올농도 등 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 상대방이 개인이며 피해 규모가 크지 않아 자력 확보 및 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>음주운전으로 인한 사망 사고로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 큼(적합 조건 4). 경찰 수사 등 공적 절차가 진행 중일 것으로 예상되며(적합 조건 6), 증거 확보도 용이할 것으로 보임(적합 조건 5). 다만, 피고가 개인 운전자이므로 자력 여부가 불확실하여 소송금융 투자에 위험이 따를 수 있음.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>경찰, 만취운전하다 보행자 2명 친 80대 체포</t>
+          <t>참혹 현장서 담배 '뻑뻑'…환경미화원 덮친 음주차량</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202604021932531464</t>
+          <t>https://news.jtbc.co.kr/article/NB12292666?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 12:28:28.144469+00:00</t>
+          <t>2026-04-03 12:33:47.866914+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>서모씨</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰이 운전자 신원 파악 및 특정범죄가중처벌법상 도주 치상 혐의 적용 검토 중</t>
+          <t>음주운전 위험운전치사 혐의 형사 재판 결심 공판 진행 중, 징역 7년 구형</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>광주의 한 주차장에서 60대 관리인이 주차 요금을 요구하다 운전자가 모는 차량에 치여 부상을 입고, 운전자는 아무런 조치 없이 도주했습니다. 피해자는 머리와 팔 등을 다쳐 병원으로 옮겨졌으며, 경찰은 운전자 신원을 파악하고 특정범죄가중처벌법상 도주 치상 혐의 적용을 검토 중입니다.</t>
+          <t>서울 도심에서 음주운전으로 일본인 관광객 모녀를 들이받아 모친이 사망하고 딸이 중상을 입은 사건. 음주운전자 서모씨에 대해 검찰이 징역 7년을 구형했으며, 피고인은 전재산을 처분하여 피해자들과 합의에 이르렀다고 주장했다. 재판부의 선고는 5월 12일로 예정되어 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>운전자의 주차 관리인 충격 및 도주로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)입니다. 다만, 상대방의 자력이나 구체적인 피해 규모가 확인되지 않고(부적합 조건 해당 없음), 집단적 피해가 아닌 단일 피해자 사건이라는 점에서 투자 적합도는 중간 수준입니다.</t>
+          <t>상대방 책임이 명확하고(음주운전), 피해 규모가 크며(사망 및 중상해), 증거 확보가 용이하고 공적 절차(형사 재판)가 진행 중입니다. 그러나 상대방이 개인이며 이미 전재산을 처분하여 합의에 이르렀다는 점에서 추가적인 손해배상금 회수 가능성에 대한 면밀한 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>주차비 4000원이 뭐라고 …60대 관리인 그대로 치고 도주</t>
+          <t>'日관광객 모녀 참변' 음주운전자, 징역 7년 구형… 엄중 책임 물어야</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604010745112954</t>
+          <t>http://www.fnnews.com/news/202604031345253903</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-01 00:29:35.503620+00:00</t>
+          <t>2026-04-03 12:18:06.763900+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>서 씨</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>음주운전 가해자에 대한 검찰 구형 (형사 재판 진행 중)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>한 운전자가 4,000원 주차 요금을 내지 않으려 후진하다 관리인을 매달고 질주한 사건이 발생했습니다. 피해자는 운전자에게서 술 냄새가 났다고 진술했으며, 경찰 수사가 지연되고 있어 답답함을 호소하고 있습니다.</t>
+          <t>한국을 방문한 일본인 모녀가 음주운전 사고로 사망하는 참변이 발생했습니다. 검찰은 가해자 서 씨에게 징역 7년을 구형했으며, 일본 언론에서도 한국의 낮은 형량에 대한 우려를 표하며 사건에 주목하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>운전자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 피해자의 진술 및 현장 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방이 개인 운전자이므로 자력 여부가 불확실하고 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도가 Medium으로 판단됩니다.</t>
+          <t>음주운전으로 인한 사망 사건으로 상대방의 책임이 명확하고(적합 조건 1), 검찰 구형 등 공적 절차가 진행 중이어서 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력에 대한 불확실성이 있고(부적합 조건), 피해자 수가 2명으로 집단적 피해는 아닙니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>4,000원 안 내겠다고…후진하더니 관리인 매달고 질주</t>
+          <t>韓 관광 온 일본인 모녀 음주운전에 참변…검찰, 징역 7년 구형</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500222&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.hankyung.com/article/2026040369607</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-01 00:26:07.164253+00:00</t>
+          <t>2026-04-03 12:17:52.965287+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>버스 회사가 승객을 상대로 손해배상 책임이 없다는 소송 제기</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>버스 기사가 정류장이 아닌 차고지 세차장에서 승객을 하차시키다 승객이 바닥 파이프를 밟고 미끄러져 발목 인대 파열 부상을 입었다. 해당 버스 회사는 승객이 다친 사고에 손해배상 책임이 없다는 소송을 제기하여 논란이 되고 있다. 사고 당시 버스 내외부 녹화 영상이 존재한다.</t>
+          <t>80대 만취 운전자가 신호등 없는 횡단보도를 건너던 2명을 덮쳐 부상을 입혔습니다. 피해자들은 생명에 지장이 없는 것으로 알려졌으며, 신고를 받고 출동한 경찰이 사고 경위를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>버스 기사가 정류장이 아닌 세차장에서 승객을 하차시키다 발생한 사고로, 버스 회사의 책임이 비교적 명확하며(적합 조건 1), 버스 회사는 배상 능력이 충분할 것으로 예상된다(적합 조건 2). 또한, 버스 내외부 녹화 영상이라는 객관적인 증거가 존재한다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사건으로 피해 규모가 매우 크다고 보기는 어렵다.</t>
+          <t>만취 운전으로 인한 운전자의 책임이 명확하고, 경찰 조사를 통해 증거 확보가 용이합니다. 다만, 피해자 수가 2명으로 집단적 피해가 아니며, 생명에 지장이 없다고 보도되어 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 있습니다. 또한, 가해자가 개인이라 자력 여부가 불확실합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[와글와글] 정류장 아닌 '세차장'서 승객 내려준 버스 기사</t>
+          <t>[안전상황실·3일] 80대 만취 운전자, 횡단보도 건너던 2명 덮쳐</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6811420_37012.html</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241485</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-31 00:42:14.502756+00:00</t>
+          <t>2026-04-03 00:21:02.723451+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>검찰 보완수사 후 치사죄로 불구속 기소</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>교통사고 사망자의 사인이 경찰의 초기 판단과 달리 검찰의 보완수사를 통해 교통사고로 인한 사망임이 밝혀졌다. 60대 A씨는 화물차로 80대 B씨를 충격해 사망에 이르게 한 혐의로 불구속 기소되었다. 검찰은 사망진단서의 오류를 바로잡고 피해자가 담낭암 진단을 받은 적이 없음을 확인하여 실체적 진실을 규명했다.</t>
+          <t>분당에서 80대 만취 운전자가 횡단보도를 건너던 보행자 2명을 덮쳐 1명 중상, 1명 경상을 입는 사고가 발생했습니다. 운전자는 면허 취소 수준의 혈중알코올농도였으며, 경찰 조사가 진행 중입니다. 피해자들은 생명에는 지장이 없는 것으로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰의 보완수사를 통해 명확히 규명되었고(적합 조건 1), 사망진단서 오류가 바로잡히며 객관적 증거가 확보되었습니다(적합 조건 5). 또한, 검찰의 수사 및 기소라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 조사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 조사)가 진행 중입니다(적합 조건 6). 다만 피해자 수가 2명으로 집단적 피해는 아니며, 가해자의 자력은 불분명하나 자동차 보험을 통한 배상 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>교통사고 사망자 사인 오류…검찰 보완수사로 사실 규명</t>
+          <t>분당서 만취한 80대 운전자, 횡단보도 보행자 2명 덮쳐</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026032901280634476</t>
+          <t>https://www.hankookilbo.com/news/article/A2026040219160004323?did=NA</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-30 00:18:57.340816+00:00</t>
+          <t>2026-04-02 12:30:55.609985+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>80대 남성 A 씨</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 조사 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>현산면 도로에서 트랙터가 80대 여성을 치어 피해자가 크게 다치는 사고가 발생했습니다. 피해자는 병원으로 옮겨졌으며, 이 사건은 개별 교통사고로 경찰 조사가 진행될 것으로 예상됩니다.</t>
+          <t>경기 분당에서 80대 남성 A 씨가 만취 상태로 음주운전 중 보행자 2명을 들이받아 현행범 체포되었습니다. 피해자들은 다리 등을 다쳤으나 생명에는 지장이 없으며, A 씨의 혈중알코올농도는 면허 취소 수준으로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>트랙터 사고로 80대 여성이 크게 다쳐 피해 규모가 클 것으로 예상되며(적합 조건 4), 교통사고 특성상 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력 여부가 불분명하고(적합 조건 2 미확인), 집단적 피해가 아닌 개별 사건이라는 점에서(적합 조건 3 미해당) 투자 적합도는 중간 수준입니다.</t>
+          <t>가해자의 음주운전 사실과 혈중알코올농도 등 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 상대방이 개인이며 피해 규모가 크지 않아 자력 확보 및 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>주말·휴일 각종 사건사고 '얼룩'</t>
+          <t>경찰, 만취운전하다 보행자 2명 친 80대 체포</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=905654</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202604021932531464</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-29 12:29:18.370621+00:00</t>
+          <t>2026-04-02 12:28:28.144469+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>독일 정부의 법 개정 추진 중</t>
+          <t>경찰이 운전자 신원 파악 및 특정범죄가중처벌법상 도주 치상 혐의 적용 검토 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>독일에서 전동 킥보드 사고가 급증하고 있으나, 현재 운전자 과실 입증의 어려움으로 피해 보상이 쉽지 않은 상황입니다. 이에 독일 정부는 전동 킥보드 소유자에게도 책임을 확대하는 법 개정을 추진 중이며, 이 법안이 통과되면 공유 킥보드 업체가 소유자로서 배상 책임을 지게 되어 피해자 보상이 용이해질 것으로 예상됩니다.</t>
+          <t>광주의 한 주차장에서 60대 관리인이 주차 요금을 요구하다 운전자가 모는 차량에 치여 부상을 입고, 운전자는 아무런 조치 없이 도주했습니다. 피해자는 머리와 팔 등을 다쳐 병원으로 옮겨졌으며, 경찰은 운전자 신원을 파악하고 특정범죄가중처벌법상 도주 치상 혐의 적용을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>적합 조건 3 (집단적 피해): 전동 킥보드 사고가 빠르게 증가하여 다수의 피해자가 발생하고 있습니다. 적합 조건 2 (상대방 자력): 법 개정 추진으로 공유 킥보드 업체가 소유자로서 배상 책임을 지게 될 경우, 이들 기업은 충분한 자력을 가질 가능성이 높습니다. 다만, 이는 독일의 법 개정 추진 소식으로, 현재 국내에서 직접적인 소송금융 투자 대상으로 보기는 어려우며, 법 개정 전에는 운전자 과실 입증이 어려워 소송 진행에 난항이 예상됩니다.</t>
+          <t>운전자의 주차 관리인 충격 및 도주로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)입니다. 다만, 상대방의 자력이나 구체적인 피해 규모가 확인되지 않고(부적합 조건 해당 없음), 집단적 피해가 아닌 단일 피해자 사건이라는 점에서 투자 적합도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>독일, 전동 킥보드 ‘소유자 책임’으로 확대</t>
+          <t>주차비 4000원이 뭐라고 …60대 관리인 그대로 치고 도주</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519347&amp;ref=A</t>
+          <t>http://www.fnnews.com/news/202604010745112954</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-26 12:38:28.657442+00:00</t>
+          <t>2026-04-01 00:29:35.503620+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 조사 및 형사 처벌 검토 완료, 민사 소송 가능성</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>인도에서 차량을 기다리던 보행자가 승용차에 치여 갈비뼈, 골반 등 전치 12주의 중상을 입었습니다. 사고 영상이 공개되어 책임 소재는 명확하나, 운전자에 대한 형사 처벌은 불가한 상황으로 피해자는 울분을 토하고 있습니다. 피해자는 상당한 신체적, 정신적 피해에 대한 보상을 필요로 할 것으로 보입니다.</t>
+          <t>한 운전자가 4,000원 주차 요금을 내지 않으려 후진하다 관리인을 매달고 질주한 사건이 발생했습니다. 피해자는 운전자에게서 술 냄새가 났다고 진술했으며, 경찰 수사가 지연되고 있어 답답함을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>차량의 인도 돌진 영상이 공개되어 상대방 책임이 명확하고(적합 조건 1, 5), 피해자가 전치 12주의 중상을 입어 피해 규모가 상당합니다(적합 조건 4). 다만, 집단적 피해가 아니며 상대방의 자력은 운전자의 보험 가입 여부에 따라 달라질 수 있어 투자 적합도가 Medium으로 판단됩니다.</t>
+          <t>운전자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 피해자의 진술 및 현장 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방이 개인 운전자이므로 자력 여부가 불확실하고 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도가 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'한블리' 인도 돌진 사고의 비극… 전치 12주 중상에도 '형사 처벌' 불가...</t>
+          <t>4,000원 안 내겠다고…후진하더니 관리인 매달고 질주</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3539692</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500222&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-25 12:34:08.340900+00:00</t>
+          <t>2026-04-01 00:26:07.164253+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>50대 남성 운전자</t>
+          <t>해당 버스 회사</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>경찰 수사 및 운전자 체포</t>
+          <t>버스 회사가 승객을 상대로 손해배상 책임이 없다는 소송 제기</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>서울 홍대입구역 인근에서 50대 남성이 음주운전 중 인도로 돌진하여 보행자 4명을 들이받는 사고가 발생했습니다. 이 사고로 일본인 여성 1명이 다리가 깔리는 중상을 입었으며, 운전자는 면허 취소 수준의 혈중알코올농도로 현장에서 체포되어 경찰 조사를 받고 있습니다. 과거에도 일본인 관광객 대상 음주운전 사고가 발생한 바 있어 사회적 관심이 높습니다.</t>
+          <t>버스 기사가 정류장이 아닌 차고지 세차장에서 승객을 하차시키다 승객이 바닥 파이프를 밟고 미끄러져 발목 인대 파열 부상을 입었다. 해당 버스 회사는 승객이 다친 사고에 손해배상 책임이 없다는 소송을 제기하여 논란이 되고 있다. 사고 당시 버스 내외부 녹화 영상이 존재한다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>운전자의 음주운전으로 인한 인도 돌진 사고로 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 운전자 체포로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 또한 일본인 여성 1명이 다리가 깔리는 중상을 입어 피해 규모가 작지 않습니다(적합 조건 4). 그러나 상대방이 개인 운전자이며 자력에 대한 정보가 부족하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사고라는 점이 투자 매력을 낮춥니다(적합 조건 3 미충족).</t>
+          <t>버스 기사가 정류장이 아닌 세차장에서 승객을 하차시키다 발생한 사고로, 버스 회사의 책임이 비교적 명확하며(적합 조건 1), 버스 회사는 배상 능력이 충분할 것으로 예상된다(적합 조건 2). 또한, 버스 내외부 녹화 영상이라는 객관적인 증거가 존재한다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사건으로 피해 규모가 매우 크다고 보기는 어렵다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>4명 (일본인 2명, 한국인 2명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[속보]‘또 일본인 덮쳤다’…홍대서 음주차량 인도 돌진, 日 2명 등 4명...</t>
+          <t>[와글와글] 정류장 아닌 '세차장'서 승객 내려준 버스 기사</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576771?ref=naver</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6811420_37012.html</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-24 00:28:10.447811+00:00</t>
+          <t>2026-03-31 00:42:14.502756+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>50대 남성 운전자</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 및 음주운전 혐의 체포</t>
+          <t>검찰 보완수사 후 치사죄로 불구속 기소</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>서울 홍대입구역 인근에서 50대 남성이 음주운전 차량으로 인도를 돌진하여 일본인 여성 1명이 중상을 입는 등 총 4명이 부상당했다. 운전자는 현장에서 음주운전 혐의로 체포되었으며, 경찰이 사고 경위를 조사 중이다. 과거 유사한 음주운전 사고 사례들도 언급되며 사회적 경각심을 높이고 있다.</t>
+          <t>교통사고 사망자의 사인이 경찰의 초기 판단과 달리 검찰의 보완수사를 통해 교통사고로 인한 사망임이 밝혀졌다. 60대 A씨는 화물차로 80대 B씨를 충격해 사망에 이르게 한 혐의로 불구속 기소되었다. 검찰은 사망진단서의 오류를 바로잡고 피해자가 담낭암 진단을 받은 적이 없음을 확인하여 실체적 진실을 규명했다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>운전자의 음주운전으로 인한 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 증거 확보가 용이함(적합 조건 5, 6). 중상 피해자가 발생하여 피해 규모가 작지 않을 수 있으나(적합 조건 4), 상대방이 개인이며 집단적 피해로 보기에는 피해자 수가 적어 소송금융 투자 매력도가 'High'까지는 아님.</t>
+          <t>상대방 책임이 검찰의 보완수사를 통해 명확히 규명되었고(적합 조건 1), 사망진단서 오류가 바로잡히며 객관적 증거가 확보되었습니다(적합 조건 5). 또한, 검찰의 수사 및 기소라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>4명 (일본인 여성 2명, 한국인 남성 1명, 한국인 여성 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>또 일본인 덮쳤다…홍대 음주운전 SUV, 인도 돌진  4명 부상</t>
+          <t>교통사고 사망자 사인 오류…검찰 보완수사로 사실 규명</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026032406553815643</t>
+          <t>https://www.kwnews.co.kr/page/view/2026032901280634476</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-24 00:25:00.660588+00:00</t>
+          <t>2026-03-30 00:18:57.340816+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 운전자 현행범 체포</t>
+          <t>경찰 조사 예정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>서울 홍대입구역 인근에서 음주운전 차량이 인도로 돌진하여 일본인 여성 2명을 포함한 보행자 4명이 부상을 입었다. 운전자는 면허 취소 수준의 혈중알코올농도로 현행범 체포되었으며, 경찰이 사고 경위를 조사 중이다. 과거 유사한 일본인 피해 음주운전 사고들이 언급되며 우려가 커지고 있다.</t>
+          <t>현산면 도로에서 트랙터가 80대 여성을 치어 피해자가 크게 다치는 사고가 발생했습니다. 피해자는 병원으로 옮겨졌으며, 이 사건은 개별 교통사고로 경찰 조사가 진행될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 가해자 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이함(적합 조건 5, 6). 중상자가 발생하여 피해 규모가 상당할 것으로 예상되나(적합 조건 4), 다수의 집단적 피해는 아님.</t>
+          <t>트랙터 사고로 80대 여성이 크게 다쳐 피해 규모가 클 것으로 예상되며(적합 조건 4), 교통사고 특성상 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력 여부가 불분명하고(적합 조건 2 미확인), 집단적 피해가 아닌 개별 사건이라는 점에서(적합 조건 3 미해당) 투자 적합도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>4명 (일본인 2명, 한국인 2명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>홍대 인도 덮친 음주 차량…또 일본인 피해</t>
+          <t>주말·휴일 각종 사건사고 '얼룩'</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2568407</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=905654</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-24 00:22:41.966440+00:00</t>
+          <t>2026-03-29 12:29:18.370621+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>50대 남성 A씨</t>
+          <t>공유 킥보드 업체</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>독일 정부의 법 개정 추진 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>23일 저녁 서울 마포구 홍대입구역 인근에서 50대 남성 A씨가 만취 상태로 SUV를 몰고 인도로 돌진하는 사고가 발생했다. 이 사고로 일본인 여성 2명을 포함한 행인 4명이 중경상을 입었으며, 특히 일본인 여성 1명은 다리가 깔리는 중상을 입었다. 경찰은 A씨를 음주운전 혐의로 현행범 체포하고 정확한 사고 경위를 조사 중이다.</t>
+          <t>독일에서 전동 킥보드 사고가 급증하고 있으나, 현재 운전자 과실 입증의 어려움으로 피해 보상이 쉽지 않은 상황입니다. 이에 독일 정부는 전동 킥보드 소유자에게도 책임을 확대하는 법 개정을 추진 중이며, 이 법안이 통과되면 공유 킥보드 업체가 소유자로서 배상 책임을 지게 되어 피해자 보상이 용이해질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방(운전자 A씨)의 음주운전으로 인한 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만 피해자 수가 4명으로 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 상대방의 자력에 대한 정보가 없어 투자 회수 가능성이 불확실합니다(적합 조건 2 미충족).</t>
+          <t>적합 조건 3 (집단적 피해): 전동 킥보드 사고가 빠르게 증가하여 다수의 피해자가 발생하고 있습니다. 적합 조건 2 (상대방 자력): 법 개정 추진으로 공유 킥보드 업체가 소유자로서 배상 책임을 지게 될 경우, 이들 기업은 충분한 자력을 가질 가능성이 높습니다. 다만, 이는 독일의 법 개정 추진 소식으로, 현재 국내에서 직접적인 소송금융 투자 대상으로 보기는 어려우며, 법 개정 전에는 운전자 과실 입증이 어려워 소송 진행에 난항이 예상됩니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>만취 SUV 홍대입구역 인도 돌진… 日여성 등 4명 중경상</t>
+          <t>독일, 전동 킥보드 ‘소유자 책임’으로 확대</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029571897&amp;code=61121211&amp;cp=nv</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519347&amp;ref=A</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-24 00:19:10.072895+00:00</t>
+          <t>2026-03-26 12:38:28.657442+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피의자 자수</t>
+          <t>경찰 조사 및 형사 처벌 검토 완료, 민사 소송 가능성</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>무면허 20대 남성 운전자가 골목길에서 60대 여성을 치고 도주했다가 자수했다. 피해자는 사고 후 이틀 만에 숨졌으며, 경찰은 현재 구체적인 범행 경위를 수사 중이다.</t>
+          <t>인도에서 차량을 기다리던 보행자가 승용차에 치여 갈비뼈, 골반 등 전치 12주의 중상을 입었습니다. 사고 영상이 공개되어 책임 소재는 명확하나, 운전자에 대한 형사 처벌은 불가한 상황으로 피해자는 울분을 토하고 있습니다. 피해자는 상당한 신체적, 정신적 피해에 대한 보상을 필요로 할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해가 발생했으며(적합 조건 4), CCTV 등 객관적 증거가 확보되어 있고(적합 조건 5), 경찰 수사가 진행 중임(적합 조건 6). 법적 승소 가능성은 높으나, 피고가 20대 개인 운전자이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하다는 점이 소송금융 투자에 있어 주요 리스크 요인임.</t>
+          <t>차량의 인도 돌진 영상이 공개되어 상대방 책임이 명확하고(적합 조건 1, 5), 피해자가 전치 12주의 중상을 입어 피해 규모가 상당합니다(적합 조건 4). 다만, 집단적 피해가 아니며 상대방의 자력은 운전자의 보험 가입 여부에 따라 달라질 수 있어 투자 적합도가 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>치인 사람 버젓이 옮기고 도주…한 시간 만에 자수</t>
+          <t>'한블리' 인도 돌진 사고의 비극… 전치 12주 중상에도 '형사 처벌' 불가...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183549</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3539692</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-23 12:38:45.605999+00:00</t>
+          <t>2026-03-25 12:34:08.340900+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>50대 남성 운전자</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 운전자 체포</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>인도로 돌진한 차량에 54세 남성이 여러 번 들이받혀 사망한 사건입니다. 경찰이 운전자와 차량 정보를 공개하지 않은 채 수사를 진행 중이며, 사건 경위와 보복 운전 여부를 파악하고 있습니다. 피해자는 즉시 병원으로 이송되었으나 끝내 숨졌습니다.</t>
+          <t>서울 홍대입구역 인근에서 50대 남성이 음주운전 중 인도로 돌진하여 보행자 4명을 들이받는 사고가 발생했습니다. 이 사고로 일본인 여성 1명이 다리가 깔리는 중상을 입었으며, 운전자는 면허 취소 수준의 혈중알코올농도로 현장에서 체포되어 경찰 조사를 받고 있습니다. 과거에도 일본인 관광객 대상 음주운전 사고가 발생한 바 있어 사회적 관심이 높습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>운전자가 인도로 돌진하여 피해자를 사망에 이르게 한 점으로 보아 상대방 책임이 비교적 명확합니다. 경찰 수사가 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중인 점은 긍정적입니다. 다만, 상대방의 자력과 정확한 피해 규모가 미상이며 집단적 피해가 아니므로 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>운전자의 음주운전으로 인한 인도 돌진 사고로 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 운전자 체포로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 또한 일본인 여성 1명이 다리가 깔리는 중상을 입어 피해 규모가 작지 않습니다(적합 조건 4). 그러나 상대방이 개인 운전자이며 자력에 대한 정보가 부족하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사고라는 점이 투자 매력을 낮춥니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명 (일본인 2명, 한국인 2명)</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>인도로 올라와 여러 번 들이받았다…54세 남성 결국 숨져</t>
+          <t>[속보]‘또 일본인 덮쳤다’…홍대서 음주차량 인도 돌진, 日 2명 등 4명...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260319154206680</t>
+          <t>https://www.munhwa.com/article/11576771?ref=naver</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-20 00:26:59.301348+00:00</t>
+          <t>2026-03-24 00:28:10.447811+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>50대 남성 운전자</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>개별 사고 발생 시 형사 및 민사 절차 진행 가능</t>
+          <t>경찰 수사 및 음주운전 혐의 체포</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>전문가들은 횡단보도 보행자 사고가 단순 교통사고를 넘어 형사책임과 민사상 손해배상이 동시에 발생하는 복합 사건으로 본다고 설명합니다. 특히 보행자가 피해자인 경우 운전자에게 법원의 판단이 엄격하게 적용되는 경향이 있습니다.</t>
+          <t>서울 홍대입구역 인근에서 50대 남성이 음주운전 차량으로 인도를 돌진하여 일본인 여성 1명이 중상을 입는 등 총 4명이 부상당했다. 운전자는 현장에서 음주운전 혐의로 체포되었으며, 경찰이 사고 경위를 조사 중이다. 과거 유사한 음주운전 사고 사례들도 언급되며 사회적 경각심을 높이고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>횡단보도 보행자 사고의 경우 운전자의 책임이 비교적 명확하고(적합 조건 1) 형사 절차가 동반될 수 있어 공적 절차 진행 가능성(적합 조건 6)이 있습니다. 그러나 개별 사건의 상대방 자력과 피해 규모가 불확실하며, 집단적 피해가 아닌 개별 사건의 성격이 강하여 'Medium'으로 판단합니다.</t>
+          <t>운전자의 음주운전으로 인한 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 증거 확보가 용이함(적합 조건 5, 6). 중상 피해자가 발생하여 피해 규모가 작지 않을 수 있으나(적합 조건 4), 상대방이 개인이며 집단적 피해로 보기에는 피해자 수가 적어 소송금융 투자 매력도가 'High'까지는 아님.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명 (일본인 여성 2명, 한국인 남성 1명, 한국인 여성 1명)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>횡단보도 보행자 사고, 단순 접촉 아니어도 형사처벌… 운전자 책임 어...</t>
+          <t>또 일본인 덮쳤다…홍대 음주운전 SUV, 인도 돌진  4명 부상</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76061</t>
+          <t>https://www.imaeil.com/page/view/2026032406553815643</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-18 12:45:45.154367+00:00</t>
+          <t>2026-03-24 00:25:00.660588+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>50대 음주운전자</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 또는 형사 절차 진행 중 (추정)</t>
+          <t>경찰 수사 진행 중, 운전자 현행범 체포</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>'한블리'에서 반포대교 음주운전 뺑소니 추격전과 대낮 만취 운전자의 도주 사건이 공개되었습니다. 영상에는 차녀 앞에서 무차별 폭행을 당한 피해자의 모습도 담겨 있어, 음주운전 및 폭행으로 인한 심각한 피해가 발생했음을 보여줍니다. 가해자는 '욱해서 그랬다'고 진술한 것으로 보입니다.</t>
+          <t>서울 홍대입구역 인근에서 음주운전 차량이 인도로 돌진하여 일본인 여성 2명을 포함한 보행자 4명이 부상을 입었다. 운전자는 면허 취소 수준의 혈중알코올농도로 현행범 체포되었으며, 경찰이 사고 경위를 조사 중이다. 과거 유사한 일본인 피해 음주운전 사고들이 언급되며 우려가 커지고 있다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>적합 조건으로 가해자(음주/만취 운전자)의 책임이 명확하고, '공개된 영상'이라는 객관적 증거가 존재하며, '한블리'에 소개된 점으로 보아 관련 공적 절차(경찰 수사 등)가 진행 중일 가능성이 높습니다. 다만, 피해 규모와 가해자의 자력은 기사만으로는 파악하기 어렵습니다.</t>
+          <t>음주운전으로 인한 가해자 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이함(적합 조건 5, 6). 중상자가 발생하여 피해 규모가 상당할 것으로 예상되나(적합 조건 4), 다수의 집단적 피해는 아님.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명 (일본인 2명, 한국인 2명)</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'한블리' 차녀 앞 무차별 폭행사건...가해자  욱해서 그랬다</t>
+          <t>홍대 인도 덮친 음주 차량…또 일본인 피해</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3532949</t>
+          <t>https://www.etoday.co.kr/news/view/2568407</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-18 12:28:41.746662+00:00</t>
+          <t>2026-03-24 00:22:41.966440+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (추정)</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>공개된 영상에는 두 건의 음주운전 뺑소니 사건이 담겼다. 한 건은 반포대교 위에서 사고 후 도주한 음주 운전자와의 추격전이며, 다른 한 건은 대낮 도심에서 사고를 내고 산길로 도주한 만취 운전자의 행태를 보여준다.</t>
+          <t>23일 저녁 서울 마포구 홍대입구역 인근에서 50대 남성 A씨가 만취 상태로 SUV를 몰고 인도로 돌진하는 사고가 발생했다. 이 사고로 일본인 여성 2명을 포함한 행인 4명이 중경상을 입었으며, 특히 일본인 여성 1명은 다리가 깔리는 중상을 입었다. 경찰은 A씨를 음주운전 혐의로 현행범 체포하고 정확한 사고 경위를 조사 중이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임(음주운전, 뺑소니)이 명확하고 영상 증거가 존재하여 적합 조건에 해당합니다. 그러나 피고가 개인으로 자력 확인이 어렵고, 집단적 피해가 아니며, 구체적인 피해 규모가 명시되지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방(운전자 A씨)의 음주운전으로 인한 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만 피해자 수가 4명으로 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 상대방의 자력에 대한 정보가 없어 투자 회수 가능성이 불확실합니다(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>아이들 앞 22차례 주먹질한 가해자… 명백한 아동 학대  분노 [한블리]</t>
+          <t>만취 SUV 홍대입구역 인도 돌진… 日여성 등 4명 중경상</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026031808362977066</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029571897&amp;code=61121211&amp;cp=nv</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-18 00:31:31.714180+00:00</t>
+          <t>2026-03-24 00:19:10.072895+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>20대 남성 운전자</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중</t>
+          <t>경찰 수사 진행 중, 피의자 자수</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>반포대교 위에서 음주운전 사고 후 피해자를 밀치고 도주한 사건과, 대낮 도심에서 사고를 내고 산길까지 도주한 만취 운전자의 행태가 '한블리' 프로그램을 통해 공개되었다. 운전자의 명확한 책임과 영상 증거가 존재하며, 경찰 추격 등 관련 절차가 진행 중인 것으로 보인다.</t>
+          <t>무면허 20대 남성 운전자가 골목길에서 60대 여성을 치고 도주했다가 자수했다. 피해자는 사고 후 이틀 만에 숨졌으며, 경찰은 현재 구체적인 범행 경위를 수사 중이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>음주운전자의 책임이 명확하고(적합 조건 1), 공개된 영상 증거가 존재하며(적합 조건 5), 경찰 추격 등 공적 절차가 진행 중인 것으로 보입니다(적합 조건 6). 그러나 개별 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 명확하지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해가 발생했으며(적합 조건 4), CCTV 등 객관적 증거가 확보되어 있고(적합 조건 5), 경찰 수사가 진행 중임(적합 조건 6). 법적 승소 가능성은 높으나, 피고가 20대 개인 운전자이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하다는 점이 소송금융 투자에 있어 주요 리스크 요인임.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>‘한블리’ 도로 폭행 사건</t>
+          <t>치인 사람 버젓이 옮기고 도주…한 시간 만에 자수</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603180057</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183549</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-18 00:31:10.448293+00:00</t>
+          <t>2026-03-23 12:38:45.605999+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>'한블리' 프로그램에서 다뤄졌으며, 음주운전 가능성이 언급되어 경찰 수사 등 공적 절차 진행 가능성 있음</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>반포대교 위에서 교통사고를 낸 운전자가 피해자를 폭행하고 현장을 이탈하는 사건이 발생했으며, 이 상황은 음주운전과 연관된 것으로 추정됩니다. 해당 사건은 '한블리' 프로그램을 통해 공개되었고, 도로 위 폭력의 심각성을 보여줍니다.</t>
+          <t>인도로 돌진한 차량에 54세 남성이 여러 번 들이받혀 사망한 사건입니다. 경찰이 운전자와 차량 정보를 공개하지 않은 채 수사를 진행 중이며, 사건 경위와 보복 운전 여부를 파악하고 있습니다. 피해자는 즉시 병원으로 이송되었으나 끝내 숨졌습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방의 책임이 영상 증거로 명확하게 드러나며, 음주운전 가능성도 언급되어 가해자의 불법행위가 명백합니다. (적합 조건 1, 5) 다만, 피해 규모나 피해자 수가 명확하지 않고, 가해자의 자력 여부도 불분명하여 소송금융 투자 매력도가 제한적입니다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>운전자가 인도로 돌진하여 피해자를 사망에 이르게 한 점으로 보아 상대방 책임이 비교적 명확합니다. 경찰 수사가 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중인 점은 긍정적입니다. 다만, 상대방의 자력과 정확한 피해 규모가 미상이며 집단적 피해가 아니므로 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>수빈  아이들 앞 폭행, 명백한 아동 학대 …'한블리' 도로 위 폭력 집중...</t>
+          <t>인도로 올라와 여러 번 들이받았다…54세 남성 결국 숨져</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16008116</t>
+          <t>https://www.koreadaily.com/article/20260319154206680</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-18 00:30:54.130609+00:00</t>
+          <t>2026-03-20 00:26:59.301348+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 형사 처벌 및 민사 손해배상 청구 가능성</t>
+          <t>개별 사고 발생 시 형사 및 민사 절차 진행 가능</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>고속도로 한복판에 만취 상태로 정차한 차량을 피하려다 발생한 사고로 1명이 사망하고 2명이 다쳤습니다. 가해 운전자의 명확한 과실로 인한 인명 피해가 발생하여 민사상 손해배상 청구 가능성이 높습니다. 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
+          <t>전문가들은 횡단보도 보행자 사고가 단순 교통사고를 넘어 형사책임과 민사상 손해배상이 동시에 발생하는 복합 사건으로 본다고 설명합니다. 특히 보행자가 피해자인 경우 운전자에게 법원의 판단이 엄격하게 적용되는 경향이 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>고속도로 한복판에 만취 상태로 정차한 운전자의 명확한 과실로 사고가 발생하여 상대방 책임이 명확하며(적합 조건 1), 경찰 수사를 통해 객관적 증거 확보가 용이합니다(적합 조건 5). 1명 사망, 2명 부상으로 인명 피해가 발생하여 상당한 손해배상액이 예상됩니다(적합 조건 4). 그러나 피해자 수가 3명으로 집단적 피해에 해당하지 않으며(적합 조건 3 불충족), 가해 운전자의 자력 여부가 불분명하여(적합 조건 2 미상) 투자 매력도가 제한적입니다.</t>
+          <t>횡단보도 보행자 사고의 경우 운전자의 책임이 비교적 명확하고(적합 조건 1) 형사 절차가 동반될 수 있어 공적 절차 진행 가능성(적합 조건 6)이 있습니다. 그러나 개별 사건의 상대방 자력과 피해 규모가 불확실하며, 집단적 피해가 아닌 개별 사건의 성격이 강하여 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>3명 (1명 사망, 2명 부상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>3월 17일 굿모닝 MBN 이 시각 주요뉴스</t>
+          <t>횡단보도 보행자 사고, 단순 접촉 아니어도 형사처벌… 운전자 책임 어...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182143</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76061</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-17 00:27:01.306054+00:00</t>
+          <t>2026-03-18 12:45:45.154367+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>운전기사와의 합의 후 차량 소유자에 대한 추가 손해배상 청구 가능성 검토</t>
+          <t>경찰 수사 또는 형사 절차 진행 중 (추정)</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>교통사고로 중상을 입고 장애 판정을 받은 피해자 A씨가 가해 운전기사와 합의했음에도 차량 소유자를 상대로 별도의 손해배상을 청구할 수 있는지에 대한 법적 쟁점을 다루고 있습니다. 이는 운전기사와의 합의가 차량 소유자에 대한 청구권에 미치는 영향과 관련하여 중요한 법적 질문을 제기합니다.</t>
+          <t>'한블리'에서 반포대교 음주운전 뺑소니 추격전과 대낮 만취 운전자의 도주 사건이 공개되었습니다. 영상에는 차녀 앞에서 무차별 폭행을 당한 피해자의 모습도 담겨 있어, 음주운전 및 폭행으로 인한 심각한 피해가 발생했음을 보여줍니다. 가해자는 '욱해서 그랬다'고 진술한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>교통사고로 인한 중상 및 장애 판정으로 피해 규모가 크고(적합 조건 4), 교통사고 특성상 증거 확보가 용이하며(적합 조건 5), 운전기사의 책임은 명확한 상황(적합 조건 1). 다만, 차량 소유자의 자력은 불확실하고(적합 조건 2 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 운전기사와의 합의가 차주에 대한 청구에 미치는 법적 영향이 쟁점이 될 수 있습니다.</t>
+          <t>적합 조건으로 가해자(음주/만취 운전자)의 책임이 명확하고, '공개된 영상'이라는 객관적 증거가 존재하며, '한블리'에 소개된 점으로 보아 관련 공적 절차(경찰 수사 등)가 진행 중일 가능성이 높습니다. 다만, 피해 규모와 가해자의 자력은 기사만으로는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>교통사고 피해자, 운전기사와 합의 후 차주에 손해배상 청구</t>
+          <t>'한블리' 차녀 앞 무차별 폭행사건...가해자  욱해서 그랬다</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77546</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3532949</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-15 00:27:51.206274+00:00</t>
+          <t>2026-03-18 12:28:41.746662+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>형사사건 벌금형 선고</t>
+          <t>경찰 수사 진행 중 (추정)</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>우회전 중 무단횡단하던 80대 보행자를 치어 사망에 이르게 한 화물차 운전자가 벌금 1000만원을 선고받았습니다. 이 사건은 창원지방법원에서 진행되었으며, 운전자의 형사 책임이 인정되었습니다. 피해자 유족은 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>공개된 영상에는 두 건의 음주운전 뺑소니 사건이 담겼다. 한 건은 반포대교 위에서 사고 후 도주한 음주 운전자와의 추격전이며, 다른 한 건은 대낮 도심에서 사고를 내고 산길로 도주한 만취 운전자의 행태를 보여준다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>화물차 운전자의 벌금형 선고로 형사상 책임이 일부 인정되었고(적합 조건: 상대방 책임이 비교적 명확함), 관련 증거 확보가 용이하며(적합 조건: 증거가 있거나 확보 가능함), 형사 절차가 종결된 상태입니다(적합 조건: 이미 공적 절차가 진행 중임). 그러나 피해자가 무단횡단 중 사고를 당해 과실상계로 인한 손해배상액 감액 가능성이 높고, 집단적 피해가 아닌 개별 사건이며, 상대방이 개인 운전자라는 점에서 투자 매력이 다소 낮습니다.</t>
+          <t>상대방 책임(음주운전, 뺑소니)이 명확하고 영상 증거가 존재하여 적합 조건에 해당합니다. 그러나 피고가 개인으로 자력 확인이 어렵고, 집단적 피해가 아니며, 구체적인 피해 규모가 명시되지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>우회전하다 무단횡단 80대 치어 숨지게 한 화물차 기사 벌금형</t>
+          <t>아이들 앞 22차례 주먹질한 가해자… 명백한 아동 학대  분노 [한블리]</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6100874</t>
+          <t>https://www.mydaily.co.kr/page/view/2026031808362977066</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-15 00:24:44.554252+00:00</t>
+          <t>2026-03-18 00:31:31.714180+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>현직 경찰관에 대한 음주운전 및 도주치상 혐의 형사 재판 1심 판결 선고. 피해자들은 민사상 손해배상 청구 가능.</t>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>현직 경찰관 A경위가 음주 교통사고를 낸 뒤 음주 측정을 피하기 위해 도주했다가 약 12시간 만에 자수. 법원은 A경위에게 징역 1년에 집행유예 2년을 선고했으며, 사고 후 미조치 및 도주치상 혐의에 대해서는 도주 의사를 단정하기 어렵다고 판단. 피해자들은 A경위를 상대로 민사상 손해배상 청구를 진행할 수 있음.</t>
+          <t>반포대교 위에서 음주운전 사고 후 피해자를 밀치고 도주한 사건과, 대낮 도심에서 사고를 내고 산길까지 도주한 만취 운전자의 행태가 '한블리' 프로그램을 통해 공개되었다. 운전자의 명확한 책임과 영상 증거가 존재하며, 경찰 추격 등 관련 절차가 진행 중인 것으로 보인다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>현직 경찰관의 음주운전 및 도주로 인한 사고로 상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 객관적 증거가 확보되어 있음(적합 조건 5). 그러나 피해 규모가 구체적으로 확인되지 않고(적합 조건 4 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 상대방(개인)의 자력에 대한 추가 확인이 필요하여 소송금융 투자 매력도가 'Medium'으로 판단됨.</t>
+          <t>음주운전자의 책임이 명확하고(적합 조건 1), 공개된 영상 증거가 존재하며(적합 조건 5), 경찰 추격 등 공적 절차가 진행 중인 것으로 보입니다(적합 조건 6). 그러나 개별 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 명확하지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>음주측정하러 간 사이 줄행랑 …'음주 뺑소니' 현직 경찰 집행유예</t>
+          <t>‘한블리’ 도로 폭행 사건</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260311580641</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603180057</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-11 12:37:10.257994+00:00</t>
+          <t>2026-03-18 00:31:10.448293+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>가해 배달원 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소, 다음 달 재판 예정</t>
+          <t>'한블리' 프로그램에서 다뤄졌으며, 음주운전 가능성이 언급되어 경찰 수사 등 공적 절차 진행 가능성 있음</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>30대 배달원이 70대 할머니를 오토바이로 치고 도주한 뺑소니 사건. 피해자는 머리에 중상을 입고 치료 중이며, 가해 배달원은 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소되어 재판을 앞두고 있다. 가해자는 배달을 우선시해 도주했다고 진술했으며, 피해자는 합의를 후회하고 있다.</t>
+          <t>반포대교 위에서 교통사고를 낸 운전자가 피해자를 폭행하고 현장을 이탈하는 사건이 발생했으며, 이 상황은 음주운전과 연관된 것으로 추정됩니다. 해당 사건은 '한블리' 프로그램을 통해 공개되었고, 도로 위 폭력의 심각성을 보여줍니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>가해 배달원의 뺑소니 및 도주치상 혐의가 CCTV 영상과 본인 진술로 명확하며(적합 조건 1, 5), 현재 형사 기소되어 재판을 앞두고 있어 공적 절차가 진행 중임(적합 조건 6). 피해자의 머리 중상으로 피해 규모가 상당할 것으로 예상되나(적합 조건 4), 가해자가 개인 배달원임을 고려할 때 자력 부족으로 인한 회수 가능성 리스크가 존재하여 소송금융 적합도는 Medium으로 판단됨.</t>
+          <t>상대방의 책임이 영상 증거로 명확하게 드러나며, 음주운전 가능성도 언급되어 가해자의 불법행위가 명백합니다. (적합 조건 1, 5) 다만, 피해 규모나 피해자 수가 명확하지 않고, 가해자의 자력 여부도 불분명하여 소송금융 투자 매력도가 제한적입니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>할머니 치고 도주한 배달원,  족발 배달이 먼저  진술에 '분통'</t>
+          <t>수빈  아이들 앞 폭행, 명백한 아동 학대 …'한블리' 도로 위 폭력 집중...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603110654570867</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16008116</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-11 00:19:40.073967+00:00</t>
+          <t>2026-03-18 00:30:54.130609+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>30대 배달원</t>
+          <t>만취 상태로 고속도로에 정차한 차량 운전자</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>배달원 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소, 재판 예정. 피해자는 초기 합의를 후회 중.</t>
+          <t>경찰 수사 진행 중, 형사 처벌 및 민사 손해배상 청구 가능성</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>30대 배달원이 오토바이로 70대 할머니를 들이받고 도주한 뺑소니 사건이 발생했습니다. 배달원은 경찰 조사에서 배달을 우선시해 현장을 떠났다고 진술했으며, 현재 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소되어 재판을 앞두고 있습니다. 피해 할머니는 머리 부상으로 치료 중이며, 배달원과의 초기 합의를 후회하고 있습니다.</t>
+          <t>고속도로 한복판에 만취 상태로 정차한 차량을 피하려다 발생한 사고로 1명이 사망하고 2명이 다쳤습니다. 가해 운전자의 명확한 과실로 인한 인명 피해가 발생하여 민사상 손해배상 청구 가능성이 높습니다. 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>배달원의 뺑소니 책임이 CCTV 및 경찰 조사로 명확하며(적합 조건 1), 객관적 증거가 충분하고(적합 조건 5), 현재 형사 재판이 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 상대방이 개인 배달원으로 자력이 충분하지 않을 가능성이 높고 집단적 피해가 아닌 개별 사건이라는 점이 투자 매력을 낮춥니다.</t>
+          <t>고속도로 한복판에 만취 상태로 정차한 운전자의 명확한 과실로 사고가 발생하여 상대방 책임이 명확하며(적합 조건 1), 경찰 수사를 통해 객관적 증거 확보가 용이합니다(적합 조건 5). 1명 사망, 2명 부상으로 인명 피해가 발생하여 상당한 손해배상액이 예상됩니다(적합 조건 4). 그러나 피해자 수가 3명으로 집단적 피해에 해당하지 않으며(적합 조건 3 불충족), 가해 운전자의 자력 여부가 불분명하여(적합 조건 2 미상) 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (1명 사망, 2명 부상)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[영상]  족발 배달부터 ...70대 할머니 친 '뺑소니 배달원', 오리발까지</t>
+          <t>3월 17일 굿모닝 MBN 이 시각 주요뉴스</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/11/2026031106152563146</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182143</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-11 00:18:19.658890+00:00</t>
+          <t>2026-03-17 00:27:01.306054+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>운전기사와의 합의 후 차량 소유자에 대한 추가 손해배상 청구 가능성 검토</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>배우 이재룡이 음주운전 후 중앙분리대를 들이받고 도주한 혐의로 경찰 조사를 받았다. 그는 음주운전 사실을 시인했으며, 이번이 세 번째 음주 관련 사건이다. 현재 경찰 조사가 진행 중이며, 향후 법적 절차에 성실히 임하겠다고 밝혔다.</t>
+          <t>교통사고로 중상을 입고 장애 판정을 받은 피해자 A씨가 가해 운전기사와 합의했음에도 차량 소유자를 상대로 별도의 손해배상을 청구할 수 있는지에 대한 법적 쟁점을 다루고 있습니다. 이는 운전기사와의 합의가 차량 소유자에 대한 청구권에 미치는 영향과 관련하여 중요한 법적 질문을 제기합니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>배우 이재룡의 음주운전 및 사고 후 미조치 혐의는 경찰 조사를 통해 책임이 명확하며(적합 조건 1), 관련 증거 확보가 용이하고(적합 조건 5), 이미 경찰 조사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 크지 않아 소송금융 투자 매력도가 낮습니다.</t>
+          <t>교통사고로 인한 중상 및 장애 판정으로 피해 규모가 크고(적합 조건 4), 교통사고 특성상 증거 확보가 용이하며(적합 조건 5), 운전기사의 책임은 명확한 상황(적합 조건 1). 다만, 차량 소유자의 자력은 불확실하고(적합 조건 2 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 운전기사와의 합의가 차주에 대한 청구에 미치는 법적 영향이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>'음주운전 도피' 이재룡, 경찰 조사 마치고 귀가...  잘못된 행동  고개...</t>
+          <t>교통사고 피해자, 운전기사와 합의 후 차주에 손해배상 청구</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/star/article/1011025/</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77546</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-10 13:03:56.520945+00:00</t>
+          <t>2026-03-15 00:27:51.206274+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>화물차 운전자</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>형사처벌 절차 진행 가능성</t>
+          <t>형사사건 벌금형 선고</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>이 기사는 무면허 음주운전 사고 발생 시 형사처벌과 함께 피해자에 대한 민사상 손해배상 책임이 발생할 수 있음을 설명합니다. 피해 규모, 사고 경위, 합의 여부에 따라 처벌 결과가 달라질 수 있다고 언급하며, 초기 대응의 중요성을 강조합니다.</t>
+          <t>우회전 중 무단횡단하던 80대 보행자를 치어 사망에 이르게 한 화물차 운전자가 벌금 1000만원을 선고받았습니다. 이 사건은 창원지방법원에서 진행되었으며, 운전자의 형사 책임이 인정되었습니다. 피해자 유족은 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>무면허 음주운전 사고는 운전자의 책임이 명확하고(적합 조건 1) 형사처벌과 연계되어 공적 절차 진행 가능성이 높으며(적합 조건 6) 증거 확보도 용이합니다(적합 조건 5). 하지만 기사가 일반적인 상황을 다루어 특정 상대방의 자력이나 집단적 피해 여부, 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>화물차 운전자의 벌금형 선고로 형사상 책임이 일부 인정되었고(적합 조건: 상대방 책임이 비교적 명확함), 관련 증거 확보가 용이하며(적합 조건: 증거가 있거나 확보 가능함), 형사 절차가 종결된 상태입니다(적합 조건: 이미 공적 절차가 진행 중임). 그러나 피해자가 무단횡단 중 사고를 당해 과실상계로 인한 손해배상액 감액 가능성이 높고, 집단적 피해가 아닌 개별 사건이며, 상대방이 개인 운전자라는 점에서 투자 매력이 다소 낮습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>무면허 음주운전 증가…변호사가 말하는 초기 대응과 처벌 기준</t>
+          <t>우회전하다 무단횡단 80대 치어 숨지게 한 화물차 기사 벌금형</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>e2news.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.e2news.com/news/articleView.html?idxno=328507</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6100874</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-10 12:50:43.175875+00:00</t>
+          <t>2026-03-15 00:24:44.554252+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>A경위</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (음주운전 및 사고 후 미조치 혐의)</t>
+          <t>현직 경찰관에 대한 음주운전 및 도주치상 혐의 형사 재판 1심 판결 선고. 피해자들은 민사상 손해배상 청구 가능.</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>배우 이재룡 씨가 서울 강남에서 음주 상태로 중앙분리대를 들이받고 도주한 혐의로 경찰 수사를 받고 있습니다. 사고 당시 CCTV 영상이 존재하며, 이 씨는 음주운전 사실을 부인하고 있어 경찰이 사고 전후 행적을 조사 중입니다. 이 씨는 과거에도 음주운전 및 재물손괴 전력이 있습니다.</t>
+          <t>현직 경찰관 A경위가 음주 교통사고를 낸 뒤 음주 측정을 피하기 위해 도주했다가 약 12시간 만에 자수. 법원은 A경위에게 징역 1년에 집행유예 2년을 선고했으며, 사고 후 미조치 및 도주치상 혐의에 대해서는 도주 의사를 단정하기 어렵다고 판단. 피해자들은 A경위를 상대로 민사상 손해배상 청구를 진행할 수 있음.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방(이재룡)의 음주운전 및 사고 후 미조치 책임이 CCTV 등 객관적 증거로 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중입니다(적합 조건 6). 그러나 중앙분리대 파손 외에 집단적 피해나 대규모 피해 금액이 확인되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 매력도가 낮습니다.</t>
+          <t>현직 경찰관의 음주운전 및 도주로 인한 사고로 상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 객관적 증거가 확보되어 있음(적합 조건 5). 그러나 피해 규모가 구체적으로 확인되지 않고(적합 조건 4 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 상대방(개인)의 자력에 대한 추가 확인이 필요하여 소송금융 투자 매력도가 'Medium'으로 판단됨.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>지인 집에서 붙잡혀 ...이재룡, 음주운전 사고 전후 어디에</t>
+          <t>음주측정하러 간 사이 줄행랑 …'음주 뺑소니' 현직 경찰 집행유예</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01787606645381680</t>
+          <t>https://www.kyeonggi.com/article/20260311580641</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-09 00:21:09.079585+00:00</t>
+          <t>2026-03-11 12:37:10.257994+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>30대 배달원</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰 입건 및 수사 진행 중</t>
+          <t>가해 배달원 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소, 다음 달 재판 예정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>배우 이재룡이 세 번째 음주운전으로 중앙분리대를 들이받고 도주한 혐의로 경찰에 입건되었습니다. 자택에 차량을 주차한 뒤 지인의 집으로 도피했다가 검거되었으며, 혈중알코올 농도는 면허 정지 수준으로 확인되었습니다. 현재 경찰이 정확한 사건 경위를 파악 중입니다.</t>
+          <t>30대 배달원이 70대 할머니를 오토바이로 치고 도주한 뺑소니 사건. 피해자는 머리에 중상을 입고 치료 중이며, 가해 배달원은 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소되어 재판을 앞두고 있다. 가해자는 배달을 우선시해 도주했다고 진술했으며, 피해자는 합의를 후회하고 있다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>배우 이재룡의 음주운전 및 사고 후 미조치 혐의가 명확하고(적합 조건 1), 경찰 입건 및 수사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 현재까지 보도된 내용으로는 특정 민사상 피해자가 확인되지 않고, 피해 규모가 크지 않아 소송금융 투자 매력도가 낮습니다.</t>
+          <t>가해 배달원의 뺑소니 및 도주치상 혐의가 CCTV 영상과 본인 진술로 명확하며(적합 조건 1, 5), 현재 형사 기소되어 재판을 앞두고 있어 공적 절차가 진행 중임(적합 조건 6). 피해자의 머리 중상으로 피해 규모가 상당할 것으로 예상되나(적합 조건 4), 가해자가 개인 배달원임을 고려할 때 자력 부족으로 인한 회수 가능성 리스크가 존재하여 소송금융 적합도는 Medium으로 판단됨.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>‘또또또’ 음주운전 사고 낸 이재룡이 도망간 뒤 잡힌 곳 : 11년 만에 복...</t>
+          <t>할머니 치고 도주한 배달원,  족발 배달이 먼저  진술에 '분통'</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/article/250131</t>
+          <t>http://www.fnnews.com/news/202603110654570867</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-07 12:22:20.963999+00:00</t>
+          <t>2026-03-11 00:19:40.073967+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>이재룡</t>
+          <t>30대 배달원</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>배달원 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소, 재판 예정. 피해자는 초기 합의를 후회 중.</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>배우 이재룡이 음주 상태로 중앙분리대를 들이받고 도주한 혐의로 경찰에 검거되어 수사 중이다. 과거에도 음주운전 측정 거부 및 음주 후 재물 손괴 전력이 있어 대중의 비난을 받고 있다.</t>
+          <t>30대 배달원이 오토바이로 70대 할머니를 들이받고 도주한 뺑소니 사건이 발생했습니다. 배달원은 경찰 조사에서 배달을 우선시해 현장을 떠났다고 진술했으며, 현재 특정범죄가중처벌법상 도주치상 혐의로 불구속 기소되어 재판을 앞두고 있습니다. 피해 할머니는 머리 부상으로 치료 중이며, 배달원과의 초기 합의를 후회하고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>배우 이재룡의 음주 뺑소니 사건으로 상대방 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이합니다. 그러나 집단적 피해가 아니며, 중앙분리대 손괴로 인한 피해 규모가 소송금융 투자 대상으로 보기에 크지 않을 가능성이 높습니다. 또한 상대방이 개인이므로 자력에 한계가 있을 수 있습니다.</t>
+          <t>배달원의 뺑소니 책임이 CCTV 및 경찰 조사로 명확하며(적합 조건 1), 객관적 증거가 충분하고(적합 조건 5), 현재 형사 재판이 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 상대방이 개인 배달원으로 자력이 충분하지 않을 가능성이 높고 집단적 피해가 아닌 개별 사건이라는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>측정 거부→재물 손괴→음주 뺑소니..이재룡, 반성 없는 술 논란 [★FOCU...</t>
+          <t>[영상]  족발 배달부터 ...70대 할머니 친 '뺑소니 배달원', 오리발까지</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/07/2026030714255392533</t>
+          <t>https://www.mt.co.kr/society/2026/03/11/2026031106152563146</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-07 12:17:34.839060+00:00</t>
+          <t>2026-03-11 00:18:19.658890+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>약물운전 및 위험운전치상 혐의로 추가 송치, 마약류관리법 위반 혐의로 구속 송치</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>30대 여성 A씨가 약물에 취한 상태로 포르쉐를 운전하다 반포대교에서 추락 사고를 냈습니다. 이 과정에서 다른 차량 운전자에게 상해를 입혔으며, 경찰은 A씨가 사고 직전 약물을 추가 투약한 정황을 포착해 약물운전 및 위험운전치상 혐의로 추가 송치했습니다. A씨는 약물 투약 사실을 시인했습니다.</t>
+          <t>배우 이재룡이 음주운전 후 중앙분리대를 들이받고 도주한 혐의로 경찰 조사를 받았다. 그는 음주운전 사실을 시인했으며, 이번이 세 번째 음주 관련 사건이다. 현재 경찰 조사가 진행 중이며, 향후 법적 절차에 성실히 임하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 약물 투약 시인, CCTV 영상 확보 등으로 책임이 비교적 명확하며(적합 조건 1, 5), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사상 확인된 피해자가 1명으로 집단적 피해가 아니며(부적합 조건), 피해 규모나 상대방의 자력이 대규모 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
+          <t>배우 이재룡의 음주운전 및 사고 후 미조치 혐의는 경찰 조사를 통해 책임이 명확하며(적합 조건 1), 관련 증거 확보가 용이하고(적합 조건 5), 이미 경찰 조사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 크지 않아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1명 (벤츠 운전자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'반포대교 추락' 포르쉐女, 사고 직전 '차 안서 약물 투약' 정황</t>
+          <t>'음주운전 도피' 이재룡, 경찰 조사 마치고 귀가...  잘못된 행동  고개...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/06/2026030618503637193</t>
+          <t>https://www.tvreport.co.kr/star/article/1011025/</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-06 12:25:48.911360+00:00</t>
+          <t>2026-03-10 13:03:56.520945+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경찰 수사, 약물운전 및 위험운전치상 혐의 추가 송치, 구속영장 심사 진행 중</t>
+          <t>형사처벌 절차 진행 가능성</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>30대 여성 A씨가 약물에 취한 채 포르쉐를 운전하다 반포대교에서 추락하는 사고를 냈으며, 이 과정에서 다른 차량 운전자에게 상해를 입혔다. 경찰은 A씨를 약물운전 및 위험운전치상 혐의로 추가 송치하고 구속영장을 신청하는 등 수사를 확대하고 있다. A씨는 사고 직전 추가 투약 정황이 CCTV로 확인되었고, 약물 투약 사실을 시인했다.</t>
+          <t>이 기사는 무면허 음주운전 사고 발생 시 형사처벌과 함께 피해자에 대한 민사상 손해배상 책임이 발생할 수 있음을 설명합니다. 피해 규모, 사고 경위, 합의 여부에 따라 처벌 결과가 달라질 수 있다고 언급하며, 초기 대응의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), CCTV, 피의자 자백 등 증거가 충분하며(조건 5), 경찰 수사 및 구속영장 심사 등 공적 절차가 진행 중입니다(조건 6). 다만, 집단적 피해가 아니며(조건 3), 피의자의 자력은 포르쉐 운전자라는 점에서 어느 정도 예상되나 대기업 수준의 확실한 배상 능력을 가진 상대방은 아닙니다(조건 2).</t>
+          <t>무면허 음주운전 사고는 운전자의 책임이 명확하고(적합 조건 1) 형사처벌과 연계되어 공적 절차 진행 가능성이 높으며(적합 조건 6) 증거 확보도 용이합니다(적합 조건 5). 하지만 기사가 일반적인 상황을 다루어 특정 상대방의 자력이나 집단적 피해 여부, 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>최소 1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>'반포대교 추락' 포르쉐 운전자 추가 송치…사고 직전 투약 정황도(종합...</t>
+          <t>무면허 음주운전 증가…변호사가 말하는 초기 대응과 처벌 기준</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>e2news.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003538444</t>
+          <t>http://www.e2news.com/news/articleView.html?idxno=328507</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-06 12:25:06.331952+00:00</t>
+          <t>2026-03-10 12:50:43.175875+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>30대 여성 A씨</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 절차 진행 중, 약물운전·위험운전치상 혐의 적용</t>
+          <t>경찰 수사 진행 중 (음주운전 및 사고 후 미조치 혐의)</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>30대 여성 A씨가 약물 투약 상태로 포르쉐 SUV를 운전하다 반포대교 난간을 들이받고 추락한 사건. A씨는 약물운전, 위험운전치상, 마약류관리법 위반 혐의를 받고 있으며, 경찰 수사 및 구속 절차가 진행 중이다. 피해자 진단서 제출이 잇따르고 공범도 자수하는 등 사건의 책임 소재는 명확해 보인다.</t>
+          <t>배우 이재룡 씨가 서울 강남에서 음주 상태로 중앙분리대를 들이받고 도주한 혐의로 경찰 수사를 받고 있습니다. 사고 당시 CCTV 영상이 존재하며, 이 씨는 음주운전 사실을 부인하고 있어 경찰이 사고 전후 행적을 조사 중입니다. 이 씨는 과거에도 음주운전 및 재물손괴 전력이 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>운전자의 약물운전 및 위험운전치상 혐의가 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보 가능성이 높음(적합 조건 5, 6). 그러나 피해 규모나 피해자 수가 구체적으로 명시되지 않았고, 상대방의 자력(개인)이 대기업 수준으로 확실하지 않아 투자 매력도가 'High'까지는 아님.</t>
+          <t>상대방(이재룡)의 음주운전 및 사고 후 미조치 책임이 CCTV 등 객관적 증거로 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중입니다(적합 조건 6). 그러나 중앙분리대 파손 외에 집단적 피해나 대규모 피해 금액이 확인되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>'반포대교 추락' 포르쉐 운전자, 약물운전·위험운전치상 추가 적용(종...</t>
+          <t>지인 집에서 붙잡혀 ...이재룡, 음주운전 사고 전후 어디에</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6093113</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01787606645381680</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-06 12:18:51.746932+00:00</t>
+          <t>2026-03-09 00:21:09.079585+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>A씨, B씨</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>음주운전 및 사고 후 미조치 관련 형사 항소심 변론 종결</t>
+          <t>경찰 입건 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>A씨와 B씨는 음주운전 후 아파트 주차장에서 차량 7대를 들이받고 도주했으며, 이후 술을 마시지 않았다고 허위 진술한 혐의로 기소되었습니다. 1심에서 집행유예를 선고받았으나, 검찰이 양형 부당을 이유로 항소하여 현재 항소심 변론이 종결된 상태입니다. 경찰은 CCTV 영상과 국과수 감정으로 음주 사실을 확인했습니다.</t>
+          <t>배우 이재룡이 세 번째 음주운전으로 중앙분리대를 들이받고 도주한 혐의로 경찰에 입건되었습니다. 자택에 차량을 주차한 뒤 지인의 집으로 도피했다가 검거되었으며, 혈중알코올 농도는 면허 정지 수준으로 확인되었습니다. 현재 경찰이 정확한 사건 경위를 파악 중입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방(A씨, B씨)의 음주운전 및 사고 후 미조치 책임이 비교적 명확하고(적합 조건 1), 경찰 수사를 통해 CCTV 영상 및 국과수 감정 결과 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 형사 항소심이 진행 중인 공적 절차(적합 조건 6)가 있습니다. 그러나 피해 규모가 차량 7대 파손으로 집단적 피해로 보기 어렵고(부적합 조건 3), 피고인들의 자력에 대한 정보가 없어 투자 매력도가 제한적입니다.</t>
+          <t>배우 이재룡의 음주운전 및 사고 후 미조치 혐의가 명확하고(적합 조건 1), 경찰 입건 및 수사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 현재까지 보도된 내용으로는 특정 민사상 피해자가 확인되지 않고, 피해 규모가 크지 않아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>7명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>차량 7대 들이받고  술 안 마셨다  입 맞춘 남녀, 2심서도 실형 구형</t>
+          <t>‘또또또’ 음주운전 사고 낸 이재룡이 도망간 뒤 잡힌 곳 : 11년 만에 복...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/05/2026030519434515819</t>
+          <t>https://www.huffingtonpost.kr/article/250131</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-06 01:21:37.857639+00:00</t>
+          <t>2026-03-07 12:22:20.963999+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장</t>
+          <t>이재룡</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>경찰 소환 통보 및 조사 예정</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>음주운전 사고로 직권면직된 김인호 전 산림청장에 대해 경찰이 소환을 통보했습니다. 이 사고로 15명의 피해자가 발생했으며, 이 중 4명은 전치 2~3주의 진단서를 경찰에 제출했습니다. 경찰은 김 전 청장을 도로교통법 위반 및 교통사고처리특례법상 치상 혐의로 입건하고 조만간 조사할 계획입니다.</t>
+          <t>배우 이재룡이 음주 상태로 중앙분리대를 들이받고 도주한 혐의로 경찰에 검거되어 수사 중이다. 과거에도 음주운전 측정 거부 및 음주 후 재물 손괴 전력이 있어 대중의 비난을 받고 있다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장의 음주운전 사고로 인한 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보가 용이하다는 점(적합 조건 5, 6)은 긍정적입니다. 그러나 피해자 수가 집단소송을 고려할 만큼 많지 않고(15명, 적합 조건 3 미충족), 피해 규모가 수억 원 이상으로 크다고 단정하기 어려워(적합 조건 4 미충족) 소송금융 투자 매력도는 'Medium'으로 판단됩니다.</t>
+          <t>배우 이재룡의 음주 뺑소니 사건으로 상대방 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이합니다. 그러나 집단적 피해가 아니며, 중앙분리대 손괴로 인한 피해 규모가 소송금융 투자 대상으로 보기에 크지 않을 가능성이 높습니다. 또한 상대방이 개인이므로 자력에 한계가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[단독] 경찰, '음주 사고' 김인호 전 산림청장 소환 통보</t>
+          <t>측정 거부→재물 손괴→음주 뺑소니..이재룡, 반성 없는 술 논란 [★FOCU...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603051851240935</t>
+          <t>https://www.starnewskorea.com/star/2026/03/07/2026030714255392533</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-06 01:16:07.096870+00:00</t>
+          <t>2026-03-07 12:17:34.839060+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr"/>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (운전자 A씨 구속, 약물 제공자 B씨 자수)</t>
+          <t>약물운전 및 위험운전치상 혐의로 추가 송치, 마약류관리법 위반 혐의로 구속 송치</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>30대 여성 A씨가 약물 투약 후 포르셰를 운전하다 반포대교에서 추락 사고를 냈으며, 차량에서 프로포폴과 주사기가 발견되어 구속되었다. 이후 병원 직원 B씨가 A씨에게 약물을 건넸다고 자수하여 경찰이 마약 유통 경위를 수사 중이다. 이 사건은 교통사고와 마약 관련 형사 사건이 복합된 양상이다.</t>
+          <t>30대 여성 A씨가 약물에 취한 상태로 포르쉐를 운전하다 반포대교에서 추락 사고를 냈습니다. 이 과정에서 다른 차량 운전자에게 상해를 입혔으며, 경찰은 A씨가 사고 직전 약물을 추가 투약한 정황을 포착해 약물운전 및 위험운전치상 혐의로 추가 송치했습니다. A씨는 약물 투약 사실을 시인했습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>운전자 A씨와 약물 제공자 B씨의 책임이 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중이고(적합 조건 6), 약물 및 자수 등 객관적 증거가 확보되어 있음(적합 조건 5). 다만, 집단적 피해가 아니며, 피해 규모가 명확하지 않고, 상대방의 자력 또한 불확실하여 High 등급에는 미치지 못함.</t>
+          <t>상대방(A씨)의 약물 투약 시인, CCTV 영상 확보 등으로 책임이 비교적 명확하며(적합 조건 1, 5), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사상 확인된 피해자가 1명으로 집단적 피해가 아니며(부적합 조건), 피해 규모나 상대방의 자력이 대규모 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (벤츠 운전자)</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>'반포대교 추락' 포르셰 운전자에 약물 준 병원 직원…경찰에 자수</t>
+          <t>'반포대교 추락' 포르쉐女, 사고 직전 '차 안서 약물 투약' 정황</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179310</t>
+          <t>https://www.mt.co.kr/society/2026/03/06/2026030618503637193</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-04 01:09:23.440935+00:00</t>
+          <t>2026-03-06 12:25:48.911360+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>30대 여성 A씨</t>
+        </is>
+      </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>약물 운전 피의자 수사 진행 중</t>
+          <t>경찰 수사, 약물운전 및 위험운전치상 혐의 추가 송치, 구속영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>병원 직원 A씨가 약물 운전 사고를 내고 마약류 관리법 위반 및 약물 운전 혐의를 인정했다. 사고 당시 A씨 차량에서 프로포폴과 주사기가 발견되었으며, A씨는 약물을 병원에서 구했다고 자수했다. 이 사고로 부딪힌 운전자가 다친 것으로 알려졌다.</t>
+          <t>30대 여성 A씨가 약물에 취한 채 포르쉐를 운전하다 반포대교에서 추락하는 사고를 냈으며, 이 과정에서 다른 차량 운전자에게 상해를 입혔다. 경찰은 A씨를 약물운전 및 위험운전치상 혐의로 추가 송치하고 구속영장을 신청하는 등 수사를 확대하고 있다. A씨는 사고 직전 추가 투약 정황이 CCTV로 확인되었고, 약물 투약 사실을 시인했다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>약물 운전 피의자가 혐의를 인정하고 사고 당시 약물과 주사기가 발견되어 상대방 책임이 비교적 명확하며(적합 조건 1), 수사기관의 조사가 진행 중인 것으로 보입니다(적합 조건 6). 또한 약물과 주사기가 발견된 것이 객관적인 증거로 작용할 수 있습니다(적합 조건 5). 다만, 피해 규모나 상대방(관련 병원)의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 피해로 보입니다.</t>
+          <t>상대방 책임이 명확하고(조건 1), CCTV, 피의자 자백 등 증거가 충분하며(조건 5), 경찰 수사 및 구속영장 심사 등 공적 절차가 진행 중입니다(조건 6). 다만, 집단적 피해가 아니며(조건 3), 피의자의 자력은 포르쉐 운전자라는 점에서 어느 정도 예상되나 대기업 수준의 확실한 배상 능력을 가진 상대방은 아닙니다(조건 2).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>그 많은 약물 어떻게 구했나 했더니…'병원 직원' 자수</t>
+          <t>'반포대교 추락' 포르쉐 운전자 추가 송치…사고 직전 투약 정황도(종합...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287906?influxDiv=NAVER</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003538444</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-04 01:09:01.123568+00:00</t>
+          <t>2026-03-06 12:25:06.331952+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>공무원 D씨</t>
+          <t>30대 여성 A씨</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 검찰 구약식 결정 통보 완료</t>
+          <t>경찰 수사 및 구속 절차 진행 중, 약물운전·위험운전치상 혐의 적용</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>공무원 D씨가 혈중알코올농도 0.143%의 음주 상태로 운전 중 정차 차량을 충격하여 4명에게 상해를 입혔습니다. D씨는 광주지검으로부터 벌금 600만 원의 구약식 결정을 통보받았으며, 피해자들은 민사상 손해배상 청구를 할 수 있는 상황입니다.</t>
+          <t>30대 여성 A씨가 약물 투약 상태로 포르쉐 SUV를 운전하다 반포대교 난간을 들이받고 추락한 사건. A씨는 약물운전, 위험운전치상, 마약류관리법 위반 혐의를 받고 있으며, 경찰 수사 및 구속 절차가 진행 중이다. 피해자 진단서 제출이 잇따르고 공범도 자수하는 등 사건의 책임 소재는 명확해 보인다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>공무원 D씨의 음주운전으로 인한 사고 발생 및 상해 사실이 검찰 구약식 결정으로 명확히 확인되어 상대방 책임이 명확합니다. 혈중알코올농도 수치, 사고 내용, 검찰의 구약식 결정 통보 등 객관적 증거가 충분히 확보되었으며, 형사상 공적 절차가 완료되어 민사 소송의 기반이 마련되었습니다. 다만, 피해자 수가 4명으로 집단적 피해에 해당하지 않으며, 피해 금액이 구체적으로 명시되지 않아 대규모 투자 대상으로 보기 어렵습니다.</t>
+          <t>운전자의 약물운전 및 위험운전치상 혐의가 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보 가능성이 높음(적합 조건 5, 6). 그러나 피해 규모나 피해자 수가 구체적으로 명시되지 않았고, 상대방의 자력(개인)이 대기업 수준으로 확실하지 않아 투자 매력도가 'High'까지는 아님.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>광주 공무원 5명, 지난해 잇단 음주운전 '물의'</t>
+          <t>'반포대교 추락' 포르쉐 운전자, 약물운전·위험운전치상 추가 적용(종...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=902919</t>
+          <t>https://www.news1.kr/society/incident-accident/6093113</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-04 01:08:06.140052+00:00</t>
+          <t>2026-03-06 12:18:51.746932+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>A 씨 (운전자), 약물 제공 병원 직원</t>
+          <t>A씨, B씨</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>음주운전 및 사고 후 미조치 관련 형사 항소심 변론 종결</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>30대 여성 A 씨가 약물 투약 후 포르셰를 운전하다 반포대교에서 추락하는 사고를 냈으며, 차량에서 마약류가 발견되어 구속되었습니다. 이후 A 씨에게 약물을 건넨 병원 직원이 자수하여 경찰이 마약 유통 경위를 수사 중입니다. 이 사고로 다른 운전자도 피해를 입은 것으로 보입니다.</t>
+          <t>A씨와 B씨는 음주운전 후 아파트 주차장에서 차량 7대를 들이받고 도주했으며, 이후 술을 마시지 않았다고 허위 진술한 혐의로 기소되었습니다. 1심에서 집행유예를 선고받았으나, 검찰이 양형 부당을 이유로 항소하여 현재 항소심 변론이 종결된 상태입니다. 경찰은 CCTV 영상과 국과수 감정으로 음주 사실을 확인했습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>운전자의 약물 투약 및 운전 사실, 공범의 자수 등으로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며(적합 조건 3 불해당), 피고의 자력에 대한 정보가 부족하여(적합 조건 2 불확실) 적합도는 Medium으로 판단됩니다.</t>
+          <t>상대방(A씨, B씨)의 음주운전 및 사고 후 미조치 책임이 비교적 명확하고(적합 조건 1), 경찰 수사를 통해 CCTV 영상 및 국과수 감정 결과 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 형사 항소심이 진행 중인 공적 절차(적합 조건 6)가 있습니다. 그러나 피해 규모가 차량 7대 파손으로 집단적 피해로 보기 어렵고(부적합 조건 3), 피고인들의 자력에 대한 정보가 없어 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>최소 1명 이상</t>
+          <t>7명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>'반포대교 추락' 포르셰 운전자에 약물 준 병원 직원…경찰에 자수</t>
+          <t>차량 7대 들이받고  술 안 마셨다  입 맞춘 남녀, 2심서도 실형 구형</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179340</t>
+          <t>https://www.mt.co.kr/society/2026/03/05/2026030519434515819</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-04 00:26:32.688971+00:00</t>
+          <t>2026-03-06 01:21:37.857639+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김인호 전 산림청장</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>약물 운전 관련 형사 수사 진행 중</t>
+          <t>경찰 소환 통보 및 조사 예정</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>A씨가 포르쉐를 몰고 반포대교에서 난간을 뚫고 추락하여 아래 도로를 지나던 벤츠 차량을 덮쳐 40대 운전자가 부상당했다. A씨는 약물 운전 혐의로 구속되었으며, 경찰은 사고 경위와 약물 투약 경위 등을 수사 중이다.</t>
+          <t>음주운전 사고로 직권면직된 김인호 전 산림청장에 대해 경찰이 소환을 통보했습니다. 이 사고로 15명의 피해자가 발생했으며, 이 중 4명은 전치 2~3주의 진단서를 경찰에 제출했습니다. 경찰은 김 전 청장을 도로교통법 위반 및 교통사고처리특례법상 치상 혐의로 입건하고 조만간 조사할 계획입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 약물 운전으로 인한 사고로 책임이 비교적 명확하며(적합 조건 1), 운전자 구속 및 수사가 진행 중으로 공적 절차가 진행되고 있습니다(적합 조건 6). 사고 현장 및 수사 결과로 증거 확보도 용이할 것으로 보입니다(적합 조건 5). 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 불확실하여 대규모 소송금융 투자에는 한계가 있습니다.</t>
+          <t>김인호 전 산림청장의 음주운전 사고로 인한 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보가 용이하다는 점(적합 조건 5, 6)은 긍정적입니다. 그러나 피해자 수가 집단소송을 고려할 만큼 많지 않고(15명, 적합 조건 3 미충족), 피해 규모가 수억 원 이상으로 크다고 단정하기 어려워(적합 조건 4 미충족) 소송금융 투자 매력도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>'약물 포르쉐' 운전자 구속…의료용을 어떻게? 수사 집중</t>
+          <t>[단독] 경찰, '음주 사고' 김인호 전 산림청장 소환 통보</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287375?influxDiv=NAVER</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603051851240935</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-02-28 01:04:49.986260+00:00</t>
+          <t>2026-03-06 01:16:07.096870+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 영장 발부, 프로포폴 출처 파악 중</t>
+          <t>경찰 수사 진행 중 (운전자 A씨 구속, 약물 제공자 B씨 자수)</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>30대 여성이 프로포폴을 투약한 채 포르셰 차량을 몰다 반포대교에서 사고를 내 다른 운전자를 다치게 한 혐의로 구속되었습니다. 경찰은 차량에서 발견된 프로포폴 용기와 주사기의 입수 경로를 파악하는 데 주력하고 있으며, 약물 운전 및 마약류관리법 위반 혐의로 수사를 진행 중입니다.</t>
+          <t>30대 여성 A씨가 약물 투약 후 포르셰를 운전하다 반포대교에서 추락 사고를 냈으며, 차량에서 프로포폴과 주사기가 발견되어 구속되었다. 이후 병원 직원 B씨가 A씨에게 약물을 건넸다고 자수하여 경찰이 마약 유통 경위를 수사 중이다. 이 사건은 교통사고와 마약 관련 형사 사건이 복합된 양상이다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>약물 운전으로 인한 상대방의 책임이 명확하며(적합 조건 1), 사고 현장에서 프로포폴 용기 및 주사기가 발견되어 증거가 확보되었고(적합 조건 5), 경찰 수사 및 구속 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 명확히 파악되지 않았고, 집단적 피해가 아닌 개별 사고이며, 상대방의 자력은 포르셰 운전이라는 점 외에 구체적으로 확인되지 않아 'Medium'으로 판단했습니다.</t>
+          <t>운전자 A씨와 약물 제공자 B씨의 책임이 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중이고(적합 조건 6), 약물 및 자수 등 객관적 증거가 확보되어 있음(적합 조건 5). 다만, 집단적 피해가 아니며, 피해 규모가 명확하지 않고, 상대방의 자력 또한 불확실하여 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>'약물 운전' 포르셰 운전자 구속…경찰, 프로포폴 출처 파악 주력</t>
+          <t>'반포대교 추락' 포르셰 운전자에 약물 준 병원 직원…경찰에 자수</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178643</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179310</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-02-28 01:03:30.818480+00:00</t>
+          <t>2026-03-04 01:09:23.440935+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 치상 혐의 추가 적용 예정</t>
+          <t>약물 운전 피의자 수사 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전 중 교통사고를 내 SUV와 버스를 잇달아 들이받았다. 사고 당시 혈중알코올농도는 면허 정지 수치였으며, 경찰은 피해자 진단서와 진술서를 토대로 교통사고처리특례법상 치상 혐의를 추가 적용할 예정이다. 다음 주 중 김 전 청장을 소환할 계획이다.</t>
+          <t>병원 직원 A씨가 약물 운전 사고를 내고 마약류 관리법 위반 및 약물 운전 혐의를 인정했다. 사고 당시 A씨 차량에서 프로포폴과 주사기가 발견되었으며, A씨는 약물을 병원에서 구했다고 자수했다. 이 사고로 부딪힌 운전자가 다친 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장의 음주운전으로 인한 교통사고로 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 증거 확보가 용이함(적합 조건 5, 6). 다만, 피해 규모가 수억 원 이상인지 불확실하고, 집단적 피해가 아닌 개별 피해로 보이며, 상대방의 자력 또한 대기업 수준으로 명확하지 않아 High 등급에는 미치지 못함.</t>
+          <t>약물 운전 피의자가 혐의를 인정하고 사고 당시 약물과 주사기가 발견되어 상대방 책임이 비교적 명확하며(적합 조건 1), 수사기관의 조사가 진행 중인 것으로 보입니다(적합 조건 6). 또한 약물과 주사기가 발견된 것이 객관적인 증거로 작용할 수 있습니다(적합 조건 5). 다만, 피해 규모나 상대방(관련 병원)의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 피해로 보입니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장 내주 소환… 1km 음주운전</t>
+          <t>그 많은 약물 어떻게 구했나 했더니…'병원 직원' 자수</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202602272306120hK</t>
+          <t>https://news.jtbc.co.kr/article/NB12287906?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-02-28 00:18:49.911068+00:00</t>
+          <t>2026-03-04 01:09:01.123568+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>공무원 D씨</t>
+        </is>
+      </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>의인 중상 입원 치료 중, 반찬가게 폐업</t>
+          <t>음주운전으로 인한 검찰 구약식 결정 통보 완료</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>지난달 경기 고양시에서 제동이 풀린 1톤 화물차를 멈춰 세우려던 의인 양명덕 씨가 중상을 입고 하반신 마비가 우려되는 상황입니다. 양 씨는 4차례 수술을 받았으며 수천만원의 치료비와 반찬가게 폐업으로 경제적 어려움을 겪고 있습니다. 자생한방병원 등에서 긴급 지원금을 전달했습니다.</t>
+          <t>공무원 D씨가 혈중알코올농도 0.143%의 음주 상태로 운전 중 정차 차량을 충격하여 4명에게 상해를 입혔습니다. D씨는 광주지검으로부터 벌금 600만 원의 구약식 결정을 통보받았으며, 피해자들은 민사상 손해배상 청구를 할 수 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>제동이 풀린 화물차로 인한 사고로 상대방 책임이 비교적 명확하며, 의인이 하반신 마비 우려 등 중상을 입고 수천만원의 치료비와 영업손실이 발생하여 피해 규모가 큽니다. 사고 현장 및 의료 기록 등 증거 확보 가능성도 높습니다. 다만, 상대방의 자력이 불확실하고 집단적 피해가 아닌 개별 피해 사건입니다.</t>
+          <t>공무원 D씨의 음주운전으로 인한 사고 발생 및 상해 사실이 검찰 구약식 결정으로 명확히 확인되어 상대방 책임이 명확합니다. 혈중알코올농도 수치, 사고 내용, 검찰의 구약식 결정 통보 등 객관적 증거가 충분히 확보되었으며, 형사상 공적 절차가 완료되어 민사 소송의 기반이 마련되었습니다. 다만, 피해자 수가 4명으로 집단적 피해에 해당하지 않으며, 피해 금액이 구체적으로 명시되지 않아 대규모 투자 대상으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>수천만원 이상 (치료비 및 영업손실)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>화물차 사고 막으려다 하반신 마비 온 영웅을 지원합니다 ... 자생한방...</t>
+          <t>광주 공무원 5명, 지난해 잇단 음주운전 '물의'</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>thefirstmedia.net</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.thefirstmedia.net/news/articleView.html?idxno=194081</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=902919</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-02-24 12:30:16.466388+00:00</t>
+          <t>2026-03-04 01:08:06.140052+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A 씨 (운전자), 약물 제공 병원 직원</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>구속 기소되어 재판 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>20대 A씨가 집행유예 기간 중 음주 역주행 사고를 내 5명에게 중상해를 입히고 도주한 뒤, 모친에게 허위 진술을 요구한 혐의로 구속 기소되었습니다. 검찰의 보완 수사를 통해 피해자 수와 음주 사실이 확인되었으며, 현재 재판이 진행 중입니다.</t>
+          <t>30대 여성 A 씨가 약물 투약 후 포르셰를 운전하다 반포대교에서 추락하는 사고를 냈으며, 차량에서 마약류가 발견되어 구속되었습니다. 이후 A 씨에게 약물을 건넨 병원 직원이 자수하여 경찰이 마약 유통 경위를 수사 중입니다. 이 사고로 다른 운전자도 피해를 입은 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>음주 역주행, 도주, 모친에게 허위 진술 요구 등 상대방 책임이 명확하며(적합 조건 1), 검찰 수사 및 구속 기소 등 공적 절차가 진행 중이고(적합 조건 6), CCTV 등 증거가 확보되었습니다(적합 조건 5). 다만 피해자 수가 5명으로 집단적 피해로 보기 어렵고, 상대방이 개인으로 자력 확보가 불확실한 점이 투자 적합도를 낮춥니다.</t>
+          <t>운전자의 약물 투약 및 운전 사실, 공범의 자수 등으로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며(적합 조건 3 불해당), 피고의 자력에 대한 정보가 부족하여(적합 조건 2 불확실) 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>최소 1명 이상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>엄마, 나 대신 음주운전 했다고 해줘 …20대 아들, 구속 기소</t>
+          <t>'반포대교 추락' 포르셰 운전자에 약물 준 병원 직원…경찰에 자수</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1941844</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179340</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-02-23 12:39:19.785291+00:00</t>
+          <t>2026-03-04 00:26:32.688971+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>경찰 입건 및 수사 진행 중, 부상 여부 확인 및 진단서 제출 대기</t>
+          <t>약물 운전 관련 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주 상태로 버스와 SUV를 연이어 들이받는 사고를 냈습니다. 경찰은 김 전 청장을 음주운전 및 교통사고처리법상 치상 혐의로 입건했으며, 피해자들의 진단서를 받아 혐의를 확정할 예정입니다. 사고 당시 버스에는 10여 명의 승객이 탑승했던 것으로 파악됩니다.</t>
+          <t>A씨가 포르쉐를 몰고 반포대교에서 난간을 뚫고 추락하여 아래 도로를 지나던 벤츠 차량을 덮쳐 40대 운전자가 부상당했다. A씨는 약물 운전 혐의로 구속되었으며, 경찰은 사고 경위와 약물 투약 경위 등을 수사 중이다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장의 음주운전 사고로 상대방의 책임이 명확하며(적합 조건 1), 혈중알코올농도 등 객관적 증거가 확보되어 있고(적합 조건 5), 경찰 수사 및 입건 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인이라 자력에 대한 불확실성이 있으며(적합 조건 2 미충족), 피해 규모(금액)가 미상이고 피해자 수가 집단소송을 유발할 정도로 많지는 않습니다(적합 조건 3, 4 미충족).</t>
+          <t>상대방(A씨)의 약물 운전으로 인한 사고로 책임이 비교적 명확하며(적합 조건 1), 운전자 구속 및 수사가 진행 중으로 공적 절차가 진행되고 있습니다(적합 조건 6). 사고 현장 및 수사 결과로 증거 확보도 용이할 것으로 보입니다(적합 조건 5). 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 불확실하여 대규모 소송금융 투자에는 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>10여 명 (버스 승객, 버스 기사, SUV 운전자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장 '치상' 혐의 확정되나?... 부상 여부 확인</t>
+          <t>'약물 포르쉐' 운전자 구속…의료용을 어떻게? 수사 집중</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602232023584153</t>
+          <t>https://news.jtbc.co.kr/article/NB12287375?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-02-23 12:37:04.991302+00:00</t>
+          <t>2026-02-28 01:04:49.986260+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>약물 운전 포르셰 운전자</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>고령 운전자 사고 증가에 대한 사회적 논의 및 정책 개선 추진 중</t>
+          <t>경찰 수사 및 구속 영장 발부, 프로포폴 출처 파악 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>고령 운전자 교통사고가 급증하며 사회적 문제로 대두되고 있습니다. 특히 페달 오조작으로 인한 중상해 사고 사례가 언급되었으며, 고령 운전자의 신체적 약점이 원인으로 지목됩니다. 정부는 2029년부터 신차에 페달 오조작 방지 장치 의무화를 추진하는 등 해법을 모색 중입니다.</t>
+          <t>30대 여성이 프로포폴을 투약한 채 포르셰 차량을 몰다 반포대교에서 사고를 내 다른 운전자를 다치게 한 혐의로 구속되었습니다. 경찰은 차량에서 발견된 프로포폴 용기와 주사기의 입수 경로를 파악하는 데 주력하고 있으며, 약물 운전 및 마약류관리법 위반 혐의로 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>고령 운전자의 페달 오조작 등 과실로 인한 사고 책임이 비교적 명확하고(적합 조건 1), 블랙박스, CCTV 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방이 개별 고령 운전자이므로 대기업, 공공기관 등 자력 충분한 피고가 아니며(부적합 조건 2 불충족), 단일 사건으로 다수의 집단적 피해가 발생한 사례가 아닙니다(부적합 조건 3 불충족).</t>
+          <t>약물 운전으로 인한 상대방의 책임이 명확하며(적합 조건 1), 사고 현장에서 프로포폴 용기 및 주사기가 발견되어 증거가 확보되었고(적합 조건 5), 경찰 수사 및 구속 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 명확히 파악되지 않았고, 집단적 피해가 아닌 개별 사고이며, 상대방의 자력은 포르셰 운전이라는 점 외에 구체적으로 확인되지 않아 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>2명 (특정 사례 기준)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>고령 운전자 사고 급증…면허 뺏는 것만이 답일까? [이슈콘서트]</t>
+          <t>'약물 운전' 포르셰 운전자 구속…경찰, 프로포폴 출처 파악 주력</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491140&amp;ref=A</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178643</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-02-23 12:26:45.248826+00:00</t>
+          <t>2026-02-28 01:03:30.818480+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>김인호</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 치상 혐의 추가 적용 예정</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전 사고로 마을버스와 승용차 2대를 들이받고 보행자를 칠 뻔한 사건으로 직권 면직되었습니다. 경찰은 김 전 청장을 소환하여 조사할 예정이며, 피해자들의 진단서를 통해 부상 상황을 확인하고 있습니다. 이 사건은 산림청 노조와 정치권에서도 논란이 되고 있습니다.</t>
+          <t>김인호 전 산림청장이 음주운전 중 교통사고를 내 SUV와 버스를 잇달아 들이받았다. 사고 당시 혈중알코올농도는 면허 정지 수치였으며, 경찰은 피해자 진단서와 진술서를 토대로 교통사고처리특례법상 치상 혐의를 추가 적용할 예정이다. 다음 주 중 김 전 청장을 소환할 계획이다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>상대방 책임이 음주운전으로 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아니며 피해 규모가 아직 불분명하고, 상대방이 개인이므로 자력에 대한 추가 확인이 필요합니다.</t>
+          <t>김인호 전 산림청장의 음주운전으로 인한 교통사고로 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 증거 확보가 용이함(적합 조건 5, 6). 다만, 피해 규모가 수억 원 이상인지 불확실하고, 집단적 피해가 아닌 개별 피해로 보이며, 상대방의 자력 또한 대기업 수준으로 명확하지 않아 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>경찰, '음주운전 면직' 김인호 전 산림청장 조만간 소환… 전화기 꺼져...</t>
+          <t>김인호 전 산림청장 내주 소환… 1km 음주운전</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/23/2026022390027.html</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202602272306120hK</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-02-23 00:28:34.965119+00:00</t>
+          <t>2026-02-28 00:18:49.911068+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>음주운전 사망사고 형사 재판 1심 판결 선고. 피해자 유족의 민사 소송 가능성 있음.</t>
+          <t>의인 중상 입원 치료 중, 반찬가게 폐업</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>아들을 귀가시키던 40대 남성을 음주운전으로 사망에 이르게 한 운전자가 1심에서 징역 6년을 선고받았다. 재판부는 피고인의 음주운전으로 피해자의 생명을 빼앗은 점을 지적했으며, 1인을 제외한 피해자들과 합의한 점을 양형 이유로 설명했다. 사망 피해자의 유족은 민사상 손해배상 청구를 고려할 수 있다.</t>
+          <t>지난달 경기 고양시에서 제동이 풀린 1톤 화물차를 멈춰 세우려던 의인 양명덕 씨가 중상을 입고 하반신 마비가 우려되는 상황입니다. 양 씨는 4차례 수술을 받았으며 수천만원의 치료비와 반찬가게 폐업으로 경제적 어려움을 겪고 있습니다. 자생한방병원 등에서 긴급 지원금을 전달했습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>음주운전으로 인한 사망 사고로 상대방의 책임이 명확하며(적합 조건 1), 형사 재판을 통해 유죄 판결이 내려져 증거가 충분함(적합 조건 5). 그러나 상대방이 개인으로 자력 여부가 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 회수 가능성에 대한 추가 확인이 필요함.</t>
+          <t>제동이 풀린 화물차로 인한 사고로 상대방 책임이 비교적 명확하며, 의인이 하반신 마비 우려 등 중상을 입고 수천만원의 치료비와 영업손실이 발생하여 피해 규모가 큽니다. 사고 현장 및 의료 기록 등 증거 확보 가능성도 높습니다. 다만, 상대방의 자력이 불확실하고 집단적 피해가 아닌 개별 피해 사건입니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원 이상 (치료비 및 영업손실)</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>1명 (사망자) 및 유족</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>아들 귀가시키던 40대 숨지게 한 음주 운전자 징역 6년</t>
+          <t>화물차 사고 막으려다 하반신 마비 온 영웅을 지원합니다 ... 자생한방...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>thefirstmedia.net</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008450970&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.thefirstmedia.net/news/articleView.html?idxno=194081</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-02-23 00:26:33.388261+00:00</t>
+          <t>2026-02-24 12:30:16.466388+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>김모 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>가해자에게 징역 6년 선고 (형사 절차 종결), 민사상 손해배상 절차는 진행 중이거나 예정</t>
+          <t>구속 기소되어 재판 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>음주운전 및 뺑소니로 40대 가장을 사망에 이르게 한 50대 가해자에게 징역 6년이 선고되었습니다. 피해자의 아들이 현장에서 아버지를 잃는 충격을 겪었으며, 다른 4명도 부상을 입었습니다. 가해자는 과거 두 차례 음주운전 전력이 있습니다.</t>
+          <t>20대 A씨가 집행유예 기간 중 음주 역주행 사고를 내 5명에게 중상해를 입히고 도주한 뒤, 모친에게 허위 진술을 요구한 혐의로 구속 기소되었습니다. 검찰의 보완 수사를 통해 피해자 수와 음주 사실이 확인되었으며, 현재 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>가해자의 음주운전 및 뺑소니로 인한 사망 사고로 책임이 명확하며(적합 조건 1), 형사 재판에서 유죄가 선고되어 객관적 증거가 충분합니다(적합 조건 5, 6). 사망 사고로 피해 규모가 매우 크고 유족의 정신적 고통이 심각합니다(적합 조건 4). 다만, 가해자가 개인이며 자력에 대한 정보가 부족하여 배상금 회수 가능성이 불확실한 점이 투자 리스크입니다.</t>
+          <t>음주 역주행, 도주, 모친에게 허위 진술 요구 등 상대방 책임이 명확하며(적합 조건 1), 검찰 수사 및 구속 기소 등 공적 절차가 진행 중이고(적합 조건 6), CCTV 등 증거가 확보되었습니다(적합 조건 5). 다만 피해자 수가 5명으로 집단적 피해로 보기 어렵고, 상대방이 개인으로 자력 확보가 불확실한 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>사망 1명, 중상 1명(아들), 경상 4명</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>음주차량에 아들 귀가시키던 40대 가장 사망…가해자는 3번째 음주운전</t>
+          <t>엄마, 나 대신 음주운전 했다고 해줘 …20대 아들, 구속 기소</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10679887?ref=naver</t>
+          <t>http://www.inews24.com/view/1941844</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-02-23 00:23:57.972427+00:00</t>
+          <t>2026-02-23 12:39:19.785291+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>김인호</t>
+          <t>김인호 전 산림청장</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 김인호 전 산림청장 입건 및 소환 예정</t>
+          <t>경찰 입건 및 수사 진행 중, 부상 여부 확인 및 진단서 제출 대기</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전 중 신호를 위반하고 보행자를 위협한 뒤 버스와 승용차 등 차량 2대를 들이받는 사고를 냈습니다. 경찰은 김 전 청장을 음주운전 및 교통사고처리특례법 위반 혐의로 입건하고 조만간 소환 조사할 예정입니다. 청와대는 사고 사실이 알려진 직후 김 전 청장을 직권면직 처리했습니다.</t>
+          <t>김인호 전 산림청장이 음주 상태로 버스와 SUV를 연이어 들이받는 사고를 냈습니다. 경찰은 김 전 청장을 음주운전 및 교통사고처리법상 치상 혐의로 입건했으며, 피해자들의 진단서를 받아 혐의를 확정할 예정입니다. 사고 당시 버스에는 10여 명의 승객이 탑승했던 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>전 산림청장의 음주운전 사고로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이고(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 전 고위 공직자로서 배상 능력도 있을 것으로 판단됩니다(적합 조건 2). 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 매우 크다고 보기는 어렵습니다.</t>
+          <t>김인호 전 산림청장의 음주운전 사고로 상대방의 책임이 명확하며(적합 조건 1), 혈중알코올농도 등 객관적 증거가 확보되어 있고(적합 조건 5), 경찰 수사 및 입건 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인이라 자력에 대한 불확실성이 있으며(적합 조건 2 미충족), 피해 규모(금액)가 미상이고 피해자 수가 집단소송을 유발할 정도로 많지는 않습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10여 명 (버스 승객, 버스 기사, SUV 운전자)</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>산불 비상인데 음주운전…김인호 조만간 경찰 소환</t>
+          <t>김인호 전 산림청장 '치상' 혐의 확정되나?... 부상 여부 확인</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260223055438aJt</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602232023584153</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-02-23 00:22:27.469658+00:00</t>
+          <t>2026-02-23 12:37:04.991302+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 단속 강화 및 학부모 처벌 검토</t>
+          <t>고령 운전자 사고 증가에 대한 사회적 논의 및 정책 개선 추진 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>경찰이 새 학기를 앞두고 무면허 킥보드와 픽시 자전거 단속을 강화하며, 반복 위반 시 학부모 처벌까지 검토하고 있습니다. 미성년자들의 전동 킥보드 및 픽시 자전거 운행으로 인한 사고가 잇따라 중상해 및 사망 사고까지 발생하며 사회적 우려가 커지고 있습니다.</t>
+          <t>고령 운전자 교통사고가 급증하며 사회적 문제로 대두되고 있습니다. 특히 페달 오조작으로 인한 중상해 사고 사례가 언급되었으며, 고령 운전자의 신체적 약점이 원인으로 지목됩니다. 정부는 2029년부터 신차에 페달 오조작 방지 장치 의무화를 추진하는 등 해법을 모색 중입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>적합 조건으로 가해자 책임이 명확하고(가해자 특정), 경찰의 단속 강화 및 학부모 수사 의뢰 검토 등 공적 절차가 진행 중입니다. 또한, 중상해 및 사망 사고 사례가 언급되어 피해 규모가 클 수 있습니다. 다만, 가해자가 미성년자이므로 상대방의 자력 확보가 불확실하며, 집단소송으로 발전할 가능성이 아직 명확하지 않아 적합도는 Medium으로 판단됩니다.</t>
+          <t>고령 운전자의 페달 오조작 등 과실로 인한 사고 책임이 비교적 명확하고(적합 조건 1), 블랙박스, CCTV 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방이 개별 고령 운전자이므로 대기업, 공공기관 등 자력 충분한 피고가 아니며(부적합 조건 2 불충족), 단일 사건으로 다수의 집단적 피해가 발생한 사례가 아닙니다(부적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (특정 사례 기준)</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>킥보드·픽시자전거 단속 강화... 학부모도 처벌 검토</t>
+          <t>고령 운전자 사고 급증…면허 뺏는 것만이 답일까? [이슈콘서트]</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602222256007523</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491140&amp;ref=A</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-02-23 00:19:01.947475+00:00</t>
+          <t>2026-02-23 12:26:45.248826+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>경찰의 불송치 결정 후 검찰의 보완수사를 통해 피의자 기소</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>경찰이 3년간 방치하고 불송치 결정했던 음주운전 사건을 서울남부지검 구지훈 검사가 재수사하여 진실을 규명했다. 피의자는 혈중알코올농도 0.206%의 만취 상태로 운전했으나, 경찰은 '실수'라는 주장만 믿고 불송치했다. 구 검사는 CCTV 영상 등 증거를 확보하고 피의자의 자백을 이끌어내 기소했다.</t>
+          <t>김인호 전 산림청장이 음주운전 사고로 마을버스와 승용차 2대를 들이받고 보행자를 칠 뻔한 사건으로 직권 면직되었습니다. 경찰은 김 전 청장을 소환하여 조사할 예정이며, 피해자들의 진단서를 통해 부상 상황을 확인하고 있습니다. 이 사건은 산림청 노조와 정치권에서도 논란이 되고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>음주운전 피의자의 책임이 명확하고(적합 조건 1), CCTV 영상 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰의 보완수사를 통해 기소된 형사 절차가 진행 중이다(적합 조건 6). 그러나 기사에 피해 규모나 피해자 수가 명시되지 않았고, 상대방의 자력 정보가 없어 소송금융 투자 매력도가 낮다.</t>
+          <t>상대방 책임이 음주운전으로 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아니며 피해 규모가 아직 불분명하고, 상대방이 개인이므로 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>[검사수첩] 3년간 방치된 음주운전 사건 규명…구지훈 검사  지연된 정...</t>
+          <t>경찰, '음주운전 면직' 김인호 전 산림청장 조만간 소환… 전화기 꺼져...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260222010006228</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/23/2026022390027.html</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-02-22 12:50:27.684931+00:00</t>
+          <t>2026-02-23 00:28:34.965119+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>김모(51)씨</t>
+          <t>음주 운전자</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>음주운전 가해자에게 징역 6년 1심 선고. 사망 피해자 유족과의 민사 합의 여부는 불분명하며, 민사 소송이 예상됨.</t>
+          <t>음주운전 사망사고 형사 재판 1심 판결 선고. 피해자 유족의 민사 소송 가능성 있음.</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>지난해 11월, 만취 상태로 운전하던 김모씨가 오토바이를 들이받고 도주하다 재차 다른 오토바이를 충격하여 40대 가장 A씨가 사망하고 아들 B군 등 5명이 부상당했다. 김씨는 과거 음주운전 전력이 있으며, 의정부지방법원 남양주지원에서 징역 6년을 선고받았다. 사망 피해자 유족과의 합의 여부는 불분명하며, 민사 손해배상 소송이 예상된다.</t>
+          <t>아들을 귀가시키던 40대 남성을 음주운전으로 사망에 이르게 한 운전자가 1심에서 징역 6년을 선고받았다. 재판부는 피고인의 음주운전으로 피해자의 생명을 빼앗은 점을 지적했으며, 1인을 제외한 피해자들과 합의한 점을 양형 이유로 설명했다. 사망 피해자의 유족은 민사상 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>음주운전 가해자의 책임이 명확하고(적합 조건 1), 경찰 조사 및 형사 재판을 통해 객관적 증거가 확보되었으며(적합 조건 5), 사망 사고로 피해 규모가 크다(적합 조건 4). 또한 형사 재판이 1심 판결 선고 단계까지 진행되었다(적합 조건 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하다는 점이 투자에 어려운 요소로 작용한다.</t>
+          <t>음주운전으로 인한 사망 사고로 상대방의 책임이 명확하며(적합 조건 1), 형사 재판을 통해 유죄 판결이 내려져 증거가 충분함(적합 조건 5). 그러나 상대방이 개인으로 자력 여부가 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 회수 가능성에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>미상 (사망으로 인한 고액 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>6명 (사망 1명, 발목 부상 1명, 경추 염좌 등 4명)</t>
+          <t>1명 (사망자) 및 유족</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>아들 태우고 가던 아빠 참변…귀갓길 덮친 만취 운전자 결국</t>
+          <t>아들 귀가시키던 40대 숨지게 한 음주 운전자 징역 6년</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406408</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008450970&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-02-22 12:33:35.664040+00:00</t>
+          <t>2026-02-23 00:26:33.388261+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>김모 씨</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>음주운전 위험운전치사상 혐의로 징역 6년 선고</t>
+          <t>가해자에게 징역 6년 선고 (형사 절차 종결), 민사상 손해배상 절차는 진행 중이거나 예정</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>음주운전자가 2차 사고로 40대 가장을 사망케 하고 아들에게 중상해를 입힌 사건입니다. 피고인은 과거 음주운전 전력이 있으며, 특가법상 위험운전치사상 혐의로 징역 6년을 선고받았습니다. 사망 피해자 외 5명도 부상을 입었습니다.</t>
+          <t>음주운전 및 뺑소니로 40대 가장을 사망에 이르게 한 50대 가해자에게 징역 6년이 선고되었습니다. 피해자의 아들이 현장에서 아버지를 잃는 충격을 겪었으며, 다른 4명도 부상을 입었습니다. 가해자는 과거 두 차례 음주운전 전력이 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>음주운전자의 책임이 명확하고(적합 조건 1), 40대 가장의 사망과 아들의 중상해로 피해 규모가 크며(적합 조건 4), 이미 형사 재판을 통해 증거가 충분히 확보되었습니다(적합 조건 5). 다만, 피고인이 개인이며 자력에 대한 정보가 부족하고, 집단적 피해로 보기는 어렵습니다.</t>
+          <t>가해자의 음주운전 및 뺑소니로 인한 사망 사고로 책임이 명확하며(적합 조건 1), 형사 재판에서 유죄가 선고되어 객관적 증거가 충분합니다(적합 조건 5, 6). 사망 사고로 피해 규모가 매우 크고 유족의 정신적 고통이 심각합니다(적합 조건 4). 다만, 가해자가 개인이며 자력에 대한 정보가 부족하여 배상금 회수 가능성이 불확실한 점이 투자 리스크입니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>사망 1명, 중상 1명, 경상 4명</t>
+          <t>사망 1명, 중상 1명(아들), 경상 4명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>아들 귀가시키던 40대 가장 덮친 음주 운전자…징역 6년</t>
+          <t>음주차량에 아들 귀가시키던 40대 가장 사망…가해자는 3번째 음주운전</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602221916138989</t>
+          <t>https://biz.heraldcorp.com/article/10679887?ref=naver</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-02-22 12:32:48.958472+00:00</t>
+          <t>2026-02-23 00:23:57.972427+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>김모(51)씨</t>
+          <t>김인호</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>음주운전 혐의 1심 징역 6년 선고. 민사상 손해배상 소송은 아직 제기되지 않은 것으로 보임.</t>
+          <t>경찰 수사 진행 중, 김인호 전 산림청장 입건 및 소환 예정</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>50대 남성이 음주운전 중 2차 사고를 내 40대 가장을 숨지게 하고 아들에게 상해를 입힌 사건. 가해자는 1심에서 징역 6년을 선고받았으며, 과거 음주운전 전력이 있습니다. 피해자 유족은 아들이 아버지의 사망을 목격하는 등 큰 고통을 겪고 있습니다.</t>
+          <t>김인호 전 산림청장이 음주운전 중 신호를 위반하고 보행자를 위협한 뒤 버스와 승용차 등 차량 2대를 들이받는 사고를 냈습니다. 경찰은 김 전 청장을 음주운전 및 교통사고처리특례법 위반 혐의로 입건하고 조만간 소환 조사할 예정입니다. 청와대는 사고 사실이 알려진 직후 김 전 청장을 직권면직 처리했습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>음주운전자의 책임이 명확하고(적합 조건 1), 1심 유죄 판결로 증거가 충분하며(적합 조건 5), 사망 및 상해로 피해 규모가 큽니다(적합 조건 4). 또한 형사 절차가 진행되어 공적 절차 진행 중으로 볼 수 있습니다(적합 조건 6). 그러나 상대방이 개인이며 자력에 대한 정보가 부족하여 배상금 회수 가능성에 대한 추가 확인이 필요합니다(적합 조건 2 불확실).</t>
+          <t>전 산림청장의 음주운전 사고로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이고(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 전 고위 공직자로서 배상 능력도 있을 것으로 판단됩니다(적합 조건 2). 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 매우 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>사망 1명, 상해 1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>아들 귀가시키던 40대 가장 숨지게 한 음주 운전자에 “반사회적 범죄 ...</t>
+          <t>산불 비상인데 음주운전…김인호 조만간 경찰 소환</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602220034</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260223055438aJt</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-02-22 12:32:35.592624+00:00</t>
+          <t>2026-02-23 00:22:27.469658+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>음주운전 가해자 형사 재판 1심 선고 완료. 사망 피해자 유족의 민사상 손해배상 청구 가능성 있음.</t>
+          <t>경찰 단속 강화 및 학부모 처벌 검토</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>음주운전으로 40대 가장이 사망하고 6명이 부상당한 사건으로, 가해자는 징역 6년을 선고받았다. 가해자의 책임이 명확하고 증거가 충분하나, 상대방이 개인이라 자력 여부가 소송금융 투자에 중요한 고려사항이다. 사망 피해자 유족의 민사상 손해배상 청구가 예상된다.</t>
+          <t>경찰이 새 학기를 앞두고 무면허 킥보드와 픽시 자전거 단속을 강화하며, 반복 위반 시 학부모 처벌까지 검토하고 있습니다. 미성년자들의 전동 킥보드 및 픽시 자전거 운행으로 인한 사고가 잇따라 중상해 및 사망 사고까지 발생하며 사회적 우려가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중. 부적합 조건: 상대방 자력 불충분 가능성. 가해자의 음주운전 책임이 명확하고 형사 재판을 통해 유죄가 확정되어 증거가 충분하며 사망 피해자가 발생하여 피해 규모가 크지만, 상대방이 개인이므로 자력 여부가 불확실하여 소송금융 투자에 위험이 따릅니다.</t>
+          <t>적합 조건으로 가해자 책임이 명확하고(가해자 특정), 경찰의 단속 강화 및 학부모 수사 의뢰 검토 등 공적 절차가 진행 중입니다. 또한, 중상해 및 사망 사고 사례가 언급되어 피해 규모가 클 수 있습니다. 다만, 가해자가 미성년자이므로 상대방의 자력 확보가 불확실하며, 집단소송으로 발전할 가능성이 아직 명확하지 않아 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 6명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>아들 태우고 가던 40대 사망…'음주운전' 가해운전자 결국 '중형'</t>
+          <t>킥보드·픽시자전거 단속 강화... 학부모도 처벌 검토</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/22/2026022219143482478</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602222256007523</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-02-22 12:32:15.387862+00:00</t>
+          <t>2026-02-23 00:19:01.947475+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>경찰 수사 및 소환 예정</t>
+          <t>경찰의 불송치 결정 후 검찰의 보완수사를 통해 피의자 기소</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전 중 승용차와 버스를 들이받는 사고를 내 직권 면직되었다. 경찰은 김 전 청장을 조만간 소환하여 피해자들의 부상 상황을 확인하고 사고 경위를 조사할 예정이다. 이 사건은 음주운전으로 인한 교통사고로, 피해자들은 김 전 청장을 상대로 손해배상을 청구할 수 있다.</t>
+          <t>경찰이 3년간 방치하고 불송치 결정했던 음주운전 사건을 서울남부지검 구지훈 검사가 재수사하여 진실을 규명했다. 피의자는 혈중알코올농도 0.206%의 만취 상태로 운전했으나, 경찰은 '실수'라는 주장만 믿고 불송치했다. 구 검사는 CCTV 영상 등 증거를 확보하고 피의자의 자백을 이끌어내 기소했다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장의 음주운전 사고로 상대방 책임이 명확하며(적합 조건 1), 현장에서 음주 사실을 인정하고 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 그러나 집단적 피해가 아니며, 피해 규모가 크다고 단정하기 어렵고 상대방이 개인이므로 자력 충분 조건에 미흡하다.</t>
+          <t>음주운전 피의자의 책임이 명확하고(적합 조건 1), CCTV 영상 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰의 보완수사를 통해 기소된 형사 절차가 진행 중이다(적합 조건 6). 그러나 기사에 피해 규모나 피해자 수가 명시되지 않았고, 상대방의 자력 정보가 없어 소송금융 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>경찰, '음주운전 면직' 김인호 전 산림청장 조만간 소환… 전화기 꺼져...</t>
+          <t>[검사수첩] 3년간 방치된 음주운전 사건 규명…구지훈 검사  지연된 정...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/22/2026022290139.html</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260222010006228</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-02-22 12:32:04.659368+00:00</t>
+          <t>2026-02-22 12:50:27.684931+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>김인호</t>
+          <t>김모(51)씨</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 김 전 청장 소환 조사 예정</t>
+          <t>음주운전 가해자에게 징역 6년 1심 선고. 사망 피해자 유족과의 민사 합의 여부는 불분명하며, 민사 소송이 예상됨.</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>김인호 전 산림청장이 음주운전 중 신호 위반 및 차량 2대 추돌 사고를 일으켜 경찰에 입건되었다. 경찰은 김 전 청장을 소환 조사할 예정이며, 청와대는 사고 사실이 알려진 직후 김 전 청장을 직권면직 처리했다. 산불조심기간 중 전 산림청장의 부적절한 행동에 대한 비판이 커지고 있다.</t>
+          <t>지난해 11월, 만취 상태로 운전하던 김모씨가 오토바이를 들이받고 도주하다 재차 다른 오토바이를 충격하여 40대 가장 A씨가 사망하고 아들 B군 등 5명이 부상당했다. 김씨는 과거 음주운전 전력이 있으며, 의정부지방법원 남양주지원에서 징역 6년을 선고받았다. 사망 피해자 유족과의 합의 여부는 불분명하며, 민사 손해배상 소송이 예상된다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방 책임이 음주운전으로 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 객관적 증거 확보가 용이함(적합 조건 5, 6). 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로는 크지 않을 수 있어 'Medium'으로 판단된다.</t>
+          <t>음주운전 가해자의 책임이 명확하고(적합 조건 1), 경찰 조사 및 형사 재판을 통해 객관적 증거가 확보되었으며(적합 조건 5), 사망 사고로 피해 규모가 크다(적합 조건 4). 또한 형사 재판이 1심 판결 선고 단계까지 진행되었다(적합 조건 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하다는 점이 투자에 어려운 요소로 작용한다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (사망으로 인한 고액 예상)</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>6명 (사망 1명, 발목 부상 1명, 경추 염좌 등 4명)</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>산불 조심기간에 음주운전…김인호, 곧 경찰 소환</t>
+          <t>아들 태우고 가던 아빠 참변…귀갓길 덮친 만취 운전자 결국</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260222182745jKg</t>
+          <t>https://www.joongang.co.kr/article/25406408</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-02-22 12:29:16.634595+00:00</t>
+          <t>2026-02-22 12:33:35.664040+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>화물차 운전자</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>가해자 보험 접수 거부, 피해자 직접 청구권 검토 중</t>
+          <t>음주운전 위험운전치사상 혐의로 징역 6년 선고</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>고속도로에서 화물차 운전자가 보복운전으로 추정되는 행위로 사고를 유발했습니다. 피해자는 사고 후 신체적 고통을 겪고 있으나, 가해자가 보험 접수를 거부하여 사비로 치료받는 상황입니다. 변호사들은 피해자 직접 청구권 제도 활용 가능성을 언급하고 있습니다.</t>
+          <t>음주운전자가 2차 사고로 40대 가장을 사망케 하고 아들에게 중상해를 입힌 사건입니다. 피고인은 과거 음주운전 전력이 있으며, 특가법상 위험운전치사상 혐의로 징역 6년을 선고받았습니다. 사망 피해자 외 5명도 부상을 입었습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>가해자의 고의 또는 중과실 책임이 명확해 보이며(상대방 책임이 비교적 명확함), 고속도로 상황이므로 블랙박스 등 증거 확보 가능성이 높습니다(증거가 있거나 확보 가능함). 다만, 상대방이 개인 화물차 운전자이므로 자력에 대한 불확실성이 있고, 집단적 피해가 아닌 단일 사건으로 보입니다.</t>
+          <t>음주운전자의 책임이 명확하고(적합 조건 1), 40대 가장의 사망과 아들의 중상해로 피해 규모가 크며(적합 조건 4), 이미 형사 재판을 통해 증거가 충분히 확보되었습니다(적합 조건 5). 다만, 피고인이 개인이며 자력에 대한 정보가 부족하고, 집단적 피해로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 1명, 중상 1명, 경상 4명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>“화나서 멈췄다” 고속도로 막은 화물차, 보복운전일까</t>
+          <t>아들 귀가시키던 40대 가장 덮친 음주 운전자…징역 6년</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/H6HW7L2CNRU2</t>
+          <t>http://www.fnnews.com/news/202602221916138989</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-02-22 00:17:58.539805+00:00</t>
+          <t>2026-02-22 12:32:48.958472+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>버스회사</t>
+          <t>김모(51)씨</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>음주운전 혐의 1심 징역 6년 선고. 민사상 손해배상 소송은 아직 제기되지 않은 것으로 보임.</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>시내버스 정차 전 하차하려다 넘어져 어깨 부상을 입은 승객이 버스회사를 상대로 손해배상 소송을 제기했다. 법원은 버스회사의 책임을 30%로 제한하여 치료비와 위자료를 포함한 273만원을 지급하라고 판결했다. 승객의 부주의와 기왕증이 책임 제한의 근거가 되었다.</t>
+          <t>50대 남성이 음주운전 중 2차 사고를 내 40대 가장을 숨지게 하고 아들에게 상해를 입힌 사건. 가해자는 1심에서 징역 6년을 선고받았으며, 과거 음주운전 전력이 있습니다. 피해자 유족은 아들이 아버지의 사망을 목격하는 등 큰 고통을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>버스회사의 책임이 법원에서 인정되었고(적합 조건 1), 버스회사는 배상 능력이 있는 기업이다(적합 조건 2). 그러나 피해 규모가 소액이고(수억 원 이상 기준 미달), 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮다(적합 조건 3, 4 미충족). 이미 1심 판결이 선고된 상태로, 신규 사건 발굴보다는 기존 판결에 대한 후속 조치에 가깝다.</t>
+          <t>음주운전자의 책임이 명확하고(적합 조건 1), 1심 유죄 판결로 증거가 충분하며(적합 조건 5), 사망 및 상해로 피해 규모가 큽니다(적합 조건 4). 또한 형사 절차가 진행되어 공적 절차 진행 중으로 볼 수 있습니다(적합 조건 6). 그러나 상대방이 개인이며 자력에 대한 정보가 부족하여 배상금 회수 가능성에 대한 추가 확인이 필요합니다(적합 조건 2 불확실).</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>273만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 1명, 상해 1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>“버스 멈추기도 전에 일어났다가” …넘어져 수술받은 승객, 법원 판결...</t>
+          <t>아들 귀가시키던 40대 가장 숨지게 한 음주 운전자에 “반사회적 범죄 ...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20010963?ref=naver</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602220034</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-02-21 18:30:30.329393+00:00</t>
+          <t>2026-02-22 12:32:35.592624+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>버스회사</t>
+          <t>A(51)씨</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>부산지방법원 동부지원 1심 판결 선고</t>
+          <t>음주운전 가해자 형사 재판 1심 선고 완료. 사망 피해자 유족의 민사상 손해배상 청구 가능성 있음.</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>버스가 완전히 정차하기 전 하차하려다 넘어져 부상을 입은 승객 A씨가 버스회사를 상대로 손해배상 소송을 제기. 법원은 버스회사의 책임을 30%로 인정하여 치료비와 위자료를 포함한 273만 원을 지급하라고 판결. 승객의 기왕증과 정차 전 이동을 책임 제한의 근거로 삼음.</t>
+          <t>음주운전으로 40대 가장이 사망하고 6명이 부상당한 사건으로, 가해자는 징역 6년을 선고받았다. 가해자의 책임이 명확하고 증거가 충분하나, 상대방이 개인이라 자력 여부가 소송금융 투자에 중요한 고려사항이다. 사망 피해자 유족의 민사상 손해배상 청구가 예상된다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>버스회사의 책임이 1심 판결로 30% 인정되었고(적합 조건 1), 버스회사는 배상 능력이 충분한 기업이다(적합 조건 2). 이미 법원 판결이 나와 증거가 확보된 상태이다(적합 조건 5). 그러나 피해 규모가 소액이고 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮다.</t>
+          <t>적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중. 부적합 조건: 상대방 자력 불충분 가능성. 가해자의 음주운전 책임이 명확하고 형사 재판을 통해 유죄가 확정되어 증거가 충분하며 사망 피해자가 발생하여 피해 규모가 크지만, 상대방이 개인이므로 자력 여부가 불확실하여 소송금융 투자에 위험이 따릅니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>273만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 1명, 부상 6명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>[당신생각은]버스 정차 전 넘어져 부상 당했을 때 버스 회사 책임은?</t>
+          <t>아들 태우고 가던 40대 사망…'음주운전' 가해운전자 결국 '중형'</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11569538?ref=naver</t>
+          <t>https://www.mt.co.kr/society/2026/02/22/2026022219143482478</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-02-21 18:29:04.503174+00:00</t>
+          <t>2026-02-22 12:32:15.387862+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>교통사고</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 소환 예정</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장이 음주운전 중 승용차와 버스를 들이받는 사고를 내 직권 면직되었다. 경찰은 김 전 청장을 조만간 소환하여 피해자들의 부상 상황을 확인하고 사고 경위를 조사할 예정이다. 이 사건은 음주운전으로 인한 교통사고로, 피해자들은 김 전 청장을 상대로 손해배상을 청구할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장의 음주운전 사고로 상대방 책임이 명확하며(적합 조건 1), 현장에서 음주 사실을 인정하고 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 그러나 집단적 피해가 아니며, 피해 규모가 크다고 단정하기 어렵고 상대방이 개인이므로 자력 충분 조건에 미흡하다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>경찰, '음주운전 면직' 김인호 전 산림청장 조만간 소환… 전화기 꺼져...</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/22/2026022290139.html</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:32:04.659368+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>김인호</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 김 전 청장 소환 조사 예정</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>김인호 전 산림청장이 음주운전 중 신호 위반 및 차량 2대 추돌 사고를 일으켜 경찰에 입건되었다. 경찰은 김 전 청장을 소환 조사할 예정이며, 청와대는 사고 사실이 알려진 직후 김 전 청장을 직권면직 처리했다. 산불조심기간 중 전 산림청장의 부적절한 행동에 대한 비판이 커지고 있다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>상대방 책임이 음주운전으로 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 객관적 증거 확보가 용이함(적합 조건 5, 6). 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로는 크지 않을 수 있어 'Medium'으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>2명 이상</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>산불 조심기간에 음주운전…김인호, 곧 경찰 소환</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260222182745jKg</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:29:16.634595+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>화물차 운전자</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>가해자 보험 접수 거부, 피해자 직접 청구권 검토 중</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>고속도로에서 화물차 운전자가 보복운전으로 추정되는 행위로 사고를 유발했습니다. 피해자는 사고 후 신체적 고통을 겪고 있으나, 가해자가 보험 접수를 거부하여 사비로 치료받는 상황입니다. 변호사들은 피해자 직접 청구권 제도 활용 가능성을 언급하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>가해자의 고의 또는 중과실 책임이 명확해 보이며(상대방 책임이 비교적 명확함), 고속도로 상황이므로 블랙박스 등 증거 확보 가능성이 높습니다(증거가 있거나 확보 가능함). 다만, 상대방이 개인 화물차 운전자이므로 자력에 대한 불확실성이 있고, 집단적 피해가 아닌 단일 사건으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>“화나서 멈췄다” 고속도로 막은 화물차, 보복운전일까</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/H6HW7L2CNRU2</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:17:58.539805+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
           <t>버스회사</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
+      <c r="D72" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>시내버스 정차 전 하차하려다 넘어져 어깨 부상을 입은 승객이 버스회사를 상대로 손해배상 소송을 제기했다. 법원은 버스회사의 책임을 30%로 제한하여 치료비와 위자료를 포함한 273만원을 지급하라고 판결했다. 승객의 부주의와 기왕증이 책임 제한의 근거가 되었다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>버스회사의 책임이 법원에서 인정되었고(적합 조건 1), 버스회사는 배상 능력이 있는 기업이다(적합 조건 2). 그러나 피해 규모가 소액이고(수억 원 이상 기준 미달), 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮다(적합 조건 3, 4 미충족). 이미 1심 판결이 선고된 상태로, 신규 사건 발굴보다는 기존 판결에 대한 후속 조치에 가깝다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>273만원</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>“버스 멈추기도 전에 일어났다가” …넘어져 수술받은 승객, 법원 판결...</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20010963?ref=naver</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:30:30.329393+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>버스회사</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>부산지방법원 동부지원 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>버스가 완전히 정차하기 전 하차하려다 넘어져 부상을 입은 승객 A씨가 버스회사를 상대로 손해배상 소송을 제기. 법원은 버스회사의 책임을 30%로 인정하여 치료비와 위자료를 포함한 273만 원을 지급하라고 판결. 승객의 기왕증과 정차 전 이동을 책임 제한의 근거로 삼음.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>버스회사의 책임이 1심 판결로 30% 인정되었고(적합 조건 1), 버스회사는 배상 능력이 충분한 기업이다(적합 조건 2). 이미 법원 판결이 나와 증거가 확보된 상태이다(적합 조건 5). 그러나 피해 규모가 소액이고 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>273만 원</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>[당신생각은]버스 정차 전 넘어져 부상 당했을 때 버스 회사 책임은?</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11569538?ref=naver</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:29:04.503174+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>교통사고</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>버스회사</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
         <is>
           <t>부산지법 동부지원 민사단독 판결 선고</t>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
+      <c r="F74" t="inlineStr">
         <is>
           <t>승객 A씨가 버스 정차 전 하차하려다 넘어져 8주 치료가 필요한 상해를 입었으며, 부산지법 동부지원은 버스회사가 치료비 30%와 지연손해금을 지급하라는 판결을 내렸다. 재판부는 버스회사의 배상책임을 인정하면서도 승객의 과실을 감안해 책임 범위를 30%로 제한했다.</t>
         </is>
       </c>
-      <c r="G69" t="inlineStr">
+      <c r="G74" t="inlineStr">
         <is>
           <t>버스회사의 배상책임이 법원에서 인정되었고(적합 조건 1), 상대방인 버스회사는 자력이 충분한 기업입니다(적합 조건 2). 또한 이미 판결이 선고되어 증거가 확보된 상태입니다(적합 조건 5). 그러나 개별 승객의 사고로 집단적 피해가 아니며, 1심 판결에서 승객의 과실이 70%로 인정되어 배상 책임이 30%로 제한된 점, 그리고 이미 판결이 선고된 단계라는 점에서 소송금융 투자 매력도가 다소 낮습니다.</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I69" t="inlineStr">
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J69" t="inlineStr">
+      <c r="J74" t="inlineStr">
         <is>
           <t>버스 정차 전 하차하다 넘어져 수술...'회사 30% 배상'</t>
         </is>
       </c>
-      <c r="K69" t="inlineStr">
+      <c r="K74" t="inlineStr">
         <is>
           <t>news.knn.co.kr</t>
         </is>
       </c>
-      <c r="L69" t="inlineStr">
+      <c r="L74" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M69" t="inlineStr">
+      <c r="M74" t="inlineStr">
         <is>
           <t>https://news.knn.co.kr/news/article/184090</t>
         </is>
       </c>
-      <c r="N69" t="inlineStr">
+      <c r="N74" t="inlineStr">
         <is>
           <t>2026-02-21 18:25:26.725946+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N69"/>
+  <autoFilter ref="A1:N74"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>