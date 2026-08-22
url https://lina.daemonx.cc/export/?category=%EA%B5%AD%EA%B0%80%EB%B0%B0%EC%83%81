--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$359</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$388</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N359"/>
+  <dimension ref="A1:N388"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="47" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,25738 +539,27810 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰 인력난 심화로 인한 사건 적체 및 국민 피해 발생</t>
+          <t>국가배상청구소송 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>검찰 내 인력난이 심화되어 일선 지청장까지 미제 사건 처리에 투입되는 상황입니다. 이로 인해 검사 1인당 처리해야 할 사건 수가 과도하게 늘어나며, 사건 처리 지연이 국민들의 증거 확보 및 진술 신빙성 유지에 어려움을 초래하여 피해자 보호와 권리 구제에 차질이 발생하고 있습니다. 향후 검사 인력 이탈은 더욱 가속화될 것으로 예상됩니다.</t>
+          <t>부산 돌려차기 사건 피해자 측이 김용민 의원의 발언에 반박하며, 경찰의 초동수사 부실을 검찰의 보완수사가 일부 바로잡았음을 주장했습니다. 피해자 측은 현재 국가배상청구소송을 진행 중이며, 범죄 피해자 보호를 위한 형사소송법 보완입법을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 따라 대한민국이 피고가 될 수 있으며, 적합 조건 3(집단적 피해)에 따라 검찰의 사건 처리 지연으로 다수의 국민이 피해를 입고 있습니다. 적합 조건 5(증거 확보 가능)에 따라 검찰 내부 자료 및 법원행정처 통계로 인력난과 사건 적체 사실이 명확합니다. 그러나 개별 피해 금액 산정이 어렵고, 소송금융 투자 대상으로서의 직접적인 금전적 손해배상 청구 가능성이 불분명하여 Medium으로 판단합니다.</t>
+          <t>국가배상청구소송의 피고인 국가의 자력이 충분하며(적합 조건 2), 경찰의 초동수사 부실이 법원 판결에서 명확히 인정되어 상대방 책임이 명확하고 증거가 확보되어 있습니다(적합 조건 1, 5). 중대한 범죄 피해로 인한 정신적, 신체적 피해 규모가 상당할 것으로 예상되어 소송금융 투자에 적합합니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[단독]검사당 미제 500건…지청장까지 사건에 투입</t>
+          <t>'돌려차기' 피해자측, 김용민에 반박  피해자 호소, 선동으로 폄하말라...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20046467?ref=naver</t>
+          <t>https://www.pressian.com/pages/articles/2026081816054008886?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-28 08:56:46.262441+00:00</t>
+          <t>2026-08-20 19:42:07.517072+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>서울고법 파기환송심에서 원고 일부 승소 판결</t>
+          <t>진실화해위원회 활동 및 대통령 위로 오찬 진행, 피해자들 배상/보상 위한 특별법 제정 및 민사소송 지원 건의</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>유서대필 조작 사건으로 복역 후 재심에서 무죄를 확정받은 강기훈 씨가 국가를 상대로 낸 손해배상 소송 파기환송심에서 추가 위자료를 인정받았습니다. 법원은 위법한 조사, 변호인 접견권 침해 등 국가의 개별 불법행위에 대한 배상 책임을 인정하여 강씨와 가족에게 총 6천만원 이상의 추가 위자료를 지급하라고 판결했습니다. 이 판결은 대법원 파기환송 이후 3년 6개월 만에 나왔습니다.</t>
+          <t>이재명 대통령이 진실화해위원회 3기 출범을 계기로 국가폭력 피해자 70여 명을 초청해 위로 오찬을 가졌다. 대통령은 강제징집, 삼청교육대 등 과거 국가폭력 사건에 대해 사과하며 국가의 책임을 강조했다. 참석자들은 진실 규명에도 불구하고 배상 및 보상 조치가 미진하다며 특별법 제정 또는 민사소송 지원을 건의했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>국가를 상대방으로 하여 자력이 충분하고(적합 조건 2), 법원에서 국가의 위법한 조사 및 변호인 접견권 침해 등 불법행위가 인정되어 책임이 명확하며(적합 조건 1), 이미 재심 무죄 및 파기환송심 판결까지 나와 증거가 충분합니다(적합 조건 5). 다만, 피해 규모가 수억 원 이상으로 크다고 보기 어렵고(적합 조건 4 미해당), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당).</t>
+          <t>국가폭력으로 인한 피해자들의 진실이 진실화해위원회를 통해 규명되었고, 대통령이 직접 사과하며 국가의 책임이 명확하다. 상대방인 국가의 자력이 충분하며, 강제징집, 삼청교육대 등 다양한 사건에서 수십 명 이상의 집단적 피해가 발생했고, 증거도 확보되어 있다. 피해자들이 배상 및 보상을 위한 특별법 제정 또는 민사소송을 요구하고 있어 소송금융 투자 적합성이 높다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>5333만원 (강기훈), 500만원 (배우자), 각 433만원 (형제·자매)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>4명 (강기훈 및 가족)</t>
+          <t>수십 명 이상 (다양한 국가폭력 사건 피해자)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'유서대필' 무죄 강기훈씨 국가상대 위자료 추가인정</t>
+          <t>이 대통령, 국가폭력 피해자들에 '치유와 명예 회복' 정부 의지 전달</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12054719</t>
+          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148969704&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-24 07:03:28.339831+00:00</t>
+          <t>2026-08-19 00:16:36.661320+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>파기환송심 판결</t>
+          <t>피해자(김희원)의 형사 항소심 진행 중, 공권력의 책임에 대한 사회적 논의 확산</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>'유서대필 조작사건' 피해자 강기훈 씨가 국가를 상대로 낸 손해배상 청구소송 파기환송심에서 국가가 강 씨와 가족에게 6700여만 원을 추가로 배상해야 한다는 판결이 나왔습니다. 이 사건은 2022년 11월 대법원에서 파기환송된 바 있습니다.</t>
+          <t>교제폭력 피해자 김희원 씨가 남자친구를 31회 신고했음에도 경찰과 검찰의 부실한 대응으로 인해 결국 가해자가 된 비극적인 사건. 공권력의 보호 의무 해태가 명확히 드러나 국가배상 청구 가능성이 높음. 현재 김씨의 형사 항소심이 진행 중이며, 이 사건은 교제폭력 대응 시스템의 문제점을 부각시키고 있음.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>국가가 피고로 상대방 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 대법원 파기환송까지 진행된 사건으로 증거가 충분히 확보되어 있습니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 및 가족 단위의 사건이며, 피해 규모 또한 추가 배상액만 명시되어 전체 규모는 미상입니다. 이미 소송이 진행 중인 단계입니다.</t>
+          <t>공권력(경찰, 검찰)의 교제폭력 사건 처리 부실이 31회에 걸쳐 명확히 드러나 상대방 책임이 명확하며(적합 조건 1), 상대방(국가)의 자력이 충분함(적합 조건 2). 법원에 제출된 사건 기록 등 객관적 증거가 풍부하여 증거 확보가 용이함(적합 조건 5). 피해 규모는 비금전적 손해가 매우 크며(적합 조건 4), 사회적 파급력과 공익적 가치가 높아 소송금융 투자에 적합함.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>6700여만 원 (추가 배상액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (강기훈 씨 및 가족)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'유서대필 조작사건' 강기훈, 파기환송심서 국가배상액 확대</t>
+          <t>형사·검사·판사도 끊지 못한 '도화선'... 그는 어떻게 피고인이 됐나</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6174493</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003255359&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-24 07:02:55.830577+00:00</t>
+          <t>2026-08-18 07:16:34.195430+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>대한민국</t>
-[...6 lines deleted...]
-      </c>
+          <t>일본국</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>서울고법 파기환송심에서 추가 배상 판결 선고. 강 씨 측은 '조직적 사건 조작 책임'이 다뤄지지 않았다고 반발.</t>
+          <t>일본군 위안부 문제 해결을 위한 국제적 연대 및 추모 활동 지속</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>‘유서대필 조작사건’ 피해자인 강기훈 씨와 가족이 국가를 상대로 낸 손해배상 소송 파기환송심에서 국가가 추가 위자료를 지급하라는 판결이 나왔습니다. 재판부는 검찰의 위법한 수사 과정에 대한 책임을 인정했으나, 강 씨 측이 주장하는 '조직적 사건 조작 책임'은 별도로 판단하지 않았습니다. 강 씨 측은 법원이 사건의 본질을 외면했다고 반발하고 있습니다.</t>
+          <t>위안부 기림의날을 맞아 국내외에서 일본군 위안부 문제 해결을 위한 연대 집회가 열렸습니다. 정부에 등록된 피해자 240명 중 현재 생존자는 5명뿐이며, 피해자 비방 금지 조치 등 관련 논의가 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>국가배상 사건으로 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 이미 10억 원 이상의 배상 판결이 있었고, 추가 배상까지 인정되어 피해 규모가 크며, 재심 무죄 판결 등 객관적 증거가 확보되어 있습니다 (적합 조건 1, 2, 4, 5 해당). 강 씨 측이 '조직적 사건 조작 책임'이 다뤄지지 않았다고 반발하고 있어, 이 부분에 대한 추가적인 법적 다툼의 여지가 있어 '종결된 사건'이라는 부적합 조건에 해당하지 않을 가능성이 높습니다.</t>
+          <t>적합 조건 1, 2, 3, 4, 5에 해당하여 상대방 책임 명확, 자력 충분, 집단적이고 중대한 피해, 증거 확보 가능성이 높습니다. 그러나 일본 정부를 상대로 한 역사적 배상 소송은 주권면제 등 국제법적, 정치적 난관이 매우 크며, 기사 내용만으로는 새로운 소송금융 투자 기회를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>총 10억 7천만 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>강기훈 씨 및 가족 (총 4명)</t>
+          <t>240명 이상 (정부 등록 피해자 기준)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>‘유서대필 조작사건’ 추가 배상 판결…강기훈 측 “조작 본질 외면”</t>
+          <t>위안부 기림의날 하루 앞두고 세계 연대 집회</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8566963&amp;ref=A</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260813.22008003314</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-24 07:01:49.082041+00:00</t>
+          <t>2026-08-17 08:42:08.723921+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>서울고법 파기환송심 판결 선고</t>
+          <t>국가폭력범죄 시효 특례법 제정 추진 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>강기훈씨가 '유서 대필 조작 사건'으로 억울한 옥살이를 한 후 국가를 상대로 제기한 손해배상 소송 파기환송심에서 일부 승소하여 추가 위자료를 인정받았습니다. 재판부는 위법한 조사, 변호인 접견권 침해 등 개별 불법 행위에 대한 위자료를 추가 지급하라고 명령했으나, 강씨 측은 검찰 조작의 본질을 외면한 판결이라며 반발하고 있습니다.</t>
+          <t>법무부가 국가폭력범죄에 대한 형사상 공소시효를 폐지하고 민사상 소멸시효 특례를 부여하는 '국가폭력범죄 시효 특례법' 제정을 추진한다. 이 법안이 통과되면 과거 국가폭력으로 피해를 입었으나 소멸시효 문제로 법적 구제를 받지 못했던 다수의 피해자들이 손해배상 청구를 할 수 있는 길이 열릴 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>국가가 상대방으로 자력이 충분하고, 재심 무죄 판결 및 대법원 판결로 국가의 책임이 명확하게 인정되었습니다. (적합 조건 1, 2, 5) 그러나 이미 파기환송심 판결이 선고되어 소송이 상당히 진행된 상태이며, 현재 인정된 위자료 규모가 소송금융 투자에 있어 '피해 규모가 큼' 조건에 부합한다고 보기 어렵습니다.</t>
+          <t>기사에서 '국가의 폭력으로 인한 범죄'로 국가의 책임이 명확히 전제되며(적합 조건 1), 상대방인 국가의 자력은 충분합니다(적합 조건 2). 또한, 법무부에서 관련 특례법 제정을 추진 중이므로 공적 절차가 진행되고 있으며(적합 조건 6), 이 법이 제정되면 소멸시효로 인해 소송을 제기하지 못했던 다수의 피해자들이 손해배상 청구를 할 수 있는 기회가 열릴 것으로 예상됩니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>강기훈 5333만원, 배우자 500만원, 형제·자매 각 433만원 (추가 인정액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>4명 (강기훈씨 및 가족)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'유서 대필 피해자' 강기훈, 손해배상 파기환송심서 추가 위자료 인정</t>
+          <t>법무부  배임죄 개선 추진하고 '농어업 숙련비자' 도입할 것</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202605211644119842</t>
+          <t>https://www.hankyung.com/article/202608056228i</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-24 07:00:45.482491+00:00</t>
+          <t>2026-08-17 07:02:16.953650+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>이태원 참사 관련 심리적 후유증 및 경제적 어려움으로 인한 사망 사건 발생</t>
+          <t>경찰 2명 검찰 기소</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이태원 참사 당시 구조를 도왔던 상인 백 씨가 극심한 트라우마와 이태원 상권 침체로 인한 가게 적자 등 경제적 어려움을 겪다 숨진 채 발견되었습니다. 백 씨는 참사 이후 심리적 고통을 호소했으며, 이중고를 겪은 것으로 알려졌습니다.</t>
+          <t>현직 경찰관 장윤기의 부친에게 강간 등 살인 혐의의 핵심 증거 관련 정보를 제공한 혐의로 경찰관 2명이 검찰에 기소되었다. 이는 경찰의 부실수사 및 증거인멸 방조 의혹과 관련이 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이태원 참사라는 대규모 재난 상황에서 구조 활동을 도운 상인의 사망이라는 비극적인 사건으로, 사회적 관심이 높습니다. 정부의 재난 관리 책임에 대한 법적 다툼의 여지가 있어 상대방 책임이 비교적 명확하며, 대한민국이라는 상대방에게 자력이 충분합니다. 다만, 이 특정 개인의 트라우마와 경제적 손실에 대한 직접적인 인과관계 및 손해배상 책임 입증은 복잡할 수 있습니다.</t>
+          <t>경찰 공무원의 직무상 불법행위로 인한 손해배상 가능성이 높으며, 검찰 기소로 상대방 책임이 명확하고 증거 확보가 용이함. 상대방(국가)의 자력도 충분하며 공적 절차가 진행 중임. (적합 조건 1, 2, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (사망), 이태원 상인 다수 (경제적 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>이태원 참사 구조 도왔던 상인 숨진 채 발견…심리 후유증 치료와 사회...</t>
+          <t>檢, '장윤기 부실수사' 의혹 경찰 2명 기소</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>upkoreanews.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.upkoreanews.kr/news/articleView.html?idxno=98266</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=918920</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-17 01:08:54.340653+00:00</t>
+          <t>2026-08-15 07:05:03.561065+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+      <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>대한민국 및 관련 공직자</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>추경호 의원 내란 중요임무 종사 혐의로 재판 진행 중, 김현태 전 단장 파면</t>
+          <t>피해자 63명 국가배상 소송 및 13명 재심 청구 진행 중, 3기 진실화해위 추가 진상규명 신청 및 최소 700명 집단소송 추진 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>6·3 재보궐 선거를 앞두고 '12·3 불법계엄' 연루 의혹 인사들이 공천되거나 출마를 선언하며 논란이 되고 있습니다. 추경호 의원은 계엄 해제 방해 혐의로 재판을 받고 있으며, 김현태 전 단장은 국회 봉쇄 관여 혐의로 파면된 바 있습니다. 이 사건은 불법계엄이라는 중대한 사안과 관련하여 국가 또는 관련 공직자들의 책임이 문제될 수 있습니다.</t>
+          <t>전두환 정권 시절 '10·28 건대항쟁' 당시 불법 구금 및 가혹행위를 당한 피해자들이 국가를 상대로 손해배상 소송을 제기했습니다. 2기 진실화해위가 이 사건을 '위법한 공권력 행사로 인한 인권침해'로 인정했으며, 현재 63명이 소송을 진행 중이고 700명 이상이 참여하는 집단소송을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>불법계엄 관련 사건으로, 상대방(국가 또는 관련 공직자)의 책임이 형사 재판 및 파면 조치로 명확히 드러나고 있으며(적합 조건 1), 텔레그램 대화 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 추경호 의원은 내란 중요임무 종사 혐의로 재판 중이며, 김현태 전 단장은 파면되는 등 공적 절차가 진행 중입니다(적합 조건 6). 60여 명의 국회의원이 표결에 참여하지 못하는 등 집단적 피해가 발생했습니다(적합 조건 3).</t>
+          <t>국가 책임이 2기 진실화해위의 공식 조사 결과로 명확히 인정되었고(적합 조건 1, 5), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 1,288명 구속이라는 대규모 집단 피해가 발생했으며(적합 조건 3, 4), 현재 63명이 소송을 제기했고 700명 이상이 참여하는 집단소송이 추진 중입니다(적합 조건 3). 또한 3기 진실화해위의 추가 진상규명 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 1,288명 이상 (구속자 기준)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>‘윤석열 동창회’ 열리나···6·3 국회의원 재보궐 선거 ‘찐윤들’...</t>
+          <t>반독재 시위를 폭동으로 조작 … 건대항쟁 피해자, 국가배상 소송·재...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>weekly.khan.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://weekly.khan.co.kr/article/202605090600021</t>
+          <t>https://www.hankookilbo.com/news/article/A2026081013430002333?did=NA</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-14 20:05:01.348229+00:00</t>
+          <t>2026-08-12 07:02:13.320572+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>진실·화해를위한과거사정리위원회 재심 권고</t>
+          <t>형사재판 2심 무죄 확정 및 검찰 상고 포기, 문재인 전 대통령 불기소. 유가족 국제기구 통한 법적 대응 예고.</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>전두환 정권 당시 '한울회 사건'의 국가폭력 피해자 가족이 진실·화해를위한과거사정리위원회의 재심 권고에도 불구하고 명예 회복을 위한 절차적 어려움을 겪고 있습니다. 이는 국가폭력 피해에 대한 행정 절차의 한계를 보여주며, 추가적인 법적 조치가 필요한 상황입니다.</t>
+          <t>2020년 서해 공무원 피격 사건과 관련하여 문재인 정부 당시 안보라인 핵심 인사 5명 전원이 항소심에서 무죄를 선고받았고, 문재인 전 대통령도 검찰에서 불기소 처분되었다. 유가족은 정부의 '자진 월북' 판단에 반발하며 국제기구 등을 통한 추가 법적 대응을 예고했으나, 이미 형사적 책임은 법원에서 인정되지 않았다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 국가로 명확하고 자력이 충분합니다. 진실·화해를위한과거사정리위원회의 재심 권고가 있어 객관적 증거가 확보되었고 공적 절차가 진행 중입니다. '한울회 사건'이라는 명칭에서 집단적 피해 가능성도 높습니다.</t>
+          <t>상대방(국가)의 자력은 충분하나, 핵심 적합 조건인 '상대방 책임 명확성'이 매우 낮습니다. 형사재판에서 문재인 정부 당시 안보라인 핵심 인사 5명 전원이 무죄를 선고받았고, 문재인 전 대통령도 불기소 처분되어 법적 책임이 인정되지 않았습니다. 피해자가 1인으로 집단적 피해가 아니며, 이미 형사적 절차는 사실상 종결되었습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>절차뿐인 행정은 국가폭력 피해자를 구할 수 없다</t>
+          <t>[티조챗] 문재인 불기소에 서훈·박지원 무죄…'서해 공무원' 유가족  국...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316939</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/07/31/2026073190185.html</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-13 07:00:09.720726+00:00</t>
+          <t>2026-08-12 06:19:32.144954+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>명재완, 대전시</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>한국 정부에 청원했으나 답변 받지 못함. 위령비 건립 및 추모 활동 지속 중.</t>
+          <t>1심 판결 확정, 항소 없음</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>베트남전쟁 당시 한국군에 의해 가족을 잃은 레륵, 쩐티리 부부가 학살 위령비를 찾아 희생자들을 추모했습니다. 이들은 2019년 한국 정부에 청원서를 보냈으나 답변을 받지 못했으며, 현재는 경제적, 문화적 교류에 감사하면서도 피해자 지원에 대한 바람을 내비치고 있습니다. 기사는 한국군에 의한 다수의 민간인 학살 사건과 그로 인한 피해자들의 지속적인 고통을 다루고 있습니다.</t>
+          <t>초등학교 시청각실에서 재학생을 살해한 전직 교사 명재완과 대전시의 손해배상 책임이 법원에서 최종 확정되었다. 대전시는 교사의 직위를 이용한 범행을 직무 집행과 밀접한 관련이 있는 것으로 판단되어 유족에게 총 2억 3600만원을 배상하게 되었다. 이 판결은 교내 범죄에 대한 지자체의 직무상 책임 인정의 선례가 될 것으로 전망된다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>한국군에 의한 다수의 민간인 학살 사건으로 상대방(한국 정부)의 책임이 명확하고(적합 조건 1) 자력이 충분합니다(적합 조건 2). 여러 차례의 학살로 수십 명 이상의 집단적 피해가 발생했으며(적합 조건 3), 생명 손실이라는 피해 규모가 매우 큽니다(적합 조건 4). 생존자 증언과 위령비 등 객관적 증거가 존재하며 추가 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>명재완과 대전시의 손해배상 책임이 법원에서 최종 확정되어 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 비록 상대방 책임 명확성, 상대방 자력 충분, 피해 규모, 증거 확보 등 여러 적합 조건을 충족하지만, 신규 투자 대상으로서의 소송 진행 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 3600만원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>최소 83명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>눈물 마르지 않은, 지금 이 순간에도…</t>
+          <t>교사 지위 악용해 살해 …명재완·대전시, 유족에 2억3600만원 배상 확...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/photo/people/59236.html</t>
+          <t>http://www.fnnews.com/news/202607150748524302</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-05-02 07:01:21.839469+00:00</t>
+          <t>2026-07-28 20:41:44.924728+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>전남도 진상규명 실태조사 연구용역 착수, 국가 차원 진상규명 및 보상 지원 추진 예정</t>
+          <t>공무원 직무 관련 형사 공판 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>전라남도가 마셜제도 밀리환초 강제동원 피해자들의 명예 회복을 위해 진상규명 실태조사 연구용역에 착수했다. 전체 피해자의 90%인 576명이 전남 출신으로 확인되었으며, 이번 조사를 통해 구체적인 피해 양상을 분석하고 생존자 및 유족의 구술을 채록할 예정이다. 전남도는 이 결과를 바탕으로 국가 차원의 추가 진상규명과 실질적인 보상 지원을 이끌어낼 계획이다.</t>
+          <t>박 전 본부장의 살인 사건 우선 송치 지시 의혹에 대한 3차 공판이 진행될 예정이며, 경찰청 국가수사본부 특별수사단과 검찰이 전 광산경찰서 수사팀 및 지휘부, 광주경찰청, 국가수사본부 지휘라인을 수사 중입니다. 박 전 본부장은 의혹을 부인하고 있습니다. 본 사건은 공무원의 직무상 불법행위 여부를 다루는 형사 절차에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(일본 정부), 자력이 충분하며, 576명 이상의 집단적 피해가 발생했습니다. 전남도가 공식적인 진상규명 실태조사 연구용역에 착수하여 증거 확보 및 공적 절차가 진행 중입니다. 이는 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>본 기사는 공무원의 직무 관련 의혹에 대한 형사 공판 및 수사 진행 상황을 다루고 있습니다. 상대방(국가기관)의 자력은 충분하며(적합 조건 2), 경찰청 국가수사본부 특별수사단과 검찰의 수사를 통해 증거 확보가 가능하고(적합 조건 5), 이미 공적 절차(형사 공판 및 수사)가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 피해자가 공무원의 직무상 불법행위로 인한 손해배상 청구를 제기할 가능성이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>576명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>전남도, ‘밀리환초 강제동원’ 진상규명 착수</t>
+          <t>장윤기 27일 3차 공판…계획범행 입증 공방 주목</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1514811</t>
+          <t>http://www.kjdaily.com/article.php?aid=1785063609683147005</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-05-01 07:00:25.884383+00:00</t>
+          <t>2026-07-28 07:00:21.676584+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="3" t="inlineStr">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>5·18 민주화운동 관련자 보상법 개정안 국회 법제사법위원회 통과 (소멸시효 폐지 특례)</t>
+          <t>검찰의 경찰 부실수사 보완수사 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>5·18 민주화운동 관련자 보상법 개정안이 국회 법제사법위원회를 통과했습니다. 이 개정안은 5·18 관련자의 정신적 피해에 대한 손해배상 청구권의 소멸시효를 폐지하는 특례를 포함하고 있습니다. 이는 과거의 정신적 피해에 대해 새롭게 손해배상을 청구할 수 있는 법적 기반을 마련하여, 잠재적인 소송 기회를 확대할 것으로 예상됩니다.</t>
+          <t>광주 여고생 살해 사건에서 경찰이 통신기록 및 금융계좌 분석 기간을 짧게 설정하고 피해자의 중요한 유류품을 폐기하는 등 부실 수사 및 유착 의혹이 제기되었습니다. 경찰청장 직무대행이 대국민 사과를 했으며, 검찰은 경찰의 부실 수사에 대해 11가지 보완 수사를 진행 중입니다. 유족은 경찰이 진실을 감췄다며 울분을 토하고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>5·18 민주화운동 관련자 보상법 개정안이 국회 법제사법위원회를 통과하며 정신적 피해에 대한 손해배상 청구권의 소멸시효를 폐지하는 특례를 담고 있어, 새로운 소송 기회가 창출될 가능성이 높습니다. (적합 조건: 이미 공적 절차 진행 중, 집단적 피해, 상대방 자력 충분, 증거 확보 가능) 피고가 대한민국이 될 가능성이 높고, 5·18 관련자라는 다수의 피해자가 존재하며, 법률 개정 자체가 국가의 책임을 전제하므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(경찰의 부실수사 및 증거 폐기), 상대방에게 자력이 충분합니다(대한민국). 경찰청장 직무대행의 대국민 사과와 검찰의 보완수사 내용 등 객관적 증거가 존재하며, 이미 공적 절차(검찰의 보완수사)가 진행 중입니다. 피해 규모는 사망 사건으로 중대하며, 유족의 정신적 피해가 큽니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>5·18 민주화운동 관련자 다수</t>
+          <t>1명 (유족 다수)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>여야 본회의 열고 '공직선거법 개정안' 원포인트 처리</t>
+          <t>[뉴스퀘어 2PM] '장윤기 사건' 일파만파...첫 번째 반성문 제출</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=908910</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202607101501347849</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-30 07:02:25.252138+00:00</t>
+          <t>2026-07-17 22:29:08.348800+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="3" t="inlineStr">
+      <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>대한민국 (검찰)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>1심 및 항소심에서 국가 배상 책임 인정, 현재 대법원 상고심 진행 중</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>베트남 참전군인 류진성씨가 한국군의 베트남전 민간인 학살 사실 인정을 촉구하며 증언을 이어가고 있습니다. 특히 퐁니 마을 학살 사건의 피해 생존자 소송에 증인으로 출석했으며, 1심과 항소심에서 한국 정부의 배상 책임이 인정되었으나 정부는 대법원에 상고한 상태입니다. 류씨는 한국 정부가 역사적 사실을 인정하고 피해자들에게 보상해야 한다고 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>대한민국 정부라는 자력 있는 상대방(적합 조건 2)의 책임이 참전군인의 증언과 1심 및 항소심 판결로 명확히 인정(적합 조건 1, 5)되었습니다. 베트남전 민간인 학살은 다수의 피해자를 포함하는 집단적 피해(적합 조건 3)이며, 피해 규모 또한 중대할 것으로 예상(적합 조건 4)됩니다. 이미 시민평화법정 등 공적 절차가 진행되었고(적합 조건 6), 현재 대법원 상고심이 진행 중이므로 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>다수 (퐁니 마을 학살 사건만 70여명)</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>(망각과 증언)③베트남 참전 류진성  한국은 일본과는 달라야…최소한...</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1306081&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-07-16 19:16:42.402979+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C14" t="inlineStr">
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>이태원참사특별조사위원회에서 백씨 사망 경위 및 참사와의 관련성 조사 개시 의결</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>이태원 참사 당시 구조 활동에 앞장선 뒤 트라우마와 경제난에 시달리다 숨진 상인 백씨의 아버지가 유가족협의회에 기부금을 전달했다. 백씨는 행정안전부로부터 이태원 참사 피해자로 인정받았으며, 참사 이후 상권 침체로 경제적 어려움을 겪었다. 이태원참사특별조사위원회는 백씨의 사망 경위와 참사와의 관련성에 대한 조사를 개시했다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확성 - 정부/지자체의 참사 대응 및 상권 지원 미흡), 2(상대방 자력 충분 - 대한민국), 3(집단적 피해 가능성 - 유사 피해 상인 다수), 4(피해 규모 큼 - 사망), 5(증거 확보 가능성 - 행안부 피해자 인정, 특별조사위원회 조사), 6(공적 절차 진행 중 - 특별조사위원회 조사)에 모두 해당하여 소송금융 적합도가 높음.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>[단독] 숨진 ‘이태원 상인’의 아버지, 참사 유가족에 기부금…“아들...</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1259627.html</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-07-16 10:32:59.243149+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C15" t="inlineStr">
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>검찰 보완수사로 경찰의 증거인멸 의혹 드러남</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>한동훈 의원이 이재명 정부와 민주당의 보완수사권 폐지 시도를 비판하며 '장윤기 사건'을 예로 들었습니다. 해당 사건은 여고생 살해범의 아버지가 현직 경찰 신분으로 증거인멸을 시도했고, 경찰 수사팀장까지 가담했으나 검찰의 보완수사로 이 사실이 드러났다고 주장했습니다. 한 의원은 보완수사권이 폐지될 경우 이와 같은 경찰의 조작이 묻힐 수 있다고 경고했습니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>살인 사건 수사 과정에서 경찰의 증거인멸 의혹이 검찰의 보완수사를 통해 드러났다는 점에서 상대방 책임이 비교적 명확하고(적합 조건 1), 객관적 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 잠재적 피고는 국가 또는 공공기관이 될 것이므로 자력이 충분하며(적합 조건 2), 살인이라는 중대한 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 또한 검찰의 보완수사가 진행 중인 공적 절차에 해당합니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>李대통령·민주, 살인자 편인가 …한동훈, '보완 수사권 폐지 시도' 직...</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02866726645512552</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-07-15 10:29:24.145068+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>후보 공약 발표</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>박윤국 포천시장 후보가 읍면동 100대 공약을 발표하며 포천 전역의 균형발전을 추진하겠다고 밝혔다. 공약에는 교통, 산업, 주거, 복지, 관광, 농업 현안과 함께 군사피해 현안 및 보상 문제가 포함되어 있다. 이는 정책 제안 단계이며, 구체적인 법적 분쟁 상황을 다루는 기사는 아니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>기사는 특정 후보의 선거 공약에 대한 내용으로, 구체적인 소송 사건이나 법적 분쟁을 다루고 있지 않습니다. 상대방 책임이 명확하지 않고, 피해 규모나 증거, 진행 중인 공적 절차에 대한 정보가 전혀 없어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>박윤국 포천시장 후보, 읍면동 100대 공약 발표…  균형발전 추진</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3401829</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-07-14 09:48:03.094237+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
-[...138 lines deleted...]
-      <c r="D17" t="inlineStr">
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>검찰 보완수사를 통해 경찰 유착 및 혐의 축소 의혹 제기</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>기사는 검찰의 보완수사권 폐지 논쟁을 다루며, '장윤기 사건'을 통해 경찰 유착 및 수사팀의 혐의 축소 의혹이 검찰 보완수사로 밝혀진 사례를 제시합니다. 이는 경찰의 독점적 수사권에 대한 우려와 범죄 피해자들의 권리 구제 문제를 제기하며, '부산 돌려차기' 피해자 또한 보완수사 폐지에 반대하는 입장을 밝혔습니다. 민주당 내에서도 보완수사권 존치에 대한 신중론이 대두되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>기사는 보완수사권 폐지 논쟁을 다루지만, '장윤기 사건'에서 검찰의 보완수사를 통해 현직 경찰 부친의 유착 및 수사팀의 혐의 축소 의혹이 밝혀진 점을 강조합니다. 이는 국가 또는 관련 경찰관의 책임이 명확하고(적합 조건 1), 상대방(대한민국)의 자력이 충분하며(적합 조건 2), 검찰 수사라는 공적 절차가 진행 중이고(적합 조건 6), 증거 확보 가능성이 높음(적합 조건 5)을 시사합니다. 비록 집단적 피해 규모나 구체적인 피해 금액은 미상이지만, 경찰 유착이라는 중대한 사안은 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>'보완수사권 폐지' 공방에 '부산 돌려차기' 피해자가 전한 입장 [이슈톺...</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-07-12</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0134_202607130842274860</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-07-13 18:00:23.579491+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>대한민국 정부, 일본 정부</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경기도 인권시행계획 수립 및 피해자지원센터 운영</t>
+          <t>「한국인 원자폭탄 피해자 지원을 위한 특별법」 개정안 국회 계류 중, 2·3세 피해자 인정 및 지원 확대 요구</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>경기도가 인권 보호 분야를 확대하며 국가폭력 피해자 지원을 강화한다. 특히 선감학원 사건 피해자들을 위한 추모문화제와 피해자지원센터 운영 사업을 진행할 예정이다. 이는 국가폭력 피해에 대한 치유와 지원을 목적으로 하며, 도민의 인권 보장을 위한 구체적인 실행 계획의 일환이다.</t>
+          <t>1945년 히로시마·나가사키 원폭 투하로 피폭된 한국인 생존자(1세)와 그 자녀·손주(2·3세)들이 여전히 후유증과 무관심 속에 고통받고 있습니다. 특히 2·3세는 유전적 질환과 장애를 겪고 있음에도 현행법상 피해자로 인정받지 못해 지원을 받지 못하고 있으며, 관련 특별법 개정안이 국회에 계류 중입니다. 한일탈핵평화순례단은 합천원폭피해자복지회관을 방문해 생존자들의 증언을 듣고 핵 없는 세상을 향한 연대를 다짐하며 일본의 책임을 언급했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(국가)의 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 선감학원 사건은 다수의 피해자가 발생한 집단적 피해 사례임(적합 조건 3). 경기도에서 피해자지원센터 운영 등 공적 절차가 진행 중이며(적합 조건 6), 역사적 사건으로 증거 확보 가능성이 높음(적합 조건 5). 따라서 소송금융 투자에 매우 적합하다.</t>
+          <t>대규모의 집단적 피해(수만 명의 1세 및 2·3세)가 발생했으며, 상대방(대한민국 정부, 일본 정부)의 자력이 충분합니다. 역사적 사실과 생존자 증언 등 증거가 명확하며, 현재 국회에 특별법 개정안이 계류 중으로 공적 절차가 진행 중입니다. 다만, 책임 주체에 대한 법적 책임 입증 및 배상 범위 확정이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 (1세 및 2·3세 포함)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>경기도, 인권보호 강화…국가폭력 피해자 등 5개 분야 추가</t>
+          <t>합천에 모인 원폭 생존자들…“후유증과 무관심 대물림 멈춰야”</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>catholictimes.org</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040607181327994</t>
+          <t>https://www.catholictimes.org/article/20260703500066</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-06 00:25:22.665716+00:00</t>
+          <t>2026-07-10 07:00:12.207134+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>국가폭력 피해자 연대 및 명예회복을 위한 다음 단계 논의 중</t>
+          <t>피해자 석방 및 국가보안법 폐지를 요구하는 기자회견 진행</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>강원도민과 제주도민이 제주 4·3 추념식에 참여하여 국가폭력의 아픔을 공유하고 연대의 뜻을 확인했다. 납북귀환어부피해자와 사북민주항쟁피해자 등 강원도민들은 제주도민들에게 동백꽃 배지를 전달하며 두 지역의 연대를 상징했다. 이번 만남을 통해 피해자 명예회복을 위한 다음 단계로 나아가야 한다는 목소리가 나왔다.</t>
+          <t>민주노총 간첩조작 사건의 실체가 없다는 주장이 제기되며, 기자회견 참가자들이 국가보안법 피해자들의 석방과 국가보안법 폐지를 요구했습니다. 이는 국가의 공권력 남용으로 인한 인권 침해 및 국가배상 가능성이 있는 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>국가폭력에 대한 국가 책임이 명확하고(적합 조건 1), 상대방(대한민국)의 자력이 충분하며(적합 조건 2), 제주 4·3, 납북귀환어부, 사북민주항쟁 등 다수의 피해자가 존재한다(적합 조건 3, 4). 이미 진실규명 및 명예회복을 위한 공적 절차가 진행되었고(적합 조건 5, 6), '피해자 명예회복'이라는 다음 단계가 언급되어 추가적인 법적 다툼의 여지가 있다.</t>
+          <t>상대방이 국가(대한민국)로 자력이 충분하며, '국가보안법 피해자들'이라는 표현에서 집단적 피해 가능성이 높습니다. 그러나 기사 내용이 매우 간략하여 상대방 책임의 명확성, 구체적인 증거 유무, 정확한 피해 규모, 그리고 소송 외 공적 절차 진행 여부가 불분명합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>강원도민 ‘평화대행진’ 동참…제주 4·3 아픔 어루만졌다</t>
+          <t>민주노총 간첩조작 사건 실체 없다</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>tongilnews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026040516580566124</t>
+          <t>http://www.tongilnews.com/news/articleView.html?idxno=216596</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-06 00:18:53.323446+00:00</t>
+          <t>2026-07-08 15:53:57.129807+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="3" t="inlineStr">
+      <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>4·3 항쟁 피해자 흔적 찾기 활동 진행 중</t>
+          <t>가해자 검찰 송치, 경찰 보호조치 미흡에 대한 사망검토제 도입 논의 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>4·3 항쟁 당시 군경에 의한 무고한 민간인 학살 사건을 다루며, 경북대 학생들이 피해 흔적을 찾는 활동을 진행 중이다. 이 사건은 국가의 책임이 명확하고, 다수의 피해자가 발생했으며, 역사적 증거가 충분하여 소송금융 투자 대상으로 적합성이 높다.</t>
+          <t>경찰의 접근금지 조치와 스마트워치 지급에도 불구하고 전 남자친구에게 살해당한 여성 사건. 경찰이 위험 징후를 낮게 판단하여 위치추적이나 구금 조치를 취하지 않았고, 직장 인근 순찰도 하지 않아 보호체계의 한계가 드러남. 변호사는 경찰의 실체적 검토 부족을 지적하며, 사망검토제 도입 필요성이 제기됨.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확: 군경의 무고한 민간인 학살), 적합 조건 2 (상대방 자력 충분: 국가), 적합 조건 3 (집단적 피해: 4·3 항쟁 피해자 다수), 적합 조건 4 (피해 규모 큼: 학살로 인한 다수 사망), 적합 조건 5 (증거 확보 가능: 역사적 사실 및 관련 조사)에 해당합니다. 다만, 개별 피해자들의 소송 가능성은 기존 보상 여부 및 소멸시효 법리 검토가 필요할 수 있습니다.</t>
+          <t>경찰의 보호조치 미흡으로 인한 국가배상 책임 가능성이 높음 (상대방 책임 명확, 상대방 자력 충분). 피해자가 사망하여 피해 규모가 크고, 경찰 기록 등 증거 확보가 용이하며, 가해자에 대한 형사 절차가 진행 중인 점 (공적 절차 진행 중) 등을 고려할 때 소송금융 투자에 적합함.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수 (수천 명 이상 추정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>기억과 망각</t>
+          <t>접근금지·스마트워치에도 참변…현행 보호체계 한계</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-05</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260405500032</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8602619&amp;ref=A</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-05 12:19:21.846637+00:00</t>
+          <t>2026-07-07 01:06:50.252253+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>포항지진 시민소송 진행 중, 정치권 공약으로 지원 논의</t>
+          <t>대법원 판결</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>포항지진 범시민대책본부가 6.3 지방선거 경북도지사 후보 중 지진소송 지원 공약을 내건 김재원 후보를 지지하기로 의결했다. 범대본은 김 후보가 유일하게 시민소송 지원을 공약한 인물임을 강조하며, 지진 피해자들의 소송 지원에 대한 기대를 표명했다.</t>
+          <t>대법원은 경찰서에 자진 출석한 피의자에게 체포영장을 집행하는 것은 형사소송법상 체포 사유와 필요성이 인정되지 않으면 위법하다는 법리를 재확인했다. 이는 체포영장 발부 및 집행 절차 전반에서 영장에 의한 체포의 요건이 엄격히 준수되어야 함을 강조한 판결이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확함 (정부의 지진 유발 책임), 상대방 자력 충분 (대한민국), 집단적 피해 (포항지진 시민 다수), 피해 규모 큼 (수만 명 피해, 막대한 재산 피해), 증거 확보 가능 (정부 조사 결과). 이미 소송이 진행 중이거나 적극적으로 추진되고 있어 투자 적합성이 높음.</t>
+          <t>이 기사는 대법원이 체포영장 집행의 위법성에 대한 법리를 재확인한 내용으로, 특정 사건의 집단적 피해나 대규모 손해를 다루고 있지 않습니다. 상대방(국가)의 책임이 법적으로 명확해질 수 있으나(적합 조건 1), 소송금융 투자에 적합한 대규모 피해자나 피해 금액이 확인되지 않아 신규 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[6.3지선-경북도지사] 포항지진 범대본 “지진소송 공약 김재원 후보 지...</t>
+          <t>대법  경찰서 자진출석했는데 체포영장 집행은 위법</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>kbsm.net</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.kbsm.net/news/view.php?idx=514522</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008549571&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-04 12:38:36.527592+00:00</t>
+          <t>2026-07-05 14:38:02.135568+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A22" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>원고 승소 판결</t>
+          <t>실제 사건은 재심을 통해 무죄 선고 및 종결됨</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>법원이 한국전쟁 당시 국군 오인사격으로 사망한 희생자에 대해 국가가 배상해야 한다고 판결했습니다. 희생자 본인에게 각 1억원, 유족인 배우자에게도 위자료를 지급하라는 내용입니다. 이 판결은 유사한 피해를 입은 다른 희생자 및 유족들에게도 중요한 선례가 될 것으로 보입니다.</t>
+          <t>ENA 드라마 '허수아비'가 종영하며 30년 만에 무죄를 선고받은 임석만의 재심 과정을 그렸다. 이 드라마는 1986년부터 1991년까지 발생한 실제 연쇄살인사건과 34년 만에 진범이 밝혀진 사건을 모티브로 하며, 강압 수사로 인한 억울한 옥살이와 그 이후의 삶을 조명했다. 드라마는 진실이 완전히 밝혀지지 않고 관련자들이 처벌받지 않은 현실을 씁쓸하게 직시하며 막을 내렸다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>법원 판결로 국가의 책임이 명확히 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 한국전쟁 중 국군 오인사격 피해자가 다수 존재할 가능성이 높아 집단적 피해 구제 및 유사 소송 발굴 가능성이 높습니다(적합 조건 3, 4). 이미 법원 판결이 존재하여 강력한 증거이자 선례가 됩니다(적합 조건 5).</t>
+          <t>이 기사는 실제 사건을 모티브로 한 드라마의 종영 소식을 다루고 있으며, 드라마의 배경이 된 실제 사건은 이미 재심을 통해 무죄가 선고되어 종결된 상태이다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>희생자 본인 각 1억원, 유족인 배우자에게도 위자료 지급 (총액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상 (유사 피해자 다수 존재 가능성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>법원  한국전쟁 때 국군 오인사격 사망...국가가 배상해야</t>
+          <t>박해수 “더는 허수아비로 살지 않겠다”…먹먹한 엔딩</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275867</t>
+          <t>https://www.sportsworldi.com/newsView/20260527503054</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-04 12:36:34.064345+00:00</t>
+          <t>2026-07-05 07:00:43.213684+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>추모식 진행, 진실 규명 노력 지속</t>
+          <t>드라마 제작 관련 내용으로, 실제 소송 진행 단계 아님.</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>인혁당 사건 51주기 추모식이 열렸으며, 유족들은 폭력과 억압 속에서 살아야 했던 과거를 회고하며 더 이상 피해자에 머무르지 않고 증언자로 살아가겠다고 다짐했습니다. '진실을 밝히는 일은 아직 끝나지 않았다'고 강조하며 새로운 50년을 준비하는 출발점으로 삼겠다는 의지를 표명했습니다.</t>
+          <t>드라마 '허수아비'는 이춘재 연쇄살인 사건을 모티브로 하여, 누명을 쓴 피해자들과 마을의 고통을 다룬다. 배우 이희준은 드라마 제작진이 소품 하나까지 심혈을 기울여 실제 사건을 섬세하게 재현하려 노력했다고 밝혔다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>인혁당 사건은 이미 재심을 통해 무죄가 선고되고 국가배상이 이루어지는 등 법적 절차가 상당 부분 종결된 사건입니다. 기사는 추모식에 대한 내용으로, 새로운 소송금융 투자 기회를 포착할 만한 구체적인 신규 소송이나 미해결된 대규모 손해배상 청구 가능성을 제시하지 않습니다.</t>
+          <t>본 기사는 이춘재 연쇄살인 사건을 모티브로 한 드라마 제작에 대한 내용으로, 현재 진행 중이거나 잠재적인 소송금융 투자 대상 사건을 다루고 있지 않습니다. 이미 종결된 과거 사건을 배경으로 한 드라마이므로, 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>인혁당 사건 51주기 추모식…“새로운 50년 준비하는 출발점”</t>
+          <t>이희준 “이춘재 사건 모티브 ‘허수아비’…소품 하나 허투루 안 해”...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>newsmin.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.newsmin.co.kr/news/131033/</t>
+          <t>https://sports.khan.co.kr/article/202605270710003?pt=nv</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-04 12:27:14.150346+00:00</t>
+          <t>2026-07-02 07:01:37.138491+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>국가배상 소송 진행 중</t>
+          <t>서울중앙지방법원 승소 판결</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>1991년 낙동강변 살인사건의 누명 피해자들이 끔찍한 고문 끝에 살인 누명을 쓰고 수십 년간 억울한 옥살이를 했다. 이들은 재심을 통해 무죄를 선고받았으나, 35년이 지난 지금도 당시의 트라우마로 고통받고 있다. 국가의 불법행위로 인한 피해에 대한 국가배상 소송이 진행 중이다.</t>
+          <t>납북귀환 춘곡호 선원의 유가족 5명이 국가를 상대로 제기한 손해배상 소송에서 승소했다. 법원은 과거 군과 경찰의 불법 구금 및 가족 감시·사찰을 인정하여 국가가 3,600만 원을 배상하라고 판결했다. 이 판결은 유사 피해를 입은 다른 납북귀환 선원 가족들에게도 소송의 길을 열어줄 수 있는 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확함 (국가의 불법행위), 상대방에게 자력이 충분함 (대한민국), 피해 규모가 큼 (수십 년간의 억울한 옥살이와 고문으로 인한 막대한 피해), 증거가 있거나 확보 가능함 (재심을 통한 무죄 선고로 누명 벗겨짐).</t>
+          <t>국가를 상대로 한 손해배상 소송에서 승소하여 상대방 책임이 명확하고(적합 조건 1) 자력이 충분함(적합 조건 2). 또한 법원에서 과거 불법 구금 및 감시·사찰 사실을 인정하여 증거가 확보되었음을 보여줌(적합 조건 5). 다만, 기사는 이미 판결이 선고된 개별 사건에 대한 보도이며, 피해 규모(3,600만 원)가 소송금융 투자 대상으로서는 상대적으로 작음. 유사 피해자들의 추가 소송 가능성을 고려할 때 잠재적 기회는 있음.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>수십억 원 이상</t>
+          <t>3,600만 원</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>끔찍한 고문에 뒤집어쓴 '살인 누명'… 빗방울이 무서워요</t>
+          <t>납북귀환 춘곡호 선원 가족, 국가 상대 손배소 승소</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505294&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8557973&amp;ref=A</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-04 12:25:34.312167+00:00</t>
+          <t>2026-06-30 13:01:18.250708+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="3" t="inlineStr">
+      <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>이태원 참사 의인의 사망으로 인한 국가배상 청구 가능성</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>이태원 참사 당시 희생자 구조를 도왔던 30대 상인이 참사 트라우마로 고통받다 극단적 선택을 했습니다. 그는 참사 피해자로 인정받아 국가 트라우마센터의 상담 지원 대상이었으나, 가족들은 지원이 충분치 않았다고 주장합니다. 유족들은 고인의 죽음이 트라우마와 관련 지원의 한계 때문이라고 보고 있으며, 이는 국가의 책임 여부를 묻는 소송으로 이어질 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>상대방(대한민국)의 자력이 충분하며, 피해 규모가 사망으로 매우 큽니다. 피해자가 이태원 참사 피해자로 공식 인정받아 국가 트라우마센터의 지원을 받았으나, 그 지원의 적절성 및 국가의 책임 여부가 쟁점이 될 수 있습니다. 고인의 기록과 가족의 증언 등 증거 확보 가능성이 있으며, 이태원 참사 트라우마 피해자 지원 전반의 문제 제기로 확장될 가능성도 있습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명 (백씨)</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>내 꿈처럼 살았던 아들 ... 이태원 참사 의인 아버지의 눈물</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003230506&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-06-27 16:46:43.015544+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰관 위증 혐의 고소 진행 중</t>
+          <t>희생자 및 유족 결정 심의 완료, 심리 치유 시범사업 예정</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>1991년 '낙동강변 살인사건'의 누명 피해자 최인철, 장동익 씨는 경찰의 고문으로 허위 자백하여 21년간 억울한 옥살이를 했다. 2021년 재심에서 무죄를 선고받았으나, 여전히 트라우마와 정신적 고통에 시달리고 있다. 최근 재심 과정에서 고문 사실을 부인했던 당시 경찰관 5명을 위증 혐의로 고소했다.</t>
+          <t>전라남도가 여순사건 희생자 및 유족 326건에 대한 심의를 완료했으며, 2026년 하반기부터 심리 치유 시범사업을 추진할 예정입니다. 이는 여순사건 특별법에 따른 진상규명 및 명예회복 절차의 일환으로, 추가적인 피해자 구제 및 지원 방안이 모색되고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>국가(대한민국)의 책임이 명확하고(1), 자력이 충분한 상대방(2)이 존재하며, 21년간의 부당한 옥살이라는 막대한 피해 규모(4)가 발생했다. 재심 무죄 판결로 고문 사실이 인정되어 증거가 명확하고(5), 현재 경찰관 위증 혐의 고소라는 공적 절차가 진행 중이다(6).</t>
+          <t>여순사건은 국가의 책임이 명확하고, 상대방(대한민국)의 자력이 충분합니다. 326건의 희생자 및 유족 결정 심의가 완료되어 집단적 피해 규모가 크며, 특별법에 근거한 공적 절차가 진행 중이므로 추가적인 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>326건 이상 (희생자 및 유족)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'낙동강변 살인' 누명 피해자, 빗방울에도 물고문 트라우마</t>
+          <t>전남도, ‘여순사건’ 희생자·유족 결정 등 326건 심의 완료…누적 처...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260403109000051?input=1195m</t>
+          <t>http://www.breaknews.com/1209615</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-04 12:16:55.660236+00:00</t>
+          <t>2026-06-25 07:47:23.129248+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>재심 무죄 판결 선고</t>
+          <t>형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>'남노련 사건' 의장이 38년 만에 재심에서 무죄를 선고받았다. 법원은 남노련 회원들에 대한 불법 수사를 인정하고, 이들의 노동 운동이 자유민주적 기본질서에 해악을 끼친 활동이 아니라고 판단했다. 이번 재심 판결은 과거 국가 공권력에 의한 인권 침해 사건에 대한 사법부의 재평가로, 관련 피해자들의 국가배상 청구 가능성을 열었다.</t>
+          <t>남양주에서 전자발찌를 착용한 가해자가 과거 연인이었던 피해자를 스토킹 끝에 살해하는 비극적인 사건이 발생했습니다. 현장에서 흉기를 휘둘러 피해자는 사망했으며, 이 사건은 전자발찌 관리 시스템의 허점을 드러내며 사회적 공분을 사고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>국가의 불법 수사가 인정되어 책임이 명확하며(적합 조건 1), 상대방(대한민국)의 자력이 충분합니다(적합 조건 2). '남노련 회원들'이라는 다수의 피해자가 존재하여 집단적 피해 가능성이 높고(적합 조건 3), 재심 무죄 판결로 불법 수사에 대한 객관적 증거가 확보되었습니다(적합 조건 5). 38년 만의 무죄 판결로 인한 정신적, 물질적 피해가 상당할 것으로 예상되어 후속 손해배상 소송의 투자 적합도가 높습니다.</t>
+          <t>전자발찌 착용자의 살인 사건으로, 전자발찌 관리 시스템의 문제점이 지적될 경우 국가(공공기관)를 상대로 한 손해배상 청구 가능성이 있음. 이 경우 상대방(대한민국)의 자력이 충분하고, 피해 규모가 크며, 형사 수사를 통해 증거 확보 및 공적 절차 진행 중인 점은 적합 조건에 해당함. 다만, 국가의 책임 명확성에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>남노련 회원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>'남노련 사건' 의장 재심 38년 만에 무죄… 이적단체 증명 안돼</t>
+          <t>전자발찌도 막지 못한 비극, 남양주 대낮 스토킹 살인 전말('그것이 알...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>nc.press</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6125179</t>
+          <t>https://www.nc.press/news/articleView.html?idxno=615578</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-04 00:39:30.022314+00:00</t>
+          <t>2026-06-22 23:13:40.308720+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="3" t="inlineStr">
+      <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
+          <t>대한민국 (국방부/해군)</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>사고 원인 미규명 및 손해배상 절차 미완료</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>포항 해군 초계기 추락 사고 발생 1년이 지났으나, 정확한 사고 원인이 밝혀지지 않았고 사고 지역 주민들에 대한 손해배상도 제대로 이뤄지지 않고 있습니다. 초계기 추락 과정에서 주민들의 창고와 농경지가 소실되는 피해가 발생했으며, 주민들은 여전히 불안감을 호소하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>상대방은 공공기관인 해군/국방부로 자력이 충분하며(적합 조건 2), 초계기 추락으로 주민들의 창고와 농경지가 소실되는 직접적인 피해가 발생했습니다(적합 조건 1, 4). 다수의 주민이 피해를 입었을 가능성이 높고(적합 조건 3), 군사 사고이므로 관련 조사 및 기록이 존재할 것으로 예상되어 증거 확보가 용이합니다(적합 조건 5). 사고 원인이 명확히 밝혀지지 않고 손해배상도 제대로 이뤄지지 않아 공적 절차가 진행 중인 것으로 보입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>다수 주민</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>포항 해군 초계기 추락 1년…주민들  비행기 소리만 나도 불안</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008582617&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-06-18 07:02:33.240638+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>미국-이란 간 군사적 충돌 및 민간 시설 공격 진행 중</t>
+          <t>경찰 수사심의위원회 심의 및 검찰 이의신청 급증</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>미국과 이란 간 군사적 긴장이 고조되며 양측이 상대방의 민간 시설을 위협하고 실제 공격하는 상황. 미국은 이란 B1 다리를 파괴하고 발전소 공격을 위협했으며, 이란은 중동 내 친미 국가의 아마존, 오라클 데이터센터 및 쿠웨이트 담수화 시설 등을 공격했다고 주장. 이로 인해 다수의 인명 피해와 핵심 인프라 파괴가 발생했습니다.</t>
+          <t>2021년 검·경 수사권 조정 이후 경찰 수사에 대한 시민 불신이 심화되며, 무혐의 처리에 대한 검찰 이의신청과 수사심의위원회 신청이 급증하고 있다. 김창민 감독 사망 사건, 유명 인플루언서 사기 사건 등 부실 수사 및 처리 지연 사례들이 지적되며, 고도의 법리 판단이 필요한 사건에서 경찰의 역량 부족에 대한 우려가 커지고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>미국과 이란 정부라는 자력 있는 상대방이 민간 시설 공격에 대한 책임을 명확히 주장하고 있으며 (적합 조건 1, 2), 이란 B1 다리 파괴로 다수의 사상자(8명 사망, 95명 부상)가 발생하고 핵심 물류 통로가 파괴되는 등 집단적이고 큰 피해가 발생했습니다 (적합 조건 3, 4). 또한, 양측의 공식 발표와 언론 보도를 통해 증거 확보가 용이합니다 (적합 조건 5).</t>
+          <t>경찰 수사권 조정 이후 부실 수사 및 처리 지연으로 인한 시민들의 불만이 폭증하고 있으며, 검찰 이의신청 및 수사심의위원회 신청 건수가 급증하여 다수의 잠재적 피해자가 존재합니다 (적합 조건 3, 6). 상대방인 국가(경찰/검찰)는 충분한 자력을 가지고 있으며 (적합 조건 2), 부실 수사 사례들이 구체적으로 언급되어 증거 확보 가능성이 높습니다 (적합 조건 5). 이는 소송금융 투자 기회를 발굴하기에 매우 적합한 환경을 조성합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>최소 8명 사망, 95명 부상 (B1 다리 파괴)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>美 “다음은 발전소” vs 이란 “美빅테크 보복”… 민간시설까지 위협</t>
+          <t>[사설] 경찰 수사 불만 폭증, 검찰 엑소더스… 민생 수사 어쩌나</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Inter/article/all/20260403/133673565/2</t>
+          <t>https://www.seoul.co.kr/news/editOpinion/editorial/2026/05/12/20260512027005?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-04 00:19:54.183306+00:00</t>
+          <t>2026-06-18 00:57:25.611373+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="3" t="inlineStr">
+      <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>언론 보도를 통한 사법부 개혁 및 책임 촉구, 피해자의 지속적인 투쟁</t>
+          <t>과거사 정리 관련 보상금 미지급 문제 지속</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>8명의 엘리트 판사가 '전부명령 확정 증명서'를 외면하는 오심을 반복하여 이장호씨의 삶을 27년간 짓밟았습니다. 기사는 사법부의 잘못을 인정하지 않는 오만을 고발하며, 오심에 책임지는 시스템 구축과 사법 개혁을 촉구하고 있습니다. 이장호씨는 20여 년간 외로운 사투를 이어오고 있습니다.</t>
+          <t>한동훈 후보가 형제복지원 피해자들을 만나 예산 부족으로 보상금을 받지 못하고 있는 고충을 들었다. 이들은 과거 국가 인권침해 사건의 피해자로, 보상금 지급이 지연되고 있는 상황이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>사법부의 명백한 오심으로 인해 한 시민이 27년간 심각한 피해를 입었으며, 전부명령 확정 증명서라는 객관적 증거가 명확합니다. 상대방은 국가로서 배상 능력이 충분하며, 언론 보도를 통해 사법부 개혁에 대한 사회적 관심이 높아지고 있어 새로운 법적 구제 절차를 모색하기에 적합합니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)</t>
+          <t>형제복지원 피해자들은 국가/공공기관의 책임이 명확하며(적합 조건 1), 상대방(국가 또는 관련 지자체)의 자력이 충분하다(적합 조건 2). 다수의 피해자가 존재하고(적합 조건 3), 보상금 미지급이라는 구체적인 피해 규모가 크다(적합 조건 4). 과거사 정리 특별법 제정 등 공적 절차가 진행되었고 관련 증거 확보가 용이하다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명 (이장호씨)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>8명의 엘리트 판사는 왜 '오심'을 반복했나</t>
+          <t>한동훈 “공소 취소땐 탄핵감… 내가 이겨야 李 아플 것”</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217038&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.chosun.com/politics/assembly/2026/05/12/YAXP5KX4BRBC3JSRACDRDQULGM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-03 12:58:53.382394+00:00</t>
+          <t>2026-06-14 01:06:36.331920+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>국회 법안 발의 및 심의 중</t>
+          <t>검찰 인력난 심화로 인한 사건 적체 및 국민 피해 발생</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>김기표 의원이 국가폭력에 의한 반인권적 범죄의 공소시효를 폐지하고 손해배상청구권의 소멸시효를 배제하는 '반인권적 국가범죄의 시효 등에 관한 특례법안'을 대표 발의했습니다. 이 법안은 제주 4·3 사건, 5·18 민주화운동 등 과거 국가폭력 사건에도 소급 적용되어 피해자들이 시효의 제약 없이 정당한 배상을 받을 수 있도록 하는 것을 목표로 합니다.</t>
+          <t>검찰 내 인력난이 심화되어 일선 지청장까지 미제 사건 처리에 투입되는 상황입니다. 이로 인해 검사 1인당 처리해야 할 사건 수가 과도하게 늘어나며, 사건 처리 지연이 국민들의 증거 확보 및 진술 신빙성 유지에 어려움을 초래하여 피해자 보호와 권리 구제에 차질이 발생하고 있습니다. 향후 검사 인력 이탈은 더욱 가속화될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. '반인권 국가폭력 단죄법' 발의는 국가폭력 피해자들의 손해배상청구권 소멸시효를 배제하고 과거 사건에도 소급 적용하여, 대규모 국가배상 소송의 문을 열 가능성이 매우 높습니다. 이는 소송금융 투자에 매우 매력적인 기회를 제공합니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 따라 대한민국이 피고가 될 수 있으며, 적합 조건 3(집단적 피해)에 따라 검찰의 사건 처리 지연으로 다수의 국민이 피해를 입고 있습니다. 적합 조건 5(증거 확보 가능)에 따라 검찰 내부 자료 및 법원행정처 통계로 인력난과 사건 적체 사실이 명확합니다. 그러나 개별 피해 금액 산정이 어렵고, 소송금융 투자 대상으로서의 직접적인 금전적 손해배상 청구 가능성이 불분명하여 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>“국가폭력에 면죄부는 없다!”</t>
+          <t>[단독]검사당 미제 500건…지청장까지 사건에 투입</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1599659?ref=naver</t>
+          <t>https://www.sedaily.com/article/20046467?ref=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-03 12:50:41.840899+00:00</t>
+          <t>2026-05-28 08:56:46.262441+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>국가폭력 범죄 공소시효 폐지 논의 중</t>
+          <t>서울고법 파기환송심에서 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>천하람 의원이 4·3 사건 등 국가폭력 범죄에 대한 민·형사상 공소시효 폐지를 적극 고려할 수 있다고 밝혔다. 이는 과거 국가 배상에 소극적이었던 대한민국이 4·3 피해자들의 민사상 손해배상 문제에 대해 더 적극적인 태도를 취해야 한다는 주장이다. 이 발언은 4·3 사건 관련 추가적인 법적 구제 가능성을 시사한다.</t>
+          <t>유서대필 조작 사건으로 복역 후 재심에서 무죄를 확정받은 강기훈 씨가 국가를 상대로 낸 손해배상 소송 파기환송심에서 추가 위자료를 인정받았습니다. 법원은 위법한 조사, 변호인 접견권 침해 등 국가의 개별 불법행위에 대한 배상 책임을 인정하여 강씨와 가족에게 총 6천만원 이상의 추가 위자료를 지급하라고 판결했습니다. 이 판결은 대법원 파기환송 이후 3년 6개월 만에 나왔습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>국가폭력에 대한 책임이 명확하고(적합 조건 1), 대한민국이 피고로서 충분한 자력을 가졌으며(적합 조건 2), 4·3 사건은 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 동반한다. 공소시효 폐지 논의는 새로운 소송 기회를 창출할 수 있으며(적합 조건 6), 이미 종결된 사건이 아니다(부적합 조건 0).</t>
+          <t>국가를 상대방으로 하여 자력이 충분하고(적합 조건 2), 법원에서 국가의 위법한 조사 및 변호인 접견권 침해 등 불법행위가 인정되어 책임이 명확하며(적합 조건 1), 이미 재심 무죄 및 파기환송심 판결까지 나와 증거가 충분합니다(적합 조건 5). 다만, 피해 규모가 수억 원 이상으로 크다고 보기 어렵고(적합 조건 4 미해당), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당).</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5333만원 (강기훈), 500만원 (배우자), 각 433만원 (형제·자매)</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>4·3 피해자 및 유족 다수</t>
+          <t>4명 (강기훈 및 가족)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>천하람  4·3 왜곡·명예훼손 더 큰 아픔 안 되도록 노력</t>
+          <t>'유서대필' 무죄 강기훈씨 국가상대 위자료 추가인정</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/jeju/6124523</t>
+          <t>https://www.mk.co.kr/article/12054719</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-03 12:50:26.657331+00:00</t>
+          <t>2026-05-24 07:03:28.339831+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>국가폭력 범죄 공소시효 폐지 및 국가 손해배상 책임 인정 논의 중</t>
+          <t>파기환송심 판결</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>제주 4·3 희생자 추념식에서 정치권이 국가폭력 범죄에 대한 공소시효 폐지 추진을 적극 고려할 수 있다고 언급했다. 특히 민사상 손해배상 문제에 있어 국가의 소극적인 태도에 대한 비판과 함께 국가 손해배상 책임 인정의 필요성이 강조되었다.</t>
+          <t>'유서대필 조작사건' 피해자 강기훈 씨가 국가를 상대로 낸 손해배상 청구소송 파기환송심에서 국가가 강 씨와 가족에게 6700여만 원을 추가로 배상해야 한다는 판결이 나왔습니다. 이 사건은 2022년 11월 대법원에서 파기환송된 바 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>국가폭력에 대한 국가의 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 제주 4·3 희생자라는 집단적 피해(적합 조건 3)와 그 규모가 매우 크다(적합 조건 4). 또한 공소시효 폐지 추진 등 공적 절차가 논의 중이다(적합 조건 6).</t>
+          <t>국가가 피고로 상대방 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 대법원 파기환송까지 진행된 사건으로 증거가 충분히 확보되어 있습니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 및 가족 단위의 사건이며, 피해 규모 또한 추가 배상액만 명시되어 전체 규모는 미상입니다. 이미 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6700여만 원 (추가 배상액)</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>1명 (강기훈 씨 및 가족)</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>제주 4·3희생자 추념식 정치권 집결... 제주 4·3 왜곡 있어서는 안될 ...</t>
+          <t>'유서대필 조작사건' 강기훈, 파기환송심서 국가배상액 확대</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>jejudomin.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.jejudomin.co.kr/news/articleView.html?idxno=318109</t>
+          <t>https://www.news1.kr/society/court-prosecution/6174493</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-03 12:48:35.494202+00:00</t>
+          <t>2026-05-24 07:02:55.830577+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A34" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>진상규명 및 피해보상 논의 지속</t>
+          <t>서울고법 파기환송심에서 추가 배상 판결 선고. 강 씨 측은 '조직적 사건 조작 책임'이 다뤄지지 않았다고 반발.</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>조국혁신당 조국 대표와 개혁신당 천하람 원내대표가 제주4·3평화공원을 찾아 제주4·3 희생자를 추모하고 진상규명, 피해보상, 왜곡 대응의 필요성을 강조했습니다. 이들은 제78주년 4·3희생자 추념식에 참석하여 역사적 아픔을 외면하지 않고 미래로 나아가야 한다고 밝혔습니다.</t>
+          <t>‘유서대필 조작사건’ 피해자인 강기훈 씨와 가족이 국가를 상대로 낸 손해배상 소송 파기환송심에서 국가가 추가 위자료를 지급하라는 판결이 나왔습니다. 재판부는 검찰의 위법한 수사 과정에 대한 책임을 인정했으나, 강 씨 측이 주장하는 '조직적 사건 조작 책임'은 별도로 판단하지 않았습니다. 강 씨 측은 법원이 사건의 본질을 외면했다고 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>이 기사는 역사적 사건인 제주4·3에 대한 진상규명 및 피해보상 논의 등 정치적, 사회적 노력을 다루고 있습니다. 대규모 피해자와 국가 책임이 명확하지만, 소송금융 투자를 위한 새로운 법적 분쟁이나 신규 소송 기회를 제시하지 않으며, 이미 관련 법적 및 행정적 절차가 진행 중인 사안입니다.</t>
+          <t>국가배상 사건으로 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 이미 10억 원 이상의 배상 판결이 있었고, 추가 배상까지 인정되어 피해 규모가 크며, 재심 무죄 판결 등 객관적 증거가 확보되어 있습니다 (적합 조건 1, 2, 4, 5 해당). 강 씨 측이 '조직적 사건 조작 책임'이 다뤄지지 않았다고 반발하고 있어, 이 부분에 대한 추가적인 법적 다툼의 여지가 있어 '종결된 사건'이라는 부적합 조건에 해당하지 않을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 10억 7천만 원 이상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>강기훈 씨 및 가족 (총 4명)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>조국  진상규명·보상 논의 …천하람  과거 아픔 외면 미래 없어</t>
+          <t>‘유서대필 조작사건’ 추가 배상 판결…강기훈 측 “조작 본질 외면”</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=835587</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8566963&amp;ref=A</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-03 12:19:24.019215+00:00</t>
+          <t>2026-05-24 07:01:49.082041+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>검찰 자체 점검 결과 공소시효 도과 사건 다수 확인</t>
+          <t>서울고법 파기환송심 판결 선고</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>검찰의 수사 지연 및 관리 소홀로 인해 다수의 사건에서 공소시효가 도과되어 범인을 놓치는 사례가 급증하고 있다. 대구지검 의성지청의 자체 점검 결과, 자동차손해배상보장법 위반 사건의 32.2%가 공소시효를 넘긴 것으로 드러나 국가의 책임이 문제될 수 있다.</t>
+          <t>강기훈씨가 '유서 대필 조작 사건'으로 억울한 옥살이를 한 후 국가를 상대로 제기한 손해배상 소송 파기환송심에서 일부 승소하여 추가 위자료를 인정받았습니다. 재판부는 위법한 조사, 변호인 접견권 침해 등 개별 불법 행위에 대한 위자료를 추가 지급하라고 명령했으나, 강씨 측은 검찰 조작의 본질을 외면한 판결이라며 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>국가기관(검찰)의 공소시효 도과로 인한 책임이 명확하며(적합 조건 1), 상대방(국가)의 자력이 충분하다(적합 조건 2). 대구지검 자체 점검을 통해 다수의 공소시효 도과 사건이 확인되어 집단적 피해 가능성이 높고(적합 조건 3, 5), 이는 국가의 관리 소홀에 대한 손해배상 청구의 근거가 될 수 있다.</t>
+          <t>국가가 상대방으로 자력이 충분하고, 재심 무죄 판결 및 대법원 판결로 국가의 책임이 명확하게 인정되었습니다. (적합 조건 1, 2, 5) 그러나 이미 파기환송심 판결이 선고되어 소송이 상당히 진행된 상태이며, 현재 인정된 위자료 규모가 소송금융 투자에 있어 '피해 규모가 큼' 조건에 부합한다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>강기훈 5333만원, 배우자 500만원, 형제·자매 각 433만원 (추가 인정액)</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4명 (강기훈씨 및 가족)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[단독] “검사 한 명이 600건 맡아”… 공소시효 넘겨 범인 놓친 사건 급...</t>
+          <t>'유서 대필 피해자' 강기훈, 손해배상 파기환송심서 추가 위자료 인정</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/04/03/5H3WSI5V7NF2XED46ZMINQMHKY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.fnnews.com/news/202605211644119842</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-03 00:34:08.598852+00:00</t>
+          <t>2026-05-24 07:00:45.482491+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>법무부의 소멸시효 항변 철회 결정 및 2심 항소 취하 완료</t>
+          <t>이태원 참사 관련 심리적 후유증 및 경제적 어려움으로 인한 사망 사건 발생</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>법무부가 '진실·화해를 위한 과거사 정리 기본법' 시행에 따라 과거사 피해자들의 국가배상 소송에서 소멸시효를 주장하지 않기로 결정했습니다. 이는 권위주의 시대 국가폭력에 대한 반성과 피해자 권리 구제 확대를 위한 조치로, 이미 2건의 항소 취하를 완료했으며 1만 3천여 명의 피해자가 제기한 826건의 소송에 대해서도 소멸시효 항변을 철회할 예정입니다.</t>
+          <t>이태원 참사 당시 구조를 도왔던 상인 백 씨가 극심한 트라우마와 이태원 상권 침체로 인한 가게 적자 등 경제적 어려움을 겪다 숨진 채 발견되었습니다. 백 씨는 참사 이후 심리적 고통을 호소했으며, 이중고를 겪은 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(국가폭력에 대한 반성), 상대방에게 자력이 충분하며(정부), 집단적 피해(1만 3천여 명)와 큰 피해 규모가 예상됩니다. 또한, 진실규명 결정이라는 객관적 증거가 존재하고, 과거사 정리법 시행이라는 공적 절차가 진행 중입니다. 정부가 소멸시효 항변을 철회하기로 결정하여 소송의 불확실성이 크게 감소했습니다.</t>
+          <t>이태원 참사라는 대규모 재난 상황에서 구조 활동을 도운 상인의 사망이라는 비극적인 사건으로, 사회적 관심이 높습니다. 정부의 재난 관리 책임에 대한 법적 다툼의 여지가 있어 상대방 책임이 비교적 명확하며, 대한민국이라는 상대방에게 자력이 충분합니다. 다만, 이 특정 개인의 트라우마와 경제적 손실에 대한 직접적인 인과관계 및 손해배상 책임 입증은 복잡할 수 있습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1만3198명</t>
+          <t>1명 (사망), 이태원 상인 다수 (경제적 피해)</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>진실규명 결정된 과거사 소송, 3년간 소멸시효 주장 않는다</t>
+          <t>이태원 참사 구조 도왔던 상인 숨진 채 발견…심리 후유증 치료와 사회...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>upkoreanews.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260402519203?OutUrl=naver</t>
+          <t>https://www.upkoreanews.kr/news/articleView.html?idxno=98266</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-02 13:00:08.988213+00:00</t>
+          <t>2026-05-17 01:08:54.340653+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="3" t="inlineStr">
+      <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
+          <t>대한민국 및 관련 공직자</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>추경호 의원 내란 중요임무 종사 혐의로 재판 진행 중, 김현태 전 단장 파면</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>6·3 재보궐 선거를 앞두고 '12·3 불법계엄' 연루 의혹 인사들이 공천되거나 출마를 선언하며 논란이 되고 있습니다. 추경호 의원은 계엄 해제 방해 혐의로 재판을 받고 있으며, 김현태 전 단장은 국회 봉쇄 관여 혐의로 파면된 바 있습니다. 이 사건은 불법계엄이라는 중대한 사안과 관련하여 국가 또는 관련 공직자들의 책임이 문제될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>불법계엄 관련 사건으로, 상대방(국가 또는 관련 공직자)의 책임이 형사 재판 및 파면 조치로 명확히 드러나고 있으며(적합 조건 1), 텔레그램 대화 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 추경호 의원은 내란 중요임무 종사 혐의로 재판 중이며, 김현태 전 단장은 파면되는 등 공적 절차가 진행 중입니다(적합 조건 6). 60여 명의 국회의원이 표결에 참여하지 못하는 등 집단적 피해가 발생했습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>‘윤석열 동창회’ 열리나···6·3 국회의원 재보궐 선거 ‘찐윤들’...</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>weekly.khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://weekly.khan.co.kr/article/202605090600021</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-05-14 20:05:01.348229+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C38" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>진실·화해를위한과거사정리위원회 재심 권고</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>전두환 정권 당시 '한울회 사건'의 국가폭력 피해자 가족이 진실·화해를위한과거사정리위원회의 재심 권고에도 불구하고 명예 회복을 위한 절차적 어려움을 겪고 있습니다. 이는 국가폭력 피해에 대한 행정 절차의 한계를 보여주며, 추가적인 법적 조치가 필요한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>상대방 책임이 국가로 명확하고 자력이 충분합니다. 진실·화해를위한과거사정리위원회의 재심 권고가 있어 객관적 증거가 확보되었고 공적 절차가 진행 중입니다. '한울회 사건'이라는 명칭에서 집단적 피해 가능성도 높습니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>절차뿐인 행정은 국가폭력 피해자를 구할 수 없다</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>mediaus.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316939</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-05-13 07:00:09.720726+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>법무부의 소멸시효 항변 철회 결정으로 기존 소송 및 향후 제기될 소송에 유리한 환경 조성</t>
+          <t>한국 정부에 청원했으나 답변 받지 못함. 위령비 건립 및 추모 활동 지속 중.</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>법무부가 개정 과거사정리 기본법에 따라 진실규명결정을 받은 과거사 피해자들의 국가배상소송에 대해 소멸시효 항변을 하지 않기로 결정했다. 이에 따라 현재 2심 진행 중인 2건의 소송 항소를 취하하고, 13,198명이 제기한 826건의 소송에서도 소멸시효 항변을 철회할 예정이다. 이는 과거사 피해자들의 권리구제를 확대하고 신속한 배상을 도모하기 위한 조치이다.</t>
+          <t>베트남전쟁 당시 한국군에 의해 가족을 잃은 레륵, 쩐티리 부부가 학살 위령비를 찾아 희생자들을 추모했습니다. 이들은 2019년 한국 정부에 청원서를 보냈으나 답변을 받지 못했으며, 현재는 경제적, 문화적 교류에 감사하면서도 피해자 지원에 대한 바람을 내비치고 있습니다. 기사는 한국군에 의한 다수의 민간인 학살 사건과 그로 인한 피해자들의 지속적인 고통을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방(국가)의 자력이 충분하고, 진실규명결정으로 국가의 책임이 명확하다. 13,000명 이상의 다수 피해자가 존재하여 집단적 피해 규모가 크며, 법무부가 소멸시효 항변을 철회하기로 결정하여 소송 승소 가능성이 매우 높다. (적합 조건 1, 2, 3, 4, 5, 6 충족)</t>
+          <t>한국군에 의한 다수의 민간인 학살 사건으로 상대방(한국 정부)의 책임이 명확하고(적합 조건 1) 자력이 충분합니다(적합 조건 2). 여러 차례의 학살로 수십 명 이상의 집단적 피해가 발생했으며(적합 조건 3), 생명 손실이라는 피해 규모가 매우 큽니다(적합 조건 4). 생존자 증언과 위령비 등 객관적 증거가 존재하며 추가 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>13,198명 이상</t>
+          <t>최소 83명 이상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>법무부, 진실규명결정 받은 과거사 국가배상소송 2건 항소 취하</t>
+          <t>눈물 마르지 않은, 지금 이 순간에도…</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026040215520986819a8c8bf58f_12</t>
+          <t>https://h21.hani.co.kr/arti/photo/people/59236.html</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-02 12:44:23.302018+00:00</t>
+          <t>2026-05-02 07:01:21.839469+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>전남도 진상규명 실태조사 연구용역 착수, 국가 차원 진상규명 및 보상 지원 추진 예정</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>전라남도가 마셜제도 밀리환초 강제동원 피해자들의 명예 회복을 위해 진상규명 실태조사 연구용역에 착수했다. 전체 피해자의 90%인 576명이 전남 출신으로 확인되었으며, 이번 조사를 통해 구체적인 피해 양상을 분석하고 생존자 및 유족의 구술을 채록할 예정이다. 전남도는 이 결과를 바탕으로 국가 차원의 추가 진상규명과 실질적인 보상 지원을 이끌어낼 계획이다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(일본 정부), 자력이 충분하며, 576명 이상의 집단적 피해가 발생했습니다. 전남도가 공식적인 진상규명 실태조사 연구용역에 착수하여 증거 확보 및 공적 절차가 진행 중입니다. 이는 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>576명 이상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>전남도, ‘밀리환초 강제동원’ 진상규명 착수</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>kjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://kjmbc.co.kr/NewsArticle/1514811</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-05-01 07:00:25.884383+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>가해자 형사 송치, 경찰/법무부의 가해자 실시간 위치 감시 시스템 구축 등 후속 대책 논의 중</t>
+          <t>5·18 민주화운동 관련자 보상법 개정안 국회 법제사법위원회 통과 (소멸시효 폐지 특례)</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>남양주 스토킹 살인 사건 당시 CCTV 영상이 공개되며 가해자 김훈의 잔혹한 범행이 드러났습니다. 피해 여성의 신고에도 불구하고 잠정조치 3-2호가 적용되지 않아 비극을 막지 못했다는 지적이 제기되며, 경찰과 법무부는 가해자 위치 감시 시스템 구축 등 후속 대책 마련에 나섰습니다.</t>
+          <t>5·18 민주화운동 관련자 보상법 개정안이 국회 법제사법위원회를 통과했습니다. 이 개정안은 5·18 관련자의 정신적 피해에 대한 손해배상 청구권의 소멸시효를 폐지하는 특례를 포함하고 있습니다. 이는 과거의 정신적 피해에 대해 새롭게 손해배상을 청구할 수 있는 법적 기반을 마련하여, 잠재적인 소송 기회를 확대할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>국가/경찰의 잠정조치 미흡에 대한 책임 가능성이 제기되며(적합 조건 1), 상대방(국가)의 자력이 충분하고(적합 조건 2), 살인 사건으로 피해 규모가 매우 크며(적합 조건 4), CCTV 등 명확한 증거가 확보되었고(적합 조건 5), 가해자 형사 송치 및 후속 대책 논의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>5·18 민주화운동 관련자 보상법 개정안이 국회 법제사법위원회를 통과하며 정신적 피해에 대한 손해배상 청구권의 소멸시효를 폐지하는 특례를 담고 있어, 새로운 소송 기회가 창출될 가능성이 높습니다. (적합 조건: 이미 공적 절차 진행 중, 집단적 피해, 상대방 자력 충분, 증거 확보 가능) 피고가 대한민국이 될 가능성이 높고, 5·18 관련자라는 다수의 피해자가 존재하며, 법률 개정 자체가 국가의 책임을 전제하므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5·18 민주화운동 관련자 다수</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[단독] '스토킹 살인' CCTV 확보...김훈, 후진하는 피해자 따라붙어 범행</t>
+          <t>여야 본회의 열고 '공직선거법 개정안' 원포인트 처리</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202604021912144072</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=908910</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-02 12:26:23.106913+00:00</t>
+          <t>2026-04-30 07:02:25.252138+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>스페인 국가</t>
+          <t>대한민국 (검찰)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>미 국무부의 외교 전문을 통한 우려 표명 및 조사 진행</t>
+          <t>국정조사 및 법무부 진상조사 진행 중, 민주당 고발 추진 예정</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>미 국무부가 스페인 '안락사 사건'과 관련하여 외교 전문을 통해 우려를 표명하며 내정간섭 논란이 불거졌다. 피해자가 국가의 보살핌을 받는 동안 반복적으로 성폭행당하고 사법 정의가 실현되지 않았다는 의혹이 제기되었으며, 이 사건은 국제적 관심과 조사를 받고 있다.</t>
+          <t>국회에서 '정치검찰 조작기소 진상규명 국정조사'가 진행 중인 가운데, 검찰이 이화영 전 부지사에게 이재명 대통령을 주범으로 지목하는 허위 자백을 회유하려 했다는 녹취록이 공개되어 파문이 일고 있다. 또한 대장동 개발업자 남욱 변호사에 대한 강압 수사 의혹과 별건 수사 논란도 제기되었다. 민주당은 관련 수사 책임자들에 대한 고발을 추진하고 있으며, 법무부도 대장동 수사팀 검사들에 대한 진상조사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방은 스페인 국가로 자력이 충분하며(적합 조건 2), 미 국무부의 외교 전문을 통해 사건의 심각성과 공적 절차 진행(조사)이 확인되어 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 피해자가 단수로 언급되어 집단적 피해 여부가 불분명하고, 구체적인 피해 규모가 명시되지 않았다.</t>
+          <t>상대방(국가/검찰)의 책임이 녹취록 등 구체적 증거를 통해 비교적 명확하게 드러나고 있으며(적합 조건 1, 5), 상대방의 자력은 충분합니다(적합 조건 2). 국정조사 및 법무부 진상조사 등 공적 절차가 진행 중이며(적합 조건 6), 여러 인물이 검찰의 부당한 수사로 피해를 입은 정황이 있어 집단적 피해 가능성도 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>美, 스페인 '안락사 사건' 조사 관련…내정간섭 논란 불거져</t>
+          <t>“이재명씨가 주범이 되고” 후폭풍… 정성호 “檢 반성부터 해야”</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=458335</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/04/20/20260420003002?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-02 12:22:14.442684+00:00</t>
+          <t>2026-04-26 21:57:35.333144+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="3" t="inlineStr">
+      <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>과거사 피해자 배·보상 기준 및 절차 법률 제정 추진 중</t>
+          <t>진상 규명 및 국가 책임 인정 요구 지속, 사회적참사특별조사위원회 권고 이행 촉구, 생명안전기본법 제정 요구</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>국회에서 과거사 피해자와 유족이 소송 부담 없이 실질적인 구제를 받을 수 있도록 배·보상 기준과 절차를 법률로 확립하는 법안이 추진 중입니다. 기존 기본법 개정으로 배·보상 근거는 마련되었으나, 구체적인 기준과 절차가 없어 피해자들이 어려움을 겪고 있습니다.</t>
+          <t>세월호 참사 12주기를 맞아 서울과 안산에서 희생자 추모 기억식이 열렸다. 4·16연대와 가족협의회는 국회에서 기자회견을 열고 국가 책임 인정, 대통령 기록물 공개, 사회적참사특별조사위원회 권고 이행 등 6대 핵심 과제 이행을 촉구하며 진상 규명과 안전 사회 건설을 위한 노력을 이어갈 것을 다짐했다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>과거사 피해자에 대한 국가의 배상 책임이 법률 개정을 통해 명확히 인정되고 있으며, 국가가 상대방이므로 자력이 충분합니다. 다수의 피해자와 유족이 존재하며, 배상 기준 및 절차를 법률로 확립하려는 공적 절차가 진행 중입니다. 이는 소송금융 적합 조건 1, 2, 3, 5, 6에 해당합니다.</t>
+          <t>국가 책임이 명확히 요구되고 상대방(대한민국)의 자력이 충분하며, 304명의 희생자가 발생한 집단적 피해 사건임. 미공개 기록 공개 요구 등 추가 증거 확보 가능성이 있고, 사회적참사특별조사위원회 권고 이행 촉구 등 공적 절차가 지속되고 있어 소송금융 투자 적합 조건에 부합함. 사건이 종결되지 않고 진상 규명 및 국가 책임 인정 요구가 계속되고 있음.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>과거사 피해자 및 유족 다수</t>
+          <t>304명 희생, 다수 유가족 및 생존자</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>기본법 개정에 이어 배 · 보상 기준 · 절차까지 법률로 확립 추진</t>
+          <t>세월호 참사 12주기…서울·안산서 '시민 기억식' 열린다</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=442094</t>
+          <t>https://www.newsis.com/view/NISX20260415_0003592621</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-02 00:52:46.936925+00:00</t>
+          <t>2026-04-25 23:34:57.822001+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="3" t="inlineStr">
+      <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>국가보훈대상자 선정 완료</t>
+          <t>세월호 피해자 의료지원 기한 폐지 법안 발의</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>조송환 씨는 1996년 군부대 내 가혹행위로 머리를 다쳐 정신질환을 앓게 되었고, 30년 만에 국가로부터 재해부상군경 보훈대상자로 선정되었다. 이로써 군부대 가혹행위와 정신질환 간의 인과관계가 공식적으로 인정되었다. 과거 국가를 상대로 소송을 제기한 바 있으며, 이번 보훈대상자 선정은 향후 손해배상 청구에 유리한 근거가 될 것으로 보인다.</t>
+          <t>더불어민주당이 4.16 세월호 참사 12주기를 맞아 세월호 피해자 의료지원 기한 폐지 법안을 발의했습니다. 이는 생명안전기본법 통과와 함께 피해자들의 지속적인 지원을 위한 입법 노력의 일환으로, 참사 이후 12년이 지났음에도 피해자들의 미해결된 요구가 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>국가가 보훈대상자로 선정하며 군부대 가혹행위와 정신질환 간의 인과관계를 공식 인정하여 상대방 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 국가이다(적합 조건 2). 피해자는 평생 정신질환을 앓고 있어 피해 규모가 크고(적합 조건 4), 보훈처의 선정 결정이 강력한 증거가 된다(적합 조건 5). 보훈대상자 선정이라는 공적 절차가 완료되어 소송 준비에 유리하다(적합 조건 6).</t>
+          <t>세월호 참사는 국가의 책임이 명확하고(적합 조건 1), 상대방인 대한민국 정부는 충분한 자력을 가집니다(적합 조건 2). 또한 다수의 피해자가 발생한 집단적 피해 사건이며(적합 조건 3), 피해자들의 장기적인 의료지원 필요성은 큰 규모의 손해로 이어질 수 있습니다(적합 조건 4). 참사 관련 광범위한 조사 및 자료가 존재하여 증거 확보가 용이하며(적합 조건 5), 현재 의료지원 기한 폐지 법안 발의 등 입법 절차가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 기반을 제공하며, 현재는 입법 절차이나 향후 법안 통과 여부 및 지원의 적절성에 따라 추가적인 법적 분쟁으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>세월호 피해자 다수</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>군부대 내 기혹행위로 머리 다친 장애인, 30년만에 보훈대상자에 선정</t>
+          <t>민주, '세월호 피해자 의료지원 기한 폐지' 법안 발의</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>incheonin.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.incheonin.com/news/articleView.html?idxno=116850</t>
+          <t>https://www.news1.kr/politics/assembly/6137377</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-01 13:16:11.511695+00:00</t>
+          <t>2026-04-21 03:14:08.131425+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="3" t="inlineStr">
+      <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>해양경찰청</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>민·형사상 소송 준비 중, 국민동의청원 진행 중</t>
+          <t>손해배상 소송 예정, 보건복지부 사태 파악 및 응급환자 이송체계 혁신 논의 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>어선 전복 사고로 사망한 선장의 가족이 해경이 최소한의 구조 노력도 하지 않고 방관했다며 민·형사상 소송을 준비하고 있습니다. 이들은 국민동의청원을 통해 진상 규명을 요구하고 있으며, 해경은 이번 사고를 계기로 현장 대응 매뉴얼 점검에 나섰습니다.</t>
+          <t>대구에서 28주 쌍둥이 임신부가 응급실을 찾지 못해 4시간 동안 이송이 지연되어 쌍둥이 중 한 명은 숨지고 다른 한 명은 뇌 손상을 입었다. 가족들은 국가를 상대로 손해배상 청구 소송을 제기할 예정이며, 보건복지부도 이번 사안을 엄중하게 인식하고 응급환자 이송체계 혁신을 추진 중이다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>해양사고 구조 주체인 해경의 책임이 비교적 명확하게 주장되고 있으며(적합 조건 1), 상대방인 해경(국가기관)은 자력이 충분합니다(적합 조건 2). 사망 사고로 피해 규모가 크고(적합 조건 4), 해경이 현장 대응 매뉴얼 점검에 나서는 등 공적 절차가 진행 중이므로 증거 확보 및 책임 규명이 용이할 것으로 보입니다(적합 조건 5, 6).</t>
+          <t>상대방 책임이 비교적 명확함 (응급실 수용 거부 및 이송 지연), 상대방에게 자력이 충분함 (국가), 피해 규모가 큼 (영아 사망 및 뇌 손상), 증거가 있거나 확보 가능함 (119 기록, 병원 기록, 정부 사태 파악), 이미 공적 절차가 진행 중임 (보건복지부 사태 파악 및 제도 개선 논의). 부적합 조건에 해당하지 않아 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1명 (사망 선장)</t>
+          <t>1명 사망, 1명 뇌손상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>구조 활동 부재 조사  어선 전복 사망 선장 가족, 국민동의청원</t>
+          <t>대구서 또 응급실 뺑뺑이…28주 쌍둥이 1명 숨지고 1명 뇌손상</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292311?influxDiv=NAVER</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8528582&amp;ref=A</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-04-01 13:12:21.714260+00:00</t>
+          <t>2026-04-19 00:37:36.031175+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="3" t="inlineStr">
+      <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>제주 4.3 특별법에 따른 진상규명 및 희생자·유족 보상 절차 진행 중</t>
+          <t>진실규명 신청 접수 및 피해자 보상 방안 마련 추진 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>제주 4.3 사건은 당시 공권력의 광범위한 폭력으로 인해 수많은 희생자가 발생한 역사적 비극입니다. 희생자와 유가족들은 집단적으로 '빨갱이'로 낙인찍히는 등 고통을 겪었으며, 현재 제주 4.3 특별법에 따라 진상규명 및 희생자·유족에 대한 보상 절차가 진행되고 있습니다.</t>
+          <t>희생자의 명예 회복을 목적으로 하는 기관이 2028년 2월 25일까지 진실규명 신청을 접수하고 있습니다. 이 기관은 향후 유해 발굴 사업 확대, 민간인 희생 사건 조사 범위 확장, 피해자 보상 방안 마련 등을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>국가 공권력에 의한 학살로 상대방(대한민국)의 책임이 명확하며 자력이 충분합니다. 수많은 희생자와 유가족이 발생한 집단적 피해 사건이며, 제주 4.3 특별법에 따른 진상규명 및 보상 절차가 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다.</t>
+          <t>국가 기관이 희생자 명예 회복 및 진실 규명 절차를 진행 중이며(적합 조건 6), 피해자 보상 방안 마련을 추진하고 있어 상대방(국가)의 책임이 명확하고 자력이 충분합니다(적합 조건 2). 다수의 희생자가 발생한 집단적 피해 사건이며(적합 조건 3), 공적 절차가 진행 중이므로 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>이제야 아버지를 모십니다 ..77년 만에 이뤄진 한 맺힌 귀향</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>dandinews.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>http://www.dandinews.com/news/articleView.html?idxno=16636</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-04-06 12:18:47.832428+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>경기도 인권시행계획 수립 및 피해자지원센터 운영</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>경기도가 인권 보호 분야를 확대하며 국가폭력 피해자 지원을 강화한다. 특히 선감학원 사건 피해자들을 위한 추모문화제와 피해자지원센터 운영 사업을 진행할 예정이다. 이는 국가폭력 피해에 대한 치유와 지원을 목적으로 하며, 도민의 인권 보장을 위한 구체적인 실행 계획의 일환이다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>상대방(국가)의 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 선감학원 사건은 다수의 피해자가 발생한 집단적 피해 사례임(적합 조건 3). 경기도에서 피해자지원센터 운영 등 공적 절차가 진행 중이며(적합 조건 6), 역사적 사건으로 증거 확보 가능성이 높음(적합 조건 5). 따라서 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>경기도, 인권보호 강화…국가폭력 피해자 등 5개 분야 추가</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026040607181327994</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:25:22.665716+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>국가폭력 피해자 연대 및 명예회복을 위한 다음 단계 논의 중</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>강원도민과 제주도민이 제주 4·3 추념식에 참여하여 국가폭력의 아픔을 공유하고 연대의 뜻을 확인했다. 납북귀환어부피해자와 사북민주항쟁피해자 등 강원도민들은 제주도민들에게 동백꽃 배지를 전달하며 두 지역의 연대를 상징했다. 이번 만남을 통해 피해자 명예회복을 위한 다음 단계로 나아가야 한다는 목소리가 나왔다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>국가폭력에 대한 국가 책임이 명확하고(적합 조건 1), 상대방(대한민국)의 자력이 충분하며(적합 조건 2), 제주 4·3, 납북귀환어부, 사북민주항쟁 등 다수의 피해자가 존재한다(적합 조건 3, 4). 이미 진실규명 및 명예회복을 위한 공적 절차가 진행되었고(적합 조건 5, 6), '피해자 명예회복'이라는 다음 단계가 언급되어 추가적인 법적 다툼의 여지가 있다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>강원도민 ‘평화대행진’ 동참…제주 4·3 아픔 어루만졌다</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>kwnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.kwnews.co.kr/page/view/2026040516580566124</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:18:53.323446+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>4·3 항쟁 피해자 흔적 찾기 활동 진행 중</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>4·3 항쟁 당시 군경에 의한 무고한 민간인 학살 사건을 다루며, 경북대 학생들이 피해 흔적을 찾는 활동을 진행 중이다. 이 사건은 국가의 책임이 명확하고, 다수의 피해자가 발생했으며, 역사적 증거가 충분하여 소송금융 투자 대상으로 적합성이 높다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>적합 조건 1 (상대방 책임 명확: 군경의 무고한 민간인 학살), 적합 조건 2 (상대방 자력 충분: 국가), 적합 조건 3 (집단적 피해: 4·3 항쟁 피해자 다수), 적합 조건 4 (피해 규모 큼: 학살로 인한 다수 사망), 적합 조건 5 (증거 확보 가능: 역사적 사실 및 관련 조사)에 해당합니다. 다만, 개별 피해자들의 소송 가능성은 기존 보상 여부 및 소멸시효 법리 검토가 필요할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>다수 (수천 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>기억과 망각</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>kbmaeil.com</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.kbmaeil.com/article/20260405500032</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:19:21.846637+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>포항지진 시민소송 진행 중, 정치권 공약으로 지원 논의</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>포항지진 범시민대책본부가 6.3 지방선거 경북도지사 후보 중 지진소송 지원 공약을 내건 김재원 후보를 지지하기로 의결했다. 범대본은 김 후보가 유일하게 시민소송 지원을 공약한 인물임을 강조하며, 지진 피해자들의 소송 지원에 대한 기대를 표명했다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확함 (정부의 지진 유발 책임), 상대방 자력 충분 (대한민국), 집단적 피해 (포항지진 시민 다수), 피해 규모 큼 (수만 명 피해, 막대한 재산 피해), 증거 확보 가능 (정부 조사 결과). 이미 소송이 진행 중이거나 적극적으로 추진되고 있어 투자 적합성이 높음.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
           <t>수만 명 이상</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A47" s="4" t="inlineStr">
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>[6.3지선-경북도지사] 포항지진 범대본 “지진소송 공약 김재원 후보 지...</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>kbsm.net</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>https://www.kbsm.net/news/view.php?idx=514522</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:38:36.527592+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>원고 승소 판결</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>법원이 한국전쟁 당시 국군 오인사격으로 사망한 희생자에 대해 국가가 배상해야 한다고 판결했습니다. 희생자 본인에게 각 1억원, 유족인 배우자에게도 위자료를 지급하라는 내용입니다. 이 판결은 유사한 피해를 입은 다른 희생자 및 유족들에게도 중요한 선례가 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>법원 판결로 국가의 책임이 명확히 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 한국전쟁 중 국군 오인사격 피해자가 다수 존재할 가능성이 높아 집단적 피해 구제 및 유사 소송 발굴 가능성이 높습니다(적합 조건 3, 4). 이미 법원 판결이 존재하여 강력한 증거이자 선례가 됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>희생자 본인 각 1억원, 유족인 배우자에게도 위자료 지급 (총액 미상)</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>미상 (유사 피해자 다수 존재 가능성)</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>법원  한국전쟁 때 국군 오인사격 사망...국가가 배상해야</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275867</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:36:34.064345+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C47" t="inlineStr">
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D52" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...91 lines deleted...]
-      <c r="I48" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>추모식 진행, 진실 규명 노력 지속</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>인혁당 사건 51주기 추모식이 열렸으며, 유족들은 폭력과 억압 속에서 살아야 했던 과거를 회고하며 더 이상 피해자에 머무르지 않고 증언자로 살아가겠다고 다짐했습니다. '진실을 밝히는 일은 아직 끝나지 않았다'고 강조하며 새로운 50년을 준비하는 출발점으로 삼겠다는 의지를 표명했습니다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>인혁당 사건은 이미 재심을 통해 무죄가 선고되고 국가배상이 이루어지는 등 법적 절차가 상당 부분 종결된 사건입니다. 기사는 추모식에 대한 내용으로, 새로운 소송금융 투자 기회를 포착할 만한 구체적인 신규 소송이나 미해결된 대규모 손해배상 청구 가능성을 제시하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>인혁당 사건 51주기 추모식…“새로운 50년 준비하는 출발점”</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>newsmin.co.kr</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.newsmin.co.kr/news/131033/</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:27:14.150346+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>국가배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>1991년 낙동강변 살인사건의 누명 피해자들이 끔찍한 고문 끝에 살인 누명을 쓰고 수십 년간 억울한 옥살이를 했다. 이들은 재심을 통해 무죄를 선고받았으나, 35년이 지난 지금도 당시의 트라우마로 고통받고 있다. 국가의 불법행위로 인한 피해에 대한 국가배상 소송이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확함 (국가의 불법행위), 상대방에게 자력이 충분함 (대한민국), 피해 규모가 큼 (수십 년간의 억울한 옥살이와 고문으로 인한 막대한 피해), 증거가 있거나 확보 가능함 (재심을 통한 무죄 선고로 누명 벗겨짐).</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>수십억 원 이상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
-[...346 lines deleted...]
-      </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>[기자수첩] 기지촌 여성들의 끝나지 않은 시간</t>
+          <t>끔찍한 고문에 뒤집어쓴 '살인 누명'… 빗방울이 무서워요</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3389492</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505294&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-31 00:43:45.158212+00:00</t>
+          <t>2026-04-04 12:25:34.312167+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중, 무공훈장 추서 논의</t>
+          <t>경찰관 5명에 대한 고소장 제출</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>12·12 사태 당시 사망한 故 김오랑 중령의 유족이 사망 경위를 조작·은폐한 국가를 상대로 손해배상 청구 소송을 제기했습니다. 유족 측은 또한 보국훈장이 아닌 무공훈장을 추서해야 한다는 논의를 시작했습니다.</t>
+          <t>부산 낙동강변 살인 사건의 진범으로 누명을 쓰고 21년간 옥살이를 한 최인철, 장동익 씨가 경찰의 물고문 등 가혹행위로 인한 트라우마를 호소하고 있다. 대검찰청 과거사위원회 조사와 재심 무죄 선고로 경찰의 고문 조작 사실이 밝혀졌으며, 피해자들은 당시 경찰관 5명에 대한 고소장을 제출했다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>국가라는 자력 있는 상대방에 대한 책임 주장이 명확하며(적합 조건 1, 2), 이미 손해배상 청구 소송이 진행 중입니다. 다만, 기사 내용만으로는 피해 규모나 집단적 피해 여부가 명확히 확인되지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>대검찰청 과거사위원회 발표와 재심 무죄 선고로 국가의 책임이 명확하며(적합 조건 1), 국가는 배상 능력이 충분하다(적합 조건 2). 21년간의 억울한 옥살이와 가족 피해는 막대한 피해 규모를 의미하며(적합 조건 4), 이미 공적 조사 결과와 재심 판결이라는 강력한 증거가 확보되어 있다(적합 조건 5). 현재 피해자들이 당시 경찰관들에 대한 고소장을 제출하여 새로운 법적 절차를 시작하고 있어(적합 조건 6) 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명 (최인철, 장동익 및 그 가족 2명)</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>정부, 12·12 반란 맞서다 숨진 故 김오랑 중령에 ‘무공훈장’ 추서 추...</t>
+          <t>살인 누명 21년간 옥살이… 빗방울에도 물고문 트라우마</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/politics/politics_general/2026/03/30/2VIYO27V5ZBI7HYI4OL4HRQAYA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01849926645412840</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-31 00:34:37.830790+00:00</t>
+          <t>2026-04-04 12:21:32.139594+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="3" t="inlineStr">
+      <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>국가폭력 공소시효 및 민사시효 폐지 입법 추진</t>
+          <t>경찰관 위증 혐의 고소 진행 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>이재명 대통령이 제주 4·3 사건을 국가폭력으로 규정하고 국가의 책임을 통감하며, 공소시효 및 민사 소멸시효를 완전히 폐지하는 입법을 추진하겠다고 발표했습니다. 이는 4·3 유족들이 법적 시효에 묶이지 않고 명예 회복과 실질적 보상을 국가가 끝까지 책임지겠다는 의지를 표명한 것으로, 향후 국가배상 소송의 길이 열릴 수 있습니다.</t>
+          <t>1991년 '낙동강변 살인사건'의 누명 피해자 최인철, 장동익 씨는 경찰의 고문으로 허위 자백하여 21년간 억울한 옥살이를 했다. 2021년 재심에서 무죄를 선고받았으나, 여전히 트라우마와 정신적 고통에 시달리고 있다. 최근 재심 과정에서 고문 사실을 부인했던 당시 경찰관 5명을 위증 혐의로 고소했다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>이재명 대통령이 제주 4·3 사건을 국가폭력으로 규정하고 국가의 책임을 통감한다고 밝혀 상대방 책임이 명확하며(적합 조건 1), 대한민국 정부가 피고가 될 예정이므로 자력이 충분합니다(적합 조건 2). 또한, 4·3 유족 다수가 잠재적 피해자이며(적합 조건 3), 대통령이 직접 국가폭력 공소시효 및 민사시효 폐지 입법을 추진하겠다고 발표하여 공적 절차가 진행 중입니다(적합 조건 6). 이는 새로운 소송 제기를 위한 중요한 선행 절차로, 소송금융 투자 가능성이 높습니다.</t>
+          <t>국가(대한민국)의 책임이 명확하고(1), 자력이 충분한 상대방(2)이 존재하며, 21년간의 부당한 옥살이라는 막대한 피해 규모(4)가 발생했다. 재심 무죄 판결로 고문 사실이 인정되어 증거가 명확하고(5), 현재 경찰관 위증 혐의 고소라는 공적 절차가 진행 중이다(6).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>4·3 유족 다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>이 대통령 “4·3 국가폭력 시효 폐지”…제주서 인권·에너지·과기원...</t>
+          <t>'낙동강변 살인' 누명 피해자, 빗방울에도 물고문 트라우마</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603301908440304</t>
+          <t>https://www.yna.co.kr/view/AKR20260403109000051?input=1195m</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-30 13:01:01.180384+00:00</t>
+          <t>2026-04-04 12:16:55.660236+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="3" t="inlineStr">
+      <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>재심 무죄 판결 선고</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>'남노련 사건' 의장이 38년 만에 재심에서 무죄를 선고받았다. 법원은 남노련 회원들에 대한 불법 수사를 인정하고, 이들의 노동 운동이 자유민주적 기본질서에 해악을 끼친 활동이 아니라고 판단했다. 이번 재심 판결은 과거 국가 공권력에 의한 인권 침해 사건에 대한 사법부의 재평가로, 관련 피해자들의 국가배상 청구 가능성을 열었다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>국가의 불법 수사가 인정되어 책임이 명확하며(적합 조건 1), 상대방(대한민국)의 자력이 충분합니다(적합 조건 2). '남노련 회원들'이라는 다수의 피해자가 존재하여 집단적 피해 가능성이 높고(적합 조건 3), 재심 무죄 판결로 불법 수사에 대한 객관적 증거가 확보되었습니다(적합 조건 5). 38년 만의 무죄 판결로 인한 정신적, 물질적 피해가 상당할 것으로 예상되어 후속 손해배상 소송의 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>남노련 회원 다수</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>'남노련 사건' 의장 재심 38년 만에 무죄… 이적단체 증명 안돼</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6125179</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:39:30.022314+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K56" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>국가폭력범죄 공소시효 및 민사상 손해배상 소멸시효 폐지 논의, 재산 피해 보상 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>제78주년 제주 4·3 희생자 추념식에서 여야 지도부가 참석하여 제주 4·3 사건에 대한 논의를 이어갔습니다. 더불어민주당은 국가폭력범죄에 대한 민형사상 시효 폐지를 신속 추진하겠다고 밝혔고, 국민의힘은 재산 피해에 대한 합당한 보상을 강조하며 제주4·3특별법 관련 논의가 지속되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>국가폭력에 대한 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 제주 4·3 희생자와 유가족이라는 집단적 피해자가 존재합니다(적합 조건 3). 또한, 정부의 공식 사과와 특별법 제정 등 객관적 증거가 확보되어 있고(적합 조건 5), 국가폭력범죄 시효 폐지 및 재산 피해 보상 논의 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>제주 4·3 희생자 및 유가족 다수</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>정청래 “국가폭력, 공소시효 폐지 신속 추진”… 장동혁 “합당한 보상...</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Politics/article/all/20260403/133673507/2</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:28:09.080373+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>미국-이란 간 군사적 충돌 및 민간 시설 공격 진행 중</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>미국과 이란 간 군사적 긴장이 고조되며 양측이 상대방의 민간 시설을 위협하고 실제 공격하는 상황. 미국은 이란 B1 다리를 파괴하고 발전소 공격을 위협했으며, 이란은 중동 내 친미 국가의 아마존, 오라클 데이터센터 및 쿠웨이트 담수화 시설 등을 공격했다고 주장. 이로 인해 다수의 인명 피해와 핵심 인프라 파괴가 발생했습니다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>미국과 이란 정부라는 자력 있는 상대방이 민간 시설 공격에 대한 책임을 명확히 주장하고 있으며 (적합 조건 1, 2), 이란 B1 다리 파괴로 다수의 사상자(8명 사망, 95명 부상)가 발생하고 핵심 물류 통로가 파괴되는 등 집단적이고 큰 피해가 발생했습니다 (적합 조건 3, 4). 또한, 양측의 공식 발표와 언론 보도를 통해 증거 확보가 용이합니다 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>최소 8명 사망, 95명 부상 (B1 다리 파괴)</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>美 “다음은 발전소” vs 이란 “美빅테크 보복”… 민간시설까지 위협</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Inter/article/all/20260403/133673565/2</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:19:54.183306+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>언론 보도를 통한 사법부 개혁 및 책임 촉구, 피해자의 지속적인 투쟁</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>8명의 엘리트 판사가 '전부명령 확정 증명서'를 외면하는 오심을 반복하여 이장호씨의 삶을 27년간 짓밟았습니다. 기사는 사법부의 잘못을 인정하지 않는 오만을 고발하며, 오심에 책임지는 시스템 구축과 사법 개혁을 촉구하고 있습니다. 이장호씨는 20여 년간 외로운 사투를 이어오고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>사법부의 명백한 오심으로 인해 한 시민이 27년간 심각한 피해를 입었으며, 전부명령 확정 증명서라는 객관적 증거가 명확합니다. 상대방은 국가로서 배상 능력이 충분하며, 언론 보도를 통해 사법부 개혁에 대한 사회적 관심이 높아지고 있어 새로운 법적 구제 절차를 모색하기에 적합합니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>1명 (이장호씨)</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>8명의 엘리트 판사는 왜 '오심'을 반복했나</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
         <is>
           <t>ohmynews.com</t>
         </is>
       </c>
-      <c r="L56" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=874977</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217038&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-30 12:28:29.676796+00:00</t>
+          <t>2026-04-03 12:58:53.382394+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>서울시의 백신 피해자 보상 지원 및 인과성 정밀 검토 진행 중</t>
+          <t>국회 법안 발의 및 심의 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>서울시가 코로나19 백신 접종 후 피해를 입은 시민들을 위해 보상 지원을 시작한다. '코로나19 백신 피해 지원단'을 통해 인과성을 정밀 검토하고, 의료 심리 및 법률 상담을 강화하며 취약계층 진료도 지원할 예정이다.</t>
+          <t>김기표 의원이 국가폭력에 의한 반인권적 범죄의 공소시효를 폐지하고 손해배상청구권의 소멸시효를 배제하는 '반인권적 국가범죄의 시효 등에 관한 특례법안'을 대표 발의했습니다. 이 법안은 제주 4·3 사건, 5·18 민주화운동 등 과거 국가폭력 사건에도 소급 적용되어 피해자들이 시효의 제약 없이 정당한 배상을 받을 수 있도록 하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>적합 조건으로 '집단적 피해' (코로나19 백신 피해자 다수)와 '이미 공적 절차(소송 제외)가 진행 중임' (서울시의 보상 지원 및 인과성 정밀 검토)에 해당합니다. 다만, 소송의 직접적인 상대방과 그 책임이 기사에서 명확히 특정되지 않아 High 등급으로 보기는 어렵습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. '반인권 국가폭력 단죄법' 발의는 국가폭력 피해자들의 손해배상청구권 소멸시효를 배제하고 과거 사건에도 소급 적용하여, 대규모 국가배상 소송의 문을 열 가능성이 매우 높습니다. 이는 소송금융 투자에 매우 매력적인 기회를 제공합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>서울시, 코로나19 백신 피해자 보상 지원</t>
+          <t>“국가폭력에 면죄부는 없다!”</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=222425</t>
+          <t>https://www.sportsseoul.com/news/read/1599659?ref=naver</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-30 12:22:39.567278+00:00</t>
+          <t>2026-04-03 12:50:41.840899+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="3" t="inlineStr">
+      <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>진실화해위원회 활동 및 배·보상법 입법 추진, 과거 조사 중지/각하 사건 재검토 예정</t>
+          <t>국가폭력 범죄 공소시효 폐지 논의 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>송상교 진실화해위원장이 과거사 전반에 대한 대통령의 총체적 사과를 제안하고, 진실화해위에서 피해가 확인된 피해자들이 소송 없이 배·보상을 받을 수 있는 '배·보상법' 입법을 주요 과제로 꼽았다. 또한, 2기 위원회에서 조사가 중지되거나 각하된 한국전쟁기 진도·영천 사건, 베트남전 하미 마을 학살 사건 등을 전향적으로 재검토할 의지를 밝혔다.</t>
+          <t>천하람 의원이 4·3 사건 등 국가폭력 범죄에 대한 민·형사상 공소시효 폐지를 적극 고려할 수 있다고 밝혔다. 이는 과거 국가 배상에 소극적이었던 대한민국이 4·3 피해자들의 민사상 손해배상 문제에 대해 더 적극적인 태도를 취해야 한다는 주장이다. 이 발언은 4·3 사건 관련 추가적인 법적 구제 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>국가의 과거사 인권침해에 대한 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하다(적합 조건 2). 제주 4.3, 한국전쟁 등 다수의 피해자가 발생한 집단적 피해 사건들이며(적합 조건 3), 진실화해위의 공식 조사 결과 등 객관적 증거 확보가 가능하다(적합 조건 5). 현재 진실화해위의 공적 절차가 활발히 진행 중이며(적합 조건 6), 배·보상법 제정을 통해 피해 구제 가능성이 높다.</t>
+          <t>국가폭력에 대한 책임이 명확하고(적합 조건 1), 대한민국이 피고로서 충분한 자력을 가졌으며(적합 조건 2), 4·3 사건은 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 동반한다. 공소시효 폐지 논의는 새로운 소송 기회를 창출할 수 있으며(적합 조건 6), 이미 종결된 사건이 아니다(부적합 조건 0).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
+          <t>4·3 피해자 및 유족 다수</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>천하람  4·3 왜곡·명예훼손 더 큰 아픔 안 되도록 노력</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/jeju/6124523</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:50:26.657331+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>국가폭력 범죄 공소시효 폐지 및 국가 손해배상 책임 인정 논의 중</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>제주 4·3 희생자 추념식에서 정치권이 국가폭력 범죄에 대한 공소시효 폐지 추진을 적극 고려할 수 있다고 언급했다. 특히 민사상 손해배상 문제에 있어 국가의 소극적인 태도에 대한 비판과 함께 국가 손해배상 책임 인정의 필요성이 강조되었다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>국가폭력에 대한 국가의 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 제주 4·3 희생자라는 집단적 피해(적합 조건 3)와 그 규모가 매우 크다(적합 조건 4). 또한 공소시효 폐지 추진 등 공적 절차가 논의 중이다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
           <t>수만 명 이상</t>
         </is>
       </c>
-      <c r="J61" t="inlineStr">
-[...36 lines deleted...]
-      <c r="C62" t="inlineStr">
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>제주 4·3희생자 추념식 정치권 집결... 제주 4·3 왜곡 있어서는 안될 ...</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>jejudomin.co.kr</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>https://www.jejudomin.co.kr/news/articleView.html?idxno=318109</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:48:35.494202+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
+      <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I62" t="inlineStr">
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>진상규명 및 피해보상 논의 지속</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>조국혁신당 조국 대표와 개혁신당 천하람 원내대표가 제주4·3평화공원을 찾아 제주4·3 희생자를 추모하고 진상규명, 피해보상, 왜곡 대응의 필요성을 강조했습니다. 이들은 제78주년 4·3희생자 추념식에 참석하여 역사적 아픔을 외면하지 않고 미래로 나아가야 한다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>이 기사는 역사적 사건인 제주4·3에 대한 진상규명 및 피해보상 논의 등 정치적, 사회적 노력을 다루고 있습니다. 대규모 피해자와 국가 책임이 명확하지만, 소송금융 투자를 위한 새로운 법적 분쟁이나 신규 소송 기회를 제시하지 않으며, 이미 관련 법적 및 행정적 절차가 진행 중인 사안입니다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>조국  진상규명·보상 논의 …천하람  과거 아픔 외면 미래 없어</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>jemin.com</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.jemin.com/news/articleView.html?idxno=835587</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:19:24.019215+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>검찰 자체 점검 결과 공소시효 도과 사건 다수 확인</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>검찰의 수사 지연 및 관리 소홀로 인해 다수의 사건에서 공소시효가 도과되어 범인을 놓치는 사례가 급증하고 있다. 대구지검 의성지청의 자체 점검 결과, 자동차손해배상보장법 위반 사건의 32.2%가 공소시효를 넘긴 것으로 드러나 국가의 책임이 문제될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>국가기관(검찰)의 공소시효 도과로 인한 책임이 명확하며(적합 조건 1), 상대방(국가)의 자력이 충분하다(적합 조건 2). 대구지검 자체 점검을 통해 다수의 공소시효 도과 사건이 확인되어 집단적 피해 가능성이 높고(적합 조건 3, 5), 이는 국가의 관리 소홀에 대한 손해배상 청구의 근거가 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
-[...36 lines deleted...]
-      <c r="C63" t="inlineStr">
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>[단독] “검사 한 명이 600건 맡아”… 공소시효 넘겨 범인 놓친 사건 급...</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/court_law/2026/04/03/5H3WSI5V7NF2XED46ZMINQMHKY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:34:08.598852+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C64" t="inlineStr">
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>법무부의 소멸시효 항변 철회 결정 및 2심 항소 취하 완료</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>법무부가 '진실·화해를 위한 과거사 정리 기본법' 시행에 따라 과거사 피해자들의 국가배상 소송에서 소멸시효를 주장하지 않기로 결정했습니다. 이는 권위주의 시대 국가폭력에 대한 반성과 피해자 권리 구제 확대를 위한 조치로, 이미 2건의 항소 취하를 완료했으며 1만 3천여 명의 피해자가 제기한 826건의 소송에 대해서도 소멸시효 항변을 철회할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(국가폭력에 대한 반성), 상대방에게 자력이 충분하며(정부), 집단적 피해(1만 3천여 명)와 큰 피해 규모가 예상됩니다. 또한, 진실규명 결정이라는 객관적 증거가 존재하고, 과거사 정리법 시행이라는 공적 절차가 진행 중입니다. 정부가 소멸시효 항변을 철회하기로 결정하여 소송의 불확실성이 크게 감소했습니다.</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>1만3198명</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>진실규명 결정된 과거사 소송, 3년간 소멸시효 주장 않는다</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260402519203?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:00:08.988213+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
+      <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C65" t="inlineStr">
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>법무부의 소멸시효 항변 철회 및 항소 취하 결정으로 소송 진행 및 신규 제기 가능성 확대</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>법무부가 개정 과거사정리법에 따라 진실 규명 결정을 받은 과거사 피해자들의 국가배상 소송에 대해 소멸시효 항변을 하지 않기로 결정했습니다. 이미 진행 중인 2건의 항소를 취하했으며, 향후 3년간 1만 3천여 명의 피해자들이 제기한 826건의 소송에 대해서도 소멸시효 주장을 철회할 계획입니다. 이는 과거사 피해자들의 권리 구제를 확대하고 신속한 배상을 도모하기 위함입니다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>상대방(대한민국)의 자력이 충분하고, '진실 규명 결정'을 받은 과거사 피해자라는 점에서 상대방 책임이 명확하며 증거가 확보되어 있습니다. 또한, 1만 3천여 명에 달하는 대규모 피해자 집단이 존재하며, 법무부가 소멸시효 항변을 철회하고 항소를 취하하는 등 공적 절차가 진행 중이어서 소송 진행의 주요 장애물이 제거되었습니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>13198명</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>법무부, 진실 규명 과거사 소송 소멸시효 주장 않는다…2건 항소 취하</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260402172648176</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:49:33.670651+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C66" t="inlineStr">
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>개정 과거사정리법 시행에 따라 소멸시효 항변 포기, 진행 중인 소송 826건(원고 1만 3198명)에 영향, 3년간 추가 소송 제기 가능</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>정부가 과거 국가 폭력 사건 피해자들의 국가배상 소송에서 소멸시효 항변을 포기하기로 결정했다. 이는 개정 '진실·화해를 위한 과거사정리 기본법' 시행에 따른 조치로, 이미 진행 중인 826건의 소송(원고 1만 3198명)에 영향을 미치며, 법 시행일로부터 3년간 추가 소송 제기가 가능해졌다. 이로써 과거사 피해자들의 배상 길이 확대될 전망이다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>정부의 과거사 피해 국가배상 소송 소멸시효 항변 포기 결정으로 상대방(국가)의 책임이 명확해졌으며, 자력 또한 충분합니다. 진실·화해를 위한 과거사정리위원회의 진실 규명 결정이라는 공적 절차가 선행되었고, 1만 3천여 명에 달하는 다수의 피해자가 존재하여 집단적 피해 규모가 매우 큽니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>1만 3198명</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>과거사 피해 국가배상 소송…정부  소멸시효 주장 안 한다</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260402001062</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:44:47.451307+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>정부의 피해자 지원 및 명예 회복 노력 지속</t>
+          <t>법무부의 소멸시효 항변 철회 결정으로 기존 소송 및 향후 제기될 소송에 유리한 환경 조성</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 할머니 한 분이 별세하여 정부에 등록된 생존 피해자가 5명으로 줄었다. 성평등가족부는 고인의 명복을 빌며, 남은 피해자들의 여생을 살피고 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔다. 총 240명의 등록 피해자 중 235명이 사망했으며, 생존자들의 평균 연령은 만 95.8세이다.</t>
+          <t>법무부가 개정 과거사정리 기본법에 따라 진실규명결정을 받은 과거사 피해자들의 국가배상소송에 대해 소멸시효 항변을 하지 않기로 결정했다. 이에 따라 현재 2심 진행 중인 2건의 소송 항소를 취하하고, 13,198명이 제기한 826건의 소송에서도 소멸시효 항변을 철회할 예정이다. 이는 과거사 피해자들의 권리구제를 확대하고 신속한 배상을 도모하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 모두 해당하여 소송금융 적합도가 높음. 일본 정부의 책임이 명확하고, 총 240명의 피해자가 존재하며, 역사적 증거가 충분함. 다만, 국제법적, 외교적 쟁점이 복잡하고 생존 피해자 수가 적어 실제 소송 진행 시 난이도가 높을 수 있음.</t>
+          <t>상대방(국가)의 자력이 충분하고, 진실규명결정으로 국가의 책임이 명확하다. 13,000명 이상의 다수 피해자가 존재하여 집단적 피해 규모가 크며, 법무부가 소멸시효 항변을 철회하기로 결정하여 소송 승소 가능성이 매우 높다. (적합 조건 1, 2, 3, 4, 5, 6 충족)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>총 240명 중 5명 생존</t>
+          <t>13,198명 이상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>240명 가운데 5명 남았다…위안부 피해자 할머니 1명 별세</t>
+          <t>법무부, 진실규명결정 받은 과거사 국가배상소송 2건 항소 취하</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5184704</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026040215520986819a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-29 00:17:16.756214+00:00</t>
+          <t>2026-04-02 12:44:23.302018+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>경찰 수사 종결 예정 (공소권 없음), 민사 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>경남 창원에서 20대 여성이 스토킹 가해자에게 흉기 피습으로 사망한 사건입니다. 피해자는 사건 20여 일 전 경찰에 스토킹 상담을 받았으나 변을 당했으며, 가해자 또한 사망하여 형사 사건은 공소권 없음으로 종결될 예정입니다. 피해자 유족은 경찰의 스토킹 대응 미흡에 대한 국가배상 청구를 검토할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>피해자가 사건 전 경찰에 스토킹 상담을 했음에도 사망에 이른 사건으로, 경찰의 스토킹 대응 및 보호 조치 미흡에 대한 국가배상 청구 가능성이 있습니다. 상대방(국가)의 자력이 충분하고 (적합 조건 2), 피해 규모가 크며 (적합 조건 4), 경찰 수사 기록 등 증거 확보가 가능합니다 (적합 조건 5). 다만 경찰의 직접적인 책임 입증이 쟁점이 될 수 있어 적합도는 Medium으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>‘창원 흉기살인’, 또 스토킹 범죄였다</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202604022053005</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:34:36.276298+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I69" t="inlineStr">
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>가해자 형사 송치, 경찰/법무부의 가해자 실시간 위치 감시 시스템 구축 등 후속 대책 논의 중</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살인 사건 당시 CCTV 영상이 공개되며 가해자 김훈의 잔혹한 범행이 드러났습니다. 피해 여성의 신고에도 불구하고 잠정조치 3-2호가 적용되지 않아 비극을 막지 못했다는 지적이 제기되며, 경찰과 법무부는 가해자 위치 감시 시스템 구축 등 후속 대책 마련에 나섰습니다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>국가/경찰의 잠정조치 미흡에 대한 책임 가능성이 제기되며(적합 조건 1), 상대방(국가)의 자력이 충분하고(적합 조건 2), 살인 사건으로 피해 규모가 매우 크며(적합 조건 4), CCTV 등 명확한 증거가 확보되었고(적합 조건 5), 가해자 형사 송치 및 후속 대책 논의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>[단독] '스토킹 살인' CCTV 확보...김훈, 후진하는 피해자 따라붙어 범행</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202604021912144072</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:26:23.106913+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>스페인 국가</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>미 국무부의 외교 전문을 통한 우려 표명 및 조사 진행</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>미 국무부가 스페인 '안락사 사건'과 관련하여 외교 전문을 통해 우려를 표명하며 내정간섭 논란이 불거졌다. 피해자가 국가의 보살핌을 받는 동안 반복적으로 성폭행당하고 사법 정의가 실현되지 않았다는 의혹이 제기되었으며, 이 사건은 국제적 관심과 조사를 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>상대방은 스페인 국가로 자력이 충분하며(적합 조건 2), 미 국무부의 외교 전문을 통해 사건의 심각성과 공적 절차 진행(조사)이 확인되어 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 피해자가 단수로 언급되어 집단적 피해 여부가 불분명하고, 구체적인 피해 규모가 명시되지 않았다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>美, 스페인 '안락사 사건' 조사 관련…내정간섭 논란 불거져</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>goodnews1.com</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=458335</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:22:14.442684+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>과거사 피해자 배·보상 기준 및 절차 법률 제정 추진 중</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>국회에서 과거사 피해자와 유족이 소송 부담 없이 실질적인 구제를 받을 수 있도록 배·보상 기준과 절차를 법률로 확립하는 법안이 추진 중입니다. 기존 기본법 개정으로 배·보상 근거는 마련되었으나, 구체적인 기준과 절차가 없어 피해자들이 어려움을 겪고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>과거사 피해자에 대한 국가의 배상 책임이 법률 개정을 통해 명확히 인정되고 있으며, 국가가 상대방이므로 자력이 충분합니다. 다수의 피해자와 유족이 존재하며, 배상 기준 및 절차를 법률로 확립하려는 공적 절차가 진행 중입니다. 이는 소송금융 적합 조건 1, 2, 3, 5, 6에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>과거사 피해자 및 유족 다수</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>기본법 개정에 이어 배 · 보상 기준 · 절차까지 법률로 확립 추진</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>pinpointnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=442094</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:52:46.936925+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>국가보훈대상자 선정 완료</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>조송환 씨는 1996년 군부대 내 가혹행위로 머리를 다쳐 정신질환을 앓게 되었고, 30년 만에 국가로부터 재해부상군경 보훈대상자로 선정되었다. 이로써 군부대 가혹행위와 정신질환 간의 인과관계가 공식적으로 인정되었다. 과거 국가를 상대로 소송을 제기한 바 있으며, 이번 보훈대상자 선정은 향후 손해배상 청구에 유리한 근거가 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>국가가 보훈대상자로 선정하며 군부대 가혹행위와 정신질환 간의 인과관계를 공식 인정하여 상대방 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 국가이다(적합 조건 2). 피해자는 평생 정신질환을 앓고 있어 피해 규모가 크고(적합 조건 4), 보훈처의 선정 결정이 강력한 증거가 된다(적합 조건 5). 보훈대상자 선정이라는 공적 절차가 완료되어 소송 준비에 유리하다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>군부대 내 기혹행위로 머리 다친 장애인, 30년만에 보훈대상자에 선정</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>incheonin.com</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>http://www.incheonin.com/news/articleView.html?idxno=116850</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:16:11.511695+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>해양경찰청</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>민·형사상 소송 준비 중, 국민동의청원 진행 중</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>어선 전복 사고로 사망한 선장의 가족이 해경이 최소한의 구조 노력도 하지 않고 방관했다며 민·형사상 소송을 준비하고 있습니다. 이들은 국민동의청원을 통해 진상 규명을 요구하고 있으며, 해경은 이번 사고를 계기로 현장 대응 매뉴얼 점검에 나섰습니다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>해양사고 구조 주체인 해경의 책임이 비교적 명확하게 주장되고 있으며(적합 조건 1), 상대방인 해경(국가기관)은 자력이 충분합니다(적합 조건 2). 사망 사고로 피해 규모가 크고(적합 조건 4), 해경이 현장 대응 매뉴얼 점검에 나서는 등 공적 절차가 진행 중이므로 증거 확보 및 책임 규명이 용이할 것으로 보입니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>1명 (사망 선장)</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>구조 활동 부재 조사  어선 전복 사망 선장 가족, 국민동의청원</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12292311?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:12:21.714260+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>제주 4.3 특별법에 따른 진상규명 및 희생자·유족 보상 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>제주 4.3 사건은 당시 공권력의 광범위한 폭력으로 인해 수많은 희생자가 발생한 역사적 비극입니다. 희생자와 유가족들은 집단적으로 '빨갱이'로 낙인찍히는 등 고통을 겪었으며, 현재 제주 4.3 특별법에 따라 진상규명 및 희생자·유족에 대한 보상 절차가 진행되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>국가 공권력에 의한 학살로 상대방(대한민국)의 책임이 명확하며 자력이 충분합니다. 수많은 희생자와 유가족이 발생한 집단적 피해 사건이며, 제주 4.3 특별법에 따른 진상규명 및 보상 절차가 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다.</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
-      <c r="J69" t="inlineStr">
-[...426 lines deleted...]
-      </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>[제주지법 판결]공항테러 예고 글 30대,  국가에 2천928만원 배상하라  ...</t>
+          <t>[아침을 열며] 제주 4.3과 국가보안법 그리고 우리 안의 공포</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603271624544007b50722e900_12</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002662</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-27 12:57:39.344808+00:00</t>
+          <t>2026-04-01 12:39:02.583714+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>30대 게시글 작성자</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>특별법 제정 및 진실 규명, 피해자 보상 절차 상당 부분 진행</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>30대 남성이 전국 5개 공항에 폭탄 테러를 예고하는 글을 온라인에 게시하여 국가에 손해배상 청구 소송을 당했습니다. 제주지법은 해당 남성에게 대한민국에 2928만원을 배상하라고 판결했습니다.</t>
+          <t>장수 지역 청소년들이 제주 4.3 사건의 역사 현장을 탐방하고 그 의미를 되새긴 기사입니다. 학생들은 사건의 비극성과 희생자들의 아픔에 공감하며, 4.3 사건이 더 많은 사람들에게 알려지기를 바라는 소감을 전했습니다. 이 기사는 역사 교육과 기억에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>소송 상대방(피고)이 개인으로 자력 확보가 불확실하며, 피해 금액도 소송금융 투자 대상으로서는 상대적으로 소액입니다. 또한, 이 사건은 국가가 원고로서 이미 1심 판결에서 승소한 상황으로, 소송금융의 일반적인 투자 대상과는 거리가 있습니다. (적합 조건 2, 3, 4에 부합하지 않음)</t>
+          <t>이 기사는 제주 4.3 사건의 역사적 의미와 기억에 대한 청소년들의 탐방기를 다루고 있으며, 새로운 소송이나 미해결된 법적 분쟁에 대한 언급이 없습니다. 제주 4.3 사건은 이미 특별법 제정 및 진실 규명, 피해자 보상 절차가 상당 부분 진행되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융 투자 대상으로서의 신규 법적 분쟁 발굴 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>2928만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>공항 폭탄 테러할 것  30대 작성자… 국가에 2928만원 배상해야</t>
+          <t>[달그락달그락] 침묵이 아니라 진실을</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291660?influxDiv=NAVER</t>
+          <t>http://sjbnews.com/news/news.php?number=875285</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-27 12:54:40.539652+00:00</t>
+          <t>2026-04-01 12:36:47.266392+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="3" t="inlineStr">
+      <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>국가 및 관련 공공기관</t>
+          <t>대한민국 (고문 경찰관)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>진상규명 및 대책위 활동 진행 중, 소송 제기 전 단계</t>
+          <t>고문 경찰관에 대한 고소 진행 중, 재심 법정 위증 혐의</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>2020년 코로나19 팬데믹 당시 17세 정유엽군이 코로나19 의심으로 격리된 채 적절한 치료를 받지 못하고 폐렴으로 사망한 사건이다. 어머니는 의료 공백과 시스템 문제를 지적하며 5년간 아들을 위한 작품 활동과 진상규명 노력을 이어왔다. 이 사건은 국가의 방역 및 의료 시스템 책임과 관련된 중대한 사안으로, 잠재적 소송 가능성이 높다.</t>
+          <t>‘낙동강변 살인’ 사건의 누명 옥살이 피해자 2명이 자신들을 고문한 경찰관들을 고소했습니다. 경찰관들은 재심 과정에서도 고문 사실을 부인했으며, 피해자들은 증거 조작 행위의 공소시효는 만료되었으나 재심 법정에서의 위증에 대해 법적 책임을 묻겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>코로나19 의료공백으로 인한 17세 청소년 사망 사건으로, 시스템적 책임이 비교적 명확하며(적합 조건 1), 상대방(국가 및 관련 공공기관)의 자력이 충분하고(적합 조건 2), 피해 규모가 매우 큼(적합 조건 4). 또한, 당시 의료 기록 등 객관적 증거 확보가 가능할 것으로 보임(적합 조건 5). 다만, 기사 내에서 집단적 피해 사례나 소송 외 공적 절차 진행 여부는 명확히 확인되지 않는다.</t>
+          <t>상대방(국가/경찰)의 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 누명 옥살이로 인한 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 재심 과정에서의 위증 진술 등 증거 확보 가능성이 높고(적합 조건 5), 현재 고소 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>1명 (잠재적 다수)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>코로나 의료공백으로 아들 잃은 엄마가 매주 5년 동안 한 일</t>
+          <t>[한 손 뉴스] ‘낙동강변 살인’ 누명 옥살이 피해자 2명 고문 경찰 고소</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218613&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260402.22002000293</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-27 12:53:37.913150+00:00</t>
+          <t>2026-04-01 12:36:35.086904+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A78" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
+      <c r="C78" t="inlineStr"/>
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>법무부의 입법 추진 및 국회 심사 요청</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>법무부가 4월 임시국회 내 입법을 목표로 '중점 추진 7대 민생·안전 법안'을 선정하여 국회에 심사를 요청했습니다. 주요 법안으로는 국가폭력 범죄의 시효 배제, 소액·다수 불법행위 피해자 구제를 위한 집단소송제 확대 등이 포함되어 있습니다. 이는 사법 정의 실현과 민생 안정을 위한 제도 개선 노력의 일환입니다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>이 기사는 법무부의 입법 추진에 관한 것으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 집단소송제 확대 등 일부 법안은 향후 소송금융 투자 기회를 창출할 수 있으나, 현재 시점에서 구체적인 투자 대상 사건이 존재하지 않으므로 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>정성호 법무장관, 與 원내대표 예방… 7대 민생 법안 통과 요청</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03506326645411856</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:55:07.876359+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C79" t="inlineStr">
+      <c r="D79" t="inlineStr"/>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>검찰 조작수사 문제에 대한 사회적 논의 및 제도 개선 촉구 칼럼</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>이 칼럼은 검찰 조작수사로 인해 국민 혈세로 수십, 수백억 원의 배상금이 지급되었음을 지적하며, 조작에 가담한 검사에게 법왜곡죄 적용 및 구상권 강제를 통해 책임을 물어야 한다고 주장합니다. 삼례 나라슈퍼 사건 등을 예시로 들며 수사권 절제의 필요성을 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>이 칼럼은 검찰 조작수사라는 반복적인 문제로 인해 발생하는 사건들이 소송금융 투자에 매우 적합함을 시사합니다. '상대방 책임이 명확함' (검찰 조작수사)과 '상대방에게 자력이 충분함' (국가) 조건이 충족되며, '집단적 피해' (다수의 피해자)와 '피해 규모가 큼' (수십억~수백억 원의 배상금)도 확인됩니다. 또한, 과거 배상금 지급 사례를 통해 '증거 확보 및 승소 가능성'도 높게 평가됩니다.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>수십억~수백억원 (누적)</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>[칼럼] 정완 명예교수  검찰 조작수사, 법왜곡죄 적용과 구상권 강제 필...</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>lawleader.co.kr</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18848</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:29:54.436323+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C80" t="inlineStr">
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>5·18 손해배상 소멸시효 폐지 법안 통과</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>국회에서 5·18 민주화운동 관련자들의 정신적 피해에 대한 손해배상 청구권 소멸시효를 폐지하는 법 개정이 이루어졌습니다. 이로써 관련자들은 보다 안정적으로 자신들의 권리를 찾을 수 있게 되었으며, 이는 과거 소멸시효로 인해 청구하지 못했던 피해자들이 새롭게 소송을 제기할 수 있는 법적 기반을 마련한 것입니다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>국회에서 5·18 민주화운동 관련자들의 정신적 피해에 대한 손해배상 소멸시효를 폐지하는 법안이 통과되어, 기존에 청구권이 소멸되었던 다수의 피해자들이 새롭게 소송을 제기할 수 있는 길이 열렸습니다 (적합 조건 3: 집단적 피해, 적합 조건 6: 이미 공적 절차 진행 중). 상대방인 대한민국은 자력이 충분하며(적합 조건 2), 5·18 민주화운동의 역사적 사실로 인해 책임이 명확합니다(적합 조건 1, 5).</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>국회, 지방자치분권 균형성장위원회 확대… 5·18 손해배상 소멸시효 폐...</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>gokorea.kr</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=862112</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:56:57.122451+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C81" t="inlineStr">
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>대통령실 TF 구성 및 이행 플랜 논의 중</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>국가폭력으로 인정된 '사북사건' 피해자 구제를 위해 90개 시민단체가 청와대에 직권 조사 명령과 명예회복, 기념사업 이행을 요청했다. 이에 대통령실에서 '사북사건 대통령 권고 이행 TF'를 구성하여 30일 단위의 이정표 플랜을 논의할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>국가폭력으로 상대방 책임이 명확하며(조건 1), 국가를 상대로 하므로 자력이 충분하다(조건 2). 90개 시민단체가 참여하여 집단적 피해가 예상되며(조건 3), 대통령실 TF 구성 등 공적 절차가 진행 중이다(조건 6).</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>국가폭력 인정됐지만 46년째 대답없는 메아리...90개 시민단체 청와대에...</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>polinews.co.kr</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=727105</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:20:44.516169+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>가해자 사망으로 인한 역사적 고문 피해자들의 미해결된 사과 및 배상 문제 재조명</t>
+          <t>주한미군 성 착취 규명 소송의 두 번째 소송 진행 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>군사독재 시절 '고문 기술자'로 불리며 민주화 인사들을 잔혹하게 고문했던 이근안 전 경감이 88세로 사망했습니다. 그는 고 김근태 전 의원 등을 고문했으며, 납북어부 김성학 씨 고문 혐의로 징역형을 선고받고 복역했습니다. 이 씨는 사망 전까지 자신의 고문 행위를 정당화하며 피해자들에게 끝내 사과하지 않아 민주화운동기념사업회로부터 유감을 표명받았습니다.</t>
+          <t>국회에서 '주한미군 성 착취 규명 소송의 의의와 쟁점' 토론회가 열렸으며, 이는 기지촌 여성들이 대한민국 정부를 상대로 제기한 두 번째 소송과 관련이 있다. 이 소송은 단순 손해배상을 넘어 기지촌 성매매 구조의 규명을 목표로 한다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 이근안의 고문 행적은 역사적 사실로 명확하며 유죄 판결까지 받았습니다. 적합 조건 2(상대방 자력 충분): 이근안은 사망했으나, 국가의 불법행위 책임이 인정될 경우 대한민국을 상대로 한 국가배상 청구 가능성이 있어 자력은 충분합니다. 적합 조건 3(집단적 피해): 고 김근태 전 의원 외 다수의 민주화 인사들이 고문 피해를 입었으며, 적합 조건 5(증거 확보 가능): 영화, 역사적 기록, 이근안의 유죄 판결 등 객관적 증거가 존재합니다. 피해자들의 사과받지 못한 상태로 미해결된 부분이 있어 소송금융의 잠재적 대상이 될 수 있습니다.</t>
+          <t>대한민국 정부를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), '기지촌 여성들'이라는 다수의 피해자가 존재하고(적합 조건 3), '성 착취'라는 중대한 피해로 인해 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, '두 번째 소송'이 진행 중이며 관련 토론회까지 열린 점으로 보아 책임 소재가 비교적 명확하고 증거 확보가 가능할 것으로 판단됩니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>다수의 민주화 인사</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>'고문 기술자' 이근안 사망…끝내 사과 안 했다</t>
+          <t>[기자수첩] 기지촌 여성들의 끝나지 않은 시간</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184351</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3389492</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-27 00:27:57.944111+00:00</t>
+          <t>2026-03-31 00:43:45.158212+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>재심 무죄 판결 선고</t>
+          <t>손해배상 청구 소송 진행 중, 무공훈장 추서 논의</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>2009년 발생한 '청산가리 막걸리 살인 사건'의 피고인 부녀가 검찰의 조작 수사로 12년간 억울하게 수감된 후, 재심을 통해 2025년 무죄를 선고받았다. 이 사건은 검찰의 강압 수사 및 증거 은폐가 명확히 드러난 사례로, 부녀는 국가를 상대로 상당한 규모의 손해배상을 청구할 수 있을 것으로 예상된다.</t>
+          <t>12·12 사태 당시 사망한 故 김오랑 중령의 유족이 사망 경위를 조작·은폐한 국가를 상대로 손해배상 청구 소송을 제기했습니다. 유족 측은 또한 보국훈장이 아닌 무공훈장을 추서해야 한다는 논의를 시작했습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가짐(적합 조건 2). 12년간의 부당한 구금으로 피해 규모가 크며(적합 조건 4), 검찰 조사 CCTV 및 재심 과정에서 발견된 미제출 기록 등 명확한 증거가 존재함(적합 조건 5). 재심을 통해 무죄 판결이 선고되어 국가배상 청구 가능성이 매우 높음(적합 조건 6).</t>
+          <t>국가라는 자력 있는 상대방에 대한 책임 주장이 명확하며(적합 조건 1, 2), 이미 손해배상 청구 소송이 진행 중입니다. 다만, 기사 내용만으로는 피해 규모나 집단적 피해 여부가 명확히 확인되지 않아 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>박왕열 추척한 ‘꼬꼬무’, 이번엔 근친상간 누명 쓴 부녀 인터뷰 공개...</t>
+          <t>정부, 12·12 반란 맞서다 숨진 故 김오랑 중령에 ‘무공훈장’ 추서 추...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603270006</t>
+          <t>https://www.chosun.com/politics/politics_general/2026/03/30/2VIYO27V5ZBI7HYI4OL4HRQAYA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-27 00:27:45.047249+00:00</t>
+          <t>2026-03-31 00:34:37.830790+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="3" t="inlineStr">
+      <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>재심 무죄 판결 후 경찰 전면 재수사 발표, 국가배상 소송 가능성</t>
+          <t>국가폭력 공소시효 및 민사시효 폐지 입법 추진</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>2009년 발생한 '청산가리 막걸리 살인 사건'의 진범으로 지목되어 12년간 수감되었던 부녀가 재심을 통해 무죄를 선고받았다. 검찰의 증거 조작 및 자백 강요 정황이 CCTV와 미제출 자료를 통해 드러났으며, 현재 경찰이 사건 전면 재수사를 발표했다. 부당한 수감으로 인한 피해자들의 국가배상 청구 가능성이 높다.</t>
+          <t>이재명 대통령이 제주 4·3 사건을 국가폭력으로 규정하고 국가의 책임을 통감하며, 공소시효 및 민사 소멸시효를 완전히 폐지하는 입법을 추진하겠다고 발표했습니다. 이는 4·3 유족들이 법적 시효에 묶이지 않고 명예 회복과 실질적 보상을 국가가 끝까지 책임지겠다는 의지를 표명한 것으로, 향후 국가배상 소송의 길이 열릴 수 있습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>국가기관인 검찰의 증거 조작 및 자백 강요 정황이 CCTV 등 객관적 증거로 명확히 드러났으며, 재심에서 무죄가 선고되어 상대방 책임이 명확합니다. 피해자들은 12년간 부당하게 수감되어 막대한 정신적, 물질적 피해를 입었으며, 상대방인 국가의 배상 능력이 충분합니다. 현재 경찰의 전면 재수사가 진행 중인 점도 긍정적입니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>이재명 대통령이 제주 4·3 사건을 국가폭력으로 규정하고 국가의 책임을 통감한다고 밝혀 상대방 책임이 명확하며(적합 조건 1), 대한민국 정부가 피고가 될 예정이므로 자력이 충분합니다(적합 조건 2). 또한, 4·3 유족 다수가 잠재적 피해자이며(적합 조건 3), 대통령이 직접 국가폭력 공소시효 및 민사시효 폐지 입법을 추진하겠다고 발표하여 공적 절차가 진행 중입니다(적합 조건 6). 이는 새로운 소송 제기를 위한 중요한 선행 절차로, 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>4·3 유족 다수</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>'꼬꼬무' 측, 韓 검찰 '증거 조작' 의혹 제기.. CCTV 큰 충격  [종합]</t>
+          <t>이 대통령 “4·3 국가폭력 시효 폐지”…제주서 인권·에너지·과기원...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/03/27/2026032707384767401</t>
+          <t>http://www.fnnews.com/news/202603301908440304</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-27 00:26:36.251722+00:00</t>
+          <t>2026-03-30 13:01:01.180384+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="3" t="inlineStr">
+      <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>재심 청구, 진범 확인</t>
+          <t>국가폭력범죄 시효제도 폐지 법안 재추진 논의 중</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>2009년 살인 및 근친상간 누명을 쓴 부녀가 억울하게 옥살이를 했으나, CCTV 영상 발견으로 2013년 무죄 판결을 받았다. 2022년 재심이 청구되었고, 2025년 진범이 확인되며 16년간의 억울함이 밝혀졌다. 이들은 국가를 상대로 한 손해배상 청구를 통해 오랜 기간의 고통에 대한 보상을 받을 가능성이 높다.</t>
+          <t>이재명 대통령이 제주 4.3 사건 유족들을 만나 국가폭력범죄에 대한 민·형사상 시효제도 폐지를 공언했습니다. 이는 과거 거부권 행사로 폐기된 '반인권적 국가범죄의 시효 등에 관한 특례법'을 다시 추진하겠다는 약속으로, 국가폭력에 대한 책임을 죽을 때까지 묻겠다는 의지를 표명한 것입니다. 이 법안이 통과될 경우 제주 4.3 사건 등 국가폭력 피해자 및 유족들의 손해배상 청구가 가능해질 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>국가기관의 명백한 잘못(오판)으로 상대방 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). CCTV 영상 등 객관적 증거가 존재하며(적합 조건 5), 장기간의 억울한 옥살이와 누명으로 인한 피해 규모가 매우 큽니다(적합 조건 4). 또한 재심 청구 및 진범 확인 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
+          <t>국가폭력범죄로 국가의 책임이 명확하고(상대방 책임 명확), 국가를 상대로 하므로 자력이 충분하며(상대방 자력 충분), 제주 4.3 사건은 대규모 집단적 피해를 야기했습니다(집단적 피해, 피해 규모 큼). 또한, 대통령이 직접 시효제도 폐지를 공언하며 관련 법안 재추진을 약속하는 등 공적 절차가 진행 중입니다(공적 절차 진행 중). 이는 향후 대규모 손해배상 소송의 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>2명 (부녀)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>‘꼬꼬무’ 살인범-근친상간 누명 쓴 부녀, CCTV 속 충격 진실</t>
+          <t>이 대통령, 제주 4.3 유족들에게 시효제도 폐지 약속한 까닭</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603270731302410</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219693&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-27 00:25:51.579991+00:00</t>
+          <t>2026-03-30 12:57:42.046870+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A86" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>가해자 사망, 형사 사건 종결</t>
+          <t>4·3 희생자 추가 신고 기간 운영 건의, 희생자 인정 심의 진행 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>1980년대 군사정권의 '고문 기술자'로 악명을 떨친 이근안 전 경감이 88세로 사망했다. 그는 김근태 전 장관 등 민주화 인사들을 고문하여 평생 후유증을 남겼으며, 2000년 고문죄로 징역 7년이 확정되어 복역했다. 민주화운동기념사업회는 그가 피해자들에게 진정성 있는 사과 없이 생을 마감한 것에 유감을 표했다.</t>
+          <t>제주 4·3 희생자 유족들이 연좌제 피해로 인해 오랫동안 희생자 신고를 주저해왔으며, 아직도 260여 건의 희생자와 1800여 건의 유족이 미신고 상태로 남아있습니다. 제주도는 4·3 희생자가 단 한 명도 누락되지 않도록 9차 희생자 신고 기간을 추가 운영할 것을 정부에 건의했습니다. 이는 정부의 공권력 행사로 인한 피해에 대한 국가배상 청구 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>이근안의 고문 행위에 대한 형사 사건은 이미 2000년에 종결되었고, 기사는 그의 사망 소식을 다루는 부고 기사로 새로운 소송금융 투자 기회를 제시하지 않습니다. 비록 피해자들의 고통은 지속되지만, 기사 내용만으로는 새로운 민사 소송의 법적 근거나 진행 단계가 파악되지 않아 '이미 종결된 사건'으로 판단됩니다.</t>
+          <t>정부의 연좌제 적용으로 인한 피해로 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 4·3 희생자 유족이라는 집단적 피해가 존재하며, '4·3사건진상조사보고서' 등 객관적 증거 확보가 가능합니다. 현재 4·3 희생자 추가 신고 기간 운영이 건의되는 등 공적 절차가 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4·3 희생자 유족 다수 (미신고 추정 1800여 건)</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>군사정권 ‘고문 기술자’ 이근안, 향년 88세로 사망</t>
+          <t>“연좌제 두려워 말 못한 4·3…” 미신고 희생 아직도 260여건</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260326/133616739/1</t>
+          <t>https://www.khan.co.kr/article/202603302036005</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-26 13:31:26.577665+00:00</t>
+          <t>2026-03-30 12:37:20.383710+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="3" t="inlineStr">
+      <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>국가, 경기도</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 위자료 액수 불균형 문제로 헌법재판소에 재판소원 제기</t>
+          <t>대통령의 발언으로 국가폭력 시효 폐지 관련 정책 추진 및 입법 논의 예상</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>선감학원 피해자들이 국가와 경기도를 상대로 낸 손해배상소송에서 재판부별로 다른 위자료 액수가 평등권을 침해한다며 헌법재판소에 재판소원을 제기했다. 이는 국가의 과거 인권침해에 대한 배상 책임과 관련된 사건으로, 다수의 피해자가 존재한다.</t>
+          <t>대통령이 제주 4·3 사건에 대해 '국가범죄 시효 폐지'를 언급하며 국가 책임의 기준을 바꾸겠다는 의지를 표명했습니다. 이는 보상 중심에서 책임 중심으로 해결 방식을 전환하겠다는 신호로, 나치 전범 사례를 언급하며 국제 인권 기준에서 다뤄야 할 사안임을 강조했습니다. 향후 관련 입법 및 정책 추진이 예상됩니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>국가와 경기도라는 자력 있는 상대방(적합 조건 2)의 책임이 전제된 집단적 피해 사건(적합 조건 1, 3)이다. 선감학원 사건은 역사적 사실로 증거 확보가 용이하며(적합 조건 5), 이미 손해배상 소송이 진행 중인 상황에서 위자료 액수 불균형 문제로 헌법재판소에 재판소원을 제기하는 등 적극적인 법적 절차가 진행되고 있다(적합 조건 6).</t>
+          <t>대통령이 제주 4·3 사건에 대해 '국가범죄 시효 폐지'를 언급하며 국가 책임 원칙을 공식화하겠다는 의지를 표명했습니다. 이는 상대방(대한민국)의 책임이 명확하고 자력이 충분하며, 집단적이고 큰 피해 규모를 가진 사건에 대해 새로운 공적 절차(입법 논의 등)가 진행될 가능성을 높여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>제주 4·3 사건 피해자 다수</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>재판부별로 다른 위자료, 평등권 침해 … 선감학원 피해자들, 재판소원...</t>
+          <t>[친절한K] 대통령 제주 발언 분석…“4·3이 핵심”</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35354</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522124&amp;ref=A</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-26 13:04:48.177376+00:00</t>
+          <t>2026-03-30 12:30:02.324745+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>국가 및 인천광역시</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>재난피해자권리센터 등 시민사회단체가 국가와 지자체의 책임 이행을 평가하고 권리 보호를 촉구하는 입장문 발표</t>
+          <t>전시를 통한 피해 조명 및 공론화 진행 중</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>재난피해자권리센터 등 8개 시민사회단체가 인현동 화재 희생자 이지혜 씨를 기억하며, 국가와 지자체가 재난 피해자 권리를 보호하고 잘못된 과거를 바로잡아야 할 책임을 이행했다고 평가하는 입장문을 발표했다. 이는 재난 피해에 대한 국가 및 지자체의 책임과 권리 보호의 중요성을 강조하는 내용이다.</t>
+          <t>중국에 남겨진 조선인 일본군 '위안부' 피해 여성 13명의 삶을 조명하는 사진전 '뒤안길에 새긴 이름'이 전주에서 열립니다. 겹겹프로젝트는 이들의 사진, 영상, 유품, 기록물을 통해 해방 이후에도 고향으로 돌아오지 못한 채 타국에서 살아온 여성들의 고통과 존엄을 기억하고자 합니다. 이번 전시는 잊힌 역사를 오늘의 기억 속으로 불러내고, 우리가 기억해야 할 책임에 대해 되묻는 계기가 될 것입니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>국가와 지자체가 재난 피해자 권리 보호 및 과거 잘못 바로잡을 책임이 있다는 평가가 있어 상대방 책임이 명확하고 자력이 충분합니다 (적합 조건 1, 2). 인현동 화재는 다수의 희생자가 발생한 집단적 피해 사건으로, 관련 증거 확보도 용이할 것으로 보입니다 (적합 조건 3, 4, 5). 다만, 기사 내용상 국가와 지자체가 이미 책임을 이행했다고 평가되어, 신규 소송의 여지가 불분명할 수 있습니다.</t>
+          <t>일본군 '위안부' 문제는 일본 정부의 책임이 명확하고(상대방 책임 명확), 일본 정부는 배상 능력이 충분하며(상대방 자력 충분), 다수의 피해자가 존재하고(집단적 피해), 피해 규모가 막대하며(피해 규모 큼), 겹겹프로젝트의 기록물 등 객관적 증거가 확보 가능합니다(증거 확보 가능).</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>13명 (전체 피해자 다수)</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>기억하겠습니다…인현동 '희생자' 이지혜</t>
+          <t>중국에 남겨진 조선인 일본군 ‘위안부’ 피해 여성 삶 조명</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319664</t>
+          <t>http://sjbnews.com/news/news.php?number=874977</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-26 12:45:35.127210+00:00</t>
+          <t>2026-03-30 12:28:29.676796+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
+      <c r="C89" t="inlineStr"/>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>서울시의 백신 피해자 보상 지원 및 인과성 정밀 검토 진행 중</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>서울시가 코로나19 백신 접종 후 피해를 입은 시민들을 위해 보상 지원을 시작한다. '코로나19 백신 피해 지원단'을 통해 인과성을 정밀 검토하고, 의료 심리 및 법률 상담을 강화하며 취약계층 진료도 지원할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>적합 조건으로 '집단적 피해' (코로나19 백신 피해자 다수)와 '이미 공적 절차(소송 제외)가 진행 중임' (서울시의 보상 지원 및 인과성 정밀 검토)에 해당합니다. 다만, 소송의 직접적인 상대방과 그 책임이 기사에서 명확히 특정되지 않아 High 등급으로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>서울시, 코로나19 백신 피해자 보상 지원</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>news.skbroadband.com</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=222425</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:22:39.567278+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D89" t="inlineStr">
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>진실화해위원회 활동 및 배·보상법 입법 추진, 과거 조사 중지/각하 사건 재검토 예정</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>송상교 진실화해위원장이 과거사 전반에 대한 대통령의 총체적 사과를 제안하고, 진실화해위에서 피해가 확인된 피해자들이 소송 없이 배·보상을 받을 수 있는 '배·보상법' 입법을 주요 과제로 꼽았다. 또한, 2기 위원회에서 조사가 중지되거나 각하된 한국전쟁기 진도·영천 사건, 베트남전 하미 마을 학살 사건 등을 전향적으로 재검토할 의지를 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>국가의 과거사 인권침해에 대한 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하다(적합 조건 2). 제주 4.3, 한국전쟁 등 다수의 피해자가 발생한 집단적 피해 사건들이며(적합 조건 3), 진실화해위의 공식 조사 결과 등 객관적 증거 확보가 가능하다(적합 조건 5). 현재 진실화해위의 공적 절차가 활발히 진행 중이며(적합 조건 6), 배·보상법 제정을 통해 피해 구제 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>[단독] 송상교 진화위원장 “이 대통령, 과거사 전반에 ‘총체적 사과’...</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251669.html</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:41:57.335725+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>국가폭력 관련 공소시효 및 소멸시효 폐지 법안 재추진 중, 경찰청 국가폭력 가해자 서훈 취소 관련 전수조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>이재명 대통령이 국가폭력 범죄에 대한 공소시효 및 소멸시효를 완전히 배제하는 법안의 재추진을 강조했다. 이는 제주 4.3 등 과거 국가폭력 피해자들의 손해배상 청구권을 영구적으로 보장하기 위함이다. 또한, 국가폭력 가해자들의 훈·포장 취소 전수조사가 경찰청 주도로 진행 중이며, 이는 향후 피해자들의 법적 대응에 중요한 근거가 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>국가(대한민국)가 명확한 피고이며, 자력이 충분함(적합 조건 1, 2). 제주 4.3, 간첩 조작 사건 등 다수의 국가폭력 피해자가 존재하며, 피해 규모가 클 것으로 예상됨(적합 조건 3, 4). 대통령이 직접 공소시효 및 소멸시효 폐지 법안 재추진을 강조하고 경찰청의 전수조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중인 점이 소송금융 투자에 매우 적합함(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>“국가폭력 공소시효 폐기… 나치 전범처럼 영구 책임”</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/politics/president/2026/03/30/20260330001007?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:34:37.792710+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E89" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I89" t="inlineStr">
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>소멸시효 폐지 특례법 통과로 소송 제기 가능</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>국회에서 반인권적 국가 범죄에 대한 형사상 공소시효와 민사상 손해배상청구권 소멸시효를 폐지하는 특례법이 통과되었습니다. 이로 인해 과거 국가폭력범죄 피해자들이 소멸시효에 구애받지 않고 손해배상 소송을 제기할 수 있는 법적 기반이 마련되어, 다수의 피해자를 대상으로 하는 국가배상 소송의 새로운 기회를 제공할 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>상대방(국가)의 책임이 명확하고 자력이 충분하며, '반인권적 국가범죄의 시효 등에 관한 특례법' 통과로 소멸시효가 폐지되어 과거사 피해자들이 손해배상 청구를 할 수 있는 법적 근거가 마련되었습니다. 이는 다수의 피해자를 대상으로 하는 집단 소송의 가능성을 높여 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5)</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>李 “국가폭력범죄 민형사 시효 폐지할 것”</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Politics/article/all/20260330/133632935/2</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:34:28.154406+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>국가폭력 가해자 포상 취소 절차 착수 및 훈·포장 전수조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>고문기술자 이근안 전 경감의 사망에도 불구하고 군사독재 시절 국가폭력의 상흔과 청산되지 못한 과거사가 여전히 과제로 남아있다. 정부는 이 전 경감을 포함한 국가폭력 가담 경찰의 포상을 취소하기 위한 절차에 착수했으며, 경찰청은 7만여 개의 정부 포상에 대한 전수조사를 진행 중이다. 이는 국가폭력 피해자들의 추가적인 법적 구제 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>국가폭력 가해자의 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 군사독재 시절 국가폭력으로 인한 집단적 피해가 존재하며(적합 조건 3), 고문 등 심각한 인권침해로 인한 피해 규모가 큽니다(적합 조건 4). 정부가 국가폭력 가해자 포상 취소 절차에 착수하고 전수조사를 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J89" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L89" t="inlineStr">
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>반성없이 떠난 이근안…죽음이 국가폭력 만행 지우지 못해</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01646566645388568</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:23:56.508303+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>경찰의 국가폭력 가해자 서훈 취소 전수조사 진행 중, 대통령의 훈장 박탈 언급</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>독재정권 시절 고문 기술자 이근안 등 국가폭력 가해자들이 훈·포장을 받고 국가유공자 혜택까지 누린 사실이 재조명되고 있습니다. 피해자들은 고문으로 인해 평생 트라우마와 지병에 시달렸습니다. 현재 경찰은 창설 이래 경찰관에게 수여된 약 7만 건의 정부 포상 공적 사유를 전수조사하며 국가폭력 가해자의 서훈 취소에 나섰고, 대통령도 이를 당연한 조치로 언급했습니다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>국가폭력 가해자의 책임이 명확하고, 상대방인 국가의 자력이 충분합니다. 김근태 등 다수의 피해자가 장기간 심각한 고통을 겪었으며, 경찰이 국가폭력 가해자의 서훈 취소를 위한 전수조사를 진행 중인 공적 절차가 있습니다. 비록 형사처벌 공소시효는 지났으나, 훈장 박탈을 통한 진실 규명 및 명예 회복, 그리고 이에 따른 민사상 손해배상 청구 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>[씨줄날줄] 고문에 훈장이라니</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/editOpinion/weft-column/2026/03/30/20260330027007?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:21:40.438884+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>재심 절차 지연, 납북귀환어부 피해자 명예회복 특별법 발의</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>고문 기술자 이근안 전 경감의 사망 소식에 납북귀환 어부 피해자들이 국가의 사과와 명예회복 지연에 대한 비통함을 표했다. 이들은 과거 국가폭력으로 인해 고문, 간첩 조작, 장기 옥살이 등 심각한 인권침해를 겪었으며, 현재 재심 청구와 특별법 통과를 통해 억울함을 풀고자 하고 있다. 그러나 재심 절차와 특별법 통과가 지연되고 있어 피해자들의 고통이 계속되고 있다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>국가의 명확한 책임(적합 조건 1), 충분한 자력(적합 조건 2), 다수의 피해자(적합 조건 3), 장기간의 고문 및 옥살이로 인한 심각한 피해 규모(적합 조건 4), 재심 청구 및 특별법 발의 등 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>납북귀환 어부들 다수</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>끝내 사과 한마디 듣지 못한 납북어부들</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>kwnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://www.kwnews.co.kr/page/view/2026032912000332868</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:17:28.452591+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>한국 정부의 명예 및 존엄성 회복 노력 지속, 생존자 지원</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자 할머니의 별세로 정부 등록 생존자가 5명으로 감소했다는 소식이다. 성평등가족부는 고인의 장례를 지원하고 남은 생존자들의 평안한 여생과 명예, 존엄성 회복을 위한 노력을 계속하겠다고 밝혔다. 현재 생존자들은 최고령 97세, 평균 95.8세이며, 정부 등록 피해자는 총 240명 중 235명이 사망했다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>일본 정부의 책임이 역사적으로 명확하고 자력이 충분하며, 정부 등록 피해자 240명에 달하는 명백한 집단적 피해이다. 역사적 증거가 충분하고 한국 정부의 공적 지원 및 명예 회복 노력이 지속되고 있다. 다만, 일본 정부의 주권 면제 주장 및 판결 불응으로 실제 배상 집행에는 난항이 예상되나, 소송금융은 소송 자체의 가능성을 보고 투자하므로 법리적 다툼의 여지는 충분하다.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>총 240명 (현재 생존자 5명)</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>위안부 피해자 할머니의 별세 소식 전해졌다... 이제 생존자는 단 5명뿐</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/548052</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:23:24.172275+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>정부의 피해자 지원 및 명예 회복 노력 지속</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>일본군 '위안부' 피해자 할머니 한 분이 별세하여 정부에 등록된 생존 피해자가 5명으로 줄었다. 성평등가족부는 고인의 명복을 빌며, 남은 피해자들의 여생을 살피고 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔다. 총 240명의 등록 피해자 중 235명이 사망했으며, 생존자들의 평균 연령은 만 95.8세이다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 모두 해당하여 소송금융 적합도가 높음. 일본 정부의 책임이 명확하고, 총 240명의 피해자가 존재하며, 역사적 증거가 충분함. 다만, 국제법적, 외교적 쟁점이 복잡하고 생존 피해자 수가 적어 실제 소송 진행 시 난이도가 높을 수 있음.</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>총 240명 중 5명 생존</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>240명 가운데 5명 남았다…위안부 피해자 할머니 1명 별세</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5184704</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:17:16.756214+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>지진 피해 관련 소송 준비 단계, 비상 법률지원단 구성 및 서명운동 예정</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>박용선 포항시장 예비후보가 2017년 포항 지진으로 인한 시민들의 정신적 피해에 대해 당선 즉시 비상 법률지원단을 구성하고 시민 참여 서명운동을 통해 소송 대응에 나서겠다고 밝혔다. 이는 정부 조사로 인재임이 밝혀진 포항 지진 피해에 대한 집단적 법적 대응을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>2017년 포항 지진은 정부 조사 결과 인재로 밝혀져 상대방(국가) 책임이 명확하며, 다수의 시민이 피해를 입어 집단소송 가능성이 높습니다. 상대방인 국가의 자력이 충분하고, 정부 조사 결과라는 객관적 증거가 존재합니다. (적합 조건 1, 2, 3, 5 충족)</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>박용선 포항시장 예비후보 “2017년 지진 정신적 피해, 당선 즉시 비상...</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=202603281411244982de70f162d1_1</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:45:07.955978+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>지진 피해 관련 민간 소송 진행 중이며, 정치권에서 지원 체계 구축을 논의 중</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>박용선 포항시장 예비후보가 지진 피해 소송에 대한 비상지원단 가동을 약속하며, 민간 소송 영역에 치우쳐 있던 지진 피해 대응을 광역 단위로 확대하겠다고 밝혔다. 이는 포항 지진 피해 주민들의 손해배상 소송이 현재 진행 중임을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (정부 및 관련 기관), 상대방에게 자력이 충분함 (국가), 집단적 피해 (수만 명의 포항 지진 피해 주민), 피해 규모가 큼 (수천억 원 이상), 증거가 있거나 확보 가능함 (공식 조사 결과) 등 다수의 적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>수천억 원 이상</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>박용선 포항시장 예비후보 '비상지원단' 가동 약속... 지진 피해 소송, ...</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>enewstoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2411968</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:41:28.176031+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr"/>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>추모 행사 진행 중</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>제주 관음사에서 제주4·3 희생자를 위한 추모 행사가 열렸으며, 오영훈 제주도지사가 추모사를 통해 희생된 스님들과 비극을 기렸습니다. 이 행사는 더 이상의 피해가 발생하지 않기를 바라는 마음을 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>이 기사는 제주4·3 사건에 대한 추모 행사 내용을 다루고 있어, 현재 진행 중인 법적 분쟁이나 새로운 소송금융 투자 기회를 제시하지 않습니다. (부적합 조건: 이미 종결된 사건). 비록 국가 책임(적합 조건 1)과 다수 피해자(적합 조건 3)가 명확한 역사적 사건이지만, 소송금융의 대상이 되는 '현재'의 법적 쟁점이 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>수많은 스님 및 제주4·3 희생자 다수</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>상처입은 제주의 땅, 치유·평화의 정토로 거듭나길</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>ibulgyo.com</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>http://www.ibulgyo.com/news/articleView.html?idxno=436737</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:26:01.382700+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>야당 의원이 서해 공무원 피살·은폐조작 사건에 대한 진상규명, 책임자 처벌, 국가책임 배상 및 공식 사과를 요구 중</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>나경원 의원이 이재명 대통령의 '북한 사과' 발언을 비판하며, 전 정부의 '서해 공무원 피살·은폐조작 사건'에 대한 진상규명과 국가책임 배상을 촉구했다. 북한군에 의해 피살된 공무원의 죽음을 전 정부가 은폐하고 '자진 월북'으로 조작했다는 의혹이 제기되고 있으며, 이에 대한 철저한 조사와 책임자 처벌, 국가의 공식 사과 및 배상이 요구되고 있다.</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>피고가 국가(대한민국)로 자력이 충분하며(적합 조건 2), 전 정부의 은폐 및 조작 의혹으로 책임이 비교적 명확하게 주장되고 있음(적합 조건 1). 사망 사건에 대한 국가 책임 배상 요구로 피해 규모가 클 것으로 예상되며(적합 조건 4), 진상규명 요구는 증거 확보 가능성을 시사함(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>1명 (서해 공무원)</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>나경원 “북한이 사과하겠냐는 李대통령, 유가족 마음에 비수 꽂아”</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M101" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260328580047</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:15:44.002829+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>국가 (수사기관)</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>수사 부실 의혹 제기, 사건 미해결</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>90세 한인 노인 살해 사건이 증거 부족과 부실 수사 의혹으로 미궁에 빠졌다. 사건 현장에서 DNA가 검출되지 않고 용의자 소지품에서도 피해자 혈흔이 발견되지 않아 혐의 입증에 어려움을 겪고 있다. 이는 초기 수사의 문제점으로 지적되고 있다.</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>사건 현장에서 DNA 등 명확한 증거가 확보되지 않아 혐의 입증이 어렵고(적합 조건 5 미충족), 민사상 상대방의 책임이 불분명하다(적합 조건 1 미충족). 또한 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자 관점에서 명확히 특정되지 않는다.</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>미궁 빠져든 90세 한인 노인 잔혹 살해 “지금이라도 부실 수사 의혹 낱...</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260327150512696</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:25:37.249108+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>과거사 진실 규명 및 배상 절차 가능성 상존</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>고문 기술자 이근안의 사망 소식을 다루며, 그의 잔혹한 고문 행위와 피해자들의 고통을 조명합니다. 김근태 전 장관 등 다수의 피해자가 신체적, 정신적 고통을 겪었으며, 일부는 허위 자백으로 옥살이를 하거나 사망에 이르렀습니다. 이근안은 대부분의 고문죄 공소시효가 지나 한 사건으로만 징역형을 선고받았고, 사망 시까지 피해자들에게 제대로 된 사과를 하지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>적합 조건 1 (상대방 책임 명확): 이근안의 고문 행위가 명확하며, 이는 국가의 책임으로 이어질 수 있습니다. 적합 조건 2 (상대방 자력 충분): 주된 상대방이 대한민국이므로 자력이 충분합니다. 적합 조건 3 (집단적 피해): 김근태 전 장관, 납북어부 김성학 씨 등 다수의 고문 피해자가 존재합니다. 적합 조건 4 (피해 규모 큼): 신체적, 정신적 고통, 허위 자백, 옥살이, 사망 등 심각한 인권 침해로 피해 규모가 매우 큽니다. 적합 조건 5 (증거 확보 가능): 이근안의 유죄 판결, 김근태 회고록, 역사적 기록 등 객관적 증거가 존재합니다. 이근안은 사망했으나, 과거사 관련 특별법 등을 통해 국가를 상대로 한 피해자들의 손해배상 청구는 여전히 가능성이 있어 '종결된 사건'으로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>반성도 사과도 없이 숨진 ‘고문 기술자’[횡설수설/신광영]</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Opinion/article/all/20260327/133626522/2</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:20:08.981151+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>민사 1심 원고 일부 승소 판결, 형사 항소심 징역 2년 6개월 선고</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>30대 남성 A씨가 전국 5개 공항에 폭탄테러 및 살인 예고 글을 온라인에 게시하여 공권력 낭비 등 국가에 손해를 입혔습니다. 제주지법은 A씨에게 대한민국에 약 2천928만원을 배상하라고 1심 판결했습니다. A씨는 위계에 의한 공무집행방해 등 혐의로 형사 재판에서 징역 2년 6개월을 선고받았습니다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>피고(A씨)는 개인으로 자력 확보가 불확실하며, 원고는 대한민국으로 소송금융의 주된 고객층(자금 부족한 피해자)에 해당하지 않습니다. 피해 금액 또한 소송금융 투자 대상으로서는 비교적 소액입니다. (적합 조건 2, 3, 4에 해당하지 않음)</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>2천928만원</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>[제주지법 판결]공항테러 예고 글 30대,  국가에 2천928만원 배상하라  ...</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603271624544007b50722e900_12</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:57:39.344808+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>30대 게시글 작성자</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>30대 남성이 전국 5개 공항에 폭탄 테러를 예고하는 글을 온라인에 게시하여 국가에 손해배상 청구 소송을 당했습니다. 제주지법은 해당 남성에게 대한민국에 2928만원을 배상하라고 판결했습니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>소송 상대방(피고)이 개인으로 자력 확보가 불확실하며, 피해 금액도 소송금융 투자 대상으로서는 상대적으로 소액입니다. 또한, 이 사건은 국가가 원고로서 이미 1심 판결에서 승소한 상황으로, 소송금융의 일반적인 투자 대상과는 거리가 있습니다. (적합 조건 2, 3, 4에 부합하지 않음)</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>2928만원</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>공항 폭탄 테러할 것  30대 작성자… 국가에 2928만원 배상해야</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12291660?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:54:40.539652+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>국가 및 관련 공공기관</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>진상규명 및 대책위 활동 진행 중, 소송 제기 전 단계</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>2020년 코로나19 팬데믹 당시 17세 정유엽군이 코로나19 의심으로 격리된 채 적절한 치료를 받지 못하고 폐렴으로 사망한 사건이다. 어머니는 의료 공백과 시스템 문제를 지적하며 5년간 아들을 위한 작품 활동과 진상규명 노력을 이어왔다. 이 사건은 국가의 방역 및 의료 시스템 책임과 관련된 중대한 사안으로, 잠재적 소송 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>코로나19 의료공백으로 인한 17세 청소년 사망 사건으로, 시스템적 책임이 비교적 명확하며(적합 조건 1), 상대방(국가 및 관련 공공기관)의 자력이 충분하고(적합 조건 2), 피해 규모가 매우 큼(적합 조건 4). 또한, 당시 의료 기록 등 객관적 증거 확보가 가능할 것으로 보임(적합 조건 5). 다만, 기사 내에서 집단적 피해 사례나 소송 외 공적 절차 진행 여부는 명확히 확인되지 않는다.</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>1명 (잠재적 다수)</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>코로나 의료공백으로 아들 잃은 엄마가 매주 5년 동안 한 일</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218613&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:53:37.913150+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>과거 고문 피해에 대한 국가배상 소송 등 새로운 법적 구제 절차 모색 가능성</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>고문기술자 이근안이 사죄나 배상 없이 사망했으나, 그가 저지른 잔혹한 고문으로 숱한 피해자들이 여전히 고통받고 있다. 법원에서 확정된 36억 원의 배상금도 미지급된 상태로, 기사는 '살아있을 이근안들'과 국가의 책임에 대한 질문을 던진다. 이는 과거 국가폭력에 의한 고문 피해자들의 국가배상 소송 등 새로운 법적 구제 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>이 사건은 군사독재 정권의 고문 행위로 인한 국가의 책임이 명확하며(적합 조건 1), 국가를 상대로 할 경우 충분한 자력을 갖추고 있습니다(적합 조건 2). 숱한 고문 피해자들이 존재하고(적합 조건 3), 이근안 개인에게만 36억 원의 배상금이 확정될 정도로 피해 규모가 큽니다(적합 조건 4). 또한 과거 판결, 언론 보도 등 객관적 증거가 풍부하여 증거 확보가 용이합니다(적합 조건 5). 이근안 개인의 사망으로 직접적인 소송은 어렵지만, 기사는 '살아있을 이근안들'과 국가의 책임을 묻는 새로운 소송 가능성을 시사하므로 종결된 사건으로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>36억 원 이상</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>수십 명 이상</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>고문 피해자가 살아있을 '이근안'들에게 던지는 질문</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6810844_37004.html</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:36:21.680370+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>재심 무죄 판결 선고, 경찰 재수사 발표</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>2009년 발생한 '청산가리 막걸리 살인 사건'의 용의자로 지목돼 12년간 억울한 옥살이를 했던 부녀가 재심을 통해 무죄를 선고받았다. 검찰의 강압 수사와 증거 조작이 밝혀졌으며, 경찰은 진범을 찾기 위해 사건 전면 재수사를 발표했다. 부녀는 국가를 상대로 한 손해배상 청구를 진행할 수 있을 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>국가기관(검찰)의 강압 수사 및 증거 조작으로 인한 억울한 옥살이가 재심을 통해 무죄로 밝혀진 사건이다. 국가를 상대로 한 손해배상 청구 가능성이 높고(상대방 책임 명확, 적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 12년간의 억울한 구금으로 피해 규모가 매우 크다(적합 조건 4). 재심 무죄 판결 및 CCTV 등 객관적 증거가 명확하며(적합 조건 5), 경찰의 재수사 발표 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>'꼬꼬무' 16년만 뒤집힌 '청산가리 막걸리 사건'…충격의 인터뷰</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>joynews24.com</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M89" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D90" t="inlineStr">
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>http://www.joynews24.com/view/1954011</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:31:52.482738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>재심을 통해 무죄 판결 선고, 국가배상 청구 가능성 높음, 진범에 대한 경찰 재수사 발표</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>2009년 발생한 '청산가리 막걸리 살인 사건'의 피고인 부녀가 검찰의 강압 수사 및 증거 은폐로 12년간 억울하게 수감된 후 재심을 통해 무죄를 선고받았습니다. CCTV와 은폐된 증거들이 밝혀지며 검찰의 잘못이 드러났고, 부녀는 국가배상 청구를 통해 억울함을 풀 수 있을 것으로 보입니다. 현재 경찰은 진범에 대한 전면 재수사를 발표했습니다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>검찰의 강압 수사 및 증거 은폐 정황이 CCTV와 미제출 기록을 통해 명확히 드러났으며 (적합 조건 1, 5), 재심을 통해 무죄가 확정되어 국가배상 청구의 근거가 확고합니다 (적합 조건 6). 상대방인 대한민국은 자력이 충분하며 (적합 조건 2), 12년간의 부당 구금과 명예 훼손으로 인한 피해 규모가 매우 큽니다 (적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>2명 (부녀)</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>살인범-근친상간 누명 쓴 부녀, 검찰 조사실 CCTV 전말 '충격' (꼬꼬무)</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112768098</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:29:13.343841+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>형사 재심 무죄 판결 확정, 국가배상 소송 예정</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>2009년 순천 청산가리 막걸리 살인사건의 진범으로 지목되어 12년간 억울하게 수감되었던 부녀가 재심을 통해 무죄 판결을 받았다. 당시 검사와 수사관이 허위 자백을 종용하고 증거를 은폐하는 등 위법 수사를 통해 누명을 씌운 사실이 밝혀졌다. 이 사건은 국가의 위법한 공권력 행사로 인한 중대한 인권 침해 사례로, 부녀는 국가를 상대로 손해배상 청구를 할 수 있는 강력한 근거를 확보했다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>상대방(국가/검찰)의 책임이 재심 무죄 판결과 당시 검사의 면직 및 징역형 선고로 명확히 입증되었고(적합 조건 1, 5), 국가는 충분한 자력을 가집니다(적합 조건 2). 부녀가 12년간 억울하게 수감되며 막대한 정신적, 물질적 피해를 입었으며(적합 조건 4), 형사 재심 무죄 판결이 확정되어 국가배상 소송의 승소 가능성이 매우 높습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>2명 (백점선, 백희정)</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>[스브스夜] '꼬꼬무' 순천 청산가리 막걸리 살인사건 진실 추적···박준...</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>ent.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010314469&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:28:10.013126+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>가해자 사망으로 인한 역사적 고문 피해자들의 미해결된 사과 및 배상 문제 재조명</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>군사독재 시절 '고문 기술자'로 불리며 민주화 인사들을 잔혹하게 고문했던 이근안 전 경감이 88세로 사망했습니다. 그는 고 김근태 전 의원 등을 고문했으며, 납북어부 김성학 씨 고문 혐의로 징역형을 선고받고 복역했습니다. 이 씨는 사망 전까지 자신의 고문 행위를 정당화하며 피해자들에게 끝내 사과하지 않아 민주화운동기념사업회로부터 유감을 표명받았습니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확): 이근안의 고문 행적은 역사적 사실로 명확하며 유죄 판결까지 받았습니다. 적합 조건 2(상대방 자력 충분): 이근안은 사망했으나, 국가의 불법행위 책임이 인정될 경우 대한민국을 상대로 한 국가배상 청구 가능성이 있어 자력은 충분합니다. 적합 조건 3(집단적 피해): 고 김근태 전 의원 외 다수의 민주화 인사들이 고문 피해를 입었으며, 적합 조건 5(증거 확보 가능): 영화, 역사적 기록, 이근안의 유죄 판결 등 객관적 증거가 존재합니다. 피해자들의 사과받지 못한 상태로 미해결된 부분이 있어 소송금융의 잠재적 대상이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>다수의 민주화 인사</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>'고문 기술자' 이근안 사망…끝내 사과 안 했다</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184351</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:27:57.944111+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>재심 무죄 판결 선고</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>2009년 발생한 '청산가리 막걸리 살인 사건'의 피고인 부녀가 검찰의 조작 수사로 12년간 억울하게 수감된 후, 재심을 통해 2025년 무죄를 선고받았다. 이 사건은 검찰의 강압 수사 및 증거 은폐가 명확히 드러난 사례로, 부녀는 국가를 상대로 상당한 규모의 손해배상을 청구할 수 있을 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가짐(적합 조건 2). 12년간의 부당한 구금으로 피해 규모가 크며(적합 조건 4), 검찰 조사 CCTV 및 재심 과정에서 발견된 미제출 기록 등 명확한 증거가 존재함(적합 조건 5). 재심을 통해 무죄 판결이 선고되어 국가배상 청구 가능성이 매우 높음(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>박왕열 추척한 ‘꼬꼬무’, 이번엔 근친상간 누명 쓴 부녀 인터뷰 공개...</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603270006</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:27:45.047249+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L90" t="inlineStr">
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>재심 무죄 판결 후 경찰 전면 재수사 발표, 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>2009년 발생한 '청산가리 막걸리 살인 사건'의 진범으로 지목되어 12년간 수감되었던 부녀가 재심을 통해 무죄를 선고받았다. 검찰의 증거 조작 및 자백 강요 정황이 CCTV와 미제출 자료를 통해 드러났으며, 현재 경찰이 사건 전면 재수사를 발표했다. 부당한 수감으로 인한 피해자들의 국가배상 청구 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>국가기관인 검찰의 증거 조작 및 자백 강요 정황이 CCTV 등 객관적 증거로 명확히 드러났으며, 재심에서 무죄가 선고되어 상대방 책임이 명확합니다. 피해자들은 12년간 부당하게 수감되어 막대한 정신적, 물질적 피해를 입었으며, 상대방인 국가의 배상 능력이 충분합니다. 현재 경찰의 전면 재수사가 진행 중인 점도 긍정적입니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>'꼬꼬무' 측, 韓 검찰 '증거 조작' 의혹 제기.. CCTV 큰 충격  [종합]</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M90" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A91" s="4" t="inlineStr">
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/03/27/2026032707384767401</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:26:36.251722+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>재심 청구, 진범 확인</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>2009년 살인 및 근친상간 누명을 쓴 부녀가 억울하게 옥살이를 했으나, CCTV 영상 발견으로 2013년 무죄 판결을 받았다. 2022년 재심이 청구되었고, 2025년 진범이 확인되며 16년간의 억울함이 밝혀졌다. 이들은 국가를 상대로 한 손해배상 청구를 통해 오랜 기간의 고통에 대한 보상을 받을 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>국가기관의 명백한 잘못(오판)으로 상대방 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). CCTV 영상 등 객관적 증거가 존재하며(적합 조건 5), 장기간의 억울한 옥살이와 누명으로 인한 피해 규모가 매우 큽니다(적합 조건 4). 또한 재심 청구 및 진범 확인 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>2명 (부녀)</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>‘꼬꼬무’ 살인범-근친상간 누명 쓴 부녀, CCTV 속 충격 진실</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603270731302410</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:25:51.579991+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C91" t="inlineStr">
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D115" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L91" t="inlineStr">
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>가해자 사망, 형사 사건 종결</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>1980년대 군사정권의 '고문 기술자'로 악명을 떨친 이근안 전 경감이 88세로 사망했다. 그는 김근태 전 장관 등 민주화 인사들을 고문하여 평생 후유증을 남겼으며, 2000년 고문죄로 징역 7년이 확정되어 복역했다. 민주화운동기념사업회는 그가 피해자들에게 진정성 있는 사과 없이 생을 마감한 것에 유감을 표했다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>이근안의 고문 행위에 대한 형사 사건은 이미 2000년에 종결되었고, 기사는 그의 사망 소식을 다루는 부고 기사로 새로운 소송금융 투자 기회를 제시하지 않습니다. 비록 피해자들의 고통은 지속되지만, 기사 내용만으로는 새로운 민사 소송의 법적 근거나 진행 단계가 파악되지 않아 '이미 종결된 사건'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>군사정권 ‘고문 기술자’ 이근안, 향년 88세로 사망</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M91" t="inlineStr">
-[...123 lines deleted...]
-      <c r="I93" t="inlineStr">
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260326/133616739/1</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:31:26.577665+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>국가, 경기도</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>손해배상 소송 진행 중, 위자료 액수 불균형 문제로 헌법재판소에 재판소원 제기</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>선감학원 피해자들이 국가와 경기도를 상대로 낸 손해배상소송에서 재판부별로 다른 위자료 액수가 평등권을 침해한다며 헌법재판소에 재판소원을 제기했다. 이는 국가의 과거 인권침해에 대한 배상 책임과 관련된 사건으로, 다수의 피해자가 존재한다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>국가와 경기도라는 자력 있는 상대방(적합 조건 2)의 책임이 전제된 집단적 피해 사건(적합 조건 1, 3)이다. 선감학원 사건은 역사적 사실로 증거 확보가 용이하며(적합 조건 5), 이미 손해배상 소송이 진행 중인 상황에서 위자료 액수 불균형 문제로 헌법재판소에 재판소원을 제기하는 등 적극적인 법적 절차가 진행되고 있다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J93" t="inlineStr">
-[...1654 lines deleted...]
-      </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>부모 손에 희생된 아이들… 87%는 12세 이하</t>
+          <t>재판부별로 다른 위자료, 평등권 침해 … 선감학원 피해자들, 재판소원...</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260322509512?OutUrl=naver</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35354</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-23 00:18:52.464567+00:00</t>
+          <t>2026-03-26 13:04:48.177376+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
+          <t>국가 및 인천광역시</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>재난피해자권리센터 등 시민사회단체가 국가와 지자체의 책임 이행을 평가하고 권리 보호를 촉구하는 입장문 발표</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>재난피해자권리센터 등 8개 시민사회단체가 인현동 화재 희생자 이지혜 씨를 기억하며, 국가와 지자체가 재난 피해자 권리를 보호하고 잘못된 과거를 바로잡아야 할 책임을 이행했다고 평가하는 입장문을 발표했다. 이는 재난 피해에 대한 국가 및 지자체의 책임과 권리 보호의 중요성을 강조하는 내용이다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>국가와 지자체가 재난 피해자 권리 보호 및 과거 잘못 바로잡을 책임이 있다는 평가가 있어 상대방 책임이 명확하고 자력이 충분합니다 (적합 조건 1, 2). 인현동 화재는 다수의 희생자가 발생한 집단적 피해 사건으로, 관련 증거 확보도 용이할 것으로 보입니다 (적합 조건 3, 4, 5). 다만, 기사 내용상 국가와 지자체가 이미 책임을 이행했다고 평가되어, 신규 소송의 여지가 불분명할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>기억하겠습니다…인현동 '희생자' 이지혜</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319664</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:45:35.127210+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D117" t="inlineStr">
+      <c r="D118" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E117" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I117" t="inlineStr">
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>가해자 사망으로 인한 피해자 감정 표출, 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>군사정권 시절 '고문 기술자'로 알려진 이근안 전 경감이 사망하자, 대표적인 피해자 김성학 씨가 사과 없는 죽음에 허탈감을 표했다. 김 씨는 1985년 이근안에게 전기고문을 당해 장애인이 되었으며, 이근안은 불법 감금 및 고문 혐의로 유죄 판결을 받고 복역한 바 있다. 가해자는 사망했으나, 국가를 상대로 한 손해배상 청구 가능성은 여전히 존재한다.</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 명확함 (이근안의 유죄 판결 및 복역으로 국가의 책임 명확), 상대방에게 자력이 충분함 (국가 대상 소송 시 배상 능력 충분), 집단적 피해 (민주화 인사 다수 고문), 피해 규모가 큼 (영구적 장애 및 삶의 상처), 증거가 있거나 확보 가능함 (이근안의 형사 판결). 가해자 사망에도 불구하고 국가배상청구 등 민사상 손해배상 청구는 여전히 유효할 수 있어 부적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>“이근안이 죽었냐?” 삶 짓밟힌 고문 피해자, 사과 없는 죽음에 ‘허탈...</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10703723?ref=naver</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:41:18.920847+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰 등 관련 국가기관)</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살해 사건 발생 후 경찰 대응 및 제도적 실패에 대한 비판과 개선 요구가 활발하며, 관련 법안 논의 중.</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>남양주에서 발생한 스토킹 살해 사건에 대해 경기도의원이 경찰의 안일한 대응과 제도적 실패를 지적하며 국가의 책임을 강조했습니다. 피해자가 여러 차례 구조신호를 보냈음에도 형식적인 조치만 반복되어 결국 사망에 이르렀으며, 국회에 계류 중인 관련 법안들의 조속한 논의를 촉구했습니다.</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>국가 기관의 안일한 대응과 제도적 실패로 인한 피해자 사망 사건으로, 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 피해 규모가 중대하며, 반복된 신고 기록 등 경찰 대응 관련 증거 확보가 용이하고, 사건 발생 후 공적 비판과 제도 개선 논의가 활발히 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J117" t="inlineStr">
-[...36 lines deleted...]
-      <c r="C118" t="inlineStr">
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>[생각 더하기] 남양주 스토킹 범죄 ‘사후 대응’ 이대로 괜찮은가</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260326580610</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:40:09.003437+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D118" t="inlineStr">
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>이근안 전 경감 사망으로 인한 과거 고문 사건 회고</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>'고문 기술자'로 알려진 이근안 전 경감의 사망 소식에 민병두 전 의원 등 피해자들이 과거 고문 피해를 회고하며 진심 어린 사과가 없었던 것에 대한 아쉬움을 표했습니다. 이근안은 1981년 '학림사건' 등 민주화 인사 고문에 연루되었으며, 피해자들은 그에게 직접 사과받지 못했다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>이근안 전 경감이 사망하여 직접적인 소송 상대방이 될 수 없으며, 기사는 과거 고문 사건에 대한 회고에 초점을 맞추고 있어 새로운 소송금융 투자 기회를 포착하기 어렵습니다. (부적합 조건: 이미 종결된 사건 - 직접 가해자 사망)</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>수백 수천 명</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>민병두  이근안에 원한 없지만…진심 어린 사과 했었더라면</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260326180600004?input=1195m</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:33:24.029757+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>대한민국 (검찰)</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E118" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C119" t="inlineStr">
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>국정조사 논의 중</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>윤석열 정부 당시 법무부 장관이었던 한동훈 전 장관의 '조작 기소' 의혹과 관련하여 국정조사 대상 여부가 논의되고 있습니다. 박성준 의원은 조작 기소의 주체인 검사를 대상으로 국정조사를 해야 한다고 주장하며, 피해자 측 증인 채택에 반대했습니다.</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>검찰의 '조작 기소' 의혹이 제기되어 국정조사가 논의 중인 사건으로, 상대방(국가/검찰)의 책임이 명확하고 자력이 충분합니다. 국정조사라는 공적 절차가 진행 중이므로 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>박성준  尹정권 조작기소 당시 법무부장관 韓 국정조사 대상 아니야</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>news.bbsi.co.kr</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4074301</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:26:55.076479+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D119" t="inlineStr">
+      <c r="D122" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E119" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C120" t="inlineStr">
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>국회 및 전문가들의 제도 개선 요구, 여성단체 기자회견 등 공론화 진행 중</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>스토킹 및 가정폭력 등 관계성 범죄에 대한 수사기관과 사법부의 미흡한 대응으로 피해자 보호에 실패하고 중대한 피해가 발생하고 있다는 지적이다. 전문가들은 법 제도 개편과 적극적인 활용을 촉구하며, 여성단체들은 기자회견을 통해 국가의 방임을 비판하고 있다. 이는 국가의 보호 의무 위반에 대한 집단적 손해배상 청구 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>국가(수사기관 및 사법부)의 관계성 범죄 대응 실패로 인한 피해자 보호 의무 위반이 쟁점이 될 수 있으며, 이는 다수의 피해자에게 발생한 중대한 피해(살해, 살인미수 등)에 해당한다. 국회 입법조사처, 여성정책연구원 등 전문가들의 분석과 경찰청 통계 등 객관적 증거가 풍부하며, 여성단체들의 조직적인 활동으로 집단소송 가능성이 높다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>스토킹 등 관계성 범죄 왜 못 막나···“법 제도와 활용 모두 필요”[...</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603260600001</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:18:31.118807+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D120" t="inlineStr">
+      <c r="D123" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E120" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C121" t="inlineStr">
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>스토킹 방지 및 피해자 보호를 위한 전자발찌, 스마트워치, 접근금지 명령 등 공적 조치들이 효과적으로 작동하지 않아 피해가 지속적으로 발생하고 있음.</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>최근 2년간 스토킹 사건 1심 판결문 56건 분석 결과, 전자발찌, 스마트워치, 접근금지 명령 등 피해자 보호 조치에도 불구하고 스토킹 범죄가 지속되고 살인 등 강력범죄로 이어지는 심각한 문제가 드러났다. 가해자들이 위치추적장치를 사용하거나 전자발찌를 무력화하는 등 보호 조치를 무시하고 보복 범죄를 저지르는 사례가 빈번하며, 스토킹 범죄에 대한 처벌 수위도 낮아 제도적 개선이 시급하다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>본 기사는 전자발찌, 스마트워치, 접근금지 명령 등 국가가 제공하는 스토킹 피해자 보호 조치들의 심각한 시스템적 실패를 지적하며, 이로 인해 살인 등 중대한 피해가 반복적으로 발생하고 있음을 보여준다 (적합 조건 3: 집단적 피해, 4: 피해 규모 큼). 56건의 1심 판결문 분석을 통해 이러한 실패에 대한 객관적 증거가 충분히 확보 가능하며 (적합 조건 5), 공적 절차가 진행되었음에도 보호에 실패한 사례가 명확하다 (적합 조건 6). 비록 개별 가해자는 자력이 부족하지만, 국가의 보호 의무 불이행 또는 제도적 결함에 대한 국가배상 청구 가능성이 있으며, 이는 자력이 충분한 상대방(국가)을 대상으로 하는 대규모 소송 기회로 볼 수 있다 (적합 조건 2: 상대방 자력 충분, 1: 상대방 책임 명확성 확보 가능성).</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>다수 (56건의 판결 분석, 지속적 발생)</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>전자발찌·스마트워치·접근금지에도 스토킹 계속된다···각종 조치 비...</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603260600041</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:18:20.425839+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>가해자에 대한 형사 재판은 대법원 확정 판결로 종결되었으나, 유족은 경찰의 부실 대응에 대한 국가배상 소송 검토 및 입법 촉구 활동 중.</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>인천 스토킹 살인사건의 유족은 경찰의 미흡한 스토킹 피해자 보호 조치와 부실 수사를 지적하며, 남양주 스토킹 살해사건 등 유사 사례와 비교하며 관계성 범죄 피해자 보호를 위한 법 개정을 촉구하고 있다. 가해자는 대법원에서 징역 30년이 확정되었으나, 유족은 경찰의 책임과 제도 개선의 필요성을 강조하며 지속적인 활동을 이어가고 있다.</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 피해자 보호 조치 미흡 및 부실 수사 책임이 명확히 제기되고 있어 국가를 상대로 한 손해배상 청구 가능성이 높음 (적합 조건 1). 국가의 배상 능력이 충분하며 (적합 조건 2), 살인이라는 중대한 피해 규모를 가짐 (적합 조건 4). 형사 재판 과정에서 확보된 증거가 충분함 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>미상 (정신적 손해배상 및 일실수입 등 상당액 예상)</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>1명 (사망 피해자), 유족 다수 (손해배상 청구권자)</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>인천 스토킹 여성살해 유족 “가만히 있다간 또 죽는다···”[보호 조치...</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603260600021</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:17:29.270273+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D121" t="inlineStr">
-[...138 lines deleted...]
-      <c r="C123" t="inlineStr">
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>국가배상 소송 1, 2심 패소 후 재판소원 각하</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>납북 귀환어부 유족들이 형사보상 지연에 따른 국가 배상을 주장하며 제기한 소송이 1, 2심에서 패소했다. 이에 불복하여 제기한 재판소원 26건 모두 첫 심사에서 각하 결정되었다. 이는 유족들의 법적 구제 가능성이 낮음을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>납북 귀환어부 유족의 국가 배상 청구 소송이 1, 2심에서 패소했으며, 이에 대한 재판소원마저 각하 결정되어 법적 구제 가능성이 매우 낮다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 상대방 책임의 명확성(1번 조건) 및 증거의 소송 승소 기여도(5번 조건)가 낮다고 판단된다.</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>납북 귀환어부 유족 다수</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>납북귀환어부 유족 청구 재판소원 각하…첫 심사에서 26건 모두 각하</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>kado.net</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>https://www.kado.net/news/articleView.html?idxno=2040822</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:08:34.067557+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D123" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C124" t="inlineStr">
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>263명이 집단 손해배상 소송 제기, 국정조사 요구</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>영덕 산불 발생 1년이 지난 시점에서 1500명의 이재민이 막대한 재산 피해를 겪고 있으며, 이 중 263명이 국가를 상대로 집단 손해배상 소송을 제기했다. 대책위는 국가의 재난 대응 시스템 문제를 지적하며 국정조사 실시를 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>국가를 상대로 한 소송으로 상대방의 자력이 충분하며, 1500명에 달하는 이재민이 막대한 재산 피해를 입어 집단적 피해 규모가 크다. 이미 263명이 집단 손해배상 소송을 제기했으며, 국가의 재난 대응 시스템에 대한 책임론과 국정조사 요구가 있어 공적 절차 진행 가능성도 높다.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>1500명</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>영덕산불 1년, 1500명 이재민  국정조사 실시하라</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>sisafocus.co.kr</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=357747</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:55:53.215627+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D124" t="inlineStr">
-[...71 lines deleted...]
-      <c r="D125" t="inlineStr">
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>경찰 신변보호조치 중 사망 사건 발생, 보호 시스템 실효성 논란</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>경찰의 신변보호조치를 받던 20대 여성이 전자발찌를 찬 전 사실혼 관계 남성에게 살해당하는 사건이 발생했다. 피해자는 범행 직전까지 경찰에 여러 차례 신고했으나 보호 시스템이 제대로 작동하지 못했다는 지적이 나온다. 스토킹 보호조치 위반 사례가 꾸준히 발생하고 있어 실효성 있는 보호 대책 마련이 시급하다는 우려가 제기된다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>공권력(경찰)의 보호조치 실패로 인한 사망 사건으로, 상대방(국가)의 책임이 비교적 명확하고 자력이 충분합니다. 유사 사건이 꾸준히 발생하고 보호조치 위반 사례가 다수 확인되어 집단적 피해 가능성이 높으며, 사망 사건으로 피해 규모가 큽니다. 경찰 신고 기록 등 객관적 증거 확보가 가능합니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>다수 (유사 사례 및 보호 대상자 증가)</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>스토킹 보호조치 위반 지속 발생, 안전 강화를</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>domin.co.kr</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1549806</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:20:50.860919+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>트럼프 행정부</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E125" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>코로나19 백신 부작용 관련 국가 책임 촉구 및 보상 절차 진행 가능성</t>
+          <t>미네소타 주 정부가 연방 정부를 상대로 증거 접근권한 요구 소송 제기</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>송영길 전 대표가 코로나19 백신 부작용으로 인한 피해에 대해 국가가 책임져야 한다고 주장했습니다. 특히 건강하던 20대 청년이 접종 후 사망한 사례를 언급하며 국가의 책임 인정과 보상을 촉구했습니다.</t>
+          <t>미네소타 주 미니애폴리스시에서 미국 이민세관단속국(ICE) 요원의 총격으로 시민 2명이 사망하고 1명이 부상당하는 사건이 발생했다. 미네소타 주 정부는 트럼프 행정부가 사건 조사에 필요한 증거 접근에 협조하지 않자 연방 정부를 상대로 소송을 제기했다. 이 사건은 과잉 대응 논란을 일으키며 미국 전역에서 ICE 퇴출 집회로 이어졌다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (국가)과 상대방에게 자력이 충분함 (국가) 조건에 부합합니다. 코로나19 백신 부작용은 다수의 피해자를 발생시킬 수 있는 집단적 피해이며, 사망 사례까지 언급되어 피해 규모가 큼. 백신 부작용 관련 정부의 보상 및 심사 절차 등 공적 절차가 진행 중일 가능성이 높습니다.</t>
+          <t>ICE 요원의 총격으로 시민들이 사망 및 부상하여 상대방 책임이 명확하며(적합 조건 1), 상대방인 트럼프 행정부(연방 정부)는 자력이 충분하다(적합 조건 2). 2명의 사망자와 1명의 부상자가 발생하여 피해 규모가 크고(적합 조건 4), 주 정부가 증거 접근을 위한 소송을 제기하여 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>다수 예상</t>
+          <t>사망 2명, 부상 1명</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>與송영길, 코로나19 백신 논란에  부작용 존재, 국가 책임져야</t>
+          <t>美 미네소타, 트럼프 행정부에 소송… ICE요원 총격 사건 조사에 협조해...</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6108804</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/25/2026032590001.html</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-20 12:25:02.635382+00:00</t>
+          <t>2026-03-25 00:37:52.346368+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>피해자의 형사사건 종결 후 국가배상 소송 가능성</t>
+          <t>수사기관의 위법한 압수수색에 대한 법원 판결</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>5년간 교제폭력에 시달린 피해자 A는 경찰에 수차례 신고하고 안전조치를 요청했으나 보호받지 못했습니다. 결국 가해자 B가 잠든 사이 집에 불을 내고 도망쳐 나왔고, B는 사망하여 A는 범죄자가 되었습니다. 기사는 공권력의 보호 실패를 지적하며, 피해자가 폭력의 악순환에서 벗어나기 어려운 현실을 비판합니다.</t>
+          <t>A 씨의 성관계 동영상 촬영 혐의 수사 과정에서 수사기관이 휴대전화를 압수 및 포렌식한 것이 위법하다는 법원 판결이 나왔다. 이는 피고인 및 변호인의 통화녹음이 포함된 압수물에 대한 위법성을 인정한 것으로, 향후 A 씨가 국가를 상대로 손해배상 청구를 할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>피해자 A는 5년간 반복적이고 심각한 교제폭력에 시달렸으며, 경찰에 31차례 신고하고 안전조치를 요청했음에도 불구하고 공권력의 보호가 실패했음이 명확합니다 (적합 조건 1, 6). 폭행 사진, 판결문 기록 등 증거가 충분하며 (적합 조건 5), 국가의 보호 실패를 근거로 한 국가배상 청구 시 대한민국이 피고가 되어 자력이 충분합니다 (적합 조건 2). 단일 피해자이나 피해의 심각성을 고려할 때 손해배상액이 상당할 것으로 예상됩니다.</t>
+          <t>수사기관의 압수수색이 위법하다는 법원의 판결이 있어 상대방(국가)의 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분하다(적합 조건 2). 또한, 해당 판결문 자체가 강력한 증거가 된다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사건이며, 위법한 압수수색으로 인한 피해 규모가 기사에서 명확히 파악되지 않아 투자 매력도가 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>그 불 꺼졌으면 제가 죽었다 ...5년 교제폭력 피해자는 왜 처벌 받았나</t>
+          <t>[판결][단독]  피고인·변호인 통화녹음 압수 위법</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003215059&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218264</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-20 00:24:59.901920+00:00</t>
+          <t>2026-03-25 00:16:57.256024+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" s="3" t="inlineStr">
+      <c r="A130" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>재심 청구를 위한 수사기록 정보공개 행정소송 승소 후 검찰의 자료 공개 지연</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>국가폭력 피해자 고 신상봉씨의 유족이 재심 청구를 위해 검찰에 수사기록 정보공개를 요청했으나, 검찰이 법원 승소 판결에도 불구하고 1년 4개월째 자료 공개를 거부하고 있다. 유족은 불법 구금 가능성을 주장하며 재심을 준비 중이며, 검찰의 정보공개 거부 행위에 대한 행정소송에서 승소했다. 이와 유사하게 재심 청구 자료 확보에 어려움을 겪는 사례가 많아 제도 개선의 필요성이 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>상대방은 국가기관(검찰)으로 자력이 충분하며, 법원 판결에도 불구하고 수사기록 공개를 거부한 책임이 명확하다. 유족은 불법 구금 가능성을 주장하며 재심을 준비 중이며, 행정소송 승소 판결을 통해 증거 확보의 정당성을 인정받았다. 또한, 유사한 어려움을 겪는 다수의 잠재적 피해자가 있어 집단적 피해 가능성도 있다.</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>고 신상봉씨 유족 및 유사 재심 청구 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>국가폭력 피해자 유족 ‘재심 수사기록’ 요청에…검찰, 1년4개월째 뭉그...</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603242034015</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:25:34.576769+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>한국 정부의 공식 사과 수용 후, 미국 정부 및 미군에 대한 사과와 손해배상청구 소송을 한국 정부에 요구 중</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>미군 위안부 생존자들이 한국 정부의 공식 사과를 수용했으나, 미군과 미국 정부의 사과가 없는 '반쪽짜리 사과'라고 지적했습니다. 생존자들은 한국 정부에 주한미군을 상대로 손해배상청구 소송에 나서줄 것을 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>미군 및 미국 정부의 책임이 역사적 맥락과 한국 정부의 사과를 통해 간접적으로 인정되어 상대방 책임이 비교적 명확하며, 미국 정부는 자력이 충분합니다. '미군 위안부' 생존자라는 점에서 집단적 피해가 명확하고, 오랜 기간 지속된 인권 침해로 인한 정신적 피해 규모가 큽니다. 또한 한국 정부의 공식 사과가 있었고, 생존자들이 한국 정부에 미군 대상 소송을 요구하는 등 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>‘미군 위안부’ 생존자, 정부 공식 사과 수용 “가슴이 뻥 뚫린 것처럼...</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275328</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:00:14.996327+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>법무부, 경찰청</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>경찰 내부 감찰 진행 중, 살인 사건 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>전자발찌 착용 스토킹 살인범 김훈의 야간 외출 등 준수사항 위반 사실을 경찰이 인지하지 못해 발생한 사건. 법무부 관할인 전자발찌 준수사항 위반 정보가 경찰에 통보되지 않는 시스템적 허점이 드러났으며, 경찰은 '맞춤 순찰' 누락 이유 등에 대해 감찰을 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>이 사건은 법무부와 경찰청 간 전자발찌 관리 및 정보 공유 시스템의 명확한 실패로 인해 발생한 살인 사건으로, 상대방의 책임이 비교적 명확하며(적합 조건 1), 국가기관으로서 자력이 충분합니다(적합 조건 2). 피해 규모가 매우 중대하고(적합 조건 4), 관련 공적 절차(경찰 감찰, 형사 수사)가 진행 중이어서 객관적 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>1명 (피해자 유족)</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>준수사항 위반은 법무부 관할 …'스토킹 살인범' 외출, 경찰은 몰랐다</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6112624</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:33:50.116147+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>가해자 구속 송치, 경찰청 감찰 착수</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>스토킹 끝에 20대 여성을 살해한 김훈이 계획적으로 범행을 저지른 정황이 드러나 보복살인 혐의로 구속 송치되었다. 피해자는 6차례 경찰에 신고했음에도 보호받지 못해 사망했으며, 이에 경찰의 부실 대응에 대한 비판이 제기되어 경찰청이 감찰에 착수하고 관련 경찰서장이 대기발령 조치되었다. 이는 국가배상 청구의 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 명확하고, 경찰의 부실 대응으로 인한 국가배상 청구 가능성이 높음 (상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중). 피해 규모가 사망으로 매우 크며, 경찰청 감찰 등 공적 절차가 진행 중이어서 증거 확보에 유리함.</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>'스토킹 살인' 김훈, 계획범행 정황… 전자발찌 추적 피하는 법  검색도</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M133" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026032408332768446</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:28:33.269947+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
           <t>대한민국 (경찰)</t>
         </is>
       </c>
-      <c r="D130" t="inlineStr">
+      <c r="D134" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E130" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I130" t="inlineStr">
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>가해자 검찰 송치, 경찰 내부 감찰 진행 중</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>스토킹 피해를 신고했던 여성이 가해자 김훈에게 보복 살해당한 사건. 가해자는 치밀하게 범행을 계획했으며, 피해자는 스마트워치로 신고했으나 끝내 숨졌다. 경찰의 부실한 피해자 보호 조치에 대한 비판이 제기되며 내부 감찰이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 명확하며(적합 조건 1), 경찰의 부실한 피해자 보호 조치에 대한 책임론이 제기되고 있어 국가를 상대로 한 손해배상 청구 가능성이 높음(적합 조건 2). 경찰의 내부 감찰이 진행 중이며(적합 조건 6), 범행 준비 과정 및 증거가 명확함(적합 조건 5). 피해 규모가 사망으로 매우 큼(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>수억 원 이상</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J130" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K130" t="inlineStr">
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>'전자발찌 피하는 법'까지 검색...김훈, 치밀하게 범행 준비했다</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>wikitree.co.kr</t>
+        </is>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M134" t="inlineStr">
+        <is>
+          <t>https://www.wikitree.co.kr/articles/1127146</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:26:21.107062+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>가해자 검찰 송치, 경찰 부실 대응 논란</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>경기 남양주에서 스토킹 피해자가 가해자 김훈에게 살해당하는 사건이 발생했다. 피해자는 스마트워치로 신고했음에도 경찰의 부실 대응으로 사망에 이르렀다는 비판이 제기되고 있다. 가해자는 보복살인 혐의로 검찰에 송치되었으며, 유가족은 경찰의 책임에 대한 국가배상 소송을 고려할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 피해 신고에 대한 부실 대응이 명확히 지적되어 국가의 책임이 비교적 명확하며(적합 조건 1), 국가를 상대로 한 손해배상 청구 시 충분한 자력을 기대할 수 있습니다(적합 조건 2). 사망이라는 중대한 피해가 발생했고(적합 조건 4), 경찰 수사 기록 등 객관적 증거 확보가 용이하며(적합 조건 5), 가해자의 형사 사건이 검찰에 송치되어 관련 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>케이블 타이에 흉기까지‥김훈의 소름 돋는 사흘</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6809779_37012.html</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:25:29.035454+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>김훈에게 보복 살인죄가 적용된 사건으로, 경찰의 부실 대응에 대한 비판이 제기되고 있습니다. 피해자 유족은 경찰의 과실이 인정될 경우 국가를 상대로 손해배상 청구를 고려할 수 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>경찰의 부실 대응 비판이 제기되어 국가의 책임이 인정될 경우 자력 있는 상대방(국가)을 상대로 손해배상 청구가 가능합니다. 살인 사건으로 피해 규모가 매우 크고, 보복 살인죄 적용 등 공적 절차가 진행 중이므로 증거 확보도 용이할 것으로 판단됩니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>1명 (피해자 유족 다수)</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>김훈 '보복 살인죄' 적용…경찰 부실 대응 비판</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008489118&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:25:19.116574+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>경찰 감찰 진행 중, 가해자 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>전자발찌를 찬 스토커에게 살해당한 20대 여성 사건에서 경찰의 부실 대응 논란이 불거졌다. 피해자 요청에도 불구하고 '맞춤형 순찰'이 지연되거나 누락된 사실이 KBS 입수 순찰 일지를 통해 드러났으며, 경찰은 현재 감찰에 착수했다. 가해자는 보복 살인 혐의로 검찰에 송치되었다.</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>경찰의 맞춤형 순찰 부실 대응으로 스토킹 피해자가 살해당한 사건으로, 경찰의 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 살인이라는 중대한 피해 규모(적합 조건 4)와 순찰 일지 등 명확한 증거(적합 조건 5)가 존재합니다. 현재 경찰 감찰 및 가해자 형사 절차가 진행 중(적합 조건 6)이므로 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>‘맞춤형 순찰’ 50일 중 28일만…또 ‘스토킹 살인’ 부실 대응</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L130" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D131" t="inlineStr">
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516240&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:22:52.342723+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>콜롬비아 공군</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E131" t="inlineStr">
-[...502 lines deleted...]
-      </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>재심소송 진행 중, 일부 무죄 판결 완료</t>
+          <t>정부 및 군 당국 사고 원인 규명 조사 진행 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>제주 간첩조작 사건의 피해 실태 조사 결과, 38건의 사건과 90명의 피해자가 확인되었습니다. 전체 피해자 중 55명이 재심을 청구하여 49명은 무죄 판결을 받았고, 6명은 현재 재심 소송이 진행 중입니다. 아직 재심을 청구하지 않은 피해자들이 다수 존재합니다.</t>
+          <t>콜롬비아 남부에서 군 병력 125명이 탑승한 C-130 수송기가 이륙 직후 추락하여 최소 1명이 사망하고 77명이 구조되었습니다. 콜롬비아 정부와 군 당국은 정확한 사고 원인 규명에 착수했으며, 대통령은 관료주의로 인한 개혁 지연을 언급하며 책임자 해임을 시사했습니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>국가의 불법행위로 인한 간첩조작 사건으로 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 피해자가 90명에 달하는 집단적 피해이며, 이미 49명이 무죄 판결을 받아 증거 확보 가능성이 높습니다. 현재 6건의 재심 소송이 진행 중이며, 아직 재심을 청구하지 않은 피해자들이 다수 존재하여 소송금융 투자 기회가 높습니다.</t>
+          <t>콜롬비아 공군 소속 수송기 추락으로 125명의 탑승자 중 최소 1명이 사망하고 77명이 구조되는 등 집단적 피해가 발생했습니다 (적합 조건 3, 4). 상대방은 콜롬비아 정부 및 공군으로 자력이 충분하며 (적합 조건 2), 현재 정부와 군 당국이 정확한 사고 원인 규명 및 조사를 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 가능성이 높습니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>90명</t>
+          <t>125명 탑승, 최소 1명 사망, 77명 구조</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>제주 간첩조작 사건 38건·피해자 90명 확인</t>
+          <t>콜롬비아서 '125명 탑승' 군용기 추락…최소 1명 사망·77명 구조</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=834836</t>
+          <t>https://www.mt.co.kr/world/2026/03/24/2026032405195584020</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-19 00:33:12.139229+00:00</t>
+          <t>2026-03-24 00:19:03.760507+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
+          <t>경찰 (국가)</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>경찰청 감찰 진행 중</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살인 사건에서 경찰이 가해자 김훈의 재범 위험성을 첫 신고 때부터 '높음'으로 판단했음에도 불구하고, 피해자에 대한 실질적인 보호 조치가 미흡하여 결국 피해자가 사망했습니다. 경찰의 부실 대응 논란이 커지면서 경찰청이 사건 처리 과정 전반에 대한 감찰에 착수했습니다.</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>경찰이 스토킹 가해자의 위험도를 '높음'으로 여러 차례 판단했음에도 불구하고 적절한 보호 조치를 취하지 않아 피해자가 사망에 이른 사건으로, 경찰의 책임이 명확합니다. 상대방(국가/경찰)의 자력이 충분하며, 경찰청 감찰 등 공적 절차가 진행 중이고, 피해 규모가 사망에 이르러 매우 큽니다. 경찰 내부 기록 등 증거 확보도 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>[단독] 경찰, 김훈 첫 신고 때부터 위험도 '높음' 판단</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603240045222423</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:17:13.818742+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D139" t="inlineStr">
+      <c r="D140" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E139" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I139" t="inlineStr">
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>가해자에 대한 형사 수사 및 처벌 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>피해자가 스토킹 신고 후 경찰의 미조치로 인해 살해당한 사건입니다. 가해자에 대한 엄벌 조치가 진행 중이며, 경찰의 과거 신고 처리 미흡이 지적되고 있어 국가배상 소송 가능성이 제기됩니다.</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 신고 미조치로 인한 사망 사건으로, 국가의 책임이 비교적 명확하게 제기될 수 있으며 (적합 조건 1), 상대방(국가)의 자력이 충분합니다 (적합 조건 2). 피해 규모가 크고 (사망) (적합 조건 4), 과거 신고 기록 등 객관적 증거가 존재하며 (적합 조건 5), 가해자에 대한 형사 절차가 진행 중이므로 (적합 조건 6) 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J139" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L139" t="inlineStr">
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>살해 직전 '검색 기록'… 철저하게 계획한 듯  결국</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488808&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:45:45.352664+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>피의자 검찰 송치, 경찰 부실 대응에 대한 비판 제기</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>경기 남양주에서 스토킹 피해자가 경찰의 부실 대응 속에 스토커에게 살해당한 사건. 피의자는 보복살인 혐의로 검찰에 송치되었으며, 경찰의 미흡한 조치에 대한 비판이 거세다. 유가족은 경찰의 직무유기에 대한 국가배상 소송을 제기할 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>경찰의 명백한 부실 대응으로 인한 국가배상 책임 가능성이 높음 (상대방 책임 명확). 상대방(국가/경찰)의 자력이 충분하며, 사망이라는 피해 규모가 매우 큼. 경찰 수사 기록 등 객관적 증거 확보 가능성이 높고, 이미 형사 절차가 진행 중임.</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>'스토킹 살인' 김훈의 소름 돋는 사흘‥'보복살인' 적용</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6809691_37004.html</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:44:05.619282+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>벨기에 국가</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>테러범 형사 재판 종결, 피해자 및 유가족 국가 책임 촉구 및 연금 삭감 항의 중</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>2016년 브뤼셀 연쇄 테러 10주기 추모식에서 피해자 및 유가족들이 국가의 피해 지원 책임 이행을 촉구하며 연금 삭감에 항의했습니다. 당시 벨기에 정부의 테러 정보 실패 책임론이 불거진 바 있으며, 테러범들은 2023년 중형을 선고받았습니다. 이 사건으로 36명이 사망하고 340명 이상이 부상당했습니다.</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>벨기에 정부의 테러 정보 실패 책임론이 제기되었고, 피해자 및 유가족들이 국가의 피해 지원 책임을 촉구하고 있어 국가를 상대로 한 소송 가능성이 높습니다. (적합 조건 1: 상대방 책임 명확, 2: 상대방 자력 충분) 36명 사망, 340명 이상 부상 등 집단적이고 심각한 피해가 발생했으며 (적합 조건 3: 집단적 피해, 4: 피해 규모 큼) 관련 수사 및 재판 기록 등 증거 확보가 용이할 것으로 보입니다. (적합 조건 5: 증거 확보 가능)</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>사망 36명, 부상 340명 이상</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>벨기에, 브뤼셀 공항·지하철역 연쇄테러 10주기…추모식 개최</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260323200230k2J</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:42:01.181704+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>경찰 감찰 진행 중, 가해자 보복살인 혐의로 구속 송치</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>경기 남양주 스토킹 살해 사건에서 경찰이 피해자의 맞춤형 순찰 요청에 2주 늦게 시작하고 중간에 1주일 누락하는 등 부실하게 대응한 사실이 드러났다. 현재 경찰 감찰이 진행 중이며, 가해자는 보복 살인 혐의로 구속 송치되었다. 피해자 유족은 경찰의 직무유기로 인한 손해배상 청구를 검토할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 피해자 보호 조치 부실 대응으로 인한 국가의 책임이 명확하며(조건 1), 상대방인 국가의 자력이 충분합니다(조건 2). 살인 사건으로 피해 규모가 매우 크고(조건 4), 순찰 일지 등 객관적 증거 확보가 가능하며 경찰 감찰이 진행 중입니다(조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>[단독] ‘스토킹 살인’ 피해자 맞춤형 순찰도 2주 늦게 시작…또 ‘부...</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515822&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:37:16.633424+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>3기 진실화해위원회 활동 중, 과거사 진실규명 및 보상 문제 논의</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>캐나다 국적의 잭 그린버그씨가 한국전쟁 전후 민간인 학살 등 한국 과거사에 깊은 관심을 가지고 연구하며, 이를 세계에 알리려 노력하고 있다. 2기 진실화해위 활동이 종료되고 3기가 출범한 가운데, 피해자들의 사건 신청과 보상 문제가 첨예하게 얽혀있음을 지적하며 진실규명과 기억의 정치 중요성을 강조한다.</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>한국 정부의 민간인 학살이라는 상대방 책임이 명확하고, 상대방(한국 정부)의 자력이 충분합니다. 대구·경북 등 여러 지역에서 발생한 대규모 민간인 학살로 집단적 피해가 크며, 진실화해위원회 활동 및 학술 연구를 통해 증거 확보 가능성이 높습니다. 3기 진실화해위원회가 출범하여 공적 절차가 진행 중이며, 사건이 종결되지 않아 추가적인 진실규명 및 보상 소송의 여지가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>수만 명 이상 추정</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>“끔찍한 ‘한국 정부 학살’ 세계에 알릴 것” [안녕 진화위㉓]</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1250566.html</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:21:44.512476+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>대한민국 (보건복지부 등)</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>보건복지부 위기가구 사망 관련 긴급 점검 회의 및 대책 마련 논의 중</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>최근 10년간 '자녀 살해 후 자살' 사건으로 163명의 아동이 희생되었으며, 특히 12세 이하 영유아 및 아동이 대부분을 차지함. 살인미수 사건에서도 가해 부모에게 보호관찰 처분조차 부과되지 않아 생존 아동이 위험에 재노출될 수 있다는 지적이 나옴. 보건복지부는 위기가구 사망 사건에 대한 긴급 점검 회의를 열고 복지 사각지대 해소 등 대책 마련에 나섰음.</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>학술 연구를 통해 '자녀 살해 후 자살' 사건의 심각성과 아동 피해자성이 명확히 드러났으며(적합 조건 5), 보건복지부가 복지 사각지대 개선 등 대책 마련에 나서는 등 공적 절차가 진행 중임(적합 조건 6). 다수의 아동 피해자(163명 이상)와 그 유족들이 존재하며(적합 조건 3, 4), 정부의 시스템적 책임론을 제기할 여지가 있어 소송금융 투자 가능성이 높음. 다만, 직접적인 소송 상대방 특정 및 손해배상 청구의 법리 구성이 필요함.</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>163명 이상</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>부모 손에 희생된 아이들… 87%는 12세 이하</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M145" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260322509512?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:18:52.464567+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 대응 미흡에 대한 비판 제기</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살인사건에서 경찰이 스토킹 가해자에게 잠정조치 3호의 2(위치추적)를 신청하지 않아 비판이 커지고 있다. 경찰은 법원 결정률이 낮아 더 강력한 4호(구금) 신청을 준비 중이었다고 해명했으나, 4호의 결정률 역시 30%대로 큰 차이가 없어 경찰 해명의 설득력이 떨어진다는 지적이다. 이로 인해 추가 피해를 막기 위한 보호조치에 빈틈이 있었다는 비판을 피하기 어려워 보인다.</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>경찰의 소극적 대응이 스토킹 살인사건의 원인 중 하나로 지목되며 상대방(경찰/국가)의 책임이 비교적 명확하고 자력이 충분합니다. 살인이라는 중대한 피해가 발생하여 피해 규모가 크며, 경찰의 잠정조치 결정률 통계 등 객관적 증거 확보가 가능합니다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>[단독] '스토킹 자동경보' 결정률 낮다?...'구금' 결정률도 비슷</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M146" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603222025387267</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:34:48.275122+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>MBC '스트레이트'를 통한 재조명 및 책임자 추적 보도</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>MBC '스트레이트'가 제주 4·3 사건으로 인해 이름과 삶을 잃은 희생자들의 사연을 조명하고, 민간인 학살 책임자들을 추적 보도했습니다. 78년이 지났음에도 여전히 고통받는 피해자들과 달리 책임자들은 단죄받지 않고 있다는 점을 강조하며, 국가 폭력에 대한 정의 실현의 필요성을 제기했습니다.</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>상대방(국가)의 책임이 명확하고 자력이 충분하며(조건 1, 2), 3만 명 이상의 희생자가 발생한 집단적 피해(조건 3, 4)입니다. 역사적 기록과 증언 등 증거 확보가 가능하며(조건 5), 언론을 통해 책임자 추적 등 재조명이 이루어지고 있어 추가적인 법적 절차 진행 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>3만 명 이상</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>이재명 대통령  촉법소년 상한 연령? 두 달 내 결정  찬반 논란 [스트레...</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M147" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/22/2026032219412956655</t>
+        </is>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:34:10.387165+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>경찰 내부 감찰 및 징계 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살인사건에서 경찰이 피해자의 세 번째 신고 후 스토킹 최고 위험 단계인 A등급으로 지정했음에도 가해자 신병 확보 등 적절한 조치를 취하지 않아 피해자가 사망했다. 이에 경찰청은 부실 수사 책임을 물어 구리서장을 대기발령 조치했으며, 경찰의 안일한 대응에 대한 비판이 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>경찰의 부실 수사로 인한 피해자 사망이라는 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 피해 규모가 사망으로 매우 크고(적합 조건 4), 국회의원 자료 등 객관적 증거가 존재하며(적합 조건 5), 경찰 내부 감찰 및 징계 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>세번 신고 만에 ‘최고 위험’ 지정… 그 뒤에도 스토킹범 방치한 경찰</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L148" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M148" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1760631</t>
+        </is>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:30:45.068195+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>미디어 재조명 및 역사적 진실 규명 요구 지속</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>제주 4.3 사건은 국가 공권력에 의해 3만 명 이상의 희생자가 발생한 비극적인 현대사 사건입니다. 78년이 지났음에도 피해자들의 상처는 여전하며, 가해자들에 대한 법적 단죄는 이루어지지 않고 있습니다. 최근 영화와 시사 프로그램을 통해 사건이 재조명되며, 피해자들의 명예 회복 및 배상 요구가 다시금 부각될 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>제주 4.3 사건은 국가 폭력으로 인한 대규모 집단 피해 사건으로, 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다 (적합 조건 1, 2). 3만 명 이상의 희생자가 발생하여 피해 규모가 매우 크며 (적합 조건 3, 4), 역사적 사실로 증거가 명확합니다 (적합 조건 5). 78년이 지났음에도 피해자들의 상처가 여전하고 가해자들에 대한 단죄가 이루어지지 않아 추가적인 법적 구제 가능성이 높습니다 (부적합 조건 해당 없음).</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>3만 명 이상</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>'스트레이트' '4?3'과 빼앗긴 '이름'</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>enews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M149" t="inlineStr">
+        <is>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/498872</t>
+        </is>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:28:28.958637+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>4.3 특별법에 따른 재심 및 추가 손해배상 청구 가능성, 명예회복 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>MBC '스트레이트'에서 제주 4.3 사건 중 '이름을 빼앗긴 피해자'들의 사연을 조명한다. 이는 국가 공권력에 의해 희생되었으나 제대로 된 이름조차 찾지 못한 피해자들의 명예회복과 추가적인 법적 구제 필요성을 제기하는 내용이다. 방송을 통해 이들의 현실과 맞닿은 사례가 다뤄지며 사회적 논의를 촉발할 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>국가 공권력에 의한 피해로 상대방(대한민국)의 책임이 명확하며 자력이 충분하다(적합 조건 1, 2). 제주 4.3 사건은 집단적 피해이며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 역사적 증거가 충분하다(적합 조건 5). 4.3 특별법 제정 등 공적 절차가 이미 진행되어 왔으며(적합 조건 6), '이름을 빼앗긴 피해자'라는 새로운 쟁점은 추가적인 명예회복 및 손해배상 청구 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>스트레이트, 제주 4‧3 '이름'의 상처와 촉법소년 논쟁 짚는다</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16012848</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:26:55.357020+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>국가 또는 지방자치단체</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>예비후보의 안전 공약 발표, 공공 시스템 실패에 대한 사회적 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>남양주에서 발생한 참극이 '시스템 실패'로 지목되며, 피해자가 사건 전 여섯 차례 신고하고 스마트워치를 사용했음에도 막지 못했다는 점이 부각되었다. 이에 한 예비후보가 5대 안전 공약을 발표하며 재발 방지 및 피해자 지원을 강조했다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (공공 시스템 실패), 상대방에게 자력이 충분함 (국가 또는 지방자치단체), 피해 규모가 큼 (사망 사고), 증거가 있거나 확보 가능함 (신고 기록, 스마트워치). 예비후보의 공약 발표는 공공 시스템 실패에 대한 사회적 논의 및 책임 규명 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>남양주 오납읍 참극은 시스템 실패 ... 이원호 예비후보, 5대 안전 공약</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>hg-times.com</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>https://www.hg-times.com/news/articleView.html?idxno=300383</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:27:53.059826+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>경찰 내부 감사 및 징계 진행 중, 스토킹범죄 전수점검 실시</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살인 사건에서 경찰의 부실 대응으로 피해자가 사망한 사실이 드러나 구리경찰서장이 대기발령 조치되었습니다. 경찰은 관계성 범죄 전수점검을 실시하고 고위험 대상자에 대한 신속한 조치를 지시하는 등 총력 대응을 약속했습니다. 전문가들은 경찰의 미흡한 대응을 지적하며 피해자 보호를 위한 근본적인 방안 마련을 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>경찰의 부실 대응으로 인한 피해자 사망 사건으로, 상대방(국가/경찰)의 책임이 명확하고 자력이 충분합니다. 피해 규모가 크고, 경찰 내부 조사 및 징계 조치(구리서장 대기발령) 등 공적 절차가 진행 중이며, 피해자의 신고 기록 등 증거 확보가 용이합니다. (적합 조건 1, 2, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>‘스토킹 범죄’ 전수조사해 신속 유치·구속...책임관서 구리서장 대기...</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260320512761?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:25:21.259550+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>가해자 김훈에 대한 보복살인 혐의 적용 검토 및 경찰의 부실 대응에 대한 내부 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>스토킹 피해 여성이 가해자 김훈에게 살해당한 사건으로, 피해자가 사망 전 위치추적 사실을 구체적으로 신고했음에도 경찰의 부실 대응으로 인해 참변이 발생했습니다. 경찰은 김훈에게 보복살인 혐의 적용을 검토 중이며, 부실 대응에 대한 내부 조사 및 관련자 징계 조치가 진행되고 있습니다. 피해자 유족은 경찰의 과실에 대한 국가배상 소송을 제기할 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>경찰의 부실 대응으로 인한 국가의 책임이 비교적 명확하며(적합 조건 1), 국가를 상대로 한 소송 시 충분한 자력(적합 조건 2)이 있습니다. 피해자의 112 신고 내역 등 객관적 증거가 확보되었고(적합 조건 5), 형사 수사 및 경찰 내부 조사가 진행 중(적합 조건 6)입니다. 사망이라는 중대한 피해 규모(적합 조건 4)를 고려할 때 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>[단독] 김훈에 ‘보복살인’ 혐의 적용 검토…“위치추적 앱 봤다” 신...</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514566&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:23:58.053684+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>대법원 보석 상태, 검찰의 조작 수사 주장</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>김용 전 민주연구원 부원장이 대장동 사건 관련 뇌물 및 정치자금법 위반 혐의로 기소되어 대법원 보석 상태로 재판 진행 중입니다. 그는 검찰이 핵심 증인을 회유하고 진술을 조작했으며, 객관적 증거를 무시했다고 주장합니다. 핵심 증인 남욱은 검찰 압박으로 허위 진술했다고 번복했습니다.</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>검찰의 조작 수사 및 압박 회유 의혹이 핵심 쟁점이며, 핵심 증인인 남욱의 진술 번복, 객관적 증거 무시 등 상대방(국가)의 책임이 명확해질 가능성이 높습니다. 상대방인 국가의 자력이 충분하며, 김용 전 부원장의 부당 구금 및 명예 훼손에 대한 잠재적 피해 규모가 클 것으로 예상됩니다. 사건이 종결되지 않고 대법원 단계에 있어 소송금융 투자 기회가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>[TBS 봉지욱의 봉인해제] 대통령 측근이 본 검찰개혁...김용  이번 보궐...</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>tbs.seoul.kr</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>http://tbs.seoul.kr/news/newsView.do?typ_800=9&amp;idx_800=3535992&amp;seq_800=20528858</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:56:19.413548+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>정부, 지자체, 병원</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>손해배상 소송 3년째 지연 중, 판결 촉구 기자회견 예정</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>코로나19 1차 대유행 당시 적절한 치료를 받지 못해 사망한 정유엽군의 유가족이 정부, 지자체, 병원을 상대로 제기한 손해배상 소송이 3년 넘게 지연되고 있습니다. 유가족과 시민사회단체는 재판부의 신속한 판결을 촉구하며, 감염병 확산 시기 정부와 병원의 역할과 책임을 명확히 하고 재발 방지 대책 마련을 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>정부, 지자체, 병원 등 자력 있는 상대방의 의료공백 책임이 비교적 명확하게 제기되고 있으며, 사망 사건으로 피해 규모가 중대합니다. 당시 의료 기록 등 객관적 증거 확보 가능성이 높고, 민변의 지원을 받아 소송이 진행 중이며 유가족과 시민단체가 적극적으로 판결을 촉구하고 있어 소송 의지가 강합니다.</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>코로나19 치료 못 받고 숨진 정유엽군 국가배상 소송 3년째 ‘멈춤’··...</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603201524001</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:53:05.243424+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>국가 상대 손해배상 소송 2차 공판 진행 중, 다음 기일 5월 15일 예정</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>5·18 성폭력 피해자 14명과 가족 3명이 국가를 상대로 40억 원 규모의 손해배상 소송을 제기했으며, 현재 서울중앙지법에서 2차 공판이 진행 중이다. 피해자들은 5·18 당시 국가 권력에 의해 자행된 성폭력으로 인해 평생 고통받았음을 증언했으며, 5·18민주화운동 진상규명조사위원회를 통해 국가의 성폭력 사실이 공식 인정된 바 있다.</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>5·18민주화운동 진상규명조사위원회를 통해 국가 권력에 의한 성폭력 사실이 공식 인정되어 상대방 책임이 명확하며(적합 조건 1, 5), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 17명의 피해자가 40억 원 규모의 손해배상을 청구하여 집단적 피해 및 피해 규모가 크고(적합 조건 3, 4), 이미 공적 절차(조사단 구성, 국방부 사과, 조사위원회 보고서)가 진행된 바 있습니다(적합 조건 6). 현재 소송이 진행 중이며 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>40억 원</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>17명 (피해자 14명, 가족 3명)</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>“국가폭력, ‘성폭력’이라는 말로 정리할 수 없다”…5·18 성폭력 피...</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294981&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:52:57.402743+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>코로나19 백신 부작용 관련 국가 책임 촉구 및 보상 절차 진행 가능성</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>송영길 전 대표가 코로나19 백신 부작용으로 인한 피해에 대해 국가가 책임져야 한다고 주장했습니다. 특히 건강하던 20대 청년이 접종 후 사망한 사례를 언급하며 국가의 책임 인정과 보상을 촉구했습니다.</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (국가)과 상대방에게 자력이 충분함 (국가) 조건에 부합합니다. 코로나19 백신 부작용은 다수의 피해자를 발생시킬 수 있는 집단적 피해이며, 사망 사례까지 언급되어 피해 규모가 큼. 백신 부작용 관련 정부의 보상 및 심사 절차 등 공적 절차가 진행 중일 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>다수 예상</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>與송영길, 코로나19 백신 논란에  부작용 존재, 국가 책임져야</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/politics/assembly/6108804</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:25:02.635382+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>피해자의 형사사건 종결 후 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>5년간 교제폭력에 시달린 피해자 A는 경찰에 수차례 신고하고 안전조치를 요청했으나 보호받지 못했습니다. 결국 가해자 B가 잠든 사이 집에 불을 내고 도망쳐 나왔고, B는 사망하여 A는 범죄자가 되었습니다. 기사는 공권력의 보호 실패를 지적하며, 피해자가 폭력의 악순환에서 벗어나기 어려운 현실을 비판합니다.</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>피해자 A는 5년간 반복적이고 심각한 교제폭력에 시달렸으며, 경찰에 31차례 신고하고 안전조치를 요청했음에도 불구하고 공권력의 보호가 실패했음이 명확합니다 (적합 조건 1, 6). 폭행 사진, 판결문 기록 등 증거가 충분하며 (적합 조건 5), 국가의 보호 실패를 근거로 한 국가배상 청구 시 대한민국이 피고가 되어 자력이 충분합니다 (적합 조건 2). 단일 피해자이나 피해의 심각성을 고려할 때 손해배상액이 상당할 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>그 불 꺼졌으면 제가 죽었다 ...5년 교제폭력 피해자는 왜 처벌 받았나</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003215059&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:24:59.901920+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>경찰 내부 감찰 진행 중, 형사 사건 수사 중</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>남양주에서 스토킹 피해자가 반복된 신고에도 불구하고 경찰의 미흡한 대응으로 인해 스토킹 살해범에게 살해당했습니다. 경찰은 소환 조사를 미룬 경위에 대해 내부 감찰을 진행 중이며, 이는 경찰의 직무유기 또는 과실에 대한 국가배상 청구 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>경찰의 반복된 스토킹 신고 묵살 및 소환 조사 지연으로 인한 피해자 사망 사건으로, 경찰/국가의 책임이 비교적 명확하며(적합 조건 1), 상대방(국가)의 자력이 충분합니다(적합 조건 2). 피해 규모가 매우 크고(사망, 적합 조건 4), 경찰 내부 감찰 등 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(내부 감찰)가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>[단독] 남양주 스토킹 살해범 44세 김훈…“범행 전까지 경찰 연락 없어...</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513551&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:23:19.356366+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>내란 특검의 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>12.3 비상계엄 당시 국회 무력화 임무를 지휘한 김현태 전 707특임단장이 내란 특검의 요청으로 민간법원에서 첫 재판을 받았습니다. 특검은 김 전 단장이 핵심 임무를 직접 지휘했고, 불구속 기소 이후 태도를 바꿔 증거인멸을 시도하며 사회 분열을 조장한다며 재판부에 구속을 요청했습니다. 김 전 단장은 혐의를 부인하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>내란 특검이 김현태 전 단장을 12.3 비상계엄 당시 국회 무력화의 핵심 임무 지휘자로 규정하며 책임이 명확하게 제기되고 있습니다. 비상계엄이라는 국가적 사태로 인한 피해이므로, 향후 민사소송 진행 시 대한민국이 피고가 될 가능성이 높고 충분한 자력을 가집니다. 또한, 비상계엄은 다수의 국민에게 집단적 피해를 야기했을 가능성이 크며, 내란 특검의 수사 및 재판 과정에서 객관적 증거가 확보되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>김현태 민간법원 첫 재판‥'내란' 특검, 재판부에 구속 요청</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6808821_37004.html</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:35:38.252503+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 대응 관련 국회의원 질의 및 비판, 가해자 검거 및 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살인사건에서 경찰이 피해자의 반복된 신고에도 불구하고 스토킹 위험 최고 등급 지정을 늦게 하여 피해자 사망에 이르게 했다는 지적이 제기되었습니다. 국회의원 질의를 통해 경찰 대응의 안일함이 드러났으며, 피해자 보호 체계 전반에 대한 점검이 필요하다는 목소리가 나옵니다. 가해자는 범행 직후 검거되었습니다.</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 대응 미흡으로 인한 피해자 사망 사건으로, 경찰(공공기관)의 책임이 비교적 명확하고 자력이 충분합니다. 국회의원 질의를 통해 경찰 대응의 문제점이 드러나 공적 절차가 진행 중이며, 경찰 기록 등 객관적 증거 확보가 용이합니다. 피해 규모가 사망에 이르러 매우 큽니다.</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>[단독] 경찰, ‘남양주 스토킹’ 네 번째 신고에서야 최고위험 등급 지...</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1760544</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:32:39.837135+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>대한민국, 일제강제동원피해자지원재단</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>외교부 감사 진행, 배상안 관련 논란 지속</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>JTBC 뉴스룸은 일제강제동원피해자지원재단이 위조인감까지 사용해 제3자 변제안을 강행한 정황을 단독 보도했다. 윤석열 정부의 졸속 배상안 추진 과정에서 피해자들의 목소리가 배제되었으며, 이는 외교부 감사에서도 드러났다. 이 사건은 강제동원 피해자들의 추가적인 법적 대응 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>일제강제동원피해자지원재단이 위조인감까지 사용한 정황과 정부의 졸속 배상안 추진으로 상대방 책임이 명확하며(적합 조건 1), 재단과 정부는 자력이 충분하다(적합 조건 2). 다수의 강제동원 피해자가 존재하여 집단적 피해 규모가 크고(적합 조건 3, 4), 외교부 감사 결과 등 객관적 증거 확보가 용이하며(적합 조건 5), 이미 외교부 감사라는 공적 절차가 진행된 바 있다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>강제동원 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>[단독]  순방 전 공탁해야  압박…윤 정부 '졸속' 강제동원 배상안 전말</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12290441?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:32:00.769527+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>대한민국 (경기 구리경찰서)</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>경찰 내부 감찰 진행 중</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살인 사건에서 경찰이 피해자의 스토킹 신고에도 불구하고 피의자 김훈을 2주간 소환 조사하지 않아 살인으로 이어진 사실이 드러났습니다. 경기북부경찰청은 경찰의 부실 대응에 대해 내부 감찰을 진행 중입니다. 이는 경찰의 명백한 과실로 인한 중대한 피해로, 국가배상 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 신고 대응 부실로 인한 살인 사건으로, 상대방(경찰/국가)의 책임이 명확하고 자력이 충분합니다. 피해 규모가 매우 크며, 현재 내부 감찰이 진행 중이므로 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>[단독] “소환 조율했다”던 경찰, 2주간 김훈에 연락 안 해…감찰 착수</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513115&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:30:51.282988+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>과거사 진실 규명 조사 진행 및 피해 회복 촉구</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>1961년부터 1987년까지 국가권력에 의해 억울하게 간첩으로 조작된 제주 출신 피해자가 90명에 달하며, 이들이 심각한 인권 침해를 겪었음이 조사 결과 확인되었습니다. 사설은 이들의 피해 회복이 국가의 책무임을 강조하며, 과거사 진실 규명과 배상 필요성을 제기하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>국가권력에 의한 간첩조작으로 국가의 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). 제주 출신 피해자가 90명에 달하는 집단적 피해이며(적합 조건 3), 인권 침해의 심각성을 고려할 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 이미 '조사 결과'가 언급되어 객관적 증거가 존재하며(적합 조건 5), 피해 회복을 촉구하는 사설로 보아 공적 절차가 진행 중이거나 필요성이 제기되고 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>90명</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>[사설] 간첩조작 피해 회복, 국가의 책무다</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>jemin.com</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>https://www.jemin.com/news/articleView.html?idxno=834916</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:29:03.428874+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>경찰 내부 감찰 진행 중, 피의자 신상 공개</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>경기 남양주에서 스토킹 피해자가 반복된 신고에도 불구하고 경찰의 소환 조사 미실시 등 부실 대응으로 인해 스토킹범에게 살해당했습니다. 경찰은 내부 감찰을 진행 중이며, 피의자 김훈의 신상정보가 공개되었습니다. 피해자 유족은 경찰의 과실에 대한 국가배상 소송을 제기할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>경찰의 반복된 스토킹 신고 묵살 및 소환 조사 미실시로 인한 피해자 사망이라는 명확한 과실이 드러나고 있으며 (적합 조건 1), 상대방인 국가의 자력이 충분합니다 (적합 조건 2). 피해 규모가 사망으로 매우 크고 (적합 조건 4), KBS 단독 보도 및 경찰 내부 감찰을 통해 증거 확보가 용이하며 (적합 조건 5), 경찰 내부 감찰이라는 공적 절차가 진행 중입니다 (적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>[단독] 남양주 스토킹 살해범 44세 김훈…“범행 전까지 경찰 연락 없어...</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513058&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:28:55.566185+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>세월호참사 배상 및 보상심의위원회 직권재심의 개최 여부 심의 진행 중, 항소심 판결 확정</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>세월호 참사 생존자들의 추가 트라우마에 대한 정부의 추가 배상 책임이 항소심 판결로 확정되었으나, 국무총리 산하 배상 및 보상심의위원회는 직권재심의 개최 여부를 심의 중이다. 심의위원 중 다수가 과거 재심의에 부정적 의견을 냈던 위원들로 구성되어 있어 공정성에 대한 의문이 제기되고 있다. 이는 법원의 전향적 판결 취지에 부합하는 피해 구제를 위한 추가적인 법적 조치 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>정부의 추가 배상 책임이 항소심 판결로 확정되어 상대방 책임이 명확하며(적합 조건 1), 국가가 상대방이므로 자력이 충분합니다(적합 조건 2). 이미 법원 판결이라는 객관적 증거가 존재하며(적합 조건 5), 국무총리 산하 심의위에서 직권재심의 여부를 심의 중인 공적 절차가 진행되고 있습니다(적합 조건 6). 다수의 세월호 생존자들이 추가 트라우마 피해를 입었을 가능성이 있어 집단적 피해의 성격도 가집니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>세월호 참사 생존자 다수 (최소 18명)</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>[단독]‘유보·부정적’ 그 심의위원이 재심의 여부까지 결정?···세월...</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M139" t="inlineStr">
-[...1942 lines deleted...]
-      </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603172001209159</t>
+          <t>https://www.khan.co.kr/article/202603190600021</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-17 12:33:51.504404+00:00</t>
+          <t>2026-03-19 00:44:02.793897+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>대한민국 (경찰)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>가해자 구속영장 발부, 신상 공개 검토 중. 경찰의 부실 대응에 대한 비판 여론 형성.</t>
+          <t>재심소송 진행 중, 일부 무죄 판결 완료</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>남양주 스토킹 살인 사건에서 경찰이 스토킹처벌법상 전자발찌 부착 잠정조치를 제대로 적용하지 않아 피해를 막지 못했다는 비판이 제기됨. 경기북부경찰청의 전자발찌 잠정조치 신청 비율이 1%대에 그치는 등 제도 실효성 문제가 부각되고 있으며, 가해자는 구속된 상태.</t>
+          <t>제주 간첩조작 사건의 피해 실태 조사 결과, 38건의 사건과 90명의 피해자가 확인되었습니다. 전체 피해자 중 55명이 재심을 청구하여 49명은 무죄 판결을 받았고, 6명은 현재 재심 소송이 진행 중입니다. 아직 재심을 청구하지 않은 피해자들이 다수 존재합니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>경찰의 전자발찌 잠정조치 미신청이라는 공적 기관의 부실 대응이 스토킹 살인으로 이어졌다는 비판이 제기됨. 상대방(국가/경찰)의 자력은 충분하며(적합 조건 2), 관련 통계 및 언론 보도 등 증거 확보 가능성이 높음(적합 조건 5). 다만 경찰의 직접적인 법적 책임 입증이 쟁점이 될 수 있으며(적합 조건 1 약함), 현재는 개별 사건에 대한 비판으로 집단적 피해로 보기는 어려움(적합 조건 3 약함).</t>
+          <t>국가의 불법행위로 인한 간첩조작 사건으로 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 피해자가 90명에 달하는 집단적 피해이며, 이미 49명이 무죄 판결을 받아 증거 확보 가능성이 높습니다. 현재 6건의 재심 소송이 진행 중이며, 아직 재심을 청구하지 않은 피해자들이 다수 존재하여 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>90명</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>‘전자발찌 잠정조치 신청’ 50건중 1건뿐… 예견된 스토킹 살인</t>
+          <t>제주 간첩조작 사건 38건·피해자 90명 확인</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760405</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=834836</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-17 12:31:19.608803+00:00</t>
+          <t>2026-03-19 00:33:12.139229+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>경찰청 로드맵 발표 및 국회 법안 발의 등 관련 절차가 진행되었으나 실효성 부족 비판, 유족들은 공권력 각성 촉구 중</t>
+          <t>가해자 김 모 씨에 대한 형사 절차 진행 중. 피해자 유족의 국가배상 소송 가능성 검토 필요.</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>화성 동탄 스토킹 살인 사건 이후 1년이 지났음에도 공권력의 무기력한 대응으로 인한 스토킹 범죄 피해가 계속되고 있습니다. 경찰의 직무유기성 부실대응이 여러 언론 보도를 통해 드러났으며, 유족들은 공권력의 각성과 '김은진법' 통과를 촉구하고 있습니다. 경찰청의 로드맵 발표와 국회 법안 발의가 있었으나 실질적인 변화는 미미한 상황입니다.</t>
+          <t>전자발찌를 착용하고 스토킹하던 여성을 살해한 김 모 씨가 과거 법원의 제한 조치를 수십 차례 위반한 사실이 드러났다. 이는 전자발찌 관리 시스템의 허점을 보여주며, 피해자 유족이 국가의 관리 소홀에 대한 책임을 물어 국가배상 소송을 제기할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>경찰의 직무유기성 부실대응으로 인한 사망 사건으로 상대방(공권력/국가)의 책임이 비교적 명확하고 자력이 충분합니다. 동탄 사건 외에도 유사한 공권력 부실대응으로 인한 스토킹 범죄 피해 사례가 다수 언급되어 집단적 피해 가능성이 높으며, 피해 규모가 사망에 이르러 매우 큽니다. 언론 보도와 유족의 자료를 통해 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>가해자가 전자발찌 착용 조건을 수십 차례 위반했음에도 살인 범죄를 저지른 점은 국가의 관리 소홀 가능성을 시사합니다. 만약 국가의 관리 부실에 대한 손해배상 책임이 인정된다면, 상대방(국가)의 자력이 충분하여 소송금융 투자에 적합할 수 있습니다. (적합 조건: 상대방에게 자력이 충분함, 피해 규모가 큼, 증거가 있거나 확보 가능함, 이미 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>다수 (최소 3건의 사망 사건 언급)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>[사설] 동탄 사건 1년 다되는데 그대로인 무기력한 공권력</t>
+          <t>3월 19일 굿모닝 MBN 이 시각 주요뉴스</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182624</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:26:29.447766+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰청)</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>경찰 내부 감찰 및 스토킹 사건 전수조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살인 사건에서 경찰의 미흡한 대응이 지적되며 대통령의 질타까지 이어졌다. 이에 경찰은 전국 스토킹 및 교제 폭력 사건 1만 5천여 건을 전수 조사하고, 이번 사건에 대한 내부 감찰을 진행 중이다. 피해 여성이 신고 당시 경찰이 위치추적 의심 장치 감정만 의뢰하고 블랙박스 등 증거 확보 노력을 하지 않은 점이 문제로 지적되고 있다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>경찰의 미흡한 대응으로 인한 책임이 명확하며(상대방 책임 명확), 상대방인 국가(공공기관)의 자력이 충분합니다. 살인이라는 중대한 피해가 발생했고(피해 규모 큼), 대통령 질타 및 내부 감찰을 통해 증거 확보 가능성이 높으며(증거 확보 가능), 경찰 전수조사 및 내부 감찰 등 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>1명 (남양주 스토킹 살인 피해자)</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>대통령 질타 이틀 만에…경찰 “수사 중인 스토킹 전수 점검”</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8512400&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:25:43.329043+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>경찰청 감찰 및 관계성 범죄 전수조사 진행 중, 대통령 책임자 감찰 지시</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살해 사건과 관련하여 경찰과 법무부의 부실 대응이 지적되고 있습니다. 가해자가 전자발찌 착용 및 보호 조치 대상자였음에도 불구하고 피해자를 보호하지 못했다는 비판에 따라 경찰청 감찰 및 관계성 범죄 전수조사가 진행 중입니다. 이는 국가배상 소송으로 이어질 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>경찰과 법무부의 부실 대응으로 인한 국가배상 책임이 비교적 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 살해 사건으로 피해 규모가 매우 크고(적합 조건 4), 경찰청 감찰 및 대통령 지시 등 공적 조사가 진행 중이며 부실 대응이 인정되어 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>1명 (사망자 유족)</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>입 닫은 ‘남양주 스토킹 살해범’…경찰, 관계성 범죄 전수조사 [사건...</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20021265?ref=naver</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:25:05.532232+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>스토킹 보호 시스템 미비로 인한 사망 사건 발생, 제도 개선 요구 증대</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>지난해 스토킹 피해자 보호 제도 보완 약속에도 불구하고, 최근 남양주에서 경찰 보호 대상 여성이 스토킹 남성에게 피살되는 사건이 발생했다. 이는 스토킹 보호 체계의 심각한 문제점을 드러내며, 관계 당국의 책임론이 제기되고 있다. 이 사건은 스토킹 피해자 보호 시스템의 근본적인 개선과 함께 국가의 책임에 대한 법적 다툼의 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>경찰 및 관계 당국의 스토킹 피해자 보호 시스템 미비로 인한 사망 사건이 발생하여 국가의 책임이 명확합니다 (적합 조건 1). 국가를 상대로 한 소송은 자력 확보에 문제가 없으며 (적합 조건 2), 유사 사건이 반복되어 다수의 피해자가 발생할 가능성이 높습니다 (적합 조건 3, 4). 또한, 제도 개선 논의 및 언론 보도 등을 통해 증거 확보가 용이하며 (적합 조건 5), 현재 사회적 공론화가 진행 중입니다 (적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>[연합뉴스 이 시각 헤드라인] - 07:30</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260319020700011?input=1195m</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:24:37.540007+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>경찰 보호조치 부실 비판 및 개선 요구, 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>경찰이 스토킹 범죄에 대한 '강한 잠정조치'를 10%만 신청하는 등 보호조치가 부실하다는 비판이 제기되었다. 특히 '남양주 스토킹 살해' 사건에서 피해자 보호조치 미흡이 도마 위에 올랐으며, 가해자는 이미 전자발찌를 착용 중이었다. 이는 경찰의 스토킹 피해자 보호 시스템의 한계를 드러내며 국가배상 책임 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 범죄 보호조치 부실이 명확히 비판받고 있으며(적합 조건 1), 이는 국가배상 소송의 대상이 될 수 있는 공공기관(경찰/국가)의 책임이다(적합 조건 2). 남양주 스토킹 살해 사건과 같이 피해 규모가 매우 크고(적합 조건 4), '10%만 강한 잠정조치'라는 통계는 다수의 잠재적 피해자가 있음을 시사하여 집단적 피해 가능성이 높다(적합 조건 3). 경찰 내부 자료 등을 통해 증거 확보도 용이할 것으로 보인다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>다수 (남양주 스토킹 살해 사건은 1명)</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>경찰, 스토킹범죄 10%만 '강한 잠정조치' 신청…보호조치 '한계'</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008483150&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:23:13.448999+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>경찰청 감찰 및 관계성 범죄 사건 전수조사 진행 중, 스토킹처벌법 개정안 국회 계류</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살인 사건에서 경찰이 재범 위험이 높은 가해자에 대한 전자발찌 부착 및 유치 등 핵심 대응 지침을 적용하지 않아 피해자가 사망했습니다. 대통령 지시로 경찰청 감찰 및 1만5천건 관계성 범죄 사건 전수조사가 진행 중이며, 스토킹처벌법 개정안도 국회에 계류되어 있습니다. 경찰의 부실 대응에 대한 책임 규명과 시스템 개선이 요구되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>경찰이 스토킹 대응 지침을 현장에서 적용하지 않아 피해자가 사망한 사건으로, 상대방(경찰청/국가)의 책임이 명확하며 자력 또한 충분합니다. 살인 사건으로 피해 규모가 크고, 대통령 지시로 경찰청 감찰 및 1만5천건 관계성 범죄 사건 전수조사가 진행 중이므로 부실 대응에 대한 객관적 증거 확보 가능성이 높습니다. 이번 사건은 1명의 피해자이나, 경찰의 시스템적 부실 대응이 드러나 향후 유사 피해자 발생 및 집단 소송 가능성도 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>1명 (남양주 스토킹 살인 피해자)</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>'스토킹 지침'도 안 지켰는데 경찰 또 대책…실효성 있나</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260318_0003554071</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:19:40.965383+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>관련 지자체 및 국가</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>특사경의 공소시효 만료 사건 다수 확인, 관련 법안 개정 논의 중</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>검찰의 특사경 수사지휘권 폐지 논의가 진행되는 가운데, 특사경의 부실 수사로 공소시효가 만료된 사건이 수백 건에 달하는 것으로 드러났다. 특히 대구지검 의성지청 점검 결과 286건의 자동차손해배상보장법 위반 사건에서 공소시효가 만료된 사실이 확인되어, 피해자들이 법적 구제 기회를 상실할 위험이 크다. 법조계는 검찰 지휘권 폐지 시 위법·부실 수사가 심화될 것을 우려하고 있다.</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방에게 자력이 충분함 (관련 지자체 및 국가), 집단적 피해 (수백 건의 공소시효 만료 사건 확인), 증거가 있거나 확보 가능함 (검찰의 전수 점검 결과). 특사경의 부실 수사로 인해 피해자들이 법적 구제 기회를 상실한 사건으로, 국가배상 또는 관련 지자체를 상대로 한 집단 소송 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>수백 명 이상</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>[단독]공소시효 넘긴 특사경 사건 수두룩···“지휘권 폐지시 위법·부...</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603181623001</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:48:42.603175+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>제주도 피해 실태 종합보고서 발간, 재심 및 과거사위원회 미신청 피해자 다수 존재</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>제주도에서 1960~80년대 일본 관련 간첩조작 사건으로 90명의 피해자가 확인되었습니다. 만년필 선물, 일본 밀항 등이 빌미가 되어 고문과 허위 자백 강요로 유죄 판결을 받았으며, 고문 후유증으로 신체적 장애를 얻은 사례도 있습니다. 제주도는 4년간의 조사 끝에 피해 실태 종합보고서를 발간했습니다.</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>국가에 의한 간첩조작 사건으로 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 제주도에서 90명의 피해자가 확인된 집단적 피해이며, 고문 후유증 등 심각한 피해 규모가 예상됩니다. 제주도의 종합보고서 발간으로 객관적 증거가 확보되었고, 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>90명</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>만년필 받았다고, 일본 밀항했다고 ‘고문’…제주 ‘간첩조작’ 피해...</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603182038055</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:35:53.005169+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰청)</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>경찰청의 관계성 범죄 전수조사 및 남양주 사건 감찰 진행 중, 재발 방지 제도 보완 추진</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>경기도 남양주 교제살인 사건에서 경찰의 부실 대응이 드러나자, 경찰청이 전국 경찰관서에 태스크포스를 꾸려 1만 5천여 건의 관계성 범죄에 대한 전수조사에 착수했다. 경찰은 고위험 가해자에 대한 격리 조처를 강화하고 재발 방지를 위한 제도 보완을 추진 중이다.</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>경찰의 부실 대응이 경찰청장 직무대행의 발언을 통해 명확히 인정되었고(적합 조건 1), 상대방인 국가/경찰청은 자력이 충분합니다(적합 조건 2). 남양주 사건은 살인이라는 중대한 피해가 발생했으며(적합 조건 4), 경찰청 자체 전수조사 및 감찰이 진행 중이어서 증거 확보 및 공적 절차 진행이 확인됩니다(적합 조건 5, 6). 또한 1만 5천여 건의 관계성 범죄 전수조사를 통해 유사 피해자 집단 발굴 가능성이 높습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>남양주 사건 1명 (사망), 관계성 범죄 전수조사 대상 1만 5천여 건으로 잠재적 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>경찰, 관계성 범죄 1만5천여건 전수조사…“남양주 사건 대응 부족” 인...</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1250007.html</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:34:40.538839+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>경찰청 스토킹 등 관계성 범죄 사건 전수조사 진행 중, 살해범 수사 및 신상 공개 심의위 개최 결정</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>남양주에서 스토토킹 살해 사건이 발생했으며, 피해자가 두 차례 신고했음에도 경찰이 위치추적장치 등 증거를 확보하지 않는 등 부실하게 대응한 사실이 드러났다. 이에 경찰청은 스토킹 등 관계성 범죄 사건에 대한 전수조사를 진행하고 있으며, 여성단체들은 피해자 보호 조치 강화를 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>경찰의 부실 대응으로 인한 국가배상 책임 가능성이 높고(상대방 책임 명확), 상대방(국가)의 자력이 충분하며, 살해 사건으로 피해 규모가 매우 큼. 피해자의 신고 기록, 경찰의 증거 미확보 등 증거 확보 가능성이 높고, 경찰청의 전수조사 등 공적 절차가 진행 중임.</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>'스토킹 살해' 피해자  차에 위치추적장치  신고에도…손 놓은 경찰</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L177" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M177" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6106138</t>
+        </is>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:33:35.160621+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>경찰의 피해자 보호 시스템 미흡에 대한 비판 및 국가배상 소송 가능성 제기</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>스마트워치를 지급받고 여러 차례 신고했음에도 스토킹 피해자가 살해당한 사건을 통해 경찰의 피해자 보호 시스템의 실패를 지적합니다. 기사는 스마트워치 등 기존 조치의 한계와 가해자 통제에 소극적인 공권력의 태도를 비판하며, 스토킹이 강력범죄의 전조임을 강조합니다. 피해자가 아닌 가해자를 통제하는 강력한 조치의 필요성을 역설하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>경찰 및 사법 시스템의 피해자 보호 의무 소홀 및 미흡한 조치로 인한 책임이 명확히 지적되며(상대방 책임 명확), 소송 상대방이 국가이므로 배상 능력이 충분합니다(상대방 자력 충분). 스마트워치 지급 피해자 중 살인/살인미수 23건, 친밀한 관계 내 여성살해 최소 137건 등 다수의 피해 사례가 언급되어 집단적 피해에 해당하며(집단적 피해), 살인이라는 중대한 피해가 발생하여 피해 규모가 큽니다(피해 규모 큼). 국회의원 자료, 국회입법조사처 연구 등 객관적인 통계 및 전문가 의견이 제시되어 증거 확보 가능성이 높습니다(증거 확보 가능). 가정폭력, 스토킹 신고 및 잠정조치 등 공적 절차가 있었으나 실패했음을 지적, 이는 국가의 책임 소재를 밝히는 근거가 될 수 있습니다(공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>다수 (스마트워치 지급 피해자 중 살인/살인미수 23건, 친밀한 관계 내 여성살해 최소 137건)</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>[남지원의 다른 시선들 젠더데스크]피해자가 아니라 가해자를 통제하라</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L178" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603182004005</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:32:58.225309+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>경찰청 관계성 범죄 전수조사 착수, 민변 등 시민사회 비판 제기</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>경기 남양주 스토킹 살인사건을 계기로 경찰의 스토킹 피해자 보호 제도 미흡과 가해자 격리 실패가 도마 위에 올랐습니다. 민변 등은 경찰이 피해자 동의를 이유로 책임을 전가하고 있다고 비판하며, 공권력의 적극적인 가해자 격리 조치를 촉구했습니다. 경찰청은 이번 사건을 계기로 관계성 범죄 1만5000여건에 대한 전수조사에 착수하고 고위험 가해자 대응을 강화하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 피해자 격리 실패 및 보호 조치 미흡에 대한 책임이 비교적 명확하며(상대방 책임 명확), 피고가 국가(경찰)이므로 배상 능력이 충분합니다(상대방 자력 충분). 과거 신고 이력, 잠정조치 적용 등 경찰 내부 기록 및 민변 등 외부 비판이 증거가 될 수 있으며(증거 확보 가능), 경찰청이 관계성 범죄 전수조사에 착수하는 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>스토킹 살해범 격리 실패한 경찰…민변 “피해자 동의 문제로 책임 돌려...</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L179" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M179" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/area/capital/1249994.html</t>
+        </is>
+      </c>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:26:38.904801+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>시흥시청</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>경기 시흥에서 30대 친모가 3살 딸을 학대해 살해하고 6년간 숨긴 사건이 발생했다. 이 과정에서 관할 주민센터와 시흥시청이 숨진 아이에 대한 초등학교 입학 통지를 누락하는 등 아동 보호 의무를 소홀히 한 사실이 드러났다. 현재 경찰이 친모와 공범 남성을 체포해 아동학대치사 및 시신 유기 혐의로 조사 중이며, 지자체의 관리 소홀에 대한 비판이 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>지자체의 아동 보호 의무 소홀 및 입학 통지 누락 사실이 명확히 드러났으며 (적합 조건 1), 상대방인 시흥시청은 자력이 충분합니다 (적합 조건 2). 경찰 수사가 진행 중이며 (적합 조건 6), 지자체의 누락 사실이 언론 취재로 확인되어 증거 확보 가능성이 높습니다 (적합 조건 5). 아동 사망이라는 중대한 피해가 발생했습니다 (적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>[단독] 6년간 딸 살해 숨겼던 친모…지자체는 입학 통지 누락</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M180" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511851&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:21:55.292913+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>법무부 특별점검팀 조사 진행 중, 형사 재판 중 피고인 주장 제기</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>이화영 전 경기도 평화부지사가 쌍방울 대북송금 사건 수사 당시 검찰청에서 김성태 전 쌍방울 회장 등과 '연어 술파티'를 벌였다고 주장하며 논란이 일었습니다. 법무부 특별점검팀이 교도관 27명을 전수조사했으나, 교도관들은 외부 음식 반입은 있었으나 연어회나 술은 보지 못했다고 진술했습니다. 수원지검은 술 반입은 없었다는 입장입니다.</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>이화영 전 부지사의 '연어 술파티' 주장은 법무부 특별점검팀의 교도관 전수조사 결과(조선일보 보도 기준)와 상충되어 상대방 책임이 명확하지 않고, 핵심 증거 확보에 어려움이 예상됩니다. 또한, 피해 규모를 금전적으로 특정하기 어렵고, 집단적 피해 사례가 아니므로 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>[손병관의 뉴스프레소] 조선  교도관들,'외부음식 들어왔지만 연어·술...</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L181" t="inlineStr">
+        <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M168" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C169" t="inlineStr">
+      <c r="M181" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003215882&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N181" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:50:31.856011+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D169" t="inlineStr">
+      <c r="D182" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E169" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K169" t="inlineStr">
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>재심 절차 및 배상 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>북한에서 귀환한 납북 어부들이 국가로부터 '간첩' 낙인 속에 50여 년간 고통받은 삶을 조명하는 전시가 강원도 고성에서 열렸습니다. 이들은 더딘 재심 절차와 소극적인 배상 논의로 인해 명예 회복에 어려움을 겪고 있으며, 국가가 이들의 조각난 삶을 이어 붙이는 책임을 다해야 한다는 메시지를 전달하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>국가의 책임이 명확하고(상대방 책임 명확) 상대방(국가)의 자력이 충분합니다. 납북 어민 433명이라는 다수의 피해자가 존재하며(집단적 피해), 50여 년간 '간첩' 낙인으로 인한 정신적 피해 규모가 매우 큽니다(피해 규모 큼). 현재 재심 절차와 배상 논의가 진행 중이며(공적 절차 진행 중), 관련 기록 등 증거 확보 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>433명</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>부서진 조각을 잇다…예술로 마주한 ‘납북 어부’의 아픔</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L182" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M182" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511285&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:25:28.814970+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 진행 중, 시민단체 국가 책임 규탄</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>전자발찌를 찬 스토킹 가해자가 피해 여성을 살해한 사건으로, 범행 전부터 치밀하게 계획하고 위치추적기까지 사용한 정황이 드러났습니다. 경찰이 가해자의 이전 행적에도 불구하고 아무런 조치를 취하지 않아 시민단체들이 국가의 무능한 대처를 규탄하고 있습니다. 현재 가해자는 구속되어 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(경찰의 무능하고 안이한 대처), 상대방(국가)의 자력이 충분하며, 피해 규모가 크고(살인), 증거 확보 가능성이 높고(CCTV, 위치추적기 발견, 경찰 수사), 이미 공적 절차(경찰 수사, 구속)가 진행 중이므로 소송금융 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>철저했던 살인 답사‥차 유리 깰 드릴도 준비</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L169" t="inlineStr">
+      <c r="L183" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M169" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C170" t="inlineStr">
+      <c r="M183" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808277_37012.html</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:22:12.202374+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>대한민국 (검찰)</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>돈봉투 사건 무죄 확정 판결</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>송영길 전 더불어민주당 대표가 '돈봉투 사건' 무죄 확정 판결을 받고 정치 재개에 나섰습니다. 그는 검찰의 위법적 증거 수집과 별건 수사를 비판하며, 이로 인해 후원자가 사망하는 비극까지 발생했다고 주장했습니다. 송 전 대표는 검찰·사법 개혁의 필요성을 강조하며, 6·3 국회의원 재보궐선거 출마 의지를 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>주요 사건인 '돈봉투 사건'은 이미 무죄 확정 판결로 종결되어 부적합 조건에 해당합니다. 송영길 전 대표가 검찰의 위법 수사를 주장하며 국가배상 가능성을 시사할 수 있으나, 기사에서 구체적인 소송 제기 의사나 예상 피해 규모가 명확히 제시되지 않아 소송금융 투자 대상으로 보기 어렵습니다. 또한, 피해자가 송영길 전 대표 개인에 한정되어 집단적 피해로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>“4년 전 이 대통령 지키려 ‘계양을’ 떠나…전략공천도 유권자 뜻이 ...</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L184" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M184" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603180600171</t>
+        </is>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:18:46.602469+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D170" t="inlineStr">
+      <c r="D185" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E170" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L170" t="inlineStr">
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 사회적 논의 및 제도 개선 요구</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>남양주에서 스토킹 살인 사건이 발생했으며, 이는 4년 전 신당역 사건과 유사하게 경찰의 미흡한 신변보호 조치로 인해 피해자가 사망한 사건입니다. 가해자는 전자발찌 착용 중이었고, 피해자는 스마트워치를 눌렀음에도 경찰 도착 전 변을 당해 경찰의 대응에 대한 비판이 제기되고 있습니다. 수사·사법 기관의 적극적인 가해자 격리 필요성이 강조되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>경찰의 부실한 신변보호 조치와 가해자 격리 실패로 인한 상대방(국가)의 책임이 비교적 명확하며, 피해 규모가 크고(살인), 스마트워치 기록 및 스토킹 신고 내역 등 증거 확보가 용이합니다. 또한, 형사 수사가 진행 중이며 사회적 논의가 활발하여 공적 절차가 진행 중인 것으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>4년전 '신당역 살해' 되풀이…스토킹 보호 제자리걸음</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M170" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C171" t="inlineStr">
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260318054704yys</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:17:59.723515+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 대응 부실에 대한 비판 및 내부 조사 가능성</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>스마트워치를 통한 긴급 호출에도 불구하고 경찰의 늦은 출동으로 스토킹 피해자가 살해당한 사건입니다. 한국여성의전화 등 시민단체는 경찰의 부실한 스토킹 대응 시스템을 비판하며 근본적인 대책 마련을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>경찰의 부실한 대응으로 인한 살인 사건으로 국가배상 책임이 비교적 명확하며(적합 조건 1), 상대방(국가/경찰)의 자력이 충분하고(적합 조건 2), 스마트워치 기록 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 피해 규모가 살인으로 매우 심각하며(적합 조건 4), 공적 절차(경찰 내부 조사 및 비판)가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>스마트워치 있어도…스토킹 살해 1분 30초, 경찰 출동은 3분</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M186" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008481395&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:17:42.609698+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D171" t="inlineStr">
+      <c r="D187" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L171" t="inlineStr">
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>헌법재판소에 재판소원 접수 (재판소원 2호 사건)</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>과거 납북귀환어부들이 재심을 통해 무죄를 선고받았으나, 형사보상 결정이 법정 기한을 넘어 지연되면서 국가배상청구 소송을 제기했으나 기각됨. 이에 피해자들이 '신속한 재판을 받을 권리' 침해를 주장하며 헌법재판소에 재판소원을 제기한 사건으로, 재판소원 제도 시행 후 2호 사건임.</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 납북귀환어부 다수가 피해를 입은 집단적 피해 사건임(적합 조건 3). 법원의 재판 지연이라는 명확한 증거가 존재하며(적합 조건 5), 헌법재판소에 재판소원이 접수되어 공적 절차가 진행 중임(적합 조건 6). 신속한 재판을 받을 권리 침해라는 중요한 법리적 쟁점을 다루는 선례적 가치가 높은 사건임.</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>납북귀환어부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>[사설]‘재판소원 2호’가 된 납북귀환어부의 눈물</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>kwnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M171" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D172" t="inlineStr">
+      <c r="M187" t="inlineStr">
+        <is>
+          <t>https://www.kwnews.co.kr/page/view/2026031718564932952</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:16:10.249233+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E172" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I172" t="inlineStr">
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>경찰청 감찰 진행 중</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>남양주에서 스토킹 피해자가 6차례 신고에도 불구하고 경찰의 늑장 대응으로 사망하는 사건이 발생했다. 경찰은 가해자 격리 조치를 취하지 않아 비판받고 있으며, 경찰청은 관할 경찰서의 사건 처리 적절성 여부를 감찰 중이다. 이는 지난해 발표된 관계성 범죄 종합대책이 공염불에 그쳤다는 지적을 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>경찰의 늑장 대응으로 스토킹 피해자가 사망한 사건으로, 경찰의 책임이 비교적 명확하며(적합 조건 1), 상대방인 국가(경찰)의 자력이 충분합니다(적합 조건 2). 피해 규모가 사망으로 매우 크고(적합 조건 4), 6차례 신고 기록 및 경찰청 감찰 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 현재 경찰청의 감찰이 진행 중인 공적 절차도 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J172" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L172" t="inlineStr">
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>전자발찌·구속영장 동시 신청 ...7개월 만에 공염불</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M172" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C173" t="inlineStr">
+      <c r="M188" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603172055168104</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:40:16.086653+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D173" t="inlineStr">
-[...71 lines deleted...]
-      <c r="D174" t="inlineStr">
+      <c r="D189" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E174" t="inlineStr">
-[...245 lines deleted...]
-      <c r="K177" t="inlineStr">
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>경찰의 순찰 소홀에 대한 언론 보도 및 추가 조사 가능성</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>경찰이 피해자 보호를 위해 '맞춤형 순찰'을 했다고 해명했으나, 실제로는 피해자의 직장과 살해 현장 주변을 한 번도 순찰하지 않은 것으로 드러났습니다. 이는 경찰의 직무유기 또는 과실로 인한 국가배상 책임이 제기될 수 있는 사안입니다.</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>경찰의 '맞춤형 순찰' 약속 불이행으로 인한 살해 사건 발생은 상대방(경찰/국가)의 책임이 비교적 명확하며(적합 조건 1), 상대방은 자력이 충분한 국가입니다(적합 조건 2). 피해 규모는 살인 사건으로 매우 심각하며(적합 조건 4), 언론 취재를 통해 증거가 확보되었고 추가 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>1명 (유족 다수)</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>[단독] 퇴근길에 살해…직장 쏙 빠진 '맞춤형 순찰' (풀영상)</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L177" t="inlineStr">
-[...850 lines deleted...]
-      </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807883_37004.html</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008481211&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-16 12:32:33.996797+00:00</t>
+          <t>2026-03-17 12:39:28.144743+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>경찰의 위치추적기 신고 처리 지연 및 부실 대응</t>
+          <t>가해자 구속, 경찰 대응 비판 및 재발 방지 대책 촉구 시위 진행 중</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>피해자가 차량에서 위치추적기를 발견하고 경찰에 두 차례 신고했으나, 경찰이 한 달간 조치를 미루는 사이 또 다른 추적기가 발견되었습니다. 경찰의 부실한 대응으로 피해자의 안전과 사생활이 침해된 사건입니다.</t>
+          <t>남양주에서 스토킹 살인 사건이 발생했으며, 가해자는 접근금지 명령과 전자발찌 착용 중에도 범행을 저질렀습니다. 피해자는 스마트워치로 신고했으나 2분 만에 살해당했습니다. 시민단체들은 경찰의 미흡한 대응을 비판하며 범정부 차원의 재발 방지 대책 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임 명확(경찰의 한 달간 위치추적기 방치), 상대방 자력 충분(국가), 증거 확보 가능(위치추적기, 신고 기록)에 해당합니다. 부적합 조건은 없으나, 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 Medium으로 판단합니다.</t>
+          <t>경찰의 미흡한 대응으로 인한 국가 책임이 비교적 명확하며(적합 조건 1), 상대방(국가)의 자력이 충분합니다(적합 조건 2). 살인 사건으로 피해 규모가 크고(적합 조건 4), 접근금지 명령, 스마트워치 신고 기록 등 증거 확보가 용이합니다(적합 조건 5). 현재 가해자 구속 및 시민단체의 재발 방지 촉구 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>'피해자 차 위치추적기' 한달 뭉갠 경찰…가해자 위치경보는?  인권침해...</t>
+          <t>“남양주 스토킹 살인사건, 국가 무관심이 낳은 참사”</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12289891?influxDiv=NAVER</t>
+          <t>https://www.khan.co.kr/article/202603172048015</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-16 12:31:16.162873+00:00</t>
+          <t>2026-03-17 12:39:03.548053+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
-      <c r="A191" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A191" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>경찰의 순찰 미흡 보도, 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>경찰이 피해자 보호를 위해 '맞춤형 순찰'을 했다고 해명했으나, 언론 취재 결과 피해자의 직장과 살해 현장 주변은 순찰하지 않은 것으로 드러났습니다. 이는 경찰의 직무상 과실로 인한 중대한 피해 발생 가능성을 시사합니다. 피해자는 살해당한 것으로 보이며, 이에 대한 국가배상 청구 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>경찰의 '맞춤형 순찰' 미흡이 언론 취재를 통해 드러났고, 이는 살해 사건이라는 중대한 피해로 이어졌습니다. 상대방인 경찰(국가)은 자력이 충분하며(적합 조건 2), 사망 사건이므로 피해 규모가 큽니다(적합 조건 4). 언론 보도와 경찰 내부 자료를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>[단독] 피해자 직장은 빠졌다…이게 '맞춤형 순찰'?</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M191" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008481170&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:38:53.299264+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D191" t="inlineStr">
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>성범죄자 박 모 씨에 대한 수사 진행 중, 여성가족부 디스코팡팡 취업제한시설 지정 검토 중</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>미성년자 성범죄자가 '성범죄자알림e'에 공개되지 않고 청소년 이용 시설에 취업할 수 있는 현행법의 허점이 드러났습니다. 이로 인해 전자발찌 착용자가 미성년자를 성폭행하는 사건이 발생했으며, 학부모들의 불안감이 커지고 있습니다. 여성가족부는 디스코팡팡을 취업제한시설로 지정하는 방안을 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>정부의 성범죄자 신상공개 및 취업제한 제도상 허점으로 인해 미성년자 성범죄가 반복되고 있다는 점에서 국가의 책임이 비교적 명확하며 (적합 조건 1), 대한민국 정부는 충분한 자력을 가지고 있습니다 (적합 조건 2). 다수의 미성년자와 학부모들이 잠재적 피해자 또는 불안감을 느끼는 집단적 피해가 발생하고 있으며 (적합 조건 3), 언론 보도와 정부의 제도 개선 검토 등 객관적 증거가 존재하고 관련 절차가 진행 중입니다 (적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>[단독] '성범죄자알림e'에 왜 없지?‥ 범행 때 미성년자여서</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6808225_37004.html</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:36:54.015419+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>가해자 구속 및 형사 수사 진행 중, 경찰의 직무유기에 대한 비판 제기</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>전자발찌를 찬 스토커가 피해 여성을 살해한 사건으로, 가해자의 계획범죄 정황이 드러났습니다. 피해자 차량에서 위치추적기가 두 차례 발견되었음에도 경찰이 적절한 조치를 취하지 않아 국가의 책임론이 제기되고 있습니다. 현재 가해자는 구속되어 수사 중이며, 시민단체는 국가의 무능한 대처를 규탄하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>국가의 무능하고 안이한 대처로 인한 살인이라는 시민단체의 규탄이 있으며, 피해자 차량에서 위치추적기가 두 차례 발견되었음에도 경찰이 적절한 조치를 취하지 않은 정황이 명확하여 국가의 책임이 비교적 명확합니다(조건 1). 상대방(국가)의 자력이 충분하고(조건 2), 피해 규모가 매우 크며(조건 4), CCTV 영상 및 경찰 조사 기록 등 증거 확보가 용이합니다(조건 5). 현재 가해자에 대한 형사 절차가 진행 중인 점(조건 6)도 유리합니다.</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>[단독] 범행 이틀 전부터 '살인 답사'‥전동드릴도 챙겨갔다</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6808224_37004.html</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:36:05.808607+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>피의자 구속, 경찰 부실 대응 관련 감찰 진행 중</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>남양주에서 스토킹 살인 사건이 발생하여 피의자가 구속되었습니다. 피해자가 수차례 신고했음에도 경찰의 부실 대응이 드러나 논란이 커지고 있으며, 경찰청은 이에 대한 감찰에 착수했습니다. 이 사건은 피의자에 대한 형사상 손해배상 외에 경찰의 부실 대응에 대한 국가배상 청구 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 특히 경찰의 부실 대응으로 인한 국가배상 청구 가능성이 높으며, 이는 국가를 상대로 한 소송으로 자력 확보가 용이합니다. 피해자가 사망하여 피해 규모가 크고, 경찰 감찰 등 객관적 증거 확보가 가능합니다.</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살인 피의자 구속… 도망 염려</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260317202329tzW</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:35:22.702172+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E191" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>대통령 지시로 경찰 감찰 조사 착수</t>
+          <t>여성·시민단체 기자회견 및 범정부 종합대책 마련 촉구</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>전자발찌를 착용한 스토킹 가해자가 경찰 보호조치 대상이었던 피해자를 살해하는 사건이 발생했습니다. 이 대통령은 관계 당국의 미흡한 대응을 질타하며 감찰 및 엄중 조치를 지시했고, 경찰은 즉시 감찰 조사에 착수했습니다. 피해자는 범행 직전 신고했음에도 참변을 막지 못해 경찰 대응에 대한 논란이 커지고 있습니다.</t>
+          <t>경기 남양주에서 스토킹 살해 사건이 발생하자 여성·시민단체들이 정부의 미흡한 스토킹 보호조치에 대한 범정부 종합대책 마련을 촉구했습니다. 반복적인 신고에도 피해자가 살해당하는 현실을 지적하며, 인천 스토킹 살해 사건 유족 또한 실효성 있는 보호 방안을 요구했습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>경찰의 부실 대응으로 인한 스토킹 살인 사건으로, 상대방(경찰/국가)의 책임이 비교적 명확하며(적합 조건 1), 자력이 충분합니다(적합 조건 2). 대통령의 직접 질책과 경찰의 즉각적인 감찰 착수는 객관적 증거 확보 및 공적 절차 진행 중임을 보여줍니다(적합 조건 5, 6). 피해 규모는 1명이지만 살인 사건으로 피해의 심각성이 매우 높습니다(적합 조건 4).</t>
+          <t>국가/경찰의 보호조치 미흡으로 인한 책임이 제기되고 있으며, 이는 상대방(국가)의 자력이 충분하고, 반복적인 신고 기록 등 증거 확보 가능성이 높습니다. 스토킹 피해자 보호 시스템의 전반적인 문제 제기로 유사 피해자 다수 발생 가능성이 있어 집단적 피해의 성격도 가집니다. 살해 사건으로 피해 규모가 매우 큽니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망), 스토킹 보호 시스템 미흡으로 인한 잠재적 피해자 다수</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>이 대통령, '전자발찌 살인' 질타... 관계자 감찰해 조치하라</t>
+          <t>여성단체  신고도 보호조치도 못 지켜...스토킹 대책 필요</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5182076</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603172001209159</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-16 12:24:09.836396+00:00</t>
+          <t>2026-03-17 12:33:51.504404+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>대한민국 (경찰청)</t>
+          <t>대한민국 (경찰)</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>경찰 감찰 진행 중</t>
+          <t>가해자 구속영장 발부, 신상 공개 검토 중. 경찰의 부실 대응에 대한 비판 여론 형성.</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>강간 전력이 있는 스토킹범이 수차례 신고에도 불구하고 피해자를 살해한 사건이 발생했습니다. 대통령의 질책에 따라 경찰이 전격 감찰에 착수했으며, 경찰의 부실 대응에 대한 비판이 커지고 있습니다. 이 사건은 스토킹 범죄에 대한 법적, 제도적 미비점과 경찰의 대응 문제점을 드러내고 있습니다.</t>
+          <t>남양주 스토킹 살인 사건에서 경찰이 스토킹처벌법상 전자발찌 부착 잠정조치를 제대로 적용하지 않아 피해를 막지 못했다는 비판이 제기됨. 경기북부경찰청의 전자발찌 잠정조치 신청 비율이 1%대에 그치는 등 제도 실효성 문제가 부각되고 있으며, 가해자는 구속된 상태.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>경찰의 명백한 과실로 피해자가 사망한 사건으로 상대방 책임이 비교적 명확하며(적합 조건 1), 국가를 상대로 하는 소송이므로 상대방의 자력이 충분합니다(적합 조건 2). 피해자의 사망이라는 중대한 피해가 발생했으며(적합 조건 4), 수차례 신고 기록과 대통령 질책에 따른 경찰 감찰 착수로 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6).</t>
+          <t>경찰의 전자발찌 잠정조치 미신청이라는 공적 기관의 부실 대응이 스토킹 살인으로 이어졌다는 비판이 제기됨. 상대방(국가/경찰)의 자력은 충분하며(적합 조건 2), 관련 통계 및 언론 보도 등 증거 확보 가능성이 높음(적합 조건 5). 다만 경찰의 직접적인 법적 책임 입증이 쟁점이 될 수 있으며(적합 조건 1 약함), 현재는 개별 사건에 대한 비판으로 집단적 피해로 보기는 어려움(적합 조건 3 약함).</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>강간 전력 스토킹범 수차례 신고했음에도 피해자 목숨 잃어…李 대통령...</t>
+          <t>‘전자발찌 잠정조치 신청’ 50건중 1건뿐… 예견된 스토킹 살인</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6103131</t>
+          <t>https://www.kyeongin.com/article/1760405</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-16 12:23:16.358449+00:00</t>
+          <t>2026-03-17 12:31:19.608803+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
-      <c r="A197" s="3" t="inlineStr">
+      <c r="A197" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>스토킹 피해자 보호조치 미흡으로 인한 살해 사건 발생. 법무부에서 스토킹 피해자 보호 앱 도입 논의 중.</t>
+          <t>경찰청 로드맵 발표 및 국회 법안 발의 등 관련 절차가 진행되었으나 실효성 부족 비판, 유족들은 공권력 각성 촉구 중</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>경기 남양주에서 스토킹 피해 보호 대상이던 20대 여성이 살해당하며 피해자 보호조치의 실효성 문제가 다시 불거졌다. 법무부는 오는 6월부터 피해자가 가해자의 실시간 위치를 확인할 수 있는 앱 도입을 추진 중이다.</t>
+          <t>화성 동탄 스토킹 살인 사건 이후 1년이 지났음에도 공권력의 무기력한 대응으로 인한 스토킹 범죄 피해가 계속되고 있습니다. 경찰의 직무유기성 부실대응이 여러 언론 보도를 통해 드러났으며, 유족들은 공권력의 각성과 '김은진법' 통과를 촉구하고 있습니다. 경찰청의 로드맵 발표와 국회 법안 발의가 있었으나 실질적인 변화는 미미한 상황입니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>국가의 스토킹 피해자 보호 의무 불이행 가능성이 높아 상대방 책임이 비교적 명확하며(적합 조건 1), 피고가 국가가 될 경우 자력이 충분함(적합 조건 2). 생명권 침해로 피해 규모가 매우 크고(적합 조건 4), '피해 보호 대상' 기록 등 증거 확보 가능성이 높음(적합 조건 5).</t>
+          <t>경찰의 직무유기성 부실대응으로 인한 사망 사건으로 상대방(공권력/국가)의 책임이 비교적 명확하고 자력이 충분합니다. 동탄 사건 외에도 유사한 공권력 부실대응으로 인한 스토킹 범죄 피해 사례가 다수 언급되어 집단적 피해 가능성이 높으며, 피해 규모가 사망에 이르러 매우 큽니다. 언론 보도와 유족의 자료를 통해 증거 확보 가능성도 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (최소 3건의 사망 사건 언급)</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>또다시 스토킹 살해 왜 막지 못했나…실시간 위치추적 앱 도입되면 달라...</t>
+          <t>[사설] 동탄 사건 1년 다되는데 그대로인 무기력한 공권력</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>bbc.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.bbc.com/korean/articles/c62dp6730xdo?xtor=AL-73-%5Bpartner%5D-%5Bnaver%5D-%5Bheadline%5D-%5Bkorean%5D-%5Bbizdev%5D-%5Bisapi%5D</t>
+          <t>https://www.kyeongin.com/article/1760400</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-16 12:22:33.369952+00:00</t>
+          <t>2026-03-17 12:29:09.157122+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
-      <c r="A198" s="3" t="inlineStr">
+      <c r="A198" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>경찰청</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>경찰청 감찰조사 진행 중</t>
+          <t>시민단체 규탄 및 범정부 종합대책 촉구</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>남양주에서 전자발찌 착용 남성이 스토킹 피해 여성을 살해하는 사건이 발생했다. 피해자가 경찰의 보호조치 대상이었음에도 범행을 막지 못해 경찰의 부실 대응에 대한 비판이 일었다. 대통령의 질타에 따라 경찰청은 즉시 감찰조사에 착수하여 사건 처리 과정 전반을 조사할 예정이다.</t>
+          <t>경기 남양주에서 전자발찌 착용 남성이 20대 여성을 살해한 사건에 대해 여성·인권단체들이 '국가의 무능하고 안이한 대처가 초래한 살인'이라며 규탄했습니다. 이들은 반복적인 신고에도 피해자가 살해되는 현실을 지적하며 범정부 종합대책 마련을 촉구했습니다. 한국여성의전화 보고서에 따르면 지난해 '친밀한 관계 내 여성살해' 피해자는 최소 137명에 달합니다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>상대방(경찰청)의 부실 대응 책임이 명확하며(적합 조건 1), 국가기관으로서 충분한 자력을 가짐(적합 조건 2). 대통령의 질타로 감찰조사가 진행 중이며(적합 조건 6), 살인이라는 중대한 피해가 발생함(적합 조건 4). 경찰의 보호조치 대상이었던 피해자가 사망한 점은 증거 확보 가능성을 높임(적합 조건 5).</t>
+          <t>국가의 무능하고 안이한 대처가 살인을 초래했다는 시민단체의 규탄이 명확하며, 상대방(국가)의 자력이 충분합니다. 반복적인 신고와 도움 요청에도 불구하고 피해자가 살해된 점은 국가 책임의 증거가 될 수 있으며, 유사 피해자가 다수 발생하고 있어 집단적 피해 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (유사 피해자 다수)</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>경찰, 대통령 질타에 남양주 스토킹 살인사건 부실 대응 감찰</t>
+          <t>여성·인권단체, '남양주 스토킹 살해' 규탄‥ 안이한 국가 대처가 초래...</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260316518390?OutUrl=naver</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6808189_36918.html</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-16 12:21:55.871172+00:00</t>
+          <t>2026-03-17 12:25:51.500333+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
-      <c r="A199" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A199" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>기록 전시를 통한 사회적 논의 촉발 단계</t>
+          <t>국회의원 세미나를 통한 기념사업 및 개별 사찰 보상 논의, 상속권자 없는 스님들의 피해보상 문제 제기</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>고성군문화재단이 납북어부의 온전한 삶을 위한 '출항' 기록 전시를 개최했다. 이 전시는 피해자들에게 합당한 보상이 이루어져야 한다는 질문을 던지며, 지역사회에서 사회적 대화의 발판이 되기를 기대하고 있다.</t>
+          <t>제주4·3 사건 당시 불교계가 토벌대에 의해 사찰 56곳이 훼손되고 스님 17명이 희생되는 등 막대한 피해를 입었음이 확인되었습니다. 국회의원 세미나에서는 개별 사찰에 대한 적절한 보상과 역사기념관 건립 등 추념사업 추진 의견이 제시되었으며, 특히 상속권자가 없어 피해보상을 받지 못한 스님들의 문제가 제기되었습니다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>본 기사는 납북어부 피해자들에 대한 온전한 보상을 촉구하는 기록 전시회 개최 소식을 다루고 있으며, 사회적 대화를 위한 발판 마련을 목표로 한다. 현재 법적 절차의 진행이나 구체적인 소송 계획이 언급되지 않아 소송금융 투자 대상으로 적합하지 않다. (기타 투자 어려운 이유 있음)</t>
+          <t>제주4·3 당시 토벌대(국가)에 의한 사찰 훼손 및 스님 희생이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 사찰 56곳 훼손, 스님 17명 희생 등 집단적이고 큰 피해 규모가 확인되며(적합 조건 3, 4), 국회의원 세미나, 4·3평화재단, 미군 정보일지 등 객관적 증거가 존재합니다(적합 조건 5). 특히 상속권자가 없어 피해보상을 받지 못한 스님들의 사례가 언급되어, 기존 보상 절차에서 누락된 새로운 소송금융 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>사찰 56곳, 스님 17명</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>고성군문화재단, 납북어부의 온전한 삶을 위한 '출항' 기록 전시 개최</t>
+          <t>제주4.3 당시 불교계 피해  추모 기념공간 조성해야</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>jejunews.com</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3530179</t>
+          <t>http://www.jejunews.com/news/articleView.html?idxno=2224120</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-16 12:20:28.548742+00:00</t>
+          <t>2026-03-17 12:25:39.892511+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
-      <c r="A200" s="3" t="inlineStr">
+      <c r="A200" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>살인 사건 형사 수사 진행 중</t>
+          <t>불교계 피해 회복 및 보상 촉구 주장 제기</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>전자발찌 착용자가 스토킹 피해 여성을 살해한 사건에서, 경찰이 피해자의 여러 차례 신고에도 불구하고 가해자에 대한 '자동 접근 경보' 조치를 신청하지 않아 피해자 보호에 실패한 정황이 드러났다. 피해자는 경찰 지급 스마트워치를 착용했으나 경보가 울리지 않았으며, 경찰은 가해자 구치소 수감을 준비하던 중 사건이 발생했다. 현재 가해자는 의식불명 상태로 경찰 조사를 받지 못하고 있다.</t>
+          <t>4·3 사건으로 희생된 제주 불교계에 대한 상징적 보상 및 사찰들에 대한 적절한 피해보상이 이뤄져야 한다는 주장이 제기되었습니다. 대한불교조계종 제23교구 본사 관음사 등 불교계 및 시민사회단체가 피해 회복을 촉구하고 있습니다. 이는 4·3 사건의 미진한 피해 회복 노력의 일환으로 보입니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>경찰이 스토킹 및 가정폭력 신고를 인지하고 접근금지 조치를 했음에도 '자동 접근 경보' 신청을 누락하여 피해자 보호 의무를 다하지 못한 책임이 명확해 보인다. 상대방이 국가이므로 자력이 충분하며, 피해자가 사망한 중대한 사건으로 유족의 손해배상 청구액이 클 것으로 예상된다. 경찰 내부 기록 등 객관적 증거 확보가 용이하고 형사 수사가 진행 중인 점도 적합도를 높인다.</t>
+          <t>대한민국 4·3 사건이라는 국가 책임이 명확한 역사적 사건으로, 상대방(대한민국)의 자력이 충분합니다. 제주 불교계 및 다수 사찰에 대한 집단적 피해이며, 4·3 사건 관련 공식 기록 등 증거 확보가 가능합니다. 4·3 특별법 등 공적 절차가 진행되어 왔으며, 현재 불교계에 대한 피해 회복 주장이 제기되고 있어 관련 절차 진행 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>제주 불교계 및 다수 사찰</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>'자동 접근 경보' 신청 안 했다…국과수 감정 기다리는 사이 범행</t>
+          <t>4·3에 희생된 불교계…피해 회복 오리무중</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181888</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=834777</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-16 00:28:43.362973+00:00</t>
+          <t>2026-03-17 12:24:57.045936+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
+          <t>군 당국</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>군 당국 조사 중, 피해보상 및 재발 방지 대책 마련 계획</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>대구 북구 놀이터에서 초등학생이 육군 사격장에서 발사된 것으로 추정되는 탄두에 맞아 부상을 입었습니다. 사고 당시 인근 사격장에서 개인화기 훈련이 진행 중이었으며, 군 당국은 사고 원인을 조사하고 피해보상 및 재발 방지 대책을 마련할 계획이라고 밝혔습니다. 아이는 병원에서 치료받았으며 생명에는 지장이 없는 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(인근 사격장 훈련 중 발생), 상대방(군 당국)의 자력이 충분하며, 탄두 추정 물체와 군 당국의 조사 등 증거 확보 및 공적 절차 진행 중인 점을 고려할 때 소송금융 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>대구 놀이터서 초등생 '탄두 추정' 물체에 맞아···군 당국  조사 중</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>dgmbc.com</t>
+        </is>
+      </c>
+      <c r="L201" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M201" t="inlineStr">
+        <is>
+          <t>https://dgmbc.com/NewsArticle/829928</t>
+        </is>
+      </c>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:23:51.176593+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D201" t="inlineStr">
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>군 당국 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>대구의 한 놀이터에서 초등학생이 인근 군부대 사격 훈련 중 날아온 것으로 의심되는 탄두에 맞아 목 부위에 상처를 입고 병원으로 이송. 군 당국은 사격 훈련과의 연관성을 면밀히 확인 중이며, 과거 유사 사건에서 군부대의 과실을 인정하여 손해배상을 판결한 선례가 있음.</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 군부대 사격 훈련 중 발생한 사고로 국가의 책임이 명확하며, 유사 사건에 대한 법원의 손해배상 판결 선례가 있어 책임 입증이 용이함. 현재 군 당국의 조사가 진행 중인 점도 긍정적.</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>탄두 의심 물체에 초등생 부상…인근 부대서 사격 훈련</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L202" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M202" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510043&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:34:53.349914+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E201" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C202" t="inlineStr">
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>대통령 지시로 경찰 감찰 착수</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>남양주에서 스토킹 피해자가 경찰에 수차례 신고했음에도 불구하고 살해당하는 사건이 발생했습니다. 이재명 대통령이 책임 있는 관계자 감찰 및 엄중 조치를 지시했으며, 경기북부경찰청이 감찰에 착수했습니다. 경찰의 안일한 대응과 위험 신호 외면, 위치추적기 자동경보 미조치 등이 문제로 지적되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 범죄 대응 미흡으로 인한 살인 사건으로, 상대방(경찰/국가)의 책임이 비교적 명확하며(적합 조건 1), 자력이 충분합니다(적합 조건 2). 피해 규모가 크고(적합 조건 4), 대통령 지시로 감찰이 착수되어 증거 확보가 용이할 것으로 보이며(적합 조건 5), 이미 공적 절차(감찰)가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>강력범죄 정황 보였는데 못 막아…'남양주 스토킹 살인' 감찰 착수</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L203" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M203" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6103125</t>
+        </is>
+      </c>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:34:42.477951+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>시민 시위 진행 중</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>ICE 요원의 총격으로 무고한 시민이 사망했으나, 정부는 피해자를 테러리스트로 규정했다. 이에 미국 시민들이 정부의 공권력 남용에 항의하며 거리 시위에 나섰다. 이 사건은 정부의 책임과 시민 인권 침해에 대한 논란을 불러일으키고 있다.</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>ICE 요원의 총격으로 무고한 시민이 사망하여 상대방(정부)의 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 공공기관이다(적합 조건 2). 사망 사건이므로 피해 규모가 크고(적합 조건 4), 총격 및 정부의 낙인찍기 행위에 대한 증거 확보가 가능할 것으로 보인다(적합 조건 5). 또한, 시민들의 집단적 반발이 있어 추가적인 집단 소송 가능성도 있다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>‘PD수첩’ 트럼프 일가, 사적 이익 정황</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M204" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603170065</t>
+        </is>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:30:36.333419+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D202" t="inlineStr">
+      <c r="D205" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E202" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I202" t="inlineStr">
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>경찰 감찰조사 착수, 피의자 구속영장 실질심사 예정</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살인 사건에서 피의자가 전자발찌를 착용하고 접근 금지 명령을 받았음에도 불구하고 경찰의 부실 대응으로 피해가 발생했습니다. 대통령이 경찰의 대응을 질타하며 엄중 조치를 지시했고, 이에 경찰은 부실 대응에 대한 감찰조사에 착수했습니다. 현재 피의자는 병원에서 회복 중이며 구속영장 실질심사가 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>경찰의 부실 대응으로 인한 책임이 비교적 명확하며(상대방 책임 명확), 국가기관인 경찰은 충분한 자력을 가지고 있습니다(상대방 자력 충분). 대통령의 질타와 경찰 감찰조사 착수 등 공적 절차가 진행 중이며(공적 절차 진행 중), 관련 증거 확보도 용이할 것으로 보입니다(증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>1명 (피해자 유족 다수)</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>대통령 질타에 경찰 '남양주 스토킹 살인' 감찰조사 착수</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L205" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M205" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182130</t>
+        </is>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:28:11.831272+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>가해자에 대한 형사 수사 진행 중, 보호조치 미흡에 대한 내부 조사 가능성</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>남양주에서 3년간 스토킹 당하던 피해자가 결국 살해당하는 사건이 발생했습니다. 피해자는 4차례 스토킹 피해를 신고했음에도 불구하고 보호조치가 제대로 이루어지지 않아 비극을 막지 못했습니다. 이는 국가의 보호 의무 소홀에 대한 책임론으로 이어질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>피해자가 스토킹으로 살해당한 사건으로, 국가의 보호조치 미흡이 명확히 언급되어 국가배상 청구 가능성이 높습니다. 상대방(국가)의 자력이 충분하고, 사망이라는 중대한 피해로 손해배상액이 클 것으로 예상됩니다. 또한, 스토킹 피해 기록 및 수사 기록 등 증거 확보가 용이하며, 형사 절차가 진행 중입니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>수억 원 이상</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>유족 다수</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>살려달라  거듭했는데도…보호조치는 무용지물이었다</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008479753&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:26:39.703961+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>가해자 구속 및 형사 절차 진행 중, 경찰의 책임에 대한 공적 조사 및 비판 제기</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>스토킹 피해자가 경찰에 수차례 도움을 요청했음에도 불구하고 결국 전자발찌 착용 스토커에게 살해당한 사건. 경찰의 보호 실패와 누적된 위험 신호 외면이 참변으로 이어졌다는 비판이 제기되고 있으며, 대통령까지 질책하는 등 공적 관심이 집중되고 있다.</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>경찰의 반복된 신고 외면 및 보호 실패로 인한 국가 책임이 명확히 제기되며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 피해자가 사망하여 피해 규모가 매우 크고(적합 조건 4), 수차례 신고 기록 등 객관적 증거 확보가 가능하며(적합 조건 5), 가해자 형사 절차 및 경찰 책임에 대한 공적 조사가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J202" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K202" t="inlineStr">
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>전동드릴 든 스토커의 치밀한 살인…누적된 위험신호는 왜 외면됐나</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M207" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6103194</t>
+        </is>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:22:57.123576+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 가해자 신상공개 검토</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용 중이던 스토킹 전과자가 20대 여성을 살해한 사건. 피해자가 수차례 신고했음에도 참변을 당해 경찰의 관리 소홀 및 재범 위험성 평가 부재에 대한 비판이 제기되고 있습니다. 현재 경찰이 가해자 신상공개를 검토하는 등 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 명확하며(적합 조건 1), 경찰의 재범 위험성 평가 부재 등 국가의 관리 소홀 가능성이 제기되어 국가를 상대로 한 손해배상 청구 시 자력이 충분함(적합 조건 2). 살인 사건으로 피해 규모가 크고(적합 조건 4), 경찰 수사 기록 및 피해자의 신고 내역 등 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 진행 중임(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>'전자발찌 13년' 강간 전력 스토킹 살해범…신상공개 속도 내나</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6103148</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:22:21.453888+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>경찰 내부 감찰 진행 중, 피의자 구속영장 심사</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>경기 남양주에서 전자발찌를 찬 스토킹 살해범이 20대 여성을 살해한 사건이 발생했습니다. 피해 여성은 스토킹 신고와 위치추적 의심 장치 발견 등으로 여러 차례 경찰에 도움을 요청했으나, 경찰의 대응이 한 달 넘게 지연된 것으로 드러났습니다. 이재명 대통령이 경찰 대응을 질타하며 감찰을 지시했고, 경찰은 내부 감찰 및 신상 공개를 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 신고 대응 지연에 대한 책임이 명확하며(적합 조건 1), 상대방이 국가기관(경찰)이므로 자력이 충분합니다(적합 조건 2). 대통령의 질타로 경찰 내부 감찰이 진행 중이며(적합 조건 6), CCTV, 스마트워치 등 증거 확보 가능성이 높습니다(적합 조건 5). 살인 사건으로 피해 규모가 매우 큽니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>남양주 스토킹 살해 피의자 구속영장…이 대통령 “대응 더뎌, 책임자 ...</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L202" t="inlineStr">
-[...26 lines deleted...]
-      <c r="C203" t="inlineStr">
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M209" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510021&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:21:53.475986+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>경찰청 감찰 조사 착수, 가해자 구속 심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>전자발찌를 찬 스토킹 가해자가 피해 여성을 살해한 사건에서, 경찰이 피해자의 4차례 신고와 구속영장 검토 지휘에도 불구하고 수동적인 대처로 살인을 막지 못했다는 비판이 제기되었습니다. 이재명 대통령의 질타 후 경찰청이 감찰 조사에 착수했으며, 가해자에 대한 구속 심사가 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>경찰의 명확한 과실(4번의 SOS 무시, 구속영장 신청 지휘 불이행)로 상대방 책임이 명확하며(적합 조건 1), 상대방(국가)의 자력이 충분합니다(적합 조건 2). 피해 규모가 사망으로 매우 크고(적합 조건 4), 경찰청 감찰 조사 착수 등 공적 절차가 진행 중이며 관련 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>4번의 SOS 듣지 않았던 경찰‥오늘 구속 심사</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L210" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M210" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6807943_37012.html</t>
+        </is>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:21:36.229457+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr"/>
+      <c r="D211" t="inlineStr"/>
+      <c r="E211" t="inlineStr"/>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>본 칼럼은 스토킹 범죄가 극단적 폭력으로 이어지기 쉬움에도 불구하고 국가의 피해자 보호 노력이 미흡하다고 지적합니다. 친밀한 관계에서 발생하는 스토킹 범죄의 심각성을 강조하며, 더 많은 희생을 막기 위한 국가의 적극적인 대응을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>본 기사는 스토킹 범죄 및 국가의 미흡한 대응에 대한 일반적인 칼럼으로, 특정 사건을 다루고 있지 않아 소송금융 투자 대상으로서의 구체적인 적합 조건을 파악하기 어렵습니다. 특정 피고, 피해 규모, 진행 단계 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>[박근종 칼럼] 얼마나 더 많은 희생 치러야 참혹한 스토킹 참변의 고리...</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>mhns.co.kr</t>
+        </is>
+      </c>
+      <c r="L211" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M211" t="inlineStr">
+        <is>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=741691</t>
+        </is>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:20:59.448349+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D203" t="inlineStr">
+      <c r="D212" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E203" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I203" t="inlineStr">
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>경찰 부실 대응에 대한 감찰조사 진행 중, 가해자 구속영장 청구 및 심사 예정.</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>경기 남양주에서 스토킹 신고에도 불구하고 20대 여성이 살해당하는 사건이 발생했다. 이재명 대통령은 관계 당국의 부실 대응을 질타하며 책임자 감찰을 지시했고, 경찰은 즉시 감찰조사에 착수했다. 피해자는 경찰이 지급한 스마트워치를 착용했음에도 목숨을 잃었으며, 가해자는 전자발찌 착용 중인 전과자였다.</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (경찰의 부실 대응), 상대방에게 자력이 충분함 (국가), 피해 규모가 큼 (사망 사건), 증거 확보 가능성 높음 (대통령 질책, 경찰 감찰조사, 경찰 유감 표명), 이미 공적 절차 진행 중 (경찰 감찰조사, 검찰 수사). 경찰의 명백한 부실 대응으로 인한 사망 사건으로, 국가배상 소송의 가능성이 높고 승소 시 상당한 배상액이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>李대통령 “스토킹 살인 대응 미흡” …경찰, 부랴부랴 책임자 감찰 착...</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260316519374?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:20:41.243728+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>경찰청 감찰 조사 착수, 대통령 책임자 감찰 지시</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>전자발찌 착용 스토킹 살인 사건에서 경찰이 피해자의 반복된 신고와 가해자의 상습적인 준수사항 위반 전력을 인지하고도 구속영장 신청을 미루는 등 안일하게 대응하여 참극이 발생했습니다. 대통령이 경찰 대응을 강도 높게 질타하며 책임자 감찰을 지시했고, 경찰청이 감찰 조사에 착수했습니다. 피해자 유족은 경찰의 직무유기에 대한 국가배상 소송을 제기할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>경찰의 안일한 대응으로 인한 피해 발생 책임이 명확하며(조건 1), 상대방인 국가의 자력이 충분합니다(조건 2). 피해 규모가 사망으로 매우 크고(조건 4), 대통령 지시 감찰 및 경찰청 조사 등 공적 절차가 진행 중이며(조건 6), 관련 증거 확보가 용이합니다(조건 5).</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>[단독]‘전자발찌 스토킹’ 살인범, 범행전 이틀에 걸쳐 사전답사했다</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L213" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M213" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260317/133543424/2</t>
+        </is>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:17:36.099927+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>경찰의 보호 조치 미흡에 대한 비판이 제기되고 있으며, 유족의 국가배상 소송 가능성 존재</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>신당역 살인 사건은 가해자가 3년 가까이 스토킹하던 동료를 살해한 사건입니다. 강력 범죄를 막을 보호 조치가 있었음에도 경찰이 피해자를 보호하지 못했다는 비판이 제기되고 있습니다. 이는 경찰의 직무유기 또는 과실에 따른 국가배상 책임 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>국가(경찰)의 보호 조치 미흡에 대한 책임이 명확히 제기되고 있으며, 상대방인 대한민국은 자력이 충분합니다. 피해 규모가 사망으로 매우 크고, 스토킹 및 보호 조치 관련 기록 등 증거 확보 가능성이 높습니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J203" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K203" t="inlineStr">
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>공분 터졌던 '신당역 살인'… 안타까운 희생  또 반복</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M214" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008479445&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:35:37.318376+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 진행 중, 경찰의 부실 대응 관련 추가 조사 가능성</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>경기 남양주에서 40대 남성이 과거 교제했던 20대 여성을 스토킹 끝에 살해했습니다. 가해자는 범행 전 피해자 직장 주변을 답사했으며, 피해자는 이전에 두 차례 차량에서 위치추적 장치를 발견하고 경찰에 신고했으나, 경찰의 조치가 미흡한 상황에서 살해당했습니다. 현재 경찰은 가해자에 대한 구속영장을 신청하고 수사를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>가해자의 살해 행위가 명확하고 CCTV, 위치추적 장치 등 객관적 증거가 충분합니다(적합 조건 1, 5). 살해 사건으로 피해 규모가 매우 크며(적합 조건 4), 경찰 수사 등 공적 절차가 진행 중입니다(적합 조건 6). 특히, 피해자의 스토킹 신고 및 위치추적 장치 발견에도 불구하고 경찰의 부실 대응으로 피해가 발생한 정황이 있어, 국가를 상대로 한 손해배상 청구 가능성이 높고 이 경우 상대방의 자력이 충분합니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>'스토킹 살해' 전 답사 정황...2차례 위치추적 의심 신고도</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L215" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M215" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603162051514523</t>
+        </is>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:35:23.085536+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 국과수 감정 진행 중</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>스토킹 피해자가 두 차례 위치 추적 의심 신고를 했음에도 경찰의 미흡한 대응과 지연된 국과수 감정 의뢰로 인해 참변이 발생했습니다. 이는 경찰의 부실한 초동 대처 및 피해자 보호 의무 위반 가능성을 시사하며, 유족의 국가배상 청구 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>경찰의 미흡한 대응으로 인한 국가배상 책임이 비교적 명확해 보이며(적합 조건 1), 피해 규모가 크고(참변, 적합 조건 4), 국가를 상대로 하므로 자력도 충분합니다(적합 조건 2). 경찰 수사 기록 및 국과수 감정 결과 등 객관적 증거 확보가 용이하며(적합 조건 5), 이미 관련 절차(경찰 수사, 국과수 감정)가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>스토킹 참변 피해자, 2차례나  위치 추적 의심  신고</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>obsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M216" t="inlineStr">
+        <is>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517450</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:34:50.299909+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>경찰청 감찰 조사 착수</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>전자발찌를 찬 스토킹 가해자에 의해 20대 여성이 살해당한 사건. 피해자는 지난해부터 4차례 스토킹 신고를 했으나 경찰은 구속영장 검토 지시에도 불구하고 안일하게 대응하여 비극을 막지 못했다. 대통령의 질타 이후 경찰청이 감찰 조사에 착수했다.</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>경찰의 명백한 태만으로 인한 피해 발생(적합 조건 1), 상대방(국가)의 충분한 자력(적합 조건 2), 사망이라는 중대한 피해 규모(적합 조건 4), 대통령 질타 후 감찰 조사 착수로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6) 등 여러 적합 조건에 해당하여 투자 적합도가 높음.</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>[기자의눈] 4번의 SOS 듣지 않았던 경찰‥참사 부른 '태만'</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L203" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D204" t="inlineStr">
+      <c r="L217" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M217" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807884_37004.html</t>
+        </is>
+      </c>
+      <c r="N217" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:32:49.679869+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>대한민국 (법무부)</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E204" t="inlineStr">
-[...317 lines deleted...]
-      <c r="K208" t="inlineStr">
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>가해자 구속 및 재판 진행 중, 법무부 전자발찌 관리 시스템 개선 방안 논의 중</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>전자발찌를 부착한 성범죄자가 출소 7개월 만에 자택에서 미성년자를 성폭행한 사건이 발생했다. 범행 내내 전자발찌 경보가 울리지 않아 관리 시스템의 허점이 드러났으며, 법무부는 자택 내 재범 방지를 위한 추가 방안을 논의 중이다. 유사한 전자발찌 재범 사례가 다수 존재하여 국가의 관리 소홀에 대한 책임이 제기될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>국가(법무부)의 전자발찌 관리 소홀로 인한 재범 발생 가능성이 높고, 상대방인 국가의 자력이 충분합니다. 전자발찌 재범의 40%가 자택에서 발생한다는 점에서 유사한 피해를 입은 다수의 잠재적 피해자가 존재할 수 있으며, 가해자 형사 재판 및 법무부의 개선 논의를 통해 증거 확보 및 공적 절차 진행 중임이 확인됩니다.</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>[단독]  발찌 채우면 뭐하나 ‥범행 내내 경보 없어</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L208" t="inlineStr">
-[...718 lines deleted...]
-      </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6485027?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260315045128</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807883_37004.html</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-15 12:22:18.746599+00:00</t>
+          <t>2026-03-16 12:32:33.996797+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>가해자에 대한 경찰 수사 진행 중, 경찰의 잠정조치 미적용 관련 논란</t>
+          <t>경찰의 위치추적기 신고 처리 지연 및 부실 대응</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>전자발찌를 찬 스토킹 가해자가 피해 여성을 살해한 사건에서, 경찰이 가해자에게 피해자 접근 시 자동 경보가 울리는 잠정조치 3의 2호를 적용하지 않은 것으로 확인되었습니다. 가해자는 피해 여성 직장 인근에서 대기하다 범행을 저질렀으며, 경찰의 조치 미흡이 피해를 막지 못했다는 비판이 제기되고 있습니다.</t>
+          <t>피해자가 차량에서 위치추적기를 발견하고 경찰에 두 차례 신고했으나, 경찰이 한 달간 조치를 미루는 사이 또 다른 추적기가 발견되었습니다. 경찰의 부실한 대응으로 피해자의 안전과 사생활이 침해된 사건입니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>경찰이 스토킹처벌법상 잠정조치 3의 2호(위치추적 전자장치 부착 및 자동경보)를 적용하지 않아 피해를 막지 못했다는 점에서 경찰의 과실이 명확해 보입니다(상대방 책임이 비교적 명확함). 피고는 국가(경찰)로 자력이 충분하며(상대방에게 자력이 충분함), 피해자가 사망에 이른 중대한 사건으로 손해배상액이 클 것으로 예상됩니다(피해 규모가 큼). 경찰의 조치 내역 및 해명 등 객관적 증거가 존재하며(증거가 있거나 확보 가능함), 가해자에 대한 수사가 진행 중입니다(이미 공적 절차 진행 중).</t>
+          <t>적합 조건: 상대방 책임 명확(경찰의 한 달간 위치추적기 방치), 상대방 자력 충분(국가), 증거 확보 가능(위치추적기, 신고 기록)에 해당합니다. 부적합 조건은 없으나, 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>[단독] 스토킹 살해, 자동경보 조치 없었다... 피해자 직장 인근에서 대...</t>
+          <t>'피해자 차 위치추적기' 한달 뭉갠 경찰…가해자 위치경보는?  인권침해...</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M219" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12289891?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:31:16.162873+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>스토킹 살인 사건 발생, 시스템적 실패 논란</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>전자발찌, 스마트워치, 접근금지명령에도 불구하고 스토킹 피해 여성이 가해자 흉기에 사망하는 사건이 발생했습니다. 앵커는 이러한 시스템적 실패에 대한 의문을 제기하며 불안감을 표출했습니다.</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>스토킹 가해자의 책임은 명확하나, 소송금융 투자 대상이 될 만한 자력 있는 상대방(국가/경찰)의 책임 입증이 법리적으로 복잡하고 명확하지 않습니다. (적합 조건 1 미충족) 또한, 단일 피해자 사건으로 집단적 피해 조건(적합 조건 3)에 해당하지 않으며, 가해자의 자력 부족 가능성이 높습니다. (적합 조건 2 미충족)</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>수억 원 이상</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>2026년 3월 16일 뉴스파이터 오프닝</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182104</t>
+        </is>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:29:33.439804+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>가해자 구속영장 청구, 경찰청 감찰 조사 착수</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>남양주에서 40대 남성이 과거 교제하던 20대 여성을 스토킹 살해한 사건이 발생했습니다. 가해자는 전자발찌를 착용 중이었으나, 경찰의 늑장 대응과 '전자발찌 부착 잠정조치' 미적용으로 피해를 막지 못했다는 비판이 제기되고 있습니다. 현재 가해자에 대한 검찰 수사와 경찰청의 감찰 조사가 진행 중이며, 대통령도 관계당국의 대응을 질타했습니다.</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>관계당국(경찰)의 늑장 대응 및 잠정조치 미적용으로 인한 피해 예방 실패 가능성이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 국가를 상대로 한 손해배상 청구 시 자력이 충분합니다(적합 조건 2). 사망 사건으로 피해 규모가 크고(적합 조건 4), CCTV, 경찰 신고 내역 등 증거가 확보 가능하며(적합 조건 5), 현재 검찰 수사 및 경찰청 감찰 조사가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>1명 (피해자 유족 다수)</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>‘남양주 스토킹 살해’ 피해자 직장 주변서 범행 준비 정황</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1760346</t>
+        </is>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:29:18.730963+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>대통령 감찰 지시, 경찰청 감찰 조사 착수</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>경찰의 보호를 받던 스토킹 피해자가 살해당하는 사건이 발생했습니다. 피해자는 네 차례 신고하고 위치추적장치 추정 물체까지 넘겼으나, 경찰은 강력한 격리 조치를 취하지 않았고 법원도 소극적이었습니다. 대통령이 관계 당국의 대응을 질타하며 책임자 감찰을 지시했고, 경찰청은 감찰 조사에 착수했습니다.</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>경찰의 직무유기 및 법원의 소극적 조치가 명확히 지적되어 상대방(국가기관) 책임이 비교적 명확하며, 대한민국이 피고가 될 가능성이 높아 자력이 충분합니다. 살해 사건으로 인한 피해 규모가 매우 크고, 대통령의 감찰 지시 및 경찰청의 감찰 조사 착수 등 공적 절차가 진행 중이며 증거 확보가 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>[사설] 또 스토킹 살해, 얼마나 더 죽어야 제대로 막을 텐가</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/opinion/editorial/1249612.html</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:25:50.005003+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>경찰 내부 감찰 및 대통령 엄정 조치 지시, 피의자 구속영장 청구</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>전자발찌 착용 스토킹 살해 사건에서 경찰의 부실 대응 논란이 불거졌다. 피해 여성의 고소에도 한 달 넘게 피의자를 조사하지 않고 재범 위험성 평가도 없었던 사실이 드러나, 대통령이 관계 당국의 엄정 조치를 지시하고 경찰은 내부 감찰에 착수했다. 이는 국가의 책임이 제기될 수 있는 사안이다.</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>경찰의 부실 대응으로 인한 책임이 명확하며(적합 조건 1), 상대방(국가)의 자력이 충분합니다(적합 조건 2). 살인이라는 중대한 피해 규모(적합 조건 4)와 대통령 지시 및 내부 감찰을 통해 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6). 이는 국가배상 청구 가능성이 높은 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>전자발찌 스토킹 살해 ‘부실 대응’ 논란…대통령, 엄정대응 지시</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8509616&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:25:21.488426+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰청)</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>대통령 지시로 경찰 감찰 조사 착수</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용한 스토킹 가해자가 경찰 보호조치 대상이었던 피해자를 살해하는 사건이 발생했습니다. 이 대통령은 관계 당국의 미흡한 대응을 질타하며 감찰 및 엄중 조치를 지시했고, 경찰은 즉시 감찰 조사에 착수했습니다. 피해자는 범행 직전 신고했음에도 참변을 막지 못해 경찰 대응에 대한 논란이 커지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>경찰의 부실 대응으로 인한 스토킹 살인 사건으로, 상대방(경찰/국가)의 책임이 비교적 명확하며(적합 조건 1), 자력이 충분합니다(적합 조건 2). 대통령의 직접 질책과 경찰의 즉각적인 감찰 착수는 객관적 증거 확보 및 공적 절차 진행 중임을 보여줍니다(적합 조건 5, 6). 피해 규모는 1명이지만 살인 사건으로 피해의 심각성이 매우 높습니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>이 대통령, '전자발찌 살인' 질타... 관계자 감찰해 조치하라</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5182076</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:24:09.836396+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰청)</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>경찰 감찰 진행 중</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>강간 전력이 있는 스토킹범이 수차례 신고에도 불구하고 피해자를 살해한 사건이 발생했습니다. 대통령의 질책에 따라 경찰이 전격 감찰에 착수했으며, 경찰의 부실 대응에 대한 비판이 커지고 있습니다. 이 사건은 스토킹 범죄에 대한 법적, 제도적 미비점과 경찰의 대응 문제점을 드러내고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>경찰의 명백한 과실로 피해자가 사망한 사건으로 상대방 책임이 비교적 명확하며(적합 조건 1), 국가를 상대로 하는 소송이므로 상대방의 자력이 충분합니다(적합 조건 2). 피해자의 사망이라는 중대한 피해가 발생했으며(적합 조건 4), 수차례 신고 기록과 대통령 질책에 따른 경찰 감찰 착수로 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>강간 전력 스토킹범 수차례 신고했음에도 피해자 목숨 잃어…李 대통령...</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6103131</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:23:16.358449+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>스토킹 피해자 보호조치 미흡으로 인한 살해 사건 발생. 법무부에서 스토킹 피해자 보호 앱 도입 논의 중.</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>경기 남양주에서 스토킹 피해 보호 대상이던 20대 여성이 살해당하며 피해자 보호조치의 실효성 문제가 다시 불거졌다. 법무부는 오는 6월부터 피해자가 가해자의 실시간 위치를 확인할 수 있는 앱 도입을 추진 중이다.</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>국가의 스토킹 피해자 보호 의무 불이행 가능성이 높아 상대방 책임이 비교적 명확하며(적합 조건 1), 피고가 국가가 될 경우 자력이 충분함(적합 조건 2). 생명권 침해로 피해 규모가 매우 크고(적합 조건 4), '피해 보호 대상' 기록 등 증거 확보 가능성이 높음(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>또다시 스토킹 살해 왜 막지 못했나…실시간 위치추적 앱 도입되면 달라...</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>bbc.com</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>https://www.bbc.com/korean/articles/c62dp6730xdo?xtor=AL-73-%5Bpartner%5D-%5Bnaver%5D-%5Bheadline%5D-%5Bkorean%5D-%5Bbizdev%5D-%5Bisapi%5D</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:22:33.369952+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>경찰청</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>경찰청 감찰조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>남양주에서 전자발찌 착용 남성이 스토킹 피해 여성을 살해하는 사건이 발생했다. 피해자가 경찰의 보호조치 대상이었음에도 범행을 막지 못해 경찰의 부실 대응에 대한 비판이 일었다. 대통령의 질타에 따라 경찰청은 즉시 감찰조사에 착수하여 사건 처리 과정 전반을 조사할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>상대방(경찰청)의 부실 대응 책임이 명확하며(적합 조건 1), 국가기관으로서 충분한 자력을 가짐(적합 조건 2). 대통령의 질타로 감찰조사가 진행 중이며(적합 조건 6), 살인이라는 중대한 피해가 발생함(적합 조건 4). 경찰의 보호조치 대상이었던 피해자가 사망한 점은 증거 확보 가능성을 높임(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>경찰, 대통령 질타에 남양주 스토킹 살인사건 부실 대응 감찰</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260316518390?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:21:55.871172+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>기록 전시를 통한 사회적 논의 촉발 단계</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>고성군문화재단이 납북어부의 온전한 삶을 위한 '출항' 기록 전시를 개최했다. 이 전시는 피해자들에게 합당한 보상이 이루어져야 한다는 질문을 던지며, 지역사회에서 사회적 대화의 발판이 되기를 기대하고 있다.</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>본 기사는 납북어부 피해자들에 대한 온전한 보상을 촉구하는 기록 전시회 개최 소식을 다루고 있으며, 사회적 대화를 위한 발판 마련을 목표로 한다. 현재 법적 절차의 진행이나 구체적인 소송 계획이 언급되지 않아 소송금융 투자 대상으로 적합하지 않다. (기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>고성군문화재단, 납북어부의 온전한 삶을 위한 '출항' 기록 전시 개최</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M228" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3530179</t>
+        </is>
+      </c>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:20:28.548742+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>살인 사건 형사 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>전자발찌 착용자가 스토킹 피해 여성을 살해한 사건에서, 경찰이 피해자의 여러 차례 신고에도 불구하고 가해자에 대한 '자동 접근 경보' 조치를 신청하지 않아 피해자 보호에 실패한 정황이 드러났다. 피해자는 경찰 지급 스마트워치를 착용했으나 경보가 울리지 않았으며, 경찰은 가해자 구치소 수감을 준비하던 중 사건이 발생했다. 현재 가해자는 의식불명 상태로 경찰 조사를 받지 못하고 있다.</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>경찰이 스토킹 및 가정폭력 신고를 인지하고 접근금지 조치를 했음에도 '자동 접근 경보' 신청을 누락하여 피해자 보호 의무를 다하지 못한 책임이 명확해 보인다. 상대방이 국가이므로 자력이 충분하며, 피해자가 사망한 중대한 사건으로 유족의 손해배상 청구액이 클 것으로 예상된다. 경찰 내부 기록 등 객관적 증거 확보가 용이하고 형사 수사가 진행 중인 점도 적합도를 높인다.</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>'자동 접근 경보' 신청 안 했다…국과수 감정 기다리는 사이 범행</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M219" t="inlineStr">
-[...718 lines deleted...]
-      </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6101350</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181888</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-14 12:28:11.431520+00:00</t>
+          <t>2026-03-16 00:28:43.362973+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
+          <t>경찰 수사 및 가해자 구속영장 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용한 40대 남성이 과거 연인이었던 20대 여성을 스토킹 끝에 살해한 사건. 가해자는 과거에도 폭력을 행사해 접근금지 명령을 받았고, 피해자는 신변 보호 스마트워치를 지급받았음에도 불구하고 범행이 발생. 전자발찌 경보도 울리지 않아 국가의 전자발찌 관리 및 피해자 보호 시스템에 대한 책임론이 제기될 수 있음.</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>가해자의 책임은 명확하나, 소송금융 투자 대상으로서 자력이 충분한 상대방(국가/공공기관)을 상대로 손해배상 청구를 진행해야 함. 전자발찌 관리 및 피해자 보호 시스템의 명백한 실패가 드러나 국가의 책임이 인정될 가능성이 높음. (적합 조건 2, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>1명 (사망 피해자 및 유족)</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>전자발찌 차고 직장 앞 잠복...스토킹 끝에 20대 여성 살해</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M230" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01722006645383976</t>
+        </is>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:25:40.929395+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>경찰의 부실 대응에 대한 논란 및 내부 조사 가능성, 가해자에 대한 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>전자발찌를 찬 스토킹 가해자가 피해자를 살해한 사건에서 경찰의 부실 대응이 드러났다. 피해 여성의 스토킹 고소에도 경찰이 피의자 소환에 한 달 넘게 불응한 것을 방치했고, 결국 가해자는 피해자 직장 앞에서 범행을 저질렀다. 이 사건으로 경찰의 대응 허점에 대한 논란이 커지고 있다.</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 피해 대응 부실로 인한 사망 사건으로, 상대방(국가/경찰)의 책임이 명확하고 자력이 충분합니다. KBS 단독 취재를 통해 경찰의 대응 허점이 구체적으로 드러났으며, 사망이라는 중대한 피해가 발생하여 손해배상 규모가 클 것으로 예상됩니다. (적합 조건 1, 2, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>[단독] 전자발찌 스토킹범 ‘소환 불응’ 한 달 냅둬…결국 직장 앞 범...</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L231" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508879&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:25:08.860476+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 살인 혐의 체포 영장 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>스토킹 보호 대상이던 20대 여성이 전자발찌 착용 가해 남성에게 살해당한 사건. 경찰이 더 강력한 접근 경보 조치(잠정조치 3의2호)를 적용하지 않아 피해자가 위험을 인지하지 못하고 사망에 이른 것으로 보도됨. 현재 경찰은 살인 혐의로 가해 남성에 대한 체포 영장을 신청할 예정.</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>본 사건은 스토킹 보호 대상이었던 피해자가 국가의 보호 조치 미흡으로 인해 살해당한 것으로, 상대방 책임이 비교적 명확하며(조건 1), 상대방인 국가의 자력이 충분합니다(조건 2). 피해 규모가 사망으로 매우 크고(조건 4), 경찰 수사 기록 등 증거 확보 가능성이 높으며(조건 5), 현재 경찰 수사가 진행 중입니다(조건 6). 따라서 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>대낮 스토킹 살인, '접근 경보'만 울렸어도</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6807624_37012.html</t>
+        </is>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:24:47.435810+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>가해자 검거 및 구속영장 신청 예정, 형사 수사 진행 중. 피해자 유족의 국가배상 청구 가능성.</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용한 40대 남성이 교제하던 20대 여성을 흉기로 살해한 사건. 피해자는 과거 여러 차례 경찰에 신고하고 접근금지 명령을 받았으며 스마트워치를 소지했음에도 범행을 피하지 못했다. 가해자는 검거되어 형사 수사가 진행 중이며, 피해자 유족은 국가의 보호 의무 소홀에 대한 손해배상 청구를 검토할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>가해자의 범행 책임이 명확하며(적합 조건 1), 피해자의 사망이라는 중대한 피해 규모(적합 조건 4)와 경찰 수사 기록, 전자발찌 기록 등 객관적 증거(적합 조건 5)가 충분하다. 특히, 피해자가 여러 차례 신고하고 접근금지 명령 및 스마트워치 지급 등 보호 조치가 있었음에도 살해당한 점은 국가의 보호 의무 소홀에 대한 국가배상 청구 가능성을 높이며, 이 경우 상대방(국가)의 자력이 충분하다(적합 조건 2). 현재 가해자에 대한 형사 절차가 진행 중이다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>‘전자발찌’ 찬채 또… 스토킹 살해</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M233" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260315509359?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:23:38.932791+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 가해자 병원 치료 중</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용하고 접근 금지 명령을 받은 스토킹 가해자가 20대 여성을 살해하는 사건이 발생했습니다. 경찰과 보호관찰관 간 정보 공유 부족과 스토킹 가해자 위치추적 전자장치 부착 조치 미적용 등 국가기관의 과실이 드러나 논란이 되고 있습니다. 현재 가해자는 검거되어 병원에서 치료 중이며 경찰 수사가 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>경찰과 보호관찰관 간 정보 공유 부족 및 잠정조치 3-2호 미적용 등 국가기관의 명백한 과실로 인해 피해자가 사망한 사건으로, 상대방(대한민국)의 책임이 비교적 명확하고 자력이 충분합니다. 피해 규모가 매우 크며, 기사에 상세한 경위가 명시되어 있어 증거 확보가 용이하고 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>경찰·보호관찰관 공조 부족에…끝내 막지 못한 ‘스토킹 살해’</t>
+        </is>
+      </c>
+      <c r="K234" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603160600005</t>
+        </is>
+      </c>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:22:58.890884+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰청, 법무부 등 관련 기관)</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>가해자 형사 수사 진행 중, 사법 당국의 보호 조치 실효성 논란 제기</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>경찰의 스마트워치와 법무부의 전자발찌 등 보호 조치에도 불구하고 스토킹 피해 여성이 전 연인에게 살해당하는 사건이 발생했습니다. 가해자의 전자발찌는 피해자와 무관한 사건으로 부착되어 경보가 작동하지 않았고, 경찰의 잠정조치도 구속까지는 이르지 못했습니다. 이 사건은 사법 당국의 보호 조치 실효성에 대한 심각한 논란을 야기하고 있으며, 유사한 스토킹 살인 사건이 반복되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>사법 당국(경찰, 법무부)의 보호 조치(스마트워치, 전자발찌, 잠정조치)에도 불구하고 스토킹 살인이 발생하여 국가의 책임이 비교적 명확합니다. (적합 조건 1) 상대방인 대한민국은 자력이 충분하며 (적합 조건 2) 유사 사건이 반복되어 집단적 피해 가능성이 높습니다. (적합 조건 3) 사망이라는 중대한 피해가 발생했으며 (적합 조건 4) 보호 조치 실패에 대한 객관적 증거 확보가 용이하고 (적합 조건 5) 가해자에 대한 형사 수사가 진행 중이며 사법 당국의 실효성 논란이 제기되고 있습니다. (적합 조건 6)</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>1명 (사망), 유사 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>전자발찌·스마트워치 다 있었는데… 또 스토킹 살인</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/03/16/20260316012005?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:20:16.849151+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>경찰의 부실 대응 논란 제기, 살인 사건 수사 및 체포영장 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>전자발찌를 찬 스토킹 가해자가 피해 여성을 살해한 사건으로, 경찰이 두 차례 소환 통보 불응에도 추가 조치를 하지 않았고, 피해자가 신변 보호를 요청했음에도 적절한 보호 조치(전자장치 부착 등)를 취하지 않아 '부실 대응 논란'이 제기되었습니다. 현재 가해자에 대한 체포영장이 신청된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>경찰의 부실 대응으로 인한 피해자의 사망 사건으로, 상대방(국가)의 책임이 비교적 명확하며(적합 조건 1), 자력이 충분합니다(적합 조건 2). 피해 규모가 매우 크고(사망, 적합 조건 4), 경찰 내부 기록 등 증거 확보가 가능합니다(적합 조건 5). 현재 경찰 수사가 진행 중이며 부실 대응 논란이 제기되어 공적 절차가 진행되고 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>[단독] 전자발찌 ‘스토킹 살해’ 40대 남성, 두 차례 경찰 소환 통보에...</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508749&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:37:01.104447+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰, 법무부)</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 살인 혐의 체포영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>스토킹 피해를 여러 차례 신고하고 스마트워치까지 지급받았던 20대 여성이 전자발찌를 찬 가해 남성에게 살해당했습니다. 가해 남성의 전자발찌는 스토킹 대응용이 아니었고, 피해자 접근 시 자동 경보가 울리는 조치가 미흡했던 것으로 드러났습니다. 현재 경찰은 가해 남성에 대해 살인 혐의로 체포 영장을 신청할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>피해자가 스토킹 피해를 여러 차례 신고하고 스마트워치까지 지급받았음에도 불구하고, 경찰 및 법무부의 미흡한 조치(스토킹 대응용 전자발찌 미적용 등)로 인해 살해당한 사건입니다. 국가의 보호 의무 소홀에 대한 책임이 비교적 명확하며(적합 조건 1), 상대방(국가)의 자력이 충분하고(적합 조건 2), 다수의 신고 기록 등 증거 확보가 용이합니다(적합 조건 5). 피해 규모가 사망에 이르러 매우 크며(적합 조건 4), 현재 경찰 수사가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>지난해부터 범행 위험 조짐‥'자동경보'만 울렸어도</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L237" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807572_37004.html</t>
+        </is>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:35:45.456853+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 체포영장 신청 진행 중, 가해자 의식 불명으로 조사 지연. 경찰의 스토킹 자동경보 조치 미흡 관련 추가 조사 가능성.</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>전자발찌 착용 남성이 사실혼 관계였던 여성을 스토킹 끝에 살해한 사건. 가해자는 피해자 직장 인근에서 대기하다 차량을 가로막고 범행. 경찰에 신고했으나 결국 사망. 가해자는 도주 중 전자발찌를 끊고 자해 시도 후 병원 이송. 경찰은 체포영장을 신청하고 수사를 진행 중이며, 경찰의 스토킹 자동경보 조치 미흡 여부도 논란이 될 수 있음.</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>피해 규모가 매우 크고(살해), 상대방(국가)의 자력이 충분함. 경찰의 스토킹 자동경보 조치 미흡 가능성이 제기되어 국가의 책임이 논의될 수 있으며, 경찰 수사 등 공적 절차가 진행 중이므로 증거 확보가 용이함. (적합 조건 1, 2, 4, 5, 6 충족)</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>[단독] 피해자 직장 인근 길목서 대기...차로 가로막고 범행</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603151956154637</t>
+        </is>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:34:33.937204+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>경찰 내부 조사 및 스토킹 관계성 범죄 전수 점검 진행 중</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>전자발찌를 찬 스토커에게 살해당한 피해 여성이 범행 전 위치추적 의심 장치 발견 및 스토킹 피해를 수차례 신고했음에도 경찰의 미흡한 조치로 인해 사망했습니다. 경찰은 뒤늦게 과거 신고 이력 및 조치 적절성 여부를 확인하고 스토킹 등 관계성 범죄 대상자에 대한 전수 점검에 나설 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 피해자 보호 조치 미흡으로 인한 사망 사건으로, 국가의 책임이 비교적 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 피해 규모가 크고(적합 조건 4), 경찰 신고 기록 등 객관적 증거 확보가 용이하며(적합 조건 5), 경찰 내부 조사 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>위치추적기 같아요  신고 뒤 스토킹 피살…경찰 뒤늦게  전수조사</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M239" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/15/2026031590104.html</t>
+        </is>
+      </c>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:32:39.111136+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 피의자 구속영장 신청 예정, 경찰의 스토킹 대응 적절성 조사 중</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용한 40대 남성이 교제했던 20대 여성을 살해한 사건입니다. 가해자는 과거 성범죄로 전자발찌를 착용 중이었고, 피해자는 가해자의 스토킹으로 인해 임시조치 및 잠정조치 대상이었음에도 불구하고 살해당했습니다. 경찰은 피해자의 신고 이력과 대응 과정의 적절성 여부를 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>피해자 사망이라는 중대한 피해가 발생했으며, 경찰의 스토킹 대응 및 보호조치 미흡 여부에 대한 조사가 진행 중이므로 국가배상 청구 가능성이 높습니다. 상대방(국가)의 자력이 충분하고, 경찰 수사 기록 등 객관적 증거 확보가 용이합니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>1명 (사망 피해자 B씨의 유족)</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>전자발찌 찬 스토킹 살해범, 의식 흐려 조사 난항</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01945046645383648</t>
+        </is>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:31:45.467183+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>스토킹 살인 사건에 대한 형사 수사 진행 중, 경찰의 부실 대응 관련 감찰 및 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>경기 남양주에서 20대 여성이 스토킹 가해자 A씨에게 살해당했다. 피해자가 A씨를 여러 차례 경찰에 신고했음에도 불구하고 사건을 막지 못해 경찰의 부실 대응에 대한 비판이 커지고 있다. 현재 A씨에 대한 형사 수사가 진행 중이며, 유족들은 경찰의 책임에 대한 국가배상 소송을 검토할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>경찰에 여러 차례 신고했음에도 스토킹 살인을 막지 못한 점으로 미루어 경찰의 부실 대응 책임이 비교적 명확하게 제기될 수 있으며, 이 경우 상대방(국가)의 자력이 충분합니다. 살인 사건으로 피해 규모가 매우 크고, 경찰 신고 기록 등 객관적 증거 확보가 용이하며, 가해자에 대한 형사 절차가 진행 중입니다. (적합 조건: 상대방 책임이 비교적 명확함, 상대방에게 자력이 충분함, 피해 규모가 큼, 증거가 있거나 확보 가능함, 이미 공적 절차가 진행 중임)</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>[자막뉴스] '스토킹 살인' 전자발찌 40대…여러 차례 신고에도 못 막았...</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008477925&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:29:27.070000+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰, 법무부)</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 가해자 의식 불명 상태, 정부 보호 시스템 미비 지적</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>경기 남양주에서 스토킹 보호 대상인 20대 여성이 전자발찌 착용자인 40대 남성의 흉기 공격으로 사망했습니다. 피해자는 경찰 지급 스마트워치로 신고했으나 살인을 막지 못했으며, 법원의 잠정조치와 경찰의 구속영장 신청 검토에도 불구하고 적절한 보호 조치가 이뤄지지 않아 정부의 스토킹 범죄 예방 및 보호 장치 한계가 지적되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>경찰과 법무부의 스토킹 보호 시스템 미비 및 잠정조치 미이행 등 관리 소홀 책임이 명확히 지적되어 상대방 책임이 비교적 명확합니다. 대한민국 정부를 상대로 한 국가배상 청구 가능성이 높으며, 이는 자력이 충분한 상대방에 해당합니다. 사망이라는 중대한 피해가 발생했고, 스마트워치 신고 기록, 전자발찌 관리 기록, 잠정조치 결정 등 객관적 증거 확보가 용이하며, 경찰 수사가 진행 중인 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>스마트워치 눌렀지만…스토킹 살인 또 못 막아</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20019540?ref=naver</t>
+        </is>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:27:55.334992+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>가해자 검거 및 살인 혐의 수사 중, 경찰의 부실 대응에 대한 책임 규명 필요</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>경기 남양주에서 20대 여성이 스토킹 가해자에게 살해당하는 사건이 발생했습니다. 가해자는 이미 접근금지 명령 대상이었으나, 경찰이 전자장치 부착 등 적극적인 보호 조치를 취하지 않아 피해를 막지 못했다는 지적이 나옵니다. 경찰의 안일한 대처가 반복되고 있다는 비판과 함께, 국가의 책임이 제기될 수 있는 사안입니다.</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 대응 부실로 인한 피해자 사망 사건으로, 경찰의 과실 책임이 명확하게 지적되고 있습니다 (적합 조건 1). 상대방은 국가이므로 배상 능력이 충분하며 (적합 조건 2), 사망 사건이므로 피해 규모가 큽니다 (적합 조건 4). 경찰의 내부 기록 등을 통해 증거 확보가 가능하며 (적합 조건 5), 가해자에 대한 형사 절차가 진행 중입니다 (적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>1명 (사망자 A씨, 유족 다수)</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>스토킹 범죄에 또 '접근금지'만…가해자 위치는 '깜깜이'</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260315010004327</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:27:26.476666+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 경찰 대응 적절성 내부 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>전자발찌 착용 상태의 40대 남성이 스토킹하던 20대 여성을 살해한 사건. 가해자는 과거 가정폭력 및 스토킹으로 임시조치 및 잠정조치 대상이었으며, 경찰은 가해자에 대한 구속영장 및 잠정조치 4호 신청을 준비 중이었다. 경찰은 피해자의 신고 이력과 경찰의 대응 과정이 적절했는지에 대해 사실관계를 확인하고 있다.</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>피해자가 스토킹 및 가정폭력 관련 보호조치 대상이었음에도 불구하고 살해당한 사건으로, 경찰의 대응 과정에 대한 내부 조사가 진행 중. 이는 국가/경찰의 책임 가능성(적합 조건 1)과 충분한 자력(대한민국, 적합 조건 2)을 가진 상대방을 특정할 수 있게 함. 사망이라는 중대한 피해 규모(적합 조건 4)와 경찰 수사 기록 등 객관적 증거 확보 가능성(적합 조건 5), 그리고 공적 절차(경찰 내부 조사, 형사 수사, 적합 조건 6)가 진행 중인 점을 고려할 때 소송금융 적합도가 높음. 다만, 피해자가 1명인 점은 집단소송 가능성을 낮춤.</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>[속보] ‘스토킹 살해’ 40대 전자발찌男…입원해 조사도 영장신청도 못...</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L244" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M244" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11988478</t>
+        </is>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:25:13.962860+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 구속 영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>남양주에서 스토킹 피해 여성이 스마트워치와 전자발찌가 무용지물이 된 상황에서 피살당하는 사건이 발생했다. 경찰의 보호 조치와 법무부의 전자발찌 감시 시스템이 제대로 작동하지 않아 사법 당국의 실효성 논란이 커지고 있다. 현재 경찰은 피의자 검거 후 수사를 진행 중이며, 유사 사건이 반복되고 있어 국가의 책임 문제가 제기될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>사법 당국(경찰, 법무부)의 보호 조치 및 감시 시스템 실패로 인한 국가 책임이 명확해 보이며 (상대방 책임 명확, 상대방 자력 충분), 스마트워치 기록, 전자발찌 데이터 등 객관적 증거 확보가 용이함 (증거 확보 가능). 유사 사건이 반복적으로 발생하여 집단적 피해 가능성이 높고, 피해자가 사망에 이른 중대한 사건으로 피해 규모가 크며, 현재 경찰 수사가 진행 중임 (집단적 피해, 피해 규모 큼, 공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>전자발찌·스마트워치 ‘무용지물’…남양주 스토킹 피해 여성 피살</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M245" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/03/15/20260315500096?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:24:18.733993+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>가해자 검거 및 수사 진행 중, 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>전자발찌 착용 및 접근 금지 명령을 받은 40대 남성이 스토킹하던 20대 여성을 살해한 사건입니다. 경찰과 법무부 보호관찰관 간의 정보 공유 부재와 잠정조치 미적용 등 공무원들의 과실이 범행을 막지 못한 원인으로 지적됩니다. 현재 가해자는 검거되어 치료 중이며, 경찰은 구속영장을 신청할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>국가기관(경찰, 법무부)의 명백한 과실로 인한 책임이 명확하며, 상대방의 자력이 충분합니다. 사망 사건으로 피해 규모가 매우 크고, 공무원들의 조치 미이행 기록 등 객관적 증거 확보 가능성이 높습니다. 현재 가해자 검거 후 수사가 진행 중인 단계입니다.</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
+          <t>1명 (사망 피해자)</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>전자발찌도 차고 있었는데···주말 오전의 ‘참극’ 왜 못 막았나</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L246" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M246" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603151719001</t>
+        </is>
+      </c>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:23:53.315236+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>가해자 검거 및 수사 중, 경찰의 피해자 보호 조치 적절성 자체 조사 중</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>전자발찌 착용 스토킹 살해범이 피해 여성을 살해한 사건. 피해자는 수차례 경찰에 신고하고 보호 조치를 받았으나 결국 사망했다. 경찰은 가해자 검거 후 수사 중이며, 피해자 신고 이력과 경찰 대응 과정의 적절성에 대해 자체 확인 중이다.</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>경찰의 반복된 신고에도 불구하고 피해자 보호에 실패하여 사망에 이르게 한 사건으로, 국가의 직무유기 또는 과실 책임이 제기될 수 있음. 대한민국은 자력이 충분하며, 경찰의 대응 기록 등 객관적 증거 확보가 용이함. 또한, 유사 사건이 다수 발생하여 보호 조치 실효성 문제가 지속적으로 제기되고 있어, 국가배상 소송의 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>스토킹 살해범, 검거 직전 약 먹어 조사 난항…체포영장(종합)</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L247" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M247" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6485027?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260315045128</t>
+        </is>
+      </c>
+      <c r="N247" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:22:18.746599+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>가해자에 대한 경찰 수사 진행 중, 경찰의 잠정조치 미적용 관련 논란</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>전자발찌를 찬 스토킹 가해자가 피해 여성을 살해한 사건에서, 경찰이 가해자에게 피해자 접근 시 자동 경보가 울리는 잠정조치 3의 2호를 적용하지 않은 것으로 확인되었습니다. 가해자는 피해 여성 직장 인근에서 대기하다 범행을 저질렀으며, 경찰의 조치 미흡이 피해를 막지 못했다는 비판이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>경찰이 스토킹처벌법상 잠정조치 3의 2호(위치추적 전자장치 부착 및 자동경보)를 적용하지 않아 피해를 막지 못했다는 점에서 경찰의 과실이 명확해 보입니다(상대방 책임이 비교적 명확함). 피고는 국가(경찰)로 자력이 충분하며(상대방에게 자력이 충분함), 피해자가 사망에 이른 중대한 사건으로 손해배상액이 클 것으로 예상됩니다(피해 규모가 큼). 경찰의 조치 내역 및 해명 등 객관적 증거가 존재하며(증거가 있거나 확보 가능함), 가해자에 대한 수사가 진행 중입니다(이미 공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>[단독] 스토킹 살해, 자동경보 조치 없었다... 피해자 직장 인근에서 대...</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L248" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M248" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603151651027373</t>
+        </is>
+      </c>
+      <c r="N248" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:22:07.314913+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 경찰 대응 적절성 내부 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>접근금지 명령과 스마트워치, 전자발찌 등 보호 조치에도 불구하고 스토킹 가해자가 피해자를 살해한 사건. 피해자는 범행 직전 스마트워치로 구조를 요청했으나 끝내 사망했으며, 경찰의 미흡한 대응과 보호 조치의 실효성에 대한 비판이 거세다. 경찰은 가해자 수사와 함께 경찰 대응의 적절성 여부를 조사할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>경찰 및 법무부 등 국가기관의 보호 조치(스마트워치, 전자발찌, 접근금지 명령) 실패로 인한 사망 사건으로, 국가배상 책임이 비교적 명확하게 제기될 수 있음 (상대방 책임 명확). 상대방(국가)의 자력이 충분하며 (상대방 자력 충분), 유사 사건이 반복되고 있어 집단적 피해 가능성이 있고 (집단적 피해), 피해 규모가 크며 (피해 규모 큼), 경찰 내부 조사 등 공적 절차가 진행 중이고 (공적 절차 진행 중), 관련 증거 확보가 용이함 (증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>1명 (사망), 유족 다수</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>경찰서 찾아가고 스마트워치까지 눌렀는데... 네티즌들 경악하게 만든 ...</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>wikitree.co.kr</t>
+        </is>
+      </c>
+      <c r="L249" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M249" t="inlineStr">
+        <is>
+          <t>https://www.wikitree.co.kr/articles/1124896</t>
+        </is>
+      </c>
+      <c r="N249" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:23:11.640341+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>피해자 유족의 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>전자발찌 착용자에 의해 20대 여성이 살해당한 사건으로, 피해자는 경찰로부터 비상 신고용 스마트워치와 맞춤형 순찰 등 보호 조치를 받았으나 해당 조치가 종료된 후에도 가해자의 접근이 이어지다 결국 살해당했습니다. 이는 경찰의 피해자 보호 시스템에 중대한 결함이 있었음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>경찰의 피해자 보호 조치에도 불구하고 살해 사건이 발생하여 국가(경찰)의 책임이 비교적 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 사망이라는 중대한 피해가 발생하여 피해 규모가 크고(적합 조건 4), 경찰 기록 등 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>수억 원 이상</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>스마트워치 신고·경찰 보호에도…전자발찌 40대, 20대 여성 살해</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>weekly.chosun.com</t>
+        </is>
+      </c>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr">
+        <is>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49669</t>
+        </is>
+      </c>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:21:24.314112+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰청)</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>스토킹 피해자 보호 시스템 미비 논란 재점화, 관련 수사 또는 감사 가능성</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>스토킹 피해를 입은 20대 여성이 피살되는 사건이 발생하며, 스마트워치 지급 및 순찰 강화 등 수사기관의 피해자 보호 조치가 피해자 자력방어에 편중되어 있다는 논란이 재점화되었습니다. 이는 국가의 보호 의무 소홀에 대한 책임을 물을 수 있는 중대한 사안으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>수사기관의 스토킹 피해자 보호 시스템 미비 및 피해자 자력방어에 편중된 보호 조치로 인해 중대한 피해(사망)가 발생하여 국가의 책임이 비교적 명확해 보입니다. 상대방인 국가(경찰청)는 자력이 충분하며, 스마트워치 기록, 경찰 대응 기록 등 객관적 증거 확보 가능성이 높습니다. 피해 규모가 사망에 이르러 매우 큽니다.</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>스토킹 피해 20대 여성 피살…스마트워치 '피해자 자력방어 논란' 재점...</t>
+        </is>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>newsworks.co.kr</t>
+        </is>
+      </c>
+      <c r="L251" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M251" t="inlineStr">
+        <is>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=834070</t>
+        </is>
+      </c>
+      <c r="N251" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:19:00.001674+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>대한민국 (법무부, 경찰청 등)</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용한 40대 남성이 과거 연인 관계였던 20대 여성을 살해한 사건. 가해자는 가정폭력 및 스토킹으로 접근 금지 명령을 받은 상태였으며, 피해자에게 지급된 스마트워치와 가해자의 전자발찌 모두 범행을 막지 못함. 경찰은 가해자를 검거하고 구속영장을 신청할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 명확하며(적합 조건 1), 전자발찌 및 스마트워치 관리 시스템의 미흡으로 인한 국가의 책임 가능성이 높아 자력 있는 상대방을 특정할 수 있음(적합 조건 2). 피해 규모가 매우 크고(사망, 적합 조건 4), 경찰 수사 등 공적 절차가 진행 중이며 객관적 증거 확보가 용이함(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>‘전자발찌’ 차고 길거리서 여성 살해…‘스마트워치’도 범행 못 막아</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M252" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508487&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:17:40.601707+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>피의자 검거 및 경찰 수사 중, 경찰의 보호 조치 적절성 내부 확인 중</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용한 40대 남성에게 20대 여성이 살해당한 사건. 피해자는 범행 직전 경찰이 지급한 스마트워치로 112에 신고했으나 참변을 막지 못했다. 경찰은 과거부터 피해자에게 스마트워치 지급 및 보호 조치를 해왔으며, 현재 경기북부경찰청에서 신고 이력과 경찰 조치의 적절성 여부를 확인하고 있다.</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>경찰의 보호 조치 미흡으로 인한 국가 책임 가능성이 높고, 사망 사건으로 피해 규모가 매우 큼. 스마트워치 신고 기록 등 객관적 증거가 존재하며, 경찰 자체 조사 등 공적 절차가 진행 중임. 상대방(국가)의 자력도 충분함. (적합 조건 1, 2, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>1명 (사망), 유족 다수</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>살려달라  스마트워치 눌렀지만...20대女, '전자발찌' 40대男에 살해</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02286166645383320</t>
+        </is>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:32:00.956797+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 피해자 보호 시스템 문제점 부각 및 비판 고조. 유사 사례 반복으로 인한 추가 피해 가능성 제기.</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>스토킹 피해 여성이 스마트워치를 지급받았음에도 불구하고, 피의자의 전자발찌와 연동되지 않아 경보가 울리지 않아 살해당한 사건. 경찰의 스토킹 피해자 보호 시스템이 제대로 작동하지 않았다는 비판이 커지고 있으며, 유사한 사건이 반복되고 있어 시스템적 결함에 대한 국가배상 소송 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>경찰의 스토킹 피해자 보호 시스템의 명백한 과실로 인해 피해자가 사망한 사건. 상대방(국가)의 자력이 충분하며, 유사 사건이 반복되고 있어 집단적 피해 가능성이 높음. 사망이라는 중대한 피해가 발생했고, 시스템적 문제에 대한 증거 확보가 용이함.</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>다수 (유사 사례 반복)</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>[단독] 피해자 스마트워치, 피의자 전자발찌와 연동 안 돼 '경보 불가'</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M254" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603141930370350</t>
+        </is>
+      </c>
+      <c r="N254" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:30:45.451226+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>경기도 남양주에서 20대 여성이 사실혼 관계였던 40대 남성에게 살해당했다. 가해 남성은 전자발찌 착용자였으며, 피해 여성은 반복된 폭력으로 경찰의 신변보호를 받고 있었다. 경찰은 가해 남성을 살인 혐의로 구속영장을 신청할 방침이며, 이 사건은 경찰의 신변보호 소홀에 대한 국가배상 청구 가능성을 내포하고 있다.</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>피해자가 경찰의 신변보호를 받고 있었음에도 살해당한 사건으로, 국가의 보호 의무 소홀에 대한 책임이 명확해질 가능성이 높습니다. 상대방(국가)의 자력이 충분하며, 사망이라는 피해 규모가 매우 크고, 경찰 수사 기록 등 증거 확보가 용이합니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>1명 (피해자 유족)</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>주말 아침 남양주서 20대 여성 피살…범인은 '전자발찌' 40대</t>
+        </is>
+      </c>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L255" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M255" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/14/2026031490104.html</t>
+        </is>
+      </c>
+      <c r="N255" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:29:35.699809+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>경찰 내부 감찰 및 가해자 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>남양주시에서 스토킹 피해 여성이 경찰의 신변보호 조치와 스마트워치, 가해자의 전자발찌에도 불구하고 살해당하는 사건이 발생했다. 피해자는 여러 차례 신고하고 보호 조치를 받았으나 결국 범행을 막지 못했으며, 경찰과 법무부의 미흡한 대응이 도마 위에 올랐다. 현재 경찰은 내부 대응의 적절성을 확인 중이다.</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>경찰과 법무부의 보호 조치 실패로 인한 국가배상 책임이 비교적 명확하며, 상대방(국가)의 자력이 충분함. 스마트워치 신고 기록, 전자발찌 관리 내역 등 객관적 증거 확보가 용이하며, 유사 사건이 반복되는 점을 고려할 때 집단적 피해 가능성도 있음. 현재 경찰 내부 감찰이 진행 중인 점도 긍정적임.</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>1명 (사망), 유사 피해자 다수 가능성</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>경찰서 찾아가고 스마트워치 눌렀는데…스토킹 살해 못 막아(종합)</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L256" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M256" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260314041151060?input=1195m</t>
+        </is>
+      </c>
+      <c r="N256" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:29:24.266738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>살인 사건 수사 중, 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용한 40대 남성이 20대 여성을 스토킹 살해한 사건이 발생했습니다. 가해자는 과거 강간상해로 전자발찌를 부착했으나, 이번 스토킹 피해 여성에 대한 직접적인 보호 조치나 전자장치 부착 명령이 없어 피해를 막지 못했습니다. 경찰과 법무부의 미흡한 조치와 시스템적 한계가 드러나, 유족의 국가배상 청구 가능성이 제기됩니다.</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>경찰과 법무부가 피해자의 반복된 스토킹 신고와 가해자의 전자발찌 착용 사실을 인지했음에도 적절한 보호 조치(전자장치 부착 명령, 구속 등)를 취하지 않아 피해 발생에 대한 책임이 명확해 보입니다. 피고가 국가이므로 배상 능력이 충분하며, 피해자가 사망에 이른 중대한 사건으로 유족의 피해 규모가 클 것으로 예상됩니다. 경찰 신고 기록, 스마트워치 지급 기록, 전자발찌 관제 기록 등 객관적인 증거가 다수 존재하며, 현재 살인 사건에 대한 형사 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>가해자 전자발찌는 별건의 사건… 경찰 조치 부재로 이번 사건에서 무용...</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L257" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M257" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1760236</t>
+        </is>
+      </c>
+      <c r="N257" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:29:16.869003+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>가해자 형사 수사 진행 중, 피해자 유족의 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>경기 남양주에서 20대 여성이 사실혼 관계였던 40대 남성에게 살해당한 사건입니다. 피해자는 스토킹 피해로 수차례 신고하고 스마트워치까지 작동했음에도 불구하고 경찰의 보호를 받지 못해 피살되었으며, 이에 따라 가해자에 대한 형사 처벌 외에 경찰의 부실 대응에 대한 국가배상 책임이 제기될 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>사망이라는 중대한 피해가 발생했으며, 피해자의 수차례 신고 기록 및 스마트워치 작동 기록 등 국가의 부실 대응에 대한 증거 확보가 용이합니다. 또한, 국가를 상대로 한 소송 시 배상 자력이 충분하며, 가해자에 대한 형사 절차가 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr">
+        <is>
+          <t>1명 (사망 피해자) 및 유족 다수</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>스마트워치 작동했는데도 못 막아…스토킹 피해 여성 피살(종합2보)</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L258" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M258" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6101350</t>
+        </is>
+      </c>
+      <c r="N258" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:28:11.431520+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
           <t>법무부 경위 파악 중, 경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F230" t="inlineStr">
+      <c r="F259" t="inlineStr">
         <is>
           <t>전자발찌 착용 스토킹 가해자가 20대 피해 여성을 살해한 사건이 발생했습니다. 피해자는 스마트워치와 접근금지 등 보호 조치를 받았음에도 불구하고 살해당했으며, 가해자는 범행 직후 전자발찌를 훼손하고 도주했습니다. 법무부는 전자발찌 훼손 경위를 파악 중이며, 유사 사건들이 반복되며 보호 조치의 실효성 논란이 커지고 있습니다.</t>
         </is>
       </c>
-      <c r="G230" t="inlineStr">
+      <c r="G259" t="inlineStr">
         <is>
           <t>전자발찌, 스마트워치 등 국가의 보호 조치가 무력화되어 스토킹 피해자가 살해당한 사건으로, 국가의 책임이 비교적 명확하며(적합 조건 1), 상대방인 대한민국 정부는 자력이 충분합니다(적합 조건 2). 유사 사건들이 반복되고 있어 시스템적 문제로 인한 집단적 피해 가능성이 있으며(적합 조건 3), 피해 규모가 사망에 이르러 매우 큽니다(적합 조건 4). 전자발찌 기록, 보호 조치 내역 등 객관적 증거 확보가 가능하고(적합 조건 5), 법무부의 경위 파악 및 경찰 수사가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H230" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I230" t="inlineStr">
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
         <is>
           <t>1명 (유사 피해자 다수 가능성)</t>
         </is>
       </c>
-      <c r="J230" t="inlineStr">
+      <c r="J259" t="inlineStr">
         <is>
           <t>전자발찌·스마트워치도 ‘살인’ 못 막았다…‘스토킹 피해’ 20대 여성...</t>
         </is>
       </c>
-      <c r="K230" t="inlineStr">
+      <c r="K259" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L230" t="inlineStr">
+      <c r="L259" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M230" t="inlineStr">
+      <c r="M259" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11988145</t>
         </is>
       </c>
-      <c r="N230" t="inlineStr">
+      <c r="N259" t="inlineStr">
         <is>
           <t>2026-03-14 12:27:20.088819+00:00</t>
         </is>
       </c>
     </row>
-    <row r="231">
-[...10 lines deleted...]
-      <c r="C231" t="inlineStr">
+    <row r="260">
+      <c r="A260" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D231" t="inlineStr">
+      <c r="D260" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E231" t="inlineStr">
+      <c r="E260" t="inlineStr">
         <is>
           <t>경찰 수사 및 보호조치 실패 관련 내부 조사 진행 중</t>
         </is>
       </c>
-      <c r="F231" t="inlineStr">
+      <c r="F260" t="inlineStr">
         <is>
           <t>남양주에서 20대 여성이 사실혼 관계 남성에게 살해당했습니다. 피해자는 경찰의 보호조치 대상이었고 스마트워치를 지급받았으며, 가해자는 전자발찌를 착용 중이었으나 범행을 막지 못해 국가의 보호 시스템 실패에 대한 비판이 제기되고 있습니다. 경찰은 가해자를 검거하여 범행 동기와 경위를 조사 중입니다.</t>
         </is>
       </c>
-      <c r="G231" t="inlineStr">
+      <c r="G260" t="inlineStr">
         <is>
           <t>피해자가 경찰의 보호조치 대상이었고 스마트워치까지 지급받았음에도 살해당했으며, 가해자 또한 전자발찌 착용 중이었음에도 범행을 막지 못해 국가의 보호 의무 소홀에 대한 책임이 명확히 제기될 수 있습니다. 상대방(대한민국)의 자력이 충분하며, 경찰 수사 등 공적 절차가 진행 중이고, 보호조치 실패에 대한 객관적 증거 확보가 가능합니다.</t>
         </is>
       </c>
-      <c r="H231" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I231" t="inlineStr">
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J231" t="inlineStr">
+      <c r="J260" t="inlineStr">
         <is>
           <t>교제 남성에게 살해 당한 20대女…보호조치, 스마트워치, 전자발찌 무용...</t>
         </is>
       </c>
-      <c r="K231" t="inlineStr">
+      <c r="K260" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L231" t="inlineStr">
+      <c r="L260" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M231" t="inlineStr">
+      <c r="M260" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11574529?ref=naver</t>
         </is>
       </c>
-      <c r="N231" t="inlineStr">
+      <c r="N260" t="inlineStr">
         <is>
           <t>2026-03-14 12:26:39.501064+00:00</t>
         </is>
       </c>
     </row>
-    <row r="232">
-[...10 lines deleted...]
-      <c r="C232" t="inlineStr">
+    <row r="261">
+      <c r="A261" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
         <is>
           <t>대한민국 (법무부, 경찰 등)</t>
         </is>
       </c>
-      <c r="D232" t="inlineStr">
+      <c r="D261" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E232" t="inlineStr">
+      <c r="E261" t="inlineStr">
         <is>
           <t>경찰 수사 및 법무부 전자발찌 훼손 경위 파악 중</t>
         </is>
       </c>
-      <c r="F232" t="inlineStr">
+      <c r="F261" t="inlineStr">
         <is>
           <t>전자발찌 착용 중이던 40대 남성이 사실혼 관계의 20대 여성을 흉기로 살해한 사건입니다. 가해자는 과거 성범죄 전력이 있었고, 피해자는 가정폭력 및 스토킹 보호조치와 비상 스마트워치를 지급받았음에도 비극을 막지 못했습니다. 전자발찌의 경보 기능 미작동 등 보호 시스템의 실효성 문제가 제기되며 경찰 수사 및 법무부의 경위 파악이 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G232" t="inlineStr">
+      <c r="G261" t="inlineStr">
         <is>
           <t>가해자 A씨의 범행 책임이 명확하며, 전자발찌 및 보호조치 미흡으로 인한 국가의 책임이 제기될 수 있어 상대방(국가)의 자력이 충분합니다. 사망 사건으로 피해 규모가 크고, 경찰 수사 및 법무부의 전자발찌 훼손 경위 파악 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다.</t>
         </is>
       </c>
-      <c r="H232" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I232" t="inlineStr">
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
         <is>
           <t>1명 (사망 피해자 B씨의 유족)</t>
         </is>
       </c>
-      <c r="J232" t="inlineStr">
+      <c r="J261" t="inlineStr">
         <is>
           <t>토요일 아침, 남양주 길바닥에서 40대 전자발찌 男이 벌인 흉기 살해 사...</t>
         </is>
       </c>
-      <c r="K232" t="inlineStr">
+      <c r="K261" t="inlineStr">
         <is>
           <t>huffingtonpost.kr</t>
         </is>
       </c>
-      <c r="L232" t="inlineStr">
+      <c r="L261" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M232" t="inlineStr">
+      <c r="M261" t="inlineStr">
         <is>
           <t>https://www.huffingtonpost.kr/article/250296</t>
         </is>
       </c>
-      <c r="N232" t="inlineStr">
+      <c r="N261" t="inlineStr">
         <is>
           <t>2026-03-14 12:26:29.987779+00:00</t>
         </is>
       </c>
     </row>
-    <row r="233">
-[...10 lines deleted...]
-      <c r="C233" t="inlineStr">
+    <row r="262">
+      <c r="A262" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D233" t="inlineStr">
+      <c r="D262" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E233" t="inlineStr">
+      <c r="E262" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 보호 조치 실효성 논란 제기</t>
         </is>
       </c>
-      <c r="F233" t="inlineStr">
+      <c r="F262" t="inlineStr">
         <is>
           <t>전자발찌와 스마트워치 등 보호 조치에도 불구하고 살인 사건이 발생하여, 국가의 폭력 및 스토킹 피해자 보호 조치 실효성에 대한 논란이 재점화되었습니다. 이는 국가배상 책임 및 유사 피해자들의 집단적 소송 가능성을 시사합니다.</t>
         </is>
       </c>
-      <c r="G233" t="inlineStr">
+      <c r="G262" t="inlineStr">
         <is>
           <t>국가의 보호 조치(전자발찌, 스마트워치)가 살인을 막지 못해 국가배상 책임이 제기될 수 있으며 (적합 조건 1, 2), 살인 사건으로 피해 규모가 매우 큽니다 (적합 조건 4). 또한, 보호 조치 실효성 문제는 유사 피해자 다수에게 영향을 미칠 수 있어 집단적 소송 가능성도 있습니다 (적합 조건 3).</t>
         </is>
       </c>
-      <c r="H233" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I233" t="inlineStr">
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J233" t="inlineStr">
+      <c r="J262" t="inlineStr">
         <is>
           <t>전자발찌도 못 막은 살해… 남양주 피의자, 폭력·스토킹도</t>
         </is>
       </c>
-      <c r="K233" t="inlineStr">
+      <c r="K262" t="inlineStr">
         <is>
           <t>hankookilbo.com</t>
         </is>
       </c>
-      <c r="L233" t="inlineStr">
+      <c r="L262" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M233" t="inlineStr">
+      <c r="M262" t="inlineStr">
         <is>
           <t>https://www.hankookilbo.com/news/article/A2026031417300000057?did=NA</t>
         </is>
       </c>
-      <c r="N233" t="inlineStr">
+      <c r="N262" t="inlineStr">
         <is>
           <t>2026-03-14 12:26:19.565041+00:00</t>
         </is>
       </c>
     </row>
-    <row r="234">
-[...10 lines deleted...]
-      <c r="C234" t="inlineStr">
+    <row r="263">
+      <c r="A263" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D234" t="inlineStr">
+      <c r="D263" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E234" t="inlineStr">
+      <c r="E263" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 유사 사건 다수 발생</t>
         </is>
       </c>
-      <c r="F234" t="inlineStr">
+      <c r="F263" t="inlineStr">
         <is>
           <t>전자발찌 착용 및 접근 금지 명령을 받은 남성이 사실혼 관계 여성을 살해한 사건이 발생했습니다. 피해자에게 지급된 스마트워치와 가해자의 전자발찌 모두 범죄를 막지 못했으며, 유사한 보호조치 무용지물 사례가 반복적으로 지적되고 있습니다. 당국의 보호조치 실효성에 대한 비판이 커지고 있습니다.</t>
         </is>
       </c>
-      <c r="G234" t="inlineStr">
+      <c r="G263" t="inlineStr">
         <is>
           <t>당국의 보호조치(전자발찌, 스마트워치) 실패로 인한 살인 사건으로, 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 유사 사건이 반복적으로 발생하여 집단적 피해 가능성이 높고, 피해 규모가 매우 큽니다. 경찰 수사가 진행 중이며, 관련 증거 확보가 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H234" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I234" t="inlineStr">
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
         <is>
           <t>다수 (유사 사건 피해자 포함)</t>
         </is>
       </c>
-      <c r="J234" t="inlineStr">
+      <c r="J263" t="inlineStr">
         <is>
           <t>스마트워치도 접근 금지도 못 막았다…전자발찌 찬 남성에 '교제 살인'...</t>
         </is>
       </c>
-      <c r="K234" t="inlineStr">
+      <c r="K263" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L234" t="inlineStr">
+      <c r="L263" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M234" t="inlineStr">
+      <c r="M263" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026031417274517439</t>
         </is>
       </c>
-      <c r="N234" t="inlineStr">
+      <c r="N263" t="inlineStr">
         <is>
           <t>2026-03-14 12:25:11.340631+00:00</t>
         </is>
       </c>
     </row>
-    <row r="235">
-[...10 lines deleted...]
-      <c r="C235" t="inlineStr">
+    <row r="264">
+      <c r="A264" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D235" t="inlineStr">
+      <c r="D264" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E235" t="inlineStr">
+      <c r="E264" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 가해자 병원 치료 중</t>
         </is>
       </c>
-      <c r="F235" t="inlineStr">
+      <c r="F264" t="inlineStr">
         <is>
           <t>남양주에서 스토킹 피해를 당하던 20대 여성이 경찰의 보호조치에도 불구하고 사실혼 관계의 남성에게 살해당했다. 가해자는 전자발찌 착용자였으며 범행 후 약물 복용으로 중태에 빠졌다. 이번 사건으로 스토킹 및 가정폭력 피해자 보호 조치의 실효성에 대한 비판이 제기되고 있으며, 경찰은 신고 이력 및 조치 적정성 여부를 확인 중이다.</t>
         </is>
       </c>
-      <c r="G235" t="inlineStr">
+      <c r="G264" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하며, 경찰의 보호조치 미흡으로 인한 국가 책임 가능성이 제기됨 (상대방 책임 명확, 상대방 자력 충분). 피해 규모가 매우 크고(사망), 경찰 수사 등 공적 절차가 진행 중이며(공적 절차 진행 중), 증거 확보가 용이함(증거 확보 가능). 다만, 집단적 피해는 아니다.</t>
         </is>
       </c>
-      <c r="H235" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I235" t="inlineStr">
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
         <is>
           <t>1명 (사망)</t>
         </is>
       </c>
-      <c r="J235" t="inlineStr">
+      <c r="J264" t="inlineStr">
         <is>
           <t>접근금지·스마트워치도 소용없었다...‘보호망’ 뚫린 대낮 참변</t>
         </is>
       </c>
-      <c r="K235" t="inlineStr">
+      <c r="K264" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L235" t="inlineStr">
+      <c r="L264" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M235" t="inlineStr">
+      <c r="M264" t="inlineStr">
         <is>
           <t>https://www.kyeonggi.com/article/20260314580114</t>
         </is>
       </c>
-      <c r="N235" t="inlineStr">
+      <c r="N264" t="inlineStr">
         <is>
           <t>2026-03-14 12:24:08.819952+00:00</t>
         </is>
       </c>
     </row>
-    <row r="236">
-[...10 lines deleted...]
-      <c r="C236" t="inlineStr">
+    <row r="265">
+      <c r="A265" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D236" t="inlineStr">
+      <c r="D265" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E236" t="inlineStr">
+      <c r="E265" t="inlineStr">
         <is>
           <t>가해자 구속 수사 진행 중, 국가배상 소송 검토 가능</t>
         </is>
       </c>
-      <c r="F236" t="inlineStr">
+      <c r="F265" t="inlineStr">
         <is>
           <t>가정폭력 및 스토킹에 시달리던 20대 여성이 경찰 보호 대상자였고 가해자가 전자발찌를 착용했음에도 불구하고 피살되는 사건이 발생했다. 이는 기존 보호 시스템의 한계를 드러내며, 가해자 처벌 외에 국가의 보호 의무 소홀에 대한 책임론이 제기될 수 있다. 전문가들은 위험 판단 시 구금 등 적극적인 조치의 필요성을 강조하고 있다.</t>
         </is>
       </c>
-      <c r="G236" t="inlineStr">
+      <c r="G265" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하며, 경찰 보호 대상자였고 가해자가 전자발찌를 착용했음에도 피살된 점을 고려할 때 국가의 보호 의무 소홀에 대한 책임 추궁 가능성이 높음 (적합 조건 1, 6). 사망이라는 중대한 피해가 발생했고 (적합 조건 4), 국가를 상대로 할 경우 충분한 자력이 확보되며 (적합 조건 2), 관련 수사 기록 등 객관적 증거 확보가 용이함 (적합 조건 5).</t>
         </is>
       </c>
-      <c r="H236" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I236" t="inlineStr">
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J236" t="inlineStr">
+      <c r="J265" t="inlineStr">
         <is>
           <t>가정폭력·스토킹 시달린 20대 여성 피살… 가해자 기본권 제한 필요</t>
         </is>
       </c>
-      <c r="K236" t="inlineStr">
+      <c r="K265" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L236" t="inlineStr">
+      <c r="L265" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M236" t="inlineStr">
+      <c r="M265" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/gyeonggi/6101301</t>
         </is>
       </c>
-      <c r="N236" t="inlineStr">
+      <c r="N265" t="inlineStr">
         <is>
           <t>2026-03-14 12:22:06.916148+00:00</t>
         </is>
       </c>
     </row>
-    <row r="237">
-[...10 lines deleted...]
-      <c r="C237" t="inlineStr">
+    <row r="266">
+      <c r="A266" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D237" t="inlineStr">
+      <c r="D266" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E237" t="inlineStr">
+      <c r="E266" t="inlineStr">
         <is>
           <t>경찰 수사 및 법무부 전자발찌 훼손 경위 파악 중, 구속영장 신청 예정</t>
         </is>
       </c>
-      <c r="F237" t="inlineStr">
+      <c r="F266" t="inlineStr">
         <is>
           <t>남양주에서 스토킹 피해 여성이 경찰 보호조치 및 스마트워치 지급, 가해자의 전자발찌 착용에도 불구하고 피살당했습니다. 가해자는 범행 후 전자발찌를 훼손하고 도주했으며, 이는 당국의 보호조치 실효성에 대한 심각한 의문을 제기합니다. 유사 사건이 반복적으로 발생하고 있어 국가의 책임에 대한 집단소송 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G237" t="inlineStr">
+      <c r="G266" t="inlineStr">
         <is>
           <t>국가기관(경찰, 법무부)의 보호조치(스마트워치, 전자발찌, 접근금지 명령 등) 실패로 인한 피해자 사망 사건으로, 국가의 책임이 비교적 명확해 보입니다 (적합 조건 1). 상대방(국가)의 자력이 충분하며 (적합 조건 2), 유사 사건이 반복적으로 발생하여 집단적 피해 가능성이 높습니다 (적합 조건 3). 사망이라는 중대한 피해가 발생했으며 (적합 조건 4), 경찰 수사 및 법무부 경위 파악 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다 (적합 조건 5, 6).</t>
         </is>
       </c>
-      <c r="H237" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I237" t="inlineStr">
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J237" t="inlineStr">
+      <c r="J266" t="inlineStr">
         <is>
           <t>스토킹 피해 여성 피살...무용지물인 스마트워치와 전자발찌?</t>
         </is>
       </c>
-      <c r="K237" t="inlineStr">
+      <c r="K266" t="inlineStr">
         <is>
           <t>mbn.mk.co.kr</t>
         </is>
       </c>
-      <c r="L237" t="inlineStr">
+      <c r="L266" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M237" t="inlineStr">
+      <c r="M266" t="inlineStr">
         <is>
           <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5181720</t>
         </is>
       </c>
-      <c r="N237" t="inlineStr">
+      <c r="N266" t="inlineStr">
         <is>
           <t>2026-03-14 12:21:37.884267+00:00</t>
         </is>
       </c>
     </row>
-    <row r="238">
-      <c r="A238" s="4" t="inlineStr">
+    <row r="267">
+      <c r="A267" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B238" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C238" t="inlineStr">
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D238" t="inlineStr">
+      <c r="D267" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E238" t="inlineStr">
+      <c r="E267" t="inlineStr">
         <is>
           <t>경찰 수사 및 법무부 전자발찌 관리 경위 파악 중</t>
         </is>
       </c>
-      <c r="F238" t="inlineStr">
+      <c r="F267" t="inlineStr">
         <is>
           <t>전자발찌를 착용한 40대 남성이 교제 여성을 살해한 사건으로, 가해자는 가정폭력 및 스토킹 관련 임시조치 대상자였습니다. 범행 후 전자발찌를 훼손하고 도주했다가 검거되었으며, 전자발찌의 경보 역할 미비 및 관리 소홀 여부가 쟁점이 될 수 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G238" t="inlineStr">
+      <c r="G267" t="inlineStr">
         <is>
           <t>국가의 전자발찌 관리 소홀에 대한 책임 입증이 복잡하여 상대방 책임이 비교적 명확하다고 보기 어렵습니다. 또한, 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 소송금융 투자 관점에서 금전적 피해 규모의 매력도가 불확실합니다. 비록 상대방(국가)의 자력은 충분하고 증거 확보 가능성이 있으나, 핵심 적합 조건 미충족으로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H238" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I238" t="inlineStr">
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J238" t="inlineStr">
+      <c r="J267" t="inlineStr">
         <is>
           <t>남양주서 전자발찌 40대, 교제 여성 살해 후 도주…양평서 검거</t>
         </is>
       </c>
-      <c r="K238" t="inlineStr">
+      <c r="K267" t="inlineStr">
         <is>
           <t>inews24.com</t>
         </is>
       </c>
-      <c r="L238" t="inlineStr">
+      <c r="L267" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M238" t="inlineStr">
+      <c r="M267" t="inlineStr">
         <is>
           <t>http://www.inews24.com/view/1949088</t>
         </is>
       </c>
-      <c r="N238" t="inlineStr">
+      <c r="N267" t="inlineStr">
         <is>
           <t>2026-03-14 12:21:08.391816+00:00</t>
         </is>
       </c>
     </row>
-    <row r="239">
-[...10 lines deleted...]
-      <c r="C239" t="inlineStr">
+    <row r="268">
+      <c r="A268" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D239" t="inlineStr">
+      <c r="D268" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E239" t="inlineStr">
+      <c r="E268" t="inlineStr">
         <is>
           <t>가해자 경찰 수사 및 구속영장 신청 예정, 국가배상 소송 검토 가능성</t>
         </is>
       </c>
-      <c r="F239" t="inlineStr">
+      <c r="F268" t="inlineStr">
         <is>
           <t>남양주에서 경찰의 보호 대상이었던 20대 여성이 과거 사실혼 관계 남성에게 살해당하는 사건이 발생했습니다. 가해자는 전자발찌 착용 및 접근금지 명령 상태였으나 범행을 막지 못해 보호 제도의 실효성 문제가 다시 부각되었습니다. 경찰은 가해자를 상대로 범행 동기와 경위를 조사한 뒤 구속영장을 신청할 방침입니다.</t>
         </is>
       </c>
-      <c r="G239" t="inlineStr">
+      <c r="G268" t="inlineStr">
         <is>
           <t>경찰의 보호조치에도 불구하고 살인 사건이 발생하여 국가의 보호 의무 소홀에 대한 책임이 명확히 쟁점이 될 수 있음 (상대방 책임 명확). 상대방이 국가이므로 자력이 충분하며 (상대방 자력 충분), 유사한 보호조치 미흡 사례가 반복적으로 발생하여 잠재적 집단 소송 가능성도 있음 (집단적 피해). 살인 사건으로 피해 규모가 매우 크고 (피해 규모 큼), 경찰 수사 기록 등 객관적 증거 확보가 용이함 (증거 확보 가능). 현재 가해자에 대한 경찰 수사가 진행 중임 (공적 절차 진행 중).</t>
         </is>
       </c>
-      <c r="H239" t="inlineStr">
+      <c r="H268" t="inlineStr">
         <is>
           <t>수억 원 이상 (유족 위자료)</t>
         </is>
       </c>
-      <c r="I239" t="inlineStr">
+      <c r="I268" t="inlineStr">
         <is>
           <t>1명 (사망)</t>
         </is>
       </c>
-      <c r="J239" t="inlineStr">
+      <c r="J268" t="inlineStr">
         <is>
           <t>보호장치 있었는데 또…남양주 '교제 살인' 비극</t>
         </is>
       </c>
-      <c r="K239" t="inlineStr">
+      <c r="K268" t="inlineStr">
         <is>
           <t>wowtv.co.kr</t>
         </is>
       </c>
-      <c r="L239" t="inlineStr">
+      <c r="L268" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M239" t="inlineStr">
+      <c r="M268" t="inlineStr">
         <is>
           <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603140296&amp;t=NN</t>
         </is>
       </c>
-      <c r="N239" t="inlineStr">
+      <c r="N268" t="inlineStr">
         <is>
           <t>2026-03-14 12:20:37.123183+00:00</t>
         </is>
       </c>
     </row>
-    <row r="240">
-[...10 lines deleted...]
-      <c r="C240" t="inlineStr">
+    <row r="269">
+      <c r="A269" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
         <is>
           <t>국가 (전자발찌 관리 주체)</t>
         </is>
       </c>
-      <c r="D240" t="inlineStr">
+      <c r="D269" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E240" t="inlineStr">
+      <c r="E269" t="inlineStr">
         <is>
           <t>경찰 수사 및 전자발찌 관리 시스템 관련 조사 진행 중</t>
         </is>
       </c>
-      <c r="F240" t="inlineStr">
+      <c r="F269" t="inlineStr">
         <is>
           <t>전자발찌를 착용한 남성이 100m 접근 금지 명령과 스마트워치 경고 시스템을 뚫고 피해 여성을 살해하는 사건이 발생했습니다. 이는 전자발찌 관리 및 피해자 보호 시스템의 중대한 실패를 시사하며, 국가의 관리 소홀에 대한 책임이 제기될 수 있습니다. 피해자의 사망이라는 중대한 피해가 발생하여 국가를 상대로 한 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="G240" t="inlineStr">
+      <c r="G269" t="inlineStr">
         <is>
           <t>적합 조건: 상대방에게 자력이 충분함 (국가), 피해 규모가 큼 (사망), 증거가 있거나 확보 가능함 (공식 기록, 수사), 이미 공적 절차가 진행 중임 (형사 수사 및 시스템 조사). 전자발찌 관리 시스템의 실패가 명확히 드러나 국가의 책임이 비교적 명확하다고 볼 수 있습니다.</t>
         </is>
       </c>
-      <c r="H240" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I240" t="inlineStr">
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J240" t="inlineStr">
+      <c r="J269" t="inlineStr">
         <is>
           <t>100m 접근 금지도, 스마트워치도 뚫렸다…전자발찌 찬 남성에 피살</t>
         </is>
       </c>
-      <c r="K240" t="inlineStr">
+      <c r="K269" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L240" t="inlineStr">
+      <c r="L269" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M240" t="inlineStr">
+      <c r="M269" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008477223&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N240" t="inlineStr">
+      <c r="N269" t="inlineStr">
         <is>
           <t>2026-03-14 12:20:07.125966+00:00</t>
         </is>
       </c>
     </row>
-    <row r="241">
-[...10 lines deleted...]
-      <c r="C241" t="inlineStr">
+    <row r="270">
+      <c r="A270" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D241" t="inlineStr">
+      <c r="D270" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E241" t="inlineStr">
+      <c r="E270" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속영장 신청 검토 중. 피해자가 경찰 보호 조치 중이었던 점에 대한 추가 조사 필요.</t>
         </is>
       </c>
-      <c r="F241" t="inlineStr">
+      <c r="F270" t="inlineStr">
         <is>
           <t>남양주에서 스토킹 피해로 경찰 보호를 받던 20대 여성이 40대 남성에게 살해당했습니다. 가해자는 전자발찌 착용자였으며, 범행 후 도주했다가 검거되었습니다. 이 사건은 교제폭력 및 스토킹 범죄의 심각성과 함께, 경찰의 보호 조치에도 불구하고 발생한 점이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="G241" t="inlineStr">
+      <c r="G270" t="inlineStr">
         <is>
           <t>피해자가 경찰의 보호 조치를 받고 있었음에도 살해당한 점은 국가의 보호 의무 소홀에 대한 책임 추궁 가능성을 시사합니다 (적합 조건 1). 이 경우 상대방(국가)의 자력이 충분하며 (적합 조건 2), 사망이라는 중대한 피해 규모와 (적합 조건 4) 경찰 조사 기록 등 객관적 증거 확보가 용이합니다 (적합 조건 5). 현재 경찰 수사가 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
-      <c r="H241" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I241" t="inlineStr">
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J241" t="inlineStr">
+      <c r="J270" t="inlineStr">
         <is>
           <t>남양주서 40대 남성이 스토킹하던 여성 살해…도주 중 양평서 검거</t>
         </is>
       </c>
-      <c r="K241" t="inlineStr">
+      <c r="K270" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L241" t="inlineStr">
+      <c r="L270" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M241" t="inlineStr">
+      <c r="M270" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260314505549?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N241" t="inlineStr">
+      <c r="N270" t="inlineStr">
         <is>
           <t>2026-03-14 12:18:27.988679+00:00</t>
-        </is>
-[...2066 lines deleted...]
-          <t>2026-03-08 12:32:47.664482+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소 진행 중</t>
+          <t>국가배상 1심 승소 및 국가 항소 포기</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>형제복지원 피해를 주장한 60대 A씨가 국가를 상대로 1억 원 손해배상 소송을 제기했으나, 인천지법은 A씨가 형제복지원에 강제 수용됐다는 구체적 증거가 부족하다는 이유로 원고 패소 판결을 내렸습니다. 법원은 부랑인 단속의 위법성과 형제복지원 가혹행위는 인정했으나, A씨의 입소 증거 부족을 지적했습니다. A씨는 이 판결에 불복해 항소장을 제출했습니다.</t>
+          <t>부산 돌려차기 사건 피해자가 수사기관의 부실 수사에 대한 국가배상 소송에서 1심 승소했으며, 검찰은 피해자에게 사과하고 국가의 책임을 인정하며 항소를 포기했습니다. 이 판결은 수사기관의 부실 수사에 대한 국가배상 책임을 인정한 중요한 선례가 되었습니다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>국가배상 소송의 상대방인 국가의 자력은 충분하나 (적합 조건 2), 원고가 형제복지원에 강제 수용되었다는 구체적인 증거가 부족하여 1심에서 패소했습니다 (적합 조건 5 미충족). 과거사정리위원회에서도 원고 관련 기록이 없다는 의견을 제출하는 등 증거 확보가 어려워 승소 가능성이 매우 낮습니다.</t>
+          <t>피해자가 국가를 상대로 제기한 손해배상 소송에서 1심 승소했으며, 국가가 항소를 포기하여 해당 소송은 사실상 종결되었습니다. 이는 소송금융 투자 대상으로서 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>형제복지원 강제수용돼 폭행당했다  주장 60대, 1억 손배 청구 '기각'</t>
+          <t>검찰, '부산 돌려차기' 피해자에 사과… 진실 규명 오래 걸려</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/545740</t>
+          <t>https://www.mt.co.kr/society/2026/03/13/2026031319194323936</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-03-08 12:29:53.485173+00:00</t>
+          <t>2026-03-13 13:14:03.829191+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
-      <c r="A272" s="3" t="inlineStr">
+      <c r="A272" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
+          <t>미국, 이스라엘</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>휴전 협상 논의 중, 이란 측 배상 요구</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>이란이 미국과 이스라엘의 공습 중단, 안전 보장과 함께 '배상금' 지급을 휴전 협상의 전제 조건으로 요구하고 있습니다. 국제유가를 지렛대로 활용하며 강경한 입장을 고수하고 있으나, 미국과 이스라엘은 군사적 우위를 바탕으로 압박을 이어가고 있어 협상 진입까지는 난항이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>상대방(미국, 이스라엘)의 자력이 충분하고, 국가 간 전쟁으로 인한 막대한 집단적 피해가 발생했습니다. 이란 측에서 공습 중단, 안전 보장과 함께 '배상금'을 휴전 협상의 전제 조건으로 명확히 요구하고 있으며, 공습 사실 등 책임 소재에 대한 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>이란, 휴전 논의 문턱 높여…공습 중단·배상 없인 협상 없다</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L272" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M272" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260313172150542</t>
+        </is>
+      </c>
+      <c r="N272" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:58:29.133895+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D272" t="inlineStr">
+      <c r="D273" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E272" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I272" t="inlineStr">
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>검찰의 보완 수사 및 피해자 지원 약속</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>부산지검이 '부산 돌려차기 사건' 피해자와 면담 후 미흡한 초동 수사에 대해 사과하고 철저한 보완 수사와 피해자 지원을 약속했다. 피해자 측은 검찰 보완 수사 제도를 통해 범죄 피해자들의 목소리가 반영되어야 한다고 당부했다. 이 사건은 국가 수사 시스템 개선을 이끌어낸 중요한 사례로 평가받고 있다.</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>국가(수사기관)의 미흡한 초동 수사로 인한 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 검찰의 사과와 국가 수사 시스템 개선 언급은 증거 확보 가능성을 높이며(적합 조건 5), 현재 검찰의 보완 수사 약속 등 공적 절차가 진행 중입니다(적합 조건 6). 이 사건은 국가 시스템 개선을 이끌어낸 중대한 사례로, 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>부산지검 “돌려차기 사건, 철저한 보완 수사”</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L273" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M273" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507977&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N273" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:33:56.968143+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>납북귀환어부 명예회복 특별법 통과 및 제도 개선 촉구, 정책 설문 진행</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>강원 고성문화재단이 납북 귀환 어부 사건의 아픔을 조명하고 공론화하기 위한 기록 전시 '출항'을 개최합니다. 이번 전시는 피해자들의 온전한 보상과 명예 회복을 묻는 사회적 대화의 출발점이 되기를 기대하며, '납북귀환어부 명예회복 특별법' 통과와 제도 개선을 촉구하는 정책 설문도 실시할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>납북 귀환 어부라는 다수의 피해자가 존재하며, 대한민국 정부를 상대로 한 국가배상 또는 특별법 제정을 통한 보상 가능성이 높습니다. 상대방(정부)의 자력이 충분하고, 명예회복 특별법 통과 촉구 등 공적 절차가 진행 중이며, 역사적 기록과 증언을 통해 책임 규명 및 증거 확보가 가능합니다. 사건이 종결되지 않고 보상과 명예 회복을 위한 사회적 대화의 출발점에 있다는 점에서 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>납북 귀환 어부 다수</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>강원 고성문화재단, 납북 어부 기록 전시 '출항' 개최</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>mbceg.co.kr</t>
+        </is>
+      </c>
+      <c r="L274" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M274" t="inlineStr">
+        <is>
+          <t>https://www.mbceg.co.kr/post/134396</t>
+        </is>
+      </c>
+      <c r="N274" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:24:56.386611+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>국가와 지자체</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>진상규명 및 피해보상 법제화 추진 중</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>여순사건 희생자 및 유족의 명예회복을 위해 국가와 지자체가 진상규명, 진상조사보고서 법정기한 준수, 피해보상 법제화, 위령사업 등을 적극 추진하겠다고 밝혔습니다. 이는 국가의 책무임을 강조하며 희생자·유족과 지속적으로 소통할 것을 약속했습니다.</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>국가와 지자체가 상대방으로 자력이 충분하며, 희생자·유족 다수가 피해를 입은 집단적 피해 사건입니다. 진상규명 및 피해보상 법제화가 추진 중으로 책임이 명확하고 공적 절차가 진행 중이며, 진상조사보고서 등 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>희생자·유족 다수</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>여순사건 진상규명·명예회복 앞당긴다</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>naeil.com</t>
+        </is>
+      </c>
+      <c r="L275" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M275" t="inlineStr">
+        <is>
+          <t>https://www.naeil.com/news/read/581075?ref=naver</t>
+        </is>
+      </c>
+      <c r="N275" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:24:05.986887+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>여순사건 진상규명 및 피해보상 법제화 추진 중</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>전라남도가 여순사건 진상규명 및 피해보상 법제화 추진에 속도를 내고 있습니다. 법정기한 내 완수를 목표로 하며, 피해보상과 위령 사업 등을 차질 없이 진행할 계획입니다. 이는 과거 국가 폭력에 대한 진실 규명과 피해자 구제 노력이 활발히 이루어지고 있음을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>여순사건은 국가의 책임이 명확하며(상대방 책임 명확), 상대방인 대한민국은 자력이 충분합니다. 또한 다수의 피해자가 존재하고(집단적 피해), 현재 전남도에서 진상규명 및 피해보상 법제화 등 공적 절차가 활발히 진행 중이므로(공적 절차 진행 중) 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J272" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A273" s="4" t="inlineStr">
+      <c r="J276" t="inlineStr">
+        <is>
+          <t>전남도, 여순사건 진상규명 ‘속도전’…법정기한 내 완수 총력</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L276" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M276" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1191470</t>
+        </is>
+      </c>
+      <c r="N276" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:23:58.213395+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>3기 진실화해위원회 진실규명 신청 기회 마련, 국가배상 청구 가능</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>한국전쟁 당시 국가의 관리 부실과 군수 비리로 약 5만~8만 명의 장정이 희생된 국민방위군 사건은 대한민국 현대사의 비극적인 국가 책임 사건입니다. 유족들은 3기 진실화해위원회를 통해 진실규명을 신청하고 국가배상 청구소송을 제기할 수 있는 기회가 다시 마련되었습니다. 이는 단순한 보상을 넘어 국가가 과거의 잘못을 인정하고 역사를 바로 세우는 중요한 과정입니다.</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방(대한민국)의 자력이 충분하며(적합 조건 2), 약 5만~8만 명의 대규모 희생자가 발생한 집단적 피해 사건(적합 조건 3, 4)입니다. 3기 진실화해위원회를 통한 진실규명 결정이 국가배상 소송의 유력한 증거가 될 수 있어 증거 확보 가능성이 높고(적합 조건 5), 현재 진실화해위원회 절차가 진행 중입니다(적합 조건 6). 종결된 사건이 아니므로 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>약 5만 명 ~ 8만 명 추정</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>국민방위군 사건과 유족들의 권리구제</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L277" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M277" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030910362442566cf2d78c68_12</t>
+        </is>
+      </c>
+      <c r="N277" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:23:49.976410+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>여순사건 진상규명 및 희생자·유족 명예회복 실무위원회 조사·심의 진행 중, 피해보상 법제화 추진</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>전라남도는 여순사건 희생자·유족의 명예회복과 진상규명을 위해 실무위원회 조사·심의 과정을 법정 기한 내 마무리할 계획입니다. 현재까지 1만 건 이상의 신고가 접수되었으며, 미처리된 3천여 건에 대한 신속한 처리를 목표로 하고 있습니다. 국가와 지자체는 피해보상 법제화 등 적극적인 지원을 약속했습니다.</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>국가 책임이 명확한 역사적 사건으로, 전라남도와 중앙위원회가 진상규명 및 명예회복 절차를 진행 중이며 피해보상 법제화를 추진하고 있습니다. 1만 건 이상의 신고가 접수된 집단적 피해이며, 상대방(국가)의 자력이 충분하고 공적 절차가 진행 중인 점이 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>1만 879건 신고 접수, 3천 294건 미처리</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>전남도, 여순사건 희생자·유족 명예회복과 진상규명 앞당긴다</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L278" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M278" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/region/article/all/20260312/133516644/1</t>
+        </is>
+      </c>
+      <c r="N278" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:23:41.450544+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B273" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D273" t="inlineStr">
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr"/>
+      <c r="D279" t="inlineStr"/>
+      <c r="E279" t="inlineStr"/>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>조계종 원로의원 자광당 원행대종사가 원적에 들었다는 부고 기사입니다. 원행대종사는 10·27법난피해자모임 회장으로서 법난의 실상을 알리고 피해자들의 명예회복을 위해 노력했습니다. 이 기사는 특정 법적 분쟁이나 소송 진행 상황을 다루고 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>해당 기사는 10·27법난 피해자모임 회장의 부고 기사로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 잠재적인 법적 분쟁을 다루고 있지 않습니다. 역사적 사건의 명예회복 활동에 대한 내용이며, 특정 피고나 소송 진행 단계가 명확하지 않아 소송금융 투자 기회로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>피해자 다수</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>조계종 원로의원 자광당 원행대종사 원적</t>
+        </is>
+      </c>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>ibulgyo.com</t>
+        </is>
+      </c>
+      <c r="L279" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M279" t="inlineStr">
+        <is>
+          <t>http://www.ibulgyo.com/news/articleView.html?idxno=436253</t>
+        </is>
+      </c>
+      <c r="N279" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:27:58.691225+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E273" t="inlineStr">
-[...502 lines deleted...]
-      </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>재심 기각 후 유족 및 변호인 소송 준비 중, 진실화해위원회 진실 규명 및 다른 피해자 재심 무죄 판결 사례 존재</t>
+          <t>진실화해위 권고 이후 형사보상 지연, 국가배상 헌법소원 제기</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>1970년대 납북귀환어부 간첩조작사건에 연루된 故김정구 씨가 고문으로 인한 신체적 손상과 평생의 간첩 낙인, 연좌제로 인한 가족의 피해를 겪었음. 최근 재심이 기각되었으나, 유족과 변호인은 불법 구금 정황 등 증거를 바탕으로 억울함을 해소하기 위해 노력 중이며, 다른 피해자들은 재심에서 무죄를 선고받은 바 있음.</t>
+          <t>제2기 진실·화해를위한과거사정리위원회가 납북귀환어부들에 대한 국가의 사과와 재심을 권고했으나, 실질적 피해구제와 명예회복에 한계가 있다는 지적이 제기되었습니다. 이에 따라 형사보상 지연에 대한 국가배상 헌법소원이 제기된 상황입니다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>국가가 피고로 자력이 충분하며(조건 2), 납북귀환어부 간첩조작사건은 다수의 피해자가 발생한 집단적 피해(조건 3)로 고문 및 연좌제로 인한 피해 규모가 매우 큼(조건 4). 진실화해위원회 진실 규명 및 다른 피해자들의 재심 무죄 판결 등 객관적 증거가 확보 가능하며(조건 5), 불법 구금 정황이 명확하여 상대방 책임이 비교적 명확함(조건 1). 재심 기각에도 불구하고 유족과 변호인이 억울함을 해소하려 노력 중이며, 이미 공적 절차(진실화해위 진실규명, 다른 피해자 재심)가 진행된 바 있어(조건 6) 소송금융 투자 적합도가 높음.</t>
+          <t>상대방인 국가의 책임이 진실화해위 권고로 명확하고 자력이 충분합니다. 납북귀환어부라는 다수의 피해자가 존재하며, 진실화해위 권고 및 헌법소원 제기 등 공적 절차가 진행 중이므로 소송금융 투자에 적합합니다. (적합 조건 1, 2, 3, 5, 6)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>죽기까지 벗지못한 '간첩'누명…국가가 파괴한 한 어부의 삶</t>
+          <t>'납북귀환어부' 형사보상 지연 국가배상 헌법소원 제기</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480987?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260307070046</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2038607</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-03-07 00:22:18.324988+00:00</t>
+          <t>2026-03-13 00:15:56.615337+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>한국여성의전화 보고서 발표 및 관련 법/보호 체계 강화 촉구</t>
+          <t>가습기살균제 피해구제 특별법 전부개정안 국회 통과, 국가배상 체계로 전환 및 배상심의위원회 설치 예정</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>한국여성의전화 보고서에 따르면 지난해 친밀한 관계의 남성 파트너에게 살해되거나 살해될 위험에 처한 여성이 최소 137명, 살인미수 피해자는 252명에 달하며, 주변인 피해까지 포함하면 전체 피해자는 최소 673명으로 집계되었다. 보고서는 경찰 신고 이력이 있는 상태에서 범죄가 발생한 사례가 적지 않음을 지적하며, 친밀한 관계 내 여성폭력을 사적 갈등으로 방치하지 말고 관련 법과 보호 체계를 강화할 것을 촉구했다.</t>
+          <t>가습기살균제 피해구제를 위한 특별법 전부개정안이 국회 본회의를 통과하며 피해를 '참사'로 인정하고 국가의 배상 책임을 명시했습니다. 이에 따라 국무총리 소속 배상심의위원회가 설치되고 국가가 직접 손해배상을 수행하는 체계로 전환됩니다. 현재 정부가 공식 인정한 피해자는 5971명이며, 이 중 1396명이 사망했습니다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>최소 673명에 달하는 집단적 피해와 살해, 살인미수 등 심각한 피해 규모는 소송금융 투자에 적합한 조건입니다. 경찰 신고 및 보호 조치 이력에도 불구하고 범죄가 발생한 사례는 국가의 보호 의무 소홀에 대한 국가배상청구 가능성을 시사합니다. 다만, 기사 내용만으로는 국가의 직접적인 민사상 책임이 명확히 드러나지 않아 추가적인 법리 검토가 필요합니다.</t>
+          <t>국가의 배상 책임이 법률로 명확히 인정되었고(상대방 책임 명확), 국가가 직접 배상 주체이므로 자력이 충분합니다(상대방 자력 충분). 5971명의 피해자와 1396명의 사망자가 발생한 집단적이고 큰 규모의 피해이며(집단적 피해, 피해 규모 큼), 원인이 공식적으로 밝혀지고 특별법이 통과되어 증거가 명확합니다(증거 확보 가능). 또한, 특별법 통과 및 국무총리 소속 배상심의위원회 설치 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>최소 673명</t>
+          <t>5971명 (사망 1396명 포함)</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>친밀한 남성에 살해된 여성 무려 137명 …하루 1명꼴 위험하다</t>
+          <t>안호영 의원, 가습기살균제 피해 20년 만에 '참사' 인정 이끌어내</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409770</t>
+          <t>https://www.pressian.com/pages/articles/2026031217491817660?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-03-07 00:15:03.586432+00:00</t>
+          <t>2026-03-12 13:02:40.628424+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>국가</t>
-[...11 lines deleted...]
-      </c>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr"/>
+      <c r="E282" t="inlineStr"/>
       <c r="F282" t="inlineStr">
         <is>
-          <t>부산 돌려차기 사건 피해자가 국가의 수사 미흡으로 인한 정신적 고통에 대해 1500만 원의 국가배상 소송에서 승소했다. 법무부가 1심 판결에 대한 항소를 포기하면서 해당 판결은 확정되었다. 이는 국가의 부실 수사에 대한 책임을 인정한 사례이다.</t>
+          <t>월정사 선덕 원행스님이 입적했다는 부고 기사입니다. 스님은 10·27불교법난 피해자모임을 역임하며 피해자들의 명예회복에 주도적으로 참여했으며, 동해 삼화사 주지, 원주 구룡사 주지, 평창 월정사 부주지 등을 역임했습니다. 법무부 중앙교정위원회 고문, 동해해양경찰청 경승위원으로도 활동했습니다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>이미 1심 판결이 확정되어 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건). 비록 상대방(국가)의 자력이 충분하고 책임이 명확하게 인정되었으나, 해당 사건은 이미 마무리되었다.</t>
+          <t>해당 기사는 월정사 선덕 원행스님의 입적을 알리는 부고 기사로, 소송금융 투자 대상이 될 만한 새로운 사건이나 진행 중인 법적 분쟁을 다루고 있지 않습니다. 언급된 '10·27불교법난'은 과거의 역사적 사건이며, 스님의 활동은 피해자들의 명예회복을 위한 과거의 노력에 해당합니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>1500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>'부산 돌려차기' 사건 1500만 원 국가배상 인정된 법리적 이유는?</t>
+          <t>월정사 선덕 원행스님 입적</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/AH56E3F1QJRE</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2038616</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-03-06 12:41:01.749399+00:00</t>
+          <t>2026-03-12 12:37:54.819850+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
-      <c r="A283" s="3" t="inlineStr">
+      <c r="A283" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>10·29 이태원참사 진상규명 특별조사위원회 청문회 진행 중</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>부산 돌려차기 사건 피해자 김 씨가 수사 및 재판 과정에서 배제되고 성폭력 의심 정황에 대한 수사가 제대로 이뤄지지 않았다며 국가를 상대로 손해배상 소송을 제기했습니다. 민주사회를위한변호사모임(민변)이 김 씨를 대리하고 있으며, 직무상 불법 행위로 인한 국가 배상 책임이 확정된 것으로 보입니다.</t>
+          <t>10·29 이태원참사 특조위 청문회에서 이상민 전 행정안전부 장관의 늑장 대응과 이임재 전 용산경찰서장의 대통령실 이전으로 인한 경찰 인력 분산 문제가 집중적으로 다뤄졌습니다. 당시 지휘부의 부적절한 대응과 책임 소재가 쟁점으로 부각되며, 향후 국가배상 소송 등 법적 절차로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확): 기사 제목에 '국가 배상 확정'으로 명시되어 국가의 직무상 불법 행위 책임이 명확하게 인정된 것으로 보입니다. 적합 조건 2 (상대방 자력 충분): 피고가 '국가'이므로 배상 자력이 충분합니다. 적합 조건 5 (증거 확보 가능): 피해자가 수사 및 재판 과정에서 배제되고 성폭력 의심 정황에 대한 수사가 미흡했다는 구체적인 주장이 있으며, 이는 이미 법적 판단을 통해 '확정'된 것으로 추정됩니다.</t>
+          <t>행정안전부 및 경찰 지휘부의 늑장 대응과 인력 분산 등 상대방 책임이 명확히 논의되고 있으며(적합 조건 1), 국가기관이 상대방이므로 자력이 충분합니다(적합 조건 2). 10·29 이태원참사는 명백한 집단적 피해이며(적합 조건 3), 다수의 희생자와 부상자가 발생하여 피해 규모가 매우 큽니다(적합 조건 4). 현재 특조위 청문회에서 증언과 자료를 통해 증거가 확보되고 있으며(적합 조건 5), 특조위 청문회라는 공적 절차가 진행 중입니다(적합 조건 6). 모든 적합 조건에 해당하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>희생자 및 유가족, 부상자 다수</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>직무상 불법 행위 …부산 돌려차기 사건 피해자에 국가 배상 확정→법...</t>
+          <t>이상민, 이태원 참사 중대본 늑장 가동에  상황 진정 …尹 책임론도(종...</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15993011</t>
+          <t>https://www.newsis.com/view/NISX20260312_0003546346</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-03-06 12:40:21.331401+00:00</t>
+          <t>2026-03-12 12:34:18.221904+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
-      <c r="A284" s="3" t="inlineStr">
+      <c r="A284" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
+          <t>대한민국, 전라남도</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>진상규명 및 피해보상 법제화 논의 중</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>전라남도가 여순사건 진상규명과 명예회복을 국가와 지자체의 책무로 강조하며, 유족들과 소통하여 신속한 진상규명과 피해보상 법제화, 위령 사업 등을 중앙위원회와 협력하여 추진할 계획입니다. 이는 과거사 문제 해결을 위한 지속적인 노력을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>국가와 지자체가 책임 주체로 명확하며(적합 조건 1), 자력이 충분합니다(적합 조건 2). 여순사건 유족이라는 다수의 피해자가 존재하고(적합 조건 3), 피해보상 법제화가 논의되는 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 전남도 지원단과 중앙위원회를 통해 진상규명 및 피해보상 법제화 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>다수 유족</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>전남도, 여순사건 진상규명·명예회복 '기한 내 신속 처리'</t>
+        </is>
+      </c>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>eroun.net</t>
+        </is>
+      </c>
+      <c r="L284" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M284" t="inlineStr">
+        <is>
+          <t>https://www.eroun.net/news/articleView.html?idxno=75414</t>
+        </is>
+      </c>
+      <c r="N284" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:24:46.226618+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>대한민국, 전라남도</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>전남도 차원의 진상규명 및 명예회복 추진, 피해보상 법제화 논의 중</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>전라남도가 여순사건 진상규명 및 희생자·유족 명예회복에 속도를 내고 있습니다. 국가와 지자체의 책무를 강조하며 신속하고 완전한 진상규명, 법정 기한 준수, 피해보상 법제화를 추진 중입니다. 이는 역사적 사건에 대한 국가 차원의 배상 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (국가와 지자체 책임), 상대방에게 자력이 충분함 (국가 및 지자체), 집단적 피해 (여순사건 희생자 및 유족 다수), 이미 공적 절차(소송 제외)가 진행 중임 (전남도의 진상규명 및 명예회복 노력, 피해보상 법제화 추진). 증거 확보 가능성도 높습니다.</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I285" t="inlineStr">
+        <is>
+          <t>희생자 및 유족 다수</t>
+        </is>
+      </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>전남도, 여순사건 진상규명·명예회복 속도낸다…법정 기한보다 앞당긴...</t>
+        </is>
+      </c>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>dtnews24.com</t>
+        </is>
+      </c>
+      <c r="L285" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M285" t="inlineStr">
+        <is>
+          <t>http://www.dtnews24.com/news/articleView.html?idxno=808405</t>
+        </is>
+      </c>
+      <c r="N285" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:24:31.416259+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D284" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C285" t="inlineStr">
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>헌법재판소 재판소원 진행 중</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>납북귀환어부 피해자들이 간첩으로 몰려 처벌받았다가 무죄 판결을 받은 후, 법원의 형사보상 결정이 법정 기한을 현저히 초과하여 지연된 것에 대해 국가배상 소송을 제기했으나 패소했다. 이들은 확정된 법원 판결이 헌법에 위반된다며 헌법재판소에 재판소원을 청구했다. 이는 재판 지연에 대한 국가 책임을 묻는 중요한 헌법적 쟁점을 담고 있다.</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>국가라는 충분한 자력의 상대방(조건 2), 다수의 납북귀환어부 피해자 존재(조건 3). 법원의 형사보상 결정 지연이라는 명확한 사실관계와 관련 증거가 확보 가능함(조건 5). 국가배상 소송은 종결되었으나, 확정된 판결에 대한 재판소원이라는 새로운 공적 절차가 헌법재판소에서 진행 중이므로 새로운 법적 기회가 존재함(조건 6).</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t>‘납북귀환어부 형사보상 지연 국가배상청구 기각’…재판소원 청구</t>
+        </is>
+      </c>
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>kwnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L286" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M286" t="inlineStr">
+        <is>
+          <t>https://www.kwnews.co.kr/page/view/2026031214365513620</t>
+        </is>
+      </c>
+      <c r="N286" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:24:23.901185+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D285" t="inlineStr">
+      <c r="D287" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E285" t="inlineStr">
-[...138 lines deleted...]
-      <c r="D287" t="inlineStr">
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>진상규명 청문회 진행 중, 특별법 제정 논의</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>10·29 이태원 참사 진상규명을 위한 청문회가 개최된다. 이 참사는 대규모 인명 피해를 야기했으며, 국가 및 지자체의 책임론이 지속적으로 제기되고 있다. 현재 진상규명 절차가 진행 중이며, 향후 피해자들의 손해배상 소송 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>이태원 참사는 국가/지자체라는 자력 있는 상대방(적합 조건 2)에 의해 발생한 명백한 집단적 피해(적합 조건 3)이며, 피해 규모가 매우 큼(적합 조건 4). 현재 진상규명 청문회 등 공적 절차가 진행 중(적합 조건 6)이므로 책임 규명 및 증거 확보 가능성이 높아(적합 조건 1, 5) 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I287" t="inlineStr">
+        <is>
+          <t>사망자 159명 및 부상자 다수</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>[오늘의 주요일정·12일] 10·29 이태원 참사 진상규명 청문회</t>
+        </is>
+      </c>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L287" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M287" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240536</t>
+        </is>
+      </c>
+      <c r="N287" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:43:49.787553+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>전직 합동참모본부 관계자들 (김명수 전 합참의장 등)</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E287" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>승소 판결금 집행을 위한 가압류 추진</t>
+          <t>2차 종합특검팀이 전직 합참 관계자들을 내란 혐의로 입건하고 출국금지 조치</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>국군 포로 단체들이 북한 정권을 상대로 승소한 손해배상 판결금을 받기 위해 국내에서 발생하는 북한 관련 자금 흐름을 가압류하는 방안을 추진 중입니다. 통일부가 노동신문을 관세법상 수입품으로 인정함에 따라, 노동신문 구독료 등이 가압류 대상이 될 수 있습니다.</t>
+          <t>2차 종합특검팀이 윤석열 전 대통령의 비상계엄 선포 후 내란에 가담한 혐의로 전직 합동참모본부 관계자들을 입건하고 출국금지 조치했다. 김명수 전 합참의장 등 주요 인사 다수가 포함되었으며, 특검은 현재 수사 인력 구성 및 기록 검토에 집중하고 있다. 이 사건은 고위 공직자의 중대한 혐의와 광범위한 사회적 파급력을 가질 수 있어 잠재적인 집단 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>북한 정권을 상대로 한 승소 판결이 이미 존재하여 상대방 책임이 명확하며(적합 조건 1, 5), 국군 포로 단체라는 다수의 피해자가 특정됩니다(적합 조건 3, 4). 국내에서 발생하는 북한 관련 자금 흐름을 찾아 가압류하려는 구체적인 집행 방안이 모색되고 있어(적합 조건 2, 6) 소송금융 투자 가능성이 높습니다.</t>
+          <t>2차 종합특검팀이 전직 합참 관계자들을 내란 혐의로 입건하여 상대방 책임이 명확하고(조건 1), 특검 수사를 통해 증거 확보 가능성이 높으며(조건 5), 공적 절차(특검 수사)가 이미 진행 중이다(조건 6). 내란 혐의의 특성상 집단적 피해 발생 가능성이 높고(조건 3), 피해 규모 또한 클 것으로 예상되어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>국군 포로 단체 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>통일부 “노동신문은 관세법상 수입품… 제3국 업체 통해 반입”</t>
+          <t>[법조브리핑] 재판소원 ‘쓰나미’ 밀려오는데…‘매뉴얼’ 없어 우왕좌...</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/national_general/2026/03/05/UAL2FU6V4RFNTKRQIBTFUNLPTQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.segye.com/newsView/20260311520022?OutUrl=naver</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-03-06 01:41:44.397467+00:00</t>
+          <t>2026-03-12 00:39:56.199649+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
+          <t>에콰도르 정부 및 미국 정부</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>미군 지원 대규모 범죄 조직 소탕 작전 예정</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>에콰도르 정부가 미국 지원을 받아 3개 주에서 대규모 마약 조직 소탕전을 예고하며 야간 통행금지를 실시할 예정입니다. 내무장관은 민간인 부수적 피해를 원치 않는다고 밝혔으나, 대규모 작전의 특성상 잠재적 피해 발생 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>현재까지 민간인 피해 발생 사실이 보도되지 않았으며, 작전 개시 전 '부수적 피해'를 원치 않는다는 언급만 있음. 소송금융 투자는 실제 발생한 피해에 기반한 구체적인 청구권이 존재할 때 검토 가능하므로, 현재 단계에서는 적합도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>에콰도르, 미 군수지원으로 주말 국내 범죄조직 대규모 소탕전 예고</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L289" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M289" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260312_0003544674</t>
+        </is>
+      </c>
+      <c r="N289" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:20:40.767536+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D289" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="D290" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>삼청교육대 피해자의 명예회복 및 보상에 관한 특별법 존재, 추가적인 법적 구제 가능성</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 남경주 씨가 고교 시절 신군부의 삼청교육대에 끌려가 혹독한 가혹 행위에 시달렸던 과거가 재조명되었습니다. 삼청교육대는 4만 명 이상이 구금되고 수백 명이 사망한 국가 폭력 사건으로, 국가의 책임이 명확하며 관련 특별법이 존재합니다. 남경주 씨의 피해에 대한 법적 구제 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>삼청교육대 피해는 국가 책임이 명확하고(적합 조건 1), 상대방(대한민국)의 자력이 충분하며(적합 조건 2), 수만 명에 달하는 집단적 피해(적합 조건 3)로 피해 규모가 크고(적합 조건 4), 역사적 사실 및 본인 증언 등 증거 확보가 용이합니다(적합 조건 5). 관련 특별법이 존재하여 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
+        <is>
+          <t>4만 명 이상</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>'성폭행 혐의' 남경주, 고교시절 삼청교육대 끌려가…친형도  사고뭉치...</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L290" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M290" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/12/2026031206101313722</t>
+        </is>
+      </c>
+      <c r="N290" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:19:13.053196+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E290" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D291" t="inlineStr">
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>통일부 공식 억류자 인정 및 위로금 지급 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>2017년 북·중 접경지대에서 실종된 탈북민 함진우씨가 8년 만에 북한 내 억류자로 공식 인정되었습니다. 이로써 북한에 억류된 우리 국민은 총 7명으로 늘었으며, 통일부는 억류자 가족에게 '피해 위로금'을 지급할 예정입니다. 기존 억류자 가족들에게는 1500만~2천만 원의 위로금이 지급된 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>북한의 억류 책임이 통일부의 공식 인정으로 명확하며 (적합 조건 1), 대한민국 정부를 상대로 추가적인 국가배상 청구를 고려할 경우 충분한 자력을 가진 상대방이 존재합니다 (적합 조건 2). 통일부의 공식 인정은 강력한 증거이며 (적합 조건 5), 위로금 지급 절차가 진행 중인 공적 절차에 해당합니다 (적합 조건 6). 다만, 현재까지 확인된 피해자 수가 적고(7명), 위로금 규모가 소송금융 투자에 적합한 수준으로 크지 않다는 점은 한계입니다.</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
+          <t>7명</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>함진우씨 실종 8년 만에 '북한 내 우리국민 억류자'로 공식 인정</t>
+        </is>
+      </c>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L291" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M291" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6482986?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260311021238</t>
+        </is>
+      </c>
+      <c r="N291" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:25:06.479333+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E291" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C292" t="inlineStr">
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>언론 보도 및 국회 법사위 문제 제기, 법원행정처 재발 방지 노력 언급</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>제주지법 김 모 부장판사가 2년간 맡았던 사건 중 10건 중 1건꼴인 64건의 판결문 송달이 30일 이상 지연되었으며, 이로 인해 120명 이상의 소송 당사자들이 항소 및 강제집행 등 후속 절차에 큰 피해를 입었습니다. 법관징계법상 징계 사유임에도 법원은 아무런 징계 조치를 하지 않아 '제 식구 감싸기'라는 비판을 받고 있으며, 국회 법사위에서도 문제가 제기되었습니다.</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>김 모 부장판사의 판결문 늑장 송달 책임이 명확하며(적합 조건 1), 국가기관인 법원이 상대방이므로 자력이 충분합니다(적합 조건 2). 120명 이상의 소송 당사자가 피해를 입었고(적합 조건 3), 판결문 송달 지연으로 항소 및 강제집행 등 후속 절차에 큰 피해가 발생할 수 있어 피해 규모가 큽니다(적합 조건 4). KBS의 600여 건 사건 분석을 통해 늑장 송달 사례가 객관적으로 확인되어 증거 확보가 용이합니다(적합 조건 5). 법관징계법에 따른 징계가 이뤄지지 않았고 국회 법사위에서 문제 제기가 있었으며 법원행정처의 재발 방지 노력 언급이 있어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>120명 이상</t>
+        </is>
+      </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>[탐사K] 재판 10건 중 1건은 ‘늑장 송달’…법원은 ‘제 식구 감싸기’</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L292" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M292" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8505038&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N292" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:46:24.121004+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D292" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C293" t="inlineStr">
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>전 서울경찰청장 등 계엄 가담자 1심 징역형 선고 및 파면 처분 완료</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>12.3 비상계엄 사태에 가담한 김봉식 전 서울경찰청장과 목현태 전 국회경비대장이 1심에서 징역형을 선고받은 후 국무총리 소속 중앙징계위원회로부터 파면 처분을 받았습니다. 이 사건은 고위 공무원의 명확한 불법 행위가 확인되었으며, 비상계엄 사태의 특성상 다수의 피해자가 발생했을 가능성이 높아 국가를 상대로 한 손해배상 소송의 강력한 근거가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>전 서울경찰청장 등이 1심에서 징역형을 선고받고 파면 처분까지 받아 상대방의 책임이 명확합니다. 12.3 비상계엄 사태 관련 손해배상 청구 시 국가가 피고가 될 가능성이 높아 자력이 충분하며, 비상계엄의 특성상 다수의 피해자가 발생했을 것으로 예상됩니다. 1심 판결 및 중앙징계위원회의 파면 결정 등 공적 판단이 존재하여 증거 확보가 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I293" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t>‘계엄 가담’ 전 서울경찰청장·국회경비대장 파면</t>
+        </is>
+      </c>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L293" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M293" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504398&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N293" t="inlineStr">
+        <is>
+          <t>2026-03-10 13:10:05.538394+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D293" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>1심 판결 확정 (법무부 항소 포기)</t>
+          <t>국정조사 및 특별검사 추진 중</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>법무부가 '부산 돌려차기 사건' 피해자가 국가를 상대로 제기한 손해배상 소송 1심 판결에 대해 항소를 포기했습니다. 이는 1심에서 인정한 국가의 책임을 무겁게 받아들인 것으로, 피해자는 국가로부터 손해배상을 받게 될 예정입니다.</t>
+          <t>민주당 이언주 수석최고위원이 과거 '사법리스크'로 제기되었던 의혹들이 '조작기소'에 의한 것이었으며, 상당 부분 사실이 아닌 것으로 밝혀지고 있다고 주장했습니다. 이에 조작기소에 가담한 검사들에게 손해배상 책임을 물어야 한다며 국정조사와 특별검사 도입을 추진할 것을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>법무부가 1심에서 인정한 국가 책임을 받아들여 항소를 포기했으므로, 1심 판결이 사실상 확정되어 사건이 종결된 것으로 판단됩니다. (부적합 조건: 이미 종결된 사건) 비록 상대방 책임이 명확하고(적합 조건 1) 상대방 자력이 충분하지만(적합 조건 2), 이미 종결된 사건은 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(조작기소 가담 검사), 상대방(국가)의 자력이 충분합니다. 국정조사 및 특검 추진으로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다. '수많은 언론에서 제기했던 의혹'이라는 언급으로 집단적 피해 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>법무부, ‘부산 돌려차기 사건’ 책임 인정해 항소 포기</t>
+          <t>민주  조작기소 가담 검사, 깡패와 다를 바 없어… 국조·특검 추진</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/05/CFH6HRSAHVGGFAXARJIILGC7VM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3382585</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-03-06 00:32:31.678803+00:00</t>
+          <t>2026-03-10 00:35:22.889202+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
-      <c r="A295" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A295" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>1심 판결 후 법무부 항소 포기</t>
+          <t>3기 진실화해위원회 활동 중</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>부산 돌려차기 사건 피해자가 초동수사 부실로 인한 정신적 고통에 대해 국가를 상대로 제기한 손해배상 소송에서 1심 법원이 국가의 책임을 인정하고 위자료 1500만원을 지급하라고 판결했다. 법무부는 이 판결에 대해 항소를 포기하며 국가 책임을 공식 인정했다. 이는 향후 성폭력·강력범죄 수사 체계 개선에 영향을 미칠 것으로 보인다.</t>
+          <t>한국전쟁 발발 직후 군경에 의해 국민보도연맹원 등 무고한 민간인 최소 2만4371명이 학살당하고 유기된 사건에 대한 2기 진실화해위원회의 조사 결과와 3기 위원회 출범 소식을 다루고 있습니다. 이 사건은 '케이-킬링'으로 불리며 세계사적으로 유례없는 대량학살로 평가됩니다. 진실화해위는 과거사 조사와 규명을 통해 희생자들의 진실을 밝히고 있습니다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>이미 1심 판결이 선고되었고, 피고인 법무부가 항소를 포기하여 사실상 소송이 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 또한, 1심 판결로 인정된 피해 금액(위자료 1500만원)이 소송금융 투자 대상으로 보기에 크지 않다.</t>
+          <t>국가(대한민국)의 책임이 명확하고 자력이 충분하며, 최소 2만4371명에 달하는 대규모 집단적 피해가 발생했습니다. 진실화해위원회의 공식 조사 결과가 존재하여 증거 확보가 용이하며, 현재 3기 진실화해위원회가 출범하여 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2만4371명</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>부산 돌려차기 피해자 국가배상 판결...법무부 “항소 포기, 국가 책임...</t>
+          <t>대한민국은 왜 2만4371명을 이유 없이 총살하고 유기했을까 [안녕 진화위...</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65153</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1248517.html</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-03-06 00:32:22.369231+00:00</t>
+          <t>2026-03-10 00:25:25.378606+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>1심 판결 후 법무부 항소 포기로 사실상 확정</t>
+          <t>납북귀환 어부 명예 회복 특별법 국회 통과 대기 중</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>'부산 돌려차기 사건' 피해자 A씨가 수사기관의 성폭력 증거 확보 미흡을 이유로 국가를 상대로 손해배상 소송을 제기, 1심에서 1500만원의 국가배상책임을 인정받았다. 법무부는 이 판결에 항소하지 않기로 결정하며 피해자에게 사과했다. 이 판결은 수사기관의 미흡함에 대한 국가의 책임을 인정한 중요한 선례가 될 것으로 보인다.</t>
+          <t>고성문화재단이 납북귀환 어부의 생애사를 다룬 기록 전시회 '출항'을 개최합니다. 이 전시회는 국회 통과를 기다리는 '납북귀환 어부 명예 회복 특별법'과 연관되어 있으며, 피해자와 유족의 명예 회복 및 국가 차원의 배상 근거 마련을 목표로 합니다. 재단은 전시회를 통해 사회적 공감을 이끌어내 입법 절차를 지원하고자 합니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 명확함 (법무부 항소 포기로 국가배상 책임 인정), 상대방 자력이 충분함 (국가), 법원의 1심 판결로 증거가 확보됨. 부적합 조건: 기사 속 특정 피해자의 소송은 사실상 종결 단계이며, 피해 규모가 소송금융 투자 대상으로서는 크지 않음. 그러나 이 판결은 수사기관의 성폭력 수사 미흡에 대한 국가배상 가능성을 열어 유사 사건 발굴의 중요한 선례가 됨.</t>
+          <t>상대방(국가)의 책임이 명확하고 자력이 충분하며, 납북어부 및 유족이라는 집단적 피해자가 존재합니다. 현재 국회에서 명예 회복 및 국가 배상 근거를 담은 특별법이 논의 중인 공적 절차가 진행 중이며, 피해자들의 구술 기록 등 증거도 확보 가능합니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>'부산 돌려차기' 피해자 1500만원 국가배상 확정…법무부, 항소 않기로</t>
+          <t>고성문화재단, 17일부터 납북어부 기록 전시회</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030517113201615</t>
+          <t>https://www.kwnews.co.kr/page/view/2026030911430202896</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-03-06 00:32:01.519047+00:00</t>
+          <t>2026-03-10 00:18:05.932698+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>대한민국 (경찰)</t>
+          <t>대한민국 (국토교통부)</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>살인 사건 피의자 영장심사 진행 중, 유족 측이 경찰의 수사 관행 비판</t>
+          <t>여객기 잔해 재조사 및 사고 원인 규명 진행 예정, 유가족들의 책임자 문책 요구</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔 연쇄 살인 사건 피해자 유족들이 경찰이 수사 진행 상황을 제대로 알리지 않아 언론을 통해 가족의 죽음을 알게 된 사실을 규탄했다. 유족 측 변호인은 경찰의 부실한 초동수사와 형사 절차에서 피해자 및 유족 배제를 지적하며, 수사 단계에서의 정보 제공 의무 제도화를 촉구했다. 현행법상 수사 단계에서의 정보 제공 의무가 미비하여 피해자 권리가 후순위로 밀리는 관행이 문제로 제기되었다.</t>
+          <t>2024년 12월 제주항공 여객기 참사로 179명이 사망한 무안공항에서 1년여 만에 희생자 유해가 발견되었습니다. 유가족들은 초기 수습 부실에 대한 국가 책임을 규탄하며 책임자 처벌과 진상 규명을 요구했고, 국토교통부 장관은 사과했습니다. 현재 여객기 잔해 재조사가 진행 중이며, 사고 원인 규명도 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>경찰/국가의 책임이 비교적 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 유족 측 변호인의 지적과 언론 보도 자체가 증거가 될 수 있다(적합 조건 5). 다만, 이 사건의 직접적인 피해자 수가 적고(2명), 금전적 피해 규모가 명확히 제시되지 않아 집단소송 가능성이나 대규모 투자 매력은 낮다.</t>
+          <t>국토교통부 장관이 초기 수습 부실을 인정하고 사과하여 상대방(국가)의 책임이 명확하며, 국가기관이므로 자력이 충분합니다. 179명 사망이라는 집단적 피해가 발생했고, 유해 발견 및 국과수 결과, 장관 사과 등 객관적 증거가 존재합니다. 현재 여객기 잔해 재조사 및 사고 원인 규명 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>2명 (피해자 유족)</t>
+          <t>179명 사망자의 유가족 다수</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>가족 살해 사실을 뉴스로 …'피해자·유족 배제' 수사관행 여전</t>
+          <t>“유해 부실 수습…책임자 처벌하라”</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260304010001068</t>
+          <t>https://www.khan.co.kr/article/202603092053005</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-03-05 01:41:49.505380+00:00</t>
+          <t>2026-03-09 12:41:53.329430+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
-      <c r="A298" s="3" t="inlineStr">
+      <c r="A298" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>경찰 수사 및 영장실질심사 진행 중, 유족의 경찰 규탄 및 국가배상 가능성 제기</t>
+          <t>10·29 이태원 참사 특별조사위원회 현장검증 및 청문회 진행 중</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>20대 여성이 약물로 타인을 살해한 혐의로 경찰 수사를 받고 있으며, 연쇄 범행으로 다수의 피해자가 발생했습니다. 유족들은 경찰의 초기 대응 미흡을 규탄하며 국가배상 청구 가능성이 제기되고 있습니다. 피의자는 사이코패스 진단 평가를 받았습니다.</t>
+          <t>10·29 이태원 참사 특별조사위원회가 서울경찰청과 서울종합방재센터 상황실 현장검증을 진행하며, 청문회를 앞두고 있습니다. 윤석열 전 대통령, 이상민 전 행정안전부 장관 등 주요 인물들이 증인으로 채택되었으며, 유가족들은 윤 전 대통령의 청문회 출석을 촉구하고 있습니다. 이는 참사의 진상규명과 재발 방지를 위한 공적 절차의 일환입니다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>이 사건은 연쇄 살인으로 다수의 피해자가 발생했으며(적합 조건 3, 4), 피의자의 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중입니다(적합 조건 1, 5, 6). 특히 유족들이 경찰의 초기 대응 미흡을 규탄하며 국가배상 가능성이 제기되어, 자력 있는 상대방(대한민국)을 상대로 한 소송금융 투자 기회가 있습니다(적합 조건 2).</t>
+          <t>적합 조건 1, 2, 3, 4, 5, 6 모두 해당. 10·29 이태원 참사는 국가 및 공무원의 책임이 명확히 조사 중인 사건이며, 상대방(국가)의 자력이 충분합니다. 다수의 사망자와 부상자가 발생한 집단적 피해 사건으로, 특별조사위원회 활동을 통해 증거 확보 및 공적 절차가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
+          <t>사망자 159명, 부상자 다수</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>이태원특조위, 오늘 경찰·소방 상황실 현장검증</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L298" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M298" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603090730011</t>
+        </is>
+      </c>
+      <c r="N298" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:22:49.140193+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>새로운 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>전국 각지의 기지촌 성착취 피해자 총 117명이 국가를 상대로 새로운 손해배상 소송을 제기했습니다. 원고들은 미군 부대의 성매매 조장과 조직적·폭력적 성병 관리로 인한 인권 침해에 대해 국가의 책임을 묻고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>국가를 상대로 한 소송으로 상대방의 책임이 명확하고 자력이 충분합니다. 총 117명의 피해자가 참여하여 집단적 피해에 해당하며, 이미 새로운 손해배상 소송이 제기되어 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>117명</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>[세계여성의날]  침묵 깨고 책임 묻다 … '기지촌 성착취' 배상, 국가면...</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>news.koreanbar.or.kr</t>
+        </is>
+      </c>
+      <c r="L299" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M299" t="inlineStr">
+        <is>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35239</t>
+        </is>
+      </c>
+      <c r="N299" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:32:47.664482+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>1심 패소 후 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>형제복지원 피해를 주장한 60대 A씨가 국가를 상대로 1억 원 손해배상 소송을 제기했으나, 인천지법은 A씨가 형제복지원에 강제 수용됐다는 구체적 증거가 부족하다는 이유로 원고 패소 판결을 내렸습니다. 법원은 부랑인 단속의 위법성과 형제복지원 가혹행위는 인정했으나, A씨의 입소 증거 부족을 지적했습니다. A씨는 이 판결에 불복해 항소장을 제출했습니다.</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>국가배상 소송의 상대방인 국가의 자력은 충분하나 (적합 조건 2), 원고가 형제복지원에 강제 수용되었다는 구체적인 증거가 부족하여 1심에서 패소했습니다 (적합 조건 5 미충족). 과거사정리위원회에서도 원고 관련 기록이 없다는 의견을 제출하는 등 증거 확보가 어려워 승소 가능성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>1억 원</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>형제복지원 강제수용돼 폭행당했다  주장 60대, 1억 손배 청구 '기각'</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L300" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M300" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/545740</t>
+        </is>
+      </c>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:29:53.485173+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>진실·화해를 위한 과거사정리위원회 신청 접수 중</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>진실·화해를 위한 과거사정리위원회가 과거사 진실규명 신청을 2028년까지 접수한다. 항일독립운동, 민간인 집단 희생, 공권력에 의한 인권침해 등 다양한 사건을 다루며, 특히 의령 4·26 사건과 같은 지역 내 희생 사건도 포함된다. 이는 피해자와 유가족의 명예회복을 위한 공적 절차로, 향후 국가배상 등 법적 조치로 이어질 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>국가 책임이 명확한 공권력에 의한 인권침해 사건으로 (적합 조건 1), 상대방인 국가의 자력이 충분하며 (적합 조건 2), 민간인 집단 희생 등 다수의 피해자가 발생한 사건임 (적합 조건 3, 4). 현재 진실·화해를 위한 과거사정리위원회를 통한 공적 절차가 진행 중이며 (적합 조건 6), 이는 향후 국가배상 소송으로 이어질 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J298" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K298" t="inlineStr">
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>의령군 과거사 진실규명 2028년까지 2년간 신청 접수</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>gndomin.com</t>
+        </is>
+      </c>
+      <c r="L301" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M301" t="inlineStr">
+        <is>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=467617</t>
+        </is>
+      </c>
+      <c r="N301" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:23:59.542769+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>영국 교도소 당국</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>영국 아동 살해범 이언 헌틀리(52)가 교도소 동료의 습격을 받고 사망했습니다. 영국 더럼 경찰은 사건 경위를 수사 중이며, 헌틀리는 지난달 교도소 작업장에서 구타당해 머리를 크게 다친 후 병원에서 치료를 받아왔습니다.</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>상대방 자력(영국 정부)과 증거 확보(경찰 수사) 및 공적 절차 진행(경찰 수사) 조건은 충족되나, 피해자가 악명 높은 아동 살해범으로 사회적 공감대가 형성되기 어렵습니다. 또한, 피해자의 신분과 상황을 고려할 때 사망으로 인한 손해배상액이 매우 낮을 것으로 예상되어 소송금융 투자로서의 매력이 현저히 떨어집니다.</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>‘종신형’ 최악의 52세 아동살해男…교도소 동료 습격당해 사망했다</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L302" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M302" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10689210?ref=naver</t>
+        </is>
+      </c>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:23:15.185599+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>영국 정부</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>영국 아동 살해범 이언 헌틀리가 교도소 동료에게 살해당했다. 더럼 경찰은 사건 경위를 수사 중이며, 헌틀리는 2002년 10살 소녀 두 명을 살해한 혐의로 종신형을 선고받고 복역 중이었다. 이 사건은 교도소 내 안전 관리 및 수감자 보호 의무에 대한 문제를 제기할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>피해자가 영국 역사상 가장 악명 높은 아동 살해범으로, 소송금융 투자 대상으로서 사회적 정당성이 매우 낮고 대중의 공감을 얻기 어려움. 또한, 피해자의 사망으로 인한 손해배상액(특히 일실수입 등)이 극히 미미할 것으로 예상되어 투자 수익성이 없음. (부적합 조건: 기타 투자 어려운 이유 있음, 적합 조건: 피해 규모가 큼 - 미충족)</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>미성년자 성추행에 10살 소녀들 살해한 男…교도소서 살해당했다</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L303" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M303" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/topic-global/2026/03/08/20260308500001?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N303" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:20:51.946315+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>미군</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>미군 오폭 의혹 제기</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>이란 혁명수비대 시설 인근 학교가 폭격당해 초등생 180여 명이 사망한 사건에 대해 미군의 오폭 가능성이 제기되었습니다. 위성 사진 등 객관적 증거가 존재하며, 피해자 가족들은 억울함을 호소하고 있어 파장이 커질 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>미군이라는 자력 있는 상대방(적합 조건 2)의 오폭 가능성(적합 조건 1)이 제기되며, 초등생 180여 명 사망이라는 대규모 인명 피해(적합 조건 3, 4)가 발생했습니다. 위성 사진 등 객관적 증거(적합 조건 5)가 존재하며, 집단적 피해로 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>초등생 180여 명 사망</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>'초등생 180여 명 사망' 미군이 오폭?…파장 커지나</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L304" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M304" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008467983&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:15:07.775602+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>대한민국 (민중기 특검팀)</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>오세훈 시장이 피고인으로 재판 진행 중이며, 특검의 기소에 대해 부당함을 주장하고 있음.</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>오세훈 서울시장이 '명태균 여론조사 의혹'으로 자신을 기소한 민중기 특별검사팀을 강하게 비판했다. 오 시장은 특검이 진범을 알면서도 무고한 자신을 재판에 넘겼다고 주장하며, 특검을 '악질 하명 특검'이자 '공범'이라고 맹비난했다. 현재 오 시장은 해당 의혹으로 재판에 출석 중이다.</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하지 않음 (오세훈 시장의 주장일 뿐, 특검의 잘못이 객관적으로 입증된 상황이 아님). 또한, 피해 규모가 불확실하며 집단적 피해가 아닌 개인의 소송 건으로 소송금융 투자 대상으로 적합성이 낮음.</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>1명 (오세훈 서울시장)</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>오세훈, 민중기 특검 직격…“무고한 사람 제물 삼는 야만”</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L305" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M305" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260307506299?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:21:37.372867+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>재심을 통해 무죄 확정</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>최말자씨는 지난해 재심을 통해 61년 만에 성폭력 무죄가 확정된 피해자로, 최근 여성운동상 수상 및 한국여성대회에서 축사를 했다. 이 기사는 그녀의 과거 사건의 종결과 현재 활동을 다루고 있으며, 새로운 소송금융 투자 기회를 제공하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>해당 사건은 '지난해 재심으로 61년 만에 무죄가 확정된' 것으로, 이미 법적 절차가 종결된 사건에 해당합니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 명확히 부합합니다. 소송금융은 주로 진행 중이거나 예정된 소송에 투자하므로, 이미 확정된 사건은 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>지난해 재심으로 61년 만에 무죄가 확정된 성폭력 피해자 최말자씨 축사</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L298" t="inlineStr">
-[...26 lines deleted...]
-      <c r="C299" t="inlineStr">
+      <c r="L306" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M306" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/photos/7784599</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:20:46.717703+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D299" t="inlineStr">
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>재심 무죄 확정</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>1964년 성폭력 피해 중 남성의 혀를 깨물어 징역형을 선고받았던 최말자 씨가 지난해 재심을 통해 61년 만에 무죄를 확정받았다. 최 씨는 2026년 3·8 세계여성의 날 기념 한국여성대회에서 축사를 진행했다.</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>최말자 씨의 무죄가 재심을 통해 이미 확정되어 형사 사건 자체는 종결된 상태입니다. (부적합 조건: 이미 종결된 사건) 비록 국가배상 청구의 가능성은 있으나, 기사 내용만으로는 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>제41회 한국여성대회 축사하는 최말자 씨</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L307" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M307" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISI20260307_0021199014</t>
+        </is>
+      </c>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:20:02.524236+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E299" t="inlineStr">
-[...235 lines deleted...]
-      <c r="I302" t="inlineStr">
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>재심 무죄 확정 판결. 국가배상청구 소송 가능성 있음.</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>최말자 씨는 1964년 성폭력 피해 중 남성의 혀를 깨물어 징역형을 선고받았으나, 지난해 재심을 통해 61년 만에 무죄가 확정되었다. 그녀는 한국여성대회 연단에 올라 자신의 경험을 공유했다. 이 사건은 최말자 씨가 국가를 상대로 손해배상을 청구할 수 있는 명확한 근거를 제공한다.</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>재심을 통해 61년 만에 무죄가 확정되어 국가의 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가지고 있습니다(적합 조건 2). 61년간의 억울한 옥살이와 사회적 낙인으로 인한 피해 규모가 크고(적합 조건 4), 무죄 확정 판결이라는 명확한 증거가 존재합니다(적합 조건 5). 이는 국가배상청구 소송의 가능성을 높입니다.</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>여연, 제41회 한국여성대회 서울도심 집회…최말자씨  오늘보다 나은 내...</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>ngonews.kr</t>
+        </is>
+      </c>
+      <c r="L308" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M308" t="inlineStr">
+        <is>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225749</t>
+        </is>
+      </c>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:19:54.252243+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>재심 기각 후 유족 및 변호인 소송 준비 중, 진실화해위원회 진실 규명 및 다른 피해자 재심 무죄 판결 사례 존재</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>1970년대 납북귀환어부 간첩조작사건에 연루된 故김정구 씨가 고문으로 인한 신체적 손상과 평생의 간첩 낙인, 연좌제로 인한 가족의 피해를 겪었음. 최근 재심이 기각되었으나, 유족과 변호인은 불법 구금 정황 등 증거를 바탕으로 억울함을 해소하기 위해 노력 중이며, 다른 피해자들은 재심에서 무죄를 선고받은 바 있음.</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>국가가 피고로 자력이 충분하며(조건 2), 납북귀환어부 간첩조작사건은 다수의 피해자가 발생한 집단적 피해(조건 3)로 고문 및 연좌제로 인한 피해 규모가 매우 큼(조건 4). 진실화해위원회 진실 규명 및 다른 피해자들의 재심 무죄 판결 등 객관적 증거가 확보 가능하며(조건 5), 불법 구금 정황이 명확하여 상대방 책임이 비교적 명확함(조건 1). 재심 기각에도 불구하고 유족과 변호인이 억울함을 해소하려 노력 중이며, 이미 공적 절차(진실화해위 진실규명, 다른 피해자 재심)가 진행된 바 있어(조건 6) 소송금융 투자 적합도가 높음.</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J302" t="inlineStr">
-[...502 lines deleted...]
-      </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>모텔 첫 범행 때 체포했으면 ...연쇄살인 몰랐던 유족, 경찰 규탄</t>
+          <t>죽기까지 벗지못한 '간첩'누명…국가가 파괴한 한 어부의 삶</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/04/2026030407264737827</t>
+          <t>https://www.nocutnews.co.kr/news/6480987?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260307070046</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>2026-03-04 00:28:51.036792+00:00</t>
+          <t>2026-03-07 00:22:18.324988+00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>한국여성의전화 보고서 발표 및 관련 법/보호 체계 강화 촉구</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>한국여성의전화 보고서에 따르면 지난해 친밀한 관계의 남성 파트너에게 살해되거나 살해될 위험에 처한 여성이 최소 137명, 살인미수 피해자는 252명에 달하며, 주변인 피해까지 포함하면 전체 피해자는 최소 673명으로 집계되었다. 보고서는 경찰 신고 이력이 있는 상태에서 범죄가 발생한 사례가 적지 않음을 지적하며, 친밀한 관계 내 여성폭력을 사적 갈등으로 방치하지 말고 관련 법과 보호 체계를 강화할 것을 촉구했다.</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>최소 673명에 달하는 집단적 피해와 살해, 살인미수 등 심각한 피해 규모는 소송금융 투자에 적합한 조건입니다. 경찰 신고 및 보호 조치 이력에도 불구하고 범죄가 발생한 사례는 국가의 보호 의무 소홀에 대한 국가배상청구 가능성을 시사합니다. 다만, 기사 내용만으로는 국가의 직접적인 민사상 책임이 명확히 드러나지 않아 추가적인 법리 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>최소 673명</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>친밀한 남성에 살해된 여성 무려 137명 …하루 1명꼴 위험하다</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L310" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M310" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25409770</t>
+        </is>
+      </c>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:15:03.586432+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>1심 판결 확정 (법무부 항소 포기)</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>부산 돌려차기 사건 피해자가 국가의 수사 미흡으로 인한 정신적 고통에 대해 1500만 원의 국가배상 소송에서 승소했다. 법무부가 1심 판결에 대한 항소를 포기하면서 해당 판결은 확정되었다. 이는 국가의 부실 수사에 대한 책임을 인정한 사례이다.</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>이미 1심 판결이 확정되어 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건). 비록 상대방(국가)의 자력이 충분하고 책임이 명확하게 인정되었으나, 해당 사건은 이미 마무리되었다.</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>1500만 원</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>'부산 돌려차기' 사건 1500만 원 국가배상 인정된 법리적 이유는?</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L311" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M311" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/AH56E3F1QJRE</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:41:01.749399+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>부산 돌려차기 사건 피해자 김 씨가 수사 및 재판 과정에서 배제되고 성폭력 의심 정황에 대한 수사가 제대로 이뤄지지 않았다며 국가를 상대로 손해배상 소송을 제기했습니다. 민주사회를위한변호사모임(민변)이 김 씨를 대리하고 있으며, 직무상 불법 행위로 인한 국가 배상 책임이 확정된 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>적합 조건 1 (상대방 책임 명확): 기사 제목에 '국가 배상 확정'으로 명시되어 국가의 직무상 불법 행위 책임이 명확하게 인정된 것으로 보입니다. 적합 조건 2 (상대방 자력 충분): 피고가 '국가'이므로 배상 자력이 충분합니다. 적합 조건 5 (증거 확보 가능): 피해자가 수사 및 재판 과정에서 배제되고 성폭력 의심 정황에 대한 수사가 미흡했다는 구체적인 주장이 있으며, 이는 이미 법적 판단을 통해 '확정'된 것으로 추정됩니다.</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t>직무상 불법 행위 …부산 돌려차기 사건 피해자에 국가 배상 확정→법...</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L312" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M312" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15993011</t>
+        </is>
+      </c>
+      <c r="N312" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:40:21.331401+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>한국여성의전화 보고서 발표, 국가 시스템 개선 및 법안 제개정 촉구 중</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>한국여성의전화 보고서에 따르면 지난해 친밀한 관계의 남성에 의해 살해되거나 살해 위협에 처한 여성이 최소 673명에 달하며, 이 중 12.8%는 범죄 전 경찰 신고 이력이 있었음. 단체는 이를 국가가 책임져야 할 구조적 문제로 규정하고 정교한 통계 구축 및 관련 법안 제·개정을 촉구하고 있음. 이는 국가의 보호 의무 소홀에 대한 집단적 손해배상 청구 가능성을 시사함.</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>국가 시스템의 한계로 인해 친밀한 관계의 남성에게 살해되거나 살해 위협에 노출된 다수의 피해자가 발생했으며, 이 중 상당수는 경찰 신고 및 보호조치 이력이 있음. 이는 국가의 책임이 비교적 명확하고, 피해 규모가 크며, 집단적 피해 양상을 보임. 또한 한국여성의전화 보고서 및 경찰 기록 등 증거 확보가 용이하고, 공적 절차(경찰 신고, 보고서 발표, 법안 제개정 촉구)가 진행 중인 점을 고려할 때 소송금융 투자에 매우 적합함.</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>최소 673명 (살해 및 살해 위협 피해자, 주변인 포함), 누적 5,096명 (17년간)</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>작년 친밀한 남성에 살해된 여성 137명… 13시간마다 1명 피해</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L313" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M313" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260306580327</t>
+        </is>
+      </c>
+      <c r="N313" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:29:35.779627+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E310" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D311" t="inlineStr">
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>임성근 전 사단장 등 해병대 지휘관 5명에 대한 업무상 과실치사상 혐의 1심 형사재판 진행 중, 다음 달 결심 예정.</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>2023년 7월 경북 예천군 실종자 수색 작전 중 구명조끼 등 안전장비 없이 수색을 지시하여 해병대원 1명이 순직하고 다른 대원들이 상해를 입은 사건입니다. 임성근 전 사단장 등 해병대 지휘관 5명이 업무상 과실치사상 혐의로 구속기소되어 현재 1심 형사재판이 진행 중이며, 다음 달 결심 절차가 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>임성근 전 사단장 등 해병대 지휘관 5명이 무리한 수중 수색 지시로 해병대원을 숨지게 하고 다른 대원들에게 상해를 입힌 혐의로 기소되어 상대방 책임이 비교적 명확합니다. 공무원의 직무상 불법행위이므로 국가배상 청구가 가능하며, 대한민국은 충분한 자력을 갖추고 있습니다. 해병대원 순직 및 다수 대원의 상해는 중대한 인명 피해로 피해 규모가 크며, 이미 형사재판이 진행 중이므로 수사기관의 조사 결과 등 객관적 증거 확보가 용이합니다. 형사재판은 민사소송의 강력한 증거가 될 공적 절차에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>순직 1명, 상해 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>‘해병 순직 책임’ 임성근 전 사단장 1심, 내달 마무리</t>
+        </is>
+      </c>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L314" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M314" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501528&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N314" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:24:20.822449+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>임성근 전 해병대 1사단장 등 업무상과실치사 혐의 1심 재판 진행 중, 4월 13일 변론 종결 예정</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>해병대원 순직사건과 관련하여 임성근 전 해병대 1사단장 등 5명이 업무상과실치사 혐의로 1심 재판을 받고 있습니다. 채해병은 2023년 집중호우 실종자 수색작전 중 구명조끼 없이 수중수색을 하다 급류에 휩쓸려 사망했으며, 일부 피고인은 과실을 인정하며 임 전 사단장에게 절대적 책임이 있다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (임성근 전 사단장 등 업무상과실치사 혐의로 기소, 일부 피고인 과실 인정), 상대방에게 자력이 충분함 (군 지휘관 및 국가배상 가능성), 증거가 있거나 확보 가능함 (형사 재판 진행 중), 이미 공적 절차(형사 재판)가 진행 중임. 단일 사망 사건이나 중대한 인명 피해로 사회적 관심이 높고 배상액이 클 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I315" t="inlineStr">
+        <is>
+          <t>1명 (채해병)</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>'채해병 과실치사 혐의' 임성근 1심 내달 13일 변론 종결</t>
+        </is>
+      </c>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L315" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M315" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260306001146</t>
+        </is>
+      </c>
+      <c r="N315" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:23:57.097960+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E311" t="inlineStr">
-[...350 lines deleted...]
-      </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>구치소 내부 신고 접수 및 분리 조치, 진상 규명 요구 중</t>
+          <t>특별사면 촉구 진행 중</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>부산구치소에서 재소자 A씨가 동료 재소자들에게 약 두 달간 폭행과 성추행 등 학대를 당했으나, 구치소는 옆방 수용실의 신고가 접수된 뒤에야 인지한 것으로 드러났다. 피해자는 상습 폭행으로 거동이 불편해지는 등 심각한 피해를 호소하고 있으며, 가족들은 철저한 진상 규명과 가해자 엄벌을 요구하고 있다. 교정당국의 관리 소홀과 과밀수용 등 구조적 문제가 지적되고 있다.</t>
+          <t>군산 교제폭력 생존자가 31번의 신고에도 불구하고 국가의 보호를 받지 못해 자력구제에 나선 사건입니다. 공동대책위는 생존자의 자력구제를 정당방위로 보고 특별사면을 촉구하며, 이를 국가 책임 인정의 최소한의 조치로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 부산구치소의 관리 소홀), 2(상대방 자력 충분: 국가 기관), 4(피해 규모 큼: 상습 폭행으로 거동 불편 등 심각한 피해), 5(증거 확보 가능: 신고 접수 및 내부 조사 가능성), 6(공적 절차 진행 중: 구치소 내부 조사 및 진상 규명 요구). 교정시설 내 폭력의 구조적 문제 지적으로 유사 피해자 발생 가능성이 높아 집단적 피해로 확대될 여지도 있음.</t>
+          <t>기사는 국가의 보호 실패로 자력구제에 나선 교제폭력 생존자에 대한 특별사면 촉구에 초점을 맞추고 있습니다. 이는 형사적 문제 및 정치적/사회적 운동에 가까우며, 소송금융이 일반적으로 투자하는 민사상 손해배상 청구와는 거리가 있습니다. 국가를 상대로 한 손해배상 가능성은 이론적으로 존재하나, 기사에서 해당 소송이 진행 중이거나 계획 중이라는 언급이 없어 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>부산구치소서 또 폭행 발생…두 달 '몰랐다'는 교정행정</t>
+          <t>31번 신고에도 지켜지지 못한 군산 교제폭력 생존자…특별사면 촉구 1만...</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026030216401829246?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274517</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>2026-03-02 12:24:18.135628+00:00</t>
+          <t>2026-03-06 12:14:31.755779+00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
+          <t>북한 정권</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>승소 판결금 집행을 위한 가압류 추진</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>국군 포로 단체들이 북한 정권을 상대로 승소한 손해배상 판결금을 받기 위해 국내에서 발생하는 북한 관련 자금 흐름을 가압류하는 방안을 추진 중입니다. 통일부가 노동신문을 관세법상 수입품으로 인정함에 따라, 노동신문 구독료 등이 가압류 대상이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>북한 정권을 상대로 한 승소 판결이 이미 존재하여 상대방 책임이 명확하며(적합 조건 1, 5), 국군 포로 단체라는 다수의 피해자가 특정됩니다(적합 조건 3, 4). 국내에서 발생하는 북한 관련 자금 흐름을 찾아 가압류하려는 구체적인 집행 방안이 모색되고 있어(적합 조건 2, 6) 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
+        <is>
+          <t>국군 포로 단체 다수</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>통일부 “노동신문은 관세법상 수입품… 제3국 업체 통해 반입”</t>
+        </is>
+      </c>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L317" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M317" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/national_general/2026/03/05/UAL2FU6V4RFNTKRQIBTFUNLPTQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N317" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:41:44.397467+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D317" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>피해자 가족의 주장만 보도된 상태</t>
+          <t>국가배상소송 항소 포기, 위자료 1500만원 확정</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>부산구치소에서 수감자 A씨가 상습적인 구타와 성추행 피해를 당해 일상생활에 어려움을 겪고 있다는 피해자 가족의 주장이 보도되었습니다. 피해자는 보복을 우려해 신고하지 못했다고 합니다. 기사는 '또 폭행 사건'이라며 교정행정의 문제를 지적했습니다.</t>
+          <t>법무부가 '부산 돌려차기 사건' 피해자 김 모 씨에 대한 국가배상소송 항소를 포기하며, 국가가 지급할 위자료 1500만 원이 확정되었다. 법원은 수사기관의 직무상 불법 행위로 인한 국가의 배상 책임을 인정했으며, 이로써 해당 국가배상 소송은 종결되었다.</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>부산구치소 내 수감자 폭행 및 성추행은 교정기관의 관리 소홀 책임이 명확하며(적합 조건 1), 상대방인 국가 기관은 배상 능력이 충분합니다(적합 조건 2). 피해자가 상습 구타로 인해 일상생활에 어려움을 겪고 성추행 피해도 주장되어 피해 규모가 상당합니다(적합 조건 4). '또 폭행 사건'이라는 제목은 유사 사건의 반복 가능성을 시사하며, 이는 추가 피해자 발굴 및 집단적 피해로 이어질 잠재력이 높습니다.</t>
+          <t>해당 국가배상소송은 법무부의 항소 포기로 위자료 1500만원 지급이 확정되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융이 지원할 수 있는 진행 중인 소송이 없습니다.</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>부산구치소 또 폭행 사건… 정신 못 차리는 교정행정</t>
+          <t>[속보] 법무부, '부산 돌려차기 사건' 항소 포기…국가 배상 1500만원 확...</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030118440384479</t>
+          <t>https://www.pressian.com/pages/articles/2026030517074478698?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
-          <t>2026-03-01 12:30:06.389058+00:00</t>
+          <t>2026-03-06 01:39:41.620913+00:00</t>
         </is>
       </c>
     </row>
     <row r="319">
-      <c r="A319" s="3" t="inlineStr">
+      <c r="A319" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>대한민국 (부산구치소)</t>
+          <t>대한민국 (검찰)</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>교정 당국 진상 조사 중</t>
+          <t>국정조사 추진 중</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>부산구치소에서 30대 재소자 A 씨가 동료 재소자 4명에게 약 두 달간 지속적인 폭행과 성추행을 당한 사실이 가족 면회를 통해 드러났습니다. 교정 당국은 사건 인지 후 진상 조사에 착수했으며, 피해자 가족은 철저한 수사와 가해자 엄벌을 요구하고 있습니다. 이는 5개월 전 발생한 재소자 사망 사건 이후 또 다시 발생한 폭행 사건입니다.</t>
+          <t>여당이 검찰의 '조작기소 의혹'에 대한 국정조사를 추진하며 대장동, 쌍방울 사건 등을 대상으로 삼고 있습니다. 토론회를 통해 검찰의 공소권 남용 사례와 대응 방안, 공소취소 제도의 활용 가능성 등이 논의되고 있습니다. 이는 검찰의 부당한 기소로 인한 피해자들의 권리 구제 가능성을 모색하는 움직임입니다.</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>부산구치소 내 재소자 폭행 및 성추행 사건으로, 교정 당국(공공기관)의 관리 책임이 명확하며 배상 능력이 충분합니다. 이미 교정 당국에서 진상 조사가 진행 중이며, 가족 측에서 철저한 수사와 관련자 처벌을 요구하고 있어 증거 확보 및 공적 절차 진행 가능성이 높습니다. (적합 조건 1, 2, 5, 6)</t>
+          <t>검찰의 '조작기소 의혹'은 국가기관의 책임이 비교적 명확하게 특정될 수 있으며, 대장동·쌍방울 사건 등 고액 사건과 연루되어 피해 규모가 크고 다수의 피해자가 발생할 가능성이 높습니다. 또한, 여당이 국정조사를 추진하고 있어 공적 절차가 진행 중이며 증거 확보 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
+          <t>관련 사건 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>與 '검찰 조작기소' 의혹 국조 추진…대장동·쌍방울 사건 등 대상</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>straightnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L319" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M319" t="inlineStr">
+        <is>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=296601</t>
+        </is>
+      </c>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:29:35.984917+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>국방부</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>군사시설 및 군사훈련지역 피해구제 법률안 발의</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>포천 오폭 사건 1년 후, 군사시설 및 군사훈련지역에서의 피해 구제 및 지원에 관한 법률안이 발의되었다. 이 법안은 국방부가 군 훈련 위험성을 정기적으로 평가하고 주민들에게 고지하도록 하는 내용을 담고 있으며, 이는 과거 군사 훈련으로 인한 피해에 대한 법적, 제도적 대응이 진행 중임을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (오폭), 상대방에게 자력이 충분함 (국방부), 집단적 피해 가능성 높음 (군사훈련지역 주민 다수), 이미 공적 절차가 진행 중임 (피해구제 법률안 발의).</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>[포천 오폭 1년, 버려진 상흔] 고지 뿐, 미확인 구조…낮아지는 '사전 예...</t>
+        </is>
+      </c>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L320" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M320" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318247</t>
+        </is>
+      </c>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:08:50.597701+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>1심 판결 확정 예정 (국가 항소 포기)</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>'부산 돌려차기' 사건 피해자가 수사기관의 부실 수사에 대해 국가를 상대로 제기한 손해배상 소송에서 승소했습니다. 법원은 정신적 고통에 대한 위자료 1500만원을 국가가 지급해야 한다고 판단했으며, 법무부가 항소를 포기하여 판결이 확정될 예정입니다. 이 판결은 피해자 중심의 수사·사법구조 개선 필요성을 강조하며, 향후 유사한 부실 수사 피해자들의 국가배상 소송에 중요한 선례가 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>법원이 수사기관의 부실 수사를 인정하고 국가의 배상 책임을 명확히 판단했으며, 법무부가 항소를 포기하여 판결이 확정될 예정입니다. 피고가 국가이므로 자력이 충분하며, 이 판결은 유사한 부실 수사 피해자들의 국가배상 소송에 중요한 선례를 제공하여 새로운 투자 기회를 창출할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>1500만원</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>1명 (김진주씨), 유사 피해자 다수 발생 가능성</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>“부실수사” 인정받은 ‘부산 돌려차기’ 피해자…“피고인 아닌 피해...</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L321" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M321" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603060600041</t>
+        </is>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:36:20.176806+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>국가 항소 포기로 1심 판결 확정</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>정부가 '부산 돌려차기 사건' 피해자가 제기한 국가배상소송 1심 판결에 대해 항소를 포기했다. 1심은 수사기관의 부실 수사 책임을 인정해 국가가 피해자에게 1,500만원을 배상하라고 판결했으며, 정부의 항소 포기로 이 판결이 확정되었다. 이 사건은 초기 수사에서 성폭력 의도가 누락되어 항소심에서 강간살인미수죄가 적용된 바 있다.</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>국가가 1심 판결에 항소를 포기하여 해당 사건은 사실상 종결된 상태로, '이미 종결된 사건'이라는 부적합 조건에 해당한다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상에서 제외된다.</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>1,500만원</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J319" t="inlineStr">
-[...36 lines deleted...]
-      <c r="C320" t="inlineStr">
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>정부 '부산 돌려차기 사건' 국가배상소송 항소포기</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L322" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M322" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260305232037erd</t>
+        </is>
+      </c>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:34:15.640962+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>대한민국 (법무부)</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>1심 판결 확정 (법무부 항소 포기)</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>법무부가 '부산 돌려차기 사건' 피해자가 국가를 상대로 제기한 손해배상 소송 1심 판결에 대해 항소를 포기했습니다. 이는 1심에서 인정한 국가의 책임을 무겁게 받아들인 것으로, 피해자는 국가로부터 손해배상을 받게 될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>법무부가 1심에서 인정한 국가 책임을 받아들여 항소를 포기했으므로, 1심 판결이 사실상 확정되어 사건이 종결된 것으로 판단됩니다. (부적합 조건: 이미 종결된 사건) 비록 상대방 책임이 명확하고(적합 조건 1) 상대방 자력이 충분하지만(적합 조건 2), 이미 종결된 사건은 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>법무부, ‘부산 돌려차기 사건’ 책임 인정해 항소 포기</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L323" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M323" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/05/CFH6HRSAHVGGFAXARJIILGC7VM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N323" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:32:31.678803+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D320" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>경찰 부실 수사 인정 및 공식 사과, '친밀관계폭력처벌법' 발의 및 '사망검토제' 논의</t>
+          <t>1심 판결 후 법무부 항소 포기</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>경인일보의 보도로 동탄에서 발생한 교제 관계 살인사건에서 경찰의 부실 수사와 사건 은폐·축소 의혹이 드러났습니다. 피해자가 600장 이상의 처벌의견서와 증거를 제출했음에도 공권력이 무관심하여 비극으로 이어졌으며, 보도 이후 관할 경찰서장이 공식 사과하고 '친밀관계폭력처벌법' 발의 등 제도 변화를 추동했습니다.</t>
+          <t>부산 돌려차기 사건 피해자가 초동수사 부실로 인한 정신적 고통에 대해 국가를 상대로 제기한 손해배상 소송에서 1심 법원이 국가의 책임을 인정하고 위자료 1500만원을 지급하라고 판결했다. 법무부는 이 판결에 대해 항소를 포기하며 국가 책임을 공식 인정했다. 이는 향후 성폭력·강력범죄 수사 체계 개선에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>경찰의 부실 수사 및 사건 은폐·축소 의혹이 보도를 통해 드러났고, 관할 경찰서장이 공식 사과하며 책임이 인정되어 상대방 책임이 비교적 명확합니다. 피고가 국가(경찰)이므로 자력이 충분하며, 살인 사건으로 인한 피해 규모가 매우 크고, 피해자가 제출한 증거자료와 경찰서장의 공식 사과 등이 강력한 증거가 될 수 있습니다. 또한, 경찰서장의 공식 사과, 관련 법안 발의 논의 등 공적 절차가 진행 중입니다.</t>
+          <t>이미 1심 판결이 선고되었고, 피고인 법무부가 항소를 포기하여 사실상 소송이 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 또한, 1심 판결로 인정된 피해 금액(위자료 1500만원)이 소송금융 투자 대상으로 보기에 크지 않다.</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>1명 (유족 다수)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>경인일보 ‘600장의 SOS’ 단독·연속 보도, 제57회 한국기자상 지역 취...</t>
+          <t>부산 돌려차기 피해자 국가배상 판결...법무부 “항소 포기, 국가 책임...</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>m-economynews.com</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759597</t>
+          <t>https://www.m-economynews.com/news/article.html?no=65153</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
-          <t>2026-02-28 01:05:57.588017+00:00</t>
+          <t>2026-03-06 00:32:22.369231+00:00</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 검거</t>
+          <t>1심 판결 후 법무부 항소 포기로 사실상 확정</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>강남경찰서가 수사하던 가상화폐 해킹 사건의 피해자가 경찰에 임의제출한 비트코인을 두 명의 인물이 가로챈 사건입니다. 이들은 '건진법사' 측근으로 밝혀졌으며, 경찰 수사를 통해 피의자가 검거된 상태입니다. 경찰의 증거물 관리 소홀에 대한 국가배상 청구 가능성이 있습니다.</t>
+          <t>'부산 돌려차기 사건' 피해자 A씨가 수사기관의 성폭력 증거 확보 미흡을 이유로 국가를 상대로 손해배상 소송을 제기, 1심에서 1500만원의 국가배상책임을 인정받았다. 법무부는 이 판결에 항소하지 않기로 결정하며 피해자에게 사과했다. 이 판결은 수사기관의 미흡함에 대한 국가의 책임을 인정한 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>경찰에 임의제출된 비트코인을 가로챈 사실이 조사로 확인되어 상대방 책임이 명확합니다. 경찰의 증거물 관리 소홀에 대한 국가배상 청구 가능성이 높아 대한민국(공공기관)을 상대로 소송할 수 있어 자력이 충분하며, 이미 수사 및 조사가 진행되어 피의자가 특정되고 증거가 확보되었을 것으로 추정됩니다.</t>
+          <t>적합 조건: 상대방 책임이 명확함 (법무부 항소 포기로 국가배상 책임 인정), 상대방 자력이 충분함 (국가), 법원의 1심 판결로 증거가 확보됨. 부적합 조건: 기사 속 특정 피해자의 소송은 사실상 종결 단계이며, 피해 규모가 소송금융 투자 대상으로서는 크지 않음. 그러나 이 판결은 수사기관의 성폭력 수사 미흡에 대한 국가배상 가능성을 열어 유사 사건 발굴의 중요한 선례가 됨.</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>강남경찰서 비트코인 유출범…잡고 보니 '건진법사' 측근</t>
+          <t>'부산 돌려차기' 피해자 1500만원 국가배상 확정…법무부, 항소 않기로</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287396?influxDiv=NAVER</t>
+          <t>https://view.asiae.co.kr/article/2026030517113201615</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
-          <t>2026-02-28 00:57:41.156490+00:00</t>
+          <t>2026-03-06 00:32:01.519047+00:00</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>대한민국 (부산구치소)</t>
+          <t>대한민국 (경찰)</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>구치소 내부 조사 진행 중, 이전 사건은 검찰 기소 완료</t>
+          <t>살인 사건 피의자 영장심사 진행 중, 유족 측이 경찰의 수사 관행 비판</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>부산구치소에서 수용자 간 폭행으로 인한 사망 사건 발생 5개월 만에 또 다른 수용자가 집단 폭행당하는 사건이 발생했습니다. 구치소는 관련자들을 분리 조치하고 조사 중이며, 이전 사망 사건에서는 구치소의 관리 미흡이 드러난 바 있어 구치소의 관리 소홀로 인한 국가배상 책임 가능성이 높습니다.</t>
+          <t>서울 강북구 모텔 연쇄 살인 사건 피해자 유족들이 경찰이 수사 진행 상황을 제대로 알리지 않아 언론을 통해 가족의 죽음을 알게 된 사실을 규탄했다. 유족 측 변호인은 경찰의 부실한 초동수사와 형사 절차에서 피해자 및 유족 배제를 지적하며, 수사 단계에서의 정보 제공 의무 제도화를 촉구했다. 현행법상 수사 단계에서의 정보 제공 의무가 미비하여 피해자 권리가 후순위로 밀리는 관행이 문제로 제기되었다.</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확(구치소의 관리 소홀), 상대방 자력 충분(국가기관), 피해 규모가 큼(사망 및 중상해), 증거 확보 가능(내부 신고, 구치소 조사, 검찰 수사), 공적 절차 진행 중(구치소 내부 조사 및 이전 사건 검찰 기소). 특히 이전 사건에서 구치소의 관리 미흡이 드러난 점은 국가배상책임의 근거가 될 수 있습니다.</t>
+          <t>경찰/국가의 책임이 비교적 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 유족 측 변호인의 지적과 언론 보도 자체가 증거가 될 수 있다(적합 조건 5). 다만, 이 사건의 직접적인 피해자 수가 적고(2명), 금전적 피해 규모가 명확히 제시되지 않아 집단소송 가능성이나 대규모 투자 매력은 낮다.</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>최소 2명 (사망 1명, 폭행 피해 1명)</t>
+          <t>2명 (피해자 유족)</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>'1명 사망' 부산구치소서 또 집단폭행 발생...수사 착수</t>
+          <t>가족 살해 사실을 뉴스로 …'피해자·유족 배제' 수사관행 여전</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602270079</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260304010001068</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
-          <t>2026-02-28 00:18:42.522422+00:00</t>
+          <t>2026-03-05 01:41:49.505380+00:00</t>
         </is>
       </c>
     </row>
     <row r="327">
-      <c r="A327" s="3" t="inlineStr">
+      <c r="A327" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>교정 당국 조사 진행 중</t>
+          <t>경찰 수사 및 영장실질심사 진행 중, 유족의 경찰 규탄 및 국가배상 가능성 제기</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>부산구치소에서 수용자 A씨가 다른 수용자들로부터 폭행과 가혹 행위를 당했다는 신고가 접수되어 교정 당국이 조사에 착수했습니다. 이는 지난해 9월 수용자 사망 사건 이후 5개월 만에 발생한 유사 사건으로, 당시 구치소의 미흡한 수용자 관리가 문제점으로 지적된 바 있습니다.</t>
+          <t>20대 여성이 약물로 타인을 살해한 혐의로 경찰 수사를 받고 있으며, 연쇄 범행으로 다수의 피해자가 발생했습니다. 유족들은 경찰의 초기 대응 미흡을 규탄하며 국가배상 청구 가능성이 제기되고 있습니다. 피의자는 사이코패스 진단 평가를 받았습니다.</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>부산구치소 내 수용자 폭행 사건으로, 교정 당국의 관리 소홀 책임이 명확해 보이며 유사 사건이 반복되고 있습니다. 공공기관(국가)이 피고가 될 가능성이 높아 배상 능력이 충분하고, 교정 당국의 조사가 진행 중이므로 증거 확보도 용이할 것으로 판단됩니다. 피해 규모 또한 심각한 신체적, 정신적 피해를 야기할 수 있습니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>이 사건은 연쇄 살인으로 다수의 피해자가 발생했으며(적합 조건 3, 4), 피의자의 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중입니다(적합 조건 1, 5, 6). 특히 유족들이 경찰의 초기 대응 미흡을 규탄하며 국가배상 가능성이 제기되어, 자력 있는 상대방(대한민국)을 상대로 한 소송금융 투자 기회가 있습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>부산구치소서 또 집단폭행 사건…교정당국 조사 착수</t>
+          <t>첫 살인 뒤 日여행 간 모텔 살인 피의자…숙취 미끼 던지며 2차 범행 계...</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M327" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260227177900051?input=1195m</t>
+          <t>https://www.news1.kr/society/incident-accident/6090419</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
-          <t>2026-02-28 00:17:11.294953+00:00</t>
+          <t>2026-03-05 01:06:33.008975+00:00</t>
         </is>
       </c>
     </row>
     <row r="328">
-      <c r="A328" s="3" t="inlineStr">
+      <c r="A328" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>지방자치단체</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>국가배상 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>부산 돌려차기 사건 피해자가 경찰의 부실수사로 인한 2차 피해 및 정신적 고통에 대해 국가를 상대로 손해배상 소송을 제기, 1심에서 1500만원 배상 판결을 받았습니다. 피해자는 낮은 배상액 기준에 대한 문제 제기와 함께 미래 피해자들을 위한 선례를 만들고자 소송을 시작했다고 밝혔습니다. 이 사건은 낮은 위자료 기준과 사법부의 재량에 따른 배상액 편차 등 제도적 한계를 드러내고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>국가의 부실수사 책임이 법원 판결로 명확히 인정되었고(상대방 책임 명확), 상대방인 국가의 자력이 충분합니다(상대방 자력 충분). 피해자의 고통에 비해 법원 인정 배상액이 현저히 낮다는 사회적 공감대가 형성되어 있어 추가적인 법적 다툼의 여지가 있으며(피해 규모 큼), 법원 판결문 등 객관적 증거가 존재합니다(증거 확보 가능). 이 판결은 향후 유사 피해자들의 소송에 영향을 미칠 수 있는 선례가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>1500만원 (법원 인정액), 5000만원 (피해자 청구액)</t>
+        </is>
+      </c>
+      <c r="I328" t="inlineStr">
+        <is>
+          <t>1명 (직접 피해자)</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>“‘부산 돌려차기’ 국가배상금 1500만원” 적절할까…26년째 기준 안 ...</t>
+        </is>
+      </c>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L328" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M328" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603050700001</t>
+        </is>
+      </c>
+      <c r="N328" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:39:32.135935+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>대한민국, 부산시</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>국가와 부산시의 항소 포기로 1심 판결 확정. 실제 피해자는 훨씬 많아 추가 피해자 발굴 및 소송 진행 예정. 3기 진실 화해를 위한 과거사정리위원회 활동 중.</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>부산 집단 수용시설 영화숙·재생원 피해자 185명이 국가와 부산시를 상대로 제기한 손해배상 소송에서 1심 법원이 511억 원 배상 판결을 내렸고, 피고들의 항소 포기로 판결이 확정되었다. 그러나 실제 피해자는 훨씬 많아 추가 피해자 발굴 및 소송이 과제로 남아있으며, 피해생존자협의회가 공익법인 설립을 추진하고 3기 진실 화해를 위한 과거사정리위원회가 출범하는 등 후속 조치가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>국가와 부산시를 상대로 한 기존 소송에서 1심 판결이 확정되어 상대방의 책임이 명확하고 자력이 충분함(적합 조건 1, 2). 기사에서 실제 피해자가 훨씬 많다고 언급하며 추가 피해자 발굴 및 소송 가능성을 명시하여 집단적 피해 및 대규모 손해배상 가능성이 높음(적합 조건 3, 4). 3기 진실 화해를 위한 과거사정리위원회가 출범하여 공적 절차가 진행 중이며, 이는 새로운 소송의 증거 확보에 긍정적 영향을 미칠 것임(적합 조건 5, 6). 기존 소송은 종결되었으나, 이는 새로운 소송의 선례가 되어 투자 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>511억 원 (185명 기준, 추가 피해자 발생 시 증가 예상)</t>
+        </is>
+      </c>
+      <c r="I329" t="inlineStr">
+        <is>
+          <t>185명 (1차 소송), 실제 피해자는 훨씬 많음</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t>[대담한K] 정부·부산시 항소 포기…“공익법인 설립”</t>
+        </is>
+      </c>
+      <c r="K329" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L329" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M329" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498218&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N329" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:47:32.223205+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>도쿄지방법원 판결로 국가 배상 책임 불인정</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>2002년 도쿄지방법원은 731부대의 세균전 수행 사실을 인정했으나, 중국인 피해자들이 제기한 소송에서 일본 정부의 국가 배상 책임은 인정하지 않았습니다. 이는 정부와 법원이 미래지향적 관계를 위해 과거에 대한 책임을 묻지 않기로 결정한 데 따른 것입니다.</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>도쿄지방법원이 2002년 731부대의 세균전 수행 사실은 인정했으나, 국가 배상 책임은 인정하지 않아 해당 소송은 이미 종결된 사건(부적합 조건)입니다. 비록 상대방 책임이 명확하고(적합 조건 1) 상대방(일본 정부)의 자력이 충분하지만(적합 조건 2), 법적 구제 절차가 이미 종료되어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
+        <is>
+          <t>중국인 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J330" t="inlineStr">
+        <is>
+          <t>'생체실험' 731부대 출신 64% 전후 일본 공공의료 중추 맡았다</t>
+        </is>
+      </c>
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>daejonilbo.com</t>
+        </is>
+      </c>
+      <c r="L330" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M330" t="inlineStr">
+        <is>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260553</t>
+        </is>
+      </c>
+      <c r="N330" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:38:48.705134+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>충청북도</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>유가족 측 손해배상 소송 진행 중, 충북도가 변호사 선임</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>충북참여자치시민연대는 충북도가 오송참사 희생자 유가족이 제기한 손해배상 민사소송에 대응하기 위해 A법무법인과 7700만 원 규모의 변호사 수임 계약을 체결했다고 밝혔습니다. 이는 청주시의 소송비용보다 3배 많은 금액으로, 시민단체는 충북도의 위선을 지적했습니다.</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>충청북도(공공기관)가 피고로 자력이 충분하며(적합 조건 2), 오송참사 희생자 유가족이라는 다수의 피해자가 존재합니다(적합 조건 3). 사망 사고이므로 피해 규모가 클 것으로 예상되며(적합 조건 4), 이미 유가족이 손해배상 소송을 제기하여 소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I331" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>충북도 오송참사 소송비 7700만 원…청주시의 3배  위선</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>goodmorningcc.com</t>
+        </is>
+      </c>
+      <c r="L331" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M331" t="inlineStr">
+        <is>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=442094</t>
+        </is>
+      </c>
+      <c r="N331" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:31:21.283490+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E328" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C329" t="inlineStr">
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>오폭 사건 발생 1년 경과, 지방자치단체 단기 심리지원 프로그램 운영 후 중앙정부 차원의 지속적 개입 부재</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>노곡리 오폭 사건 발생 1년이 지났으나, PTSD, 불면증, 공황 증상을 호소하는 다수 주민에 대한 중앙정부 차원의 지속적인 심리지원 및 개입이 부재한 상황입니다. 지방자치단체가 단기 프로그램을 운영했을 뿐, 군과 국가의 책임 있는 조치가 요구되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>노곡리 오폭 사건으로 인한 국가(군)의 책임이 명확히 암시되며(적합 조건 1), 피고인 국가의 자력이 충분합니다(적합 조건 2). 다수의 주민이 PTSD, 불면증 등 심각한 정신적 피해를 호소하고 있어 집단적 피해 및 피해 규모가 크며(적합 조건 3, 4), 오폭 사건의 특성상 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>다수 주민</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>[사설] 노곡리 오폭 1년, 군과 국가는 어디 있나</t>
+        </is>
+      </c>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L332" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M332" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318105</t>
+        </is>
+      </c>
+      <c r="N332" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:08:18.320290+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>유족 측의 경찰 초동수사 비판 및 사과 요구</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>강북구 모텔 연쇄 살인 사건과 관련해 피해자 유족 측이 경찰의 초동수사 미비를 강하게 비판하며 경찰총장의 공식 사과를 요구했습니다. 유족은 유력 용의자를 특정하고도 즉각 체포하지 않아 추가 피해가 발생했다고 주장하며, 피해자가 소외되는 수사 관행에 대한 대책 마련을 촉구했습니다.</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>경찰의 초동수사 미비로 인한 책임이 명확히 제기되고 있으며(상대방 책임 명확), 상대방인 국가/경찰은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 연쇄 살인 사건의 특성상 다수의 유족이 경찰의 과실로 인한 추가 피해를 주장할 가능성이 높고(집단적 피해), 살인 사건으로 인한 피해 규모는 매우 큽니다(피해 규모 큼). 경찰 수사 기록 등을 통해 증거 확보도 가능하여(증거 확보 가능) 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I333" t="inlineStr">
+        <is>
+          <t>다수 유족</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t>'강북 모텔 살인' 유족, 초동수사 비판… 즉각 체포 안해 추가 피해</t>
+        </is>
+      </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>sisajournal.com</t>
+        </is>
+      </c>
+      <c r="L333" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M333" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=364491</t>
+        </is>
+      </c>
+      <c r="N333" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:01:20.640762+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>경찰</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>경찰 초동 수사 미흡 규탄, 제도 개선 촉구</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>강북 모텔 연쇄 살인 사건의 유족 측이 경찰의 부주의한 초동 수사로 인해 추가 피해자가 발생했다고 규탄하며 경찰청장의 공식 사과와 제도 개선을 촉구했다. 유족 측은 첫 사망자 발생 후 유력 용의자를 특정하고도 즉각 체포하지 않아 두 번째 피해가 발생했다고 주장하고 있다. 이에 경찰은 증거 부족과 용의자 출석 일정 조율 중이었다고 해명했다.</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>경찰의 부주의한 초동 수사로 인한 추가 피해 발생 주장이 제기되었으며 (상대방 책임 명확), 상대방은 자력이 충분한 국가기관(경찰)이다 (상대방 자력 충분). 2명의 사망 피해자가 발생하여 피해 규모가 크고 (피해 규모 큼), 경찰 수사 기록 등 증거 확보 가능성이 높다 (증거 확보 가능). 현재 유족 측이 경찰의 책임 규명 및 제도 개선을 촉구하며 공적 절차가 진행 중이다 (공적 절차 진행).</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>2명 사망 유족</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>'강북 모텔 연쇄살인' 유족, 경찰 초동수사 규탄… 추가 피해 막을 수 없...</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L334" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M334" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05218486645379712</t>
+        </is>
+      </c>
+      <c r="N334" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:00:18.967970+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D329" t="inlineStr">
-[...34 lines deleted...]
-      <c r="K329" t="inlineStr">
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>유족 측의 경찰 초동수사 부실 규탄 및 사과 요구</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>강북 모텔 연쇄살인 사건의 두 번째 피해자 유족 측이 경찰의 초동수사 부실로 2차 피해를 막지 못했다고 규탄했다. 유족 측은 경찰이 유력 용의자를 특정하고도 즉각 체포하지 않아 추가 피해가 발생했으며, 피해 사실 통보 과정에도 문제가 있었다고 주장하며 제도 개선을 촉구했다.</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>경찰의 초동수사 부실로 인한 2차 사망 피해 발생 주장이 명확하며(상대방 책임 명확), 상대방(경찰/국가)의 자력이 충분하다. 2명의 사망 피해 발생으로 피해 규모가 크고(피해 규모 큼), 경찰 수사 기록 등 객관적 증거 확보 가능성이 높다(증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
+        <is>
+          <t>2명 (사망)</t>
+        </is>
+      </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t>“그때 체포했다면 2차 사망 막았다”…강북 모텔살인 유족 측 호소</t>
+        </is>
+      </c>
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L335" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M335" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029471804&amp;code=61121111&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N335" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:58:26.885399+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>진실화해위원회의 공권력에 의한 고문 및 가혹행위 인정과 국가 사과 권고, 이후 재심을 통한 일부 피해자들의 무죄 판결 및 명예 복권이 진행되었습니다.</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>1980년 동원탄좌 사북광업소에서 발생한 노동 쟁의 중 공권력의 개입으로 광부와 부녀자 28명이 강압적인 수사, 고문, 군사재판을 통해 유죄 판결을 받고 투옥된 사건입니다. 2008년 진실화해위원회에서 공권력의 가혹행위가 인정되었고, 2015년 이후 재심을 통해 일부 관련자들이 무죄를 선고받으며 명예를 회복했습니다. 이 기사는 해당 사건을 재조명하는 다큐멘터리 영화에 대한 비평입니다.</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>국가의 공권력 남용 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 고문 및 불법 구금 피해자가 다수 발생(적합 조건 3)했습니다. 진실화해위원회의 조사 결과와 재심 무죄 판결로 증거가 충분히 확보되었으며(적합 조건 5, 6), 다큐멘터리 재조명으로 인해 아직 구제받지 못한 피해자들이 추가로 소송을 제기할 가능성이 높아 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
+        <is>
+          <t>28명 이상</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>[이수향의 시네마 크리티크] 고발과 촉구 사이에서 적대의 전선을 다시...</t>
+        </is>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>ilemonde.com</t>
+        </is>
+      </c>
+      <c r="L336" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M336" t="inlineStr">
+        <is>
+          <t>http://www.ilemonde.com/news/articleView.html?idxno=22060</t>
+        </is>
+      </c>
+      <c r="N336" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:53:48.349937+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>법원 인과관계 인정 후 정부 항소, 특검 및 국정조사 요구</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>국민의힘이 코로나19 백신 관련 사망 인과관계 법원 인정 및 이물질 발견 의혹에 대해 특검과 국정조사를 촉구하고 있다. 법원이 백신과 사망 간 인과관계를 처음으로 인정했으며, 오염된 백신이 1420만회 접종되었다는 주장이 제기되었다. 정부의 책임과 신속한 피해 배상을 요구하며, 현 정부의 항소에 대한 비판도 이어지고 있다.</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>법원이 코로나19 백신과 사망 간의 인과관계를 처음으로 인정하여 상대방 책임이 비교적 명확해졌습니다. 상대방은 국가로 자력이 충분하며, '1420만회 접종된 오염 백신' 의혹으로 집단적 피해 및 피해 규모가 매우 클 것으로 예상됩니다. 또한, 특검 및 국정조사 요구 등 공적 절차가 진행 중이며, 법원 판결이라는 객관적 증거가 존재하고 정부가 항소 중이므로 사건이 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>1420만회 접종된 백신 관련 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>野, 코로나19 백신 논란에 “특검·국정조사해야” 압박</t>
+        </is>
+      </c>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L337" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M337" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12049393?ref=naver</t>
+        </is>
+      </c>
+      <c r="N337" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:29:05.399030+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>대한민국 (강북경찰서)</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>피의자 김모씨에 대한 형사 절차 진행 중, 유족 측이 경찰의 초동 수사 미흡에 대한 공식 규탄 및 문책 요구</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>20대 여성 김모씨의 연쇄 살인 사건에서 두 번째 피해자 유족 측이 경찰의 초동 수사 미흡으로 추가 피해를 막지 못했다며 경찰을 규탄했다. 유족 측은 경찰이 유력 용의자를 특정하고도 즉시 체포하지 않았고, 유족에게 사건 경위를 제대로 통보하지 않았다고 주장하며 수사 담당자 문책과 공식 사과를 촉구했다. 현재 김씨는 살인 등 혐의로 검찰에 구속 송치된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>경찰의 초동 수사 미흡으로 인한 추가 피해 발생 주장이 제기됨 (상대방 책임 명확). 상대방은 국가기관(경찰)으로 자력이 충분하며 (상대방 자력 충분), 두 명의 사망자가 발생하여 피해 규모가 크고 (피해 규모 큼), 경찰 수사 기록 및 CCTV 등 증거 확보 가능성이 높음 (증거 확보 가능). 유족 측이 공식적으로 경찰 규탄 및 문책을 요구하고 있어 소송 제기 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>2명 (사망자)</t>
+        </is>
+      </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>모텔 첫 범행 때 체포했으면 ...연쇄살인 몰랐던 유족, 경찰 규탄</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L329" t="inlineStr">
-[...66 lines deleted...]
-      <c r="K330" t="inlineStr">
+      <c r="L338" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M338" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/04/2026030407264737827</t>
+        </is>
+      </c>
+      <c r="N338" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:28:51.036792+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>피의자 구속 송치, 경찰 초동수사 부실 논란 및 유족 규탄</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>수유동 모텔에서 20대 여성이 약물 숙취해소제를 이용해 남성 2명을 살해한 사건. 경찰은 피의자를 구속 송치하고 추가 피해자를 수사 중이다. 유족 측은 경찰의 초동수사 부실로 두 번째 피해를 막지 못했다며 경찰청의 책임 있는 답변과 사과를 요구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>경찰의 초동수사 부실로 인한 추가 피해 발생 주장이 제기되어 국가(경찰)를 상대로 한 손해배상 청구 가능성이 높음. 상대방(국가)의 충분한 자력(적합 조건 2), 사망이라는 큰 피해 규모(적합 조건 4), 경찰 수사 기록 등 객관적 증거 확보 가능성(적합 조건 5), 공적 절차(형사 수사 및 경찰 책임 규명) 진행 중(적합 조건 6) 등의 적합 조건에 해당하여 소송금융 투자에 적합함.</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>2명 (추가 피해자 가능성 있음)</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t>“전 숙취가 많아요”… 수유동 모텔 연쇄살인, 문자 보니</t>
+        </is>
+      </c>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L339" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M339" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029473932&amp;code=61121211&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N339" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:25:28.930862+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>유족 측의 경찰 규탄 및 제도 개선 촉구, 향후 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>강북 모텔 연쇄살인 사건 피해자 유족 측이 경찰의 초동수사 미비로 추가 피해가 발생했다며 경찰을 강하게 규탄했다. 유족 측은 경찰이 유력 용의자를 특정하고도 즉시 체포하지 않아 두 번째 사망자가 발생했으며, 유족에게 수사 상황을 제대로 알리지 않은 점을 지적했다. 이에 수사 담당자 문책과 공식 사과, 제도 개선을 촉구하며 향후 국가배상 소송 가능성을 시사했다.</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>경찰의 초동수사 미비로 인한 추가 피해 발생 주장이 명확하며(상대방 책임 명확), 국가기관인 경찰이 피고가 될 가능성이 높아 자력이 충분하다. 사망 피해자가 2명 발생하여 피해 규모가 크고, 유족 측 변호사를 통해 적극적으로 대응하며 수사 담당자 문책을 촉구하는 등 공적 절차 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I340" t="inlineStr">
+        <is>
+          <t>3명 (사망 2명, 상해 1명)</t>
+        </is>
+      </c>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t>“모텔 연쇄살인女, 즉각 체포했으면 죽음 막았다”…유족, 경찰 규탄</t>
+        </is>
+      </c>
+      <c r="K340" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L330" t="inlineStr">
-[...98 lines deleted...]
-      <c r="C332" t="inlineStr">
+      <c r="L340" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M340" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10686116?ref=naver</t>
+        </is>
+      </c>
+      <c r="N340" t="inlineStr">
+        <is>
+          <t>2026-03-03 12:23:34.792734+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰/검찰)</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>검경 수사권 조정 이후 보완수사 요구 증가로 인한 수사 지연 심화</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>검경 수사권 조정 이후 검찰의 보완수사 요구가 급증하여 지난해 11만 건 이상이 경찰로 되돌려 보내졌다. 이로 인해 수사 지연이 심화되고 있으며, 다수의 범죄 피해자들이 장기간 고통받고 있다. 경찰청 공식 통계로 문제의 심각성이 확인된다.</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>적합 조건인 '집단적 피해' (수십만 건의 보완수사 요구로 다수의 범죄 피해자들이 수사 지연 고통), '증거가 있거나 확보 가능함' (경찰청 공식 통계 자료 존재), '이미 공적 절차 진행 중' (형사사건 수사 절차 진행 중)에 해당한다. 상대방은 국가기관(경찰/검찰)으로 '자력 충분'하다. 다만, 직접적인 민사상 책임 주체 특정 및 손해배상 청구의 법리 구성이 쟁점이 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I341" t="inlineStr">
+        <is>
+          <t>최소 11만여 건의 사건 관련 범죄 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J341" t="inlineStr">
+        <is>
+          <t>檢, 작년 송치 사건 7건중 1건 ‘보완수사’ 요구해 역대 최대</t>
+        </is>
+      </c>
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L341" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M341" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260303/133450030/2</t>
+        </is>
+      </c>
+      <c r="N341" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:23:25.613737+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D332" t="inlineStr">
-[...34 lines deleted...]
-      <c r="K332" t="inlineStr">
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>한통련 명예회복 대책위원회 활동 및 정부 사과/배상 요구 중</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>박정희·전두환 독재정권 시절 '한통련'을 반국가단체로 조작하고 재일교포 유학생들을 간첩으로 몰아 고문, 투옥한 사건에 대한 명예회복과 국가배상 요구가 지속되고 있습니다. 이미 유학생 조작 간첩 사건은 재심 무죄 판결과 국가배상이 일부 이루어졌으나, 한통련 전체에 대한 정부의 공식 사과와 배상은 아직 이루어지지 않았습니다. 현재 대책위원회가 발족되어 활동 중이며, 정치권에서도 문제 해결의 필요성이 언급되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>독재정권의 조작 간첩 사건으로 대한민국 정부의 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 150명 이상의 유학생 조작 간첩 피해자와 다수의 한통련 회원이라는 집단적 피해가 발생했고(적합 조건 3), 장기간의 고문, 투옥, 여권 발급 제한 등 심각한 정신적·물질적 피해 규모가 큽니다(적합 조건 4). 이미 재심 무죄 판결 사례와 대통령의 발언 등 객관적 증거가 확보되어 있으며(적합 조건 5), 한통련 명예회복 대책위원회 발족 및 정부 사과/배상 요구 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I342" t="inlineStr">
+        <is>
+          <t>150명 이상</t>
+        </is>
+      </c>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>오사카서 만난 두 남자 [왜냐면]</t>
+        </is>
+      </c>
+      <c r="K342" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L332" t="inlineStr">
-[...706 lines deleted...]
-      </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M342" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260224029461968</t>
+          <t>https://www.hani.co.kr/arti/opinion/because/1247300.html</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
-          <t>2026-02-24 00:41:31.862726+00:00</t>
+          <t>2026-03-02 12:32:27.385830+00:00</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>스리랑카 정부</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>1심 유죄 판결 선고</t>
+          <t>국가정보국 전 국장 체포, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>1심 법원이 윤 전 대통령의 계엄 및 군 투입 행위를 내란죄로 유죄 판결했으며, 이에 대해 조은희 의원은 국민의힘 장동혁 대표의 입장에 반발하며 당 노선 변경을 위한 전 당원 투표를 주장하고 있습니다. 조 의원은 당이 계엄의 정치적 피해자임을 인정하면서도 도덕적 책임을 회피할 수 없다고 강조했습니다.</t>
+          <t>2019년 스리랑카 부활절 테러(사망 279명, 부상 500명 이상)와 관련하여 국가정보국 전 국장이 이슬람 극단주의자들과 공모한 혐의로 체포되었습니다. 그는 보안군으로서 테러를 막아야 할 임무를 저버리고 정치적 목적을 위해 불안정 조장을 논의했다는 의혹을 받고 있으며, 스리랑카 경찰청은 장기적인 조사를 예고했습니다. 현지 가톨릭 교회는 피해자들에게 정의가 실현되기를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>1심 판결에서 윤 전 대통령의 계엄 및 군 투입 행위가 내란죄로 유죄 선고되어 상대방 책임이 명확하며(적합 조건 1), 대한민국을 상대로 한 소송의 경우 자력이 충분하고(적합 조건 2), 법원의 유죄 판결 자체가 강력한 증거가 됩니다(적합 조건 5). 그러나 기사 내용만으로는 집단적 피해자들의 구체적인 손해배상 청구 움직임이나 피해 규모가 명확히 드러나지 않아 소송금융의 직접적인 투자 기회로 연결하기에는 추가 정보가 필요합니다.</t>
+          <t>국가정보국 전 국장이 테러 공모 혐의로 체포되어 상대방 책임이 명확하고, 스리랑카 정부 기관이므로 자력이 충분합니다. 사망자 279명, 부상자 500명 이상의 대규모 인명 피해가 발생하여 집단적 피해 규모가 매우 크며, 현재 공적 수사가 진행 중이므로 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망자 279명, 부상자 500명 이상</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>조은희  장동혁 입장문 충격‥노선 교체 의견 과반 이상일 것  [모닝콜]</t>
+          <t>스리랑카 정보국 전 국장, 2019년 부활절 테러 공모 혐의로 체포</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M343" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6802785_37012.html</t>
+          <t>https://www.christiantoday.co.kr/news/373780</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
-          <t>2026-02-24 00:23:56.127427+00:00</t>
+          <t>2026-03-02 12:31:30.920753+00:00</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C344" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C344" t="inlineStr"/>
+      <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
-          <t>시장 후보 공약으로 손해배상 청구 추진 예정</t>
+          <t>과거사 문제 해결 및 명예회복 작업 진행 중</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>익산시장 예비후보가 6.25 미군기 오폭 사고와 1977년 이리역 폭발 사고에 대한 손해배상 청구를 공약으로 제시했습니다. 두 사건 모두 수십 년 전 발생한 대규모 피해 사건으로, 현재 시점에서 법적 책임을 묻기 위해서는 소멸시효 등 법리적 난관이 예상됩니다.</t>
+          <t>해당 기사는 장관 후보자 인선에 대한 내용으로, 과거사 문제 해결 및 국가폭력 피해자 명예회복 작업이 지속되는 상황을 인선 배경으로 언급하고 있습니다. 특정 사건이나 구체적인 법적 분쟁에 대한 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>시장 후보의 공약으로 제시된 사건이며, 6.25 미군기 오폭 사고와 1977년 이리역 폭발 사고는 발생한 지 수십 년이 지난 과거 사건으로 소멸시효 문제가 매우 심각하여 소송금융 투자 대상으로서의 실현 가능성이 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>이 기사는 장관 후보자 인선에 대한 내용으로, '과거사 문제 해결 및 국가폭력 피해자 명예회복 작업'을 일반적인 배경으로 언급할 뿐, 소송금융 투자 대상이 될 만한 특정 사건이나 구체적인 법적 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>황세연 익산시장 출마예정자,  익산시장은 익산과 함께 살아온 사람이 ...</t>
+          <t>장관 후보자, 기획예산처 박홍근ㆍ 해양수산부 황종우</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>thereport.co.kr</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M344" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1546345</t>
+          <t>https://www.thereport.co.kr/news/articleView.html?idxno=84831</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
-          <t>2026-02-23 13:05:07.501396+00:00</t>
+          <t>2026-03-02 12:24:29.881927+00:00</t>
         </is>
       </c>
     </row>
     <row r="345">
-      <c r="A345" s="3" t="inlineStr">
+      <c r="A345" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>1차 변론 진행</t>
+          <t>구치소 내부 신고 접수 및 분리 조치, 진상 규명 요구 중</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>'5.18 열매'라는 단체가 국가 폭력으로 인한 피해에 대해 청구 소송을 제기했으며, 지난해 12월 7일 1차 변론이 진행되었다. 이들은 피해 증언자와 연구자, 활동가들이 연대하여 국가 폭력이 남긴 상처를 공동체의 힘으로 보듬고 정의를 추구하고 있다.</t>
+          <t>부산구치소에서 재소자 A씨가 동료 재소자들에게 약 두 달간 폭행과 성추행 등 학대를 당했으나, 구치소는 옆방 수용실의 신고가 접수된 뒤에야 인지한 것으로 드러났다. 피해자는 상습 폭행으로 거동이 불편해지는 등 심각한 피해를 호소하고 있으며, 가족들은 철저한 진상 규명과 가해자 엄벌을 요구하고 있다. 교정당국의 관리 소홀과 과밀수용 등 구조적 문제가 지적되고 있다.</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>국가 폭력으로 인한 피해에 대해 국가를 상대로 소송이 진행 중이며(상대방 책임 명확, 상대방 자력 충분), 5.18 관련 사건으로 다수의 피해자가 연대하고 피해 규모가 클 것으로 예상되어(집단적 피해, 피해 규모 큼), 증거 확보도 용이하다(증거 확보 가능). 이미 1차 변론까지 진행된 점도 긍정적이다.</t>
+          <t>적합 조건 1(상대방 책임 명확: 부산구치소의 관리 소홀), 2(상대방 자력 충분: 국가 기관), 4(피해 규모 큼: 상습 폭행으로 거동 불편 등 심각한 피해), 5(증거 확보 가능: 신고 접수 및 내부 조사 가능성), 6(공적 절차 진행 중: 구치소 내부 조사 및 진상 규명 요구). 교정시설 내 폭력의 구조적 문제 지적으로 유사 피해자 발생 가능성이 높아 집단적 피해로 확대될 여지도 있음.</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>5.18 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>‘5.18 열매’ 26일 공식 출범</t>
+          <t>부산구치소서 또 폭행 발생…두 달 '몰랐다'는 교정행정</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M345" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/578819?ref=naver</t>
+          <t>https://www.pressian.com/pages/articles/2026030216401829246?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
-          <t>2026-02-23 12:46:21.501355+00:00</t>
+          <t>2026-03-02 12:24:18.135628+00:00</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>형사사건 종결 (무죄 선고), 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>280억원대 불법 도박사이트 운영 혐의로 기소된 9명이 경찰의 위법한 증거 수집으로 인해 무죄를 선고받았습니다. 재판부는 경찰이 압수수색 영장 원본 대신 사본을 팩스로 제시하고 압수품 목록을 교부하지 않은 점을 지적하며, 위법하게 수집된 증거를 배제했습니다. 이로 인해 공소사실을 입증할 증거가 부족하여 무죄가 선고되었습니다.</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>경찰의 위법한 증거 수집 절차가 법원에서 명확히 인정되어 국가의 책임이 비교적 명확합니다 (적합 조건 1). 또한, 소송 상대방이 국가이므로 자력이 충분합니다 (적합 조건 2). 다만, 형사 사건은 이미 종결되었으며, 집단적 피해 규모가 수십 명 이상으로 명확히 드러나지 않아 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I346" t="inlineStr">
+        <is>
+          <t>9명</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>‘영장 사본’ 팩스로 전송한 경찰…280억대 도박사이트 운영진 무죄</t>
+        </is>
+      </c>
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L346" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M346" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25408356</t>
+        </is>
+      </c>
+      <c r="N346" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:51:38.916625+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>부산구치소</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>피해자 가족의 주장만 보도된 상태</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>부산구치소에서 수감자 A씨가 상습적인 구타와 성추행 피해를 당해 일상생활에 어려움을 겪고 있다는 피해자 가족의 주장이 보도되었습니다. 피해자는 보복을 우려해 신고하지 못했다고 합니다. 기사는 '또 폭행 사건'이라며 교정행정의 문제를 지적했습니다.</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>부산구치소 내 수감자 폭행 및 성추행은 교정기관의 관리 소홀 책임이 명확하며(적합 조건 1), 상대방인 국가 기관은 배상 능력이 충분합니다(적합 조건 2). 피해자가 상습 구타로 인해 일상생활에 어려움을 겪고 성추행 피해도 주장되어 피해 규모가 상당합니다(적합 조건 4). '또 폭행 사건'이라는 제목은 유사 사건의 반복 가능성을 시사하며, 이는 추가 피해자 발굴 및 집단적 피해로 이어질 잠재력이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I347" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr">
+        <is>
+          <t>부산구치소 또 폭행 사건… 정신 못 차리는 교정행정</t>
+        </is>
+      </c>
+      <c r="K347" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L347" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M347" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030118440384479</t>
+        </is>
+      </c>
+      <c r="N347" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:30:06.389058+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>대한민국 (부산구치소)</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>교정 당국 진상 조사 중</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>부산구치소에서 30대 재소자 A 씨가 동료 재소자 4명에게 약 두 달간 지속적인 폭행과 성추행을 당한 사실이 가족 면회를 통해 드러났습니다. 교정 당국은 사건 인지 후 진상 조사에 착수했으며, 피해자 가족은 철저한 수사와 가해자 엄벌을 요구하고 있습니다. 이는 5개월 전 발생한 재소자 사망 사건 이후 또 다시 발생한 폭행 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>부산구치소 내 재소자 폭행 및 성추행 사건으로, 교정 당국(공공기관)의 관리 책임이 명확하며 배상 능력이 충분합니다. 이미 교정 당국에서 진상 조사가 진행 중이며, 가족 측에서 철저한 수사와 관련자 처벌을 요구하고 있어 증거 확보 및 공적 절차 진행 가능성이 높습니다. (적합 조건 1, 2, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I348" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>사망 5개월 만에… 부산구치소 또 재소자 폭행 발생</t>
+        </is>
+      </c>
+      <c r="K348" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L348" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M348" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11571376?ref=naver</t>
+        </is>
+      </c>
+      <c r="N348" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:24:05.701754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E346" t="inlineStr">
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>재심 무죄 판결 후 국가배상 소송 준비 단계</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>기사는 '법 왜곡죄' 입법 논의와 박준영 변호사의 반대 의견을 다루고 있습니다. 박 변호사는 과거 수사기관의 직권남용으로 인한 억울한 피해자들의 재심 사건을 통해 무죄를 이끌어낸 경험을 언급하며, 이러한 유형의 사건들이 국가의 책임이 명확하고 피해 규모가 커 소송금융 투자 대상으로 적합함을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>상대방(국가)의 책임이 재심을 통해 명확히 밝혀지고(적합 조건 1), 자력이 충분하며(적합 조건 2), 옥살이 등 피해 규모가 매우 크고(적합 조건 4), 재심 과정에서 증거 확보가 가능(적합 조건 5)하다는 점에서 소송금융 투자에 매우 적합합니다. 박준영 변호사의 성공적인 재심 사례들이 이를 뒷받침합니다.</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>“법 왜곡 누구보다 많이 봤지만, 법 왜곡죄 반대한다” 재심 전문 박준...</t>
+        </is>
+      </c>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L349" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M349" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603010800031</t>
+        </is>
+      </c>
+      <c r="N349" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:23:44.809938+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>내란 우두머리 혐의 1심 선고공판 완료, 민사상 손해배상 소송 가능성 높음</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>2024년 12월 3일, 윤석열이 불법 비상계엄을 선포하고 군대를 동원해 시민과 국회의원에게 국가폭력을 행사한 사건으로, 윤석열은 내란 우두머리 혐의로 무기징역을 선고받았습니다. 인권활동가는 재판부가 양형 사유에서 범죄의 심각성과 국가폭력의 실체를 제대로 반영하지 못했다고 비판하며, 국제 인권 기준에 따른 판단의 필요성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확(내란 우두머리의 불법 비상계엄 선포 및 국가폭력), 상대방 자력 충분(국가 대상 손해배상 가능성), 집단적 피해(시민, 국회의원 등 다수 피해자), 피해 규모 큼(국가폭력, 실탄 사용 등 심각한 피해), 증거 확보 가능(형사 재판 진행 및 언급된 사실관계), 공적 절차 진행 중(형사 재판 선고 완료로 민사 소송에 유리한 증거 확보) 등 적합 조건 6가지 모두 충족하여 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J350" t="inlineStr">
+        <is>
+          <t>인권활동가가  윤석열 선고 형량 부당하다 라고 말하는 이유[인권의 바...</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L350" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M350" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026022718161633268?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N350" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:17:24.991537+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>한국 국회 특별법 통과 및 진상규명위원회 신설 예정</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>1923년 간토 대지진 직후 발생한 조선인 대규모 학살 사건을 다룬 다큐멘터리 영화 '1923 간토대학살'이 일본에서 개봉하며 현지 관객의 호응을 얻고 있다. 이 영화는 일본 정부에 사건의 진상 규명과 대책 마련을 촉구하고 있으며, 한국 국회에서는 관련 특별법이 통과되어 진상규명위원회가 신설될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>일본 정부의 책임이 명확히 제기되고 있으며(적합 조건 1), 상대방(일본 정부)의 자력이 충분합니다(적합 조건 2). 대규모 조선인 학살로 집단적 피해가 발생했고(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 다큐멘터리 제작 및 시민단체 활동을 통해 객관적 자료와 증거가 확보되고 있으며(적합 조건 5), 한국 국회에서 특별법이 통과되어 진상규명위원회가 신설될 예정으로 공적 절차가 진행 중입니다(적합 조건 6). 종결된 사건이 아니므로 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I351" t="inlineStr">
+        <is>
+          <t>대규모 학살된 조선인 다수</t>
+        </is>
+      </c>
+      <c r="J351" t="inlineStr">
+        <is>
+          <t>다큐 영화 '1923 간토대학살', 일본 개봉..역사의 진실을 묻는다</t>
+        </is>
+      </c>
+      <c r="K351" t="inlineStr">
+        <is>
+          <t>news.maxmovie.com</t>
+        </is>
+      </c>
+      <c r="L351" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M351" t="inlineStr">
+        <is>
+          <t>http://news.maxmovie.com/445309</t>
+        </is>
+      </c>
+      <c r="N351" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:22:07.998582+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>이스라엘 당국</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>이스라엘 당국이 가자지구 전쟁 사망자 일부에 대한 '엑스 그라티아' 방식의 위로금 지급을 전략적으로 검토 중이며, 국제사법재판소(ICJ) 및 국제형사재판소(ICC)에 이스라엘의 전쟁범죄 의혹 사건이 계류 중입니다.</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>이스라엘 당국이 가자지구 전쟁 중 사망한 팔레스타인 주민 일부에게 '엑스 그라티아'(위로금) 방식의 배상금 지급을 검토하고 있습니다. 이는 공식적인 책임을 인정하지 않으면서도 국가 이미지 개선을 위한 전략적 조치로, 국제사법재판소(ICJ)와 국제형사재판소(ICC)에 계류된 전쟁범죄 의혹 사건들과도 관련이 있습니다. 배상 대상은 우발적으로 사망한 민간인과 파괴된 건물 등이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>이스라엘 당국은 국가로서 충분한 자력을 보유하며(적합 조건 2), 가자지구 전쟁으로 다수의 팔레스타인 민간인이 사망하고 건물이 파괴되어 집단적이고 큰 규모의 피해가 발생했습니다(적합 조건 3, 4). 또한, 국제 언론 보도와 국제사법재판소(ICJ), 국제형사재판소(ICC)에 계류된 사건들을 통해 객관적 증거 확보가 가능하며(적합 조건 5), ICJ 및 ICC에 전쟁범죄 의혹 사건이 계류 중인 공적 절차가 진행 중입니다(적합 조건 6). 이스라엘이 위로금 지급을 검토하는 것 자체가 도의적 책임 인정 및 이미지 개선 목적이므로 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I352" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J352" t="inlineStr">
+        <is>
+          <t>이스라엘, 가자지구 전쟁 사망자 일부에 '위로금' 검토</t>
+        </is>
+      </c>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L352" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M352" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260227173800108?input=1195m</t>
+        </is>
+      </c>
+      <c r="N352" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:08:18.197706+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>경찰 부실 수사 인정 및 공식 사과, '친밀관계폭력처벌법' 발의 및 '사망검토제' 논의</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>경인일보의 보도로 동탄에서 발생한 교제 관계 살인사건에서 경찰의 부실 수사와 사건 은폐·축소 의혹이 드러났습니다. 피해자가 600장 이상의 처벌의견서와 증거를 제출했음에도 공권력이 무관심하여 비극으로 이어졌으며, 보도 이후 관할 경찰서장이 공식 사과하고 '친밀관계폭력처벌법' 발의 등 제도 변화를 추동했습니다.</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>경찰의 부실 수사 및 사건 은폐·축소 의혹이 보도를 통해 드러났고, 관할 경찰서장이 공식 사과하며 책임이 인정되어 상대방 책임이 비교적 명확합니다. 피고가 국가(경찰)이므로 자력이 충분하며, 살인 사건으로 인한 피해 규모가 매우 크고, 피해자가 제출한 증거자료와 경찰서장의 공식 사과 등이 강력한 증거가 될 수 있습니다. 또한, 경찰서장의 공식 사과, 관련 법안 발의 논의 등 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H353" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I353" t="inlineStr">
+        <is>
+          <t>1명 (유족 다수)</t>
+        </is>
+      </c>
+      <c r="J353" t="inlineStr">
+        <is>
+          <t>경인일보 ‘600장의 SOS’ 단독·연속 보도, 제57회 한국기자상 지역 취...</t>
+        </is>
+      </c>
+      <c r="K353" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L353" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M353" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1759597</t>
+        </is>
+      </c>
+      <c r="N353" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:05:57.588017+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 피의자 검거</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>강남경찰서가 수사하던 가상화폐 해킹 사건의 피해자가 경찰에 임의제출한 비트코인을 두 명의 인물이 가로챈 사건입니다. 이들은 '건진법사' 측근으로 밝혀졌으며, 경찰 수사를 통해 피의자가 검거된 상태입니다. 경찰의 증거물 관리 소홀에 대한 국가배상 청구 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>경찰에 임의제출된 비트코인을 가로챈 사실이 조사로 확인되어 상대방 책임이 명확합니다. 경찰의 증거물 관리 소홀에 대한 국가배상 청구 가능성이 높아 대한민국(공공기관)을 상대로 소송할 수 있어 자력이 충분하며, 이미 수사 및 조사가 진행되어 피의자가 특정되고 증거가 확보되었을 것으로 추정됩니다.</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J354" t="inlineStr">
+        <is>
+          <t>강남경찰서 비트코인 유출범…잡고 보니 '건진법사' 측근</t>
+        </is>
+      </c>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L354" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M354" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12287396?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N354" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:57:41.156490+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>대한민국 (부산구치소)</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>구치소 내부 조사 진행 중, 이전 사건은 검찰 기소 완료</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>부산구치소에서 수용자 간 폭행으로 인한 사망 사건 발생 5개월 만에 또 다른 수용자가 집단 폭행당하는 사건이 발생했습니다. 구치소는 관련자들을 분리 조치하고 조사 중이며, 이전 사망 사건에서는 구치소의 관리 미흡이 드러난 바 있어 구치소의 관리 소홀로 인한 국가배상 책임 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확(구치소의 관리 소홀), 상대방 자력 충분(국가기관), 피해 규모가 큼(사망 및 중상해), 증거 확보 가능(내부 신고, 구치소 조사, 검찰 수사), 공적 절차 진행 중(구치소 내부 조사 및 이전 사건 검찰 기소). 특히 이전 사건에서 구치소의 관리 미흡이 드러난 점은 국가배상책임의 근거가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I355" t="inlineStr">
+        <is>
+          <t>최소 2명 (사망 1명, 폭행 피해 1명)</t>
+        </is>
+      </c>
+      <c r="J355" t="inlineStr">
+        <is>
+          <t>'1명 사망' 부산구치소서 또 집단폭행 발생...수사 착수</t>
+        </is>
+      </c>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L355" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M355" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602270079</t>
+        </is>
+      </c>
+      <c r="N355" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:18:42.522422+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>교정 당국 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>부산구치소에서 수용자 A씨가 다른 수용자들로부터 폭행과 가혹 행위를 당했다는 신고가 접수되어 교정 당국이 조사에 착수했습니다. 이는 지난해 9월 수용자 사망 사건 이후 5개월 만에 발생한 유사 사건으로, 당시 구치소의 미흡한 수용자 관리가 문제점으로 지적된 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>부산구치소 내 수용자 폭행 사건으로, 교정 당국의 관리 소홀 책임이 명확해 보이며 유사 사건이 반복되고 있습니다. 공공기관(국가)이 피고가 될 가능성이 높아 배상 능력이 충분하고, 교정 당국의 조사가 진행 중이므로 증거 확보도 용이할 것으로 판단됩니다. 피해 규모 또한 심각한 신체적, 정신적 피해를 야기할 수 있습니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>부산구치소서 또 집단폭행 사건…교정당국 조사 착수</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L356" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M356" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260227177900051?input=1195m</t>
+        </is>
+      </c>
+      <c r="N356" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:17:11.294953+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>지방자치단체</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>가해자(딸)는 징역 30년 선고를 받았으며, 지자체의 아동 보호 시스템 부실에 대한 민사상 책임 추궁 가능성이 제기됨.</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>전자발찌를 끊고 도주했던 아버지의 딸이 8살 조카를 학대 살해한 충격적인 사건. 가해자(딸)는 징역 30년을 선고받았으며, 아버지는 과거 성폭행으로 징역형을 선고받은 바 있음. 지자체의 아동 보호 시스템 부실로 인해 피해 아동이 적절한 보호를 받지 못했다는 점이 부각되며, 이에 대한 민사상 책임 추궁 가능성이 제기됨.</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>지자체의 아동 보호 시스템 부실로 인한 책임이 강하게 시사되며, 상대방(지자체)의 자력이 충분함. 피해 규모가 매우 심각하여(아동 학대 살해) 손해배상액이 높을 것으로 예상되며, 범죄 수사 및 재판 기록, 방송 보도 등 객관적 증거가 명확하게 존재함.</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I357" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>전자발찌 끊은 父→8살 조카 학대 살해한 딸…악의 되물림 ‘충격’ (꼬...</t>
+        </is>
+      </c>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L357" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M357" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602270733492410</t>
+        </is>
+      </c>
+      <c r="N357" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:27:20.360137+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>사건 발생 2015년. 형사 사건은 범인 사망으로 종결되었으며, 민사상 손해배상 청구권의 소멸시효가 완성되었을 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>2015년 화성에서 70대 남성이 형 부부와 출동 경찰관을 엽총으로 살해하고 자살한 사건입니다. 경찰의 부실한 총기 관리와 현장 대응 미흡이 지적되었으나, 사건 발생 시점이 오래되어 민사상 손해배상 청구권의 소멸시효가 완성되었을 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>사건 발생 시점이 2015년으로 오래되어, 민사상 손해배상 청구권의 소멸시효가 이미 완성되었을 가능성이 매우 높습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I358" t="inlineStr">
+        <is>
+          <t>사망 4명, 부상 1명</t>
+        </is>
+      </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>너무 서운해  3억원 안 준 형 부부 겨눴다…충격의 주택가 총기난사[뉴...</t>
+        </is>
+      </c>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L358" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M358" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/27/2026022615001760169</t>
+        </is>
+      </c>
+      <c r="N358" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:22:07.643789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>명재완, 학교장, 대전시</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 1차 변론기일 진행 중, 가해자 형사사건 대법원 심리 중, 교장 인사 소청 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>초등교사 명재완에게 살해된 초등생 유족이 명씨와 학교장, 대전시를 상대로 4억여원의 손해배상 청구 소송을 제기했습니다. 유족 측은 명씨의 이상 행동이 미리 관측되었음에도 학교장과 대전시가 관리·감독 책임을 다하지 못했다고 주장합니다. 현재 민사소송의 첫 변론기일이 진행 중이며, 가해자 명씨의 형사 사건은 대법원에서 심리 중입니다.</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확): 가해자 명재완의 살해 혐의가 1, 2심에서 유죄로 인정되었고, 학교장과 대전시의 관리·감독 책임도 주장되고 있습니다. 적합 조건 2(상대방 자력 충분): 대전시가 피고에 포함되어 배상 능력이 충분합니다. 적합 조건 4(피해 규모 큼): 유족이 총 4억여원의 손해배상을 청구하여 피해 금액이 상당합니다. 적합 조건 5(증거 확보 가능): 가해자의 형사 재판 결과(무기징역 선고)가 객관적 증거로 활용될 수 있으며, 교장의 이상 행동 관측 주장도 있습니다. 적합 조건 6(공적 절차 진행 중): 형사 사건이 대법원에서 심리 중이며, 교장의 인사 소청 절차도 진행 중입니다. 부적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>4억여원</t>
+        </is>
+      </c>
+      <c r="I359" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>‘초등생 살해’ 명재완 상대 손배소 첫 재판…유족 “학교장·대전시도...</t>
+        </is>
+      </c>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L359" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M359" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10683383?ref=naver</t>
+        </is>
+      </c>
+      <c r="N359" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:11:21.524275+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>명재완, 초등학교 학교장, 대전시</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>손해배상 소송 1차 변론 진행 중, 가해 교사 형사 사건 대법원 상고 중</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>대전의 한 초등학교에서 발생한 초등학생 살해 사건과 관련하여 유족이 가해 교사 명재완과 학교장, 대전시를 상대로 제기한 손해배상 소송의 첫 변론이 열렸습니다. 유족 측은 학교와 시의 중과실 책임을 주장하고 있으며, 피고 측은 개인의 일탈이라 반박하고 있습니다. 재판부는 쟁점 정리를 주문했으며, 다음 변론 기일이 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>가해 교사의 책임이 명확하며, 대전시와 학교라는 자력 있는 상대방을 대상으로 손해배상 소송이 진행 중입니다. 살인 사건으로 인한 피해 금액이 매우 클 것으로 예상되며, 형사 재판을 통해 가해 사실이 입증된 점, 학교 및 시의 과실 입증을 위한 증거 확보 가능성이 높은 점 등이 적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>1명 (유족)</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>'초등생 살해' 명재완, 손배소 첫 재판...유족  학교·시 책임 분명</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L360" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M360" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260226001188</t>
+        </is>
+      </c>
+      <c r="N360" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:06:18.467166+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>국가를 상대로 손해배상청구소송 진행 중, 비영리 민간단체 전환 및 회원 확대 계획</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>5·18민주화운동 당시 계엄군 성폭력 피해자들이 '열매'라는 모임을 결성, 비영리 민간단체로 전환하며 치유와 회복 활동을 시작했다. 5·18진상규명조사위원회가 국가 책임을 인정한 후, 이들은 국가를 상대로 손해배상청구소송을 제기했으며, 5·18보상법 개정 촉구 활동도 병행하고 있다. 현재 117명의 정회원이 가입했으며, 300명 이상으로 확대할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>5·18진상규명조사위원회가 국가 책임을 인정한 공식 보고서가 존재하여 상대방 책임이 명확하며(적합 조건 1, 5), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 다수의 피해자가 모임을 결성하여 이미 국가를 상대로 손해배상청구소송을 진행 중이며(적합 조건 3, 6), 회원 수를 300명 이상으로 늘릴 계획이 있어 집단적 피해 규모가 크고 소송금융 투자 가능성이 높습니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>최소 117명 (향후 300명 이상 목표)</t>
+        </is>
+      </c>
+      <c r="J361" t="inlineStr">
+        <is>
+          <t>5·18성폭력 피해자 모임 ‘열매’, 이젠 치유·회복 민간단체로</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L361" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M361" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/area/honam/1246741.html</t>
+        </is>
+      </c>
+      <c r="N361" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:05:53.970831+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>제3기 진실화해위원회 활동 재개 및 진실규명 신청 접수 중</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>나주시가 제3기 진실화해위원회 출범에 맞춰 과거사 진실규명 신청 접수를 재개합니다. 일제강점기 이후부터 2005년까지 발생한 민간인 집단 사망, 인권침해 등 중대한 사건들이 대상이며, 2028년 2월까지 신청을 받습니다. 이는 과거사의 상처를 치유하고 피해 회복을 지원하기 위한 중요한 절차입니다.</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>제3기 진실화해위원회가 출범하여 과거사 진실규명 신청을 재개함에 따라, 국가를 상대로 한 집단적 인권침해 사건의 소송금융 투자 가능성이 높습니다. 다수의 피해자 발생, 국가의 자력 충분, 진실화해위를 통한 증거 확보 및 공적 절차 진행 중이라는 적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I362" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J362" t="inlineStr">
+        <is>
+          <t>나주시, 3기 진실화해위 출범…과거사 진실규명 신청 접수 재개</t>
+        </is>
+      </c>
+      <c r="K362" t="inlineStr">
+        <is>
+          <t>nspna.com</t>
+        </is>
+      </c>
+      <c r="L362" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M362" t="inlineStr">
+        <is>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=804426</t>
+        </is>
+      </c>
+      <c r="N362" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:37:29.584356+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>피해자 지원 단체 출범, 과거사 진실 규명 및 배상 추진 예상</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>5·18 민주화운동 당시 젠더폭력 피해자들이 자조 모임을 거쳐 '5·18열매'라는 지원 단체를 출범했다. 이 단체는 과거 국가폭력 과정에서 발생한 젠더폭력 피해자들을 위한 연대 조직으로, 향후 진실 규명 및 배상 추진 활동을 할 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (국가폭력), 상대방에게 자력이 충분함 (국가), 집단적 피해 (5·18 민주화운동 당시 성폭력 피해자 다수), 이미 공적 절차가 진행 중임 (사회적 의제로 떠올라 자조 모임 및 연대 조직 출범). 피해 규모는 미상이지만, 젠더폭력의 특성상 개별 피해액이 클 수 있어 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J363" t="inlineStr">
+        <is>
+          <t>과거사 젠더폭력 피해자 지원 '5·18열매' 출범</t>
+        </is>
+      </c>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>namdonews.com</t>
+        </is>
+      </c>
+      <c r="L363" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M363" t="inlineStr">
+        <is>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=902539</t>
+        </is>
+      </c>
+      <c r="N363" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:36:27.235272+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>내란재판 1심 판결 선고, 항소심 및 추가 법적 절차 예상</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>윤석열 내란재판 1심에서 무기징역이 선고되었으나, 참여연대와 민변 등 시민단체 전문가들은 재판부가 비상계엄의 실체를 왜곡하고 내란 범죄의 범위를 축소했다고 비판했습니다. 이들은 판결문이 내란의 계획성, 국가 자원 사용, 국민 기본권 침해 등을 제대로 평가하지 못했다고 지적하며, 향후 내란 종식 과제에 대한 논의를 이어갔습니다.</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>내란 우두머리에게 무기징역이 선고되어 책임 주체가 명확하며(적합 조건 1), 비상계엄 선포로 국민의 기본권이 침해되어 전 국민을 대상으로 하는 집단적이고 중대한 피해가 발생했습니다(적합 조건 3, 4). 이미 형사 재판 과정에서 다수의 증거가 제시되었고 전문가들이 판결의 증거 판단 오류를 지적하고 있어 추가적인 증거 확보 및 재평가 가능성이 높습니다(적합 조건 5). 1심 판결이 선고되었으나, 판결의 문제점이 지적되고 있어 항소심 등 추가적인 법적 절차가 진행될 가능성이 높아 종결된 사건으로 보기 어렵습니다(부적합 조건 0개).</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I364" t="inlineStr">
+        <is>
+          <t>국민 전체</t>
+        </is>
+      </c>
+      <c r="J364" t="inlineStr">
+        <is>
+          <t>지귀연 재판부는 비상계엄의 실체를 상당히 왜곡했다</t>
+        </is>
+      </c>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L364" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M364" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003210264&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N364" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:34:54.492720+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>가습기살균제 특별법 개정안 국회 본회의 의결 임박, 국가배상 체계 전환 논의 및 피해자 간담회 진행 중</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>가습기살균제 참사 피해 구제를 국가배상 체계로 전환하는 특별법 개정안이 국회 본회의 의결을 앞두고 있습니다. 그러나 현재의 피해 등급 분류와 지원 기준에 대한 피해자들의 불신과 불만이 여전하며, 배상 대상에서 배제될 것을 우려하는 목소리가 높습니다. 정부는 피해자 간담회를 통해 의견을 수렴하고 있으나, 피해자들은 객관적인 판정 기준 마련과 주치의 의견 반영을 강력히 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>가습기살균제 참사는 국가배상 체계로 전환될 예정이며, 상대방인 대한민국은 자력이 충분합니다. 수천 명의 피해자가 발생한 집단적 피해이며, 사망자도 2천 명에 달해 피해 규모가 매우 큽니다. 이미 특별법 개정안이 국회 본회의 의결을 앞두고 있고, 피해구제위원회가 운영되는 등 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>수천 명 (사망자 2천 명 포함)</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>가습기살균제 참사 국가배상 앞두고 '배제된 피해자들' 우려 커</t>
+        </is>
+      </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L365" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M365" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6476566?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226063143</t>
+        </is>
+      </c>
+      <c r="N365" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:19:54.733251+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>비영리단체 공식 출범, 진실 규명 및 치유·회복 활동 시작</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>5·18 성폭력 피해자 자조모임 '열매'가 비영리단체로 공식 출범했습니다. 이 단체는 과거 국가폭력에 따른 젠더폭력의 진실 규명과 피해자들의 치유·회복을 목표로 활동할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>5·18 국가폭력에 따른 젠더폭력 사건으로 상대방(국가)의 책임이 명확하고 자력이 충분합니다. '피해모임' 출범은 다수의 피해자가 존재하며 집단적 대응 가능성이 높음을 시사하며, '진실 규명'을 목표로 하는 활동은 향후 소송 등 법적 절차로 이어질 가능성이 큽니다.</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J366" t="inlineStr">
+        <is>
+          <t>5·18 성폭력 피해모임 ‘열매’ 비영리단체로 공식 출범</t>
+        </is>
+      </c>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>kwangju.co.kr</t>
+        </is>
+      </c>
+      <c r="L366" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M366" t="inlineStr">
+        <is>
+          <t>http://www.kwangju.co.kr/article.php?aid=1772017800796034112</t>
+        </is>
+      </c>
+      <c r="N366" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:47:33.296659+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>윤석열</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>윤석열 대통령의 내란 혐의 관련 형사 재판 판결문 인용, 군인들의 증언 신빙성 인정</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>2024년 12월 비상계엄 선포 당시 윤석열 대통령이 국회 본회의장 진입 및 국회의원 강제 퇴거를 지시한 사실이 형사 재판 판결문을 통해 드러났다. 당시 현장에 있던 군인들의 양심적인 증언이 재판부에서 신빙성 있다고 인정되었으며, 이진우 전 수방사령관은 '내란중요임무종사자'로 전락했다.</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보), 6(공적 절차 진행)에 모두 해당하여 소송 승소 가능성이 매우 높음. 윤석열 대통령의 위법한 지시 내용이 형사 재판 판결문 인용 및 군인들의 구체적이고 신빙성 있는 증언을 통해 명확히 입증되었음. 다만, 기사에서 소송금융의 대상이 될 만한 구체적인 민사상 피해자 및 금전적 피해 규모가 명확히 제시되지 않아 추가적인 원고 발굴 및 손해액 산정 검토가 필요함.</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>젊은 군인의 양심, 3성 장군의 몰락</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L367" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M367" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209327&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N367" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:39:41.553870+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>5·18진상규명조사위원회 보고서 발표 및 추가 진실 규명 촉구</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>1980년 5·18 민주화운동 당시 3공수특전여단이 광주교도소 주변에서 시민들에게 총격을 가해 14명이 사망하고 36명이 부상당한 사건의 진실 규명이 여전히 진행 중입니다. 과거 대법원은 해당 사건을 계엄군의 정당행위로 판단했으나, 5·18진상규명조사위원회 보고서와 증언 등을 통해 시민군이 교도소를 습격했다는 주장이 허위임이 밝혀지고 있습니다. 기사는 광주교도소 습격사건의 진실이 바로잡히기를 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(전두환 신군부의 무자비한 진압), 상대방에게 자력이 충분하며(대한민국), 집단적 피해(사망 14명, 부상 36명)가 발생했고, 5·18진상규명조사위원회 보고서 등 객관적 증거가 존재합니다. 또한, 진상규명조사위원회 활동 등 공적 절차가 진행 중이며, 과거 대법원 판결에도 불구하고 진실 규명 및 추가적인 법적 다툼의 여지가 남아있습니다.</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>사망 14명, 부상 36명 (추가 피해 예상)</t>
+        </is>
+      </c>
+      <c r="J368" t="inlineStr">
+        <is>
+          <t>‘5·18 광주교도소 습격’의 진실 [전국 프리즘] ​</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L368" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M368" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/opinion/column/1246405.html</t>
+        </is>
+      </c>
+      <c r="N368" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:21:33.916623+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr"/>
+      <c r="D369" t="inlineStr"/>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>공소 취소 제도 마련 촉구</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>울산시장 예비후보가 검찰의 기소권 오남용으로 발생한 억울한 사법 피해자들을 구제하기 위한 공소 취소 제도 마련을 국회에 촉구했다. 이는 특정 사건에 대한 법적 분쟁이 아닌, 제도 개선을 요구하는 정치적 메시지이다.</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>이 기사는 검찰의 기소권 오남용으로 인한 사법 피해자 구제를 위한 공소 취소 제도 마련을 촉구하는 정치적 발언이다. 특정 사건이나 구체적인 피해자 집단, 명확한 상대방, 피해 규모 등이 특정되지 않아 소송금융 투자 대상으로 적합하지 않다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J369" t="inlineStr">
+        <is>
+          <t>민주 울산시장 예비주자들 경선 레이스 '점화'</t>
+        </is>
+      </c>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>iusm.co.kr</t>
+        </is>
+      </c>
+      <c r="L369" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M369" t="inlineStr">
+        <is>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060021</t>
+        </is>
+      </c>
+      <c r="N369" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:28:10.691518+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>국립전남트라우마치유센터 운영사업 예산 편성</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>전라남도가 여순사건 등 국가폭력 피해자들을 위한 국립전남트라우마치유센터 운영사업에 12억 원의 예산을 새로 편성했습니다. 이는 국가폭력 피해자들에 대한 지원 및 치유 노력이 지속되고 있음을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>여순사건 등 국가폭력 피해자를 대상으로 하며, 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 다수의 피해자가 존재하며, 역사적 사건으로 증거 확보가 용이합니다. 국립트라우마치유센터 운영사업 예산 편성은 공적 절차가 진행 중임을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J370" t="inlineStr">
+        <is>
+          <t>전남도, '13조 3천805억원' 첫 추경</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>namdonews.com</t>
+        </is>
+      </c>
+      <c r="L370" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M370" t="inlineStr">
+        <is>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=902227</t>
+        </is>
+      </c>
+      <c r="N370" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:25:22.514375+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>미국 정부, 대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr"/>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>익산시장 후보의 공약으로 손해배상 청구 언급</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>익산시장 후보가 6.25 미군기 오폭 사고와 1977년 이리역 폭발 사고에 대한 손해배상 청구를 공약으로 제시했다. 이 두 사건은 대규모 인명 및 재산 피해를 야기한 역사적 사건으로, 집단적 피해와 충분한 상대방 자력을 갖추고 있어 소송금융 투자에 적합하다. 다만, 과거 보상 여부 및 소멸시효 등 법리적 쟁점 검토가 필요하다.</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분: 미국 정부, 대한민국 정부), 3(집단적 피해: 대규모 인명 및 재산 피해), 4(피해 규모 큼: 역사적 대형 사고), 5(증거 확보 가능: 공식 기록, 조사 보고서)에 해당하여 소송금융 적합도가 높다. 다만, 과거 보상/배상 여부 및 소멸시효 등 법리적 쟁점 검토가 필요하다.</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J371" t="inlineStr">
+        <is>
+          <t>황세연 익산지방자치혁신연구소장, 익산시장 출마 공식 선언</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>ekn.kr</t>
+        </is>
+      </c>
+      <c r="L371" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M371" t="inlineStr">
+        <is>
+          <t>https://www.ekn.kr/web/view.php?key=20260224029461968</t>
+        </is>
+      </c>
+      <c r="N371" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:41:31.862726+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>1심 유죄 판결 선고</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>1심 법원이 윤 전 대통령의 계엄 및 군 투입 행위를 내란죄로 유죄 판결했으며, 이에 대해 조은희 의원은 국민의힘 장동혁 대표의 입장에 반발하며 당 노선 변경을 위한 전 당원 투표를 주장하고 있습니다. 조 의원은 당이 계엄의 정치적 피해자임을 인정하면서도 도덕적 책임을 회피할 수 없다고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>1심 판결에서 윤 전 대통령의 계엄 및 군 투입 행위가 내란죄로 유죄 선고되어 상대방 책임이 명확하며(적합 조건 1), 대한민국을 상대로 한 소송의 경우 자력이 충분하고(적합 조건 2), 법원의 유죄 판결 자체가 강력한 증거가 됩니다(적합 조건 5). 그러나 기사 내용만으로는 집단적 피해자들의 구체적인 손해배상 청구 움직임이나 피해 규모가 명확히 드러나지 않아 소송금융의 직접적인 투자 기회로 연결하기에는 추가 정보가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J372" t="inlineStr">
+        <is>
+          <t>조은희  장동혁 입장문 충격‥노선 교체 의견 과반 이상일 것  [모닝콜]</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L372" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M372" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6802785_37012.html</t>
+        </is>
+      </c>
+      <c r="N372" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:23:56.127427+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>대한민국, 미국 정부</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>시장 후보 공약으로 손해배상 청구 추진 예정</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>익산시장 예비후보가 6.25 미군기 오폭 사고와 1977년 이리역 폭발 사고에 대한 손해배상 청구를 공약으로 제시했습니다. 두 사건 모두 수십 년 전 발생한 대규모 피해 사건으로, 현재 시점에서 법적 책임을 묻기 위해서는 소멸시효 등 법리적 난관이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>시장 후보의 공약으로 제시된 사건이며, 6.25 미군기 오폭 사고와 1977년 이리역 폭발 사고는 발생한 지 수십 년이 지난 과거 사건으로 소멸시효 문제가 매우 심각하여 소송금융 투자 대상으로서의 실현 가능성이 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I373" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J373" t="inlineStr">
+        <is>
+          <t>황세연 익산시장 출마예정자,  익산시장은 익산과 함께 살아온 사람이 ...</t>
+        </is>
+      </c>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>domin.co.kr</t>
+        </is>
+      </c>
+      <c r="L373" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M373" t="inlineStr">
+        <is>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1546345</t>
+        </is>
+      </c>
+      <c r="N373" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:05:07.501396+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>1차 변론 진행</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>'5.18 열매'라는 단체가 국가 폭력으로 인한 피해에 대해 청구 소송을 제기했으며, 지난해 12월 7일 1차 변론이 진행되었다. 이들은 피해 증언자와 연구자, 활동가들이 연대하여 국가 폭력이 남긴 상처를 공동체의 힘으로 보듬고 정의를 추구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>국가 폭력으로 인한 피해에 대해 국가를 상대로 소송이 진행 중이며(상대방 책임 명확, 상대방 자력 충분), 5.18 관련 사건으로 다수의 피해자가 연대하고 피해 규모가 클 것으로 예상되어(집단적 피해, 피해 규모 큼), 증거 확보도 용이하다(증거 확보 가능). 이미 1차 변론까지 진행된 점도 긍정적이다.</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>5.18 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J374" t="inlineStr">
+        <is>
+          <t>‘5.18 열매’ 26일 공식 출범</t>
+        </is>
+      </c>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>naeil.com</t>
+        </is>
+      </c>
+      <c r="L374" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M374" t="inlineStr">
+        <is>
+          <t>https://www.naeil.com/news/read/578819?ref=naver</t>
+        </is>
+      </c>
+      <c r="N374" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:46:21.501355+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
         <is>
           <t>12·3 내란 혐의 1심 판결 선고, 항소심 진행 가능성 높음</t>
         </is>
       </c>
-      <c r="F346" t="inlineStr">
+      <c r="F375" t="inlineStr">
         <is>
           <t>12·3 비상계엄 관련 내란 우두머리 혐의 1심 판결에 대한 비판 칼럼으로, 재판부가 내란의 불법성과 가해자들의 책임을 제대로 인정하지 않았다고 지적한다. 기사는 비상계엄 준비 과정과 증거들을 상세히 언급하며, 판결문이 내란죄 피해자인 '국민'을 외면하고 가해자들에게만 동병상련을 느꼈다고 비판한다.</t>
         </is>
       </c>
-      <c r="G346" t="inlineStr">
+      <c r="G375" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (기사에서 내란죄의 증거와 정황을 상세히 제시하며 법원의 판단을 비판), 상대방에게 자력이 충분함 (대한민국), 집단적 피해 (국민 전체의 민주주의와 기본권 침해), 피해 규모가 큼 (국가적 혼란 및 민주주의 훼손), 증거가 있거나 확보 가능함 (노상원 수첩, 군 지휘관 진급, 합동수사팀 구성, 안가 모임, 문서 등 구체적 증거 언급), 이미 공적 절차(형사 재판)가 진행 중임 (1심 판결이 선고되었고, 이는 사실관계 확립에 기여할 수 있음). 부적합 조건에 해당하지 않음.</t>
         </is>
       </c>
-      <c r="H346" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I346" t="inlineStr">
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
         <is>
           <t>국민 다수</t>
         </is>
       </c>
-      <c r="J346" t="inlineStr">
+      <c r="J375" t="inlineStr">
         <is>
           <t>‘시민’ 아닌 ‘가해자’만 애달파한 내란죄 판결문 [권태호 칼럼]</t>
         </is>
       </c>
-      <c r="K346" t="inlineStr">
+      <c r="K375" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L346" t="inlineStr">
+      <c r="L375" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M346" t="inlineStr">
+      <c r="M375" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/opinion/column/1246186.html</t>
         </is>
       </c>
-      <c r="N346" t="inlineStr">
+      <c r="N375" t="inlineStr">
         <is>
           <t>2026-02-23 12:36:32.138371+00:00</t>
         </is>
       </c>
     </row>
-    <row r="347">
-[...10 lines deleted...]
-      <c r="C347" t="inlineStr">
+    <row r="376">
+      <c r="A376" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D347" t="inlineStr">
+      <c r="D376" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E347" t="inlineStr">
+      <c r="E376" t="inlineStr">
         <is>
           <t>퐁니 사건 손해배상소송 1·2심 승소 후 대법원 판결 대기 중, 하미 학살 각하취소 처분 소송 1·2심 패소 후 대법원 판결 대기 및 3기 진실화해위 재신청 예정</t>
         </is>
       </c>
-      <c r="F347" t="inlineStr">
+      <c r="F376" t="inlineStr">
         <is>
           <t>베트남전 민간인 학살 피해생존자들이 대한민국을 상대로 국가배상소송 및 진실화해위 진실규명 신청을 진행 중입니다. 퐁니 사건은 1·2심 승소 후 대법원 판결을 기다리고 있으며, 하미 학살은 진실화해위 각하 결정에 불복하여 소송을 진행 중이고 3기 진실화해위에 재신청할 예정입니다. 한국군에 의한 학살 책임이 명확하고 다수의 사망자가 발생한 사건입니다.</t>
         </is>
       </c>
-      <c r="G347" t="inlineStr">
+      <c r="G376" t="inlineStr">
         <is>
           <t>대한민국을 상대로 한 국가배상 소송으로 상대방의 자력이 충분하며(조건 2), 하미 학살 135명, 퐁니 사건 74명 등 다수의 피해자가 발생하여 집단적 피해 규모가 크고(조건 3, 4), 한국군에 의한 학살 책임이 비교적 명확합니다(조건 1). 퐁니 사건은 증거가 풍부하며(조건 5), 두 사건 모두 대법원 소송이 진행 중이고 진실화해위 재신청 등 공적 절차가 병행되고 있습니다(조건 6).</t>
         </is>
       </c>
-      <c r="H347" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I347" t="inlineStr">
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
         <is>
           <t>하미 학살 135명, 퐁니 사건 74명 사망</t>
         </is>
       </c>
-      <c r="J347" t="inlineStr">
+      <c r="J376" t="inlineStr">
         <is>
           <t>“퐁니 사건 상고 취하하면 이재명 대통령 노벨상 탄다” [안녕 진화위...</t>
         </is>
       </c>
-      <c r="K347" t="inlineStr">
+      <c r="K376" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L347" t="inlineStr">
+      <c r="L376" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M347" t="inlineStr">
+      <c r="M376" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/society/society_general/1246003.html</t>
         </is>
       </c>
-      <c r="N347" t="inlineStr">
+      <c r="N376" t="inlineStr">
         <is>
           <t>2026-02-23 00:37:23.740299+00:00</t>
         </is>
       </c>
     </row>
-    <row r="348">
-[...10 lines deleted...]
-      <c r="C348" t="inlineStr">
+    <row r="377">
+      <c r="A377" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D348" t="inlineStr">
+      <c r="D377" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E348" t="inlineStr">
+      <c r="E377" t="inlineStr">
         <is>
           <t>여순사건 특별법 개정 및 진실 규명 노력 진행 중</t>
         </is>
       </c>
-      <c r="F348" t="inlineStr">
+      <c r="F377" t="inlineStr">
         <is>
           <t>여순사건 당시 발생한 집단학살의 피해자들에 대한 진실 규명과 특별법 개정 노력이 진행 중이다. 미군정의 역할 규명 등 역사적 책임 소재를 밝히는 과정에서 국가를 상대로 한 손해배상 청구 가능성이 제기될 수 있다.</t>
         </is>
       </c>
-      <c r="G348" t="inlineStr">
+      <c r="G377" t="inlineStr">
         <is>
           <t>여순사건과 관련된 집단학살로 다수의 피해자가 발생했으며, 미군정 역할 규명 및 특별법 개정 등 공적 절차가 진행 중이다. 국가를 상대로 한 소송으로 상대방의 자력이 충분하며, 역사적 사건으로서 증거 확보 가능성도 높다.</t>
         </is>
       </c>
-      <c r="H348" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I348" t="inlineStr">
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J348" t="inlineStr">
+      <c r="J377" t="inlineStr">
         <is>
           <t>동포의 학살을 거부한다...14연대의 항거는 반란이 아니다</t>
         </is>
       </c>
-      <c r="K348" t="inlineStr">
+      <c r="K377" t="inlineStr">
         <is>
           <t>tongilnews.com</t>
         </is>
       </c>
-      <c r="L348" t="inlineStr">
+      <c r="L377" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M348" t="inlineStr">
+      <c r="M377" t="inlineStr">
         <is>
           <t>http://www.tongilnews.com/news/articleView.html?idxno=215859</t>
         </is>
       </c>
-      <c r="N348" t="inlineStr">
+      <c r="N377" t="inlineStr">
         <is>
           <t>2026-02-23 00:20:40.503166+00:00</t>
         </is>
       </c>
     </row>
-    <row r="349">
-[...10 lines deleted...]
-      <c r="C349" t="inlineStr">
+    <row r="378">
+      <c r="A378" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D349" t="inlineStr">
+      <c r="D378" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E349" t="inlineStr">
+      <c r="E378" t="inlineStr">
         <is>
           <t>과거 고문 피해의 장기적 후유증 재조명, '12·3 내란 세력' 관련 첫 판결 선고</t>
         </is>
       </c>
-      <c r="F349" t="inlineStr">
+      <c r="F378" t="inlineStr">
         <is>
           <t>이해찬 전 총리의 사망을 계기로 유신 및 전두환 군사정권 시절 그가 겪었던 고문 피해와 그로 인한 장기적 후유증이 재조명되고 있습니다. 김근태 전 의원 등 수많은 민주화 운동가들이 겪었던 비인간적인 고문 피해가 다시 주목받으며, 최근 '12·3 내란 세력' 관련 첫 판결이 나오는 등 고문 문제가 현재적 의미를 갖게 되었습니다.</t>
         </is>
       </c>
-      <c r="G349" t="inlineStr">
+      <c r="G378" t="inlineStr">
         <is>
           <t>국가(군사정권)의 고문 책임이 명확하며, 상대방(대한민국)의 자력이 충분합니다. 이해찬 전 총리 외 김근태 전 의원 등 수많은 피해자가 존재하며, 고문 후유증으로 인한 장기적이고 심각한 피해(조기 사망 등)가 재조명되고 있어 피해 규모가 큽니다. 이해찬 전 총리의 회고록 등 명확한 증거가 존재하며, '12·3 내란 세력' 관련 첫 판결이 나오는 등 관련 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
-      <c r="H349" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I349" t="inlineStr">
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
         <is>
           <t>수많은 피해자</t>
         </is>
       </c>
-      <c r="J349" t="inlineStr">
+      <c r="J378" t="inlineStr">
         <is>
           <t>[스트레이트] 되살아날 뻔한 고문</t>
         </is>
       </c>
-      <c r="K349" t="inlineStr">
+      <c r="K378" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L349" t="inlineStr">
+      <c r="L378" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M349" t="inlineStr">
+      <c r="M378" t="inlineStr">
         <is>
           <t>https://imnews.imbc.com/replay/straight/6802400_28993.html</t>
         </is>
       </c>
-      <c r="N349" t="inlineStr">
+      <c r="N378" t="inlineStr">
         <is>
           <t>2026-02-23 00:17:24.896933+00:00</t>
         </is>
       </c>
     </row>
-    <row r="350">
-[...10 lines deleted...]
-      <c r="C350" t="inlineStr">
+    <row r="379">
+      <c r="A379" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D350" t="inlineStr">
+      <c r="D379" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E350" t="inlineStr">
+      <c r="E379" t="inlineStr">
         <is>
           <t>해킹범 검거 및 보안망 강화 논의 중</t>
         </is>
       </c>
-      <c r="F350" t="inlineStr">
+      <c r="F379" t="inlineStr">
         <is>
           <t>범죄 압수물로 보관 중이던 수백억원대 비트코인이 분실되는 사건이 발생하여, 압수물 관리 지침의 필요성과 보안망 강화의 중요성이 대두되고 있습니다. 기사는 해킹범 검거와 재정비를 촉구하며 이번 사건을 뼈아픈 교훈으로 삼아야 한다고 강조합니다.</t>
         </is>
       </c>
-      <c r="G350" t="inlineStr">
+      <c r="G379" t="inlineStr">
         <is>
           <t>정부 기관의 압수물 관리 소홀로 인한 비트코인 분실 사건으로, 상대방(대한민국)의 책임이 명확하고(적합 조건 1) 자력이 충분합니다(적합 조건 2). 피해 규모가 수백억원대로 매우 크며(적합 조건 4), 압수물 기록 등 객관적 증거 확보가 용이합니다(적합 조건 5). 현재 해킹범 검거 및 보안망 강화 논의가 진행 중으로 사건이 종결되지 않았습니다(부적합 조건 0).</t>
         </is>
       </c>
-      <c r="H350" t="inlineStr">
+      <c r="H379" t="inlineStr">
         <is>
           <t>수백억원대</t>
         </is>
       </c>
-      <c r="I350" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J350" t="inlineStr">
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J379" t="inlineStr">
         <is>
           <t>[사설]범죄 압수물 비트코인 분실·회수가 남긴 뼈아픈 교훈</t>
         </is>
       </c>
-      <c r="K350" t="inlineStr">
+      <c r="K379" t="inlineStr">
         <is>
           <t>kjdaily.com</t>
         </is>
       </c>
-      <c r="L350" t="inlineStr">
+      <c r="L379" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M350" t="inlineStr">
+      <c r="M379" t="inlineStr">
         <is>
           <t>http://www.kjdaily.com/article.php?aid=1771751120673628018</t>
         </is>
       </c>
-      <c r="N350" t="inlineStr">
+      <c r="N379" t="inlineStr">
         <is>
           <t>2026-02-22 12:51:55.899753+00:00</t>
         </is>
       </c>
     </row>
-    <row r="351">
-      <c r="A351" s="4" t="inlineStr">
+    <row r="380">
+      <c r="A380" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B351" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E351" t="inlineStr">
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr"/>
+      <c r="D380" t="inlineStr"/>
+      <c r="E380" t="inlineStr">
         <is>
           <t>김 총리 질의응답에서 논의</t>
         </is>
       </c>
-      <c r="F351" t="inlineStr">
+      <c r="F380" t="inlineStr">
         <is>
           <t>김 총리와의 질의응답에서 청년 정책, 어업 현안과 함께 '포항지진 손해배상 문제'가 논의되었다는 내용이 언급되었습니다. 기사 본문에는 해당 문제에 대한 구체적인 진행 상황이나 상세 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
-      <c r="G351" t="inlineStr">
+      <c r="G380" t="inlineStr">
         <is>
           <t>기사 본문에서 '포항지진 손해배상 문제'가 질의응답에서 논의되었다는 언급만 있을 뿐, 구체적인 사건의 진행 상황, 소송 당사자, 피해 규모, 증거 유무 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합도를 판단하기 어렵습니다. 적합 조건에 해당하는지 확인할 수 없습니다.</t>
         </is>
       </c>
-      <c r="H351" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J351" t="inlineStr">
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J380" t="inlineStr">
         <is>
           <t>김민석 총리  TK행정 통합 여부는 주민 선택 …포항서 '정치 개혁형 통...</t>
         </is>
       </c>
-      <c r="K351" t="inlineStr">
+      <c r="K380" t="inlineStr">
         <is>
           <t>onews.tv</t>
         </is>
       </c>
-      <c r="L351" t="inlineStr">
+      <c r="L380" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M351" t="inlineStr">
+      <c r="M380" t="inlineStr">
         <is>
           <t>https://www.onews.tv/news/articleView.html?idxno=274780</t>
         </is>
       </c>
-      <c r="N351" t="inlineStr">
+      <c r="N380" t="inlineStr">
         <is>
           <t>2026-02-22 12:44:14.126265+00:00</t>
         </is>
       </c>
     </row>
-    <row r="352">
-[...10 lines deleted...]
-      <c r="C352" t="inlineStr">
+    <row r="381">
+      <c r="A381" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D352" t="inlineStr">
+      <c r="D381" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E352" t="inlineStr">
+      <c r="E381" t="inlineStr">
         <is>
           <t>형사 재심 무죄 확정 후 국가배상 청구 가능</t>
         </is>
       </c>
-      <c r="F352" t="inlineStr">
+      <c r="F381" t="inlineStr">
         <is>
           <t>2003년 아내 살해 혐의로 무기징역을 선고받고 20여 년간 복역했던 고 장동오 씨가 네 번째 재심 끝에 무죄를 확정받았습니다. 법원은 핵심 증거들이 위법하게 수집되었고, 검찰의 공소 사실을 입증하기에 부족하다고 판단했습니다. 고인은 재심 첫 재판을 앞두고 사망했으나, 유족들이 무죄 판결을 받아 누명을 벗게 되었습니다.</t>
         </is>
       </c>
-      <c r="G352" t="inlineStr">
+      <c r="G381" t="inlineStr">
         <is>
           <t>검찰의 위법 수사로 인해 20여 년간 억울한 옥살이를 한 고인의 무죄가 재심을 통해 확정되어 상대방(국가)의 책임이 명확합니다. 국가를 상대로 한 소송이므로 상대방의 자력이 충분하며, 20여 년의 옥살이와 사망에 이른 피해 규모가 매우 크고, 법원의 재심 개시 결정 및 무죄 판결이라는 명확한 증거가 존재합니다. 이는 국가배상 청구의 강력한 근거가 됩니다.</t>
         </is>
       </c>
-      <c r="H352" t="inlineStr">
+      <c r="H381" t="inlineStr">
         <is>
           <t>미상 (20여년 옥살이 및 사망에 따른 막대한 손해 예상)</t>
         </is>
       </c>
-      <c r="I352" t="inlineStr">
+      <c r="I381" t="inlineStr">
         <is>
           <t>1명 (고 장동오 씨) 및 유족</t>
         </is>
       </c>
-      <c r="J352" t="inlineStr">
+      <c r="J381" t="inlineStr">
         <is>
           <t>20여년 옥살이 끝 무죄 확정…죽어서야 누명 벗어 [사사건건]</t>
         </is>
       </c>
-      <c r="K352" t="inlineStr">
+      <c r="K381" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L352" t="inlineStr">
+      <c r="L381" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M352" t="inlineStr">
+      <c r="M381" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260220512998?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N352" t="inlineStr">
+      <c r="N381" t="inlineStr">
         <is>
           <t>2026-02-22 00:51:54.246772+00:00</t>
         </is>
       </c>
     </row>
-    <row r="353">
-[...10 lines deleted...]
-      <c r="C353" t="inlineStr">
+    <row r="382">
+      <c r="A382" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D353" t="inlineStr">
+      <c r="D382" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E353" t="inlineStr">
+      <c r="E382" t="inlineStr">
         <is>
           <t>공익재단 설립을 통해 국가 폭력 피해자들의 손해배상 소송 지원 예정</t>
         </is>
       </c>
-      <c r="F353" t="inlineStr">
+      <c r="F382" t="inlineStr">
         <is>
           <t>영화숙·재생원 피해자 소송 승소 변호사들이 성공보수를 갹출하여 국가 폭력 피해자 지원 공익재단 설립을 추진합니다. 이 재단은 전국 집단수용시설 피해자 1000여 명에게 국가 상대 손해배상 소송을 안내하고 법률 지원을 제공할 예정입니다. 영화숙·재생원 사건은 185명 피해자에게 511억 원 배상 1심 판결이 확정되었습니다.</t>
         </is>
       </c>
-      <c r="G353" t="inlineStr">
+      <c r="G382" t="inlineStr">
         <is>
           <t>국가를 상대로 한 소송으로 상대방의 책임이 명확하고 자력이 충분합니다. 영화숙·재생원 사건에서 이미 1심 승소 판결이 확정되어 증거 확보 및 법리적 우위가 입증되었으며, 이는 향후 유사 사건의 승소 가능성을 높입니다. 또한, 전국적으로 1000명 이상의 잠재적 피해자가 존재하며, 이들을 위한 공익재단 설립을 통해 집단소송 가능성이 매우 높습니다.</t>
         </is>
       </c>
-      <c r="H353" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I353" t="inlineStr">
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
         <is>
           <t>1000명 이상</t>
         </is>
       </c>
-      <c r="J353" t="inlineStr">
+      <c r="J382" t="inlineStr">
         <is>
           <t>변호사 성공보수로 공익재단 설립…국가 폭력 피해자 돕는 그들</t>
         </is>
       </c>
-      <c r="K353" t="inlineStr">
+      <c r="K382" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L353" t="inlineStr">
+      <c r="L382" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M353" t="inlineStr">
+      <c r="M382" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25406300</t>
         </is>
       </c>
-      <c r="N353" t="inlineStr">
+      <c r="N382" t="inlineStr">
         <is>
           <t>2026-02-22 00:44:00.710934+00:00</t>
         </is>
       </c>
     </row>
-    <row r="354">
-[...10 lines deleted...]
-      <c r="C354" t="inlineStr">
+    <row r="383">
+      <c r="A383" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D354" t="inlineStr">
+      <c r="D383" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E354" t="inlineStr">
+      <c r="E383" t="inlineStr">
         <is>
           <t>형사 재심 무죄 확정, 국가배상청구 소송 가능 단계</t>
         </is>
       </c>
-      <c r="F354" t="inlineStr">
+      <c r="F383" t="inlineStr">
         <is>
           <t>고 장모 씨가 아내 살해 혐의로 20년간 복역하다 사망한 뒤, 사후 재심에서 무죄를 확정받았다. 재심 재판부는 원심의 핵심 증거들이 위법하게 수집되었고, 고의적인 살인 증명이 부족하다고 판단했다. 이 사건은 국가의 위법한 수사 및 재판으로 인한 피해에 대한 국가배상청구 소송의 강력한 근거가 될 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G354" t="inlineStr">
+      <c r="G383" t="inlineStr">
         <is>
           <t>재심에서 위법하게 수집된 증거로 인한 유죄 판결임이 명확히 밝혀져 국가의 책임이 인정되며(적합 조건 1, 5), 상대방인 국가의 자력은 충분합니다(적합 조건 2). 20년간의 부당한 옥살이로 인한 피해 규모가 매우 커서(적합 조건 4) 상당한 국가배상금 청구가 가능하며, 형사 재심은 종결되었으나 이를 바탕으로 한 국가배상청구 소송은 이제 시작될 수 있는 단계이므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H354" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I354" t="inlineStr">
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
         <is>
           <t>1명 (고 장모 씨 유족)</t>
         </is>
       </c>
-      <c r="J354" t="inlineStr">
+      <c r="J383" t="inlineStr">
         <is>
           <t>‘진도 저수지 살인사건’ 남편, 사망 2년만에 재심서 ‘무죄’ 확정</t>
         </is>
       </c>
-      <c r="K354" t="inlineStr">
+      <c r="K383" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L354" t="inlineStr">
+      <c r="L383" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M354" t="inlineStr">
+      <c r="M383" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11569521?ref=naver</t>
         </is>
       </c>
-      <c r="N354" t="inlineStr">
+      <c r="N383" t="inlineStr">
         <is>
           <t>2026-02-22 00:29:13.846683+00:00</t>
         </is>
       </c>
     </row>
-    <row r="355">
-[...10 lines deleted...]
-      <c r="C355" t="inlineStr">
+    <row r="384">
+      <c r="A384" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
         <is>
           <t>대한민국 정부</t>
         </is>
       </c>
-      <c r="D355" t="inlineStr">
+      <c r="D384" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E355" t="inlineStr">
+      <c r="E384" t="inlineStr">
         <is>
           <t>총리가 포항지진 정신적 위자료 소송에 대해 공적 책임의 연속성을 마무리하겠다고 언급</t>
         </is>
       </c>
-      <c r="F355" t="inlineStr">
+      <c r="F384" t="inlineStr">
         <is>
           <t>김민석 총리가 포항에서 국정설명회를 열고 포항지진 정신적 위자료 소송에 대해 공적 책임의 연속성을 마무리하겠다는 입장을 밝혔습니다. 이는 포항지진 피해자들의 국가를 상대로 한 손해배상 소송이 진행 중이거나 추가적으로 제기될 가능성이 있음을 시사합니다.</t>
         </is>
       </c>
-      <c r="G355" t="inlineStr">
+      <c r="G384" t="inlineStr">
         <is>
           <t>대한민국 정부를 상대로 하는 포항지진 관련 정신적 위자료 소송으로, 상대방의 자력이 충분하고 집단적 피해가 발생했으며, 이미 공적 책임이 인정된 바 있어 책임 소재가 명확합니다. 총리 발언으로 미루어 볼 때 소송이 진행 중이거나 추가 소송 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H355" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J355" t="inlineStr">
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J384" t="inlineStr">
         <is>
           <t>김민석 총리 포항서 국정설명회… TK 통합에 재정·권한 확대</t>
         </is>
       </c>
-      <c r="K355" t="inlineStr">
+      <c r="K384" t="inlineStr">
         <is>
           <t>kyongbuk.co.kr</t>
         </is>
       </c>
-      <c r="L355" t="inlineStr">
+      <c r="L384" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M355" t="inlineStr">
+      <c r="M384" t="inlineStr">
         <is>
           <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4064943</t>
         </is>
       </c>
-      <c r="N355" t="inlineStr">
+      <c r="N384" t="inlineStr">
         <is>
           <t>2026-02-21 18:28:00.898695+00:00</t>
         </is>
       </c>
     </row>
-    <row r="356">
-[...10 lines deleted...]
-      <c r="C356" t="inlineStr">
+    <row r="385">
+      <c r="A385" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D356" t="inlineStr">
+      <c r="D385" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E356" t="inlineStr">
+      <c r="E385" t="inlineStr">
         <is>
           <t>국가배상 소송 진행 중</t>
         </is>
       </c>
-      <c r="F356" t="inlineStr">
+      <c r="F385" t="inlineStr">
         <is>
           <t>김민석 국무총리가 포항을 방문하여 국정설명회를 열고, 수년째 이어지고 있는 포항 지진 국가배상 소송과 관련하여 국가가 책임질 부분을 검토하겠다는 원론적인 입장을 밝혔다. 이 사건은 지진 피해자들이 국가를 상대로 손해배상을 청구하는 소송이다.</t>
         </is>
       </c>
-      <c r="G356" t="inlineStr">
+      <c r="G385" t="inlineStr">
         <is>
           <t>포항 지진 국가배상 소송은 상대방이 국가로 자력이 충분하며(적합 조건 2), 지진 피해라는 특성상 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 동반한다. 또한, 국가배상 소송이 수년째 진행 중이며, 총리가 책임 검토를 언급하는 등 상대방 책임이 비교적 명확하고(적합 조건 1), 관련 증거 확보도 용이할 것으로 판단된다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H356" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I356" t="inlineStr">
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
         <is>
           <t>포항 지진 피해자 다수</t>
         </is>
       </c>
-      <c r="J356" t="inlineStr">
+      <c r="J385" t="inlineStr">
         <is>
           <t>포항 찾은 김민석 총리…“행정통합은 새로운 체계 만드는 것”</t>
         </is>
       </c>
-      <c r="K356" t="inlineStr">
+      <c r="K385" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L356" t="inlineStr">
+      <c r="L385" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M356" t="inlineStr">
+      <c r="M385" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8490154&amp;ref=A</t>
         </is>
       </c>
-      <c r="N356" t="inlineStr">
+      <c r="N385" t="inlineStr">
         <is>
           <t>2026-02-21 18:27:44.361443+00:00</t>
         </is>
       </c>
     </row>
-    <row r="357">
-[...10 lines deleted...]
-      <c r="C357" t="inlineStr">
+    <row r="386">
+      <c r="A386" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D357" t="inlineStr">
+      <c r="D386" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E357" t="inlineStr">
+      <c r="E386" t="inlineStr">
         <is>
           <t>총리 검토 및 대통령 보고 예정</t>
         </is>
       </c>
-      <c r="F357" t="inlineStr">
+      <c r="F386" t="inlineStr">
         <is>
           <t>김민석 총리가 포항 K-국정설명회에서 포항지진 손해배상 문제에 대해 깊이 있게 검토 후 대통령에게 전달하겠다고 밝혔습니다. 총리는 국가가 책임져야 할 부분에 대해 책임을 마무리하겠다는 의지를 표명했습니다.</t>
         </is>
       </c>
-      <c r="G357" t="inlineStr">
+      <c r="G386" t="inlineStr">
         <is>
           <t>포항지진은 국가가 피고로서 자력이 충분하며(적합 조건 2), 다수의 피해자와 큰 피해 규모를 가진 집단적 피해 사건입니다(적합 조건 3, 4). 총리가 국가의 책임을 언급하며 검토 중이고(적합 조건 1, 6), 지열발전소와의 연관성 등 객관적 증거가 존재합니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H357" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I357" t="inlineStr">
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J357" t="inlineStr">
+      <c r="J386" t="inlineStr">
         <is>
           <t>김민석 총리, 포항 K-국정설명회서 “TK 통합은 시민 권한 키우는 정치...</t>
         </is>
       </c>
-      <c r="K357" t="inlineStr">
+      <c r="K386" t="inlineStr">
         <is>
           <t>kbmaeil.com</t>
         </is>
       </c>
-      <c r="L357" t="inlineStr">
+      <c r="L386" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M357" t="inlineStr">
+      <c r="M386" t="inlineStr">
         <is>
           <t>https://www.kbmaeil.com/article/20260221500089</t>
         </is>
       </c>
-      <c r="N357" t="inlineStr">
+      <c r="N386" t="inlineStr">
         <is>
           <t>2026-02-21 18:12:59.351596+00:00</t>
         </is>
       </c>
     </row>
-    <row r="358">
-[...10 lines deleted...]
-      <c r="C358" t="inlineStr">
+    <row r="387">
+      <c r="A387" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
         <is>
           <t>국가</t>
         </is>
       </c>
-      <c r="D358" t="inlineStr">
+      <c r="D387" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E358" t="inlineStr">
+      <c r="E387" t="inlineStr">
         <is>
           <t>서울고등법원에서 국가에 손해배상 지급 판결</t>
         </is>
       </c>
-      <c r="F358" t="inlineStr">
+      <c r="F387" t="inlineStr">
         <is>
           <t>2018년 서울고등법원은 중앙정보부가 사주한 동일방직 '똥물 테러' 사건의 피해자 14명이 국가를 상대로 제기한 손해배상 소송에서 총 4억 5천 1백만 원을 지급하라고 판결했다. 이 사건은 한국 민주노조 운동의 중요한 역사적 사건으로, 국가의 불법 행위 책임이 인정된 선례를 남겼다.</t>
         </is>
       </c>
-      <c r="G358" t="inlineStr">
+      <c r="G387" t="inlineStr">
         <is>
           <t>국가의 책임이 서울고등법원 판결로 명확히 인정되었고(적합 조건 1, 5), 상대방인 국가의 자력이 충분하다(적합 조건 2). 동일방직 '똥물 테러'는 다수의 피해자를 발생시킨 역사적 사건으로, 고등법원 판결은 다른 피해자들의 소송에 강력한 선례가 될 수 있어 집단적 피해 및 피해 규모 확대 가능성이 높다(적합 조건 3, 4).</t>
         </is>
       </c>
-      <c r="H358" t="inlineStr">
+      <c r="H387" t="inlineStr">
         <is>
           <t>4억 5천 1백만 원</t>
         </is>
       </c>
-      <c r="I358" t="inlineStr">
+      <c r="I387" t="inlineStr">
         <is>
           <t>14명, 잠재적 다수</t>
         </is>
       </c>
-      <c r="J358" t="inlineStr">
+      <c r="J387" t="inlineStr">
         <is>
           <t>[오늘의 인천소사] 중앙정보부가 사주한 동일방직 '똥물 테러'</t>
         </is>
       </c>
-      <c r="K358" t="inlineStr">
+      <c r="K387" t="inlineStr">
         <is>
           <t>incheontoday.com</t>
         </is>
       </c>
-      <c r="L358" t="inlineStr">
+      <c r="L387" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M358" t="inlineStr">
+      <c r="M387" t="inlineStr">
         <is>
           <t>https://www.incheontoday.com/news/articleView.html?idxno=315532</t>
         </is>
       </c>
-      <c r="N358" t="inlineStr">
+      <c r="N387" t="inlineStr">
         <is>
           <t>2026-02-21 18:08:08.809873+00:00</t>
         </is>
       </c>
     </row>
-    <row r="359">
-      <c r="A359" s="4" t="inlineStr">
+    <row r="388">
+      <c r="A388" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B359" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C359" t="inlineStr">
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D359" t="inlineStr">
+      <c r="D388" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E359" t="inlineStr">
+      <c r="E388" t="inlineStr">
         <is>
           <t>과거 사건으로, 재심 또는 국가배상 청구 여부 미확인</t>
         </is>
       </c>
-      <c r="F359" t="inlineStr">
+      <c r="F388" t="inlineStr">
         <is>
           <t>1967년 북한 고위 언론인 이수근 씨가 남한으로 망명했으나, 이후 이중간첩 혐의로 사형당한 사건이 '꼬꼬무'를 통해 재조명되었습니다. 49년 만에 밝혀진 진실은 그의 죽음이 조작된 간첩 사건이었음을 시사하며, 연고 없이 재소자 공동묘지에 묻힌 그의 비극적인 삶을 다룹니다.</t>
         </is>
       </c>
-      <c r="G359" t="inlineStr">
+      <c r="G388" t="inlineStr">
         <is>
           <t>이 기사는 1967년 발생한 이수근 씨의 간첩 조작 및 사형 사건에 대한 역사적 재조명으로, 현재 진행 중인 법적 절차나 소송 제기 움직임이 명시되어 있지 않습니다. 비록 국가의 책임이 명확해 보이고 피해 규모가 크지만, 소송금융 투자 대상이 되기 위해서는 실제 소송을 제기할 원고(유족 등)의 존재와 소송 개시 여부가 확인되어야 합니다. 기사 내용만으로는 투자 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H359" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I359" t="inlineStr">
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J359" t="inlineStr">
+      <c r="J388" t="inlineStr">
         <is>
           <t>[꼬꼬무 찐리뷰]이수근, '이중간첩' 몰려 사형 당했는데…49년 만에 밝혀...</t>
         </is>
       </c>
-      <c r="K359" t="inlineStr">
+      <c r="K388" t="inlineStr">
         <is>
           <t>ent.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L359" t="inlineStr">
+      <c r="L388" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M359" t="inlineStr">
+      <c r="M388" t="inlineStr">
         <is>
           <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010312924&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N359" t="inlineStr">
+      <c r="N388" t="inlineStr">
         <is>
           <t>2026-02-21 17:40:47.220850+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N359"/>
+  <autoFilter ref="A1:N388"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>