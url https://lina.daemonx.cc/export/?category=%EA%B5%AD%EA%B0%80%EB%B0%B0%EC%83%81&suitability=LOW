--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$41</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$47</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N41"/>
+  <dimension ref="A1:N47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="9" customWidth="1" min="8" max="8"/>
+    <col width="11" customWidth="1" min="8" max="8"/>
     <col width="23" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -540,2839 +540,3259 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>추모식 진행, 진실 규명 노력 지속</t>
+          <t>형사재판 2심 무죄 확정 및 검찰 상고 포기, 문재인 전 대통령 불기소. 유가족 국제기구 통한 법적 대응 예고.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>인혁당 사건 51주기 추모식이 열렸으며, 유족들은 폭력과 억압 속에서 살아야 했던 과거를 회고하며 더 이상 피해자에 머무르지 않고 증언자로 살아가겠다고 다짐했습니다. '진실을 밝히는 일은 아직 끝나지 않았다'고 강조하며 새로운 50년을 준비하는 출발점으로 삼겠다는 의지를 표명했습니다.</t>
+          <t>2020년 서해 공무원 피격 사건과 관련하여 문재인 정부 당시 안보라인 핵심 인사 5명 전원이 항소심에서 무죄를 선고받았고, 문재인 전 대통령도 검찰에서 불기소 처분되었다. 유가족은 정부의 '자진 월북' 판단에 반발하며 국제기구 등을 통한 추가 법적 대응을 예고했으나, 이미 형사적 책임은 법원에서 인정되지 않았다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>인혁당 사건은 이미 재심을 통해 무죄가 선고되고 국가배상이 이루어지는 등 법적 절차가 상당 부분 종결된 사건입니다. 기사는 추모식에 대한 내용으로, 새로운 소송금융 투자 기회를 포착할 만한 구체적인 신규 소송이나 미해결된 대규모 손해배상 청구 가능성을 제시하지 않습니다.</t>
+          <t>상대방(국가)의 자력은 충분하나, 핵심 적합 조건인 '상대방 책임 명확성'이 매우 낮습니다. 형사재판에서 문재인 정부 당시 안보라인 핵심 인사 5명 전원이 무죄를 선고받았고, 문재인 전 대통령도 불기소 처분되어 법적 책임이 인정되지 않았습니다. 피해자가 1인으로 집단적 피해가 아니며, 이미 형사적 절차는 사실상 종결되었습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>인혁당 사건 51주기 추모식…“새로운 50년 준비하는 출발점”</t>
+          <t>[티조챗] 문재인 불기소에 서훈·박지원 무죄…'서해 공무원' 유가족  국...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsmin.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsmin.co.kr/news/131033/</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/07/31/2026073190185.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:27:14.150346+00:00</t>
+          <t>2026-08-12 06:19:32.144954+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>명재완, 대전시</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>진상규명 및 피해보상 논의 지속</t>
+          <t>1심 판결 확정, 항소 없음</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>조국혁신당 조국 대표와 개혁신당 천하람 원내대표가 제주4·3평화공원을 찾아 제주4·3 희생자를 추모하고 진상규명, 피해보상, 왜곡 대응의 필요성을 강조했습니다. 이들은 제78주년 4·3희생자 추념식에 참석하여 역사적 아픔을 외면하지 않고 미래로 나아가야 한다고 밝혔습니다.</t>
+          <t>초등학교 시청각실에서 재학생을 살해한 전직 교사 명재완과 대전시의 손해배상 책임이 법원에서 최종 확정되었다. 대전시는 교사의 직위를 이용한 범행을 직무 집행과 밀접한 관련이 있는 것으로 판단되어 유족에게 총 2억 3600만원을 배상하게 되었다. 이 판결은 교내 범죄에 대한 지자체의 직무상 책임 인정의 선례가 될 것으로 전망된다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 역사적 사건인 제주4·3에 대한 진상규명 및 피해보상 논의 등 정치적, 사회적 노력을 다루고 있습니다. 대규모 피해자와 국가 책임이 명확하지만, 소송금융 투자를 위한 새로운 법적 분쟁이나 신규 소송 기회를 제시하지 않으며, 이미 관련 법적 및 행정적 절차가 진행 중인 사안입니다.</t>
+          <t>명재완과 대전시의 손해배상 책임이 법원에서 최종 확정되어 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 비록 상대방 책임 명확성, 상대방 자력 충분, 피해 규모, 증거 확보 등 여러 적합 조건을 충족하지만, 신규 투자 대상으로서의 소송 진행 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 3600만원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>조국  진상규명·보상 논의 …천하람  과거 아픔 외면 미래 없어</t>
+          <t>교사 지위 악용해 살해 …명재완·대전시, 유족에 2억3600만원 배상 확...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=835587</t>
+          <t>http://www.fnnews.com/news/202607150748524302</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 12:19:24.019215+00:00</t>
+          <t>2026-07-28 20:41:44.924728+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>특별법 제정 및 진실 규명, 피해자 보상 절차 상당 부분 진행</t>
+          <t>후보 공약 발표</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>장수 지역 청소년들이 제주 4.3 사건의 역사 현장을 탐방하고 그 의미를 되새긴 기사입니다. 학생들은 사건의 비극성과 희생자들의 아픔에 공감하며, 4.3 사건이 더 많은 사람들에게 알려지기를 바라는 소감을 전했습니다. 이 기사는 역사 교육과 기억에 초점을 맞추고 있습니다.</t>
+          <t>박윤국 포천시장 후보가 읍면동 100대 공약을 발표하며 포천 전역의 균형발전을 추진하겠다고 밝혔다. 공약에는 교통, 산업, 주거, 복지, 관광, 농업 현안과 함께 군사피해 현안 및 보상 문제가 포함되어 있다. 이는 정책 제안 단계이며, 구체적인 법적 분쟁 상황을 다루는 기사는 아니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 제주 4.3 사건의 역사적 의미와 기억에 대한 청소년들의 탐방기를 다루고 있으며, 새로운 소송이나 미해결된 법적 분쟁에 대한 언급이 없습니다. 제주 4.3 사건은 이미 특별법 제정 및 진실 규명, 피해자 보상 절차가 상당 부분 진행되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융 투자 대상으로서의 신규 법적 분쟁 발굴 가능성이 낮습니다.</t>
+          <t>기사는 특정 후보의 선거 공약에 대한 내용으로, 구체적인 소송 사건이나 법적 분쟁을 다루고 있지 않습니다. 상대방 책임이 명확하지 않고, 피해 규모나 증거, 진행 중인 공적 절차에 대한 정보가 전혀 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[달그락달그락] 침묵이 아니라 진실을</t>
+          <t>박윤국 포천시장 후보, 읍면동 100대 공약 발표…  균형발전 추진</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=875285</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3401829</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 12:36:47.266392+00:00</t>
+          <t>2026-07-14 09:48:03.094237+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>법무부의 입법 추진 및 국회 심사 요청</t>
+          <t>대법원 판결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>법무부가 4월 임시국회 내 입법을 목표로 '중점 추진 7대 민생·안전 법안'을 선정하여 국회에 심사를 요청했습니다. 주요 법안으로는 국가폭력 범죄의 시효 배제, 소액·다수 불법행위 피해자 구제를 위한 집단소송제 확대 등이 포함되어 있습니다. 이는 사법 정의 실현과 민생 안정을 위한 제도 개선 노력의 일환입니다.</t>
+          <t>대법원은 경찰서에 자진 출석한 피의자에게 체포영장을 집행하는 것은 형사소송법상 체포 사유와 필요성이 인정되지 않으면 위법하다는 법리를 재확인했다. 이는 체포영장 발부 및 집행 절차 전반에서 영장에 의한 체포의 요건이 엄격히 준수되어야 함을 강조한 판결이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 법무부의 입법 추진에 관한 것으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 집단소송제 확대 등 일부 법안은 향후 소송금융 투자 기회를 창출할 수 있으나, 현재 시점에서 구체적인 투자 대상 사건이 존재하지 않으므로 적합도가 낮습니다.</t>
+          <t>이 기사는 대법원이 체포영장 집행의 위법성에 대한 법리를 재확인한 내용으로, 특정 사건의 집단적 피해나 대규모 손해를 다루고 있지 않습니다. 상대방(국가)의 책임이 법적으로 명확해질 수 있으나(적합 조건 1), 소송금융 투자에 적합한 대규모 피해자나 피해 금액이 확인되지 않아 신규 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>정성호 법무장관, 與 원내대표 예방… 7대 민생 법안 통과 요청</t>
+          <t>대법  경찰서 자진출석했는데 체포영장 집행은 위법</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03506326645411856</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008549571&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 00:55:07.876359+00:00</t>
+          <t>2026-07-05 14:38:02.135568+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>추모 행사 진행 중</t>
+          <t>실제 사건은 재심을 통해 무죄 선고 및 종결됨</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>제주 관음사에서 제주4·3 희생자를 위한 추모 행사가 열렸으며, 오영훈 제주도지사가 추모사를 통해 희생된 스님들과 비극을 기렸습니다. 이 행사는 더 이상의 피해가 발생하지 않기를 바라는 마음을 담고 있습니다.</t>
+          <t>ENA 드라마 '허수아비'가 종영하며 30년 만에 무죄를 선고받은 임석만의 재심 과정을 그렸다. 이 드라마는 1986년부터 1991년까지 발생한 실제 연쇄살인사건과 34년 만에 진범이 밝혀진 사건을 모티브로 하며, 강압 수사로 인한 억울한 옥살이와 그 이후의 삶을 조명했다. 드라마는 진실이 완전히 밝혀지지 않고 관련자들이 처벌받지 않은 현실을 씁쓸하게 직시하며 막을 내렸다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 제주4·3 사건에 대한 추모 행사 내용을 다루고 있어, 현재 진행 중인 법적 분쟁이나 새로운 소송금융 투자 기회를 제시하지 않습니다. (부적합 조건: 이미 종결된 사건). 비록 국가 책임(적합 조건 1)과 다수 피해자(적합 조건 3)가 명확한 역사적 사건이지만, 소송금융의 대상이 되는 '현재'의 법적 쟁점이 부재합니다.</t>
+          <t>이 기사는 실제 사건을 모티브로 한 드라마의 종영 소식을 다루고 있으며, 드라마의 배경이 된 실제 사건은 이미 재심을 통해 무죄가 선고되어 종결된 상태이다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>수많은 스님 및 제주4·3 희생자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>상처입은 제주의 땅, 치유·평화의 정토로 거듭나길</t>
+          <t>박해수 “더는 허수아비로 살지 않겠다”…먹먹한 엔딩</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ibulgyo.com</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.ibulgyo.com/news/articleView.html?idxno=436737</t>
+          <t>https://www.sportsworldi.com/newsView/20260527503054</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-28 12:26:01.382700+00:00</t>
+          <t>2026-07-05 07:00:43.213684+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>국가 (수사기관)</t>
-[...6 lines deleted...]
-      </c>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>수사 부실 의혹 제기, 사건 미해결</t>
+          <t>드라마 제작 관련 내용으로, 실제 소송 진행 단계 아님.</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>90세 한인 노인 살해 사건이 증거 부족과 부실 수사 의혹으로 미궁에 빠졌다. 사건 현장에서 DNA가 검출되지 않고 용의자 소지품에서도 피해자 혈흔이 발견되지 않아 혐의 입증에 어려움을 겪고 있다. 이는 초기 수사의 문제점으로 지적되고 있다.</t>
+          <t>드라마 '허수아비'는 이춘재 연쇄살인 사건을 모티브로 하여, 누명을 쓴 피해자들과 마을의 고통을 다룬다. 배우 이희준은 드라마 제작진이 소품 하나까지 심혈을 기울여 실제 사건을 섬세하게 재현하려 노력했다고 밝혔다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>사건 현장에서 DNA 등 명확한 증거가 확보되지 않아 혐의 입증이 어렵고(적합 조건 5 미충족), 민사상 상대방의 책임이 불분명하다(적합 조건 1 미충족). 또한 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자 관점에서 명확히 특정되지 않는다.</t>
+          <t>본 기사는 이춘재 연쇄살인 사건을 모티브로 한 드라마 제작에 대한 내용으로, 현재 진행 중이거나 잠재적인 소송금융 투자 대상 사건을 다루고 있지 않습니다. 이미 종결된 과거 사건을 배경으로 한 드라마이므로, 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>미궁 빠져든 90세 한인 노인 잔혹 살해 “지금이라도 부실 수사 의혹 낱...</t>
+          <t>이희준 “이춘재 사건 모티브 ‘허수아비’…소품 하나 허투루 안 해”...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260327150512696</t>
+          <t>https://sports.khan.co.kr/article/202605270710003?pt=nv</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-28 00:25:37.249108+00:00</t>
+          <t>2026-07-02 07:01:37.138491+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>민사 1심 원고 일부 승소 판결, 형사 항소심 징역 2년 6개월 선고</t>
+          <t>추모식 진행, 진실 규명 노력 지속</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>30대 남성 A씨가 전국 5개 공항에 폭탄테러 및 살인 예고 글을 온라인에 게시하여 공권력 낭비 등 국가에 손해를 입혔습니다. 제주지법은 A씨에게 대한민국에 약 2천928만원을 배상하라고 1심 판결했습니다. A씨는 위계에 의한 공무집행방해 등 혐의로 형사 재판에서 징역 2년 6개월을 선고받았습니다.</t>
+          <t>인혁당 사건 51주기 추모식이 열렸으며, 유족들은 폭력과 억압 속에서 살아야 했던 과거를 회고하며 더 이상 피해자에 머무르지 않고 증언자로 살아가겠다고 다짐했습니다. '진실을 밝히는 일은 아직 끝나지 않았다'고 강조하며 새로운 50년을 준비하는 출발점으로 삼겠다는 의지를 표명했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>피고(A씨)는 개인으로 자력 확보가 불확실하며, 원고는 대한민국으로 소송금융의 주된 고객층(자금 부족한 피해자)에 해당하지 않습니다. 피해 금액 또한 소송금융 투자 대상으로서는 비교적 소액입니다. (적합 조건 2, 3, 4에 해당하지 않음)</t>
+          <t>인혁당 사건은 이미 재심을 통해 무죄가 선고되고 국가배상이 이루어지는 등 법적 절차가 상당 부분 종결된 사건입니다. 기사는 추모식에 대한 내용으로, 새로운 소송금융 투자 기회를 포착할 만한 구체적인 신규 소송이나 미해결된 대규모 손해배상 청구 가능성을 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>2천928만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[제주지법 판결]공항테러 예고 글 30대,  국가에 2천928만원 배상하라  ...</t>
+          <t>인혁당 사건 51주기 추모식…“새로운 50년 준비하는 출발점”</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>newsmin.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603271624544007b50722e900_12</t>
+          <t>https://www.newsmin.co.kr/news/131033/</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-27 12:57:39.344808+00:00</t>
+          <t>2026-04-04 12:27:14.150346+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>30대 게시글 작성자</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>진상규명 및 피해보상 논의 지속</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>30대 남성이 전국 5개 공항에 폭탄 테러를 예고하는 글을 온라인에 게시하여 국가에 손해배상 청구 소송을 당했습니다. 제주지법은 해당 남성에게 대한민국에 2928만원을 배상하라고 판결했습니다.</t>
+          <t>조국혁신당 조국 대표와 개혁신당 천하람 원내대표가 제주4·3평화공원을 찾아 제주4·3 희생자를 추모하고 진상규명, 피해보상, 왜곡 대응의 필요성을 강조했습니다. 이들은 제78주년 4·3희생자 추념식에 참석하여 역사적 아픔을 외면하지 않고 미래로 나아가야 한다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>소송 상대방(피고)이 개인으로 자력 확보가 불확실하며, 피해 금액도 소송금융 투자 대상으로서는 상대적으로 소액입니다. 또한, 이 사건은 국가가 원고로서 이미 1심 판결에서 승소한 상황으로, 소송금융의 일반적인 투자 대상과는 거리가 있습니다. (적합 조건 2, 3, 4에 부합하지 않음)</t>
+          <t>이 기사는 역사적 사건인 제주4·3에 대한 진상규명 및 피해보상 논의 등 정치적, 사회적 노력을 다루고 있습니다. 대규모 피해자와 국가 책임이 명확하지만, 소송금융 투자를 위한 새로운 법적 분쟁이나 신규 소송 기회를 제시하지 않으며, 이미 관련 법적 및 행정적 절차가 진행 중인 사안입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>2928만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>공항 폭탄 테러할 것  30대 작성자… 국가에 2928만원 배상해야</t>
+          <t>조국  진상규명·보상 논의 …천하람  과거 아픔 외면 미래 없어</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291660?influxDiv=NAVER</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=835587</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-27 12:54:40.539652+00:00</t>
+          <t>2026-04-03 12:19:24.019215+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>가해자 사망, 형사 사건 종결</t>
+          <t>특별법 제정 및 진실 규명, 피해자 보상 절차 상당 부분 진행</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>1980년대 군사정권의 '고문 기술자'로 악명을 떨친 이근안 전 경감이 88세로 사망했다. 그는 김근태 전 장관 등 민주화 인사들을 고문하여 평생 후유증을 남겼으며, 2000년 고문죄로 징역 7년이 확정되어 복역했다. 민주화운동기념사업회는 그가 피해자들에게 진정성 있는 사과 없이 생을 마감한 것에 유감을 표했다.</t>
+          <t>장수 지역 청소년들이 제주 4.3 사건의 역사 현장을 탐방하고 그 의미를 되새긴 기사입니다. 학생들은 사건의 비극성과 희생자들의 아픔에 공감하며, 4.3 사건이 더 많은 사람들에게 알려지기를 바라는 소감을 전했습니다. 이 기사는 역사 교육과 기억에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이근안의 고문 행위에 대한 형사 사건은 이미 2000년에 종결되었고, 기사는 그의 사망 소식을 다루는 부고 기사로 새로운 소송금융 투자 기회를 제시하지 않습니다. 비록 피해자들의 고통은 지속되지만, 기사 내용만으로는 새로운 민사 소송의 법적 근거나 진행 단계가 파악되지 않아 '이미 종결된 사건'으로 판단됩니다.</t>
+          <t>이 기사는 제주 4.3 사건의 역사적 의미와 기억에 대한 청소년들의 탐방기를 다루고 있으며, 새로운 소송이나 미해결된 법적 분쟁에 대한 언급이 없습니다. 제주 4.3 사건은 이미 특별법 제정 및 진실 규명, 피해자 보상 절차가 상당 부분 진행되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융 투자 대상으로서의 신규 법적 분쟁 발굴 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>군사정권 ‘고문 기술자’ 이근안, 향년 88세로 사망</t>
+          <t>[달그락달그락] 침묵이 아니라 진실을</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260326/133616739/1</t>
+          <t>http://sjbnews.com/news/news.php?number=875285</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-26 13:31:26.577665+00:00</t>
+          <t>2026-04-01 12:36:47.266392+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>이근안 전 경감 사망으로 인한 과거 고문 사건 회고</t>
+          <t>법무부의 입법 추진 및 국회 심사 요청</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>'고문 기술자'로 알려진 이근안 전 경감의 사망 소식에 민병두 전 의원 등 피해자들이 과거 고문 피해를 회고하며 진심 어린 사과가 없었던 것에 대한 아쉬움을 표했습니다. 이근안은 1981년 '학림사건' 등 민주화 인사 고문에 연루되었으며, 피해자들은 그에게 직접 사과받지 못했다고 밝혔습니다.</t>
+          <t>법무부가 4월 임시국회 내 입법을 목표로 '중점 추진 7대 민생·안전 법안'을 선정하여 국회에 심사를 요청했습니다. 주요 법안으로는 국가폭력 범죄의 시효 배제, 소액·다수 불법행위 피해자 구제를 위한 집단소송제 확대 등이 포함되어 있습니다. 이는 사법 정의 실현과 민생 안정을 위한 제도 개선 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이근안 전 경감이 사망하여 직접적인 소송 상대방이 될 수 없으며, 기사는 과거 고문 사건에 대한 회고에 초점을 맞추고 있어 새로운 소송금융 투자 기회를 포착하기 어렵습니다. (부적합 조건: 이미 종결된 사건 - 직접 가해자 사망)</t>
+          <t>이 기사는 법무부의 입법 추진에 관한 것으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 집단소송제 확대 등 일부 법안은 향후 소송금융 투자 기회를 창출할 수 있으나, 현재 시점에서 구체적인 투자 대상 사건이 존재하지 않으므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>수백 수천 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>민병두  이근안에 원한 없지만…진심 어린 사과 했었더라면</t>
+          <t>정성호 법무장관, 與 원내대표 예방… 7대 민생 법안 통과 요청</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260326180600004?input=1195m</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03506326645411856</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-26 12:33:24.029757+00:00</t>
+          <t>2026-04-01 00:55:07.876359+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>국가배상 소송 1, 2심 패소 후 재판소원 각하</t>
+          <t>추모 행사 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>납북 귀환어부 유족들이 형사보상 지연에 따른 국가 배상을 주장하며 제기한 소송이 1, 2심에서 패소했다. 이에 불복하여 제기한 재판소원 26건 모두 첫 심사에서 각하 결정되었다. 이는 유족들의 법적 구제 가능성이 낮음을 시사한다.</t>
+          <t>제주 관음사에서 제주4·3 희생자를 위한 추모 행사가 열렸으며, 오영훈 제주도지사가 추모사를 통해 희생된 스님들과 비극을 기렸습니다. 이 행사는 더 이상의 피해가 발생하지 않기를 바라는 마음을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>납북 귀환어부 유족의 국가 배상 청구 소송이 1, 2심에서 패소했으며, 이에 대한 재판소원마저 각하 결정되어 법적 구제 가능성이 매우 낮다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 상대방 책임의 명확성(1번 조건) 및 증거의 소송 승소 기여도(5번 조건)가 낮다고 판단된다.</t>
+          <t>이 기사는 제주4·3 사건에 대한 추모 행사 내용을 다루고 있어, 현재 진행 중인 법적 분쟁이나 새로운 소송금융 투자 기회를 제시하지 않습니다. (부적합 조건: 이미 종결된 사건). 비록 국가 책임(적합 조건 1)과 다수 피해자(적합 조건 3)가 명확한 역사적 사건이지만, 소송금융의 대상이 되는 '현재'의 법적 쟁점이 부재합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>납북 귀환어부 유족 다수</t>
+          <t>수많은 스님 및 제주4·3 희생자 다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>납북귀환어부 유족 청구 재판소원 각하…첫 심사에서 26건 모두 각하</t>
+          <t>상처입은 제주의 땅, 치유·평화의 정토로 거듭나길</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>ibulgyo.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2040822</t>
+          <t>http://www.ibulgyo.com/news/articleView.html?idxno=436737</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-25 13:08:34.067557+00:00</t>
+          <t>2026-03-28 12:26:01.382700+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국가 (수사기관)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>법무부 특별점검팀 조사 진행 중, 형사 재판 중 피고인 주장 제기</t>
+          <t>수사 부실 의혹 제기, 사건 미해결</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>이화영 전 경기도 평화부지사가 쌍방울 대북송금 사건 수사 당시 검찰청에서 김성태 전 쌍방울 회장 등과 '연어 술파티'를 벌였다고 주장하며 논란이 일었습니다. 법무부 특별점검팀이 교도관 27명을 전수조사했으나, 교도관들은 외부 음식 반입은 있었으나 연어회나 술은 보지 못했다고 진술했습니다. 수원지검은 술 반입은 없었다는 입장입니다.</t>
+          <t>90세 한인 노인 살해 사건이 증거 부족과 부실 수사 의혹으로 미궁에 빠졌다. 사건 현장에서 DNA가 검출되지 않고 용의자 소지품에서도 피해자 혈흔이 발견되지 않아 혐의 입증에 어려움을 겪고 있다. 이는 초기 수사의 문제점으로 지적되고 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이화영 전 부지사의 '연어 술파티' 주장은 법무부 특별점검팀의 교도관 전수조사 결과(조선일보 보도 기준)와 상충되어 상대방 책임이 명확하지 않고, 핵심 증거 확보에 어려움이 예상됩니다. 또한, 피해 규모를 금전적으로 특정하기 어렵고, 집단적 피해 사례가 아니므로 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>사건 현장에서 DNA 등 명확한 증거가 확보되지 않아 혐의 입증이 어렵고(적합 조건 5 미충족), 민사상 상대방의 책임이 불분명하다(적합 조건 1 미충족). 또한 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자 관점에서 명확히 특정되지 않는다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[손병관의 뉴스프레소] 조선  교도관들,'외부음식 들어왔지만 연어·술...</t>
+          <t>미궁 빠져든 90세 한인 노인 잔혹 살해 “지금이라도 부실 수사 의혹 낱...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003215882&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.koreadaily.com/article/20260327150512696</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-18 00:50:31.856011+00:00</t>
+          <t>2026-03-28 00:25:37.249108+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>대한민국 (검찰)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>돈봉투 사건 무죄 확정 판결</t>
+          <t>민사 1심 원고 일부 승소 판결, 형사 항소심 징역 2년 6개월 선고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>송영길 전 더불어민주당 대표가 '돈봉투 사건' 무죄 확정 판결을 받고 정치 재개에 나섰습니다. 그는 검찰의 위법적 증거 수집과 별건 수사를 비판하며, 이로 인해 후원자가 사망하는 비극까지 발생했다고 주장했습니다. 송 전 대표는 검찰·사법 개혁의 필요성을 강조하며, 6·3 국회의원 재보궐선거 출마 의지를 밝혔습니다.</t>
+          <t>30대 남성 A씨가 전국 5개 공항에 폭탄테러 및 살인 예고 글을 온라인에 게시하여 공권력 낭비 등 국가에 손해를 입혔습니다. 제주지법은 A씨에게 대한민국에 약 2천928만원을 배상하라고 1심 판결했습니다. A씨는 위계에 의한 공무집행방해 등 혐의로 형사 재판에서 징역 2년 6개월을 선고받았습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>주요 사건인 '돈봉투 사건'은 이미 무죄 확정 판결로 종결되어 부적합 조건에 해당합니다. 송영길 전 대표가 검찰의 위법 수사를 주장하며 국가배상 가능성을 시사할 수 있으나, 기사에서 구체적인 소송 제기 의사나 예상 피해 규모가 명확히 제시되지 않아 소송금융 투자 대상으로 보기 어렵습니다. 또한, 피해자가 송영길 전 대표 개인에 한정되어 집단적 피해로 보기 어렵습니다.</t>
+          <t>피고(A씨)는 개인으로 자력 확보가 불확실하며, 원고는 대한민국으로 소송금융의 주된 고객층(자금 부족한 피해자)에 해당하지 않습니다. 피해 금액 또한 소송금융 투자 대상으로서는 비교적 소액입니다. (적합 조건 2, 3, 4에 해당하지 않음)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천928만원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>“4년 전 이 대통령 지키려 ‘계양을’ 떠나…전략공천도 유권자 뜻이 ...</t>
+          <t>[제주지법 판결]공항테러 예고 글 30대,  국가에 2천928만원 배상하라  ...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603180600171</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603271624544007b50722e900_12</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-18 00:18:46.602469+00:00</t>
+          <t>2026-03-27 12:57:39.344808+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>30대 게시글 작성자</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>본 칼럼은 스토킹 범죄가 극단적 폭력으로 이어지기 쉬움에도 불구하고 국가의 피해자 보호 노력이 미흡하다고 지적합니다. 친밀한 관계에서 발생하는 스토킹 범죄의 심각성을 강조하며, 더 많은 희생을 막기 위한 국가의 적극적인 대응을 촉구하고 있습니다.</t>
+          <t>30대 남성이 전국 5개 공항에 폭탄 테러를 예고하는 글을 온라인에 게시하여 국가에 손해배상 청구 소송을 당했습니다. 제주지법은 해당 남성에게 대한민국에 2928만원을 배상하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>본 기사는 스토킹 범죄 및 국가의 미흡한 대응에 대한 일반적인 칼럼으로, 특정 사건을 다루고 있지 않아 소송금융 투자 대상으로서의 구체적인 적합 조건을 파악하기 어렵습니다. 특정 피고, 피해 규모, 진행 단계 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>소송 상대방(피고)이 개인으로 자력 확보가 불확실하며, 피해 금액도 소송금융 투자 대상으로서는 상대적으로 소액입니다. 또한, 이 사건은 국가가 원고로서 이미 1심 판결에서 승소한 상황으로, 소송금융의 일반적인 투자 대상과는 거리가 있습니다. (적합 조건 2, 3, 4에 부합하지 않음)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2928만원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[박근종 칼럼] 얼마나 더 많은 희생 치러야 참혹한 스토킹 참변의 고리...</t>
+          <t>공항 폭탄 테러할 것  30대 작성자… 국가에 2928만원 배상해야</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=741691</t>
+          <t>https://news.jtbc.co.kr/article/NB12291660?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-17 00:20:59.448349+00:00</t>
+          <t>2026-03-27 12:54:40.539652+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>스토킹 살인 사건 발생, 시스템적 실패 논란</t>
+          <t>가해자 사망, 형사 사건 종결</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>전자발찌, 스마트워치, 접근금지명령에도 불구하고 스토킹 피해 여성이 가해자 흉기에 사망하는 사건이 발생했습니다. 앵커는 이러한 시스템적 실패에 대한 의문을 제기하며 불안감을 표출했습니다.</t>
+          <t>1980년대 군사정권의 '고문 기술자'로 악명을 떨친 이근안 전 경감이 88세로 사망했다. 그는 김근태 전 장관 등 민주화 인사들을 고문하여 평생 후유증을 남겼으며, 2000년 고문죄로 징역 7년이 확정되어 복역했다. 민주화운동기념사업회는 그가 피해자들에게 진정성 있는 사과 없이 생을 마감한 것에 유감을 표했다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>스토킹 가해자의 책임은 명확하나, 소송금융 투자 대상이 될 만한 자력 있는 상대방(국가/경찰)의 책임 입증이 법리적으로 복잡하고 명확하지 않습니다. (적합 조건 1 미충족) 또한, 단일 피해자 사건으로 집단적 피해 조건(적합 조건 3)에 해당하지 않으며, 가해자의 자력 부족 가능성이 높습니다. (적합 조건 2 미충족)</t>
+          <t>이근안의 고문 행위에 대한 형사 사건은 이미 2000년에 종결되었고, 기사는 그의 사망 소식을 다루는 부고 기사로 새로운 소송금융 투자 기회를 제시하지 않습니다. 비록 피해자들의 고통은 지속되지만, 기사 내용만으로는 새로운 민사 소송의 법적 근거나 진행 단계가 파악되지 않아 '이미 종결된 사건'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>2026년 3월 16일 뉴스파이터 오프닝</t>
+          <t>군사정권 ‘고문 기술자’ 이근안, 향년 88세로 사망</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182104</t>
+          <t>https://www.donga.com/news/Society/article/all/20260326/133616739/1</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-16 12:29:33.439804+00:00</t>
+          <t>2026-03-26 13:31:26.577665+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>기록 전시를 통한 사회적 논의 촉발 단계</t>
+          <t>이근안 전 경감 사망으로 인한 과거 고문 사건 회고</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>고성군문화재단이 납북어부의 온전한 삶을 위한 '출항' 기록 전시를 개최했다. 이 전시는 피해자들에게 합당한 보상이 이루어져야 한다는 질문을 던지며, 지역사회에서 사회적 대화의 발판이 되기를 기대하고 있다.</t>
+          <t>'고문 기술자'로 알려진 이근안 전 경감의 사망 소식에 민병두 전 의원 등 피해자들이 과거 고문 피해를 회고하며 진심 어린 사과가 없었던 것에 대한 아쉬움을 표했습니다. 이근안은 1981년 '학림사건' 등 민주화 인사 고문에 연루되었으며, 피해자들은 그에게 직접 사과받지 못했다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>본 기사는 납북어부 피해자들에 대한 온전한 보상을 촉구하는 기록 전시회 개최 소식을 다루고 있으며, 사회적 대화를 위한 발판 마련을 목표로 한다. 현재 법적 절차의 진행이나 구체적인 소송 계획이 언급되지 않아 소송금융 투자 대상으로 적합하지 않다. (기타 투자 어려운 이유 있음)</t>
+          <t>이근안 전 경감이 사망하여 직접적인 소송 상대방이 될 수 없으며, 기사는 과거 고문 사건에 대한 회고에 초점을 맞추고 있어 새로운 소송금융 투자 기회를 포착하기 어렵습니다. (부적합 조건: 이미 종결된 사건 - 직접 가해자 사망)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수백 수천 명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>고성군문화재단, 납북어부의 온전한 삶을 위한 '출항' 기록 전시 개최</t>
+          <t>민병두  이근안에 원한 없지만…진심 어린 사과 했었더라면</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3530179</t>
+          <t>https://www.yna.co.kr/view/AKR20260326180600004?input=1195m</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-16 12:20:28.548742+00:00</t>
+          <t>2026-03-26 12:33:24.029757+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 및 법무부 전자발찌 관리 경위 파악 중</t>
+          <t>국가배상 소송 1, 2심 패소 후 재판소원 각하</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>전자발찌를 착용한 40대 남성이 교제 여성을 살해한 사건으로, 가해자는 가정폭력 및 스토킹 관련 임시조치 대상자였습니다. 범행 후 전자발찌를 훼손하고 도주했다가 검거되었으며, 전자발찌의 경보 역할 미비 및 관리 소홀 여부가 쟁점이 될 수 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>납북 귀환어부 유족들이 형사보상 지연에 따른 국가 배상을 주장하며 제기한 소송이 1, 2심에서 패소했다. 이에 불복하여 제기한 재판소원 26건 모두 첫 심사에서 각하 결정되었다. 이는 유족들의 법적 구제 가능성이 낮음을 시사한다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>국가의 전자발찌 관리 소홀에 대한 책임 입증이 복잡하여 상대방 책임이 비교적 명확하다고 보기 어렵습니다. 또한, 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 소송금융 투자 관점에서 금전적 피해 규모의 매력도가 불확실합니다. 비록 상대방(국가)의 자력은 충분하고 증거 확보 가능성이 있으나, 핵심 적합 조건 미충족으로 투자 적합도가 낮습니다.</t>
+          <t>납북 귀환어부 유족의 국가 배상 청구 소송이 1, 2심에서 패소했으며, 이에 대한 재판소원마저 각하 결정되어 법적 구제 가능성이 매우 낮다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 상대방 책임의 명확성(1번 조건) 및 증거의 소송 승소 기여도(5번 조건)가 낮다고 판단된다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>납북 귀환어부 유족 다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>남양주서 전자발찌 40대, 교제 여성 살해 후 도주…양평서 검거</t>
+          <t>납북귀환어부 유족 청구 재판소원 각하…첫 심사에서 26건 모두 각하</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1949088</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2040822</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-14 12:21:08.391816+00:00</t>
+          <t>2026-03-25 13:08:34.067557+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>국가배상 1심 승소 및 국가 항소 포기</t>
+          <t>법무부 특별점검팀 조사 진행 중, 형사 재판 중 피고인 주장 제기</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>부산 돌려차기 사건 피해자가 수사기관의 부실 수사에 대한 국가배상 소송에서 1심 승소했으며, 검찰은 피해자에게 사과하고 국가의 책임을 인정하며 항소를 포기했습니다. 이 판결은 수사기관의 부실 수사에 대한 국가배상 책임을 인정한 중요한 선례가 되었습니다.</t>
+          <t>이화영 전 경기도 평화부지사가 쌍방울 대북송금 사건 수사 당시 검찰청에서 김성태 전 쌍방울 회장 등과 '연어 술파티'를 벌였다고 주장하며 논란이 일었습니다. 법무부 특별점검팀이 교도관 27명을 전수조사했으나, 교도관들은 외부 음식 반입은 있었으나 연어회나 술은 보지 못했다고 진술했습니다. 수원지검은 술 반입은 없었다는 입장입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>피해자가 국가를 상대로 제기한 손해배상 소송에서 1심 승소했으며, 국가가 항소를 포기하여 해당 소송은 사실상 종결되었습니다. 이는 소송금융 투자 대상으로서 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>이화영 전 부지사의 '연어 술파티' 주장은 법무부 특별점검팀의 교도관 전수조사 결과(조선일보 보도 기준)와 상충되어 상대방 책임이 명확하지 않고, 핵심 증거 확보에 어려움이 예상됩니다. 또한, 피해 규모를 금전적으로 특정하기 어렵고, 집단적 피해 사례가 아니므로 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>검찰, '부산 돌려차기' 피해자에 사과… 진실 규명 오래 걸려</t>
+          <t>[손병관의 뉴스프레소] 조선  교도관들,'외부음식 들어왔지만 연어·술...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/13/2026031319194323936</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003215882&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-13 13:14:03.829191+00:00</t>
+          <t>2026-03-18 00:50:31.856011+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>대한민국 (검찰)</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>돈봉투 사건 무죄 확정 판결</t>
+        </is>
+      </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>조계종 원로의원 자광당 원행대종사가 원적에 들었다는 부고 기사입니다. 원행대종사는 10·27법난피해자모임 회장으로서 법난의 실상을 알리고 피해자들의 명예회복을 위해 노력했습니다. 이 기사는 특정 법적 분쟁이나 소송 진행 상황을 다루고 있지 않습니다.</t>
+          <t>송영길 전 더불어민주당 대표가 '돈봉투 사건' 무죄 확정 판결을 받고 정치 재개에 나섰습니다. 그는 검찰의 위법적 증거 수집과 별건 수사를 비판하며, 이로 인해 후원자가 사망하는 비극까지 발생했다고 주장했습니다. 송 전 대표는 검찰·사법 개혁의 필요성을 강조하며, 6·3 국회의원 재보궐선거 출마 의지를 밝혔습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 기사는 10·27법난 피해자모임 회장의 부고 기사로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 잠재적인 법적 분쟁을 다루고 있지 않습니다. 역사적 사건의 명예회복 활동에 대한 내용이며, 특정 피고나 소송 진행 단계가 명확하지 않아 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>주요 사건인 '돈봉투 사건'은 이미 무죄 확정 판결로 종결되어 부적합 조건에 해당합니다. 송영길 전 대표가 검찰의 위법 수사를 주장하며 국가배상 가능성을 시사할 수 있으나, 기사에서 구체적인 소송 제기 의사나 예상 피해 규모가 명확히 제시되지 않아 소송금융 투자 대상으로 보기 어렵습니다. 또한, 피해자가 송영길 전 대표 개인에 한정되어 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>조계종 원로의원 자광당 원행대종사 원적</t>
+          <t>“4년 전 이 대통령 지키려 ‘계양을’ 떠나…전략공천도 유권자 뜻이 ...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>ibulgyo.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.ibulgyo.com/news/articleView.html?idxno=436253</t>
+          <t>https://www.khan.co.kr/article/202603180600171</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-13 00:27:58.691225+00:00</t>
+          <t>2026-03-18 00:18:46.602469+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>월정사 선덕 원행스님이 입적했다는 부고 기사입니다. 스님은 10·27불교법난 피해자모임을 역임하며 피해자들의 명예회복에 주도적으로 참여했으며, 동해 삼화사 주지, 원주 구룡사 주지, 평창 월정사 부주지 등을 역임했습니다. 법무부 중앙교정위원회 고문, 동해해양경찰청 경승위원으로도 활동했습니다.</t>
+          <t>본 칼럼은 스토킹 범죄가 극단적 폭력으로 이어지기 쉬움에도 불구하고 국가의 피해자 보호 노력이 미흡하다고 지적합니다. 친밀한 관계에서 발생하는 스토킹 범죄의 심각성을 강조하며, 더 많은 희생을 막기 위한 국가의 적극적인 대응을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>해당 기사는 월정사 선덕 원행스님의 입적을 알리는 부고 기사로, 소송금융 투자 대상이 될 만한 새로운 사건이나 진행 중인 법적 분쟁을 다루고 있지 않습니다. 언급된 '10·27불교법난'은 과거의 역사적 사건이며, 스님의 활동은 피해자들의 명예회복을 위한 과거의 노력에 해당합니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 스토킹 범죄 및 국가의 미흡한 대응에 대한 일반적인 칼럼으로, 특정 사건을 다루고 있지 않아 소송금융 투자 대상으로서의 구체적인 적합 조건을 파악하기 어렵습니다. 특정 피고, 피해 규모, 진행 단계 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>월정사 선덕 원행스님 입적</t>
+          <t>[박근종 칼럼] 얼마나 더 많은 희생 치러야 참혹한 스토킹 참변의 고리...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2038616</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=741691</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-12 12:37:54.819850+00:00</t>
+          <t>2026-03-17 00:20:59.448349+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>에콰도르 정부 및 미국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>미군 지원 대규모 범죄 조직 소탕 작전 예정</t>
+          <t>스토킹 살인 사건 발생, 시스템적 실패 논란</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>에콰도르 정부가 미국 지원을 받아 3개 주에서 대규모 마약 조직 소탕전을 예고하며 야간 통행금지를 실시할 예정입니다. 내무장관은 민간인 부수적 피해를 원치 않는다고 밝혔으나, 대규모 작전의 특성상 잠재적 피해 발생 가능성이 있습니다.</t>
+          <t>전자발찌, 스마트워치, 접근금지명령에도 불구하고 스토킹 피해 여성이 가해자 흉기에 사망하는 사건이 발생했습니다. 앵커는 이러한 시스템적 실패에 대한 의문을 제기하며 불안감을 표출했습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>현재까지 민간인 피해 발생 사실이 보도되지 않았으며, 작전 개시 전 '부수적 피해'를 원치 않는다는 언급만 있음. 소송금융 투자는 실제 발생한 피해에 기반한 구체적인 청구권이 존재할 때 검토 가능하므로, 현재 단계에서는 적합도가 낮음.</t>
+          <t>스토킹 가해자의 책임은 명확하나, 소송금융 투자 대상이 될 만한 자력 있는 상대방(국가/경찰)의 책임 입증이 법리적으로 복잡하고 명확하지 않습니다. (적합 조건 1 미충족) 또한, 단일 피해자 사건으로 집단적 피해 조건(적합 조건 3)에 해당하지 않으며, 가해자의 자력 부족 가능성이 높습니다. (적합 조건 2 미충족)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>에콰도르, 미 군수지원으로 주말 국내 범죄조직 대규모 소탕전 예고</t>
+          <t>2026년 3월 16일 뉴스파이터 오프닝</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260312_0003544674</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182104</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-12 00:20:40.767536+00:00</t>
+          <t>2026-03-16 12:29:33.439804+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소 진행 중</t>
+          <t>기록 전시를 통한 사회적 논의 촉발 단계</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>형제복지원 피해를 주장한 60대 A씨가 국가를 상대로 1억 원 손해배상 소송을 제기했으나, 인천지법은 A씨가 형제복지원에 강제 수용됐다는 구체적 증거가 부족하다는 이유로 원고 패소 판결을 내렸습니다. 법원은 부랑인 단속의 위법성과 형제복지원 가혹행위는 인정했으나, A씨의 입소 증거 부족을 지적했습니다. A씨는 이 판결에 불복해 항소장을 제출했습니다.</t>
+          <t>고성군문화재단이 납북어부의 온전한 삶을 위한 '출항' 기록 전시를 개최했다. 이 전시는 피해자들에게 합당한 보상이 이루어져야 한다는 질문을 던지며, 지역사회에서 사회적 대화의 발판이 되기를 기대하고 있다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>국가배상 소송의 상대방인 국가의 자력은 충분하나 (적합 조건 2), 원고가 형제복지원에 강제 수용되었다는 구체적인 증거가 부족하여 1심에서 패소했습니다 (적합 조건 5 미충족). 과거사정리위원회에서도 원고 관련 기록이 없다는 의견을 제출하는 등 증거 확보가 어려워 승소 가능성이 매우 낮습니다.</t>
+          <t>본 기사는 납북어부 피해자들에 대한 온전한 보상을 촉구하는 기록 전시회 개최 소식을 다루고 있으며, 사회적 대화를 위한 발판 마련을 목표로 한다. 현재 법적 절차의 진행이나 구체적인 소송 계획이 언급되지 않아 소송금융 투자 대상으로 적합하지 않다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>형제복지원 강제수용돼 폭행당했다  주장 60대, 1억 손배 청구 '기각'</t>
+          <t>고성군문화재단, 납북어부의 온전한 삶을 위한 '출항' 기록 전시 개최</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/545740</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3530179</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-08 12:29:53.485173+00:00</t>
+          <t>2026-03-16 12:20:28.548742+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>영국 교도소 당국</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 법무부 전자발찌 관리 경위 파악 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>영국 아동 살해범 이언 헌틀리(52)가 교도소 동료의 습격을 받고 사망했습니다. 영국 더럼 경찰은 사건 경위를 수사 중이며, 헌틀리는 지난달 교도소 작업장에서 구타당해 머리를 크게 다친 후 병원에서 치료를 받아왔습니다.</t>
+          <t>전자발찌를 착용한 40대 남성이 교제 여성을 살해한 사건으로, 가해자는 가정폭력 및 스토킹 관련 임시조치 대상자였습니다. 범행 후 전자발찌를 훼손하고 도주했다가 검거되었으며, 전자발찌의 경보 역할 미비 및 관리 소홀 여부가 쟁점이 될 수 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 자력(영국 정부)과 증거 확보(경찰 수사) 및 공적 절차 진행(경찰 수사) 조건은 충족되나, 피해자가 악명 높은 아동 살해범으로 사회적 공감대가 형성되기 어렵습니다. 또한, 피해자의 신분과 상황을 고려할 때 사망으로 인한 손해배상액이 매우 낮을 것으로 예상되어 소송금융 투자로서의 매력이 현저히 떨어집니다.</t>
+          <t>국가의 전자발찌 관리 소홀에 대한 책임 입증이 복잡하여 상대방 책임이 비교적 명확하다고 보기 어렵습니다. 또한, 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 소송금융 투자 관점에서 금전적 피해 규모의 매력도가 불확실합니다. 비록 상대방(국가)의 자력은 충분하고 증거 확보 가능성이 있으나, 핵심 적합 조건 미충족으로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>‘종신형’ 최악의 52세 아동살해男…교도소 동료 습격당해 사망했다</t>
+          <t>남양주서 전자발찌 40대, 교제 여성 살해 후 도주…양평서 검거</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10689210?ref=naver</t>
+          <t>http://www.inews24.com/view/1949088</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-08 00:23:15.185599+00:00</t>
+          <t>2026-03-14 12:21:08.391816+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>영국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>국가배상 1심 승소 및 국가 항소 포기</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>영국 아동 살해범 이언 헌틀리가 교도소 동료에게 살해당했다. 더럼 경찰은 사건 경위를 수사 중이며, 헌틀리는 2002년 10살 소녀 두 명을 살해한 혐의로 종신형을 선고받고 복역 중이었다. 이 사건은 교도소 내 안전 관리 및 수감자 보호 의무에 대한 문제를 제기할 수 있다.</t>
+          <t>부산 돌려차기 사건 피해자가 수사기관의 부실 수사에 대한 국가배상 소송에서 1심 승소했으며, 검찰은 피해자에게 사과하고 국가의 책임을 인정하며 항소를 포기했습니다. 이 판결은 수사기관의 부실 수사에 대한 국가배상 책임을 인정한 중요한 선례가 되었습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>피해자가 영국 역사상 가장 악명 높은 아동 살해범으로, 소송금융 투자 대상으로서 사회적 정당성이 매우 낮고 대중의 공감을 얻기 어려움. 또한, 피해자의 사망으로 인한 손해배상액(특히 일실수입 등)이 극히 미미할 것으로 예상되어 투자 수익성이 없음. (부적합 조건: 기타 투자 어려운 이유 있음, 적합 조건: 피해 규모가 큼 - 미충족)</t>
+          <t>피해자가 국가를 상대로 제기한 손해배상 소송에서 1심 승소했으며, 국가가 항소를 포기하여 해당 소송은 사실상 종결되었습니다. 이는 소송금융 투자 대상으로서 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>미성년자 성추행에 10살 소녀들 살해한 男…교도소서 살해당했다</t>
+          <t>검찰, '부산 돌려차기' 피해자에 사과… 진실 규명 오래 걸려</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/topic-global/2026/03/08/20260308500001?wlog_tag3=naver</t>
+          <t>https://www.mt.co.kr/society/2026/03/13/2026031319194323936</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-08 00:20:51.946315+00:00</t>
+          <t>2026-03-13 13:14:03.829191+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>오세훈 서울시장이 '명태균 여론조사 의혹'으로 자신을 기소한 민중기 특별검사팀을 강하게 비판했다. 오 시장은 특검이 진범을 알면서도 무고한 자신을 재판에 넘겼다고 주장하며, 특검을 '악질 하명 특검'이자 '공범'이라고 맹비난했다. 현재 오 시장은 해당 의혹으로 재판에 출석 중이다.</t>
+          <t>조계종 원로의원 자광당 원행대종사가 원적에 들었다는 부고 기사입니다. 원행대종사는 10·27법난피해자모임 회장으로서 법난의 실상을 알리고 피해자들의 명예회복을 위해 노력했습니다. 이 기사는 특정 법적 분쟁이나 소송 진행 상황을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하지 않음 (오세훈 시장의 주장일 뿐, 특검의 잘못이 객관적으로 입증된 상황이 아님). 또한, 피해 규모가 불확실하며 집단적 피해가 아닌 개인의 소송 건으로 소송금융 투자 대상으로 적합성이 낮음.</t>
+          <t>해당 기사는 10·27법난 피해자모임 회장의 부고 기사로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 잠재적인 법적 분쟁을 다루고 있지 않습니다. 역사적 사건의 명예회복 활동에 대한 내용이며, 특정 피고나 소송 진행 단계가 명확하지 않아 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명 (오세훈 서울시장)</t>
+          <t>피해자 다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>오세훈, 민중기 특검 직격…“무고한 사람 제물 삼는 야만”</t>
+          <t>조계종 원로의원 자광당 원행대종사 원적</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ibulgyo.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260307506299?OutUrl=naver</t>
+          <t>http://www.ibulgyo.com/news/articleView.html?idxno=436253</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-07 12:21:37.372867+00:00</t>
+          <t>2026-03-13 00:27:58.691225+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>최말자씨는 지난해 재심을 통해 61년 만에 성폭력 무죄가 확정된 피해자로, 최근 여성운동상 수상 및 한국여성대회에서 축사를 했다. 이 기사는 그녀의 과거 사건의 종결과 현재 활동을 다루고 있으며, 새로운 소송금융 투자 기회를 제공하지 않습니다.</t>
+          <t>월정사 선덕 원행스님이 입적했다는 부고 기사입니다. 스님은 10·27불교법난 피해자모임을 역임하며 피해자들의 명예회복에 주도적으로 참여했으며, 동해 삼화사 주지, 원주 구룡사 주지, 평창 월정사 부주지 등을 역임했습니다. 법무부 중앙교정위원회 고문, 동해해양경찰청 경승위원으로도 활동했습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>해당 사건은 '지난해 재심으로 61년 만에 무죄가 확정된' 것으로, 이미 법적 절차가 종결된 사건에 해당합니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 명확히 부합합니다. 소송금융은 주로 진행 중이거나 예정된 소송에 투자하므로, 이미 확정된 사건은 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 월정사 선덕 원행스님의 입적을 알리는 부고 기사로, 소송금융 투자 대상이 될 만한 새로운 사건이나 진행 중인 법적 분쟁을 다루고 있지 않습니다. 언급된 '10·27불교법난'은 과거의 역사적 사건이며, 스님의 활동은 피해자들의 명예회복을 위한 과거의 노력에 해당합니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>지난해 재심으로 61년 만에 무죄가 확정된 성폭력 피해자 최말자씨 축사</t>
+          <t>월정사 선덕 원행스님 입적</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/photos/7784599</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2038616</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-07 12:20:46.717703+00:00</t>
+          <t>2026-03-12 12:37:54.819850+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>에콰도르 정부 및 미국 정부</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>재심 무죄 확정</t>
+          <t>미군 지원 대규모 범죄 조직 소탕 작전 예정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>1964년 성폭력 피해 중 남성의 혀를 깨물어 징역형을 선고받았던 최말자 씨가 지난해 재심을 통해 61년 만에 무죄를 확정받았다. 최 씨는 2026년 3·8 세계여성의 날 기념 한국여성대회에서 축사를 진행했다.</t>
+          <t>에콰도르 정부가 미국 지원을 받아 3개 주에서 대규모 마약 조직 소탕전을 예고하며 야간 통행금지를 실시할 예정입니다. 내무장관은 민간인 부수적 피해를 원치 않는다고 밝혔으나, 대규모 작전의 특성상 잠재적 피해 발생 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>최말자 씨의 무죄가 재심을 통해 이미 확정되어 형사 사건 자체는 종결된 상태입니다. (부적합 조건: 이미 종결된 사건) 비록 국가배상 청구의 가능성은 있으나, 기사 내용만으로는 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>현재까지 민간인 피해 발생 사실이 보도되지 않았으며, 작전 개시 전 '부수적 피해'를 원치 않는다는 언급만 있음. 소송금융 투자는 실제 발생한 피해에 기반한 구체적인 청구권이 존재할 때 검토 가능하므로, 현재 단계에서는 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>제41회 한국여성대회 축사하는 최말자 씨</t>
+          <t>에콰도르, 미 군수지원으로 주말 국내 범죄조직 대규모 소탕전 예고</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISI20260307_0021199014</t>
+          <t>https://www.newsis.com/view/NISX20260312_0003544674</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-07 12:20:02.524236+00:00</t>
+          <t>2026-03-12 00:20:40.767536+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>1심 판결 확정 (법무부 항소 포기)</t>
+          <t>1심 패소 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>부산 돌려차기 사건 피해자가 국가의 수사 미흡으로 인한 정신적 고통에 대해 1500만 원의 국가배상 소송에서 승소했다. 법무부가 1심 판결에 대한 항소를 포기하면서 해당 판결은 확정되었다. 이는 국가의 부실 수사에 대한 책임을 인정한 사례이다.</t>
+          <t>형제복지원 피해를 주장한 60대 A씨가 국가를 상대로 1억 원 손해배상 소송을 제기했으나, 인천지법은 A씨가 형제복지원에 강제 수용됐다는 구체적 증거가 부족하다는 이유로 원고 패소 판결을 내렸습니다. 법원은 부랑인 단속의 위법성과 형제복지원 가혹행위는 인정했으나, A씨의 입소 증거 부족을 지적했습니다. A씨는 이 판결에 불복해 항소장을 제출했습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이미 1심 판결이 확정되어 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건). 비록 상대방(국가)의 자력이 충분하고 책임이 명확하게 인정되었으나, 해당 사건은 이미 마무리되었다.</t>
+          <t>국가배상 소송의 상대방인 국가의 자력은 충분하나 (적합 조건 2), 원고가 형제복지원에 강제 수용되었다는 구체적인 증거가 부족하여 1심에서 패소했습니다 (적합 조건 5 미충족). 과거사정리위원회에서도 원고 관련 기록이 없다는 의견을 제출하는 등 증거 확보가 어려워 승소 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>1500만 원</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>'부산 돌려차기' 사건 1500만 원 국가배상 인정된 법리적 이유는?</t>
+          <t>형제복지원 강제수용돼 폭행당했다  주장 60대, 1억 손배 청구 '기각'</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/AH56E3F1QJRE</t>
+          <t>https://www.insight.co.kr/news/545740</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-06 12:41:01.749399+00:00</t>
+          <t>2026-03-08 12:29:53.485173+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>영국 교도소 당국</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>특별사면 촉구 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>군산 교제폭력 생존자가 31번의 신고에도 불구하고 국가의 보호를 받지 못해 자력구제에 나선 사건입니다. 공동대책위는 생존자의 자력구제를 정당방위로 보고 특별사면을 촉구하며, 이를 국가 책임 인정의 최소한의 조치로 보고 있습니다.</t>
+          <t>영국 아동 살해범 이언 헌틀리(52)가 교도소 동료의 습격을 받고 사망했습니다. 영국 더럼 경찰은 사건 경위를 수사 중이며, 헌틀리는 지난달 교도소 작업장에서 구타당해 머리를 크게 다친 후 병원에서 치료를 받아왔습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사는 국가의 보호 실패로 자력구제에 나선 교제폭력 생존자에 대한 특별사면 촉구에 초점을 맞추고 있습니다. 이는 형사적 문제 및 정치적/사회적 운동에 가까우며, 소송금융이 일반적으로 투자하는 민사상 손해배상 청구와는 거리가 있습니다. 국가를 상대로 한 손해배상 가능성은 이론적으로 존재하나, 기사에서 해당 소송이 진행 중이거나 계획 중이라는 언급이 없어 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방 자력(영국 정부)과 증거 확보(경찰 수사) 및 공적 절차 진행(경찰 수사) 조건은 충족되나, 피해자가 악명 높은 아동 살해범으로 사회적 공감대가 형성되기 어렵습니다. 또한, 피해자의 신분과 상황을 고려할 때 사망으로 인한 손해배상액이 매우 낮을 것으로 예상되어 소송금융 투자로서의 매력이 현저히 떨어집니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>31번 신고에도 지켜지지 못한 군산 교제폭력 생존자…특별사면 촉구 1만...</t>
+          <t>‘종신형’ 최악의 52세 아동살해男…교도소 동료 습격당해 사망했다</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274517</t>
+          <t>https://biz.heraldcorp.com/article/10689210?ref=naver</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-06 12:14:31.755779+00:00</t>
+          <t>2026-03-08 00:23:15.185599+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>영국 정부</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>국가배상소송 항소 포기, 위자료 1500만원 확정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>법무부가 '부산 돌려차기 사건' 피해자 김 모 씨에 대한 국가배상소송 항소를 포기하며, 국가가 지급할 위자료 1500만 원이 확정되었다. 법원은 수사기관의 직무상 불법 행위로 인한 국가의 배상 책임을 인정했으며, 이로써 해당 국가배상 소송은 종결되었다.</t>
+          <t>영국 아동 살해범 이언 헌틀리가 교도소 동료에게 살해당했다. 더럼 경찰은 사건 경위를 수사 중이며, 헌틀리는 2002년 10살 소녀 두 명을 살해한 혐의로 종신형을 선고받고 복역 중이었다. 이 사건은 교도소 내 안전 관리 및 수감자 보호 의무에 대한 문제를 제기할 수 있다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>해당 국가배상소송은 법무부의 항소 포기로 위자료 1500만원 지급이 확정되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융이 지원할 수 있는 진행 중인 소송이 없습니다.</t>
+          <t>피해자가 영국 역사상 가장 악명 높은 아동 살해범으로, 소송금융 투자 대상으로서 사회적 정당성이 매우 낮고 대중의 공감을 얻기 어려움. 또한, 피해자의 사망으로 인한 손해배상액(특히 일실수입 등)이 극히 미미할 것으로 예상되어 투자 수익성이 없음. (부적합 조건: 기타 투자 어려운 이유 있음, 적합 조건: 피해 규모가 큼 - 미충족)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[속보] 법무부, '부산 돌려차기 사건' 항소 포기…국가 배상 1500만원 확...</t>
+          <t>미성년자 성추행에 10살 소녀들 살해한 男…교도소서 살해당했다</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026030517074478698?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.seoul.co.kr/news/international/topic-global/2026/03/08/20260308500001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-06 01:39:41.620913+00:00</t>
+          <t>2026-03-08 00:20:51.946315+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 (민중기 특검팀)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>국가 항소 포기로 1심 판결 확정</t>
+          <t>오세훈 시장이 피고인으로 재판 진행 중이며, 특검의 기소에 대해 부당함을 주장하고 있음.</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>정부가 '부산 돌려차기 사건' 피해자가 제기한 국가배상소송 1심 판결에 대해 항소를 포기했다. 1심은 수사기관의 부실 수사 책임을 인정해 국가가 피해자에게 1,500만원을 배상하라고 판결했으며, 정부의 항소 포기로 이 판결이 확정되었다. 이 사건은 초기 수사에서 성폭력 의도가 누락되어 항소심에서 강간살인미수죄가 적용된 바 있다.</t>
+          <t>오세훈 서울시장이 '명태균 여론조사 의혹'으로 자신을 기소한 민중기 특별검사팀을 강하게 비판했다. 오 시장은 특검이 진범을 알면서도 무고한 자신을 재판에 넘겼다고 주장하며, 특검을 '악질 하명 특검'이자 '공범'이라고 맹비난했다. 현재 오 시장은 해당 의혹으로 재판에 출석 중이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>국가가 1심 판결에 항소를 포기하여 해당 사건은 사실상 종결된 상태로, '이미 종결된 사건'이라는 부적합 조건에 해당한다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상에서 제외된다.</t>
+          <t>상대방 책임이 비교적 명확하지 않음 (오세훈 시장의 주장일 뿐, 특검의 잘못이 객관적으로 입증된 상황이 아님). 또한, 피해 규모가 불확실하며 집단적 피해가 아닌 개인의 소송 건으로 소송금융 투자 대상으로 적합성이 낮음.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>1,500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (오세훈 서울시장)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>정부 '부산 돌려차기 사건' 국가배상소송 항소포기</t>
+          <t>오세훈, 민중기 특검 직격…“무고한 사람 제물 삼는 야만”</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260305232037erd</t>
+          <t>https://www.segye.com/newsView/20260307506299?OutUrl=naver</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-06 00:34:15.640962+00:00</t>
+          <t>2026-03-07 12:21:37.372867+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>대한민국 (법무부)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>1심 판결 확정 (법무부 항소 포기)</t>
+          <t>재심을 통해 무죄 확정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>법무부가 '부산 돌려차기 사건' 피해자가 국가를 상대로 제기한 손해배상 소송 1심 판결에 대해 항소를 포기했습니다. 이는 1심에서 인정한 국가의 책임을 무겁게 받아들인 것으로, 피해자는 국가로부터 손해배상을 받게 될 예정입니다.</t>
+          <t>최말자씨는 지난해 재심을 통해 61년 만에 성폭력 무죄가 확정된 피해자로, 최근 여성운동상 수상 및 한국여성대회에서 축사를 했다. 이 기사는 그녀의 과거 사건의 종결과 현재 활동을 다루고 있으며, 새로운 소송금융 투자 기회를 제공하지 않습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>법무부가 1심에서 인정한 국가 책임을 받아들여 항소를 포기했으므로, 1심 판결이 사실상 확정되어 사건이 종결된 것으로 판단됩니다. (부적합 조건: 이미 종결된 사건) 비록 상대방 책임이 명확하고(적합 조건 1) 상대방 자력이 충분하지만(적합 조건 2), 이미 종결된 사건은 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 사건은 '지난해 재심으로 61년 만에 무죄가 확정된' 것으로, 이미 법적 절차가 종결된 사건에 해당합니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 명확히 부합합니다. 소송금융은 주로 진행 중이거나 예정된 소송에 투자하므로, 이미 확정된 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>법무부, ‘부산 돌려차기 사건’ 책임 인정해 항소 포기</t>
+          <t>지난해 재심으로 61년 만에 무죄가 확정된 성폭력 피해자 최말자씨 축사</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/05/CFH6HRSAHVGGFAXARJIILGC7VM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.news1.kr/photos/7784599</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-06 00:32:31.678803+00:00</t>
+          <t>2026-03-07 12:20:46.717703+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>1심 판결 후 법무부 항소 포기</t>
+          <t>재심 무죄 확정</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>부산 돌려차기 사건 피해자가 초동수사 부실로 인한 정신적 고통에 대해 국가를 상대로 제기한 손해배상 소송에서 1심 법원이 국가의 책임을 인정하고 위자료 1500만원을 지급하라고 판결했다. 법무부는 이 판결에 대해 항소를 포기하며 국가 책임을 공식 인정했다. 이는 향후 성폭력·강력범죄 수사 체계 개선에 영향을 미칠 것으로 보인다.</t>
+          <t>1964년 성폭력 피해 중 남성의 혀를 깨물어 징역형을 선고받았던 최말자 씨가 지난해 재심을 통해 61년 만에 무죄를 확정받았다. 최 씨는 2026년 3·8 세계여성의 날 기념 한국여성대회에서 축사를 진행했다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>이미 1심 판결이 선고되었고, 피고인 법무부가 항소를 포기하여 사실상 소송이 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 또한, 1심 판결로 인정된 피해 금액(위자료 1500만원)이 소송금융 투자 대상으로 보기에 크지 않다.</t>
+          <t>최말자 씨의 무죄가 재심을 통해 이미 확정되어 형사 사건 자체는 종결된 상태입니다. (부적합 조건: 이미 종결된 사건) 비록 국가배상 청구의 가능성은 있으나, 기사 내용만으로는 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>부산 돌려차기 피해자 국가배상 판결...법무부 “항소 포기, 국가 책임...</t>
+          <t>제41회 한국여성대회 축사하는 최말자 씨</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65153</t>
+          <t>https://www.newsis.com/view/NISI20260307_0021199014</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-06 00:32:22.369231+00:00</t>
+          <t>2026-03-07 12:20:02.524236+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>도쿄지방법원 판결로 국가 배상 책임 불인정</t>
+          <t>1심 판결 확정 (법무부 항소 포기)</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>2002년 도쿄지방법원은 731부대의 세균전 수행 사실을 인정했으나, 중국인 피해자들이 제기한 소송에서 일본 정부의 국가 배상 책임은 인정하지 않았습니다. 이는 정부와 법원이 미래지향적 관계를 위해 과거에 대한 책임을 묻지 않기로 결정한 데 따른 것입니다.</t>
+          <t>부산 돌려차기 사건 피해자가 국가의 수사 미흡으로 인한 정신적 고통에 대해 1500만 원의 국가배상 소송에서 승소했다. 법무부가 1심 판결에 대한 항소를 포기하면서 해당 판결은 확정되었다. 이는 국가의 부실 수사에 대한 책임을 인정한 사례이다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>도쿄지방법원이 2002년 731부대의 세균전 수행 사실은 인정했으나, 국가 배상 책임은 인정하지 않아 해당 소송은 이미 종결된 사건(부적합 조건)입니다. 비록 상대방 책임이 명확하고(적합 조건 1) 상대방(일본 정부)의 자력이 충분하지만(적합 조건 2), 법적 구제 절차가 이미 종료되어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이미 1심 판결이 확정되어 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건). 비록 상대방(국가)의 자력이 충분하고 책임이 명확하게 인정되었으나, 해당 사건은 이미 마무리되었다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만 원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>중국인 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'생체실험' 731부대 출신 64% 전후 일본 공공의료 중추 맡았다</t>
+          <t>'부산 돌려차기' 사건 1500만 원 국가배상 인정된 법리적 이유는?</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260553</t>
+          <t>https://lawtalknews.co.kr/article/AH56E3F1QJRE</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-04 01:38:48.705134+00:00</t>
+          <t>2026-03-06 12:41:01.749399+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
-      <c r="D36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>과거사 문제 해결 및 명예회복 작업 진행 중</t>
+          <t>특별사면 촉구 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>해당 기사는 장관 후보자 인선에 대한 내용으로, 과거사 문제 해결 및 국가폭력 피해자 명예회복 작업이 지속되는 상황을 인선 배경으로 언급하고 있습니다. 특정 사건이나 구체적인 법적 분쟁에 대한 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>군산 교제폭력 생존자가 31번의 신고에도 불구하고 국가의 보호를 받지 못해 자력구제에 나선 사건입니다. 공동대책위는 생존자의 자력구제를 정당방위로 보고 특별사면을 촉구하며, 이를 국가 책임 인정의 최소한의 조치로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 장관 후보자 인선에 대한 내용으로, '과거사 문제 해결 및 국가폭력 피해자 명예회복 작업'을 일반적인 배경으로 언급할 뿐, 소송금융 투자 대상이 될 만한 특정 사건이나 구체적인 법적 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없어 투자 적합도가 낮습니다.</t>
+          <t>기사는 국가의 보호 실패로 자력구제에 나선 교제폭력 생존자에 대한 특별사면 촉구에 초점을 맞추고 있습니다. 이는 형사적 문제 및 정치적/사회적 운동에 가까우며, 소송금융이 일반적으로 투자하는 민사상 손해배상 청구와는 거리가 있습니다. 국가를 상대로 한 손해배상 가능성은 이론적으로 존재하나, 기사에서 해당 소송이 진행 중이거나 계획 중이라는 언급이 없어 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>장관 후보자, 기획예산처 박홍근ㆍ 해양수산부 황종우</t>
+          <t>31번 신고에도 지켜지지 못한 군산 교제폭력 생존자…특별사면 촉구 1만...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>thereport.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.thereport.co.kr/news/articleView.html?idxno=84831</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274517</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-02 12:24:29.881927+00:00</t>
+          <t>2026-03-06 12:14:31.755779+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>사건 발생 2015년. 형사 사건은 범인 사망으로 종결되었으며, 민사상 손해배상 청구권의 소멸시효가 완성되었을 가능성이 높음.</t>
+          <t>국가배상소송 항소 포기, 위자료 1500만원 확정</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>2015년 화성에서 70대 남성이 형 부부와 출동 경찰관을 엽총으로 살해하고 자살한 사건입니다. 경찰의 부실한 총기 관리와 현장 대응 미흡이 지적되었으나, 사건 발생 시점이 오래되어 민사상 손해배상 청구권의 소멸시효가 완성되었을 가능성이 높습니다.</t>
+          <t>법무부가 '부산 돌려차기 사건' 피해자 김 모 씨에 대한 국가배상소송 항소를 포기하며, 국가가 지급할 위자료 1500만 원이 확정되었다. 법원은 수사기관의 직무상 불법 행위로 인한 국가의 배상 책임을 인정했으며, 이로써 해당 국가배상 소송은 종결되었다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>사건 발생 시점이 2015년으로 오래되어, 민사상 손해배상 청구권의 소멸시효가 이미 완성되었을 가능성이 매우 높습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 국가배상소송은 법무부의 항소 포기로 위자료 1500만원 지급이 확정되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융이 지원할 수 있는 진행 중인 소송이 없습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>사망 4명, 부상 1명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>너무 서운해  3억원 안 준 형 부부 겨눴다…충격의 주택가 총기난사[뉴...</t>
+          <t>[속보] 법무부, '부산 돌려차기 사건' 항소 포기…국가 배상 1500만원 확...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/27/2026022615001760169</t>
+          <t>https://www.pressian.com/pages/articles/2026030517074478698?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-02-27 00:22:07.643789+00:00</t>
+          <t>2026-03-06 01:39:41.620913+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
-      <c r="D38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>공소 취소 제도 마련 촉구</t>
+          <t>국가 항소 포기로 1심 판결 확정</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>울산시장 예비후보가 검찰의 기소권 오남용으로 발생한 억울한 사법 피해자들을 구제하기 위한 공소 취소 제도 마련을 국회에 촉구했다. 이는 특정 사건에 대한 법적 분쟁이 아닌, 제도 개선을 요구하는 정치적 메시지이다.</t>
+          <t>정부가 '부산 돌려차기 사건' 피해자가 제기한 국가배상소송 1심 판결에 대해 항소를 포기했다. 1심은 수사기관의 부실 수사 책임을 인정해 국가가 피해자에게 1,500만원을 배상하라고 판결했으며, 정부의 항소 포기로 이 판결이 확정되었다. 이 사건은 초기 수사에서 성폭력 의도가 누락되어 항소심에서 강간살인미수죄가 적용된 바 있다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 기사는 검찰의 기소권 오남용으로 인한 사법 피해자 구제를 위한 공소 취소 제도 마련을 촉구하는 정치적 발언이다. 특정 사건이나 구체적인 피해자 집단, 명확한 상대방, 피해 규모 등이 특정되지 않아 소송금융 투자 대상으로 적합하지 않다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>국가가 1심 판결에 항소를 포기하여 해당 사건은 사실상 종결된 상태로, '이미 종결된 사건'이라는 부적합 조건에 해당한다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상에서 제외된다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,500만원</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>민주 울산시장 예비주자들 경선 레이스 '점화'</t>
+          <t>정부 '부산 돌려차기 사건' 국가배상소송 항소포기</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060021</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260305232037erd</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-02-24 12:28:10.691518+00:00</t>
+          <t>2026-03-06 00:34:15.640962+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>대한민국, 미국 정부</t>
+          <t>대한민국 (법무부)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>시장 후보 공약으로 손해배상 청구 추진 예정</t>
+          <t>1심 판결 확정 (법무부 항소 포기)</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>익산시장 예비후보가 6.25 미군기 오폭 사고와 1977년 이리역 폭발 사고에 대한 손해배상 청구를 공약으로 제시했습니다. 두 사건 모두 수십 년 전 발생한 대규모 피해 사건으로, 현재 시점에서 법적 책임을 묻기 위해서는 소멸시효 등 법리적 난관이 예상됩니다.</t>
+          <t>법무부가 '부산 돌려차기 사건' 피해자가 국가를 상대로 제기한 손해배상 소송 1심 판결에 대해 항소를 포기했습니다. 이는 1심에서 인정한 국가의 책임을 무겁게 받아들인 것으로, 피해자는 국가로부터 손해배상을 받게 될 예정입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>시장 후보의 공약으로 제시된 사건이며, 6.25 미군기 오폭 사고와 1977년 이리역 폭발 사고는 발생한 지 수십 년이 지난 과거 사건으로 소멸시효 문제가 매우 심각하여 소송금융 투자 대상으로서의 실현 가능성이 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>법무부가 1심에서 인정한 국가 책임을 받아들여 항소를 포기했으므로, 1심 판결이 사실상 확정되어 사건이 종결된 것으로 판단됩니다. (부적합 조건: 이미 종결된 사건) 비록 상대방 책임이 명확하고(적합 조건 1) 상대방 자력이 충분하지만(적합 조건 2), 이미 종결된 사건은 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>황세연 익산시장 출마예정자,  익산시장은 익산과 함께 살아온 사람이 ...</t>
+          <t>법무부, ‘부산 돌려차기 사건’ 책임 인정해 항소 포기</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1546345</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/05/CFH6HRSAHVGGFAXARJIILGC7VM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-02-23 13:05:07.501396+00:00</t>
+          <t>2026-03-06 00:32:31.678803+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
-      <c r="D40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>김 총리 질의응답에서 논의</t>
+          <t>1심 판결 후 법무부 항소 포기</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>김 총리와의 질의응답에서 청년 정책, 어업 현안과 함께 '포항지진 손해배상 문제'가 논의되었다는 내용이 언급되었습니다. 기사 본문에는 해당 문제에 대한 구체적인 진행 상황이나 상세 정보는 포함되어 있지 않습니다.</t>
+          <t>부산 돌려차기 사건 피해자가 초동수사 부실로 인한 정신적 고통에 대해 국가를 상대로 제기한 손해배상 소송에서 1심 법원이 국가의 책임을 인정하고 위자료 1500만원을 지급하라고 판결했다. 법무부는 이 판결에 대해 항소를 포기하며 국가 책임을 공식 인정했다. 이는 향후 성폭력·강력범죄 수사 체계 개선에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>기사 본문에서 '포항지진 손해배상 문제'가 질의응답에서 논의되었다는 언급만 있을 뿐, 구체적인 사건의 진행 상황, 소송 당사자, 피해 규모, 증거 유무 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합도를 판단하기 어렵습니다. 적합 조건에 해당하는지 확인할 수 없습니다.</t>
+          <t>이미 1심 판결이 선고되었고, 피고인 법무부가 항소를 포기하여 사실상 소송이 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 또한, 1심 판결로 인정된 피해 금액(위자료 1500만원)이 소송금융 투자 대상으로 보기에 크지 않다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>김민석 총리  TK행정 통합 여부는 주민 선택 …포항서 '정치 개혁형 통...</t>
+          <t>부산 돌려차기 피해자 국가배상 판결...법무부 “항소 포기, 국가 책임...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>onews.tv</t>
+          <t>m-economynews.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.onews.tv/news/articleView.html?idxno=274780</t>
+          <t>https://www.m-economynews.com/news/article.html?no=65153</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-02-22 12:44:14.126265+00:00</t>
+          <t>2026-03-06 00:32:22.369231+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>도쿄지방법원 판결로 국가 배상 책임 불인정</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>2002년 도쿄지방법원은 731부대의 세균전 수행 사실을 인정했으나, 중국인 피해자들이 제기한 소송에서 일본 정부의 국가 배상 책임은 인정하지 않았습니다. 이는 정부와 법원이 미래지향적 관계를 위해 과거에 대한 책임을 묻지 않기로 결정한 데 따른 것입니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>도쿄지방법원이 2002년 731부대의 세균전 수행 사실은 인정했으나, 국가 배상 책임은 인정하지 않아 해당 소송은 이미 종결된 사건(부적합 조건)입니다. 비록 상대방 책임이 명확하고(적합 조건 1) 상대방(일본 정부)의 자력이 충분하지만(적합 조건 2), 법적 구제 절차가 이미 종료되어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>중국인 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>'생체실험' 731부대 출신 64% 전후 일본 공공의료 중추 맡았다</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>daejonilbo.com</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260553</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:38:48.705134+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>과거사 문제 해결 및 명예회복 작업 진행 중</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>해당 기사는 장관 후보자 인선에 대한 내용으로, 과거사 문제 해결 및 국가폭력 피해자 명예회복 작업이 지속되는 상황을 인선 배경으로 언급하고 있습니다. 특정 사건이나 구체적인 법적 분쟁에 대한 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>이 기사는 장관 후보자 인선에 대한 내용으로, '과거사 문제 해결 및 국가폭력 피해자 명예회복 작업'을 일반적인 배경으로 언급할 뿐, 소송금융 투자 대상이 될 만한 특정 사건이나 구체적인 법적 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없어 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>장관 후보자, 기획예산처 박홍근ㆍ 해양수산부 황종우</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>thereport.co.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.thereport.co.kr/news/articleView.html?idxno=84831</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:24:29.881927+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D43" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>사건 발생 2015년. 형사 사건은 범인 사망으로 종결되었으며, 민사상 손해배상 청구권의 소멸시효가 완성되었을 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>2015년 화성에서 70대 남성이 형 부부와 출동 경찰관을 엽총으로 살해하고 자살한 사건입니다. 경찰의 부실한 총기 관리와 현장 대응 미흡이 지적되었으나, 사건 발생 시점이 오래되어 민사상 손해배상 청구권의 소멸시효가 완성되었을 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>사건 발생 시점이 2015년으로 오래되어, 민사상 손해배상 청구권의 소멸시효가 이미 완성되었을 가능성이 매우 높습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>사망 4명, 부상 1명</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>너무 서운해  3억원 안 준 형 부부 겨눴다…충격의 주택가 총기난사[뉴...</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/27/2026022615001760169</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:22:07.643789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>공소 취소 제도 마련 촉구</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>울산시장 예비후보가 검찰의 기소권 오남용으로 발생한 억울한 사법 피해자들을 구제하기 위한 공소 취소 제도 마련을 국회에 촉구했다. 이는 특정 사건에 대한 법적 분쟁이 아닌, 제도 개선을 요구하는 정치적 메시지이다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>이 기사는 검찰의 기소권 오남용으로 인한 사법 피해자 구제를 위한 공소 취소 제도 마련을 촉구하는 정치적 발언이다. 특정 사건이나 구체적인 피해자 집단, 명확한 상대방, 피해 규모 등이 특정되지 않아 소송금융 투자 대상으로 적합하지 않다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>민주 울산시장 예비주자들 경선 레이스 '점화'</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>iusm.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060021</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:28:10.691518+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>대한민국, 미국 정부</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>시장 후보 공약으로 손해배상 청구 추진 예정</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>익산시장 예비후보가 6.25 미군기 오폭 사고와 1977년 이리역 폭발 사고에 대한 손해배상 청구를 공약으로 제시했습니다. 두 사건 모두 수십 년 전 발생한 대규모 피해 사건으로, 현재 시점에서 법적 책임을 묻기 위해서는 소멸시효 등 법리적 난관이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>시장 후보의 공약으로 제시된 사건이며, 6.25 미군기 오폭 사고와 1977년 이리역 폭발 사고는 발생한 지 수십 년이 지난 과거 사건으로 소멸시효 문제가 매우 심각하여 소송금융 투자 대상으로서의 실현 가능성이 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>황세연 익산시장 출마예정자,  익산시장은 익산과 함께 살아온 사람이 ...</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>domin.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1546345</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:05:07.501396+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>김 총리 질의응답에서 논의</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>김 총리와의 질의응답에서 청년 정책, 어업 현안과 함께 '포항지진 손해배상 문제'가 논의되었다는 내용이 언급되었습니다. 기사 본문에는 해당 문제에 대한 구체적인 진행 상황이나 상세 정보는 포함되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>기사 본문에서 '포항지진 손해배상 문제'가 질의응답에서 논의되었다는 언급만 있을 뿐, 구체적인 사건의 진행 상황, 소송 당사자, 피해 규모, 증거 유무 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합도를 판단하기 어렵습니다. 적합 조건에 해당하는지 확인할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>김민석 총리  TK행정 통합 여부는 주민 선택 …포항서 '정치 개혁형 통...</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>onews.tv</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.onews.tv/news/articleView.html?idxno=274780</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:44:14.126265+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
         <is>
           <t>과거 사건으로, 재심 또는 국가배상 청구 여부 미확인</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F47" t="inlineStr">
         <is>
           <t>1967년 북한 고위 언론인 이수근 씨가 남한으로 망명했으나, 이후 이중간첩 혐의로 사형당한 사건이 '꼬꼬무'를 통해 재조명되었습니다. 49년 만에 밝혀진 진실은 그의 죽음이 조작된 간첩 사건이었음을 시사하며, 연고 없이 재소자 공동묘지에 묻힌 그의 비극적인 삶을 다룹니다.</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t>이 기사는 1967년 발생한 이수근 씨의 간첩 조작 및 사형 사건에 대한 역사적 재조명으로, 현재 진행 중인 법적 절차나 소송 제기 움직임이 명시되어 있지 않습니다. 비록 국가의 책임이 명확해 보이고 피해 규모가 크지만, 소송금융 투자 대상이 되기 위해서는 실제 소송을 제기할 원고(유족 등)의 존재와 소송 개시 여부가 확인되어야 합니다. 기사 내용만으로는 투자 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I41" t="inlineStr">
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
+      <c r="J47" t="inlineStr">
         <is>
           <t>[꼬꼬무 찐리뷰]이수근, '이중간첩' 몰려 사형 당했는데…49년 만에 밝혀...</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>ent.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010312924&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>2026-02-21 17:40:47.220850+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N41"/>
+  <autoFilter ref="A1:N47"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>