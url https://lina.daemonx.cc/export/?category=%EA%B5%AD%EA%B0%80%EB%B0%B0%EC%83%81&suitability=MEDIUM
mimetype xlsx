--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$26</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="47" customWidth="1" min="8" max="8"/>
     <col width="29" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1468 +535,1824 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>대한민국</t>
-[...6 lines deleted...]
-      </c>
+          <t>일본국</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰 인력난 심화로 인한 사건 적체 및 국민 피해 발생</t>
+          <t>일본군 위안부 문제 해결을 위한 국제적 연대 및 추모 활동 지속</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>검찰 내 인력난이 심화되어 일선 지청장까지 미제 사건 처리에 투입되는 상황입니다. 이로 인해 검사 1인당 처리해야 할 사건 수가 과도하게 늘어나며, 사건 처리 지연이 국민들의 증거 확보 및 진술 신빙성 유지에 어려움을 초래하여 피해자 보호와 권리 구제에 차질이 발생하고 있습니다. 향후 검사 인력 이탈은 더욱 가속화될 것으로 예상됩니다.</t>
+          <t>위안부 기림의날을 맞아 국내외에서 일본군 위안부 문제 해결을 위한 연대 집회가 열렸습니다. 정부에 등록된 피해자 240명 중 현재 생존자는 5명뿐이며, 피해자 비방 금지 조치 등 관련 논의가 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 따라 대한민국이 피고가 될 수 있으며, 적합 조건 3(집단적 피해)에 따라 검찰의 사건 처리 지연으로 다수의 국민이 피해를 입고 있습니다. 적합 조건 5(증거 확보 가능)에 따라 검찰 내부 자료 및 법원행정처 통계로 인력난과 사건 적체 사실이 명확합니다. 그러나 개별 피해 금액 산정이 어렵고, 소송금융 투자 대상으로서의 직접적인 금전적 손해배상 청구 가능성이 불분명하여 Medium으로 판단합니다.</t>
+          <t>적합 조건 1, 2, 3, 4, 5에 해당하여 상대방 책임 명확, 자력 충분, 집단적이고 중대한 피해, 증거 확보 가능성이 높습니다. 그러나 일본 정부를 상대로 한 역사적 배상 소송은 주권면제 등 국제법적, 정치적 난관이 매우 크며, 기사 내용만으로는 새로운 소송금융 투자 기회를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>240명 이상 (정부 등록 피해자 기준)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[단독]검사당 미제 500건…지청장까지 사건에 투입</t>
+          <t>위안부 기림의날 하루 앞두고 세계 연대 집회</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20046467?ref=naver</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260813.22008003314</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-28 08:56:46.262441+00:00</t>
+          <t>2026-08-17 08:42:08.723921+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>서울고법 파기환송심에서 원고 일부 승소 판결</t>
+          <t>공무원 직무 관련 형사 공판 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>유서대필 조작 사건으로 복역 후 재심에서 무죄를 확정받은 강기훈 씨가 국가를 상대로 낸 손해배상 소송 파기환송심에서 추가 위자료를 인정받았습니다. 법원은 위법한 조사, 변호인 접견권 침해 등 국가의 개별 불법행위에 대한 배상 책임을 인정하여 강씨와 가족에게 총 6천만원 이상의 추가 위자료를 지급하라고 판결했습니다. 이 판결은 대법원 파기환송 이후 3년 6개월 만에 나왔습니다.</t>
+          <t>박 전 본부장의 살인 사건 우선 송치 지시 의혹에 대한 3차 공판이 진행될 예정이며, 경찰청 국가수사본부 특별수사단과 검찰이 전 광산경찰서 수사팀 및 지휘부, 광주경찰청, 국가수사본부 지휘라인을 수사 중입니다. 박 전 본부장은 의혹을 부인하고 있습니다. 본 사건은 공무원의 직무상 불법행위 여부를 다루는 형사 절차에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>국가를 상대방으로 하여 자력이 충분하고(적합 조건 2), 법원에서 국가의 위법한 조사 및 변호인 접견권 침해 등 불법행위가 인정되어 책임이 명확하며(적합 조건 1), 이미 재심 무죄 및 파기환송심 판결까지 나와 증거가 충분합니다(적합 조건 5). 다만, 피해 규모가 수억 원 이상으로 크다고 보기 어렵고(적합 조건 4 미해당), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당).</t>
+          <t>본 기사는 공무원의 직무 관련 의혹에 대한 형사 공판 및 수사 진행 상황을 다루고 있습니다. 상대방(국가기관)의 자력은 충분하며(적합 조건 2), 경찰청 국가수사본부 특별수사단과 검찰의 수사를 통해 증거 확보가 가능하고(적합 조건 5), 이미 공적 절차(형사 공판 및 수사)가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 피해자가 공무원의 직무상 불법행위로 인한 손해배상 청구를 제기할 가능성이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>5333만원 (강기훈), 500만원 (배우자), 각 433만원 (형제·자매)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>4명 (강기훈 및 가족)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'유서대필' 무죄 강기훈씨 국가상대 위자료 추가인정</t>
+          <t>장윤기 27일 3차 공판…계획범행 입증 공방 주목</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12054719</t>
+          <t>http://www.kjdaily.com/article.php?aid=1785063609683147005</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-24 07:03:28.339831+00:00</t>
+          <t>2026-07-28 07:00:21.676584+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>파기환송심 판결</t>
+          <t>피해자 석방 및 국가보안법 폐지를 요구하는 기자회견 진행</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>'유서대필 조작사건' 피해자 강기훈 씨가 국가를 상대로 낸 손해배상 청구소송 파기환송심에서 국가가 강 씨와 가족에게 6700여만 원을 추가로 배상해야 한다는 판결이 나왔습니다. 이 사건은 2022년 11월 대법원에서 파기환송된 바 있습니다.</t>
+          <t>민주노총 간첩조작 사건의 실체가 없다는 주장이 제기되며, 기자회견 참가자들이 국가보안법 피해자들의 석방과 국가보안법 폐지를 요구했습니다. 이는 국가의 공권력 남용으로 인한 인권 침해 및 국가배상 가능성이 있는 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>국가가 피고로 상대방 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 대법원 파기환송까지 진행된 사건으로 증거가 충분히 확보되어 있습니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 및 가족 단위의 사건이며, 피해 규모 또한 추가 배상액만 명시되어 전체 규모는 미상입니다. 이미 소송이 진행 중인 단계입니다.</t>
+          <t>상대방이 국가(대한민국)로 자력이 충분하며, '국가보안법 피해자들'이라는 표현에서 집단적 피해 가능성이 높습니다. 그러나 기사 내용이 매우 간략하여 상대방 책임의 명확성, 구체적인 증거 유무, 정확한 피해 규모, 그리고 소송 외 공적 절차 진행 여부가 불분명합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>6700여만 원 (추가 배상액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (강기훈 씨 및 가족)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'유서대필 조작사건' 강기훈, 파기환송심서 국가배상액 확대</t>
+          <t>민주노총 간첩조작 사건 실체 없다</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>tongilnews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6174493</t>
+          <t>http://www.tongilnews.com/news/articleView.html?idxno=216596</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-24 07:02:55.830577+00:00</t>
+          <t>2026-07-08 15:53:57.129807+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>서울고법 파기환송심 판결 선고</t>
+          <t>서울중앙지방법원 승소 판결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>강기훈씨가 '유서 대필 조작 사건'으로 억울한 옥살이를 한 후 국가를 상대로 제기한 손해배상 소송 파기환송심에서 일부 승소하여 추가 위자료를 인정받았습니다. 재판부는 위법한 조사, 변호인 접견권 침해 등 개별 불법 행위에 대한 위자료를 추가 지급하라고 명령했으나, 강씨 측은 검찰 조작의 본질을 외면한 판결이라며 반발하고 있습니다.</t>
+          <t>납북귀환 춘곡호 선원의 유가족 5명이 국가를 상대로 제기한 손해배상 소송에서 승소했다. 법원은 과거 군과 경찰의 불법 구금 및 가족 감시·사찰을 인정하여 국가가 3,600만 원을 배상하라고 판결했다. 이 판결은 유사 피해를 입은 다른 납북귀환 선원 가족들에게도 소송의 길을 열어줄 수 있는 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>국가가 상대방으로 자력이 충분하고, 재심 무죄 판결 및 대법원 판결로 국가의 책임이 명확하게 인정되었습니다. (적합 조건 1, 2, 5) 그러나 이미 파기환송심 판결이 선고되어 소송이 상당히 진행된 상태이며, 현재 인정된 위자료 규모가 소송금융 투자에 있어 '피해 규모가 큼' 조건에 부합한다고 보기 어렵습니다.</t>
+          <t>국가를 상대로 한 손해배상 소송에서 승소하여 상대방 책임이 명확하고(적합 조건 1) 자력이 충분함(적합 조건 2). 또한 법원에서 과거 불법 구금 및 감시·사찰 사실을 인정하여 증거가 확보되었음을 보여줌(적합 조건 5). 다만, 기사는 이미 판결이 선고된 개별 사건에 대한 보도이며, 피해 규모(3,600만 원)가 소송금융 투자 대상으로서는 상대적으로 작음. 유사 피해자들의 추가 소송 가능성을 고려할 때 잠재적 기회는 있음.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>강기훈 5333만원, 배우자 500만원, 형제·자매 각 433만원 (추가 인정액)</t>
+          <t>3,600만 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>4명 (강기훈씨 및 가족)</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'유서 대필 피해자' 강기훈, 손해배상 파기환송심서 추가 위자료 인정</t>
+          <t>납북귀환 춘곡호 선원 가족, 국가 상대 손배소 승소</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202605211644119842</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8557973&amp;ref=A</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-24 07:00:45.482491+00:00</t>
+          <t>2026-06-30 13:01:18.250708+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>이태원 참사 관련 심리적 후유증 및 경제적 어려움으로 인한 사망 사건 발생</t>
+          <t>형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이태원 참사 당시 구조를 도왔던 상인 백 씨가 극심한 트라우마와 이태원 상권 침체로 인한 가게 적자 등 경제적 어려움을 겪다 숨진 채 발견되었습니다. 백 씨는 참사 이후 심리적 고통을 호소했으며, 이중고를 겪은 것으로 알려졌습니다.</t>
+          <t>남양주에서 전자발찌를 착용한 가해자가 과거 연인이었던 피해자를 스토킹 끝에 살해하는 비극적인 사건이 발생했습니다. 현장에서 흉기를 휘둘러 피해자는 사망했으며, 이 사건은 전자발찌 관리 시스템의 허점을 드러내며 사회적 공분을 사고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이태원 참사라는 대규모 재난 상황에서 구조 활동을 도운 상인의 사망이라는 비극적인 사건으로, 사회적 관심이 높습니다. 정부의 재난 관리 책임에 대한 법적 다툼의 여지가 있어 상대방 책임이 비교적 명확하며, 대한민국이라는 상대방에게 자력이 충분합니다. 다만, 이 특정 개인의 트라우마와 경제적 손실에 대한 직접적인 인과관계 및 손해배상 책임 입증은 복잡할 수 있습니다.</t>
+          <t>전자발찌 착용자의 살인 사건으로, 전자발찌 관리 시스템의 문제점이 지적될 경우 국가(공공기관)를 상대로 한 손해배상 청구 가능성이 있음. 이 경우 상대방(대한민국)의 자력이 충분하고, 피해 규모가 크며, 형사 수사를 통해 증거 확보 및 공적 절차 진행 중인 점은 적합 조건에 해당함. 다만, 국가의 책임 명확성에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (사망), 이태원 상인 다수 (경제적 피해)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>이태원 참사 구조 도왔던 상인 숨진 채 발견…심리 후유증 치료와 사회...</t>
+          <t>전자발찌도 막지 못한 비극, 남양주 대낮 스토킹 살인 전말('그것이 알...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>upkoreanews.kr</t>
+          <t>nc.press</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.upkoreanews.kr/news/articleView.html?idxno=98266</t>
+          <t>https://www.nc.press/news/articleView.html?idxno=615578</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-17 01:08:54.340653+00:00</t>
+          <t>2026-06-22 23:13:40.308720+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 종결 예정 (공소권 없음), 민사 소송 가능성</t>
+          <t>검찰 인력난 심화로 인한 사건 적체 및 국민 피해 발생</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>경남 창원에서 20대 여성이 스토킹 가해자에게 흉기 피습으로 사망한 사건입니다. 피해자는 사건 20여 일 전 경찰에 스토킹 상담을 받았으나 변을 당했으며, 가해자 또한 사망하여 형사 사건은 공소권 없음으로 종결될 예정입니다. 피해자 유족은 경찰의 스토킹 대응 미흡에 대한 국가배상 청구를 검토할 수 있습니다.</t>
+          <t>검찰 내 인력난이 심화되어 일선 지청장까지 미제 사건 처리에 투입되는 상황입니다. 이로 인해 검사 1인당 처리해야 할 사건 수가 과도하게 늘어나며, 사건 처리 지연이 국민들의 증거 확보 및 진술 신빙성 유지에 어려움을 초래하여 피해자 보호와 권리 구제에 차질이 발생하고 있습니다. 향후 검사 인력 이탈은 더욱 가속화될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>피해자가 사건 전 경찰에 스토킹 상담을 했음에도 사망에 이른 사건으로, 경찰의 스토킹 대응 및 보호 조치 미흡에 대한 국가배상 청구 가능성이 있습니다. 상대방(국가)의 자력이 충분하고 (적합 조건 2), 피해 규모가 크며 (적합 조건 4), 경찰 수사 기록 등 증거 확보가 가능합니다 (적합 조건 5). 다만 경찰의 직접적인 책임 입증이 쟁점이 될 수 있어 적합도는 Medium으로 판단합니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 따라 대한민국이 피고가 될 수 있으며, 적합 조건 3(집단적 피해)에 따라 검찰의 사건 처리 지연으로 다수의 국민이 피해를 입고 있습니다. 적합 조건 5(증거 확보 가능)에 따라 검찰 내부 자료 및 법원행정처 통계로 인력난과 사건 적체 사실이 명확합니다. 그러나 개별 피해 금액 산정이 어렵고, 소송금융 투자 대상으로서의 직접적인 금전적 손해배상 청구 가능성이 불분명하여 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>‘창원 흉기살인’, 또 스토킹 범죄였다</t>
+          <t>[단독]검사당 미제 500건…지청장까지 사건에 투입</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604022053005</t>
+          <t>https://www.sedaily.com/article/20046467?ref=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 12:34:36.276298+00:00</t>
+          <t>2026-05-28 08:56:46.262441+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>스페인 국가</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>미 국무부의 외교 전문을 통한 우려 표명 및 조사 진행</t>
+          <t>서울고법 파기환송심에서 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>미 국무부가 스페인 '안락사 사건'과 관련하여 외교 전문을 통해 우려를 표명하며 내정간섭 논란이 불거졌다. 피해자가 국가의 보살핌을 받는 동안 반복적으로 성폭행당하고 사법 정의가 실현되지 않았다는 의혹이 제기되었으며, 이 사건은 국제적 관심과 조사를 받고 있다.</t>
+          <t>유서대필 조작 사건으로 복역 후 재심에서 무죄를 확정받은 강기훈 씨가 국가를 상대로 낸 손해배상 소송 파기환송심에서 추가 위자료를 인정받았습니다. 법원은 위법한 조사, 변호인 접견권 침해 등 국가의 개별 불법행위에 대한 배상 책임을 인정하여 강씨와 가족에게 총 6천만원 이상의 추가 위자료를 지급하라고 판결했습니다. 이 판결은 대법원 파기환송 이후 3년 6개월 만에 나왔습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방은 스페인 국가로 자력이 충분하며(적합 조건 2), 미 국무부의 외교 전문을 통해 사건의 심각성과 공적 절차 진행(조사)이 확인되어 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 피해자가 단수로 언급되어 집단적 피해 여부가 불분명하고, 구체적인 피해 규모가 명시되지 않았다.</t>
+          <t>국가를 상대방으로 하여 자력이 충분하고(적합 조건 2), 법원에서 국가의 위법한 조사 및 변호인 접견권 침해 등 불법행위가 인정되어 책임이 명확하며(적합 조건 1), 이미 재심 무죄 및 파기환송심 판결까지 나와 증거가 충분합니다(적합 조건 5). 다만, 피해 규모가 수억 원 이상으로 크다고 보기 어렵고(적합 조건 4 미해당), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5333만원 (강기훈), 500만원 (배우자), 각 433만원 (형제·자매)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명 (강기훈 및 가족)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>美, 스페인 '안락사 사건' 조사 관련…내정간섭 논란 불거져</t>
+          <t>'유서대필' 무죄 강기훈씨 국가상대 위자료 추가인정</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=458335</t>
+          <t>https://www.mk.co.kr/article/12054719</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 12:22:14.442684+00:00</t>
+          <t>2026-05-24 07:03:28.339831+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중, 무공훈장 추서 논의</t>
+          <t>파기환송심 판결</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>12·12 사태 당시 사망한 故 김오랑 중령의 유족이 사망 경위를 조작·은폐한 국가를 상대로 손해배상 청구 소송을 제기했습니다. 유족 측은 또한 보국훈장이 아닌 무공훈장을 추서해야 한다는 논의를 시작했습니다.</t>
+          <t>'유서대필 조작사건' 피해자 강기훈 씨가 국가를 상대로 낸 손해배상 청구소송 파기환송심에서 국가가 강 씨와 가족에게 6700여만 원을 추가로 배상해야 한다는 판결이 나왔습니다. 이 사건은 2022년 11월 대법원에서 파기환송된 바 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>국가라는 자력 있는 상대방에 대한 책임 주장이 명확하며(적합 조건 1, 2), 이미 손해배상 청구 소송이 진행 중입니다. 다만, 기사 내용만으로는 피해 규모나 집단적 피해 여부가 명확히 확인되지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>국가가 피고로 상대방 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 대법원 파기환송까지 진행된 사건으로 증거가 충분히 확보되어 있습니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 및 가족 단위의 사건이며, 피해 규모 또한 추가 배상액만 명시되어 전체 규모는 미상입니다. 이미 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6700여만 원 (추가 배상액)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (강기훈 씨 및 가족)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>정부, 12·12 반란 맞서다 숨진 故 김오랑 중령에 ‘무공훈장’ 추서 추...</t>
+          <t>'유서대필 조작사건' 강기훈, 파기환송심서 국가배상액 확대</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/politics/politics_general/2026/03/30/2VIYO27V5ZBI7HYI4OL4HRQAYA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.news1.kr/society/court-prosecution/6174493</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-31 00:34:37.830790+00:00</t>
+          <t>2026-05-24 07:02:55.830577+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>서울시의 백신 피해자 보상 지원 및 인과성 정밀 검토 진행 중</t>
+          <t>서울고법 파기환송심 판결 선고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>서울시가 코로나19 백신 접종 후 피해를 입은 시민들을 위해 보상 지원을 시작한다. '코로나19 백신 피해 지원단'을 통해 인과성을 정밀 검토하고, 의료 심리 및 법률 상담을 강화하며 취약계층 진료도 지원할 예정이다.</t>
+          <t>강기훈씨가 '유서 대필 조작 사건'으로 억울한 옥살이를 한 후 국가를 상대로 제기한 손해배상 소송 파기환송심에서 일부 승소하여 추가 위자료를 인정받았습니다. 재판부는 위법한 조사, 변호인 접견권 침해 등 개별 불법 행위에 대한 위자료를 추가 지급하라고 명령했으나, 강씨 측은 검찰 조작의 본질을 외면한 판결이라며 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>적합 조건으로 '집단적 피해' (코로나19 백신 피해자 다수)와 '이미 공적 절차(소송 제외)가 진행 중임' (서울시의 보상 지원 및 인과성 정밀 검토)에 해당합니다. 다만, 소송의 직접적인 상대방과 그 책임이 기사에서 명확히 특정되지 않아 High 등급으로 보기는 어렵습니다.</t>
+          <t>국가가 상대방으로 자력이 충분하고, 재심 무죄 판결 및 대법원 판결로 국가의 책임이 명확하게 인정되었습니다. (적합 조건 1, 2, 5) 그러나 이미 파기환송심 판결이 선고되어 소송이 상당히 진행된 상태이며, 현재 인정된 위자료 규모가 소송금융 투자에 있어 '피해 규모가 큼' 조건에 부합한다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>강기훈 5333만원, 배우자 500만원, 형제·자매 각 433만원 (추가 인정액)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명 (강기훈씨 및 가족)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>서울시, 코로나19 백신 피해자 보상 지원</t>
+          <t>'유서 대필 피해자' 강기훈, 손해배상 파기환송심서 추가 위자료 인정</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=222425</t>
+          <t>http://www.fnnews.com/news/202605211644119842</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-30 12:22:39.567278+00:00</t>
+          <t>2026-05-24 07:00:45.482491+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>국가 및 인천광역시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>재난피해자권리센터 등 시민사회단체가 국가와 지자체의 책임 이행을 평가하고 권리 보호를 촉구하는 입장문 발표</t>
+          <t>이태원 참사 관련 심리적 후유증 및 경제적 어려움으로 인한 사망 사건 발생</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>재난피해자권리센터 등 8개 시민사회단체가 인현동 화재 희생자 이지혜 씨를 기억하며, 국가와 지자체가 재난 피해자 권리를 보호하고 잘못된 과거를 바로잡아야 할 책임을 이행했다고 평가하는 입장문을 발표했다. 이는 재난 피해에 대한 국가 및 지자체의 책임과 권리 보호의 중요성을 강조하는 내용이다.</t>
+          <t>이태원 참사 당시 구조를 도왔던 상인 백 씨가 극심한 트라우마와 이태원 상권 침체로 인한 가게 적자 등 경제적 어려움을 겪다 숨진 채 발견되었습니다. 백 씨는 참사 이후 심리적 고통을 호소했으며, 이중고를 겪은 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>국가와 지자체가 재난 피해자 권리 보호 및 과거 잘못 바로잡을 책임이 있다는 평가가 있어 상대방 책임이 명확하고 자력이 충분합니다 (적합 조건 1, 2). 인현동 화재는 다수의 희생자가 발생한 집단적 피해 사건으로, 관련 증거 확보도 용이할 것으로 보입니다 (적합 조건 3, 4, 5). 다만, 기사 내용상 국가와 지자체가 이미 책임을 이행했다고 평가되어, 신규 소송의 여지가 불분명할 수 있습니다.</t>
+          <t>이태원 참사라는 대규모 재난 상황에서 구조 활동을 도운 상인의 사망이라는 비극적인 사건으로, 사회적 관심이 높습니다. 정부의 재난 관리 책임에 대한 법적 다툼의 여지가 있어 상대방 책임이 비교적 명확하며, 대한민국이라는 상대방에게 자력이 충분합니다. 다만, 이 특정 개인의 트라우마와 경제적 손실에 대한 직접적인 인과관계 및 손해배상 책임 입증은 복잡할 수 있습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (사망), 이태원 상인 다수 (경제적 피해)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>기억하겠습니다…인현동 '희생자' 이지혜</t>
+          <t>이태원 참사 구조 도왔던 상인 숨진 채 발견…심리 후유증 치료와 사회...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>upkoreanews.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319664</t>
+          <t>https://www.upkoreanews.kr/news/articleView.html?idxno=98266</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-26 12:45:35.127210+00:00</t>
+          <t>2026-05-17 01:08:54.340653+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>수사기관의 위법한 압수수색에 대한 법원 판결</t>
+          <t>경찰 수사 종결 예정 (공소권 없음), 민사 소송 가능성</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>A 씨의 성관계 동영상 촬영 혐의 수사 과정에서 수사기관이 휴대전화를 압수 및 포렌식한 것이 위법하다는 법원 판결이 나왔다. 이는 피고인 및 변호인의 통화녹음이 포함된 압수물에 대한 위법성을 인정한 것으로, 향후 A 씨가 국가를 상대로 손해배상 청구를 할 가능성이 있다.</t>
+          <t>경남 창원에서 20대 여성이 스토킹 가해자에게 흉기 피습으로 사망한 사건입니다. 피해자는 사건 20여 일 전 경찰에 스토킹 상담을 받았으나 변을 당했으며, 가해자 또한 사망하여 형사 사건은 공소권 없음으로 종결될 예정입니다. 피해자 유족은 경찰의 스토킹 대응 미흡에 대한 국가배상 청구를 검토할 수 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>수사기관의 압수수색이 위법하다는 법원의 판결이 있어 상대방(국가)의 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분하다(적합 조건 2). 또한, 해당 판결문 자체가 강력한 증거가 된다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사건이며, 위법한 압수수색으로 인한 피해 규모가 기사에서 명확히 파악되지 않아 투자 매력도가 'Medium'으로 판단된다.</t>
+          <t>피해자가 사건 전 경찰에 스토킹 상담을 했음에도 사망에 이른 사건으로, 경찰의 스토킹 대응 및 보호 조치 미흡에 대한 국가배상 청구 가능성이 있습니다. 상대방(국가)의 자력이 충분하고 (적합 조건 2), 피해 규모가 크며 (적합 조건 4), 경찰 수사 기록 등 증거 확보가 가능합니다 (적합 조건 5). 다만 경찰의 직접적인 책임 입증이 쟁점이 될 수 있어 적합도는 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[판결][단독]  피고인·변호인 통화녹음 압수 위법</t>
+          <t>‘창원 흉기살인’, 또 스토킹 범죄였다</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218264</t>
+          <t>https://www.khan.co.kr/article/202604022053005</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-25 00:16:57.256024+00:00</t>
+          <t>2026-04-02 12:34:36.276298+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>스페인 국가</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>가해자 김 모 씨에 대한 형사 절차 진행 중. 피해자 유족의 국가배상 소송 가능성 검토 필요.</t>
+          <t>미 국무부의 외교 전문을 통한 우려 표명 및 조사 진행</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>전자발찌를 착용하고 스토킹하던 여성을 살해한 김 모 씨가 과거 법원의 제한 조치를 수십 차례 위반한 사실이 드러났다. 이는 전자발찌 관리 시스템의 허점을 보여주며, 피해자 유족이 국가의 관리 소홀에 대한 책임을 물어 국가배상 소송을 제기할 가능성이 있다.</t>
+          <t>미 국무부가 스페인 '안락사 사건'과 관련하여 외교 전문을 통해 우려를 표명하며 내정간섭 논란이 불거졌다. 피해자가 국가의 보살핌을 받는 동안 반복적으로 성폭행당하고 사법 정의가 실현되지 않았다는 의혹이 제기되었으며, 이 사건은 국제적 관심과 조사를 받고 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>가해자가 전자발찌 착용 조건을 수십 차례 위반했음에도 살인 범죄를 저지른 점은 국가의 관리 소홀 가능성을 시사합니다. 만약 국가의 관리 부실에 대한 손해배상 책임이 인정된다면, 상대방(국가)의 자력이 충분하여 소송금융 투자에 적합할 수 있습니다. (적합 조건: 상대방에게 자력이 충분함, 피해 규모가 큼, 증거가 있거나 확보 가능함, 이미 공적 절차 진행 중)</t>
+          <t>상대방은 스페인 국가로 자력이 충분하며(적합 조건 2), 미 국무부의 외교 전문을 통해 사건의 심각성과 공적 절차 진행(조사)이 확인되어 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 피해자가 단수로 언급되어 집단적 피해 여부가 불분명하고, 구체적인 피해 규모가 명시되지 않았다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>3월 19일 굿모닝 MBN 이 시각 주요뉴스</t>
+          <t>美, 스페인 '안락사 사건' 조사 관련…내정간섭 논란 불거져</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182624</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=458335</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-19 00:26:29.447766+00:00</t>
+          <t>2026-04-02 12:22:14.442684+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>대한민국 (경찰)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>가해자 구속영장 발부, 신상 공개 검토 중. 경찰의 부실 대응에 대한 비판 여론 형성.</t>
+          <t>손해배상 청구 소송 진행 중, 무공훈장 추서 논의</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>남양주 스토킹 살인 사건에서 경찰이 스토킹처벌법상 전자발찌 부착 잠정조치를 제대로 적용하지 않아 피해를 막지 못했다는 비판이 제기됨. 경기북부경찰청의 전자발찌 잠정조치 신청 비율이 1%대에 그치는 등 제도 실효성 문제가 부각되고 있으며, 가해자는 구속된 상태.</t>
+          <t>12·12 사태 당시 사망한 故 김오랑 중령의 유족이 사망 경위를 조작·은폐한 국가를 상대로 손해배상 청구 소송을 제기했습니다. 유족 측은 또한 보국훈장이 아닌 무공훈장을 추서해야 한다는 논의를 시작했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>경찰의 전자발찌 잠정조치 미신청이라는 공적 기관의 부실 대응이 스토킹 살인으로 이어졌다는 비판이 제기됨. 상대방(국가/경찰)의 자력은 충분하며(적합 조건 2), 관련 통계 및 언론 보도 등 증거 확보 가능성이 높음(적합 조건 5). 다만 경찰의 직접적인 법적 책임 입증이 쟁점이 될 수 있으며(적합 조건 1 약함), 현재는 개별 사건에 대한 비판으로 집단적 피해로 보기는 어려움(적합 조건 3 약함).</t>
+          <t>국가라는 자력 있는 상대방에 대한 책임 주장이 명확하며(적합 조건 1, 2), 이미 손해배상 청구 소송이 진행 중입니다. 다만, 기사 내용만으로는 피해 규모나 집단적 피해 여부가 명확히 확인되지 않아 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>‘전자발찌 잠정조치 신청’ 50건중 1건뿐… 예견된 스토킹 살인</t>
+          <t>정부, 12·12 반란 맞서다 숨진 故 김오랑 중령에 ‘무공훈장’ 추서 추...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760405</t>
+          <t>https://www.chosun.com/politics/politics_general/2026/03/30/2VIYO27V5ZBI7HYI4OL4HRQAYA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-17 12:31:19.608803+00:00</t>
+          <t>2026-03-31 00:34:37.830790+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰의 위치추적기 신고 처리 지연 및 부실 대응</t>
+          <t>서울시의 백신 피해자 보상 지원 및 인과성 정밀 검토 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>피해자가 차량에서 위치추적기를 발견하고 경찰에 두 차례 신고했으나, 경찰이 한 달간 조치를 미루는 사이 또 다른 추적기가 발견되었습니다. 경찰의 부실한 대응으로 피해자의 안전과 사생활이 침해된 사건입니다.</t>
+          <t>서울시가 코로나19 백신 접종 후 피해를 입은 시민들을 위해 보상 지원을 시작한다. '코로나19 백신 피해 지원단'을 통해 인과성을 정밀 검토하고, 의료 심리 및 법률 상담을 강화하며 취약계층 진료도 지원할 예정이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임 명확(경찰의 한 달간 위치추적기 방치), 상대방 자력 충분(국가), 증거 확보 가능(위치추적기, 신고 기록)에 해당합니다. 부적합 조건은 없으나, 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 Medium으로 판단합니다.</t>
+          <t>적합 조건으로 '집단적 피해' (코로나19 백신 피해자 다수)와 '이미 공적 절차(소송 제외)가 진행 중임' (서울시의 보상 지원 및 인과성 정밀 검토)에 해당합니다. 다만, 소송의 직접적인 상대방과 그 책임이 기사에서 명확히 특정되지 않아 High 등급으로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'피해자 차 위치추적기' 한달 뭉갠 경찰…가해자 위치경보는?  인권침해...</t>
+          <t>서울시, 코로나19 백신 피해자 보상 지원</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>news.skbroadband.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12289891?influxDiv=NAVER</t>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=222425</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-16 12:31:16.162873+00:00</t>
+          <t>2026-03-30 12:22:39.567278+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국가 및 인천광역시</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 구속영장 신청 진행 중</t>
+          <t>재난피해자권리센터 등 시민사회단체가 국가와 지자체의 책임 이행을 평가하고 권리 보호를 촉구하는 입장문 발표</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>전자발찌를 착용한 40대 남성이 과거 연인이었던 20대 여성을 스토킹 끝에 살해한 사건. 가해자는 과거에도 폭력을 행사해 접근금지 명령을 받았고, 피해자는 신변 보호 스마트워치를 지급받았음에도 불구하고 범행이 발생. 전자발찌 경보도 울리지 않아 국가의 전자발찌 관리 및 피해자 보호 시스템에 대한 책임론이 제기될 수 있음.</t>
+          <t>재난피해자권리센터 등 8개 시민사회단체가 인현동 화재 희생자 이지혜 씨를 기억하며, 국가와 지자체가 재난 피해자 권리를 보호하고 잘못된 과거를 바로잡아야 할 책임을 이행했다고 평가하는 입장문을 발표했다. 이는 재난 피해에 대한 국가 및 지자체의 책임과 권리 보호의 중요성을 강조하는 내용이다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>가해자의 책임은 명확하나, 소송금융 투자 대상으로서 자력이 충분한 상대방(국가/공공기관)을 상대로 손해배상 청구를 진행해야 함. 전자발찌 관리 및 피해자 보호 시스템의 명백한 실패가 드러나 국가의 책임이 인정될 가능성이 높음. (적합 조건 2, 4, 5, 6 해당)</t>
+          <t>국가와 지자체가 재난 피해자 권리 보호 및 과거 잘못 바로잡을 책임이 있다는 평가가 있어 상대방 책임이 명확하고 자력이 충분합니다 (적합 조건 1, 2). 인현동 화재는 다수의 희생자가 발생한 집단적 피해 사건으로, 관련 증거 확보도 용이할 것으로 보입니다 (적합 조건 3, 4, 5). 다만, 기사 내용상 국가와 지자체가 이미 책임을 이행했다고 평가되어, 신규 소송의 여지가 불분명할 수 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명 (사망 피해자 및 유족)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>전자발찌 차고 직장 앞 잠복...스토킹 끝에 20대 여성 살해</t>
+          <t>기억하겠습니다…인현동 '희생자' 이지혜</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01722006645383976</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319664</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-16 00:25:40.929395+00:00</t>
+          <t>2026-03-26 12:45:35.127210+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>한국여성의전화 보고서 발표 및 관련 법/보호 체계 강화 촉구</t>
+          <t>수사기관의 위법한 압수수색에 대한 법원 판결</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>한국여성의전화 보고서에 따르면 지난해 친밀한 관계의 남성 파트너에게 살해되거나 살해될 위험에 처한 여성이 최소 137명, 살인미수 피해자는 252명에 달하며, 주변인 피해까지 포함하면 전체 피해자는 최소 673명으로 집계되었다. 보고서는 경찰 신고 이력이 있는 상태에서 범죄가 발생한 사례가 적지 않음을 지적하며, 친밀한 관계 내 여성폭력을 사적 갈등으로 방치하지 말고 관련 법과 보호 체계를 강화할 것을 촉구했다.</t>
+          <t>A 씨의 성관계 동영상 촬영 혐의 수사 과정에서 수사기관이 휴대전화를 압수 및 포렌식한 것이 위법하다는 법원 판결이 나왔다. 이는 피고인 및 변호인의 통화녹음이 포함된 압수물에 대한 위법성을 인정한 것으로, 향후 A 씨가 국가를 상대로 손해배상 청구를 할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>최소 673명에 달하는 집단적 피해와 살해, 살인미수 등 심각한 피해 규모는 소송금융 투자에 적합한 조건입니다. 경찰 신고 및 보호 조치 이력에도 불구하고 범죄가 발생한 사례는 국가의 보호 의무 소홀에 대한 국가배상청구 가능성을 시사합니다. 다만, 기사 내용만으로는 국가의 직접적인 민사상 책임이 명확히 드러나지 않아 추가적인 법리 검토가 필요합니다.</t>
+          <t>수사기관의 압수수색이 위법하다는 법원의 판결이 있어 상대방(국가)의 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분하다(적합 조건 2). 또한, 해당 판결문 자체가 강력한 증거가 된다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사건이며, 위법한 압수수색으로 인한 피해 규모가 기사에서 명확히 파악되지 않아 투자 매력도가 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>최소 673명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>친밀한 남성에 살해된 여성 무려 137명 …하루 1명꼴 위험하다</t>
+          <t>[판결][단독]  피고인·변호인 통화녹음 압수 위법</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409770</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218264</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-07 00:15:03.586432+00:00</t>
+          <t>2026-03-25 00:16:57.256024+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>1심 판결 후 법무부 항소 포기로 사실상 확정</t>
+          <t>가해자 김 모 씨에 대한 형사 절차 진행 중. 피해자 유족의 국가배상 소송 가능성 검토 필요.</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>'부산 돌려차기 사건' 피해자 A씨가 수사기관의 성폭력 증거 확보 미흡을 이유로 국가를 상대로 손해배상 소송을 제기, 1심에서 1500만원의 국가배상책임을 인정받았다. 법무부는 이 판결에 항소하지 않기로 결정하며 피해자에게 사과했다. 이 판결은 수사기관의 미흡함에 대한 국가의 책임을 인정한 중요한 선례가 될 것으로 보인다.</t>
+          <t>전자발찌를 착용하고 스토킹하던 여성을 살해한 김 모 씨가 과거 법원의 제한 조치를 수십 차례 위반한 사실이 드러났다. 이는 전자발찌 관리 시스템의 허점을 보여주며, 피해자 유족이 국가의 관리 소홀에 대한 책임을 물어 국가배상 소송을 제기할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 명확함 (법무부 항소 포기로 국가배상 책임 인정), 상대방 자력이 충분함 (국가), 법원의 1심 판결로 증거가 확보됨. 부적합 조건: 기사 속 특정 피해자의 소송은 사실상 종결 단계이며, 피해 규모가 소송금융 투자 대상으로서는 크지 않음. 그러나 이 판결은 수사기관의 성폭력 수사 미흡에 대한 국가배상 가능성을 열어 유사 사건 발굴의 중요한 선례가 됨.</t>
+          <t>가해자가 전자발찌 착용 조건을 수십 차례 위반했음에도 살인 범죄를 저지른 점은 국가의 관리 소홀 가능성을 시사합니다. 만약 국가의 관리 부실에 대한 손해배상 책임이 인정된다면, 상대방(국가)의 자력이 충분하여 소송금융 투자에 적합할 수 있습니다. (적합 조건: 상대방에게 자력이 충분함, 피해 규모가 큼, 증거가 있거나 확보 가능함, 이미 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>'부산 돌려차기' 피해자 1500만원 국가배상 확정…법무부, 항소 않기로</t>
+          <t>3월 19일 굿모닝 MBN 이 시각 주요뉴스</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030517113201615</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182624</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-06 00:32:01.519047+00:00</t>
+          <t>2026-03-19 00:26:29.447766+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>대한민국 (경찰)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>살인 사건 피의자 영장심사 진행 중, 유족 측이 경찰의 수사 관행 비판</t>
+          <t>가해자 구속영장 발부, 신상 공개 검토 중. 경찰의 부실 대응에 대한 비판 여론 형성.</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔 연쇄 살인 사건 피해자 유족들이 경찰이 수사 진행 상황을 제대로 알리지 않아 언론을 통해 가족의 죽음을 알게 된 사실을 규탄했다. 유족 측 변호인은 경찰의 부실한 초동수사와 형사 절차에서 피해자 및 유족 배제를 지적하며, 수사 단계에서의 정보 제공 의무 제도화를 촉구했다. 현행법상 수사 단계에서의 정보 제공 의무가 미비하여 피해자 권리가 후순위로 밀리는 관행이 문제로 제기되었다.</t>
+          <t>남양주 스토킹 살인 사건에서 경찰이 스토킹처벌법상 전자발찌 부착 잠정조치를 제대로 적용하지 않아 피해를 막지 못했다는 비판이 제기됨. 경기북부경찰청의 전자발찌 잠정조치 신청 비율이 1%대에 그치는 등 제도 실효성 문제가 부각되고 있으며, 가해자는 구속된 상태.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>경찰/국가의 책임이 비교적 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 유족 측 변호인의 지적과 언론 보도 자체가 증거가 될 수 있다(적합 조건 5). 다만, 이 사건의 직접적인 피해자 수가 적고(2명), 금전적 피해 규모가 명확히 제시되지 않아 집단소송 가능성이나 대규모 투자 매력은 낮다.</t>
+          <t>경찰의 전자발찌 잠정조치 미신청이라는 공적 기관의 부실 대응이 스토킹 살인으로 이어졌다는 비판이 제기됨. 상대방(국가/경찰)의 자력은 충분하며(적합 조건 2), 관련 통계 및 언론 보도 등 증거 확보 가능성이 높음(적합 조건 5). 다만 경찰의 직접적인 법적 책임 입증이 쟁점이 될 수 있으며(적합 조건 1 약함), 현재는 개별 사건에 대한 비판으로 집단적 피해로 보기는 어려움(적합 조건 3 약함).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>2명 (피해자 유족)</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>가족 살해 사실을 뉴스로 …'피해자·유족 배제' 수사관행 여전</t>
+          <t>‘전자발찌 잠정조치 신청’ 50건중 1건뿐… 예견된 스토킹 살인</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260304010001068</t>
+          <t>https://www.kyeongin.com/article/1760405</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-05 01:41:49.505380+00:00</t>
+          <t>2026-03-17 12:31:19.608803+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>형사사건 종결 (무죄 선고), 국가배상 소송 가능성</t>
+          <t>경찰의 위치추적기 신고 처리 지연 및 부실 대응</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>280억원대 불법 도박사이트 운영 혐의로 기소된 9명이 경찰의 위법한 증거 수집으로 인해 무죄를 선고받았습니다. 재판부는 경찰이 압수수색 영장 원본 대신 사본을 팩스로 제시하고 압수품 목록을 교부하지 않은 점을 지적하며, 위법하게 수집된 증거를 배제했습니다. 이로 인해 공소사실을 입증할 증거가 부족하여 무죄가 선고되었습니다.</t>
+          <t>피해자가 차량에서 위치추적기를 발견하고 경찰에 두 차례 신고했으나, 경찰이 한 달간 조치를 미루는 사이 또 다른 추적기가 발견되었습니다. 경찰의 부실한 대응으로 피해자의 안전과 사생활이 침해된 사건입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>경찰의 위법한 증거 수집 절차가 법원에서 명확히 인정되어 국가의 책임이 비교적 명확합니다 (적합 조건 1). 또한, 소송 상대방이 국가이므로 자력이 충분합니다 (적합 조건 2). 다만, 형사 사건은 이미 종결되었으며, 집단적 피해 규모가 수십 명 이상으로 명확히 드러나지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>적합 조건: 상대방 책임 명확(경찰의 한 달간 위치추적기 방치), 상대방 자력 충분(국가), 증거 확보 가능(위치추적기, 신고 기록)에 해당합니다. 부적합 조건은 없으나, 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어려워 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>9명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>‘영장 사본’ 팩스로 전송한 경찰…280억대 도박사이트 운영진 무죄</t>
+          <t>'피해자 차 위치추적기' 한달 뭉갠 경찰…가해자 위치경보는?  인권침해...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408356</t>
+          <t>https://news.jtbc.co.kr/article/NB12289891?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-01 12:51:38.916625+00:00</t>
+          <t>2026-03-16 12:31:16.162873+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>국가배상</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 가해자 구속영장 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>전자발찌를 착용한 40대 남성이 과거 연인이었던 20대 여성을 스토킹 끝에 살해한 사건. 가해자는 과거에도 폭력을 행사해 접근금지 명령을 받았고, 피해자는 신변 보호 스마트워치를 지급받았음에도 불구하고 범행이 발생. 전자발찌 경보도 울리지 않아 국가의 전자발찌 관리 및 피해자 보호 시스템에 대한 책임론이 제기될 수 있음.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>가해자의 책임은 명확하나, 소송금융 투자 대상으로서 자력이 충분한 상대방(국가/공공기관)을 상대로 손해배상 청구를 진행해야 함. 전자발찌 관리 및 피해자 보호 시스템의 명백한 실패가 드러나 국가의 책임이 인정될 가능성이 높음. (적합 조건 2, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명 (사망 피해자 및 유족)</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>전자발찌 차고 직장 앞 잠복...스토킹 끝에 20대 여성 살해</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01722006645383976</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:25:40.929395+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>한국여성의전화 보고서 발표 및 관련 법/보호 체계 강화 촉구</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>한국여성의전화 보고서에 따르면 지난해 친밀한 관계의 남성 파트너에게 살해되거나 살해될 위험에 처한 여성이 최소 137명, 살인미수 피해자는 252명에 달하며, 주변인 피해까지 포함하면 전체 피해자는 최소 673명으로 집계되었다. 보고서는 경찰 신고 이력이 있는 상태에서 범죄가 발생한 사례가 적지 않음을 지적하며, 친밀한 관계 내 여성폭력을 사적 갈등으로 방치하지 말고 관련 법과 보호 체계를 강화할 것을 촉구했다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>최소 673명에 달하는 집단적 피해와 살해, 살인미수 등 심각한 피해 규모는 소송금융 투자에 적합한 조건입니다. 경찰 신고 및 보호 조치 이력에도 불구하고 범죄가 발생한 사례는 국가의 보호 의무 소홀에 대한 국가배상청구 가능성을 시사합니다. 다만, 기사 내용만으로는 국가의 직접적인 민사상 책임이 명확히 드러나지 않아 추가적인 법리 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>최소 673명</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>친밀한 남성에 살해된 여성 무려 137명 …하루 1명꼴 위험하다</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25409770</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:15:03.586432+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>1심 판결 후 법무부 항소 포기로 사실상 확정</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>'부산 돌려차기 사건' 피해자 A씨가 수사기관의 성폭력 증거 확보 미흡을 이유로 국가를 상대로 손해배상 소송을 제기, 1심에서 1500만원의 국가배상책임을 인정받았다. 법무부는 이 판결에 항소하지 않기로 결정하며 피해자에게 사과했다. 이 판결은 수사기관의 미흡함에 대한 국가의 책임을 인정한 중요한 선례가 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 명확함 (법무부 항소 포기로 국가배상 책임 인정), 상대방 자력이 충분함 (국가), 법원의 1심 판결로 증거가 확보됨. 부적합 조건: 기사 속 특정 피해자의 소송은 사실상 종결 단계이며, 피해 규모가 소송금융 투자 대상으로서는 크지 않음. 그러나 이 판결은 수사기관의 성폭력 수사 미흡에 대한 국가배상 가능성을 열어 유사 사건 발굴의 중요한 선례가 됨.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>1500만원</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>'부산 돌려차기' 피해자 1500만원 국가배상 확정…법무부, 항소 않기로</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026030517113201615</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:32:01.519047+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>대한민국 (경찰)</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>살인 사건 피의자 영장심사 진행 중, 유족 측이 경찰의 수사 관행 비판</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>서울 강북구 모텔 연쇄 살인 사건 피해자 유족들이 경찰이 수사 진행 상황을 제대로 알리지 않아 언론을 통해 가족의 죽음을 알게 된 사실을 규탄했다. 유족 측 변호인은 경찰의 부실한 초동수사와 형사 절차에서 피해자 및 유족 배제를 지적하며, 수사 단계에서의 정보 제공 의무 제도화를 촉구했다. 현행법상 수사 단계에서의 정보 제공 의무가 미비하여 피해자 권리가 후순위로 밀리는 관행이 문제로 제기되었다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>경찰/국가의 책임이 비교적 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 유족 측 변호인의 지적과 언론 보도 자체가 증거가 될 수 있다(적합 조건 5). 다만, 이 사건의 직접적인 피해자 수가 적고(2명), 금전적 피해 규모가 명확히 제시되지 않아 집단소송 가능성이나 대규모 투자 매력은 낮다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>2명 (피해자 유족)</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>가족 살해 사실을 뉴스로 …'피해자·유족 배제' 수사관행 여전</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260304010001068</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:41:49.505380+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>형사사건 종결 (무죄 선고), 국가배상 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>280억원대 불법 도박사이트 운영 혐의로 기소된 9명이 경찰의 위법한 증거 수집으로 인해 무죄를 선고받았습니다. 재판부는 경찰이 압수수색 영장 원본 대신 사본을 팩스로 제시하고 압수품 목록을 교부하지 않은 점을 지적하며, 위법하게 수집된 증거를 배제했습니다. 이로 인해 공소사실을 입증할 증거가 부족하여 무죄가 선고되었습니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>경찰의 위법한 증거 수집 절차가 법원에서 명확히 인정되어 국가의 책임이 비교적 명확합니다 (적합 조건 1). 또한, 소송 상대방이 국가이므로 자력이 충분합니다 (적합 조건 2). 다만, 형사 사건은 이미 종결되었으며, 집단적 피해 규모가 수십 명 이상으로 명확히 드러나지 않아 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>9명</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>‘영장 사본’ 팩스로 전송한 경찰…280억대 도박사이트 운영진 무죄</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25408356</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:51:38.916625+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>국가배상</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
         <is>
           <t>1심 유죄 판결 선고</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>1심 법원이 윤 전 대통령의 계엄 및 군 투입 행위를 내란죄로 유죄 판결했으며, 이에 대해 조은희 의원은 국민의힘 장동혁 대표의 입장에 반발하며 당 노선 변경을 위한 전 당원 투표를 주장하고 있습니다. 조 의원은 당이 계엄의 정치적 피해자임을 인정하면서도 도덕적 책임을 회피할 수 없다고 강조했습니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>1심 판결에서 윤 전 대통령의 계엄 및 군 투입 행위가 내란죄로 유죄 선고되어 상대방 책임이 명확하며(적합 조건 1), 대한민국을 상대로 한 소송의 경우 자력이 충분하고(적합 조건 2), 법원의 유죄 판결 자체가 강력한 증거가 됩니다(적합 조건 5). 그러나 기사 내용만으로는 집단적 피해자들의 구체적인 손해배상 청구 움직임이나 피해 규모가 명확히 드러나지 않아 소송금융의 직접적인 투자 기회로 연결하기에는 추가 정보가 필요합니다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J21" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
         <is>
           <t>조은희  장동혁 입장문 충격‥노선 교체 의견 과반 이상일 것  [모닝콜]</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6802785_37012.html</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-02-24 00:23:56.127427+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N21"/>
+  <autoFilter ref="A1:N26"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>