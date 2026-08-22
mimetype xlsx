--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$31</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="26" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="33" customWidth="1" min="8" max="8"/>
     <col width="43" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
-    <col width="18" customWidth="1" min="11" max="11"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -552,2106 +552,2178 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
+          <t>대통령 지시로 손해배상 소멸시효 입법 및 국가 보상체계 마련 논의 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>이 대통령이 수석보좌관회의에서 국가 폭력으로 인한 과거사 문제 해결을 강조했다. 손해배상 소멸시효 입법 조치와 피해회복을 위한 국가 보상체계 마련을 지시하며, 국가 폭력으로 받은 서훈 취소도 서둘러야 한다고 밝혔다. 이는 과거 국가의 잘못을 직시하고 반성과 책임을 다하려는 의지를 표명한 것이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>국가 폭력으로 인한 과거사 문제로, 상대방(국가)의 책임이 명확하고(적합 조건 1) 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 대통령이 직접 입법 조치와 보상 체계 마련을 지시하고 있어 공적 절차가 진행 중(적합 조건 6)이며, 이는 소송금융 투자에 매우 적합한 조건입니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[현장연결] 이 대통령, 수석보좌관회의 주재…과거사 문제 논의</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260521141219kjn</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-11 07:01:22.277266+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>국가폭력</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>경기도 인권시행계획에 국가폭력 피해자 인권 보호 분야 신설, 피해자 지원센터 운영 사업 포함</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>경기도가 올해 인권시행계획에 '국가폭력 피해자 인권 보호' 분야를 신설하고 선감학원 사건 피해자 추모문화제와 지원센터 운영 사업을 포함했습니다. 이는 과거 국가폭력으로 인한 피해자들의 인권 회복과 지원을 위한 공적 절차가 진행되고 있음을 보여줍니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방(국가)의 책임이 명확하고 자력이 충분하며, 선감학원 사건은 다수의 피해자가 발생한 집단적 피해입니다. 관련 증거가 존재하고 경기도 차원에서 피해자 지원 사업이 진행 중이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I2" t="inlineStr">
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>경기도  선감학원 사업 '국가폭력 피해자 인권 보호' 분야에 포함</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>gukjenews.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.gukjenews.com/news/articleView.html?idxno=3549484</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-06 00:28:30.643775+00:00</t>
         </is>
       </c>
     </row>
-    <row r="3">
-      <c r="A3" s="3" t="inlineStr">
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" t="inlineStr">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>국가폭력</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>특별법 제정, 진상규명, 대통령 사과, 피해보상 및 배상 완료</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>이재명 대통령이 제주 4.3 사건에 대한 메시지를 통해 국가폭력의 잘못을 인정하고, 특별법 제정, 진상규명, 대통령 사과, 피해보상 및 배상이 이루어졌음을 언급했다. 이는 제주도민들의 노력으로 역사의 잘못을 바로잡았다는 의미를 강조하는 내용이다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>기사에 따르면 제주 4.3 사건에 대해 이미 특별법 제정, 진상규명, 대통령 사과, 피해보상 및 배상이 이루어졌다고 명시되어 있다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 매우 낮다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I3" t="inlineStr">
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>이재명 대통령 제주4·3 메시지  국가폭력 되풀이 안돼</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>jemin.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.jemin.com/news/articleView.html?idxno=835607</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-04-05 12:18:26.355967+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-04 00:21:51.506908+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>불법 군사재판 재심 청구 진행 중</t>
+          <t>4·3 특별법 개정안 논의 및 관련 법적/정치적 절차 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>제주 4.3 사건은 최소 2만5천명에서 3만명의 희생자를 낸 국가폭력 사건으로, 다랑쉬굴 사건 등 잔혹한 진실이 밝혀지고 있습니다. 허영선 시인과 허호준 기자는 수십 년간 4.3의 진실을 기록하고 알리는 데 헌신해왔으며, 현재도 불법 군사재판에 대한 재심 청구 등 과거사 진실 규명과 명예 회복을 위한 노력이 지속되고 있습니다.</t>
+          <t>조선일보가 4·3 특별법 개정안의 '시효 없는 단죄' 조항을 정파적이라고 비판한 내용을 다루고 있습니다. 이는 제주 4·3 국가폭력 사건에 대한 법적, 역사적 평가와 피해자 구제 논의가 여전히 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 국가 폭력으로 명확하고(적합 조건 1), 대한민국이라는 충분한 자력의 상대방이 존재합니다(적합 조건 2). 최소 2만5천명 이상의 대규모 집단 피해가 발생했으며(적합 조건 3, 4), 수십 년간 축적된 방대한 증거 자료가 확보되어 있습니다(적합 조건 5). 불법 군사재판에 대한 재심 청구 등 공적 절차가 현재 진행 중입니다(적합 조건 6). 종결된 사건이 아니므로(부적합 조건 0개) 소송금융 투자에 매우 적합합니다.</t>
+          <t>제주 4·3 사건은 국가폭력으로 인한 막대한 집단적 피해를 발생시켰으며, 대한민국이 명확한 책임 주체로 자력이 충분합니다. '4·3 특별법' 개정안 논의 등 공적 절차가 진행 중이며, '시효 없는 단죄'라는 표현에서 알 수 있듯이 피해자들의 추가적인 법적 구제 가능성이 상존합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>최소 2만5천명에서 3만명</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“그 사태, 그 시절로 불린 4·3… 하지만 이곳에 인간이, 삶이 있었죠”...</t>
+          <t>4·3 국가폭력 '시효 없는 단죄'가 정파적이라는 조선일보</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/culture/book/1252466.html</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333543</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:32:11.615696+00:00</t>
+          <t>2026-04-04 00:21:51.506908+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>과거사 진상규명 및 해결 촉구 공론화 진행 중</t>
+          <t>불법 군사재판 재심 청구 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>1980년 사북 사건은 경찰의 광부 폭행으로 촉발된 국가 폭력 사건으로, 200명 이상의 광부가 고문을 당하고 수천 명의 광부가 탄광 재해 및 진폐증으로 사망하는 등 심각한 인명 피해가 발생했습니다. 기사는 이 사건을 제주 4.3 사건과 비교하며 국가의 진솔한 사과와 해결을 촉구하는 공론화가 진행 중임을 강조합니다.</t>
+          <t>제주 4.3 사건은 최소 2만5천명에서 3만명의 희생자를 낸 국가폭력 사건으로, 다랑쉬굴 사건 등 잔혹한 진실이 밝혀지고 있습니다. 허영선 시인과 허호준 기자는 수십 년간 4.3의 진실을 기록하고 알리는 데 헌신해왔으며, 현재도 불법 군사재판에 대한 재심 청구 등 과거사 진실 규명과 명예 회복을 위한 노력이 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>국가 폭력 및 산업재해 방치에 대한 국가의 책임이 명확하고(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). 고문 피해자 200명 이상, 탄광 재해 피해자 3400명 이상, 진폐증 사망자 6672명 등 집단적이고(적합 조건 3) 심각한 인명 피해가 발생하여 피해 규모가 매우 큽니다(적합 조건 4). 동력자원부, 석탄산업합리화사업단 등 공식 통계와 연구소 자료를 통해 객관적 증거 확보가 가능합니다(적합 조건 5). 제주 4.3 사건과 비교하며 해결을 촉구하는 공론화가 진행 중이며, 사건이 완전히 종결되지 않았습니다.</t>
+          <t>상대방 책임이 국가 폭력으로 명확하고(적합 조건 1), 대한민국이라는 충분한 자력의 상대방이 존재합니다(적합 조건 2). 최소 2만5천명 이상의 대규모 집단 피해가 발생했으며(적합 조건 3, 4), 수십 년간 축적된 방대한 증거 자료가 확보되어 있습니다(적합 조건 5). 불법 군사재판에 대한 재심 청구 등 공적 절차가 현재 진행 중입니다(적합 조건 6). 종결된 사건이 아니므로(부적합 조건 0개) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>최소 200명 (고문 피해자), 수천 명 (탄광 재해 및 진폐증 사망자)</t>
+          <t>최소 2만5천명에서 3만명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>진솔하게 사과한 노무현 대통령...이재명 대통령에게도 기대합니다</t>
+          <t>“그 사태, 그 시절로 불린 4·3… 하지만 이곳에 인간이, 삶이 있었죠”...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003220633&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.hani.co.kr/arti/culture/book/1252466.html</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 00:20:34.433607+00:00</t>
+          <t>2026-04-03 00:32:11.615696+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>손해배상청구권 소멸시효 적용 배제 및 공소시효 배제 입법 논의 중</t>
+          <t>과거사 진상규명 및 해결 촉구 공론화 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>진실화해위원회는 제78주년 4·3 희생자 추념일을 맞아 대통령의 '국가폭력 공소시효 배제' 입법 환영 입장을 밝혔다. 위원회는 손해배상청구권 소멸시효 적용 배제 및 공소시효 배제 입법을 통해 국가폭력 피해자들이 독립적으로 구제받을 수 있는 제도 마련을 촉구했다. 이는 과거 국가폭력으로 인한 피해자들의 법적 구제 가능성을 열어주는 중요한 진전이다.</t>
+          <t>1980년 사북 사건은 경찰의 광부 폭행으로 촉발된 국가 폭력 사건으로, 200명 이상의 광부가 고문을 당하고 수천 명의 광부가 탄광 재해 및 진폐증으로 사망하는 등 심각한 인명 피해가 발생했습니다. 기사는 이 사건을 제주 4.3 사건과 비교하며 국가의 진솔한 사과와 해결을 촉구하는 공론화가 진행 중임을 강조합니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 국가폭력), 2(상대방 자력 충분 - 국가), 3(집단적 피해 - 4·3 희생자), 5(증거 확보 가능 - 진실화해위원회), 6(공적 절차 진행 중 - 소멸시효 배제 입법 논의)에 해당한다. 특히, 소멸시효 배제 입법 논의는 과거 국가폭력 피해자들의 손해배상청구권 행사를 가능하게 하여 대규모 신규 소송 기회를 창출할 것으로 예상된다.</t>
+          <t>국가 폭력 및 산업재해 방치에 대한 국가의 책임이 명확하고(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). 고문 피해자 200명 이상, 탄광 재해 피해자 3400명 이상, 진폐증 사망자 6672명 등 집단적이고(적합 조건 3) 심각한 인명 피해가 발생하여 피해 규모가 매우 큽니다(적합 조건 4). 동력자원부, 석탄산업합리화사업단 등 공식 통계와 연구소 자료를 통해 객관적 증거 확보가 가능합니다(적합 조건 5). 제주 4.3 사건과 비교하며 해결을 촉구하는 공론화가 진행 중이며, 사건이 완전히 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>4·3 희생자 다수</t>
+          <t>최소 200명 (고문 피해자), 수천 명 (탄광 재해 및 진폐증 사망자)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>대통령의 '국가폭력 공소시효 배제' 환영</t>
+          <t>진솔하게 사과한 노무현 대통령...이재명 대통령에게도 기대합니다</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>jejumaeil.net</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.jejumaeil.net/news/articleView.html?idxno=357064</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003220633&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 12:50:46.414763+00:00</t>
+          <t>2026-04-03 00:20:34.433607+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>국가폭력 시효 폐지 특례법 재추진 논의 및 진실·화해를위한과거사정리위원회 환영 입장 표명</t>
+          <t>손해배상청구권 소멸시효 적용 배제 및 공소시효 배제 입법 논의 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>대통령이 국가폭력 범죄의 공소시효·소멸시효 폐지를 위한 특례법 재추진 의사를 밝히면서 관련 논의가 활발해지고 있다. 과거 국가폭력 피해자 유족과 시민단체는 시효 폐지를 환영하며 국가의 책임을 강조하고 있으나, 법률 소급 적용에 따른 위헌 논란과 가해자 특정의 어려움도 제기된다. 진실·화해를위한과거사정리위원회는 시효 배제가 국제 규범의 흐름이라고 밝히며 논의에 힘을 싣고 있다.</t>
+          <t>진실화해위원회는 제78주년 4·3 희생자 추념일을 맞아 대통령의 '국가폭력 공소시효 배제' 입법 환영 입장을 밝혔다. 위원회는 손해배상청구권 소멸시효 적용 배제 및 공소시효 배제 입법을 통해 국가폭력 피해자들이 독립적으로 구제받을 수 있는 제도 마련을 촉구했다. 이는 과거 국가폭력으로 인한 피해자들의 법적 구제 가능성을 열어주는 중요한 진전이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>국가폭력의 주체인 국가의 책임이 명확하고(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). 제주 4.3, 민주화운동 등 다수의 피해자가 존재하며 피해 규모가 매우 큽니다(적합 조건 3, 4). 대통령의 특례법 재추진 의사 표명 등 입법적 노력이 활발히 진행 중이며(적합 조건 6), 진실·화해를위한과거사정리위원회 등 공적 조사 결과도 존재합니다(적합 조건 5). 시효 폐지를 통해 새로운 법적 구제 가능성을 모색하는 단계로, 소송금융 투자 적합도가 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확 - 국가폭력), 2(상대방 자력 충분 - 국가), 3(집단적 피해 - 4·3 희생자), 5(증거 확보 가능 - 진실화해위원회), 6(공적 절차 진행 중 - 소멸시효 배제 입법 논의)에 해당한다. 특히, 소멸시효 배제 입법 논의는 과거 국가폭력 피해자들의 손해배상청구권 행사를 가능하게 하여 대규모 신규 소송 기회를 창출할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>4·3 희생자 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>힘 받는 국가폭력 시효 폐지론…위헌 논란에, 가해자 특정 난제도</t>
+          <t>대통령의 '국가폭력 공소시효 배제' 환영</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>jejumaeil.net</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029622682&amp;code=61121111&amp;cp=nv</t>
+          <t>http://www.jejumaeil.net/news/articleView.html?idxno=357064</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 12:46:54.568836+00:00</t>
+          <t>2026-04-02 12:50:46.414763+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>진실화해위 활동 중, 대통령의 국가폭력 시효 배제 및 명예회복 약속, 관련 입법 추진 논의</t>
+          <t>국가폭력 시효 폐지 특례법 재추진 논의 및 진실·화해를위한과거사정리위원회 환영 입장 표명</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>진실화해위가 제주 4·3 사건 78주년을 맞아 대통령의 국가폭력 범죄 공소시효·소멸시효 배제 의지 표명을 환영했습니다. 이는 희생자와 유족의 완전한 명예회복과 가해자 책임 추궁을 위한 것으로, 진실화해위는 관련 입법 과정에서 책임 있는 역할을 다하겠다고 밝혔습니다. 이 사건은 국가폭력에 대한 법적 책임을 묻는 중요한 선례가 될 수 있습니다.</t>
+          <t>대통령이 국가폭력 범죄의 공소시효·소멸시효 폐지를 위한 특례법 재추진 의사를 밝히면서 관련 논의가 활발해지고 있다. 과거 국가폭력 피해자 유족과 시민단체는 시효 폐지를 환영하며 국가의 책임을 강조하고 있으나, 법률 소급 적용에 따른 위헌 논란과 가해자 특정의 어려움도 제기된다. 진실·화해를위한과거사정리위원회는 시효 배제가 국제 규범의 흐름이라고 밝히며 논의에 힘을 싣고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>국가폭력에 대한 국가의 책임이 명확하고(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가집니다(적합 조건 2). 제주 4·3 사건은 수만 명 이상의 희생자와 유족이 관련된 집단적 피해이며(적합 조건 3, 4), 진실화해위의 활동과 대통령의 시효 배제 약속 등 공적 절차가 진행 중이고(적합 조건 6), 이는 강력한 증거 확보 가능성을 시사합니다(적합 조건 5). 특히 국가폭력 범죄의 공소시효·소멸시효 배제 입법 추진은 향후 소송금융 투자 가능성을 크게 높입니다.</t>
+          <t>국가폭력의 주체인 국가의 책임이 명확하고(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). 제주 4.3, 민주화운동 등 다수의 피해자가 존재하며 피해 규모가 매우 큽니다(적합 조건 3, 4). 대통령의 특례법 재추진 의사 표명 등 입법적 노력이 활발히 진행 중이며(적합 조건 6), 진실·화해를위한과거사정리위원회 등 공적 조사 결과도 존재합니다(적합 조건 5). 시효 폐지를 통해 새로운 법적 구제 가능성을 모색하는 단계로, 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>‘4·3 78주년 D-1’ 진화위 “이 대통령 ‘국가폭력 시효 배제’ 의지 ...</t>
+          <t>힘 받는 국가폭력 시효 폐지론…위헌 논란에, 가해자 특정 난제도</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1252341.html</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029622682&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 12:43:40.130157+00:00</t>
+          <t>2026-04-02 12:46:54.568836+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국가폭력 시효 배제 논의 및 진실화해위원회 활동 중</t>
+          <t>진실화해위 활동 중, 대통령의 국가폭력 시효 배제 및 명예회복 약속, 관련 입법 추진 논의</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>진실화해를위한과거사정리위원회 송상교 위원장이 국가폭력 사건의 공소시효 및 소멸시효 배제 논의를 환영하며, 이를 통해 피해자 구제 및 손해배상 인정 범위가 확대될 것으로 기대하고 있다. 현재 시효 문제로 가해자 처벌과 손해배상에 어려움이 있었으나, 관련 논의가 진전될 경우 다수의 국가폭력 피해자들이 구제받을 수 있는 길이 열릴 것으로 보인다.</t>
+          <t>진실화해위가 제주 4·3 사건 78주년을 맞아 대통령의 국가폭력 범죄 공소시효·소멸시효 배제 의지 표명을 환영했습니다. 이는 희생자와 유족의 완전한 명예회복과 가해자 책임 추궁을 위한 것으로, 진실화해위는 관련 입법 과정에서 책임 있는 역할을 다하겠다고 밝혔습니다. 이 사건은 국가폭력에 대한 법적 책임을 묻는 중요한 선례가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>국가폭력 사건으로 상대방(국가)의 책임과 자력이 명확하며, 진실화해위원회를 통해 증거 확보 및 공적 절차가 진행 중이다. 시효 배제 논의가 활발하여 다수의 피해자에 대한 집단적 손해배상 가능성이 높다.</t>
+          <t>국가폭력에 대한 국가의 책임이 명확하고(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가집니다(적합 조건 2). 제주 4·3 사건은 수만 명 이상의 희생자와 유족이 관련된 집단적 피해이며(적합 조건 3, 4), 진실화해위의 활동과 대통령의 시효 배제 약속 등 공적 절차가 진행 중이고(적합 조건 6), 이는 강력한 증거 확보 가능성을 시사합니다(적합 조건 5). 특히 국가폭력 범죄의 공소시효·소멸시효 배제 입법 추진은 향후 소송금융 투자 가능성을 크게 높입니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>李가 띄운 국가폭력 시효 배제…진화위  손해배상 넓게 인정 기대</t>
+          <t>‘4·3 78주년 D-1’ 진화위 “이 대통령 ‘국가폭력 시효 배제’ 의지 ...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6120145</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1252341.html</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-31 12:52:29.213304+00:00</t>
+          <t>2026-04-02 12:43:40.130157+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>진실·화해를위한과거사정리위원회 조사 완료, 현재 공론화 및 치유 과정 진행 중</t>
+          <t>국가폭력 시효 배제 논의 및 진실화해위원회 활동 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>1980년 사북항쟁 당시 경찰의 차량 돌진 공격과 이후 신군부의 언론 통제, 그리고 합의 약속을 어기고 광부들을 무차별 연행한 국가폭력 사건입니다. 진실·화해를위한과거사정리위원회 조사를 통해 진실이 규명되었으며, 현재도 '1980 사북, 늦은 메아리' 특별기획 등을 통해 사건의 역사적 의미와 치유 과정이 공론화되고 있습니다.</t>
+          <t>진실화해를위한과거사정리위원회 송상교 위원장이 국가폭력 사건의 공소시효 및 소멸시효 배제 논의를 환영하며, 이를 통해 피해자 구제 및 손해배상 인정 범위가 확대될 것으로 기대하고 있다. 현재 시효 문제로 가해자 처벌과 손해배상에 어려움이 있었으나, 관련 논의가 진전될 경우 다수의 국가폭력 피해자들이 구제받을 수 있는 길이 열릴 것으로 보인다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>국가 공권력에 의한 차량 돌진 공격 및 불법 연행 등 상대방(국가)의 책임이 명확하며, 상대방의 자력이 충분합니다. 수천 명의 광부가 피해를 입은 집단적 피해 사건이며, 진실·화해를위한과거사정리위원회 보고서 등 객관적 증거 확보가 가능합니다. 현재도 공론화 및 치유 과정이 진행 중으로 추가적인 법적 조치 가능성이 높습니다.</t>
+          <t>국가폭력 사건으로 상대방(국가)의 책임과 자력이 명확하며, 진실화해위원회를 통해 증거 확보 및 공적 절차가 진행 중이다. 시효 배제 논의가 활발하여 다수의 피해자에 대한 집단적 손해배상 가능성이 높다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>수천 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>아버지, 나 죽어요  비명 난무...지옥도 그런 지옥이 없었다</t>
+          <t>李가 띄운 국가폭력 시효 배제…진화위  손해배상 넓게 인정 기대</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219402&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.news1.kr/society/incident-accident/6120145</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-31 00:24:51.456395+00:00</t>
+          <t>2026-03-31 12:52:29.213304+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>진실·화해를위한과거사정리위원회 조사 완료, 현재 공론화 및 치유 과정 진행 중</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>1980년 사북항쟁 당시 경찰의 차량 돌진 공격과 이후 신군부의 언론 통제, 그리고 합의 약속을 어기고 광부들을 무차별 연행한 국가폭력 사건입니다. 진실·화해를위한과거사정리위원회 조사를 통해 진실이 규명되었으며, 현재도 '1980 사북, 늦은 메아리' 특별기획 등을 통해 사건의 역사적 의미와 치유 과정이 공론화되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>국가 공권력에 의한 차량 돌진 공격 및 불법 연행 등 상대방(국가)의 책임이 명확하며, 상대방의 자력이 충분합니다. 수천 명의 광부가 피해를 입은 집단적 피해 사건이며, 진실·화해를위한과거사정리위원회 보고서 등 객관적 증거 확보가 가능합니다. 현재도 공론화 및 치유 과정이 진행 중으로 추가적인 법적 조치 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>수천 명</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>아버지, 나 죽어요  비명 난무...지옥도 그런 지옥이 없었다</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219402&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:24:51.456395+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>국가폭력</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
           <t>대한민국 및 반헌법행위자열전에 등재된 개인들</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>반헌법행위자열전 공개 및 법적 분쟁 가능성 언급</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>1948년 정부 수립부터 노태우 정부까지 권위주의 시기 국가폭력 가해자 312명의 행적을 기록한 『반헌법행위자열전』이 10년간의 편찬 끝에 공개되었다. 민간인 학살, 고문 조작, 언론 탄압 등 5개 유형의 반헌법 행위를 기준으로 가해자를 특정하고 그 행적을 기록하여 역사의 법정에 세우는 것을 목표로 한다. 편찬위는 향후 법적 분쟁 가능성을 염두에 두고 자료를 철저히 검증했다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>반헌법행위자열전이 10년간의 조사 끝에 312명의 국가폭력 가해자를 특정하여 명단과 행적을 공개하여 상대방 책임이 명확하며(적합 조건 1), 국가폭력의 책임 주체는 궁극적으로 국가이므로 배상 자력이 충분합니다(적합 조건 2). 민간인 학살, 고문 조작 등 다수의 피해자를 발생시킨 집단적 피해 사건이며(적합 조건 3), 중대한 인권침해로 인한 피해 규모가 매우 큽니다(적합 조건 4). 10년간의 편찬 작업을 통해 객관적 증거가 충분히 확보되었고(적합 조건 5), 열전 편찬 및 공개 자체가 과거사 정리의 공적 절차이며 소송의 강력한 근거가 될 수 있습니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>(인터뷰) 반헌법행위자열전, 가해자 드러내 역사의 법정에 세우는 공소...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>newstomato.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>http://www.newstomato.com/ReadNews.aspx?no=1296003&amp;inflow=N</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-31 00:24:02.537803+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="3" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>국가폭력</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr"/>
-      <c r="E13" t="inlineStr">
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr">
         <is>
           <t>희생자 위로 및 연대 행사</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>강원도에서 제주 4·3 희생자들과 국가폭력 피해자들을 위로하기 위한 '솔방울 동백꽃' 전달 행사가 진행되었습니다. 이 행사는 국가폭력이라는 아픔을 겪은 피해자들과 연대하고 평화와 상생을 기원하기 위해 마련되었습니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>해당 기사는 제주 4·3 희생자들을 위로하고 연대하는 기념 행사에 대한 내용으로, 새로운 법적 분쟁의 발생이나 소송 진행 단계를 다루고 있지 않습니다. 소송금융 투자 대상으로서의 신규 소송 기회나 진행 중인 법적 절차를 파악하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
         <is>
           <t>수만 명 이상 (제주 4·3 희생자)</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>동백꽃으로 피어난 강원 솔방울…제주 4·3 희생자 위로</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>kado.net</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.kado.net/news/articleView.html?idxno=2041729</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-31 00:17:02.077206+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-30 12:51:11.585162+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>진실화해위원회 조사 완료, 국가배상 소송 승소 사례 존재, 국가폭력 범죄 공소시효 폐지 법안 거부권 행사로 법적 쟁점 지속</t>
+          <t>진상규명 및 명예회복 절차 진행 중, 소멸시효 폐지 논의</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>1980년대 군사정권 시절 국가폭력에 의한 고문 피해자 김용신씨의 경험을 통해 당시 시대상과 고문 피해의 심각성을 조명합니다. 진실화해위원회를 통해 2921명의 피해자가 확인되었으며, 기사는 고문 피해자들의 치유와 국가 차원의 대책, 그리고 공소시효 폐지 법안 거부권 행사로 인해 여전히 해결되지 않은 법적 쟁점에 대한 사회적 관심과 노력을 촉구합니다.</t>
+          <t>이재명 대통령은 제주 4·3 사건을 대규모 국가폭력의 출발점으로 규정하며, 재발 방지를 위해 민·형사 시효를 없애고 가해자의 자손 만대까지 책임을 물어야 한다고 강조했다. 현재 진상 규명 및 명예 회복이 진행 중이나, 아직 해야 할 일이 많다고 언급하며 추가적인 법적, 제도적 개선의 필요성을 시사했다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>국가에 의한 고문 피해로 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 진실화해위원회를 통해 2921명의 집단적 피해 사실이 확인되었으며, 고문 피해는 평생에 걸친 심각한 규모입니다. 이미 공적 절차(진실화해위원회 조사)가 진행되었고, 증거도 명확합니다. 비록 일부 피해자는 국가배상 소송에서 승소했으나, 기사는 다수의 미해결 피해자와 공소시효 폐지 법안 거부권 행사 등 여전히 해결되지 않은 법적, 사회적 쟁점을 강조하며 추가적인 집단적 법적 대응 가능성을 시사합니다.</t>
+          <t>제주 4·3 사건은 국가폭력으로 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 대규모 피해자 발생 및 진상규명, 명예회복 절차가 진행 중이며, 대통령이 민·형사 시효 폐지를 주장하는 등 추가적인 법적 조치 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 충족)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>2921명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>고문 피해자로 38년  내가 겪은 비극의 서사가...</t>
+          <t>李대통령 “제주 4·3, 국가폭력의 출발점… 가해자, 자손 만대 책임져...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219313&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.seoul.co.kr/news/politics/president/2026/03/30/20260330500168?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-30 12:21:57.076043+00:00</t>
+          <t>2026-03-30 12:51:11.585162+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>대통령의 사과 및 보상 신청 기간 연장, 공소시효 폐지 등 후속 조치 약속</t>
+          <t>진실화해위원회 조사 완료, 국가배상 소송 승소 사례 존재, 국가폭력 범죄 공소시효 폐지 법안 거부권 행사로 법적 쟁점 지속</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>이재명 대통령이 제주 4·3 평화공원을 참배하고 유족들을 위로하며 '잔인한 국가폭력'에 대한 송구함을 표했다. 대통령은 4·3 희생자 유족 신고 및 보상 신청 기간 연장, 국가폭력 범죄 공소·소멸시효 폐지 등 후속 조치를 약속했다. 이는 4·3 사건의 진실 규명과 피해자 명예 회복을 위한 국가적 노력이 지속되고 있음을 보여준다.</t>
+          <t>1980년대 군사정권 시절 국가폭력에 의한 고문 피해자 김용신씨의 경험을 통해 당시 시대상과 고문 피해의 심각성을 조명합니다. 진실화해위원회를 통해 2921명의 피해자가 확인되었으며, 기사는 고문 피해자들의 치유와 국가 차원의 대책, 그리고 공소시효 폐지 법안 거부권 행사로 인해 여전히 해결되지 않은 법적 쟁점에 대한 사회적 관심과 노력을 촉구합니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>본 사건은 국가폭력에 의한 대규모 인권침해 사건으로, 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 제주도민 수만 명이 희생된 집단적 피해이며, 대통령의 사과와 보상 신청 기간 연장, 공소시효 폐지 약속 등 공적 절차가 활발히 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>국가에 의한 고문 피해로 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 진실화해위원회를 통해 2921명의 집단적 피해 사실이 확인되었으며, 고문 피해는 평생에 걸친 심각한 규모입니다. 이미 공적 절차(진실화해위원회 조사)가 진행되었고, 증거도 명확합니다. 비록 일부 피해자는 국가배상 소송에서 승소했으나, 기사는 다수의 미해결 피해자와 공소시효 폐지 법안 거부권 행사 등 여전히 해결되지 않은 법적, 사회적 쟁점을 강조하며 추가적인 집단적 법적 대응 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>2921명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[청와대스케치] 李대통령 “붉은 동백꽃이 떨어지듯 무수히 많은 생명이...</t>
+          <t>고문 피해자로 38년  내가 겪은 비극의 서사가...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260329509901?OutUrl=naver</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219313&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-30 00:23:22.881877+00:00</t>
+          <t>2026-03-30 12:21:57.076043+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>국가폭력 공소시효·소멸시효 폐지 재입법 추진, 경찰 포상 전수조사 예정</t>
+          <t>대통령의 사과 및 보상 신청 기간 연장, 공소시효 폐지 등 후속 조치 약속</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>이재명 대통령이 제주4·3평화공원을 방문하여 국가폭력 범죄에 대한 공소시효 및 소멸시효를 완전히 배제하고, 가해자 및 그 자손들에게 영구적인 책임을 지게 하겠다고 약속했다. 또한 4·3 유족 명예 회복을 위한 왜곡·폄훼 대응, 가족관계 정정, 기록관 건립 등을 추진하고, 4·3 진압 공로 서훈 취소 근거를 마련하겠다고 밝혔다. 현재 경찰은 1945년 이래 수여된 정부 포상 7만여 개에 대한 공적 사유를 전수 조사할 예정이다.</t>
+          <t>이재명 대통령이 제주 4·3 평화공원을 참배하고 유족들을 위로하며 '잔인한 국가폭력'에 대한 송구함을 표했다. 대통령은 4·3 희생자 유족 신고 및 보상 신청 기간 연장, 국가폭력 범죄 공소·소멸시효 폐지 등 후속 조치를 약속했다. 이는 4·3 사건의 진실 규명과 피해자 명예 회복을 위한 국가적 노력이 지속되고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>국가(대한민국)의 책임이 명확하고(적합 조건 1), 배상 능력이 충분하며(적합 조건 2), 제주4·3사건은 수만 명의 희생자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 이미 4·3특별법 제정 및 정부 공식 사과 등 공적 증거가 존재하며(적합 조건 5), 대통령의 공소시효·소멸시효 폐지 재입법 추진 및 경찰의 포상 전수조사 등 공적 절차가 진행 중임(적합 조건 6).</t>
+          <t>본 사건은 국가폭력에 의한 대규모 인권침해 사건으로, 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 제주도민 수만 명이 희생된 집단적 피해이며, 대통령의 사과와 보상 신청 기간 연장, 공소시효 폐지 약속 등 공적 절차가 활발히 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>제주찾은 李  국가폭력 공소시효 폐지할것</t>
+          <t>[청와대스케치] 李대통령 “붉은 동백꽃이 떨어지듯 무수히 많은 생명이...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12001767</t>
+          <t>https://www.segye.com/newsView/20260329509901?OutUrl=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-29 12:42:32.487751+00:00</t>
+          <t>2026-03-30 00:23:22.881877+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>국가폭력 범죄 형사 공소시효 및 민사 소멸시효 배제 입법 추진 중</t>
+          <t>국가폭력 공소시효·소멸시효 폐지 재입법 추진, 경찰 포상 전수조사 예정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>이재명 대통령이 제주 4.3 희생자들을 참배하며 국가폭력 범죄에 대한 형사 공소시효와 민사 소멸시효를 폐지하는 입법을 추진하겠다고 밝혔다. 이는 과거 국가폭력 가해자 처벌 의지를 재확인한 것으로, 4.3 희생자 유족들에게 새로운 법적 구제 기회가 열릴 가능성을 시사한다. 대통령은 나치 전범 처리 방식을 언급하며 강력한 처벌 의지를 강조했다.</t>
+          <t>이재명 대통령이 제주4·3평화공원을 방문하여 국가폭력 범죄에 대한 공소시효 및 소멸시효를 완전히 배제하고, 가해자 및 그 자손들에게 영구적인 책임을 지게 하겠다고 약속했다. 또한 4·3 유족 명예 회복을 위한 왜곡·폄훼 대응, 가족관계 정정, 기록관 건립 등을 추진하고, 4·3 진압 공로 서훈 취소 근거를 마련하겠다고 밝혔다. 현재 경찰은 1945년 이래 수여된 정부 포상 7만여 개에 대한 공적 사유를 전수 조사할 예정이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>국가가 명확한 가해 주체이며(상대방 책임 명확), 국가의 자력은 충분함(상대방 자력 충분). '도민 10분의 1 희생'이라는 언급에서 보듯이 집단적 피해 규모가 매우 크고(집단적 피해, 피해 규모 큼), 이미 역사적 사실로 인정되어 증거 확보 가능성이 높음(증거 확보 가능). 또한 대통령이 직접 공소시효 및 소멸시효 배제 입법을 추진하고 있어 새로운 소송 기회가 열릴 가능성이 높음(공적 절차 진행 중).</t>
+          <t>국가(대한민국)의 책임이 명확하고(적합 조건 1), 배상 능력이 충분하며(적합 조건 2), 제주4·3사건은 수만 명의 희생자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 이미 4·3특별법 제정 및 정부 공식 사과 등 공적 증거가 존재하며(적합 조건 5), 대통령의 공소시효·소멸시효 폐지 재입법 추진 및 경찰의 포상 전수조사 등 공적 절차가 진행 중임(적합 조건 6).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>이 대통령  최악 국가폭력 제주4.3...가해자 민·형사시효 배제법 추진</t>
+          <t>제주찾은 李  국가폭력 공소시효 폐지할것</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/articles/articlesDetail/59469?feed=na</t>
+          <t>https://www.mk.co.kr/article/12001767</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-29 12:37:51.991955+00:00</t>
+          <t>2026-03-29 12:42:32.487751+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>가해자 사망으로 인한 미배상 피해자들의 권리 구제 필요</t>
+          <t>국가폭력 범죄 형사 공소시효 및 민사 소멸시효 배제 입법 추진 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>고문 기술자 이근안의 사망 소식과 함께, 과거 국가폭력 피해자들이 가해자로부터 법적, 경제적 대가를 받지 못했다는 점이 부각되었습니다. 이는 피해자들이 여전히 배상을 받지 못하고 있음을 시사하며, 국가를 상대로 한 손해배상 청구의 가능성을 열어둡니다.</t>
+          <t>이재명 대통령이 제주 4.3 희생자들을 참배하며 국가폭력 범죄에 대한 형사 공소시효와 민사 소멸시효를 폐지하는 입법을 추진하겠다고 밝혔다. 이는 과거 국가폭력 가해자 처벌 의지를 재확인한 것으로, 4.3 희생자 유족들에게 새로운 법적 구제 기회가 열릴 가능성을 시사한다. 대통령은 나치 전범 처리 방식을 언급하며 강력한 처벌 의지를 강조했다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 국가폭력), 2(상대방 자력 충분 - 국가), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능 - 과거 수사 기록 등)에 해당합니다. 가해자 사망에도 불구하고 피해자들이 법적, 경제적 대가를 받지 못했으므로 소송금융을 통한 권리 구제 가능성이 높습니다.</t>
+          <t>국가가 명확한 가해 주체이며(상대방 책임 명확), 국가의 자력은 충분함(상대방 자력 충분). '도민 10분의 1 희생'이라는 언급에서 보듯이 집단적 피해 규모가 매우 크고(집단적 피해, 피해 규모 큼), 이미 역사적 사실로 인정되어 증거 확보 가능성이 높음(증거 확보 가능). 또한 대통령이 직접 공소시효 및 소멸시효 배제 입법을 추진하고 있어 새로운 소송 기회가 열릴 가능성이 높음(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[이슈] 고문 기술자 이근안 사망···李 대통령  고문·조작 국가폭력 ...</t>
+          <t>이 대통령  최악 국가폭력 제주4.3...가해자 민·형사시효 배제법 추진</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726853</t>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/59469?feed=na</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-29 12:22:59.664337+00:00</t>
+          <t>2026-03-29 12:37:51.991955+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>가해자 사망으로 인한 미배상 피해자들의 권리 구제 필요</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>고문 기술자 이근안의 사망 소식과 함께, 과거 국가폭력 피해자들이 가해자로부터 법적, 경제적 대가를 받지 못했다는 점이 부각되었습니다. 이는 피해자들이 여전히 배상을 받지 못하고 있음을 시사하며, 국가를 상대로 한 손해배상 청구의 가능성을 열어둡니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확 - 국가폭력), 2(상대방 자력 충분 - 국가), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능 - 과거 수사 기록 등)에 해당합니다. 가해자 사망에도 불구하고 피해자들이 법적, 경제적 대가를 받지 못했으므로 소송금융을 통한 권리 구제 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>[이슈] 고문 기술자 이근안 사망···李 대통령  고문·조작 국가폭력 ...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>polinews.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726853</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:22:59.664337+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>국가폭력</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>진실·화해를 위한 과거사정리위원회 조사 보고서 발표(2008년), 역사적 재평가 및 공론화 진행 중</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>1980년 사북에서 경찰 지프차에 광부가 깔려 중상을 입은 사건이 사북항쟁의 도화선이 되었으나, 신군부에 의해 경찰의 책임은 은폐되고 광부들은 폭도로 낙인찍혔습니다. 진실·화해를 위한 과거사정리위원회 보고서(2008년)를 통해 사건의 진실이 밝혀졌으며, 현재는 국가 폭력의 기억과 치유 과정을 공유하기 위한 공론화가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>경찰의 명확한 가해 행위로 인한 광부 원일오의 치명적 부상 및 다수 광부들의 집단적 피해가 발생했으며, 상대방은 국가(공권력)로 자력이 충분합니다. 또한, 진실·화해를 위한 과거사정리위원회 조사 보고서(2008년)를 통해 객관적 증거가 확보되어 있습니다. 이는 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '증거 확보 가능', '공적 절차 진행 중'에 해당합니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I20" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
         <is>
           <t>원일오 외 서너 명의 직접 피해자, 수백 명의 광부 및 공동체</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>경찰 지프차에 깔려 초죽음...단순 '교통사고' 아니었다</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>ohmynews.com</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217958&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-27 00:24:12.918901+00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="3" t="inlineStr">
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>국가폭력</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>가해자 사망, 형사 처벌 종결</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>1980년대 '고문 기술자'로 악명을 떨쳤던 이근안 씨가 88세로 사망했습니다. 그는 김근태 전 장관 등 민주화 인사들에게 전기·물 고문 등으로 허위 자백을 받아냈으며, 피해자들은 평생 고통을 겪었습니다. 이 씨는 11년간 도피 후 자수하여 징역 7년형을 선고받았고, 사망 전까지 피해자들에게 진정성 있는 사과를 하지 않았습니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>가해자인 이근안 씨가 사망하여 직접적인 소송 상대방이 사라졌으며, 사건 자체가 수십 년 전의 역사적 사건으로 이미 형사적 처벌이 종결된 상태입니다. 기사 내용만으로는 새로운 민사 소송의 촉발점이나 법리적 변화가 확인되지 않아 소송금융 투자 대상으로서의 신규성이 낮습니다. (부적합 조건: 이미 종결된 사건, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I21" t="inlineStr">
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
         <is>
           <t>다수 (김근태, 김성학, 민병두 전 의원 등 민주화 인사 및 납북 어부들)</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>진정성 있는 사과 없이… ‘고문 기술자’ 이근안 숨져</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>donga.com</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.donga.com/news/Society/article/all/20260327/133618816/2</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-27 00:18:03.568174+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-26 12:43:32.498632+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>아르헨티나 정부</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>재심 무죄 판결 및 진실·화해를위한과거사정리위원회 조사 및 권고 진행 중</t>
+          <t>국가 폭력 피해자 신원 확인 완료</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>'고문기술자' 이근안의 사망 소식이 전해지며 그의 가혹 행위로 인한 국가폭력 사건들이 재조명되고 있습니다. 과거 재심을 통해 무죄가 선고되거나 진실·화해를위한과거사정리위원회에서 인권 침해를 인정하고 국가의 사과를 권고한 사례들이 존재합니다. 이는 국가를 상대로 한 손해배상 청구 가능성이 높은 사건입니다.</t>
+          <t>1976년 아르헨티나 군사독재 시기 국가 폭력으로 실종된 테노리오 주니오르의 신원이 2025년에 공식 확인되었다. 이는 남미 군사독재 시기 국가 폭력 피해자들에 대한 진실 규명 및 배상 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>국가폭력의 상징인 이근안의 고문 행위로 인한 피해는 재심 무죄 판결 및 진실·화해를위한과거사정리위원회의 조사와 권고를 통해 국가의 책임이 명확하며, 다수의 피해자와 큰 피해 규모가 확인됩니다. 대한민국을 상대로 한 소송은 자력과 증거 확보 면에서 유리하며, 이미 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>국가 폭력에 의한 피해로 상대방(아르헨티나 정부)의 책임이 명확하고 자력이 충분하다(적합 조건 1, 2). 또한, 남미 군사독재 시기 다수의 국가 폭력 피해자가 존재할 가능성이 높고(적합 조건 3), 공식적인 신원 확인 절차가 진행되어 증거 확보 가능성이 높다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'고문기술자' 이근안, 88세로 사망...'남영동1985' 실제 모델</t>
+          <t>[Opinion] 보사노바의 꽃, 국가 폭력의 싹 밟기 [영화]</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>artinsight.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260326001329</t>
+          <t>https://www.artinsight.co.kr/news/view.php?no=80236</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-26 12:39:08.481320+00:00</t>
+          <t>2026-03-26 12:43:32.498632+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>사북사건 재조명 및 공론화 진행 중, 국가의 사과 및 구제 조치 촉구</t>
+          <t>재심 무죄 판결 및 진실·화해를위한과거사정리위원회 조사 및 권고 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>1980년 사북사건 당시 국가(K)의 폭력으로 인해 'S'를 비롯한 200명 이상의 주민들이 잔혹하게 폭행당하고 삶이 파괴되는 피해를 입었다. 피해자들은 수십 년간 고통 속에 살아왔으나 국가로부터 어떠한 사과나 배상도 받지 못했다. 현재 영화 상영과 특별기획을 통해 사건이 재조명되며 '지연된 정의' 실현과 국가의 책임 있는 조치가 강력히 요구되고 있다.</t>
+          <t>'고문기술자' 이근안의 사망 소식이 전해지며 그의 가혹 행위로 인한 국가폭력 사건들이 재조명되고 있습니다. 과거 재심을 통해 무죄가 선고되거나 진실·화해를위한과거사정리위원회에서 인권 침해를 인정하고 국가의 사과를 권고한 사례들이 존재합니다. 이는 국가를 상대로 한 손해배상 청구 가능성이 높은 사건입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>국가(K)의 책임이 명확하며, 200명 이상의 다수 피해자가 발생한 집단적 피해 사건임. 피해자들은 삶 전체가 파괴될 정도의 심각한 피해를 입었으며, '사북사건'이라는 역사적 사건으로 증거 확보 가능성이 높음. 현재 영화 상영 및 특별기획을 통해 공론화가 진행 중이며, 국가의 사과 및 구제 조치가 촉구되고 있어 소송금융 투자 적합도가 높음.</t>
+          <t>국가폭력의 상징인 이근안의 고문 행위로 인한 피해는 재심 무죄 판결 및 진실·화해를위한과거사정리위원회의 조사와 권고를 통해 국가의 책임이 명확하며, 다수의 피해자와 큰 피해 규모가 확인됩니다. 대한민국을 상대로 한 소송은 자력과 증거 확보 면에서 유리하며, 이미 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>200명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>잔혹하게 폭행하고 사회적 불구로... 가해자의 이름 공개합니다</t>
+          <t>'고문기술자' 이근안, 88세로 사망...'남영동1985' 실제 모델</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216621&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.newspim.com/news/view/20260326001329</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-24 00:23:01.167615+00:00</t>
+          <t>2026-03-26 12:39:08.481320+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의22부에서 국가배상 소송 두 번째 변론 진행 중, 다음 기일 5월 15일</t>
+          <t>사북사건 재조명 및 공론화 진행 중, 국가의 사과 및 구제 조치 촉구</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>5·18 민주화운동 당시 계엄군과 경찰 등으로부터 성폭력을 당한 피해자 14명과 가족 3명 등 총 17명이 국가를 상대로 인당 2억원의 손해배상 소송을 제기했습니다. 5·18민주화운동진상규명조사위원회의 진상규명 결정 이후 소송이 진행 중이며, 서울중앙지법에서 두 번째 변론이 열렸습니다. 피해자들은 국가 폭력의 공식적 확인과 정의로운 사회를 기대하고 있습니다.</t>
+          <t>1980년 사북사건 당시 국가(K)의 폭력으로 인해 'S'를 비롯한 200명 이상의 주민들이 잔혹하게 폭행당하고 삶이 파괴되는 피해를 입었다. 피해자들은 수십 년간 고통 속에 살아왔으나 국가로부터 어떠한 사과나 배상도 받지 못했다. 현재 영화 상영과 특별기획을 통해 사건이 재조명되며 '지연된 정의' 실현과 국가의 책임 있는 조치가 강력히 요구되고 있다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>국가 권력에 의한 성폭력으로 국가의 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 5·18민주화운동진상규명조사위원회의 진상규명 결정 등 객관적 증거가 존재하며(적합 조건 5, 6), 피해자 17명이 인당 2억원을 청구하는 등 피해 규모가 크고(적합 조건 4), 집단 소송의 성격을 띠고 있습니다(적합 조건 3).</t>
+          <t>국가(K)의 책임이 명확하며, 200명 이상의 다수 피해자가 발생한 집단적 피해 사건임. 피해자들은 삶 전체가 파괴될 정도의 심각한 피해를 입었으며, '사북사건'이라는 역사적 사건으로 증거 확보 가능성이 높음. 현재 영화 상영 및 특별기획을 통해 공론화가 진행 중이며, 국가의 사과 및 구제 조치가 촉구되고 있어 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>인당 2억원, 총 34억원 (피해자 14명, 가족 3명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>17명 (피해자 14명, 가족 3명), 추가 피해자 발굴 가능성 있음</t>
+          <t>200명 이상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>5·18 성폭력 생존자 “국가의 국민 존엄 침해…시대의 아픔 해소되길”</t>
+          <t>잔혹하게 폭행하고 사회적 불구로... 가해자의 이름 공개합니다</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603201635001</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216621&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-20 12:55:40.561178+00:00</t>
+          <t>2026-03-24 00:23:01.167615+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>국가를 상대로 한 손해배상소송 2차 공판 진행 중, 3차 공판 예정</t>
+          <t>서울중앙지법 민사합의22부에서 국가배상 소송 두 번째 변론 진행 중, 다음 기일 5월 15일</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>5·18 성폭력 피해자 17인이 국가를 상대로 손해배상소송을 제기, 2차 공판이 진행되었다. 피해자들은 46년간의 고통과 트라우마를 호소하며 국가의 책임을 규명하고 역사적 선례를 남기고자 한다. 3차 공판은 5월 15일 예정.</t>
+          <t>5·18 민주화운동 당시 계엄군과 경찰 등으로부터 성폭력을 당한 피해자 14명과 가족 3명 등 총 17명이 국가를 상대로 인당 2억원의 손해배상 소송을 제기했습니다. 5·18민주화운동진상규명조사위원회의 진상규명 결정 이후 소송이 진행 중이며, 서울중앙지법에서 두 번째 변론이 열렸습니다. 피해자들은 국가 폭력의 공식적 확인과 정의로운 사회를 기대하고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 17인 이상의 집단적 피해가 발생했고(적합 조건 3), 5·18 성폭력 진상규명이 이미 이뤄져 증거 확보가 용이합니다(적합 조건 5, 6). 현재 소송이 진행 중으로 종결되지 않았습니다.</t>
+          <t>국가 권력에 의한 성폭력으로 국가의 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 5·18민주화운동진상규명조사위원회의 진상규명 결정 등 객관적 증거가 존재하며(적합 조건 5, 6), 피해자 17명이 인당 2억원을 청구하는 등 피해 규모가 크고(적합 조건 4), 집단 소송의 성격을 띠고 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>인당 2억원, 총 34억원 (피해자 14명, 가족 3명)</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>17인 이상</t>
+          <t>17명 (피해자 14명, 가족 3명), 추가 피해자 발굴 가능성 있음</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>4장 자필편지에 담긴 46년의 한... 5·18 성폭력 피해자의 법정 증언</t>
+          <t>5·18 성폭력 생존자 “국가의 국민 존엄 침해…시대의 아픔 해소되길”</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216679&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.khan.co.kr/article/202603201635001</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-20 12:53:19.888582+00:00</t>
+          <t>2026-03-20 12:55:40.561178+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>대한민국 (행정안전부, 국방부, 경찰청)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>진실화해위 권고 불이행 상태, 국가배상 소송 진행 중 또는 예정</t>
+          <t>국가를 상대로 한 손해배상소송 2차 공판 진행 중, 3차 공판 예정</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>진실화해위가 국가폭력 피해에 대한 진실규명 결정을 내리고 국가의 사과와 피해 회복을 권고했음에도, 행안부, 국방부, 경찰청 등 국가기관의 권고 이행률이 절반에도 미치지 못하고 있습니다. 특히 국가사과와 피해회복은 더욱 미진하며, 권고의 강제성 부족과 기관 간 협력 부재가 주요 원인으로 지적됩니다. 피해자들은 여전히 고통받고 있으며, 3기 진실화해위 출범과 함께 정부 차원의 적극적인 조처를 촉구하고 있습니다.</t>
+          <t>5·18 성폭력 피해자 17인이 국가를 상대로 손해배상소송을 제기, 2차 공판이 진행되었다. 피해자들은 46년간의 고통과 트라우마를 호소하며 국가의 책임을 규명하고 역사적 선례를 남기고자 한다. 3차 공판은 5월 15일 예정.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>국가폭력 피해에 대한 진실화해위의 진실규명 결정으로 상대방(국가)의 책임이 명확하며(적합 조건 1), 상대방인 국가기관은 자력이 충분합니다(적합 조건 2). 10·28 건대항쟁 등 단일 사건으로도 1천 명 이상의 구속 피해자가 발생했으며(적합 조건 3, 4), 진실화해위 결정 및 의원실 자료 등 객관적 증거가 존재하고(적합 조건 5), 진실화해위 권고라는 공적 절차가 진행 중입니다(적합 조건 6). 사건이 종결되지 않고 현재 진행형이라는 점도 적합합니다.</t>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 17인 이상의 집단적 피해가 발생했고(적합 조건 3), 5·18 성폭력 진상규명이 이미 이뤄져 증거 확보가 용이합니다(적합 조건 5, 6). 현재 소송이 진행 중으로 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>10·28 건대항쟁 1288명 구속, 그 외 다수의 국가폭력 피해자</t>
+          <t>17인 이상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[단독] 화해위 권고에도…행안·경찰·국방, 국가폭력 피해 회복 절반 미...</t>
+          <t>4장 자필편지에 담긴 46년의 한... 5·18 성폭력 피해자의 법정 증언</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1248489.html</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216679&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-09 13:27:06.291809+00:00</t>
+          <t>2026-03-20 12:53:19.888582+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 (행정안전부, 국방부, 경찰청)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>시민단체 '5·18열매'를 통한 국가폭력 젠더폭력 문제 해결 활동 진행 중</t>
+          <t>진실화해위 권고 불이행 상태, 국가배상 소송 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>김희련 화가가 5·18민주화운동 당시 성폭력 피해자들의 자조모임에서 출발한 시민단체 '5·18열매'에 발기인으로 참여하여 국가폭력에 의한 젠더폭력 문제 해결에 동참하고 있다. 이는 5·18 관련 진상규명 및 피해자 구제 활동의 일환으로 보인다.</t>
+          <t>진실화해위가 국가폭력 피해에 대한 진실규명 결정을 내리고 국가의 사과와 피해 회복을 권고했음에도, 행안부, 국방부, 경찰청 등 국가기관의 권고 이행률이 절반에도 미치지 못하고 있습니다. 특히 국가사과와 피해회복은 더욱 미진하며, 권고의 강제성 부족과 기관 간 협력 부재가 주요 원인으로 지적됩니다. 피해자들은 여전히 고통받고 있으며, 3기 진실화해위 출범과 함께 정부 차원의 적극적인 조처를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>국가폭력에 의한 5.18 성폭력 피해 사건으로, 상대방(대한민국)의 책임이 비교적 명확하고(적합 조건 1) 자력이 충분하며(적합 조건 2), 다수의 피해자가 존재한다(적합 조건 3). 5.18 진상규명 과정에서 증거 확보 가능성이 높고(적합 조건 5), 성폭력 피해의 특성상 피해 규모 또한 중대하다(적합 조건 4).</t>
+          <t>국가폭력 피해에 대한 진실화해위의 진실규명 결정으로 상대방(국가)의 책임이 명확하며(적합 조건 1), 상대방인 국가기관은 자력이 충분합니다(적합 조건 2). 10·28 건대항쟁 등 단일 사건으로도 1천 명 이상의 구속 피해자가 발생했으며(적합 조건 3, 4), 진실화해위 결정 및 의원실 자료 등 객관적 증거가 존재하고(적합 조건 5), 진실화해위 권고라는 공적 절차가 진행 중입니다(적합 조건 6). 사건이 종결되지 않고 현재 진행형이라는 점도 적합합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>5·18민주화운동 당시 성폭력 피해자 다수</t>
+          <t>10·28 건대항쟁 1288명 구속, 그 외 다수의 국가폭력 피해자</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>광주·전남 문화예술인 재능기부 현장을 가다-(15)김희련 화가</t>
+          <t>[단독] 화해위 권고에도…행안·경찰·국방, 국가폭력 피해 회복 절반 미...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903018</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1248489.html</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-05 01:05:42.750178+00:00</t>
+          <t>2026-03-09 13:27:06.291809+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>제주 4·3사건 진상규명 및 희생자 명예회복위원회 활동 및 관련 재심 진행 중</t>
+          <t>시민단체 '5·18열매'를 통한 국가폭력 젠더폭력 문제 해결 활동 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>1947년 3월 1일 제주에서 3.1절 기념 시위 중 경찰의 발포로 6명이 사망하고 6명이 중상을 입은 사건. 이 사건은 제주 4.3 항쟁의 도화선이 되었으며, 미군정의 미온적 대처가 도민들의 분노를 촉발시켰다. 현재 제주 4.3사건 진상규명 및 희생자 명예회복위원회 활동과 관련 재심이 진행 중이다.</t>
+          <t>김희련 화가가 5·18민주화운동 당시 성폭력 피해자들의 자조모임에서 출발한 시민단체 '5·18열매'에 발기인으로 참여하여 국가폭력에 의한 젠더폭력 문제 해결에 동참하고 있다. 이는 5·18 관련 진상규명 및 피해자 구제 활동의 일환으로 보인다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>경찰의 발포로 인한 명확한 국가폭력 책임이 존재하며, 상대방인 대한민국 정부는 충분한 자력을 갖추고 있습니다. 6명 사망, 6명 중상이라는 중대한 인명 피해가 발생했으며, 제주 4·3사건 진상규명 및 희생자 명예회복위원회 활동과 관련 재심이 진행 중이므로 역사적 사건에 대한 법적 구제 가능성이 높습니다.</t>
+          <t>국가폭력에 의한 5.18 성폭력 피해 사건으로, 상대방(대한민국)의 책임이 비교적 명확하고(적합 조건 1) 자력이 충분하며(적합 조건 2), 다수의 피해자가 존재한다(적합 조건 3). 5.18 진상규명 과정에서 증거 확보 가능성이 높고(적합 조건 5), 성폭력 피해의 특성상 피해 규모 또한 중대하다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>최소 6명 사망, 6명 중상</t>
+          <t>5·18민주화운동 당시 성폭력 피해자 다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>뺑소니 경관 추격에서 시작된 학살... 폭도로 간주된 이들 [김종성의 '히...</t>
+          <t>광주·전남 문화예술인 재능기부 현장을 가다-(15)김희련 화가</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003210184&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903018</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-02-28 12:32:17.383429+00:00</t>
+          <t>2026-03-05 01:05:42.750178+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>국가폭력</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>제주 4·3사건 진상규명 및 희생자 명예회복위원회 활동 및 관련 재심 진행 중</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>1947년 3월 1일 제주에서 3.1절 기념 시위 중 경찰의 발포로 6명이 사망하고 6명이 중상을 입은 사건. 이 사건은 제주 4.3 항쟁의 도화선이 되었으며, 미군정의 미온적 대처가 도민들의 분노를 촉발시켰다. 현재 제주 4.3사건 진상규명 및 희생자 명예회복위원회 활동과 관련 재심이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>경찰의 발포로 인한 명확한 국가폭력 책임이 존재하며, 상대방인 대한민국 정부는 충분한 자력을 갖추고 있습니다. 6명 사망, 6명 중상이라는 중대한 인명 피해가 발생했으며, 제주 4·3사건 진상규명 및 희생자 명예회복위원회 활동과 관련 재심이 진행 중이므로 역사적 사건에 대한 법적 구제 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>최소 6명 사망, 6명 중상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>뺑소니 경관 추격에서 시작된 학살... 폭도로 간주된 이들 [김종성의 '히...</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003210184&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:32:17.383429+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>국가폭력</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
           <t>대한민국 또는 관련 기관</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>3기 진실화해위원회 출범 및 진실규명 신청 접수</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>3기 진실·화해를위한과거사정리위원회가 출범하며 유럽 지역 해외입양 피해자들이 1호 사건으로 진실규명을 신청했습니다. 형제복지원 등 집단수용시설 피해자들도 동참했으며, 국가폭력 피해자 단체들은 위원장 조속 임명과 인권침해 전담 조사 3국 설치를 요구하고 있습니다. 이는 과거 국가 또는 공권력에 의한 인권침해 사건에 대한 진실규명 절차입니다.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>상대방 책임이 국가 또는 관련 기관으로 비교적 명확하고(국가폭력, 인권침해), 상대방의 자력이 충분합니다(대한민국). 해외입양 피해자, 집단수용시설 피해자 등 다수의 피해자가 존재하며(집단적 피해), 진실화해위원회 출범 및 진실규명 신청이라는 공적 절차가 진행 중이므로 증거 확보 가능성도 높습니다. 이는 소송금융 적합 조건 6가지 중 5가지 이상에 해당합니다.</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I30" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
         <is>
           <t>해외입양 피해자, 집단수용시설 피해자 등 다수</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
+      <c r="J31" t="inlineStr">
         <is>
           <t>3기 진실화해위원회 출범...국가폭력 피해자 단체  위원장 신속히 임명...</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202602270407022359</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-02-27 00:18:58.368268+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N30"/>
+  <autoFilter ref="A1:N31"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>