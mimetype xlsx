--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>국가폭력에 의한 인권침해</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>피해자 영면</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>5·18 민주화운동 당시 계엄군에 의한 성폭력 피해 사실을 공개적으로 증언하며 진상규명에 앞장섰던 성수남 씨가 77세를 일기로 별세했습니다. 성 씨는 남편과 함께 5·18 참상을 기록하고 국제사회에 알리는 데 기여했으며, 5·18 성폭력 문제 공론화의 계기를 마련했습니다. 고인은 국립5·18 민주묘지에서 영면에 들었습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 5·18 증인이자 성폭력 피해자의 영면에 대한 추모 기사로, 새로운 소송금융 투자 기회를 제시하지 않습니다. 비록 5·18 계엄군의 책임이 명확하고 상대방(국가)의 자력이 충분하며 집단적 피해와 증거 확보 가능성이 있지만, 기사 내용상 현재 진행 중이거나 임박한 법적 분쟁이 없어 소송금융 투자 대상으로서의 신규성이 부족합니다. 이는 '이미 종결된 사건'이라는 부적합 조건의 취지에 부합합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5·18 증인·성폭력 피해자 성수남 씨 영면</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8652991&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-14 07:02:37.419406+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>국가폭력에 의한 인권침해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>3기 진실화해위 출범, 국회 과거사법 개정안 통과, 피해자 지원 법률안 발의 및 국가배상소송 관련 요구 관철</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>과거 보수정권 시기 국가권력에 의해 발생한 부랑인수용시설 강제수용 피해 사건으로, 2기 진실화해위에 이어 3기 진실화해위가 출범하며 진상규명 및 피해자 구제 노력이 지속되고 있습니다. 국회에서는 관련 법률안이 발의되고 과거사법 개정안이 통과되는 등 입법 활동도 활발하며, 국가배상소송 항소 금지 등 피해자 지원을 위한 움직임이 구체화되고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>국가권력에 의한 인권침해 사건으로 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 형제복지원 등 부랑인수용시설 피해생존인 다수가 집단적 피해를 입었으며, 진실화해위 조사 및 국회 입법 활동 등 공적 절차가 활발히 진행 중입니다. 피해 규모가 크고 증거 확보 가능성이 높아 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>수용시설 피해생존인 다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>“과거 보수정권이 원인 제공한 과거사, 보수가 더 적극적으로 나서야”...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/society/society_general/1247196.html</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-02 12:18:59.931954+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>