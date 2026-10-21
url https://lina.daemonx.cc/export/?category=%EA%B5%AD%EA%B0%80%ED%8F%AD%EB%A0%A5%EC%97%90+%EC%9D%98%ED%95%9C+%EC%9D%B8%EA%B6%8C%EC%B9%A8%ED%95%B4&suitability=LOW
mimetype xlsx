--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
-    <col width="10" customWidth="1" min="2" max="2"/>
+    <col width="15" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
-    <col width="9" customWidth="1" min="6" max="6"/>
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
-[...3 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="26" customWidth="1" min="10" max="10"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>국가폭력에 의한 인권침해</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>피해자 영면</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>5·18 민주화운동 당시 계엄군에 의한 성폭력 피해 사실을 공개적으로 증언하며 진상규명에 앞장섰던 성수남 씨가 77세를 일기로 별세했습니다. 성 씨는 남편과 함께 5·18 참상을 기록하고 국제사회에 알리는 데 기여했으며, 5·18 성폭력 문제 공론화의 계기를 마련했습니다. 고인은 국립5·18 민주묘지에서 영면에 들었습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 5·18 증인이자 성폭력 피해자의 영면에 대한 추모 기사로, 새로운 소송금융 투자 기회를 제시하지 않습니다. 비록 5·18 계엄군의 책임이 명확하고 상대방(국가)의 자력이 충분하며 집단적 피해와 증거 확보 가능성이 있지만, 기사 내용상 현재 진행 중이거나 임박한 법적 분쟁이 없어 소송금융 투자 대상으로서의 신규성이 부족합니다. 이는 '이미 종결된 사건'이라는 부적합 조건의 취지에 부합합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5·18 증인·성폭력 피해자 성수남 씨 영면</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8652991&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-14 07:02:37.419406+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>